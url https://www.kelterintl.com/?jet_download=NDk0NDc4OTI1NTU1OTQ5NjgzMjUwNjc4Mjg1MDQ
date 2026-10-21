--- v0 (2026-07-21)
+++ v1 (2026-10-21)
@@ -1,459 +1,1572 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
-  <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+  <workbookPr defaultThemeVersion="153222"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Kelter International Pte Ltd\Derrick Ng - Viimart\Operation\Wholesale Price\New Lists\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="-105" windowWidth="23250" windowHeight="12450"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="9435"/>
   </bookViews>
   <sheets>
-    <sheet name="CW" sheetId="1" r:id="rId1"/>
+    <sheet name="Kemon" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...10 lines deleted...]
-  </extLst>
+  <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="67">
-[...184 lines deleted...]
-    <t>Cost (usd)</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="951" uniqueCount="453">
+  <si>
+    <t>Regular</t>
+  </si>
+  <si>
+    <t>270 ml x 3 pcs</t>
+  </si>
+  <si>
+    <t>Lunex Light Kit Rev20</t>
+  </si>
+  <si>
+    <t>Ycs Yo Green 6.3 Rev13-60Ml</t>
+  </si>
+  <si>
+    <t>250 ml x 4 pcs</t>
+  </si>
+  <si>
+    <t>Yo Cond Silver Rev22-250Ml</t>
+  </si>
+  <si>
+    <t>Yo Cond Red Rev22-250Ml</t>
+  </si>
+  <si>
+    <t>Yo Cond Beige Rev22-250Ml</t>
+  </si>
+  <si>
+    <t>Yo Cond Honey Rev22-250Ml</t>
+  </si>
+  <si>
+    <t>Yo Cond Platinum Rev22-250Ml</t>
+  </si>
+  <si>
+    <t>Yo Cond Lilac Rev22-250Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 10.23 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>1.000 ml x 4 pcs</t>
+  </si>
+  <si>
+    <t>Uni.Color Oxi 10Vol Rev09-1000Ml</t>
+  </si>
+  <si>
+    <t>Uni.Color Oxi 20Vol Rev09-1000Ml</t>
+  </si>
+  <si>
+    <t>Uni.Color Oxi 30Vol Rev09-1000Ml</t>
+  </si>
+  <si>
+    <t>Uni.Color Oxi 40Vol Rev09-1000Ml</t>
+  </si>
+  <si>
+    <t>Ycs Yo Green 0.0 Rev13-60Ml</t>
+  </si>
+  <si>
+    <t>Ycs Yo Green 3 Rev13-60Ml</t>
+  </si>
+  <si>
+    <t>Ycs Yo Green 5 Rev13-60Ml</t>
+  </si>
+  <si>
+    <t>Ycs Yo Green 7Rev13-60Ml</t>
+  </si>
+  <si>
+    <t>Ycs Yo Green 9 Rev13-60Ml</t>
+  </si>
+  <si>
+    <t>Ycs Yo Green 4.3 Rev13-60Ml</t>
+  </si>
+  <si>
+    <t>Ycs Yo Green 8.3 Rev13-60Ml</t>
+  </si>
+  <si>
+    <t>Ycs Yo Green 4.4 Rev13-60Ml</t>
+  </si>
+  <si>
+    <t>Ycs Yo Green 6.4 Rev13-60Ml</t>
+  </si>
+  <si>
+    <t>Ycs Yo Green 8.4 Rev13-60Ml</t>
+  </si>
+  <si>
+    <t>Ycs Yo Green 5.5 Rev13-60Ml</t>
+  </si>
+  <si>
+    <t>Ycs Yo Green 7.5 Rev13-60Ml</t>
+  </si>
+  <si>
+    <t>Ycs Yo Green 4.7 Rev13-60Ml</t>
+  </si>
+  <si>
+    <t>Ycs Yo Green 5.2 Rev13-60Ml</t>
+  </si>
+  <si>
+    <t>Ycs Yo Green 7.2 Rev13-60Ml</t>
+  </si>
+  <si>
+    <t>Ycs Yo Green 9.2 Rev13-60Ml</t>
+  </si>
+  <si>
+    <t>Ycs Yo Green 10.1 Rev13-60Ml</t>
+  </si>
+  <si>
+    <t>Ycs Yo Green 10.3 Rev13-60Ml</t>
+  </si>
+  <si>
+    <t>Ycs Yo Green 10.7 Rev13-60Ml</t>
+  </si>
+  <si>
+    <t>Ycs Yo Green 10.2 Rev13-60Ml</t>
+  </si>
+  <si>
+    <t>Ycs Yo Green 6.7 Rev13-60Ml</t>
+  </si>
+  <si>
+    <t>Ycs Yo Green 4.06 Rev13-60Ml</t>
+  </si>
+  <si>
+    <t>Ycs Yo Green 6.06 Rev13-60Ml</t>
+  </si>
+  <si>
+    <t>Ycs Yo Green 8.06 Rev13-60Ml</t>
+  </si>
+  <si>
+    <t>Ycs Yo Green 5.21 Rev13-60Ml</t>
+  </si>
+  <si>
+    <t>Ycs Yo Green 7.21 Rev13-60Ml</t>
+  </si>
+  <si>
+    <t>Ycs Yo Green Act. 6,5Vol Rev13-1000Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 1 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 3 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 4 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 5 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 6 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 7 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 8 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 4.1 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 5.1 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 7.1 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 6.1 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 8.1 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 9.1 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 5.41 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 6.41 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 2.11 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc C13 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 10.2 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 5.2 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 7.2 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 7.24 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 8.2 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 9.2 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 9.24 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 6.3 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 10.3 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 7.41 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 8.41 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 5.3 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 7.3 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 6.34 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 7.34 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 8.3 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 8.34 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 9.3 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 8.21 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 10.33 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 6.45 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 7.4 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 5.43 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 4.43 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 6.5 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 7.5 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 6.43 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 7.43 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 3.21 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 4.21 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 5.21 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 6.21 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 5.45 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 6.44 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 7.44 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 8.44 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 4.36 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 100 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 101 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc C55 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 5.36 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 6.36 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 7.36 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 8.36 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 3.0 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 4.0 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 5.0 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 6.0 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 7.0 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 8.0 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 9.0 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 4.000 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 5.000 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 6.000 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 7.000 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 8.000 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 9.000 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 1 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 3 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 4 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 5 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 6 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 7 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 8 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 9 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 10 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 2.11 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 6.1 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 8.1 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 10.1 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 5.2 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 7.2 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 4.3 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 5.3 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 6.3 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 7.3 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 8.3 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 9.3 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 10.3 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 4.06 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 5.06 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 6.06 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 7.06 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 8.06 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 5.4 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 6.4 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 7.4 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 8.4 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 4.5 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 5.5 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 6.5 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 2.7 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 4.7 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 6.7 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 1000 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 1001 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 1002 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 7.33 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 8.33 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 9.33 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 10.33 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 4.34 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 6.34 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 8.34 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 5.43 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 7.43 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 9.43 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 7.44 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 8.44 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 5.04 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 6.04 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 7.04 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 8.04 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 10.04 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 5.45 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 6.45 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 7.45 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 4.6 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 5.6 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 6.6 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 5.23 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 6.23 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 7.23 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 8.23 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 40.06 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 50.03 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 60.04 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 70.00 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 1007 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 9.2 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Yo Green 6.8 Rev14-60Ml</t>
+  </si>
+  <si>
+    <t>Ycs Yo Green 8.78 Rev14-60Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 6.8 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 4.81 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 5.81 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 7.81 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 9.70 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 8.78 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 10.78 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 10.37 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 8.24 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 9.21 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 7.21 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 9 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 10 Rev14-100Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 1 Rev15-100Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 3 Rev15-100Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 4 Rev15-100Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 5 Rev15-100Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 6 Rev15-100Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 7 Rev15-100Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 8 Rev15-100Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 9 Rev15-100Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 10 Rev15-100Ml</t>
+  </si>
+  <si>
+    <t>Ycs Yo Green 1 Rev15-60Ml</t>
+  </si>
+  <si>
+    <t>Ycs Yo Green 4 Rev15-60Ml</t>
+  </si>
+  <si>
+    <t>Ycs Yo Green 6 Rev15-60Ml</t>
+  </si>
+  <si>
+    <t>Ycs Yo Green 8 Rev15-60Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 4.08 Rev16-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 5.08 Rev16-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 6.08 Rev16-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 7.08 Rev16-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 8.08 Rev16-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 9.08 Rev16-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 1000 Rev18-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 10.21 Rev18-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 123 Rev18-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 1008 Rev18-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 1011 Rev18-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 8.78 Rev18-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 9.78 Rev18-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 10.78 Rev18-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 10.24 Rev18-100Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 9.42 Rev19-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 10.42 Rev19-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 8.73 Rev19-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 9.73 Rev19-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 9.78 Rev19-50Ml</t>
+  </si>
+  <si>
+    <t>Ycs Yo Green 10.42 Rev19-60Ml</t>
+  </si>
+  <si>
+    <t>Ycs Yo Green 10.71 Rev19-60Ml</t>
+  </si>
+  <si>
+    <t>Ycs Yo Green 10.73 Rev19-60Ml</t>
+  </si>
+  <si>
+    <t>Naturette No Gas Spray Rev19-250Ml</t>
+  </si>
+  <si>
+    <t>Naturette No Gas Plus Spray Rev19-250Ml</t>
+  </si>
+  <si>
+    <t>Uni.Color Oxi 6Vol Rev19-1000Ml</t>
+  </si>
+  <si>
+    <t>Uni.Color Oxi 16Vol Rev19-1000Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 5.55 Rev20-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 6.55 Rev20-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 7.55 Rev20-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 5.76 Rev20-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 6.76 Rev20-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 4.77 Rev20-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 5.77 Rev20-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 6.77 Rev20-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 4.008 Rev20-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 5.008 Rev20-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 6.008 Rev20-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 7.008 Rev20-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 8.008 Rev20-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 9.008 Rev20-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 5.5 Rev20-100Ml</t>
+  </si>
+  <si>
+    <t>300 gr x 4 pcs</t>
+  </si>
+  <si>
+    <t>Lunex Ultra Cr. Rev20-300Gr</t>
+  </si>
+  <si>
+    <t>800 gr x 1 pc</t>
+  </si>
+  <si>
+    <t>Lunex Decap S. Powder Cust. Rev20-400Grx2</t>
+  </si>
+  <si>
+    <t>Lunex Clay Powd. Rev20-400Grx2</t>
+  </si>
+  <si>
+    <t>Lunex Ultra Powd. Rev20-400Grx2</t>
+  </si>
+  <si>
+    <t>Yo Cond Copper Rev22-250Ml</t>
+  </si>
+  <si>
+    <t>Yo Cond Violet Rev22-250Ml</t>
+  </si>
+  <si>
+    <t>Yo Cond Chocolate Rev22-250Ml</t>
+  </si>
+  <si>
+    <t>Yo Cond Frosted Chestnut Rev22-250Ml</t>
+  </si>
+  <si>
+    <t>Yo Cond Clear Rev22-250Ml</t>
+  </si>
+  <si>
+    <t>Uni.Color Oxi Bag 6Vol Rev22</t>
+  </si>
+  <si>
+    <t>Uni.Color Oxi Bag 10Vol Rev22</t>
+  </si>
+  <si>
+    <t>Uni.Color Oxi Bag 20Vol Rev22</t>
+  </si>
+  <si>
+    <t>Uni.Color Oxi Bag 16Vol Rev22</t>
+  </si>
+  <si>
+    <t>Ycs Yo Green Act.Bag 6,5Vol Rev22</t>
+  </si>
+  <si>
+    <t>500 ml x 1 pc</t>
+  </si>
+  <si>
+    <t>Lunex Restore Micellar Sol. Rev22-500Ml.</t>
+  </si>
+  <si>
+    <t>Ycs Nayo Cr.Act. 10Vol Rev24-1000Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo Cr.Act. 20Vol Rev24-1000Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo Cr.Act. 30Vol Rev24-1000Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo Cr.Act. 40Vol Rev24-1000Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo Cr.Act. Bag 10Vol Rev24-1000Ml</t>
+  </si>
+  <si>
+    <t>Ycs Nayo Cr.Act. Bag 20Vol Rev24-1000Ml</t>
+  </si>
+  <si>
+    <t>Cramer Tot 1 Rev23-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Tot 3 Rev23-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Tot 4 Rev23-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Tot 5 Rev23-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Tot 6 Rev23-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Tot 7 Rev23-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Tot 8 Rev23-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Tot 9 Rev23-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Tot 5.2 Rev23-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Tot 8.2 Rev23-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Tot 10.2 Rev23-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Tot 6.3 Rev23-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Tot 8.3 Rev23-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Tot 10.3 Rev23-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Tot 6.34 Rev23-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Tot 8.34 Rev23-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Tot 4.36 Rev23-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Tot 6.36 Rev23-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Tot 8.36 Rev23-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Tot 4.41 Rev23-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Tot 6.41 Rev23-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Tot 8.41 Rev23-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Tot 5.14 Rev23-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Tot 7.14 Rev23-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Tot 5.4 Rev23-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Tot 7.4 Rev23-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Tot 6.43 Rev23-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Tot 8.43 Rev23-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Tot 5.45 Rev23-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Tot 7.45 Rev23-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Tot 4.55 Rev23-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Tot 6.55 Rev23-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Tot 10.7 Rev23-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Tot 4.8 Rev23-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Tot 5.8 Rev23-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Tot 6.8 Rev23-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Tot 7.8 Rev23-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Tot 8.17 Rev23-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Tot 10.17 Rev23-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Tot 3G Rev23-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Tot 4G Rev23-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Tot 6G Rev23-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Tot 0.0 Rev23-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Tot 0.3 Rev23-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Tot 0.18 Rev23-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Tot 0.36 Rev23-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Tot 0.34 Rev23-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Tot 8.78 Rev23-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Tot 9.78 Rev23-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Tot 10.78 Rev23-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Tot 10.077 Rev23-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Tot 10.428 Rev23-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Tot 10.427 Rev23-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Tot 10.348 Rev23-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Tot 4.77 Rev23-100Ml</t>
+  </si>
+  <si>
+    <t>Cramer Tot 6.77 Rev23-100Ml</t>
+  </si>
+  <si>
+    <t>190 ml x 4 pcs</t>
+  </si>
+  <si>
+    <t>Unamy System Texture Kit Rev23</t>
+  </si>
+  <si>
+    <t>1150 ml x 1 pc</t>
+  </si>
+  <si>
+    <t>Unamy System Control Intensive Kit Rev23</t>
+  </si>
+  <si>
+    <t>1000 ml x 2 pcs</t>
+  </si>
+  <si>
+    <t>Lunex Ice Toner Sh. Rev23-1000Ml</t>
+  </si>
+  <si>
+    <t>100 ml x 4 pcs</t>
+  </si>
+  <si>
+    <t>Uni.Color System Barrier Rev23-100Ml</t>
+  </si>
+  <si>
+    <t>540 ml x 2 pcs</t>
+  </si>
+  <si>
+    <t>Unamy System Liss Kit Rev23</t>
+  </si>
+  <si>
+    <t>450 ml x 3 pcs</t>
+  </si>
+  <si>
+    <t>Unamy System Home Care Kit Rev23</t>
+  </si>
+  <si>
+    <t>60 ml x 12 pcs</t>
+  </si>
+  <si>
+    <t>Ycs Yo Hand Cr. Rev23-60Ml</t>
+  </si>
+  <si>
+    <t>K. Styling Glamoon Spray Rev24-250Ml</t>
+  </si>
+  <si>
+    <t>300 ml x 4 pcs</t>
+  </si>
+  <si>
+    <t>K. Styling Dreamfix Rev24-300Ml</t>
+  </si>
+  <si>
+    <t>K. Styling Dreamfix Plus Rev24-300Ml</t>
+  </si>
+  <si>
+    <t>K. Styling On Time Rev24-250Ml</t>
+  </si>
+  <si>
+    <t>K. Styling Marvol Rev24-250Ml</t>
+  </si>
+  <si>
+    <t>K. Styling Wrap The Heat Rev24-250Ml</t>
+  </si>
+  <si>
+    <t>500 ml x 4 pcs</t>
+  </si>
+  <si>
+    <t>K. Styling Dreamfix Rev24-500Ml</t>
+  </si>
+  <si>
+    <t>K. Styling Dreamfix Plus Rev24-500Ml</t>
+  </si>
+  <si>
+    <t>K. Styling  Zero Gravity Rev24-100Ml</t>
+  </si>
+  <si>
+    <t>K. Styling  Fix Gum Rev24-100 Ml</t>
+  </si>
+  <si>
+    <t>50 ml x 4 pcs</t>
+  </si>
+  <si>
+    <t>K. Care Kids Gum Rev24-50Ml</t>
+  </si>
+  <si>
+    <t>200 ml x 4 pcs</t>
+  </si>
+  <si>
+    <t>K. Styling Hi Density Control Rev24-200Ml</t>
+  </si>
+  <si>
+    <t>K. Styling Hi Density Curl Rev24-200 Ml</t>
+  </si>
+  <si>
+    <t>K. Styling Adrenaline  Rev24-200 Ml</t>
+  </si>
+  <si>
+    <t>K. Styling Macro Rev24-200 Ml</t>
+  </si>
+  <si>
+    <t>K. Styling Easy Smooth Rev24-100 Ml</t>
+  </si>
+  <si>
+    <t>K. Care Color Sh. Rev24-250Ml</t>
+  </si>
+  <si>
+    <t>K. Care Healthy Scalp Sh. Rev24-250Ml</t>
+  </si>
+  <si>
+    <t>K. Care Purity Scalp Sh. Rev.24-250Ml</t>
+  </si>
+  <si>
+    <t>K. Care Energy?Sh. Rev24-250Ml</t>
+  </si>
+  <si>
+    <t>K. Care Nourish Sh. Rev24-250Ml</t>
+  </si>
+  <si>
+    <t>K. Care Volume Sh. Rev24-250Ml</t>
+  </si>
+  <si>
+    <t>K. Care Bahia Sh. H&amp;B Rev24-250Ml</t>
+  </si>
+  <si>
+    <t>K. Care Kids Sh. H&amp;B Rev24-250Ml</t>
+  </si>
+  <si>
+    <t>K. Care Color Cold Sh. Rev24-250Ml</t>
+  </si>
+  <si>
+    <t>K. Care Curly Hair Sh. Rev24-250Ml</t>
+  </si>
+  <si>
+    <t>K. Care Beauty Oil Rev24-100Ml</t>
+  </si>
+  <si>
+    <t>K. Care Energy Lotion Rev24-100Ml</t>
+  </si>
+  <si>
+    <t>K. Care Color Mask Rev24-200 Ml.</t>
+  </si>
+  <si>
+    <t>K. Care Nourish Mask Rev24-200 Ml.</t>
+  </si>
+  <si>
+    <t>K. Care Energy Treatment Rev24-200 Ml.</t>
+  </si>
+  <si>
+    <t>K. C.Healthy Scalp Kiwi Scrubrev24-200Ml</t>
+  </si>
+  <si>
+    <t>K. Care Purity Scalp Clay Rev24-200Ml</t>
+  </si>
+  <si>
+    <t>K. Care Curly Hair Mask Rev24-200 Ml.</t>
+  </si>
+  <si>
+    <t>K. Care Bahia Spray H&amp;B Rev24-200Ml</t>
+  </si>
+  <si>
+    <t>K. Care Volume Spray Rev24-200Ml</t>
+  </si>
+  <si>
+    <t>K. Care Nourish Spray 2 Phase Rev24-200Ml</t>
+  </si>
+  <si>
+    <t>K. Care Kids Spray Rev24-200Ml</t>
+  </si>
+  <si>
+    <t>K. Care Color Mask Rev24-1000 Ml.</t>
+  </si>
+  <si>
+    <t>K. Care Color Sh. Rev24-1000Ml</t>
+  </si>
+  <si>
+    <t>K. Care Energy?Sh. Rev24-1000Ml</t>
+  </si>
+  <si>
+    <t>K. Care Energy Treatment Rev24-1000 Ml.</t>
+  </si>
+  <si>
+    <t>K. Care Volume Sh. Rev24-1000Ml</t>
+  </si>
+  <si>
+    <t>K. Care Nourish Sh. Rev24-1000Ml</t>
+  </si>
+  <si>
+    <t>K. Care Nourishmask Rev24-1000 Ml.</t>
+  </si>
+  <si>
+    <t>K. Care Healthy Scalp Sh. Rev24-1000Ml</t>
+  </si>
+  <si>
+    <t>K. Care Purity Scalp Sh. Rev24-1000Ml</t>
+  </si>
+  <si>
+    <t>K. Care Curly Hair Shampoo  Rev24-1000Ml</t>
+  </si>
+  <si>
+    <t>K. Care Curly Hair Mask Rev24-1000Ml</t>
+  </si>
+  <si>
+    <t>K. Styling  Sculpting Gel Rev24-250Ml</t>
+  </si>
+  <si>
+    <t>450 ml x 2 pcs</t>
+  </si>
+  <si>
+    <t>K. Wet Bundle Curly H.Dens. Rev24-450Ml</t>
+  </si>
+  <si>
+    <t>550 ml x 2 pcs</t>
+  </si>
+  <si>
+    <t>K. Wet Bundle Nour. Dreamfix Rev24-550Ml</t>
+  </si>
+  <si>
+    <t>500 ml x 2 pcs</t>
+  </si>
+  <si>
+    <t>K. Wet Bundle Color Glamoon Rev24-500Ml</t>
+  </si>
+  <si>
+    <t>Cramer Phc 7.37 Rev24-100Ml New</t>
+  </si>
+  <si>
+    <t>Cramer Phc 5.37 Rev24-100Ml New</t>
+  </si>
+  <si>
+    <t>Cramer Phc 6.16 Rev24-100Ml New</t>
+  </si>
+  <si>
+    <t>Cramer Phc 4.16 Rev24-100Ml New</t>
+  </si>
+  <si>
+    <t>Cramer Phc 8.16 Rev24-100Ml New</t>
+  </si>
+  <si>
+    <t>Cramer Tot 10.16 Rev24-100Ml New</t>
+  </si>
+  <si>
+    <t>Cramer Tot 10.37 Rev24-100Ml New</t>
+  </si>
+  <si>
+    <t>Cramer Tot 8.37 Rev24-100Ml New</t>
+  </si>
+  <si>
+    <t>75 ml x 12 pcs</t>
+  </si>
+  <si>
+    <t>Ycs Nayo Cr.Act. Bag 20Vol Rev24-75Ml New</t>
+  </si>
+  <si>
+    <t>Cramer Phc 8.37 Rev25-100Ml New</t>
+  </si>
+  <si>
+    <t>Cramer Phc 10.37 Rev25-100Ml New</t>
+  </si>
+  <si>
+    <t>Cramer Tot Red Passion Rev25-100Ml New</t>
+  </si>
+  <si>
+    <t>Cramer Tot Magenta Rev25-100Ml New</t>
+  </si>
+  <si>
+    <t>Cramer Tot Violet Rev25-100Ml New</t>
+  </si>
+  <si>
+    <t>Cramer Tot Turquoise Rev25-100Ml New</t>
+  </si>
+  <si>
+    <t>Cramer Tot Orange Rev25-100Ml New</t>
+  </si>
+  <si>
+    <t>Cramer Tot Amber Rev25-100Ml New</t>
+  </si>
+  <si>
+    <t>Cramer Tot Navy Blue Rev25-100Ml New</t>
+  </si>
+  <si>
+    <t>Uni.Color Porosity Equalizer Rev25-200Ml New</t>
+  </si>
+  <si>
+    <t>1000 ml x 4 pcs</t>
+  </si>
+  <si>
+    <t>Uni.Color System Sh. Rev25-1000Ml</t>
+  </si>
+  <si>
+    <t>100 ml x 12 pcs</t>
+  </si>
+  <si>
+    <t>K. Styling Dreamfix Rev25-100Ml New</t>
+  </si>
+  <si>
+    <t>K. Care Curly Hair Leave-In Rev25-200Ml New</t>
+  </si>
+  <si>
+    <t>K. Care Curly Hair Mousse Rev25-250Ml New</t>
+  </si>
+  <si>
+    <t>490 ml x 4 pcs</t>
+  </si>
+  <si>
+    <t>Unamy System Wave Kit Rev25</t>
+  </si>
+  <si>
+    <t>Ycs Nayo 1003 Rev14-50Ml</t>
+  </si>
+  <si>
+    <t>Kemon Haircare</t>
+  </si>
+  <si>
+    <t>Exw Sin/Europe</t>
+  </si>
+  <si>
+    <t>Lead Time: 3-5 weeks</t>
+  </si>
+  <si>
+    <t>Moq Eur10,000</t>
+  </si>
+  <si>
+    <t>Ean</t>
+  </si>
+  <si>
+    <t>Status</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
-    <t>Color Wow</t>
-[...8 lines deleted...]
-    <t>Moq Usd25000.00</t>
+    <t>Size</t>
+  </si>
+  <si>
+    <t>Cost (eur)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="2">
-[...1 lines deleted...]
-    <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0.00"/>
+  <numFmts count="1">
+    <numFmt numFmtId="167" formatCode="[$€-2]\ #,##0.00"/>
   </numFmts>
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
-      <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
-[...6 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
-      <color theme="1" tint="0.34998626667073579"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
-      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
-[...15 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
-      <color theme="1" tint="0.34998626667073579"/>
+      <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="4" tint="-0.499984740745262"/>
+        <fgColor rgb="FF353E77"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="2">
-    <cellStyle name="Currency" xfId="1" builtinId="4"/>
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -488,1138 +1601,6450 @@
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D70"/>
+  <dimension ref="A1:E426"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="J20" sqref="J20"/>
+      <selection activeCell="I20" sqref="I20:I21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="8.85546875" style="1"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="8.85546875" style="3"/>
+    <col min="1" max="1" width="15.5" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="11.375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="45" style="3" customWidth="1"/>
+    <col min="4" max="4" width="11.125" style="2" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="9" style="3" customWidth="1"/>
+    <col min="6" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A1" s="5" t="s">
+    <row r="1" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="1" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="4"/>
+    </row>
+    <row r="3" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="4" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="4" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="4" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="5" t="s">
+        <v>448</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>449</v>
+      </c>
+      <c r="C7" s="6" t="s">
+        <v>450</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>451</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="2">
+        <v>1</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="E8" s="7">
+        <v>7.6248000000000005</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="2">
+        <v>10</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E9" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="2">
+        <v>2</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E10" s="7">
+        <v>6.9336000000000002</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="2">
+        <v>3</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E11" s="7">
+        <v>6.9336000000000002</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="2">
+        <v>4</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E12" s="7">
+        <v>6.9336000000000002</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="2">
+        <v>5</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E13" s="7">
+        <v>6.9336000000000002</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="2">
+        <v>6</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E14" s="7">
+        <v>6.9336000000000002</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="2">
+        <v>7</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E15" s="7">
+        <v>6.9336000000000002</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="2">
+        <v>8</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="8">
+        <v>8020936030386</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E17" s="7">
+        <v>6.0048000000000004</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="8">
+        <v>8020936030409</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E18" s="7">
+        <v>6.0048000000000004</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="8">
+        <v>8020936030423</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E19" s="7">
+        <v>6.0048000000000004</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="8">
+        <v>8020936030447</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E20" s="7">
+        <v>6.0048000000000004</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="8">
+        <v>8020936043416</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E21" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="8">
+        <v>8020936043430</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E22" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="8">
+        <v>8020936043454</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E23" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="8">
+        <v>8020936043478</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E24" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="8">
+        <v>8020936043508</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E25" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="8">
+        <v>8020936043522</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E26" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="8">
+        <v>8020936043560</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E27" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="8">
+        <v>8020936043584</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="E28" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="8">
+        <v>8020936043607</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E29" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="8">
+        <v>8020936043621</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E30" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="8">
+        <v>8020936043645</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="E31" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="8">
+        <v>8020936043669</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="E32" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="8">
+        <v>8020936043683</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="E33" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="8">
+        <v>8020936043706</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E34" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="8">
+        <v>8020936043720</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E35" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="8">
+        <v>8020936043744</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E36" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="8">
+        <v>8020936043768</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E37" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="8">
+        <v>8020936043782</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E38" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="8">
+        <v>8020936043805</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="E39" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="8">
+        <v>8020936043829</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E40" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="8">
+        <v>8020936043843</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E41" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="8">
+        <v>8020936043881</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E42" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="8">
+        <v>8020936043904</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E43" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="8">
+        <v>8020936043928</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="E44" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="8">
+        <v>8020936043942</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="E45" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="8">
+        <v>8020936043966</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="E46" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="8">
+        <v>8020936043980</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E47" s="7">
+        <v>6.5664000000000007</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="8">
+        <v>8020936045212</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E48" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="8">
+        <v>8020936045243</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="E49" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="8">
+        <v>8020936045250</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="E50" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="8">
+        <v>8020936045298</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="E51" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="8">
+        <v>8020936045311</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E52" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="8">
+        <v>8020936045335</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="E53" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="8">
+        <v>8020936045359</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E54" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="8">
+        <v>8020936045458</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="E55" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="8">
+        <v>8020936045465</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="E56" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="8">
+        <v>8020936045489</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="E57" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="8">
+        <v>8020936045502</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="E58" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="8">
+        <v>8020936045557</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="E59" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="8">
+        <v>8020936045571</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E60" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="8">
+        <v>8020936045595</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="E61" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="8">
+        <v>8020936045618</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="E62" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="8">
+        <v>8020936045632</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="E63" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="8">
+        <v>8020936045656</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E64" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="8">
+        <v>8020936045670</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="E65" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="8">
+        <v>8020936045694</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E66" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="8">
+        <v>8020936045717</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C67" s="3" t="s">
         <v>63</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="A3" s="10" t="s">
+      <c r="E67" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="8">
+        <v>8020936045731</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C68" s="3" t="s">
         <v>64</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="10" t="s">
+      <c r="E68" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="8">
+        <v>8020936045755</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C69" s="3" t="s">
         <v>65</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="10" t="s">
+      <c r="E69" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="8">
+        <v>8020936045786</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C70" s="3" t="s">
         <v>66</v>
       </c>
-    </row>
-[...77 lines deleted...]
-      <c r="C12" s="3" t="s">
+      <c r="E70" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="8">
+        <v>8020936045809</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C71" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="E71" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="8">
+        <v>8020936045823</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C72" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E72" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="8">
+        <v>8020936045847</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C73" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="E73" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="8">
+        <v>8020936045861</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="E74" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="8">
+        <v>8020936045885</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C75" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="E75" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="8">
+        <v>8020936045908</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C76" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="E76" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="8">
+        <v>8020936045915</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C77" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="E77" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="8">
+        <v>8020936045939</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C78" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E78" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="8">
+        <v>8020936045953</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C79" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="E79" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="8">
+        <v>8020936045977</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C80" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="E80" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="8">
+        <v>8020936045991</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C81" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E81" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="8">
+        <v>8020936046011</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C82" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="E82" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="8">
+        <v>8020936046035</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C83" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="E83" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="8">
+        <v>8020936046059</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C84" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="E84" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="8">
+        <v>8020936046073</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C85" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="E85" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="8">
+        <v>8020936046097</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C86" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="E86" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="8">
+        <v>8020936046110</v>
+      </c>
+      <c r="B87" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C87" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="E87" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="8">
+        <v>8020936046134</v>
+      </c>
+      <c r="B88" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C88" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="E88" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="8">
+        <v>8020936046172</v>
+      </c>
+      <c r="B89" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C89" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="E89" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="8">
+        <v>8020936046196</v>
+      </c>
+      <c r="B90" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C90" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="E90" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="8">
+        <v>8020936046219</v>
+      </c>
+      <c r="B91" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C91" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="E91" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="8">
+        <v>8020936046233</v>
+      </c>
+      <c r="B92" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C92" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="E92" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="8">
+        <v>8020936046295</v>
+      </c>
+      <c r="B93" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C93" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="E93" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="8">
+        <v>8020936046370</v>
+      </c>
+      <c r="B94" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C94" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="E94" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="8">
+        <v>8020936046424</v>
+      </c>
+      <c r="B95" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C95" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="E95" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="8">
+        <v>8020936046479</v>
+      </c>
+      <c r="B96" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C96" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="E96" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="8">
+        <v>8020936046547</v>
+      </c>
+      <c r="B97" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C97" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="E97" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="8">
+        <v>8020936046561</v>
+      </c>
+      <c r="B98" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C98" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="E98" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="8">
+        <v>8020936046585</v>
+      </c>
+      <c r="B99" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C99" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="E99" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="8">
+        <v>8020936046608</v>
+      </c>
+      <c r="B100" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C100" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="E100" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="8">
+        <v>8020936046622</v>
+      </c>
+      <c r="B101" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C101" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="E101" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="8">
+        <v>8020936046660</v>
+      </c>
+      <c r="B102" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C102" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="E102" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="8">
+        <v>8020936046684</v>
+      </c>
+      <c r="B103" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C103" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="E103" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="8">
+        <v>8020936046745</v>
+      </c>
+      <c r="B104" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C104" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="E104" s="7">
+        <v>4.8168000000000006</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="8">
+        <v>8020936046783</v>
+      </c>
+      <c r="B105" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C105" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="E105" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="8">
+        <v>8020936046806</v>
+      </c>
+      <c r="B106" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C106" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="E106" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="8">
+        <v>8020936046820</v>
+      </c>
+      <c r="B107" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C107" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="E107" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="8">
+        <v>8020936046844</v>
+      </c>
+      <c r="B108" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C108" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="E108" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="8">
+        <v>8020936046868</v>
+      </c>
+      <c r="B109" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C109" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="E109" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="8">
+        <v>8020936046882</v>
+      </c>
+      <c r="B110" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C110" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="E110" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="8">
+        <v>8020936046905</v>
+      </c>
+      <c r="B111" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C111" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="E111" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="8">
+        <v>8020936046929</v>
+      </c>
+      <c r="B112" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C112" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="E112" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="8">
+        <v>8020936046943</v>
+      </c>
+      <c r="B113" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C113" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="E113" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="8">
+        <v>8020936046967</v>
+      </c>
+      <c r="B114" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C114" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="E114" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="8">
+        <v>8020936046981</v>
+      </c>
+      <c r="B115" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C115" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="E115" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="8">
+        <v>8020936047001</v>
+      </c>
+      <c r="B116" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C116" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="E116" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="8">
+        <v>8020936047025</v>
+      </c>
+      <c r="B117" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C117" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="E117" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="8">
+        <v>8020936047049</v>
+      </c>
+      <c r="B118" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C118" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="E118" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="8">
+        <v>8020936047063</v>
+      </c>
+      <c r="B119" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C119" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="E119" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="8">
+        <v>8020936047087</v>
+      </c>
+      <c r="B120" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C120" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="E120" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="8">
+        <v>8020936047100</v>
+      </c>
+      <c r="B121" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C121" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="E121" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="8">
+        <v>8020936047759</v>
+      </c>
+      <c r="B122" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C122" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="E122" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="8">
+        <v>8020936047773</v>
+      </c>
+      <c r="B123" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C123" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="E123" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A124" s="8">
+        <v>8020936047797</v>
+      </c>
+      <c r="B124" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C124" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="E124" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="8">
+        <v>8020936047810</v>
+      </c>
+      <c r="B125" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C125" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="E125" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A126" s="8">
+        <v>8020936047834</v>
+      </c>
+      <c r="B126" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C126" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="E126" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A127" s="8">
+        <v>8020936047858</v>
+      </c>
+      <c r="B127" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C127" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="E127" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A128" s="8">
+        <v>8020936047872</v>
+      </c>
+      <c r="B128" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C128" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="E128" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A129" s="8">
+        <v>8020936047896</v>
+      </c>
+      <c r="B129" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C129" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="E129" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A130" s="8">
+        <v>8020936047919</v>
+      </c>
+      <c r="B130" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C130" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="E130" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A131" s="8">
+        <v>8020936047933</v>
+      </c>
+      <c r="B131" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C131" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="E131" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A132" s="8">
+        <v>8020936047957</v>
+      </c>
+      <c r="B132" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C132" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="E132" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A133" s="8">
+        <v>8020936047971</v>
+      </c>
+      <c r="B133" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C133" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="E133" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A134" s="8">
+        <v>8020936047995</v>
+      </c>
+      <c r="B134" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C134" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="E134" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A135" s="8">
+        <v>8020936048015</v>
+      </c>
+      <c r="B135" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C135" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="E135" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A136" s="8">
+        <v>8020936048039</v>
+      </c>
+      <c r="B136" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C136" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="E136" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A137" s="8">
+        <v>8020936048060</v>
+      </c>
+      <c r="B137" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C137" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="E137" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A138" s="8">
+        <v>8020936048084</v>
+      </c>
+      <c r="B138" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C138" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="E138" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A139" s="8">
+        <v>8020936048107</v>
+      </c>
+      <c r="B139" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C139" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="E139" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A140" s="8">
+        <v>8020936048121</v>
+      </c>
+      <c r="B140" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C140" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="E140" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A141" s="8">
+        <v>8020936048145</v>
+      </c>
+      <c r="B141" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C141" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="E141" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A142" s="8">
+        <v>8020936048169</v>
+      </c>
+      <c r="B142" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C142" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="E142" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A143" s="8">
+        <v>8020936048183</v>
+      </c>
+      <c r="B143" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C143" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="E143" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A144" s="8">
+        <v>8020936048206</v>
+      </c>
+      <c r="B144" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C144" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="E144" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A145" s="8">
+        <v>8020936048220</v>
+      </c>
+      <c r="B145" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C145" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="E145" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A146" s="8">
+        <v>8020936048244</v>
+      </c>
+      <c r="B146" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C146" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="E146" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A147" s="8">
+        <v>8020936048268</v>
+      </c>
+      <c r="B147" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C147" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="E147" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A148" s="8">
+        <v>8020936048282</v>
+      </c>
+      <c r="B148" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C148" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="E148" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A149" s="8">
+        <v>8020936048305</v>
+      </c>
+      <c r="B149" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C149" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="E149" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A150" s="8">
+        <v>8020936048329</v>
+      </c>
+      <c r="B150" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C150" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="E150" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A151" s="8">
+        <v>8020936048343</v>
+      </c>
+      <c r="B151" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C151" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="E151" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A152" s="8">
+        <v>8020936048367</v>
+      </c>
+      <c r="B152" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C152" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="E152" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A153" s="8">
+        <v>8020936048381</v>
+      </c>
+      <c r="B153" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C153" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="E153" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A154" s="8">
+        <v>8020936048404</v>
+      </c>
+      <c r="B154" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C154" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="E154" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A155" s="8">
+        <v>8020936048428</v>
+      </c>
+      <c r="B155" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C155" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="E155" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A156" s="8">
+        <v>8020936048442</v>
+      </c>
+      <c r="B156" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C156" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="E156" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A157" s="8">
+        <v>8020936048466</v>
+      </c>
+      <c r="B157" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C157" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="E157" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A158" s="8">
+        <v>8020936048480</v>
+      </c>
+      <c r="B158" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C158" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="E158" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A159" s="8">
+        <v>8020936048503</v>
+      </c>
+      <c r="B159" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C159" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="E159" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A160" s="8">
+        <v>8020936048527</v>
+      </c>
+      <c r="B160" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C160" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="E160" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A161" s="8">
+        <v>8020936048565</v>
+      </c>
+      <c r="B161" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C161" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="E161" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A162" s="8">
+        <v>8020936048589</v>
+      </c>
+      <c r="B162" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C162" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="E162" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A163" s="8">
+        <v>8020936048602</v>
+      </c>
+      <c r="B163" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C163" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="E163" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A164" s="8">
+        <v>8020936048626</v>
+      </c>
+      <c r="B164" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C164" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="E164" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A165" s="8">
+        <v>8020936048640</v>
+      </c>
+      <c r="B165" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C165" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="E165" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A166" s="8">
+        <v>8020936048664</v>
+      </c>
+      <c r="B166" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C166" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="E166" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A167" s="8">
+        <v>8020936048688</v>
+      </c>
+      <c r="B167" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C167" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="E167" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A168" s="8">
+        <v>8020936048701</v>
+      </c>
+      <c r="B168" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C168" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="E168" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A169" s="8">
+        <v>8020936049296</v>
+      </c>
+      <c r="B169" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C169" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="E169" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A170" s="8">
+        <v>8020936049319</v>
+      </c>
+      <c r="B170" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C170" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="E170" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A171" s="8">
+        <v>8020936049333</v>
+      </c>
+      <c r="B171" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C171" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="E171" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A172" s="8">
+        <v>8020936049357</v>
+      </c>
+      <c r="B172" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C172" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="E172" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A173" s="8">
+        <v>8020936049371</v>
+      </c>
+      <c r="B173" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C173" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="E173" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A174" s="8">
+        <v>8020936049395</v>
+      </c>
+      <c r="B174" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C174" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="E174" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A175" s="8">
+        <v>8020936049418</v>
+      </c>
+      <c r="B175" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C175" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="E175" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A176" s="8">
+        <v>8020936049432</v>
+      </c>
+      <c r="B176" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C176" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="E176" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A177" s="8">
+        <v>8020936049456</v>
+      </c>
+      <c r="B177" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C177" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="E177" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A178" s="8">
+        <v>8020936049470</v>
+      </c>
+      <c r="B178" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C178" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="E178" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A179" s="8">
+        <v>8020936049494</v>
+      </c>
+      <c r="B179" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C179" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="E179" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A180" s="8">
+        <v>8020936049517</v>
+      </c>
+      <c r="B180" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C180" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="E180" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A181" s="8">
+        <v>8020936049531</v>
+      </c>
+      <c r="B181" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C181" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="E181" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A182" s="8">
+        <v>8020936049555</v>
+      </c>
+      <c r="B182" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C182" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="E182" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A183" s="8">
+        <v>8020936049579</v>
+      </c>
+      <c r="B183" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C183" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="E183" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A184" s="8">
+        <v>8020936049593</v>
+      </c>
+      <c r="B184" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C184" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="E184" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A185" s="8">
+        <v>8020936049616</v>
+      </c>
+      <c r="B185" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C185" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="E185" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A186" s="8">
+        <v>8020936049630</v>
+      </c>
+      <c r="B186" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C186" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="E186" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A187" s="8">
+        <v>8020936049654</v>
+      </c>
+      <c r="B187" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C187" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="E187" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A188" s="8">
+        <v>8020936049678</v>
+      </c>
+      <c r="B188" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C188" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="E188" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A189" s="8">
+        <v>8020936049715</v>
+      </c>
+      <c r="B189" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C189" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="E189" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A190" s="8">
+        <v>8020936049739</v>
+      </c>
+      <c r="B190" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C190" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="E190" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A191" s="8">
+        <v>8020936049753</v>
+      </c>
+      <c r="B191" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C191" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="E191" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A192" s="8">
+        <v>8020936049777</v>
+      </c>
+      <c r="B192" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C192" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="E192" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A193" s="8">
+        <v>8020936049814</v>
+      </c>
+      <c r="B193" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C193" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="E193" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A194" s="8">
+        <v>8020936049838</v>
+      </c>
+      <c r="B194" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C194" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="E194" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A195" s="8">
+        <v>8020936049852</v>
+      </c>
+      <c r="B195" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C195" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="E195" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A196" s="8">
+        <v>8020936049876</v>
+      </c>
+      <c r="B196" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C196" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="E196" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A197" s="8">
+        <v>8020936049890</v>
+      </c>
+      <c r="B197" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C197" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="E197" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A198" s="8">
+        <v>8020936049913</v>
+      </c>
+      <c r="B198" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C198" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="E198" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A199" s="8">
+        <v>8020936049937</v>
+      </c>
+      <c r="B199" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C199" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="E199" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A200" s="8">
+        <v>8020936049951</v>
+      </c>
+      <c r="B200" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C200" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="E200" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A201" s="8">
+        <v>8020936049975</v>
+      </c>
+      <c r="B201" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C201" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="E201" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A202" s="8">
+        <v>8020936049999</v>
+      </c>
+      <c r="B202" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C202" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="E202" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A203" s="8">
+        <v>8020936050025</v>
+      </c>
+      <c r="B203" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C203" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="E203" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A204" s="8">
+        <v>8020936050049</v>
+      </c>
+      <c r="B204" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C204" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="E204" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A205" s="8">
+        <v>8020936050087</v>
+      </c>
+      <c r="B205" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C205" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="E205" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A206" s="8">
+        <v>8020936050100</v>
+      </c>
+      <c r="B206" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C206" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="E206" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A207" s="8">
+        <v>8020936050117</v>
+      </c>
+      <c r="B207" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C207" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="E207" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A208" s="8">
+        <v>8020936050131</v>
+      </c>
+      <c r="B208" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C208" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="E208" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A209" s="8">
+        <v>8020936050155</v>
+      </c>
+      <c r="B209" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C209" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="E209" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A210" s="8">
+        <v>8020936055778</v>
+      </c>
+      <c r="B210" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C210" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="E210" s="7">
+        <v>3.3912000000000004</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A211" s="8">
+        <v>8020936055792</v>
+      </c>
+      <c r="B211" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C211" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="E211" s="7">
+        <v>3.3912000000000004</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A212" s="8">
+        <v>8020936055815</v>
+      </c>
+      <c r="B212" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C212" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="E212" s="7">
+        <v>3.3912000000000004</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A213" s="8">
+        <v>8020936055839</v>
+      </c>
+      <c r="B213" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C213" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="E213" s="7">
+        <v>3.3912000000000004</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A214" s="8">
+        <v>8020936055853</v>
+      </c>
+      <c r="B214" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C214" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="E214" s="7">
+        <v>3.3912000000000004</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A215" s="8">
+        <v>8020936055877</v>
+      </c>
+      <c r="B215" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C215" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="E215" s="7">
+        <v>3.3912000000000004</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A216" s="8">
+        <v>8020936055891</v>
+      </c>
+      <c r="B216" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C216" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="E216" s="7">
+        <v>3.3912000000000004</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A217" s="8">
+        <v>8020936055914</v>
+      </c>
+      <c r="B217" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C217" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="E217" s="7">
+        <v>3.3912000000000004</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A218" s="8">
+        <v>8020936055938</v>
+      </c>
+      <c r="B218" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C218" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="E218" s="7">
+        <v>3.3912000000000004</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A219" s="8">
+        <v>8020936056041</v>
+      </c>
+      <c r="B219" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C219" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="E219" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A220" s="8">
+        <v>8020936056065</v>
+      </c>
+      <c r="B220" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C220" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="E220" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A221" s="8">
+        <v>8020936056089</v>
+      </c>
+      <c r="B221" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C221" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="E221" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A222" s="8">
+        <v>8020936056102</v>
+      </c>
+      <c r="B222" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C222" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="E222" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A223" s="8">
+        <v>8020936057079</v>
+      </c>
+      <c r="B223" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C223" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="E223" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A224" s="8">
+        <v>8020936057093</v>
+      </c>
+      <c r="B224" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C224" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="E224" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A225" s="8">
+        <v>8020936057116</v>
+      </c>
+      <c r="B225" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C225" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="E225" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A226" s="8">
+        <v>8020936057130</v>
+      </c>
+      <c r="B226" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C226" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="E226" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A227" s="8">
+        <v>8020936057154</v>
+      </c>
+      <c r="B227" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C227" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="E227" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A228" s="8">
+        <v>8020936057178</v>
+      </c>
+      <c r="B228" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C228" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="E228" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A229" s="8">
+        <v>8020936066705</v>
+      </c>
+      <c r="B229" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C229" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="E229" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A230" s="8">
+        <v>8020936066729</v>
+      </c>
+      <c r="B230" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C230" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="E230" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A231" s="8">
+        <v>8020936066743</v>
+      </c>
+      <c r="B231" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C231" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E231" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A232" s="8">
+        <v>8020936066767</v>
+      </c>
+      <c r="B232" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C232" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="E232" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A233" s="8">
+        <v>8020936066781</v>
+      </c>
+      <c r="B233" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C233" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="E233" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A234" s="8">
+        <v>8020936066804</v>
+      </c>
+      <c r="B234" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C234" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="E234" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A235" s="8">
+        <v>8020936066828</v>
+      </c>
+      <c r="B235" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C235" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="E235" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A236" s="8">
+        <v>8020936066842</v>
+      </c>
+      <c r="B236" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C236" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="E236" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A237" s="8">
+        <v>8020936066866</v>
+      </c>
+      <c r="B237" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C237" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="E237" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A238" s="8">
+        <v>8020936069843</v>
+      </c>
+      <c r="B238" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C238" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="E238" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A239" s="8">
+        <v>8020936069867</v>
+      </c>
+      <c r="B239" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C239" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="E239" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A240" s="8">
+        <v>8020936069881</v>
+      </c>
+      <c r="B240" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C240" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="E240" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A241" s="8">
+        <v>8020936069904</v>
+      </c>
+      <c r="B241" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C241" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="E241" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A242" s="8">
+        <v>8020936069928</v>
+      </c>
+      <c r="B242" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C242" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="E242" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A243" s="8">
+        <v>8020936069942</v>
+      </c>
+      <c r="B243" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C243" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="E243" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A244" s="8">
+        <v>8020936069966</v>
+      </c>
+      <c r="B244" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C244" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E244" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A245" s="8">
+        <v>8020936069980</v>
+      </c>
+      <c r="B245" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C245" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="E245" s="7">
+        <v>3.0996000000000001</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A246" s="8">
+        <v>8020936070139</v>
+      </c>
+      <c r="B246" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C246" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="D246" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="D12" s="2">
-[...66 lines deleted...]
-      <c r="C17" s="3" t="s">
+      <c r="E246" s="7">
+        <v>7.2144000000000004</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A247" s="8">
+        <v>8020936070153</v>
+      </c>
+      <c r="B247" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C247" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="D247" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E247" s="7">
+        <v>7.2144000000000004</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A248" s="8">
+        <v>8020936076261</v>
+      </c>
+      <c r="B248" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C248" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="D248" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E248" s="7">
+        <v>6.0048000000000004</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A249" s="8">
+        <v>8020936076285</v>
+      </c>
+      <c r="B249" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C249" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="D249" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E249" s="7">
+        <v>6.0048000000000004</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A250" s="8">
+        <v>8020936077299</v>
+      </c>
+      <c r="B250" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C250" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="E250" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A251" s="8">
+        <v>8020936077312</v>
+      </c>
+      <c r="B251" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C251" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="E251" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A252" s="8">
+        <v>8020936077336</v>
+      </c>
+      <c r="B252" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C252" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="E252" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A253" s="8">
+        <v>8020936077350</v>
+      </c>
+      <c r="B253" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C253" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="E253" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A254" s="8">
+        <v>8020936077374</v>
+      </c>
+      <c r="B254" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C254" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="E254" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A255" s="8">
+        <v>8020936077398</v>
+      </c>
+      <c r="B255" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C255" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="E255" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A256" s="8">
+        <v>8020936077411</v>
+      </c>
+      <c r="B256" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C256" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="E256" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A257" s="8">
+        <v>8020936077435</v>
+      </c>
+      <c r="B257" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C257" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="E257" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A258" s="8">
+        <v>8020936077459</v>
+      </c>
+      <c r="B258" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C258" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="E258" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A259" s="8">
+        <v>8020936077473</v>
+      </c>
+      <c r="B259" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C259" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="E259" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A260" s="8">
+        <v>8020936077497</v>
+      </c>
+      <c r="B260" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C260" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="E260" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A261" s="8">
+        <v>8020936077510</v>
+      </c>
+      <c r="B261" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C261" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="E261" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A262" s="8">
+        <v>8020936077534</v>
+      </c>
+      <c r="B262" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C262" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="E262" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A263" s="8">
+        <v>8020936077558</v>
+      </c>
+      <c r="B263" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C263" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="E263" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A264" s="8">
+        <v>8020936077589</v>
+      </c>
+      <c r="B264" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C264" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="E264" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A265" s="8">
+        <v>8020936079552</v>
+      </c>
+      <c r="B265" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C265" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="D265" s="2" t="s">
+        <v>261</v>
+      </c>
+      <c r="E265" s="7">
+        <v>13.381200000000002</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A266" s="8">
+        <v>8020936079835</v>
+      </c>
+      <c r="B266" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C266" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="D266" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="E266" s="7">
+        <v>27.961200000000002</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A267" s="8">
+        <v>8020936079842</v>
+      </c>
+      <c r="B267" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C267" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D267" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="E267" s="7">
+        <v>31.7088</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A268" s="8">
+        <v>8020936081074</v>
+      </c>
+      <c r="B268" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C268" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="D268" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="E268" s="7">
+        <v>31.7088</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A269" s="8">
+        <v>8020936083979</v>
+      </c>
+      <c r="B269" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C269" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="D269" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E269" s="7">
+        <v>6.9336000000000002</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A270" s="8">
+        <v>8020936084013</v>
+      </c>
+      <c r="B270" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C270" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="D270" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E270" s="7">
+        <v>6.9336000000000002</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A271" s="8">
+        <v>8020936084037</v>
+      </c>
+      <c r="B271" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C271" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="D271" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E271" s="7">
+        <v>6.9336000000000002</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A272" s="8">
+        <v>8020936084068</v>
+      </c>
+      <c r="B272" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C272" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="D272" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E272" s="7">
+        <v>6.9336000000000002</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A273" s="8">
+        <v>8020936084112</v>
+      </c>
+      <c r="B273" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C273" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="D273" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E273" s="7">
+        <v>6.9336000000000002</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A274" s="8">
+        <v>8020936084228</v>
+      </c>
+      <c r="B274" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C274" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="D274" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E274" s="7">
+        <v>4.9248000000000003</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A275" s="8">
+        <v>8020936084242</v>
+      </c>
+      <c r="B275" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C275" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="D275" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E275" s="7">
+        <v>4.9248000000000003</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A276" s="8">
+        <v>8020936084266</v>
+      </c>
+      <c r="B276" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C276" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="D276" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E276" s="7">
+        <v>4.9248000000000003</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A277" s="8">
+        <v>8020936084280</v>
+      </c>
+      <c r="B277" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C277" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="D277" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E277" s="7">
+        <v>4.9248000000000003</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A278" s="8">
+        <v>8020936084341</v>
+      </c>
+      <c r="B278" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C278" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="D278" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E278" s="7">
+        <v>5.7132000000000005</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A279" s="8">
+        <v>8020936085270</v>
+      </c>
+      <c r="B279" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C279" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="D279" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="E279" s="7">
+        <v>52.38</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A280" s="8">
+        <v>8020936089872</v>
+      </c>
+      <c r="B280" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C280" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="D280" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E280" s="7">
+        <v>7.6032000000000002</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A281" s="8">
+        <v>8020936089896</v>
+      </c>
+      <c r="B281" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C281" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="D281" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E281" s="7">
+        <v>7.5924000000000005</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A282" s="8">
+        <v>8020936089919</v>
+      </c>
+      <c r="B282" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C282" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="D282" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E282" s="7">
+        <v>7.5924000000000005</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A283" s="8">
+        <v>8020936089933</v>
+      </c>
+      <c r="B283" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C283" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="D283" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E283" s="7">
+        <v>7.6032000000000002</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A284" s="8">
+        <v>8020936089957</v>
+      </c>
+      <c r="B284" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C284" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="D284" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E284" s="7">
+        <v>6.8579999999999997</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A285" s="8">
+        <v>8020936089971</v>
+      </c>
+      <c r="B285" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C285" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="D285" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E285" s="7">
+        <v>6.8579999999999997</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A286" s="8">
+        <v>8020936090113</v>
+      </c>
+      <c r="B286" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C286" s="3" t="s">
+        <v>285</v>
+      </c>
+      <c r="E286" s="7">
+        <v>3.6720000000000002</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A287" s="8">
+        <v>8020936090137</v>
+      </c>
+      <c r="B287" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C287" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="E287" s="7">
+        <v>3.6720000000000002</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A288" s="8">
+        <v>8020936090151</v>
+      </c>
+      <c r="B288" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C288" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="E288" s="7">
+        <v>3.6720000000000002</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A289" s="8">
+        <v>8020936090175</v>
+      </c>
+      <c r="B289" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C289" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="E289" s="7">
+        <v>3.6720000000000002</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A290" s="8">
+        <v>8020936090199</v>
+      </c>
+      <c r="B290" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C290" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="E290" s="7">
+        <v>3.6720000000000002</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A291" s="8">
+        <v>8020936090212</v>
+      </c>
+      <c r="B291" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C291" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="E291" s="7">
+        <v>3.6720000000000002</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A292" s="8">
+        <v>8020936090236</v>
+      </c>
+      <c r="B292" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C292" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="E292" s="7">
+        <v>3.6720000000000002</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A293" s="8">
+        <v>8020936090250</v>
+      </c>
+      <c r="B293" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C293" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="E293" s="7">
+        <v>3.6720000000000002</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A294" s="8">
+        <v>8020936090274</v>
+      </c>
+      <c r="B294" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C294" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="E294" s="7">
+        <v>3.6720000000000002</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A295" s="8">
+        <v>8020936090298</v>
+      </c>
+      <c r="B295" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C295" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="E295" s="7">
+        <v>3.6720000000000002</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A296" s="8">
+        <v>8020936090311</v>
+      </c>
+      <c r="B296" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C296" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="E296" s="7">
+        <v>3.6720000000000002</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A297" s="8">
+        <v>8020936090335</v>
+      </c>
+      <c r="B297" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C297" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="E297" s="7">
+        <v>3.6720000000000002</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A298" s="8">
+        <v>8020936090359</v>
+      </c>
+      <c r="B298" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C298" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="E298" s="7">
+        <v>3.6720000000000002</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A299" s="8">
+        <v>8020936090373</v>
+      </c>
+      <c r="B299" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C299" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="E299" s="7">
+        <v>3.6720000000000002</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A300" s="8">
+        <v>8020936090397</v>
+      </c>
+      <c r="B300" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C300" s="3" t="s">
+        <v>299</v>
+      </c>
+      <c r="E300" s="7">
+        <v>3.6720000000000002</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A301" s="8">
+        <v>8020936090410</v>
+      </c>
+      <c r="B301" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C301" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="E301" s="7">
+        <v>3.6720000000000002</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A302" s="8">
+        <v>8020936090434</v>
+      </c>
+      <c r="B302" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C302" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="E302" s="7">
+        <v>3.6720000000000002</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A303" s="8">
+        <v>8020936090458</v>
+      </c>
+      <c r="B303" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C303" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="E303" s="7">
+        <v>3.6720000000000002</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A304" s="8">
+        <v>8020936090472</v>
+      </c>
+      <c r="B304" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C304" s="3" t="s">
+        <v>303</v>
+      </c>
+      <c r="E304" s="7">
+        <v>3.6720000000000002</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A305" s="8">
+        <v>8020936090496</v>
+      </c>
+      <c r="B305" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C305" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="E305" s="7">
+        <v>3.6720000000000002</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A306" s="8">
+        <v>8020936090519</v>
+      </c>
+      <c r="B306" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C306" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="E306" s="7">
+        <v>3.6720000000000002</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A307" s="8">
+        <v>8020936090533</v>
+      </c>
+      <c r="B307" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C307" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="E307" s="7">
+        <v>3.6720000000000002</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A308" s="8">
+        <v>8020936090557</v>
+      </c>
+      <c r="B308" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C308" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="E308" s="7">
+        <v>3.6720000000000002</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A309" s="8">
+        <v>8020936090571</v>
+      </c>
+      <c r="B309" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C309" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="E309" s="7">
+        <v>3.6720000000000002</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A310" s="8">
+        <v>8020936090595</v>
+      </c>
+      <c r="B310" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C310" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="E310" s="7">
+        <v>3.6720000000000002</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A311" s="8">
+        <v>8020936090618</v>
+      </c>
+      <c r="B311" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C311" s="3" t="s">
+        <v>310</v>
+      </c>
+      <c r="E311" s="7">
+        <v>3.6720000000000002</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A312" s="8">
+        <v>8020936090632</v>
+      </c>
+      <c r="B312" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C312" s="3" t="s">
+        <v>311</v>
+      </c>
+      <c r="E312" s="7">
+        <v>3.6720000000000002</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A313" s="8">
+        <v>8020936090656</v>
+      </c>
+      <c r="B313" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C313" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="E313" s="7">
+        <v>3.6720000000000002</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A314" s="8">
+        <v>8020936090670</v>
+      </c>
+      <c r="B314" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C314" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="E314" s="7">
+        <v>3.6720000000000002</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A315" s="8">
+        <v>8020936090694</v>
+      </c>
+      <c r="B315" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C315" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="E315" s="7">
+        <v>3.6720000000000002</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A316" s="8">
+        <v>8020936090717</v>
+      </c>
+      <c r="B316" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C316" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="E316" s="7">
+        <v>3.6720000000000002</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A317" s="8">
+        <v>8020936090731</v>
+      </c>
+      <c r="B317" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C317" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="E317" s="7">
+        <v>3.6720000000000002</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A318" s="8">
+        <v>8020936090755</v>
+      </c>
+      <c r="B318" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C318" s="3" t="s">
+        <v>317</v>
+      </c>
+      <c r="E318" s="7">
+        <v>3.6720000000000002</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A319" s="8">
+        <v>8020936090779</v>
+      </c>
+      <c r="B319" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C319" s="3" t="s">
+        <v>318</v>
+      </c>
+      <c r="E319" s="7">
+        <v>3.6720000000000002</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A320" s="8">
+        <v>8020936090793</v>
+      </c>
+      <c r="B320" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C320" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="E320" s="7">
+        <v>3.6720000000000002</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A321" s="8">
+        <v>8020936090816</v>
+      </c>
+      <c r="B321" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C321" s="3" t="s">
+        <v>320</v>
+      </c>
+      <c r="E321" s="7">
+        <v>3.6720000000000002</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A322" s="8">
+        <v>8020936090830</v>
+      </c>
+      <c r="B322" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C322" s="3" t="s">
+        <v>321</v>
+      </c>
+      <c r="E322" s="7">
+        <v>3.6720000000000002</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A323" s="8">
+        <v>8020936090854</v>
+      </c>
+      <c r="B323" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C323" s="3" t="s">
+        <v>322</v>
+      </c>
+      <c r="E323" s="7">
+        <v>3.6720000000000002</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A324" s="8">
+        <v>8020936090878</v>
+      </c>
+      <c r="B324" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C324" s="3" t="s">
+        <v>323</v>
+      </c>
+      <c r="E324" s="7">
+        <v>3.6720000000000002</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A325" s="8">
+        <v>8020936090892</v>
+      </c>
+      <c r="B325" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C325" s="3" t="s">
+        <v>324</v>
+      </c>
+      <c r="E325" s="7">
+        <v>3.6720000000000002</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A326" s="8">
+        <v>8020936090915</v>
+      </c>
+      <c r="B326" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C326" s="3" t="s">
+        <v>325</v>
+      </c>
+      <c r="E326" s="7">
+        <v>3.6720000000000002</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A327" s="8">
+        <v>8020936090939</v>
+      </c>
+      <c r="B327" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C327" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="E327" s="7">
+        <v>3.6720000000000002</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A328" s="8">
+        <v>8020936090953</v>
+      </c>
+      <c r="B328" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C328" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="E328" s="7">
+        <v>3.6720000000000002</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A329" s="8">
+        <v>8020936090977</v>
+      </c>
+      <c r="B329" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C329" s="3" t="s">
+        <v>328</v>
+      </c>
+      <c r="E329" s="7">
+        <v>3.6720000000000002</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A330" s="8">
+        <v>8020936090991</v>
+      </c>
+      <c r="B330" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C330" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="E330" s="7">
+        <v>3.6720000000000002</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A331" s="8">
+        <v>8020936091011</v>
+      </c>
+      <c r="B331" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C331" s="3" t="s">
+        <v>330</v>
+      </c>
+      <c r="E331" s="7">
+        <v>3.6720000000000002</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A332" s="8">
+        <v>8020936091035</v>
+      </c>
+      <c r="B332" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C332" s="3" t="s">
+        <v>331</v>
+      </c>
+      <c r="E332" s="7">
+        <v>3.6720000000000002</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A333" s="8">
+        <v>8020936091059</v>
+      </c>
+      <c r="B333" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C333" s="3" t="s">
+        <v>332</v>
+      </c>
+      <c r="E333" s="7">
+        <v>3.6720000000000002</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A334" s="8">
+        <v>8020936091073</v>
+      </c>
+      <c r="B334" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C334" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="E334" s="7">
+        <v>3.6720000000000002</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A335" s="8">
+        <v>8020936091097</v>
+      </c>
+      <c r="B335" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C335" s="3" t="s">
+        <v>334</v>
+      </c>
+      <c r="E335" s="7">
+        <v>3.6720000000000002</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A336" s="8">
+        <v>8020936091110</v>
+      </c>
+      <c r="B336" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C336" s="3" t="s">
+        <v>335</v>
+      </c>
+      <c r="E336" s="7">
+        <v>3.6720000000000002</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A337" s="8">
+        <v>8020936091134</v>
+      </c>
+      <c r="B337" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C337" s="3" t="s">
+        <v>336</v>
+      </c>
+      <c r="E337" s="7">
+        <v>3.6720000000000002</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A338" s="8">
+        <v>8020936091158</v>
+      </c>
+      <c r="B338" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C338" s="3" t="s">
+        <v>337</v>
+      </c>
+      <c r="E338" s="7">
+        <v>3.6720000000000002</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A339" s="8">
+        <v>8020936091172</v>
+      </c>
+      <c r="B339" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C339" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="E339" s="7">
+        <v>3.6720000000000002</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A340" s="8">
+        <v>8020936091196</v>
+      </c>
+      <c r="B340" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C340" s="3" t="s">
+        <v>339</v>
+      </c>
+      <c r="E340" s="7">
+        <v>3.6720000000000002</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A341" s="8">
+        <v>8020936091219</v>
+      </c>
+      <c r="B341" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C341" s="3" t="s">
+        <v>340</v>
+      </c>
+      <c r="E341" s="7">
+        <v>3.6720000000000002</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A342" s="8">
+        <v>8020936094203</v>
+      </c>
+      <c r="B342" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C342" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="D342" s="2" t="s">
+        <v>341</v>
+      </c>
+      <c r="E342" s="7">
+        <v>7.7004000000000001</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A343" s="8">
+        <v>8020936094227</v>
+      </c>
+      <c r="B343" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C343" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="D343" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="E343" s="7">
+        <v>85.968000000000004</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A344" s="8">
+        <v>8020936094234</v>
+      </c>
+      <c r="B344" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C344" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="D344" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="E344" s="7">
+        <v>11.1996</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A345" s="8">
+        <v>8020936094272</v>
+      </c>
+      <c r="B345" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C345" s="3" t="s">
+        <v>348</v>
+      </c>
+      <c r="D345" s="2" t="s">
+        <v>347</v>
+      </c>
+      <c r="E345" s="7">
+        <v>3.6504000000000003</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A346" s="8">
+        <v>8020936094708</v>
+      </c>
+      <c r="B346" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C346" s="3" t="s">
+        <v>350</v>
+      </c>
+      <c r="D346" s="2" t="s">
+        <v>349</v>
+      </c>
+      <c r="E346" s="7">
+        <v>18.3276</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A347" s="8">
+        <v>8020936094722</v>
+      </c>
+      <c r="B347" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C347" s="3" t="s">
+        <v>352</v>
+      </c>
+      <c r="D347" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="E347" s="7">
+        <v>10.616400000000001</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A348" s="8">
+        <v>8020936094760</v>
+      </c>
+      <c r="B348" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C348" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="D348" s="2" t="s">
+        <v>353</v>
+      </c>
+      <c r="E348" s="7">
+        <v>1.8684000000000001</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A349" s="8">
+        <v>8020936095361</v>
+      </c>
+      <c r="B349" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C349" s="3" t="s">
+        <v>355</v>
+      </c>
+      <c r="D349" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E349" s="7">
+        <v>5.2271999999999998</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A350" s="8">
+        <v>8020936095385</v>
+      </c>
+      <c r="B350" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C350" s="3" t="s">
+        <v>357</v>
+      </c>
+      <c r="D350" s="2" t="s">
+        <v>356</v>
+      </c>
+      <c r="E350" s="7">
+        <v>8.1864000000000008</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A351" s="8">
+        <v>8020936095408</v>
+      </c>
+      <c r="B351" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C351" s="3" t="s">
+        <v>358</v>
+      </c>
+      <c r="D351" s="2" t="s">
+        <v>356</v>
+      </c>
+      <c r="E351" s="7">
+        <v>8.2620000000000005</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A352" s="8">
+        <v>8020936095422</v>
+      </c>
+      <c r="B352" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C352" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="D352" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E352" s="7">
+        <v>4.9356000000000009</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A353" s="8">
+        <v>8020936095446</v>
+      </c>
+      <c r="B353" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C353" s="3" t="s">
+        <v>360</v>
+      </c>
+      <c r="D353" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E353" s="7">
+        <v>4.9356000000000009</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A354" s="8">
+        <v>8020936095460</v>
+      </c>
+      <c r="B354" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C354" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="D354" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E354" s="7">
+        <v>5.2271999999999998</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A355" s="8">
+        <v>8020936095484</v>
+      </c>
+      <c r="B355" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C355" s="3" t="s">
+        <v>363</v>
+      </c>
+      <c r="D355" s="2" t="s">
+        <v>362</v>
+      </c>
+      <c r="E355" s="7">
+        <v>9.6012000000000004</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A356" s="8">
+        <v>8020936095507</v>
+      </c>
+      <c r="B356" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C356" s="3" t="s">
+        <v>364</v>
+      </c>
+      <c r="D356" s="2" t="s">
+        <v>362</v>
+      </c>
+      <c r="E356" s="7">
+        <v>9.7092000000000009</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A357" s="8">
+        <v>8020936095521</v>
+      </c>
+      <c r="B357" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C357" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="D357" s="2" t="s">
+        <v>347</v>
+      </c>
+      <c r="E357" s="7">
+        <v>5.8643999999999998</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A358" s="8">
+        <v>8020936095583</v>
+      </c>
+      <c r="B358" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C358" s="3" t="s">
+        <v>366</v>
+      </c>
+      <c r="D358" s="2" t="s">
+        <v>347</v>
+      </c>
+      <c r="E358" s="7">
+        <v>5.8643999999999998</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A359" s="8">
+        <v>8020936095606</v>
+      </c>
+      <c r="B359" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C359" s="3" t="s">
+        <v>368</v>
+      </c>
+      <c r="D359" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="E359" s="7">
+        <v>4.9356000000000009</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A360" s="8">
+        <v>8020936095729</v>
+      </c>
+      <c r="B360" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C360" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="D360" s="2" t="s">
+        <v>369</v>
+      </c>
+      <c r="E360" s="7">
+        <v>5.2271999999999998</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A361" s="8">
+        <v>8020936095743</v>
+      </c>
+      <c r="B361" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C361" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="D361" s="2" t="s">
+        <v>369</v>
+      </c>
+      <c r="E361" s="7">
+        <v>5.2271999999999998</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A362" s="8">
+        <v>8020936095767</v>
+      </c>
+      <c r="B362" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C362" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="D362" s="2" t="s">
+        <v>369</v>
+      </c>
+      <c r="E362" s="7">
+        <v>4.9356000000000009</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A363" s="8">
+        <v>8020936095835</v>
+      </c>
+      <c r="B363" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C363" s="3" t="s">
+        <v>373</v>
+      </c>
+      <c r="D363" s="2" t="s">
+        <v>369</v>
+      </c>
+      <c r="E363" s="7">
+        <v>4.9356000000000009</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A364" s="8">
+        <v>8020936095910</v>
+      </c>
+      <c r="B364" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C364" s="3" t="s">
+        <v>374</v>
+      </c>
+      <c r="D364" s="2" t="s">
+        <v>347</v>
+      </c>
+      <c r="E364" s="7">
+        <v>4.5468000000000002</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A365" s="8">
+        <v>8020936095934</v>
+      </c>
+      <c r="B365" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C365" s="3" t="s">
+        <v>375</v>
+      </c>
+      <c r="D365" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E365" s="7">
+        <v>3.9204000000000003</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A366" s="8">
+        <v>8020936095958</v>
+      </c>
+      <c r="B366" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C366" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="D366" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E366" s="7">
+        <v>3.9204000000000003</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A367" s="8">
+        <v>8020936095972</v>
+      </c>
+      <c r="B367" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C367" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="D367" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E367" s="7">
+        <v>3.9204000000000003</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A368" s="8">
+        <v>8020936095996</v>
+      </c>
+      <c r="B368" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C368" s="3" t="s">
+        <v>378</v>
+      </c>
+      <c r="D368" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E368" s="7">
+        <v>3.9204000000000003</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A369" s="8">
+        <v>8020936096016</v>
+      </c>
+      <c r="B369" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C369" s="3" t="s">
+        <v>379</v>
+      </c>
+      <c r="D369" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E369" s="7">
+        <v>3.9204000000000003</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A370" s="8">
+        <v>8020936096030</v>
+      </c>
+      <c r="B370" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C370" s="3" t="s">
+        <v>380</v>
+      </c>
+      <c r="D370" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E370" s="7">
+        <v>3.9204000000000003</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A371" s="8">
+        <v>8020936096054</v>
+      </c>
+      <c r="B371" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C371" s="3" t="s">
+        <v>381</v>
+      </c>
+      <c r="D371" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E371" s="7">
+        <v>3.9204000000000003</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A372" s="8">
+        <v>8020936096078</v>
+      </c>
+      <c r="B372" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C372" s="3" t="s">
+        <v>382</v>
+      </c>
+      <c r="D372" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E372" s="7">
+        <v>3.9204000000000003</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A373" s="8">
+        <v>8020936096092</v>
+      </c>
+      <c r="B373" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C373" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="D373" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E373" s="7">
+        <v>3.9204000000000003</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A374" s="8">
+        <v>8020936096115</v>
+      </c>
+      <c r="B374" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C374" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="D374" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E374" s="7">
+        <v>3.9204000000000003</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A375" s="8">
+        <v>8020936096139</v>
+      </c>
+      <c r="B375" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C375" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="D375" s="2" t="s">
+        <v>347</v>
+      </c>
+      <c r="E375" s="7">
+        <v>5.4432</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A376" s="8">
+        <v>8020936096153</v>
+      </c>
+      <c r="B376" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C376" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="D376" s="2" t="s">
+        <v>347</v>
+      </c>
+      <c r="E376" s="7">
+        <v>5.4432</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A377" s="8">
+        <v>8020936096177</v>
+      </c>
+      <c r="B377" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C377" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="D377" s="2" t="s">
+        <v>369</v>
+      </c>
+      <c r="E377" s="7">
+        <v>5.0220000000000011</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A378" s="8">
+        <v>8020936096191</v>
+      </c>
+      <c r="B378" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C378" s="3" t="s">
+        <v>388</v>
+      </c>
+      <c r="D378" s="2" t="s">
+        <v>369</v>
+      </c>
+      <c r="E378" s="7">
+        <v>5.0220000000000011</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A379" s="8">
+        <v>8020936096214</v>
+      </c>
+      <c r="B379" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C379" s="3" t="s">
+        <v>389</v>
+      </c>
+      <c r="D379" s="2" t="s">
+        <v>369</v>
+      </c>
+      <c r="E379" s="7">
+        <v>4.9572000000000003</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A380" s="8">
+        <v>8020936096238</v>
+      </c>
+      <c r="B380" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C380" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="D380" s="2" t="s">
+        <v>369</v>
+      </c>
+      <c r="E380" s="7">
+        <v>4.9572000000000003</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A381" s="8">
+        <v>8020936096252</v>
+      </c>
+      <c r="B381" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C381" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="D381" s="2" t="s">
+        <v>369</v>
+      </c>
+      <c r="E381" s="7">
+        <v>4.9572000000000003</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A382" s="8">
+        <v>8020936096276</v>
+      </c>
+      <c r="B382" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C382" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="D382" s="2" t="s">
+        <v>369</v>
+      </c>
+      <c r="E382" s="7">
+        <v>5.0220000000000011</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A383" s="8">
+        <v>8020936096290</v>
+      </c>
+      <c r="B383" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C383" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="D383" s="2" t="s">
+        <v>369</v>
+      </c>
+      <c r="E383" s="7">
+        <v>5.0220000000000011</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A384" s="8">
+        <v>8020936096313</v>
+      </c>
+      <c r="B384" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C384" s="3" t="s">
+        <v>394</v>
+      </c>
+      <c r="D384" s="2" t="s">
+        <v>369</v>
+      </c>
+      <c r="E384" s="7">
+        <v>5.0220000000000011</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A385" s="8">
+        <v>8020936096337</v>
+      </c>
+      <c r="B385" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C385" s="3" t="s">
+        <v>395</v>
+      </c>
+      <c r="D385" s="2" t="s">
+        <v>369</v>
+      </c>
+      <c r="E385" s="7">
+        <v>5.0220000000000011</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A386" s="8">
+        <v>8020936096351</v>
+      </c>
+      <c r="B386" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C386" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="D386" s="2" t="s">
+        <v>369</v>
+      </c>
+      <c r="E386" s="7">
+        <v>5.0220000000000011</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A387" s="8">
+        <v>8020936096375</v>
+      </c>
+      <c r="B387" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C387" s="3" t="s">
+        <v>397</v>
+      </c>
+      <c r="D387" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="E387" s="7">
+        <v>14.364000000000003</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A388" s="8">
+        <v>8020936096399</v>
+      </c>
+      <c r="B388" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C388" s="3" t="s">
+        <v>398</v>
+      </c>
+      <c r="D388" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="E388" s="7">
+        <v>10.692000000000002</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A389" s="8">
+        <v>8020936096412</v>
+      </c>
+      <c r="B389" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C389" s="3" t="s">
+        <v>399</v>
+      </c>
+      <c r="D389" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="E389" s="7">
+        <v>10.692000000000002</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A390" s="8">
+        <v>8020936096436</v>
+      </c>
+      <c r="B390" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C390" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="D390" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="E390" s="7">
+        <v>14.018400000000002</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A391" s="8">
+        <v>8020936096443</v>
+      </c>
+      <c r="B391" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C391" s="3" t="s">
+        <v>401</v>
+      </c>
+      <c r="D391" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="E391" s="7">
+        <v>10.692000000000002</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A392" s="8">
+        <v>8020936096467</v>
+      </c>
+      <c r="B392" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C392" s="3" t="s">
+        <v>402</v>
+      </c>
+      <c r="D392" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="E392" s="7">
+        <v>10.692000000000002</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A393" s="8">
+        <v>8020936096481</v>
+      </c>
+      <c r="B393" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C393" s="3" t="s">
+        <v>403</v>
+      </c>
+      <c r="D393" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="E393" s="7">
+        <v>14.364000000000003</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A394" s="8">
+        <v>8020936096504</v>
+      </c>
+      <c r="B394" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C394" s="3" t="s">
+        <v>404</v>
+      </c>
+      <c r="D394" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="E394" s="7">
+        <v>10.692000000000002</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A395" s="8">
+        <v>8020936096528</v>
+      </c>
+      <c r="B395" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C395" s="3" t="s">
+        <v>405</v>
+      </c>
+      <c r="D395" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="E395" s="7">
+        <v>10.692000000000002</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A396" s="8">
+        <v>8020936096542</v>
+      </c>
+      <c r="B396" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C396" s="3" t="s">
+        <v>406</v>
+      </c>
+      <c r="D396" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="E396" s="7">
+        <v>10.692000000000002</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A397" s="8">
+        <v>8020936096566</v>
+      </c>
+      <c r="B397" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C397" s="3" t="s">
+        <v>407</v>
+      </c>
+      <c r="D397" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="E397" s="7">
+        <v>14.364000000000003</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A398" s="8">
+        <v>8020936097075</v>
+      </c>
+      <c r="B398" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C398" s="3" t="s">
+        <v>408</v>
+      </c>
+      <c r="D398" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E398" s="7">
+        <v>4.7412000000000001</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A399" s="8">
+        <v>8020936097181</v>
+      </c>
+      <c r="B399" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C399" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="D399" s="2" t="s">
+        <v>409</v>
+      </c>
+      <c r="E399" s="7">
+        <v>9.7740000000000009</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A400" s="8">
+        <v>8020936097198</v>
+      </c>
+      <c r="B400" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C400" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="D400" s="2" t="s">
+        <v>411</v>
+      </c>
+      <c r="E400" s="7">
+        <v>13.208400000000001</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A401" s="8">
+        <v>8020936097204</v>
+      </c>
+      <c r="B401" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C401" s="3" t="s">
+        <v>414</v>
+      </c>
+      <c r="D401" s="2" t="s">
+        <v>413</v>
+      </c>
+      <c r="E401" s="7">
+        <v>9.7740000000000009</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A402" s="8">
+        <v>8020936097396</v>
+      </c>
+      <c r="B402" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C402" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="E402" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A403" s="8">
+        <v>8020936097419</v>
+      </c>
+      <c r="B403" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C403" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="E403" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A404" s="8">
+        <v>8020936097433</v>
+      </c>
+      <c r="B404" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C404" s="3" t="s">
+        <v>417</v>
+      </c>
+      <c r="E404" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A405" s="8">
+        <v>8020936097457</v>
+      </c>
+      <c r="B405" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C405" s="3" t="s">
+        <v>418</v>
+      </c>
+      <c r="E405" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A406" s="8">
+        <v>8020936097471</v>
+      </c>
+      <c r="B406" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C406" s="3" t="s">
+        <v>419</v>
+      </c>
+      <c r="E406" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A407" s="8">
+        <v>8020936097495</v>
+      </c>
+      <c r="B407" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C407" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="E407" s="7">
+        <v>3.6720000000000002</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A408" s="8">
+        <v>8020936097518</v>
+      </c>
+      <c r="B408" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C408" s="3" t="s">
+        <v>421</v>
+      </c>
+      <c r="E408" s="7">
+        <v>3.6720000000000002</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A409" s="8">
+        <v>8020936097532</v>
+      </c>
+      <c r="B409" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C409" s="3" t="s">
+        <v>422</v>
+      </c>
+      <c r="E409" s="7">
+        <v>3.6720000000000002</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A410" s="8">
+        <v>8020936098010</v>
+      </c>
+      <c r="B410" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C410" s="3" t="s">
+        <v>424</v>
+      </c>
+      <c r="D410" s="2" t="s">
+        <v>423</v>
+      </c>
+      <c r="E410" s="7">
+        <v>1.2852000000000001</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A411" s="8">
+        <v>8020936099895</v>
+      </c>
+      <c r="B411" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C411" s="3" t="s">
+        <v>425</v>
+      </c>
+      <c r="E411" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A412" s="8">
+        <v>8020936099918</v>
+      </c>
+      <c r="B412" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C412" s="3" t="s">
+        <v>426</v>
+      </c>
+      <c r="E412" s="7">
+        <v>3.4992000000000005</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A413" s="8">
+        <v>8020936099932</v>
+      </c>
+      <c r="B413" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C413" s="3" t="s">
+        <v>427</v>
+      </c>
+      <c r="E413" s="7">
+        <v>3.6720000000000002</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A414" s="8">
+        <v>8020936099956</v>
+      </c>
+      <c r="B414" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C414" s="3" t="s">
+        <v>428</v>
+      </c>
+      <c r="E414" s="7">
+        <v>3.6720000000000002</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A415" s="8">
+        <v>8020936099970</v>
+      </c>
+      <c r="B415" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C415" s="3" t="s">
+        <v>429</v>
+      </c>
+      <c r="E415" s="7">
+        <v>3.6720000000000002</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A416" s="8">
+        <v>8020936099994</v>
+      </c>
+      <c r="B416" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C416" s="3" t="s">
+        <v>430</v>
+      </c>
+      <c r="E416" s="7">
+        <v>3.6720000000000002</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A417" s="8">
+        <v>8020936100010</v>
+      </c>
+      <c r="B417" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C417" s="3" t="s">
+        <v>431</v>
+      </c>
+      <c r="E417" s="7">
+        <v>3.6720000000000002</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A418" s="8">
+        <v>8020936100034</v>
+      </c>
+      <c r="B418" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C418" s="3" t="s">
+        <v>432</v>
+      </c>
+      <c r="E418" s="7">
+        <v>3.6720000000000002</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A419" s="8">
+        <v>8020936100058</v>
+      </c>
+      <c r="B419" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C419" s="3" t="s">
+        <v>433</v>
+      </c>
+      <c r="E419" s="7">
+        <v>3.6720000000000002</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A420" s="8">
+        <v>8020936100072</v>
+      </c>
+      <c r="B420" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C420" s="3" t="s">
+        <v>434</v>
+      </c>
+      <c r="D420" s="2" t="s">
+        <v>369</v>
+      </c>
+      <c r="E420" s="7">
+        <v>7.7111999999999998</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A421" s="8">
+        <v>8020936101154</v>
+      </c>
+      <c r="B421" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C421" s="3" t="s">
+        <v>436</v>
+      </c>
+      <c r="D421" s="2" t="s">
+        <v>435</v>
+      </c>
+      <c r="E421" s="7">
+        <v>11.0916</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A422" s="8">
+        <v>8020936101505</v>
+      </c>
+      <c r="B422" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C422" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="D422" s="2" t="s">
+        <v>437</v>
+      </c>
+      <c r="E422" s="7">
+        <v>3.2507999999999999</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A423" s="8">
+        <v>8020936103035</v>
+      </c>
+      <c r="B423" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C423" s="3" t="s">
+        <v>439</v>
+      </c>
+      <c r="D423" s="2" t="s">
+        <v>369</v>
+      </c>
+      <c r="E423" s="7">
+        <v>6.1344000000000003</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A424" s="8">
+        <v>8020936103059</v>
+      </c>
+      <c r="B424" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C424" s="3" t="s">
+        <v>440</v>
+      </c>
+      <c r="D424" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E424" s="7">
+        <v>6.1344000000000003</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A425" s="8">
+        <v>8020936103370</v>
+      </c>
+      <c r="B425" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C425" s="3" t="s">
+        <v>442</v>
+      </c>
+      <c r="D425" s="2" t="s">
+        <v>441</v>
+      </c>
+      <c r="E425" s="7">
+        <v>10.411200000000001</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A426" s="2">
         <v>9</v>
       </c>
-      <c r="D17" s="2">
-[...706 lines deleted...]
-        <v>28.424000000000003</v>
+      <c r="B426" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C426" s="3" t="s">
+        <v>443</v>
+      </c>
+      <c r="E426" s="7">
+        <v>3.0996000000000001</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template/>
+  <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>CW</vt:lpstr>
+      <vt:lpstr>Kemon</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator/>
+  <dc:creator>Kelter</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
+  <dc:language>en-US</dc:language>
 </cp:coreProperties>
 </file>