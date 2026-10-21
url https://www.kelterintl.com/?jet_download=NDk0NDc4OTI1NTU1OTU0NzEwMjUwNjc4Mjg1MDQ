--- v0 (2026-07-21)
+++ v1 (2026-10-21)
@@ -1,566 +1,976 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
-  <workbookPr filterPrivacy="1"/>
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
+  <workbookPr/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Kelter International Pte Ltd\Derrick Ng - Viimart\Operation\Wholesale Price\New Lists\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="9735" windowHeight="9510"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="9435"/>
   </bookViews>
   <sheets>
-    <sheet name="AMIKA" sheetId="1" r:id="rId1"/>
+    <sheet name="R+CO" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113" uniqueCount="113">
-[...316 lines deleted...]
-    <t>WATER SIGN HYDRATING HAIR OIL 1.69 OZ</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="185" uniqueCount="185">
+  <si>
+    <t>SKU</t>
+  </si>
+  <si>
+    <t>Description</t>
+  </si>
+  <si>
+    <t>Lead time: 5 weeks</t>
+  </si>
+  <si>
+    <t>Exw: Toronto, Canada</t>
+  </si>
+  <si>
+    <t>RRC-RCO-CAMS02</t>
+  </si>
+  <si>
+    <t>RRC-RCO-CAMS08</t>
+  </si>
+  <si>
+    <t>RRC-RCO-CAMS34</t>
+  </si>
+  <si>
+    <t>RRC-RCO-CAMC02</t>
+  </si>
+  <si>
+    <t>RRC-RCO-CAMC08</t>
+  </si>
+  <si>
+    <t>RRC-RCO-CAMC34</t>
+  </si>
+  <si>
+    <t>R+Co Atlantis Moisturizing B5 Shampoo 2oz</t>
+  </si>
+  <si>
+    <t>R+Co Atlantis Moisturizing B5 Shampoo 8.5oz</t>
+  </si>
+  <si>
+    <t>R+Co Atlantis Moisturizing B5 Shampoo 33.8oz</t>
+  </si>
+  <si>
+    <t>R+Co Atlantis Moisturizing B5 Conditioner 2oz</t>
+  </si>
+  <si>
+    <t>R+Co Atlantis Moisturizing B5 Conditioner 8.5oz</t>
+  </si>
+  <si>
+    <t>R+Co Atlantis Moisturizing B5 Conditioner 33.8oz</t>
+  </si>
+  <si>
+    <t>R+Co Cassette Curl Defining Shampoo 8.5oz</t>
+  </si>
+  <si>
+    <t>R+Co Cassette Curl Defining Shampoo 33.8oz</t>
+  </si>
+  <si>
+    <t>R+Co Cassette Curl Defining Conditioner 8.5oz</t>
+  </si>
+  <si>
+    <t>R+Co Cassette Curl Defining Conditioner 33.8oz</t>
+  </si>
+  <si>
+    <t>RRC-RCO-CCCDS08</t>
+  </si>
+  <si>
+    <t>RRC-RCO-CCCDS34</t>
+  </si>
+  <si>
+    <t>RRC-RCO-CCCDC08</t>
+  </si>
+  <si>
+    <t>RRC-RCO-CCCDC34</t>
+  </si>
+  <si>
+    <t>R+Co Dallas Biotin Thickening Shampoo 2oz</t>
+  </si>
+  <si>
+    <t>RRC-RCO-CDBTS02</t>
+  </si>
+  <si>
+    <t>RRC-RCO-CDBTS08</t>
+  </si>
+  <si>
+    <t>RRC-RCO-CDBTS34</t>
+  </si>
+  <si>
+    <t>RRC-RCO-CDBTC02</t>
+  </si>
+  <si>
+    <t>RRC-RCO-CDBTC08</t>
+  </si>
+  <si>
+    <t>RRC-RCO-CDBTC34</t>
+  </si>
+  <si>
+    <t>R+Co Dallas Biotin Thickening Shampoo 8.5oz</t>
+  </si>
+  <si>
+    <t>R+Co Dallas Biotin Thickening Shampoo 33.8oz</t>
+  </si>
+  <si>
+    <t>R+Co Dallas Biotin Thickening Conditioner 2oz</t>
+  </si>
+  <si>
+    <t>R+Co Dallas Biotin Thickening Conditioner 8.5oz</t>
+  </si>
+  <si>
+    <t>R+Co Dallas Biotin Thickening Conditioner 33.8oz</t>
+  </si>
+  <si>
+    <t>RRC-RCO-CSBDBS08</t>
+  </si>
+  <si>
+    <t>RRC-RCO-CSBDBS34</t>
+  </si>
+  <si>
+    <t>RRC-RCO-CSBDBC08</t>
+  </si>
+  <si>
+    <t>RRC-RCO-CSBDBC34</t>
+  </si>
+  <si>
+    <t>R+Co Sunset Blvd Daily Blonde Shampoo 8.5oz</t>
+  </si>
+  <si>
+    <t>R+Co Sunset Blvd Daily Blonde Shampoo 33.8oz</t>
+  </si>
+  <si>
+    <t>R+Co Sunset Blvd Daily Blonde Conditioner 8.5oz</t>
+  </si>
+  <si>
+    <t>R+Co Sunset Blvd Daily Blonde Conditioner 33.8oz</t>
+  </si>
+  <si>
+    <t>R+Co Television Perfect Hair Shampoo 2oz</t>
+  </si>
+  <si>
+    <t>R+Co Television Perfect Hair Shampoo 8.5oz</t>
+  </si>
+  <si>
+    <t>R+Co Television Perfect Hair Shampoo 33.8oz</t>
+  </si>
+  <si>
+    <t>R+Co Television Perfect Hair Conditioner 2oz</t>
+  </si>
+  <si>
+    <t>R+Co Television Perfect Hair Conditioner 8.5oz</t>
+  </si>
+  <si>
+    <t>R+Co Television Perfect Hair Conditioner 33.8oz</t>
+  </si>
+  <si>
+    <t>R+Co Television Perfect Hair Masque 5oz</t>
+  </si>
+  <si>
+    <t>R+Co Bright Shadows Root Touch Up Dark Brown 1.5oz</t>
+  </si>
+  <si>
+    <t>R+Co Bright Shadows Root Touch Up Dark Blond 1.5oz</t>
+  </si>
+  <si>
+    <t>R+Co Bright Shadows Root Touch Up Light Brow 1.5oz</t>
+  </si>
+  <si>
+    <t>R+Co Bright Shadows Root Touch Up Med Brown 1.5oz</t>
+  </si>
+  <si>
+    <t>R+Co Spiritualized Dry Shampoo Mist 4oz</t>
+  </si>
+  <si>
+    <t>R+Co Death Valley Dry Shampoo 1.6oz</t>
+  </si>
+  <si>
+    <t>R+Co Death Valley Dry Shampoo 6oz</t>
+  </si>
+  <si>
+    <t>R+Co Badlands Dry Shampoo Paste 2oz</t>
+  </si>
+  <si>
+    <t>R+Co Analog Cleansing Foam Conditioner 5.75oz</t>
+  </si>
+  <si>
+    <t>R+Co Sun Catcher Power C Boosting Leave In Conditioner 4oz</t>
+  </si>
+  <si>
+    <t>R+Co Labyrinth 3 In 1 Texturizing Shampoo/Conditioner/Sty 6oz</t>
+  </si>
+  <si>
+    <t>RRC-RCO-FBSMBN</t>
+  </si>
+  <si>
+    <t>RRC-RCO-FBSLBN</t>
+  </si>
+  <si>
+    <t>RRC-RCO-FBSDBO</t>
+  </si>
+  <si>
+    <t>RRC-RCO-FBSDBN</t>
+  </si>
+  <si>
+    <t>RRC-RCO-CTPHS02</t>
+  </si>
+  <si>
+    <t>RRC-RCO-CTPHS08</t>
+  </si>
+  <si>
+    <t>RRC-RCO-CTPHS34</t>
+  </si>
+  <si>
+    <t>RRC-RCO-CTPHC02</t>
+  </si>
+  <si>
+    <t>RRC-RCO-CTPHC08</t>
+  </si>
+  <si>
+    <t>RRC-RCO-CTPHC34</t>
+  </si>
+  <si>
+    <t>RRC-RCO-STPHM05</t>
+  </si>
+  <si>
+    <t>RRC-RCO-FSDSM04</t>
+  </si>
+  <si>
+    <t>RRC-RCO-FDVDS02</t>
+  </si>
+  <si>
+    <t>RRC-RCO-FDVDS06</t>
+  </si>
+  <si>
+    <t>RRC-RCO-LBDSP02</t>
+  </si>
+  <si>
+    <t>RRC-RCO-CACFC06</t>
+  </si>
+  <si>
+    <t>RRC-RCO-LSCLI04</t>
+  </si>
+  <si>
+    <t>RRC-RCO-CL3I106</t>
+  </si>
+  <si>
+    <t>RRC-RCO-COACS08</t>
+  </si>
+  <si>
+    <t>R+Co On A Cloud Baobab Oil Repair Shampoo 8.5oz</t>
+  </si>
+  <si>
+    <t>R+Co Balloon Dry Volume Spray 2oz</t>
+  </si>
+  <si>
+    <t>RRC-RCO-FBDVS02</t>
+  </si>
+  <si>
+    <t>RRC-RCO-FBDVS05</t>
+  </si>
+  <si>
+    <t>R+Co Balloon Dry Volume Spray 5oz</t>
+  </si>
+  <si>
+    <t>R+Co Centerpiece All In One Elixir Spray 5oz</t>
+  </si>
+  <si>
+    <t>RRC-RCO-FCES05</t>
+  </si>
+  <si>
+    <t>RRC-RCO-FCSDP08</t>
+  </si>
+  <si>
+    <t>R+Co Candy Stripe Protect Detangling Spray 8.5oz</t>
+  </si>
+  <si>
+    <t>R+Co Aircraft Pomade Mousse 5.6oz</t>
+  </si>
+  <si>
+    <t>RRC-RCO-LAPM06</t>
+  </si>
+  <si>
+    <t>RRC-RCO-LCFP02</t>
+  </si>
+  <si>
+    <t>R+Co Control Flexible Paste 2oz</t>
+  </si>
+  <si>
+    <t>R+Co Chiffon Styling Mousse 5.6oz</t>
+  </si>
+  <si>
+    <t>RRC-RCO-LCSM06</t>
+  </si>
+  <si>
+    <t>RRC-RCO-LCWADC05</t>
+  </si>
+  <si>
+    <t>R+Co Cool Wind Ph Perfect Air Dry Crème 5oz</t>
+  </si>
+  <si>
+    <t>R+Co Dart Pomade Stick 14g</t>
+  </si>
+  <si>
+    <t>RRC-RCO-LDPS</t>
+  </si>
+  <si>
+    <t>RRC-RCO-LHDMSC02</t>
+  </si>
+  <si>
+    <t>R+Co High Dive Moisture Shine Crème 1.7oz</t>
+  </si>
+  <si>
+    <t>R+Co High Dive Moisture Shine Crème 5oz</t>
+  </si>
+  <si>
+    <t>RRC-RCO-LHDMSC05</t>
+  </si>
+  <si>
+    <t>RRC-RCO-LHFSP02</t>
+  </si>
+  <si>
+    <t>R+Co Hyperlink Fiber Stretch Pomade 2oz</t>
+  </si>
+  <si>
+    <t>R+Co Hot Spell Thermotech Blow Out Balm 4oz</t>
+  </si>
+  <si>
+    <t>RRC-RCO-LHSBB04</t>
+  </si>
+  <si>
+    <t>RRC-RCO-LMFG05</t>
+  </si>
+  <si>
+    <t>R+Co Motorcycle Flexible Gel 5oz</t>
+  </si>
+  <si>
+    <t>R+Co Mannequin Styling Paste 5oz</t>
+  </si>
+  <si>
+    <t>RRC-RCO-LMSP05</t>
+  </si>
+  <si>
+    <t>RRC-RCO-LOACSO01</t>
+  </si>
+  <si>
+    <t>R+Co On A Cloud Bond Build Repair Styling Oil 1.4oz</t>
+  </si>
+  <si>
+    <t>R+Co Rodeo Star Thickening Style Foam 5oz</t>
+  </si>
+  <si>
+    <t>RRC-RCO-LRSTF05</t>
+  </si>
+  <si>
+    <t>RRC-RCO-LRTGC06</t>
+  </si>
+  <si>
+    <t>R+Co Ring Tone Ultra Defining Gel Crème 6oz</t>
+  </si>
+  <si>
+    <t>R+Co Turntable Curl Defining Crème 5oz</t>
+  </si>
+  <si>
+    <t>RRC-RCO-LTCDC05</t>
+  </si>
+  <si>
+    <t>RRC-RCO-LTWMSO02</t>
+  </si>
+  <si>
+    <t>R+Co Two Way Mirror Smoothing Oil 2oz</t>
+  </si>
+  <si>
+    <t>R+Co Waterfall Moisture Shine Lotion 5oz</t>
+  </si>
+  <si>
+    <t>RRC-RCO-LWMSL05</t>
+  </si>
+  <si>
+    <t>RRC-RCO-FCSS05</t>
+  </si>
+  <si>
+    <t>R+Co Chainmailthermal Protection Styling Spray 5oz</t>
+  </si>
+  <si>
+    <t>R+Co Dallas Thickening Spray 1.7oz</t>
+  </si>
+  <si>
+    <t>RRC-RCO-FDTS02</t>
+  </si>
+  <si>
+    <t>RRC-RCO-FDTS08</t>
+  </si>
+  <si>
+    <t>R+Co Dallas Thickening Spray 8.5oz</t>
+  </si>
+  <si>
+    <t>R+Co Foil Frizz And Static Control Spray 5oz</t>
+  </si>
+  <si>
+    <t>RRC-RCO-FFCS05</t>
+  </si>
+  <si>
+    <t>RRC-RCO-FHDW05</t>
+  </si>
+  <si>
+    <t>R+Co Halfpipe Dry Wax Finishing Spray 5oz</t>
+  </si>
+  <si>
+    <t>R+Co Moon Landing Anti Humidity Spray 5oz</t>
+  </si>
+  <si>
+    <t>RRC-RCO-FMLAHS06</t>
+  </si>
+  <si>
+    <t>RRC-RCO-FMSSS04</t>
+  </si>
+  <si>
+    <t>R+Co Mood Swing Straightening Spray 4oz</t>
+  </si>
+  <si>
+    <t>R+Co On A Cloud Baobab Oil Repair Splash On 4oz</t>
+  </si>
+  <si>
+    <t>RRC-RCO-FOACSS04</t>
+  </si>
+  <si>
+    <t>RRC-RCO-FOSFH02</t>
+  </si>
+  <si>
+    <t>R+Co Outer Space Flexible Hairspray 2.25oz</t>
+  </si>
+  <si>
+    <t>R+Co Outer Space Flexible Hairspray 9.25oz</t>
+  </si>
+  <si>
+    <t>RRC-RCO-FOSFH09</t>
+  </si>
+  <si>
+    <t>RRC-RCO-FRSS04</t>
+  </si>
+  <si>
+    <t>R+Co Rockaway Salt Spray 4oz</t>
+  </si>
+  <si>
+    <t>R+Co Sun Catcher Power C Styling Spray 5oz</t>
+  </si>
+  <si>
+    <t>RRC-RCO-FSCSS05</t>
+  </si>
+  <si>
+    <t>RRC-RCO-FSSWS05</t>
+  </si>
+  <si>
+    <t>R+Co Sail Soft Wave Spray 5oz</t>
+  </si>
+  <si>
+    <t>R+Co Trophy Shine And Texture Spray 6oz</t>
+  </si>
+  <si>
+    <t>RRC-RCO-FTSTS06</t>
+  </si>
+  <si>
+    <t>RRC-RCO-FVFS09</t>
+  </si>
+  <si>
+    <t>RRC-RCO-FZZTS05</t>
+  </si>
+  <si>
+    <t>R+Co Vicious Strong Hold Flexible Hairspray 9.5oz</t>
+  </si>
+  <si>
+    <t>R+Co Zig Zag Root Teasing Texture Spray 5oz</t>
+  </si>
+  <si>
+    <t>R+Co Pro Treatment Bond Building 6pk Box</t>
+  </si>
+  <si>
+    <t>RRC-RCO-SPTBON6</t>
+  </si>
+  <si>
+    <t>RRC-RCO-SPTHYD6</t>
+  </si>
+  <si>
+    <t>R+Co Pro Treatment Hydration 6pk Box</t>
+  </si>
+  <si>
+    <t>R+Co Treatment Volume 6Pk Box</t>
+  </si>
+  <si>
+    <t>RRC-RCO-SPTVOL6</t>
+  </si>
+  <si>
+    <t>R+Co Television Packette Shampoo/Conditioner</t>
+  </si>
+  <si>
+    <t>R+Co Gemstone Packette Shampoo/Conditioner</t>
+  </si>
+  <si>
+    <t>R+Co On A Cloud Packette Shampoo/Masque</t>
+  </si>
+  <si>
+    <t>R+Co Candy Stripe Spray Deluxe Sample</t>
+  </si>
+  <si>
+    <t>R+Co Dallas Thickening Packette Shampoo/Conditioner</t>
+  </si>
+  <si>
+    <t>R+Co High Dive Moisture Shine Crème Packette</t>
+  </si>
+  <si>
+    <t>R+Co Cool Wind Perfect Air Dry Crème Deluxe Sample</t>
+  </si>
+  <si>
+    <t>R+Co High Dive Moisture Shine Crème Deluxe Sample</t>
+  </si>
+  <si>
+    <t>R+Co Hot Spell Blow Out Balm Deluxe Sample</t>
+  </si>
+  <si>
+    <t>R+Co Sun Catcher Boosting Leave In Deluxe Sample</t>
+  </si>
+  <si>
+    <t>RRC-RCO-ZPF02</t>
+  </si>
+  <si>
+    <t>RRC-RCO-ZPF03</t>
+  </si>
+  <si>
+    <t>RRC-RCO-ZPF04</t>
+  </si>
+  <si>
+    <t>RRC-RCO-ZPF07</t>
+  </si>
+  <si>
+    <t>RRC-RCO-ZPF08</t>
+  </si>
+  <si>
+    <t>RRC-RCO-ZPF09</t>
+  </si>
+  <si>
+    <t>RRC-RCO-ZPF10</t>
+  </si>
+  <si>
+    <t>RRC-RCO-ZPF11</t>
+  </si>
+  <si>
+    <t>RRC-RCO-ZPF12</t>
+  </si>
+  <si>
+    <t>RRC-RCO-ZPF13</t>
+  </si>
+  <si>
+    <t>R+Co Haircare</t>
+  </si>
+  <si>
+    <t>Moq Usd50,000</t>
   </si>
   <si>
     <t>Cost (usd)</t>
-  </si>
-[...16 lines deleted...]
-    <t>Description</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="2">
-[...1 lines deleted...]
-    <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0.00"/>
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
   </numFmts>
-  <fonts count="5">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-[...1 lines deleted...]
-      <name val="Aptos Narrow"/>
+      <sz val="10"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF002060"/>
+        <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="-0.499984740745262"/>
+        <bgColor indexed="0"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="1">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="12">
+  <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
-  <cellStyles count="2">
-    <cellStyle name="Currency" xfId="1" builtinId="4"/>
+  <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal 145" xfId="2"/>
+    <cellStyle name="Normal 2 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -568,51 +978,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -620,51 +1030,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -679,65 +1089,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -758,1629 +1168,1157 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D112"/>
+  <dimension ref="A1:C103"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="7" topLeftCell="A23" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="J17" sqref="J17"/>
+      <selection activeCell="I7" sqref="I7:J7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12" customHeight="1"/>
+  <sheetFormatPr defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="16" style="3" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="9" style="2"/>
+    <col min="1" max="1" width="19.85546875" style="16" customWidth="1"/>
+    <col min="2" max="2" width="53.5703125" style="6" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="12.7109375" style="6" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="12" customHeight="1">
+    <row r="1" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="B1" s="2"/>
+      <c r="C1" s="2"/>
+    </row>
+    <row r="2" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="4"/>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+    </row>
+    <row r="3" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B3" s="2"/>
+      <c r="C3" s="2"/>
+    </row>
+    <row r="4" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="2"/>
+      <c r="C4" s="2"/>
+    </row>
+    <row r="5" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="B5" s="2"/>
+      <c r="C5" s="2"/>
+    </row>
+    <row r="6" spans="1:3" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25"/>
+    <row r="7" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="B7" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="C7" s="9" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="B8" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="C8" s="11">
+        <v>12.312000000000001</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="B9" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="C9" s="11">
+        <v>22.766400000000001</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="B10" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C10" s="11">
+        <v>68.385600000000011</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="C11" s="11">
+        <v>12.312000000000001</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="11">
+        <v>22.766400000000001</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="17" t="s">
+        <v>9</v>
+      </c>
+      <c r="B13" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" s="11">
+        <v>68.385600000000011</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="18"/>
+      <c r="B14" s="12"/>
+      <c r="C14" s="13"/>
+    </row>
+    <row r="15" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="C15" s="11">
+        <v>22.766400000000001</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="C16" s="11">
+        <v>68.385600000000011</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="B17" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C17" s="11">
+        <v>22.766400000000001</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="C18" s="11">
+        <v>68.385600000000011</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="18"/>
+      <c r="B19" s="12"/>
+      <c r="C19" s="13"/>
+    </row>
+    <row r="20" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="C20" s="11">
+        <v>12.312000000000001</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="C21" s="11">
+        <v>25.617599999999999</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="B22" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="C22" s="11">
+        <v>75.988799999999998</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="B23" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="C23" s="11">
+        <v>12.312000000000001</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="B24" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="C24" s="11">
+        <v>25.617599999999999</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="B25" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="C25" s="11">
+        <v>75.988799999999998</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="18"/>
+      <c r="B26" s="12"/>
+      <c r="C26" s="13"/>
+    </row>
+    <row r="27" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="17" t="s">
+        <v>36</v>
+      </c>
+      <c r="B27" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="C27" s="11">
+        <v>22.766400000000001</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="B28" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="C28" s="11">
+        <v>68.385600000000011</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="B29" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="C29" s="11">
+        <v>22.766400000000001</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="17" t="s">
+        <v>39</v>
+      </c>
+      <c r="B30" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="C30" s="11">
+        <v>68.385600000000011</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="18"/>
+      <c r="B31" s="12"/>
+      <c r="C31" s="13"/>
+    </row>
+    <row r="32" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="17" t="s">
+        <v>66</v>
+      </c>
+      <c r="B32" s="10" t="s">
+        <v>44</v>
+      </c>
+      <c r="C32" s="11">
+        <v>12.312000000000001</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="17" t="s">
+        <v>67</v>
+      </c>
+      <c r="B33" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="C33" s="11">
+        <v>25.617599999999999</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="17" t="s">
+        <v>68</v>
+      </c>
+      <c r="B34" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="C34" s="11">
+        <v>75.988799999999998</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="17" t="s">
+        <v>69</v>
+      </c>
+      <c r="B35" s="10" t="s">
+        <v>47</v>
+      </c>
+      <c r="C35" s="11">
+        <v>12.312000000000001</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="17" t="s">
+        <v>70</v>
+      </c>
+      <c r="B36" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="C36" s="11">
+        <v>25.617599999999999</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="17" t="s">
+        <v>71</v>
+      </c>
+      <c r="B37" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="C37" s="11">
+        <v>75.988799999999998</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="17" t="s">
+        <v>72</v>
+      </c>
+      <c r="B38" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="C38" s="11">
+        <v>28.468800000000002</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="18"/>
+      <c r="B39" s="12"/>
+      <c r="C39" s="13"/>
+    </row>
+    <row r="40" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="B40" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="C40" s="11">
+        <v>26.568000000000005</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="17" t="s">
+        <v>64</v>
+      </c>
+      <c r="B41" s="10" t="s">
+        <v>52</v>
+      </c>
+      <c r="C41" s="11">
+        <v>26.568000000000005</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="17" t="s">
+        <v>63</v>
+      </c>
+      <c r="B42" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="C42" s="11">
+        <v>13.2624</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="17" t="s">
+        <v>62</v>
+      </c>
+      <c r="B43" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="C43" s="11">
+        <v>13.2624</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="18"/>
+      <c r="B44" s="12"/>
+      <c r="C44" s="13"/>
+    </row>
+    <row r="45" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="17" t="s">
+        <v>73</v>
+      </c>
+      <c r="B45" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C45" s="11">
+        <v>21.815999999999999</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="17" t="s">
+        <v>74</v>
+      </c>
+      <c r="B46" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="C46" s="11">
+        <v>12.312000000000001</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="17" t="s">
+        <v>75</v>
+      </c>
+      <c r="B47" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C47" s="11">
+        <v>24.667200000000001</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="17" t="s">
+        <v>76</v>
+      </c>
+      <c r="B48" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="C48" s="11">
+        <v>22.766400000000001</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="17" t="s">
+        <v>77</v>
+      </c>
+      <c r="B49" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="C49" s="11">
+        <v>22.766400000000001</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="17" t="s">
+        <v>78</v>
+      </c>
+      <c r="B50" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="C50" s="11">
+        <v>21.815999999999999</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="17" t="s">
+        <v>79</v>
+      </c>
+      <c r="B51" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="C51" s="11">
+        <v>24.667200000000001</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="17" t="s">
+        <v>80</v>
+      </c>
+      <c r="B52" s="10" t="s">
+        <v>81</v>
+      </c>
+      <c r="C52" s="11">
+        <v>22.766400000000001</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="B53" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="C53" s="11">
+        <v>12.312000000000001</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="17" t="s">
+        <v>84</v>
+      </c>
+      <c r="B54" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="C54" s="11">
+        <v>24.667200000000001</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="17" t="s">
+        <v>87</v>
+      </c>
+      <c r="B55" s="10" t="s">
+        <v>86</v>
+      </c>
+      <c r="C55" s="11">
+        <v>24.667200000000001</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="17" t="s">
+        <v>88</v>
+      </c>
+      <c r="B56" s="10" t="s">
+        <v>89</v>
+      </c>
+      <c r="C56" s="11">
+        <v>22.766400000000001</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="17" t="s">
+        <v>91</v>
+      </c>
+      <c r="B57" s="10" t="s">
+        <v>90</v>
+      </c>
+      <c r="C57" s="11">
+        <v>25.617599999999999</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="17" t="s">
+        <v>92</v>
+      </c>
+      <c r="B58" s="10" t="s">
+        <v>93</v>
+      </c>
+      <c r="C58" s="11">
+        <v>22.766400000000001</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="17" t="s">
+        <v>95</v>
+      </c>
+      <c r="B59" s="10" t="s">
+        <v>94</v>
+      </c>
+      <c r="C59" s="11">
+        <v>25.617599999999999</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="17" t="s">
+        <v>96</v>
+      </c>
+      <c r="B60" s="10" t="s">
+        <v>97</v>
+      </c>
+      <c r="C60" s="11">
+        <v>24.667200000000001</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="17" t="s">
+        <v>99</v>
+      </c>
+      <c r="B61" s="10" t="s">
+        <v>98</v>
+      </c>
+      <c r="C61" s="11">
+        <v>17.064000000000004</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="B62" s="10" t="s">
+        <v>101</v>
+      </c>
+      <c r="C62" s="11">
+        <v>12.312000000000001</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="17" t="s">
+        <v>103</v>
+      </c>
+      <c r="B63" s="10" t="s">
+        <v>102</v>
+      </c>
+      <c r="C63" s="11">
+        <v>24.667200000000001</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="17" t="s">
+        <v>104</v>
+      </c>
+      <c r="B64" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="C64" s="11">
+        <v>22.766400000000001</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="17" t="s">
         <v>107</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="A3" s="5" t="s">
+      <c r="B65" s="10" t="s">
+        <v>106</v>
+      </c>
+      <c r="C65" s="11">
+        <v>22.766400000000001</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="17" t="s">
         <v>108</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="5" t="s">
+      <c r="B66" s="10" t="s">
         <v>109</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="5" t="s">
+      <c r="C66" s="11">
+        <v>21.815999999999999</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="17" t="s">
+        <v>111</v>
+      </c>
+      <c r="B67" s="10" t="s">
         <v>110</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C7" s="8" t="s">
+      <c r="C67" s="11">
+        <v>21.815999999999999</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="17" t="s">
         <v>112</v>
       </c>
-      <c r="D7" s="10" t="s">
-[...1470 lines deleted...]
-        <v>20.690999999999999</v>
+      <c r="B68" s="10" t="s">
+        <v>113</v>
+      </c>
+      <c r="C68" s="11">
+        <v>25.617599999999999</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="17" t="s">
+        <v>115</v>
+      </c>
+      <c r="B69" s="10" t="s">
+        <v>114</v>
+      </c>
+      <c r="C69" s="11">
+        <v>25.617599999999999</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="17" t="s">
+        <v>116</v>
+      </c>
+      <c r="B70" s="10" t="s">
+        <v>117</v>
+      </c>
+      <c r="C70" s="11">
+        <v>21.815999999999999</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="17" t="s">
+        <v>119</v>
+      </c>
+      <c r="B71" s="10" t="s">
+        <v>118</v>
+      </c>
+      <c r="C71" s="11">
+        <v>24.667200000000001</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="17" t="s">
+        <v>120</v>
+      </c>
+      <c r="B72" s="10" t="s">
+        <v>121</v>
+      </c>
+      <c r="C72" s="11">
+        <v>24.667200000000001</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="17" t="s">
+        <v>123</v>
+      </c>
+      <c r="B73" s="10" t="s">
+        <v>122</v>
+      </c>
+      <c r="C73" s="11">
+        <v>24.667200000000001</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="17" t="s">
+        <v>124</v>
+      </c>
+      <c r="B74" s="10" t="s">
+        <v>125</v>
+      </c>
+      <c r="C74" s="11">
+        <v>24.667200000000001</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="17" t="s">
+        <v>127</v>
+      </c>
+      <c r="B75" s="10" t="s">
+        <v>126</v>
+      </c>
+      <c r="C75" s="11">
+        <v>12.312000000000001</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="17" t="s">
+        <v>128</v>
+      </c>
+      <c r="B76" s="10" t="s">
+        <v>129</v>
+      </c>
+      <c r="C76" s="11">
+        <v>22.766400000000001</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="17" t="s">
+        <v>131</v>
+      </c>
+      <c r="B77" s="10" t="s">
+        <v>130</v>
+      </c>
+      <c r="C77" s="11">
+        <v>24.667200000000001</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="17" t="s">
+        <v>132</v>
+      </c>
+      <c r="B78" s="10" t="s">
+        <v>133</v>
+      </c>
+      <c r="C78" s="11">
+        <v>24.667200000000001</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="17" t="s">
+        <v>135</v>
+      </c>
+      <c r="B79" s="10" t="s">
+        <v>134</v>
+      </c>
+      <c r="C79" s="11">
+        <v>24.667200000000001</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="17" t="s">
+        <v>136</v>
+      </c>
+      <c r="B80" s="10" t="s">
+        <v>137</v>
+      </c>
+      <c r="C80" s="11">
+        <v>23.716800000000003</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="B81" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C81" s="11">
+        <v>22.766400000000001</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="17" t="s">
+        <v>140</v>
+      </c>
+      <c r="B82" s="10" t="s">
+        <v>141</v>
+      </c>
+      <c r="C82" s="11">
+        <v>12.312000000000001</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="17" t="s">
+        <v>143</v>
+      </c>
+      <c r="B83" s="10" t="s">
+        <v>142</v>
+      </c>
+      <c r="C83" s="11">
+        <v>24.667200000000001</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="17" t="s">
+        <v>144</v>
+      </c>
+      <c r="B84" s="10" t="s">
+        <v>145</v>
+      </c>
+      <c r="C84" s="11">
+        <v>21.815999999999999</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="17" t="s">
+        <v>147</v>
+      </c>
+      <c r="B85" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="C85" s="11">
+        <v>28.468800000000002</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="17" t="s">
+        <v>148</v>
+      </c>
+      <c r="B86" s="10" t="s">
+        <v>149</v>
+      </c>
+      <c r="C86" s="11">
+        <v>24.667200000000001</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="17" t="s">
+        <v>151</v>
+      </c>
+      <c r="B87" s="10" t="s">
+        <v>150</v>
+      </c>
+      <c r="C87" s="11">
+        <v>24.667200000000001</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="17" t="s">
+        <v>152</v>
+      </c>
+      <c r="B88" s="10" t="s">
+        <v>154</v>
+      </c>
+      <c r="C88" s="11">
+        <v>24.667200000000001</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="17" t="s">
+        <v>153</v>
+      </c>
+      <c r="B89" s="10" t="s">
+        <v>155</v>
+      </c>
+      <c r="C89" s="11">
+        <v>24.667200000000001</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="17" t="s">
+        <v>157</v>
+      </c>
+      <c r="B90" s="10" t="s">
+        <v>156</v>
+      </c>
+      <c r="C90" s="11">
+        <v>45.576000000000008</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="17" t="s">
+        <v>158</v>
+      </c>
+      <c r="B91" s="10" t="s">
+        <v>159</v>
+      </c>
+      <c r="C91" s="11">
+        <v>45.576000000000008</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="17" t="s">
+        <v>161</v>
+      </c>
+      <c r="B92" s="10" t="s">
+        <v>160</v>
+      </c>
+      <c r="C92" s="11">
+        <v>45.576000000000008</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="18"/>
+      <c r="B93" s="12"/>
+      <c r="C93" s="13"/>
+    </row>
+    <row r="94" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="17" t="s">
+        <v>172</v>
+      </c>
+      <c r="B94" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="C94" s="11">
+        <v>5.6592000000000002</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="17" t="s">
+        <v>173</v>
+      </c>
+      <c r="B95" s="10" t="s">
+        <v>163</v>
+      </c>
+      <c r="C95" s="11">
+        <v>2.8080000000000003</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="B96" s="10" t="s">
+        <v>164</v>
+      </c>
+      <c r="C96" s="11">
+        <v>2.8080000000000003</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="17" t="s">
+        <v>175</v>
+      </c>
+      <c r="B97" s="10" t="s">
+        <v>165</v>
+      </c>
+      <c r="C97" s="11">
+        <v>5.6592000000000002</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="17" t="s">
+        <v>176</v>
+      </c>
+      <c r="B98" s="10" t="s">
+        <v>166</v>
+      </c>
+      <c r="C98" s="11">
+        <v>2.8080000000000003</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="17" t="s">
+        <v>177</v>
+      </c>
+      <c r="B99" s="10" t="s">
+        <v>167</v>
+      </c>
+      <c r="C99" s="11">
+        <v>2.8080000000000003</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="17" t="s">
+        <v>178</v>
+      </c>
+      <c r="B100" s="10" t="s">
+        <v>168</v>
+      </c>
+      <c r="C100" s="11">
+        <v>2.8080000000000003</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="17" t="s">
+        <v>179</v>
+      </c>
+      <c r="B101" s="10" t="s">
+        <v>169</v>
+      </c>
+      <c r="C101" s="11">
+        <v>4.708800000000001</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="17" t="s">
+        <v>180</v>
+      </c>
+      <c r="B102" s="10" t="s">
+        <v>170</v>
+      </c>
+      <c r="C102" s="11">
+        <v>5.6592000000000002</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="19" t="s">
+        <v>181</v>
+      </c>
+      <c r="B103" s="14" t="s">
+        <v>171</v>
+      </c>
+      <c r="C103" s="15">
+        <v>5.6592000000000002</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait"/>
+  <pageSetup orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template/>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>AMIKA</vt:lpstr>
+      <vt:lpstr>R+CO</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...4 lines deleted...]
-  <cp:lastModifiedBy/>
+  <dc:creator>Kelter</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
 </cp:coreProperties>
 </file>