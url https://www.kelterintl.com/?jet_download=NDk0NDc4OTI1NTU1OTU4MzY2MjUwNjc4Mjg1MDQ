--- v0 (2026-07-21)
+++ v1 (2026-10-21)
@@ -1,2048 +1,522 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
-  <workbookPr defaultThemeVersion="153222"/>
-[...4 lines deleted...]
-  </mc:AlternateContent>
+  <workbookPr filterPrivacy="1"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="8835"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="9435"/>
   </bookViews>
   <sheets>
-    <sheet name="Evo" sheetId="1" r:id="rId1"/>
+    <sheet name="Turk 2026" sheetId="1" r:id="rId1"/>
   </sheets>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Turk 2026'!$B$7:$D$43</definedName>
+  </definedNames>
   <calcPr calcId="152511"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1866" uniqueCount="597">
-[...1780 lines deleted...]
-    <t>Status</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
+  <si>
+    <t>Item</t>
+  </si>
+  <si>
+    <t>wrought iron-pan (/) 16 cm, forged hooked handle</t>
+  </si>
+  <si>
+    <t>wrought iron-pan (/) 20 cm, forged hooked handle</t>
+  </si>
+  <si>
+    <t>wrought iron-pan (/) 24 cm, forged hooked handle</t>
+  </si>
+  <si>
+    <t>wrought iron-pan (/) 24 cm, extra high rim, forged hooked handle</t>
+  </si>
+  <si>
+    <t>wrought iron-pan (/) 28 cm, forged hooked handle</t>
+  </si>
+  <si>
+    <t>wrought iron-pan (/) 28 cm, extra high rim, forged hooked handle</t>
+  </si>
+  <si>
+    <t>wrought iron-serving-pan (/) 20 cm, forged bent hooked handle</t>
+  </si>
+  <si>
+    <t>wrought iron-serving-pan (/) 24 cm, forged bent hooked handle</t>
+  </si>
+  <si>
+    <t>wrought iron-serving-pan (/) 24 cm, extra high rim, forged bent hooked handle</t>
+  </si>
+  <si>
+    <t>wrought iron-serving-pan (/) 28 cm, forged bent hooked handle</t>
+  </si>
+  <si>
+    <t>wrought iron-serving-pan (/) 28 cm, extra high rim, forged bent hooked handle</t>
+  </si>
+  <si>
+    <t>wrought iron-serving-pan (/) 20 cm, with 2 grips</t>
+  </si>
+  <si>
+    <t>wrought iron-serving-pan (/) 24 cm, with 2 grips</t>
+  </si>
+  <si>
+    <t>wrought iron-serving-pan (/) 24 cm, extra high rim, with 2 grips</t>
+  </si>
+  <si>
+    <t>wrought iron-serving-pan (/) 28 cm, with 2 grips</t>
+  </si>
+  <si>
+    <t>wrought iron-serving-pan (/) 28 cm, extra high rim, with 2 grips</t>
+  </si>
+  <si>
+    <t>open-die hot forged pan (/) 16 cm, flat hooked handle</t>
+  </si>
+  <si>
+    <t>open-die hot forged pan (/) 18 cm, flat hooked handle</t>
+  </si>
+  <si>
+    <t>open-die hot forged pan (/) 20 cm, flat hooked handle</t>
+  </si>
+  <si>
+    <t>open-die hot forged pan (/) 22 cm, flat hooked handle</t>
+  </si>
+  <si>
+    <t>open-die hot forged pan (/) 24 cm, flat hooked handle</t>
+  </si>
+  <si>
+    <t>open-die hot forged pan (/) 26 cm, flat hooked handle</t>
+  </si>
+  <si>
+    <t>open-die hot forged pan (/) 28 cm, flat hooked handle</t>
+  </si>
+  <si>
+    <t>open-die hot forged pan (/) 30 cm, flat hooked handle</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
-    <t>RRP (eur)</t>
+    <t>grip for grill-plates                            </t>
+  </si>
+  <si>
+    <t>grill plate XS - wrought iron,  dimensions: 300 x 150 x 20 mm  </t>
+  </si>
+  <si>
+    <t>grill plate S - wrought iron,  dimensions: 300 x 300 x 20 mm  </t>
+  </si>
+  <si>
+    <t>grill plate M - wrought iron,  dimensions: 450 x 300 x 20 mm  </t>
+  </si>
+  <si>
+    <t>grill plate XS - wrought iron,  dimensions: 450x 600 x 20 mm  </t>
+  </si>
+  <si>
+    <t>spatula – wrought iron with turk-logo *MOQ 25pcs          </t>
+  </si>
+  <si>
+    <t>frying/grilling pan (/) 20 cm,  wrought iron, forged removable hooked handle               </t>
+  </si>
+  <si>
+    <t>frying/grilling pan (/) 24 cm, high rim,  wrought iron, forged removable hooked handle</t>
+  </si>
+  <si>
+    <t>frying/grilling pan (/) 28 cm,wrought iron, forged removable hooked handle      </t>
+  </si>
+  <si>
+    <t>frying/grilling pan (/) 24 cm, wrought iron, forged removable hooked handle            </t>
+  </si>
+  <si>
+    <t>rying/grilling pan (/) 32 cm,   wrought iron, forged removable hooked handle                                  </t>
+  </si>
+  <si>
+    <t>Exw Switzerland</t>
+  </si>
+  <si>
+    <t>Lead Time: 2 months</t>
+  </si>
+  <si>
+    <t>Moq Eur25,000</t>
+  </si>
+  <si>
+    <t>Ean  Code</t>
   </si>
   <si>
     <t>Cost (eur)</t>
+  </si>
+  <si>
+    <t>Turk SS2026</t>
+  </si>
+  <si>
+    <t>frying/grilling pan (/) 28 cm, high rim, wrought iron, forged removable hooked handle                  </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
-    <numFmt numFmtId="167" formatCode="[$€-2]\ #,##0.00"/>
+    <numFmt numFmtId="166" formatCode="[$€-2]\ #,##0.00;\-[$€-2]\ #,##0.00"/>
   </numFmts>
-  <fonts count="4" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
-      <name val="Arial"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="MS Sans Serif"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
-      <color rgb="FFFFFFFF"/>
+      <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF343E77"/>
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="-0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="1">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="1" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Standard_PL-Bratpfannen" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>361950</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>2361373</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Picture 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{9FF0FF56-F5A8-1041-1B26-31C23053A697}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2057400" y="238125"/>
+          <a:ext cx="1999423" cy="647700"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
@@ -2176,11344 +650,647 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G498"/>
+  <dimension ref="A1:D43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="N24" sqref="N24"/>
+      <selection activeCell="M19" sqref="M19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="15.5" style="2" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="9" style="3"/>
+    <col min="1" max="1" width="16.42578125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="10.7109375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="53.85546875" style="15" customWidth="1"/>
+    <col min="4" max="4" width="11.140625" style="5" customWidth="1"/>
+    <col min="5" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
-        <v>586</v>
-[...50 lines deleted...]
-      <c r="C8" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="C1" s="3"/>
+      <c r="D1" s="4"/>
+    </row>
+    <row r="2" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="1"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="4"/>
+    </row>
+    <row r="3" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="C3" s="3"/>
+      <c r="D3" s="4"/>
+    </row>
+    <row r="4" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="C4" s="3"/>
+      <c r="D4" s="4"/>
+    </row>
+    <row r="5" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="C5" s="3"/>
+      <c r="D5" s="4"/>
+    </row>
+    <row r="6" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="7"/>
+      <c r="B6" s="8"/>
+      <c r="C6" s="9"/>
+      <c r="D6" s="4"/>
+    </row>
+    <row r="7" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="B7" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="D7" s="11" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="12">
+        <v>4002920652167</v>
+      </c>
+      <c r="B8" s="12">
+        <v>65216</v>
+      </c>
+      <c r="C8" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="D8" s="2" t="s">
+      <c r="D8" s="14">
+        <v>7.9704000000000006</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="12">
+        <v>4002920652204</v>
+      </c>
+      <c r="B9" s="12">
+        <v>65220</v>
+      </c>
+      <c r="C9" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="E8" s="3" t="s">
+      <c r="D9" s="14">
+        <v>10.940400000000002</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="12">
+        <v>4002920652242</v>
+      </c>
+      <c r="B10" s="12">
+        <v>65224</v>
+      </c>
+      <c r="C10" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="F8" s="10">
+      <c r="D10" s="14">
+        <v>13.370400000000002</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="12">
+        <v>4002920652266</v>
+      </c>
+      <c r="B11" s="12">
+        <v>65226</v>
+      </c>
+      <c r="C11" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="D11" s="14">
+        <v>19.170000000000002</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="12">
+        <v>4002920652280</v>
+      </c>
+      <c r="B12" s="12">
+        <v>65228</v>
+      </c>
+      <c r="C12" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D12" s="14">
+        <v>17.82</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="12">
+        <v>4002920652303</v>
+      </c>
+      <c r="B13" s="12">
+        <v>65230</v>
+      </c>
+      <c r="C13" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="D13" s="14">
+        <v>24.3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="12">
+        <v>4002920653201</v>
+      </c>
+      <c r="B14" s="12">
+        <v>65320</v>
+      </c>
+      <c r="C14" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="D14" s="14">
+        <v>12.754800000000001</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="12">
+        <v>4002920653249</v>
+      </c>
+      <c r="B15" s="12">
+        <v>65324</v>
+      </c>
+      <c r="C15" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="D15" s="14">
+        <v>13.370400000000002</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="12">
+        <v>4002920653263</v>
+      </c>
+      <c r="B16" s="12">
+        <v>65326</v>
+      </c>
+      <c r="C16" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D16" s="14">
+        <v>21.470400000000001</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="12">
+        <v>4002920653287</v>
+      </c>
+      <c r="B17" s="12">
+        <v>65328</v>
+      </c>
+      <c r="C17" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D17" s="14">
+        <v>17.82</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="12">
+        <v>4002920653300</v>
+      </c>
+      <c r="B18" s="12">
+        <v>65330</v>
+      </c>
+      <c r="C18" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D18" s="14">
+        <v>25.650000000000002</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="12">
+        <v>4002920659203</v>
+      </c>
+      <c r="B19" s="12">
+        <v>65920</v>
+      </c>
+      <c r="C19" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="D19" s="14">
+        <v>11.480400000000001</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="12">
+        <v>4002920659241</v>
+      </c>
+      <c r="B20" s="12">
+        <v>65924</v>
+      </c>
+      <c r="C20" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="D20" s="14">
+        <v>12.949200000000001</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="12">
+        <v>4002920659265</v>
+      </c>
+      <c r="B21" s="12">
+        <v>65926</v>
+      </c>
+      <c r="C21" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="D21" s="14">
+        <v>19.385999999999999</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="12">
+        <v>4002920659289</v>
+      </c>
+      <c r="B22" s="12">
+        <v>65928</v>
+      </c>
+      <c r="C22" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="D22" s="14">
+        <v>18.122400000000003</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="12">
+        <v>4002920659302</v>
+      </c>
+      <c r="B23" s="12">
+        <v>65930</v>
+      </c>
+      <c r="C23" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D23" s="14">
+        <v>25.92</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="12">
+        <v>4002920655168</v>
+      </c>
+      <c r="B24" s="12">
+        <v>65516</v>
+      </c>
+      <c r="C24" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="D24" s="14">
+        <v>29.840400000000002</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="12">
+        <v>4002920655182</v>
+      </c>
+      <c r="B25" s="12">
+        <v>65518</v>
+      </c>
+      <c r="C25" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="D25" s="14">
+        <v>32.810400000000001</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="12">
+        <v>4002920655205</v>
+      </c>
+      <c r="B26" s="12">
+        <v>65520</v>
+      </c>
+      <c r="C26" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="D26" s="14">
+        <v>35.240400000000008</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="12">
+        <v>4002920655229</v>
+      </c>
+      <c r="B27" s="12">
+        <v>65522</v>
+      </c>
+      <c r="C27" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="D27" s="14">
+        <v>38.07</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="12">
+        <v>4002920655243</v>
+      </c>
+      <c r="B28" s="12">
+        <v>65524</v>
+      </c>
+      <c r="C28" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="D28" s="14">
+        <v>41.180400000000006</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="12">
+        <v>4002920655267</v>
+      </c>
+      <c r="B29" s="12">
+        <v>65526</v>
+      </c>
+      <c r="C29" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="D29" s="14">
+        <v>47.25</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="12">
+        <v>4002920655281</v>
+      </c>
+      <c r="B30" s="12">
+        <v>65528</v>
+      </c>
+      <c r="C30" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="G8" s="10">
-[...65 lines deleted...]
-      <c r="F11" s="10">
+      <c r="D30" s="14">
+        <v>58.050000000000004</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="12">
+        <v>4002920655304</v>
+      </c>
+      <c r="B31" s="12">
+        <v>65530</v>
+      </c>
+      <c r="C31" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="D31" s="14">
+        <v>62.1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="12">
+        <v>4002920683000</v>
+      </c>
+      <c r="B32" s="12">
+        <v>68300</v>
+      </c>
+      <c r="C32" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="D32" s="14">
+        <v>12.798</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="12">
+        <v>4002920683109</v>
+      </c>
+      <c r="B33" s="12">
+        <v>68310</v>
+      </c>
+      <c r="C33" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="G11" s="10">
-[...226 lines deleted...]
-      <c r="F21" s="10">
+      <c r="D33" s="14">
+        <v>27.486000000000001</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="12">
+        <v>4002920683307</v>
+      </c>
+      <c r="B34" s="12">
+        <v>68330</v>
+      </c>
+      <c r="C34" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="D34" s="14">
+        <v>33.102000000000004</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="12">
+        <v>4002920684304</v>
+      </c>
+      <c r="B35" s="12">
+        <v>68430</v>
+      </c>
+      <c r="C35" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="D35" s="14">
+        <v>38.275199999999998</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="12">
+        <v>4002920684601</v>
+      </c>
+      <c r="B36" s="12">
+        <v>68460</v>
+      </c>
+      <c r="C36" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="D36" s="14">
+        <v>53.3628</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="12">
+        <v>4002920657735</v>
+      </c>
+      <c r="B37" s="12">
+        <v>65773</v>
+      </c>
+      <c r="C37" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="D37" s="14">
+        <v>13.327200000000001</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="12">
+        <v>4002920625208</v>
+      </c>
+      <c r="B38" s="12">
+        <v>62520</v>
+      </c>
+      <c r="C38" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="G21" s="10">
-[...134 lines deleted...]
-      <c r="F27" s="10">
+      <c r="D38" s="14">
+        <v>14.374800000000002</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="12">
+        <v>4002920625246</v>
+      </c>
+      <c r="B39" s="12">
+        <v>62524</v>
+      </c>
+      <c r="C39" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="D39" s="14">
+        <v>16.372800000000002</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="12">
+        <v>4002920625260</v>
+      </c>
+      <c r="B40" s="12">
+        <v>62526</v>
+      </c>
+      <c r="C40" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="D40" s="14">
+        <v>23.490000000000002</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="12">
+        <v>4002920625284</v>
+      </c>
+      <c r="B41" s="12">
+        <v>62528</v>
+      </c>
+      <c r="C41" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="G27" s="10">
-[...85 lines deleted...]
-      <c r="E31" s="3" t="s">
+      <c r="D41" s="14">
+        <v>22.248000000000005</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="12">
+        <v>4002920625307</v>
+      </c>
+      <c r="B42" s="12">
+        <v>62530</v>
+      </c>
+      <c r="C42" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="D42" s="14">
+        <v>31.028400000000001</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="12">
+        <v>4002920625321</v>
+      </c>
+      <c r="B43" s="12">
+        <v>62532</v>
+      </c>
+      <c r="C43" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="F31" s="10">
-[...10654 lines deleted...]
-        <v>5.1192000000000002</v>
+      <c r="D43" s="14">
+        <v>32.346000000000004</v>
       </c>
     </row>
   </sheetData>
+  <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Evo</vt:lpstr>
+      <vt:lpstr>Turk 2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...5 lines deleted...]
-  <cp:revision></cp:revision>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <dc:language>en-US</dc:language>
 </cp:coreProperties>
 </file>