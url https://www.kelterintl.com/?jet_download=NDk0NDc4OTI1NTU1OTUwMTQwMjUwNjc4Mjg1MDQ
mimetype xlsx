--- v0 (2026-07-22)
+++ v1 (2026-10-21)
@@ -1,3863 +1,2443 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
-  <workbookPr defaultThemeVersion="153222"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Kelter International Pte Ltd\Derrick Ng - Viimart\Operation\Wholesale Price\New Lists\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="10980" windowHeight="6600"/>
+    <workbookView xWindow="-105" yWindow="-105" windowWidth="19425" windowHeight="11505"/>
   </bookViews>
   <sheets>
-    <sheet name="Framesi" sheetId="1" r:id="rId1"/>
+    <sheet name="Kerastase" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1783" uniqueCount="1193">
-[...3568 lines deleted...]
-    <t>Status</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="582" uniqueCount="582">
+  <si>
+    <t>CODICE INT.</t>
+  </si>
+  <si>
+    <t>CODICE EAN</t>
+  </si>
+  <si>
+    <t>NUTRITIVE</t>
+  </si>
+  <si>
+    <t>E4039400</t>
+  </si>
+  <si>
+    <t>BAIN SATIN 1 L</t>
+  </si>
+  <si>
+    <t>E4039500</t>
+  </si>
+  <si>
+    <t>3474637154936</t>
+  </si>
+  <si>
+    <t>BAIN SATIN RICHE 1L</t>
+  </si>
+  <si>
+    <t>E4040100</t>
+  </si>
+  <si>
+    <t>3474637154998</t>
+  </si>
+  <si>
+    <t>LAIT VITAL 1 L</t>
+  </si>
+  <si>
+    <t>E4039900</t>
+  </si>
+  <si>
+    <t>MASQUE INTENSE 500 ML</t>
+  </si>
+  <si>
+    <t>E4040300</t>
+  </si>
+  <si>
+    <t>MASQUE INTENSE RICHE 500 ML</t>
+  </si>
+  <si>
+    <t>E4039300</t>
+  </si>
+  <si>
+    <t>3474637154912</t>
+  </si>
+  <si>
+    <t>BAIN SATIN 250 ML</t>
+  </si>
+  <si>
+    <t>E4039600</t>
+  </si>
+  <si>
+    <t>3474637154943</t>
+  </si>
+  <si>
+    <t>BAIN SATIN RICHE 250 ML</t>
+  </si>
+  <si>
+    <t>E4040000</t>
+  </si>
+  <si>
+    <t>3474637154981</t>
+  </si>
+  <si>
+    <t>LAIT VITAL 200 ML</t>
+  </si>
+  <si>
+    <t>E4039800</t>
+  </si>
+  <si>
+    <t>MASQUE INTENSE 200 ML</t>
+  </si>
+  <si>
+    <t>E4040200</t>
+  </si>
+  <si>
+    <t>3474637155001</t>
+  </si>
+  <si>
+    <t>MASQUE INTENSE RICHE 200 ML</t>
+  </si>
+  <si>
+    <t>3474637155063</t>
+  </si>
+  <si>
+    <t>NECTAR THERMIQUE 150ML</t>
+  </si>
+  <si>
+    <t>E4040400</t>
+  </si>
+  <si>
+    <t>3474637155025</t>
+  </si>
+  <si>
+    <t>8H MAGIC NIGHT SERUM 90ML</t>
+  </si>
+  <si>
+    <t>E4042200</t>
+  </si>
+  <si>
+    <t>3474637155209</t>
+  </si>
+  <si>
+    <t>SCALP SERUM 90ML</t>
+  </si>
+  <si>
+    <t>E4040600</t>
+  </si>
+  <si>
+    <t>3474637155049</t>
+  </si>
+  <si>
+    <t>LOTION THERMIQUE 150ML</t>
+  </si>
+  <si>
+    <t>3474637155032</t>
+  </si>
+  <si>
+    <t>SIERO DOPPIE PUNTE 50 ML</t>
+  </si>
+  <si>
+    <t>ELIXIR ULTIME</t>
+  </si>
+  <si>
+    <t>E2691701</t>
+  </si>
+  <si>
+    <t>3474636614103</t>
+  </si>
+  <si>
+    <t>BAIN ELIXIR ULTIME 250 ML</t>
+  </si>
+  <si>
+    <t>E4167400</t>
+  </si>
+  <si>
+    <t>E4167000</t>
+  </si>
+  <si>
+    <t>3474637215156</t>
+  </si>
+  <si>
+    <t>K ELIXIR  OIL 75ML RICARICA</t>
+  </si>
+  <si>
+    <t>E4166700</t>
+  </si>
+  <si>
+    <t>3474637215125</t>
+  </si>
+  <si>
+    <t>E0574604</t>
+  </si>
+  <si>
+    <t>3474630382091</t>
+  </si>
+  <si>
+    <t>BAIN FORCE ARCHITECTE 1000 ML</t>
+  </si>
+  <si>
+    <t>E2678701</t>
+  </si>
+  <si>
+    <t>3474636612697</t>
+  </si>
+  <si>
+    <t>BAIN EXTENTIONISTE 1000 ML</t>
+  </si>
+  <si>
+    <t>E1486004</t>
+  </si>
+  <si>
+    <t>3474630712706</t>
+  </si>
+  <si>
+    <t>BAIN THERAPISTE 450 ML</t>
+  </si>
+  <si>
+    <t>E1928102</t>
+  </si>
+  <si>
+    <t>BAIN FORCE ARCHITECTE 250 ML</t>
+  </si>
+  <si>
+    <t>E2678501</t>
+  </si>
+  <si>
+    <t>3474636612666</t>
+  </si>
+  <si>
+    <t>BAIN EXTENTIONISTE 250 ML</t>
+  </si>
+  <si>
+    <t>E1927302</t>
+  </si>
+  <si>
+    <t>3474636397891</t>
+  </si>
+  <si>
+    <t>BAIN VOLUMIFIQUE 250</t>
+  </si>
+  <si>
+    <t>E1928302</t>
+  </si>
+  <si>
+    <t>3474636397969</t>
+  </si>
+  <si>
+    <t>BAIN THERAPISTE 250ML</t>
+  </si>
+  <si>
+    <t>E0296604</t>
+  </si>
+  <si>
+    <t>3474630382367</t>
+  </si>
+  <si>
+    <t>CIMENT ANTI-USURE TOPSEAL 1000 ML</t>
+  </si>
+  <si>
+    <t>E2681100</t>
+  </si>
+  <si>
+    <t>3474636612932</t>
+  </si>
+  <si>
+    <t>CONDITIONER EXTENTIONISTE 1000 ML</t>
+  </si>
+  <si>
+    <t>E1927103</t>
+  </si>
+  <si>
+    <t>CIMENT ANTI-USURE 200</t>
+  </si>
+  <si>
+    <t>E2680901</t>
+  </si>
+  <si>
+    <t>3474636612918</t>
+  </si>
+  <si>
+    <t>CONDITIONER EXTENTIONISTE 200 ML</t>
+  </si>
+  <si>
+    <t>E1487002</t>
+  </si>
+  <si>
+    <t>3474630713109</t>
+  </si>
+  <si>
+    <t>MASQUE THERAPISTE 500 ML</t>
+  </si>
+  <si>
+    <t>E0296106</t>
+  </si>
+  <si>
+    <t>3474630382220</t>
+  </si>
+  <si>
+    <t>MASQUE FORCE ARCHITECTE 500ML</t>
+  </si>
+  <si>
+    <t>E2683500</t>
+  </si>
+  <si>
+    <t>MASQUE EXTENTIONISTE 500 ML</t>
+  </si>
+  <si>
+    <t>E1928702</t>
+  </si>
+  <si>
+    <t>3474636397983</t>
+  </si>
+  <si>
+    <t>MASQUE THERAPISTE 200ML</t>
+  </si>
+  <si>
+    <t>E1928201</t>
+  </si>
+  <si>
+    <t>3474636397952</t>
+  </si>
+  <si>
+    <t>MASQUE FORCE ARCHITECTE 200ML</t>
+  </si>
+  <si>
+    <t>E2683400</t>
+  </si>
+  <si>
+    <t>3474636613168</t>
+  </si>
+  <si>
+    <t>MASQUE EXTENTIONISTE 200 ML</t>
+  </si>
+  <si>
+    <t>E1036204</t>
+  </si>
+  <si>
+    <t>3474630652439</t>
+  </si>
+  <si>
+    <t>CIMENT THERMIQUE 150ML</t>
+  </si>
+  <si>
+    <t>E3134502</t>
+  </si>
+  <si>
+    <t>3474636818259</t>
+  </si>
+  <si>
+    <t>EXTENTIONISTE THERMIQUE 150ML</t>
+  </si>
+  <si>
+    <t>E2755202</t>
+  </si>
+  <si>
+    <t>3474636636341</t>
+  </si>
+  <si>
+    <t>SERUM EXTENTIONISTE 50ML</t>
+  </si>
+  <si>
+    <t>E1490202</t>
+  </si>
+  <si>
+    <t>SERUM THERAPISTE 30 ML</t>
+  </si>
+  <si>
+    <t>DISCIPLINE</t>
+  </si>
+  <si>
+    <t>E1023102</t>
+  </si>
+  <si>
+    <t>3474630647459</t>
+  </si>
+  <si>
+    <t>BAIN FLUIDEALISTE 1000ML</t>
+  </si>
+  <si>
+    <t>E1023320</t>
+  </si>
+  <si>
+    <t>3474630647534</t>
+  </si>
+  <si>
+    <t>BAIN FLUIDEALISTE CAP. COLORATI 1000ML</t>
+  </si>
+  <si>
+    <t>E1936101</t>
+  </si>
+  <si>
+    <t>3474636400188</t>
+  </si>
+  <si>
+    <t>BAIN FLUIDEALISTE 250ML</t>
+  </si>
+  <si>
+    <t>E1936320</t>
+  </si>
+  <si>
+    <t>3474636400195</t>
+  </si>
+  <si>
+    <t>BAIN FLUIDEALISTE CAP. COLORATI 250ML</t>
+  </si>
+  <si>
+    <t>E3073001</t>
+  </si>
+  <si>
+    <t>3474636803637</t>
+  </si>
+  <si>
+    <t>BAIN OLEO RELAX 250 ML</t>
+  </si>
+  <si>
+    <t>E1023501</t>
+  </si>
+  <si>
+    <t>3474630647619</t>
+  </si>
+  <si>
+    <t>FONDANT DISCIPLINE 1000 ML</t>
+  </si>
+  <si>
+    <t>E1043201</t>
+  </si>
+  <si>
+    <t>3474630655034</t>
+  </si>
+  <si>
+    <t>MASKERATINE 500ML</t>
+  </si>
+  <si>
+    <t>E1936501</t>
+  </si>
+  <si>
+    <t>3474636400201</t>
+  </si>
+  <si>
+    <t>FONDANT DISCIPLINE 200 ML</t>
+  </si>
+  <si>
+    <t>E1936700</t>
+  </si>
+  <si>
+    <t>3474636400218</t>
+  </si>
+  <si>
+    <t>MASKERATINE 200ML</t>
+  </si>
+  <si>
+    <t>E3063900</t>
+  </si>
+  <si>
+    <t>3474636800438</t>
+  </si>
+  <si>
+    <t>MASQUE OLEO RELAX 200 ML</t>
+  </si>
+  <si>
+    <t>E1044003</t>
+  </si>
+  <si>
+    <t>3474630655201</t>
+  </si>
+  <si>
+    <t>FLUIDISSIME 150 ML</t>
+  </si>
+  <si>
+    <t>CHRONOLOGISTE</t>
+  </si>
+  <si>
+    <t>E2977902</t>
+  </si>
+  <si>
+    <t>3474636728282</t>
+  </si>
+  <si>
+    <t>BAIN CHRONOLOGISTE 1000 ML</t>
+  </si>
+  <si>
+    <t>E2977803</t>
+  </si>
+  <si>
+    <t>3474636728268</t>
+  </si>
+  <si>
+    <t>BAIN CHRONOLOGISTE 250 ML</t>
+  </si>
+  <si>
+    <t>E3291801</t>
+  </si>
+  <si>
+    <t>MASQUE CHRONOLOGISTE 500 ML</t>
+  </si>
+  <si>
+    <t>E2978003</t>
+  </si>
+  <si>
+    <t>MASQUE CHRONOLOGISTE 200 ML</t>
+  </si>
+  <si>
+    <t>E3291901</t>
+  </si>
+  <si>
+    <t>3474636874033</t>
+  </si>
+  <si>
+    <t>TERMICO CHRONOLOGISTE 150 ML</t>
+  </si>
+  <si>
+    <t>STYLING</t>
+  </si>
+  <si>
+    <t>E0778004</t>
+  </si>
+  <si>
+    <t>3474630542907</t>
+  </si>
+  <si>
+    <t>MOUSSE BOIFFANTE 150 ML</t>
+  </si>
+  <si>
+    <t>E1706402</t>
+  </si>
+  <si>
+    <t>3474636368358</t>
+  </si>
+  <si>
+    <t>L'INCROYABLE 150</t>
+  </si>
+  <si>
+    <t>E0777301</t>
+  </si>
+  <si>
+    <t>3474630542709</t>
+  </si>
+  <si>
+    <t>LAQUE COUTURE 300 ml</t>
+  </si>
+  <si>
+    <t>E1015901</t>
+  </si>
+  <si>
+    <t>3474630645004</t>
+  </si>
+  <si>
+    <t>LAQUE NOIR 300</t>
+  </si>
+  <si>
+    <t>FRESH AFFAIR</t>
+  </si>
+  <si>
+    <t>P2108200</t>
+  </si>
+  <si>
+    <t>884486442543</t>
+  </si>
+  <si>
+    <t>FRESH AFFAIR 150 GR</t>
+  </si>
+  <si>
+    <t>DENSIFIQUE</t>
+  </si>
+  <si>
+    <t>E2645903</t>
+  </si>
+  <si>
+    <t>3474630664906</t>
+  </si>
+  <si>
+    <t>BAIN DENSIFIQUE 1000 ML</t>
+  </si>
+  <si>
+    <t>E2646102</t>
+  </si>
+  <si>
+    <t>3474636403912</t>
+  </si>
+  <si>
+    <t>BAIN DENSIFIQUE 250 ML</t>
+  </si>
+  <si>
+    <t>E1957301</t>
+  </si>
+  <si>
+    <t>3474636404384</t>
+  </si>
+  <si>
+    <t>BAIN DENSIFIQUE HOMME 250 ML</t>
+  </si>
+  <si>
+    <t>E1955502</t>
+  </si>
+  <si>
+    <t>3474636403929</t>
+  </si>
+  <si>
+    <t>MASQUE DENSITE' 200ML</t>
+  </si>
+  <si>
+    <t>E1059805</t>
+  </si>
+  <si>
+    <t>3474630661073</t>
+  </si>
+  <si>
+    <t>MOUSSE DENSIFIQUE 150 ML</t>
+  </si>
+  <si>
+    <t>SPECIFIQUE</t>
+  </si>
+  <si>
+    <t>E3520402</t>
+  </si>
+  <si>
+    <t>BAIN DIVALENT 1000ML</t>
+  </si>
+  <si>
+    <t>E1923622</t>
+  </si>
+  <si>
+    <t>3474636397440</t>
+  </si>
+  <si>
+    <t>BAIN PREVENTION 1000 ML</t>
+  </si>
+  <si>
+    <t>E0755420</t>
+  </si>
+  <si>
+    <t>3474635002925</t>
+  </si>
+  <si>
+    <t>BAIN RICHE 1000 ML</t>
+  </si>
+  <si>
+    <t>E0492522</t>
+  </si>
+  <si>
+    <t>3474635003182</t>
+  </si>
+  <si>
+    <t>BAIN VITAL 1000 ML</t>
+  </si>
+  <si>
+    <t>E3520500</t>
+  </si>
+  <si>
+    <t>3474636954766</t>
+  </si>
+  <si>
+    <t>BAIN DIVALENT 250ML</t>
+  </si>
+  <si>
+    <t>E1923420</t>
+  </si>
+  <si>
+    <t>3474636397433</t>
+  </si>
+  <si>
+    <t>BAIN PREVENTION 250 ML</t>
+  </si>
+  <si>
+    <t>E1922820</t>
+  </si>
+  <si>
+    <t>3474636397396</t>
+  </si>
+  <si>
+    <t>BAIN RICHE 250 ML</t>
+  </si>
+  <si>
+    <t>E1922621</t>
+  </si>
+  <si>
+    <t>3474636397389</t>
+  </si>
+  <si>
+    <t>BAIN VITAL 250 ML</t>
+  </si>
+  <si>
+    <t>E1924321</t>
+  </si>
+  <si>
+    <t>3474636397501</t>
+  </si>
+  <si>
+    <t>MASQUE HYDRA APAISANTE 500 ML</t>
+  </si>
+  <si>
+    <t>E1924220</t>
+  </si>
+  <si>
+    <t>3474636397495</t>
+  </si>
+  <si>
+    <t>MASQUE HYDRA APAISANTE 200 ML</t>
+  </si>
+  <si>
+    <t>E3520300</t>
+  </si>
+  <si>
+    <t>3474636954742</t>
+  </si>
+  <si>
+    <t>MASQUE REHYDRATANT 200 ML</t>
+  </si>
+  <si>
+    <t>E3519701</t>
+  </si>
+  <si>
+    <t>3474636954681</t>
+  </si>
+  <si>
+    <t>ARGILE 250 ML</t>
+  </si>
+  <si>
+    <t>E3519900</t>
+  </si>
+  <si>
+    <t>3474636954704</t>
+  </si>
+  <si>
+    <t>SERUM IMMUNISTE 90 ML</t>
+  </si>
+  <si>
+    <t>CHROMA ABSOLUE</t>
+  </si>
+  <si>
+    <t>E3808200</t>
+  </si>
+  <si>
+    <t>3474637059217</t>
+  </si>
+  <si>
+    <t>BAIN CHROMA RESPECT RICHE 1L</t>
+  </si>
+  <si>
+    <t>E3808300</t>
+  </si>
+  <si>
+    <t>3474637059224</t>
+  </si>
+  <si>
+    <t>BAIN CHROMA RESPECT 1L</t>
+  </si>
+  <si>
+    <t>E3805800</t>
+  </si>
+  <si>
+    <t>3474637058975</t>
+  </si>
+  <si>
+    <t>BAIN CHROMA RESPECT RICHE 250ML</t>
+  </si>
+  <si>
+    <t>E3808500</t>
+  </si>
+  <si>
+    <t>3474637059248</t>
+  </si>
+  <si>
+    <t>BAIN CHROMA RESPECT 250ML</t>
+  </si>
+  <si>
+    <t>E3807600</t>
+  </si>
+  <si>
+    <t>3474637059156</t>
+  </si>
+  <si>
+    <t>FONDANT CICA RESPECT 1L</t>
+  </si>
+  <si>
+    <t>E3807300</t>
+  </si>
+  <si>
+    <t>3474637059125</t>
+  </si>
+  <si>
+    <t>MASQUE CHROMA FILLER 500 ML</t>
+  </si>
+  <si>
+    <t>E3807900</t>
+  </si>
+  <si>
+    <t>3474637059187</t>
+  </si>
+  <si>
+    <t>FONDANT CICA RESPECT 200ML</t>
+  </si>
+  <si>
+    <t>E3807400</t>
+  </si>
+  <si>
+    <t>3474637059132</t>
+  </si>
+  <si>
+    <t>MASQUE CHROMA FILLER 200 ML</t>
+  </si>
+  <si>
+    <t>E3807100</t>
+  </si>
+  <si>
+    <t>3474637059101</t>
+  </si>
+  <si>
+    <t>SOIN ACIDE CHROMA GLOSS 210 ML</t>
+  </si>
+  <si>
+    <t>E3806600</t>
+  </si>
+  <si>
+    <t>3474637059057</t>
+  </si>
+  <si>
+    <t>SERUM CHROMA TERMIQUE 150 ML</t>
+  </si>
+  <si>
+    <t>BLOND ABSOLUE</t>
+  </si>
+  <si>
+    <t>E2920502</t>
+  </si>
+  <si>
+    <t>3474636692217</t>
+  </si>
+  <si>
+    <t>BAIN LUMIERE 1000 ML</t>
+  </si>
+  <si>
+    <t>E2921601</t>
+  </si>
+  <si>
+    <t>3474636692316</t>
+  </si>
+  <si>
+    <t>BAIN ULTRA- VIOLET 1000 ML</t>
+  </si>
+  <si>
+    <t>E2920102</t>
+  </si>
+  <si>
+    <t>3474636692170</t>
+  </si>
+  <si>
+    <t>BAIN LUMIERE 250 ML</t>
+  </si>
+  <si>
+    <t>E2921101</t>
+  </si>
+  <si>
+    <t>3474636692231</t>
+  </si>
+  <si>
+    <t>BAIN ULTRA- VIOLET 250 ML</t>
+  </si>
+  <si>
+    <t>E2922200</t>
+  </si>
+  <si>
+    <t>3474636692385</t>
+  </si>
+  <si>
+    <t>CICAFLASH 1000 ML</t>
+  </si>
+  <si>
+    <t>E2922000</t>
+  </si>
+  <si>
+    <t>3474636692361</t>
+  </si>
+  <si>
+    <t>CICAFLASH 250 ML</t>
+  </si>
+  <si>
+    <t>E3509000</t>
+  </si>
+  <si>
+    <t>3474636948482</t>
+  </si>
+  <si>
+    <t>MASQUE EXTREME 500ML</t>
+  </si>
+  <si>
+    <t>E2922401</t>
+  </si>
+  <si>
+    <t>3474636692408</t>
+  </si>
+  <si>
+    <t>MASQUE ULTRA- VIOLET 200ML</t>
+  </si>
+  <si>
+    <t>E3509100</t>
+  </si>
+  <si>
+    <t>3474636948529</t>
+  </si>
+  <si>
+    <t>MASQUE EXTREME 200ML</t>
+  </si>
+  <si>
+    <t>E2922601</t>
+  </si>
+  <si>
+    <t>3474636692422</t>
+  </si>
+  <si>
+    <t>CICAPLASME 150ML</t>
+  </si>
+  <si>
+    <t>E3430101</t>
+  </si>
+  <si>
+    <t>3474636909292</t>
+  </si>
+  <si>
+    <t>BLOND ABS NIGHT SERUM 90ML</t>
+  </si>
+  <si>
+    <t>E4070200</t>
+  </si>
+  <si>
+    <t>3474637175306</t>
+  </si>
+  <si>
+    <t>BLOND ABS SERUM CICAPLUMP 50 ML</t>
+  </si>
+  <si>
+    <t>FUSIO DOSE</t>
+  </si>
+  <si>
+    <t>E3853701</t>
+  </si>
+  <si>
+    <t>3474637091217</t>
+  </si>
+  <si>
+    <t>K NUTRITION BOOSTER 120ML VA21</t>
+  </si>
+  <si>
+    <t>E3854100</t>
+  </si>
+  <si>
+    <t>3474637091255</t>
+  </si>
+  <si>
+    <t>K BRILLANCE BOOSTER 120ML VA21</t>
+  </si>
+  <si>
+    <t>E3853601</t>
+  </si>
+  <si>
+    <t>3474637091200</t>
+  </si>
+  <si>
+    <t>K RECONSTRUCTION BOOSTER 120ML VA21</t>
+  </si>
+  <si>
+    <t>E3853901</t>
+  </si>
+  <si>
+    <t>3474637091231</t>
+  </si>
+  <si>
+    <t>K CICABLOND BOOSTER 120ML VA21</t>
+  </si>
+  <si>
+    <t>E3853801</t>
+  </si>
+  <si>
+    <t>3474637091224</t>
+  </si>
+  <si>
+    <t>K ANTIFRIZZ BOOSTER 120ML VA21</t>
+  </si>
+  <si>
+    <t>E3853500</t>
+  </si>
+  <si>
+    <t>3474637091194</t>
+  </si>
+  <si>
+    <t>K RESISTANCE CONC 10*12ML VA21</t>
+  </si>
+  <si>
+    <t>E3854700</t>
+  </si>
+  <si>
+    <t>3474637091798</t>
+  </si>
+  <si>
+    <t>K GENESIS CONC 10*12ML VA21</t>
+  </si>
+  <si>
+    <t>E3854300</t>
+  </si>
+  <si>
+    <t>3474637091750</t>
+  </si>
+  <si>
+    <t>K NUTRITIVE CONC 10*12ML VA21</t>
+  </si>
+  <si>
+    <t>E3854600</t>
+  </si>
+  <si>
+    <t>3474637091781</t>
+  </si>
+  <si>
+    <t>K CHROMA ABS CONC 10*12ML VD50</t>
+  </si>
+  <si>
+    <t>E3854400</t>
+  </si>
+  <si>
+    <t>3474637091767</t>
+  </si>
+  <si>
+    <t>K CURL CONC 10X12ML VA21</t>
+  </si>
+  <si>
+    <t>E3430000</t>
+  </si>
+  <si>
+    <t>3474636909278</t>
+  </si>
+  <si>
+    <t>KER BLOND CONC UV 10*12ML VA21</t>
+  </si>
+  <si>
+    <t>GENESIS</t>
+  </si>
+  <si>
+    <t>E3243501</t>
+  </si>
+  <si>
+    <t>3474636857845</t>
+  </si>
+  <si>
+    <t>BAIN HYDRA-FORTIFIANT 1000 ML</t>
+  </si>
+  <si>
+    <t>E3245701</t>
+  </si>
+  <si>
+    <t>3474636858057</t>
+  </si>
+  <si>
+    <t>BAIN NUTRI-FORTIFIANT 1000 ML</t>
+  </si>
+  <si>
+    <t>E3838100</t>
+  </si>
+  <si>
+    <t>3474637077563</t>
+  </si>
+  <si>
+    <t>BAIN HOMME DE FORCE QUOTIDIEN 1000 ML</t>
+  </si>
+  <si>
+    <t>E3838000</t>
+  </si>
+  <si>
+    <t>3474637077556</t>
+  </si>
+  <si>
+    <t>BAIN HOMME DE MASSE EPAISSANT 1000 ML</t>
+  </si>
+  <si>
+    <t>E3243302</t>
+  </si>
+  <si>
+    <t>3474636857814</t>
+  </si>
+  <si>
+    <t>BAIN HYDRA-FORTIFIANT 250 ML</t>
+  </si>
+  <si>
+    <t>E3245501</t>
+  </si>
+  <si>
+    <t>3474636858033</t>
+  </si>
+  <si>
+    <t>BAIN NUTRI-FORTIFIANT 250 ML</t>
+  </si>
+  <si>
+    <t>E3837701</t>
+  </si>
+  <si>
+    <t>3474637077525</t>
+  </si>
+  <si>
+    <t>BAIN HOMME DE FORCE QUOTIDIEN 250ML</t>
+  </si>
+  <si>
+    <t>E3837601</t>
+  </si>
+  <si>
+    <t>3474637077518</t>
+  </si>
+  <si>
+    <t>BAIN HOMME DE MASSE EPAISSANT 250 ML</t>
+  </si>
+  <si>
+    <t>E3244100</t>
+  </si>
+  <si>
+    <t>3474636857906</t>
+  </si>
+  <si>
+    <t>FONDANT RENFORCATEUR 1000 ML</t>
+  </si>
+  <si>
+    <t>E3244500</t>
+  </si>
+  <si>
+    <t>3474636857944</t>
+  </si>
+  <si>
+    <t>MASQUE RECONSTITUANT 500ML</t>
+  </si>
+  <si>
+    <t>E3244001</t>
+  </si>
+  <si>
+    <t>3474636857883</t>
+  </si>
+  <si>
+    <t>FONDANT RENFORCATEUR 200 ML</t>
+  </si>
+  <si>
+    <t>E3244401</t>
+  </si>
+  <si>
+    <t>3474636857937</t>
+  </si>
+  <si>
+    <t>MASQUE RECONSTITUANT 200ML</t>
+  </si>
+  <si>
+    <t>E3244801</t>
+  </si>
+  <si>
+    <t>3474636857975</t>
+  </si>
+  <si>
+    <t>DEFENSE THERMIQUE 150ML</t>
+  </si>
+  <si>
+    <t>E3837500</t>
+  </si>
+  <si>
+    <t>3474637077501</t>
+  </si>
+  <si>
+    <t>SPRAY RECUPERATEUR D’EPAISSEUR 150 ML</t>
+  </si>
+  <si>
+    <t>E3838400</t>
+  </si>
+  <si>
+    <t>3474637077594</t>
+  </si>
+  <si>
+    <t>CIRE PUSH-UP 75 ML</t>
+  </si>
+  <si>
+    <t>E3245103</t>
+  </si>
+  <si>
+    <t>3474636858002</t>
+  </si>
+  <si>
+    <t>SERUM ANTI-CHUTE FORTIFIANT 90 ML</t>
+  </si>
+  <si>
+    <t>E3837401</t>
+  </si>
+  <si>
+    <t>3474637077495</t>
+  </si>
+  <si>
+    <t>SERUM FORTIFIANT ANTI-CHUTE 90 ML</t>
+  </si>
+  <si>
+    <t>CURL MANIFESTO</t>
+  </si>
+  <si>
+    <t>E3551200</t>
+  </si>
+  <si>
+    <t>3474636968732</t>
+  </si>
+  <si>
+    <t>Bain Curl Manifesto 1 lt</t>
+  </si>
+  <si>
+    <t>E3550700</t>
+  </si>
+  <si>
+    <t>3474636968688</t>
+  </si>
+  <si>
+    <t>Bain Curl Manifesto 250 ml</t>
+  </si>
+  <si>
+    <t>E3551800</t>
+  </si>
+  <si>
+    <t>3474636968794</t>
+  </si>
+  <si>
+    <t>Masque Curl Manifesto 500 ml</t>
+  </si>
+  <si>
+    <t>E3551600</t>
+  </si>
+  <si>
+    <t>3474636968770</t>
+  </si>
+  <si>
+    <t>Fondant Curl Manifesto 1lt</t>
+  </si>
+  <si>
+    <t>E3552000</t>
+  </si>
+  <si>
+    <t>3474636968817</t>
+  </si>
+  <si>
+    <t>Masque Curl Manifesto 200 ml</t>
+  </si>
+  <si>
+    <t>E3551700</t>
+  </si>
+  <si>
+    <t>3474636968787</t>
+  </si>
+  <si>
+    <t>Fondant Curl Manifesto 250 ml</t>
+  </si>
+  <si>
+    <t>E3551100</t>
+  </si>
+  <si>
+    <t>3474636968725</t>
+  </si>
+  <si>
+    <t>Gelee Curl Manifesto 150 ml</t>
+  </si>
+  <si>
+    <t>E3551400</t>
+  </si>
+  <si>
+    <t>3474636968756</t>
+  </si>
+  <si>
+    <t>Creme Curl Manifesto 150 ml</t>
+  </si>
+  <si>
+    <t>E3553501</t>
+  </si>
+  <si>
+    <t>3474636970155</t>
+  </si>
+  <si>
+    <t>Lotion Curl Manifesto 190 ml</t>
+  </si>
+  <si>
+    <t>SYMBIOSE</t>
+  </si>
+  <si>
+    <t>E3997200</t>
+  </si>
+  <si>
+    <t>3474637135744</t>
+  </si>
+  <si>
+    <t>MICROPEEL 200ML</t>
+  </si>
+  <si>
+    <t>E3996700</t>
+  </si>
+  <si>
+    <t>3474637135690</t>
+  </si>
+  <si>
+    <t>BAIN CREME 250ML</t>
+  </si>
+  <si>
+    <t>E3996900</t>
+  </si>
+  <si>
+    <t>3474637135713</t>
+  </si>
+  <si>
+    <t>BAIN PURETE 250ML</t>
+  </si>
+  <si>
+    <t>E3999600</t>
+  </si>
+  <si>
+    <t>3474637136345</t>
+  </si>
+  <si>
+    <t>MASQUE 200ML</t>
+  </si>
+  <si>
+    <t>E3999400</t>
+  </si>
+  <si>
+    <t>3474637136321</t>
+  </si>
+  <si>
+    <t>SERUM 90ML</t>
+  </si>
+  <si>
+    <t>E0762307</t>
+  </si>
+  <si>
+    <t>E3711201</t>
+  </si>
+  <si>
+    <t>E3351102</t>
+  </si>
+  <si>
+    <t>E3593601</t>
+  </si>
+  <si>
+    <t>E3850200</t>
+  </si>
+  <si>
+    <t>E4039700</t>
+  </si>
+  <si>
+    <t>PREMIERE</t>
+  </si>
+  <si>
+    <t>E4110400</t>
+  </si>
+  <si>
+    <t>E4109800</t>
+  </si>
+  <si>
+    <t>E4114100</t>
+  </si>
+  <si>
+    <t>E4114700</t>
+  </si>
+  <si>
+    <t>E4114900</t>
+  </si>
+  <si>
+    <t>E4113900</t>
+  </si>
+  <si>
+    <t>E4114300</t>
+  </si>
+  <si>
+    <t>E4113500</t>
+  </si>
+  <si>
+    <t>E4113800</t>
+  </si>
+  <si>
+    <t>E4115200</t>
+  </si>
+  <si>
+    <t>PREMIERE BAIN RENOVATEUR 250ML</t>
+  </si>
+  <si>
+    <t>PREMIERE SERUM FONDAMENTAL 90ML</t>
+  </si>
+  <si>
+    <t>PREMIERE MASQ FILL FORC 200ML</t>
+  </si>
+  <si>
+    <t>PREMIERE MASQ FILL 500ML</t>
+  </si>
+  <si>
+    <t>E4040800</t>
+  </si>
+  <si>
+    <t>E4040500</t>
+  </si>
+  <si>
+    <t>RESISTANCE</t>
+  </si>
+  <si>
+    <t>E4182000</t>
+  </si>
+  <si>
+    <t>OIL OLEO RELAX 75ML FULL</t>
+  </si>
+  <si>
+    <t>E4180600</t>
+  </si>
+  <si>
+    <t>OIL OLEO RELAX 75ML REFILL</t>
+  </si>
+  <si>
+    <t>E4182600</t>
+  </si>
+  <si>
+    <t>CHROMA OIL 75ML FULL</t>
+  </si>
+  <si>
+    <t>E4181700</t>
+  </si>
+  <si>
+    <t>CHROMA OIL 75ML REFILL</t>
+  </si>
+  <si>
+    <t>E4181400</t>
+  </si>
+  <si>
+    <t>HUILE BLOND 75ML FULL</t>
+  </si>
+  <si>
+    <t>E4181100</t>
+  </si>
+  <si>
+    <t>HUILE BLOND 75ML REFILL</t>
+  </si>
+  <si>
+    <t>E4182200</t>
+  </si>
+  <si>
+    <t>CHRONOLOGISTE HUILE 75ML FULL</t>
+  </si>
+  <si>
+    <t>E4180900</t>
+  </si>
+  <si>
+    <t>CHRONOLOGISTE HUILE 75ML REFILL</t>
+  </si>
+  <si>
+    <t>K ELIXIR OIL 75ML FULL</t>
+  </si>
+  <si>
+    <t>E3838602</t>
+  </si>
+  <si>
+    <t>E3838502</t>
+  </si>
+  <si>
+    <t>E4202700</t>
+  </si>
+  <si>
+    <t>E3850000</t>
+  </si>
+  <si>
+    <t>E4184700</t>
+  </si>
+  <si>
+    <t>E3838902</t>
+  </si>
+  <si>
+    <t>E4161300</t>
+  </si>
+  <si>
+    <t>E4201700</t>
+  </si>
+  <si>
+    <t>E2677904</t>
+  </si>
+  <si>
+    <t>E4201300</t>
+  </si>
+  <si>
+    <t>E3593501</t>
+  </si>
+  <si>
+    <t>Nutritive Bain satin Riche - flacone</t>
+  </si>
+  <si>
+    <t>Nutritive Bain satin Riche - ecoricarica</t>
+  </si>
+  <si>
+    <t>Resistance Bain Force Architecte - flacone</t>
+  </si>
+  <si>
+    <t>Resistance Bain Force Architecte - ecoricarica</t>
+  </si>
+  <si>
+    <t>Chroma Absolu Bain Chroma Respect - flacone</t>
+  </si>
+  <si>
+    <t>Chroma Absolu Bain Chroma Respect - ecoricarica</t>
+  </si>
+  <si>
+    <t>Chroma Absolu Bain Riche Chroma Respect 500ML</t>
+  </si>
+  <si>
+    <t>Blond Absolu Bain Lumiere - flacone</t>
+  </si>
+  <si>
+    <t>Blond Absolu Bain Lumiere - ecoricarica</t>
+  </si>
+  <si>
+    <t>Genesis Bain Hydra-Fortifiant - flacone</t>
+  </si>
+  <si>
+    <t>Genesis Bain Hydra-Fortifiant - ecoricarica</t>
+  </si>
+  <si>
+    <t>PREMIERE BAIN  RENOVATEUR PRO 1L</t>
+  </si>
+  <si>
+    <t>PREMIERE FONDANT FLUIDITE REPARATEUR 200ML</t>
+  </si>
+  <si>
+    <t>PREMIERE CONCENTRE DECALCIFICANT ULTRA-REPARATEUR 1L</t>
+  </si>
+  <si>
+    <t>PREMIERE CONCENTRE DECALCIFICANT RESURFACANT 400ML</t>
+  </si>
+  <si>
+    <t>PREMIERE CONCENTRE DECALCIFICANT ULTRA-REPARATEUR 250ML</t>
+  </si>
+  <si>
+    <t>HUILE GLOSS REPARATRICE 30ML</t>
+  </si>
+  <si>
+    <t>GLOSS ABSOLUE</t>
+  </si>
+  <si>
+    <t>E4398200</t>
+  </si>
+  <si>
+    <t>3474637283391</t>
+  </si>
+  <si>
+    <t>GLOSS ABSOLU BAIN HYDRA-GLAZE 1000 ML</t>
+  </si>
+  <si>
+    <t>E4398100</t>
+  </si>
+  <si>
+    <t>3474637283384</t>
+  </si>
+  <si>
+    <t>GLOSS ABSOLU BAIN HYDRA-GLAZE 250 ML</t>
+  </si>
+  <si>
+    <t>E4398600</t>
+  </si>
+  <si>
+    <t>3474637283438</t>
+  </si>
+  <si>
+    <t>GLOSS ABSOLU INSTA GLAZE 1000 ML</t>
+  </si>
+  <si>
+    <t>E4398500</t>
+  </si>
+  <si>
+    <t>3474637283421</t>
+  </si>
+  <si>
+    <t>GLOSS ABSOLU INSTA GLAZE 250 ML</t>
+  </si>
+  <si>
+    <t>E4398700</t>
+  </si>
+  <si>
+    <t>3474637283445</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GLOSS ABSOLU ANTI FRIZZ GLAZE MILK 190ML      </t>
+  </si>
+  <si>
+    <t>E4399000</t>
+  </si>
+  <si>
+    <t>3474637283476</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GLOSS ABSOLU GLAZE DROPS 45ML         </t>
+  </si>
+  <si>
+    <t>E4398400</t>
+  </si>
+  <si>
+    <t>E4398300</t>
+  </si>
+  <si>
+    <t>E4540900</t>
+  </si>
+  <si>
+    <t>GLOSS ABSOLU HAIR MIST 30ML</t>
+  </si>
+  <si>
+    <t>UIT73036</t>
+  </si>
+  <si>
+    <t>COFFRET GENESIS ANTICADUTA 30*6 ML</t>
+  </si>
+  <si>
+    <t>E4346700</t>
+  </si>
+  <si>
+    <t>COFFRET GENESIS ANTICADUTA 10*6 ML</t>
+  </si>
+  <si>
+    <t>E4347500</t>
+  </si>
+  <si>
+    <t>COFFRET GENESIS APAISANTE 10*6 ML</t>
+  </si>
+  <si>
+    <t>E4352300</t>
+  </si>
+  <si>
+    <t>COFFRET DENSIFIQUE 10*6 ML</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COFFRET RITUEL TECNICO </t>
+  </si>
+  <si>
+    <t>E4340900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SOLEIL </t>
+  </si>
+  <si>
+    <t>E2936800</t>
+  </si>
+  <si>
+    <t>BAIN SOLEIL 250 ML</t>
+  </si>
+  <si>
+    <t>E2937500</t>
+  </si>
+  <si>
+    <t>E2937100</t>
+  </si>
+  <si>
+    <t>HUILE SIRENE 150ML</t>
+  </si>
+  <si>
+    <t>MASK SOLEIL 200ML</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SELLABLE MINISIZE </t>
+  </si>
+  <si>
+    <t>E4496700</t>
+  </si>
+  <si>
+    <t>GENESIS FONDANT RENFORCATEUR 75 ML</t>
+  </si>
+  <si>
+    <t>E4496600</t>
+  </si>
+  <si>
+    <t>GENESIS BAIN HYDRA-FORTIFIANT 80ML</t>
+  </si>
+  <si>
+    <t>E4496500</t>
+  </si>
+  <si>
+    <t>GENESIS SERUM ANTI-CHUTE FORTIFIANT 30ML</t>
+  </si>
+  <si>
+    <t>GLOSS ABSOLU BAIN HYDRA GLAZE 80 ML</t>
+  </si>
+  <si>
+    <t>E4498800</t>
+  </si>
+  <si>
+    <t>E4498900</t>
+  </si>
+  <si>
+    <t>GLOSS ABSOLU CONDITIONER INSTAGLAZE 75 ML</t>
+  </si>
+  <si>
+    <t>E4499000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GLOSS ABSOLU ANTI-FRIZZ GLAZE MILK 45 ML </t>
+  </si>
+  <si>
+    <t xml:space="preserve">BAIN DECALCIFIANT REPARATEUR 80 ML </t>
+  </si>
+  <si>
+    <t>E4109901</t>
+  </si>
+  <si>
+    <t>E4114401</t>
+  </si>
+  <si>
+    <t>CONCENTRE' DECALCIFIANT ULTRA-REPARATEUR 45 ML</t>
+  </si>
+  <si>
+    <t>E4496400</t>
+  </si>
+  <si>
+    <t>MASQUE FILLER REPARATEUR 75ML</t>
+  </si>
+  <si>
+    <t>E4329101</t>
+  </si>
+  <si>
+    <t>SIERO 8H MAGIC NIGHT 30ML</t>
+  </si>
+  <si>
+    <t xml:space="preserve">L'HUILE ORIGINALE OLIO PER CAPELLI 30ML </t>
+  </si>
+  <si>
+    <t>REFILL 500ML</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Densifique Bain Densitè 500 ml - flacone </t>
+  </si>
+  <si>
+    <t>Densifique Bain Densitè 500 ml - ecoricarica</t>
+  </si>
+  <si>
+    <t>Spcifique Bain Divalent 500 ml - flacone</t>
+  </si>
+  <si>
+    <t>Spcifique Bain Divalent 500 ml - ecoricarica</t>
+  </si>
+  <si>
+    <t>E4201100</t>
+  </si>
+  <si>
+    <t>Chroma Absolu Bain Riche Chroma Respect - ecoricarica</t>
+  </si>
+  <si>
+    <t>E3839002</t>
+  </si>
+  <si>
+    <t>Genesis Bain Nutri-fortifiant 500ML -FLACONE</t>
+  </si>
+  <si>
+    <t>Genesis Bain Nutri-fortifiant 500ML - ecoricarica</t>
+  </si>
+  <si>
+    <t>E3838702</t>
+  </si>
+  <si>
+    <t>Premiere Bain Decalcifiant Reparateur 500 ml - flacone</t>
+  </si>
+  <si>
+    <t>Premiere Bain Decalcifiant Reparateur 500 ml - ecoricarica</t>
+  </si>
+  <si>
+    <t>Gloss Absolu Bain Hydra Glaze 500 ml - falcone</t>
+  </si>
+  <si>
+    <t>Gloss Absolu Bain Hydra Glaze 500 ml - ecoricarica</t>
+  </si>
+  <si>
+    <t>Kerastase 2026</t>
+  </si>
+  <si>
+    <t>Lead Time 7-9 weeks</t>
+  </si>
+  <si>
+    <t>Exw Europe</t>
+  </si>
+  <si>
+    <t>Moq Eur50000.00</t>
+  </si>
+  <si>
+    <t>Cost (eur)</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Qty/Pack</t>
-  </si>
-[...1 lines deleted...]
-    <t>Cost (eur)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[$€-2]\ #,##0.00"/>
   </numFmts>
-  <fonts count="4" x14ac:knownFonts="1">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
-      <name val="Arial"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
       <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
+      <b/>
       <sz val="9"/>
+      <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
-    </font>
-[...4 lines deleted...]
-      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="23">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF343E77"/>
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.499984740745262"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.34998626667073579"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFC000"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.59999389629810485"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF00B050"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFF33CC"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF00B0F0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.39997558519241921"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFF66FF"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF9999FF"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFF99CC"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFCCCC"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFF6600"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.39997558519241921"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF92D050"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFF6699"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFCCFF"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="-0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="1">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="77">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="12" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="12" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="13" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="13" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="14" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="14" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="1" fillId="2" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="21" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="21" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="20" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="20" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="8" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="9" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="19" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="10" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="18" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="11" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="12" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="13" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="14" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="15" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="17" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="16" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="21" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="20" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="14" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="22" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="4" fillId="22" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="22" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FFFFFFCC"/>
+      <color rgb="FFFFCCFF"/>
+      <color rgb="FFFF6699"/>
+      <color rgb="FFFF99CC"/>
+      <color rgb="FFFF6600"/>
+      <color rgb="FFFF5050"/>
+      <color rgb="FFFFCCCC"/>
+      <color rgb="FF9999FF"/>
+      <color rgb="FFFF66FF"/>
+      <color rgb="FFFF00FF"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -3955,11971 +2535,4206 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F598"/>
+  <dimension ref="A1:E235"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G24" sqref="G24"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A215" sqref="A215:XFD215"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="15.5" style="2" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="16384" width="9" style="3"/>
+    <col min="1" max="1" width="12.28515625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="15.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="52.42578125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="8.85546875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="9.5703125" style="50" customWidth="1"/>
+    <col min="6" max="16384" width="8.7109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="72" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="72"/>
+    </row>
+    <row r="3" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="73" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="73" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="73" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="B7" s="74" t="s">
         <v>1</v>
       </c>
-    </row>
-[...48 lines deleted...]
-      <c r="C8" s="2" t="s">
+      <c r="C7" s="75" t="s">
+        <v>580</v>
+      </c>
+      <c r="D7" s="74" t="s">
+        <v>581</v>
+      </c>
+      <c r="E7" s="76" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="D8" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E8" s="2">
+      <c r="B8" s="4"/>
+      <c r="C8" s="3"/>
+      <c r="D8" s="4"/>
+      <c r="E8" s="51"/>
+    </row>
+    <row r="9" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="B9" s="6">
+        <v>3474637154929</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="D9" s="7">
+        <v>2</v>
+      </c>
+      <c r="E9" s="52">
+        <v>36.936000000000007</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10" s="7">
+        <v>2</v>
+      </c>
+      <c r="E10" s="52">
+        <v>36.936000000000007</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="D11" s="7">
+        <v>2</v>
+      </c>
+      <c r="E11" s="52">
+        <v>49.356000000000009</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="6">
+        <v>3474637154974</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D12" s="7">
+        <v>1</v>
+      </c>
+      <c r="E12" s="52">
+        <v>47.736000000000004</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="B13" s="6">
+        <v>3474637155018</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D13" s="7">
+        <v>1</v>
+      </c>
+      <c r="E13" s="52">
+        <v>47.736000000000004</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D14" s="7">
+        <v>3</v>
+      </c>
+      <c r="E14" s="52">
+        <v>17.82</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D15" s="7">
+        <v>3</v>
+      </c>
+      <c r="E15" s="52">
+        <v>17.82</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="D16" s="7">
+        <v>3</v>
+      </c>
+      <c r="E16" s="52">
+        <v>23.652000000000001</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="B17" s="6">
+        <v>3474637154967</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D17" s="7">
+        <v>3</v>
+      </c>
+      <c r="E17" s="52">
+        <v>31.644000000000002</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="D18" s="7">
+        <v>3</v>
+      </c>
+      <c r="E18" s="52">
+        <v>31.644000000000002</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="7" t="s">
+        <v>450</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="D19" s="7">
+        <v>3</v>
+      </c>
+      <c r="E19" s="52">
+        <v>24.408000000000005</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D20" s="7">
+        <v>6</v>
+      </c>
+      <c r="E20" s="52">
+        <v>34.128000000000007</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D21" s="7">
+        <v>6</v>
+      </c>
+      <c r="E21" s="52">
+        <v>34.128000000000007</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="D22" s="7">
+        <v>3</v>
+      </c>
+      <c r="E22" s="52">
+        <v>24.408000000000005</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="7" t="s">
+        <v>451</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D23" s="7">
+        <v>6</v>
+      </c>
+      <c r="E23" s="52">
+        <v>34.128000000000007</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="B24" s="9"/>
+      <c r="C24" s="8"/>
+      <c r="D24" s="9"/>
+      <c r="E24" s="53"/>
+    </row>
+    <row r="25" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="D25" s="7">
+        <v>3</v>
+      </c>
+      <c r="E25" s="52">
+        <v>19.655999999999999</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B26" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="D26" s="7">
+        <v>3</v>
+      </c>
+      <c r="E26" s="52">
+        <v>31.104000000000003</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B27" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>469</v>
+      </c>
+      <c r="D27" s="7">
+        <v>3</v>
+      </c>
+      <c r="E27" s="52">
+        <v>41.688000000000002</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="12" t="s">
+        <v>452</v>
+      </c>
+      <c r="B28" s="12"/>
+      <c r="C28" s="11"/>
+      <c r="D28" s="12"/>
+      <c r="E28" s="54"/>
+    </row>
+    <row r="29" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="D29" s="7">
+        <v>2</v>
+      </c>
+      <c r="E29" s="52">
+        <v>36.936000000000007</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="D30" s="7">
+        <v>2</v>
+      </c>
+      <c r="E30" s="52">
+        <v>40.608000000000004</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C31" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="D31" s="7">
+        <v>2</v>
+      </c>
+      <c r="E31" s="52">
+        <v>40.608000000000004</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="B32" s="6">
+        <v>3474636397945</v>
+      </c>
+      <c r="C32" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="D32" s="7">
+        <v>3</v>
+      </c>
+      <c r="E32" s="52">
+        <v>17.82</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C33" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="D33" s="7">
+        <v>3</v>
+      </c>
+      <c r="E33" s="52">
+        <v>19.655999999999999</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C34" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="D34" s="7">
+        <v>3</v>
+      </c>
+      <c r="E34" s="52">
+        <v>17.82</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C35" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="D35" s="7">
+        <v>3</v>
+      </c>
+      <c r="E35" s="52">
+        <v>19.655999999999999</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="7" t="s">
         <v>72</v>
       </c>
-      <c r="F8" s="8">
-[...10 lines deleted...]
-      <c r="C9" s="2" t="s">
+      <c r="B36" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="C36" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="D36" s="7">
         <v>2</v>
       </c>
-      <c r="D9" s="3" t="s">
-[...13 lines deleted...]
-      <c r="B10" s="2" t="s">
+      <c r="E36" s="52">
+        <v>49.356000000000009</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="C37" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="D37" s="7">
+        <v>2</v>
+      </c>
+      <c r="E37" s="52">
+        <v>51.731999999999999</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B38" s="6">
+        <v>3474636397884</v>
+      </c>
+      <c r="C38" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D38" s="7">
+        <v>3</v>
+      </c>
+      <c r="E38" s="52">
+        <v>23.652000000000001</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="C39" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="D39" s="7">
+        <v>3</v>
+      </c>
+      <c r="E39" s="52">
+        <v>26.244000000000003</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="C40" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="D40" s="7">
+        <v>1</v>
+      </c>
+      <c r="E40" s="52">
+        <v>50.003999999999998</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="C41" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="D41" s="7">
+        <v>1</v>
+      </c>
+      <c r="E41" s="52">
+        <v>47.736000000000004</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="B42" s="6">
+        <v>3474636613175</v>
+      </c>
+      <c r="C42" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="D42" s="7">
+        <v>1</v>
+      </c>
+      <c r="E42" s="52">
+        <v>50.003999999999998</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="C43" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="D43" s="7">
+        <v>3</v>
+      </c>
+      <c r="E43" s="52">
+        <v>34.236000000000004</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="C44" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="D44" s="7">
+        <v>3</v>
+      </c>
+      <c r="E44" s="52">
+        <v>31.644000000000002</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="C45" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="D45" s="7">
+        <v>3</v>
+      </c>
+      <c r="E45" s="52">
+        <v>34.236000000000004</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="C46" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="D46" s="7">
+        <v>3</v>
+      </c>
+      <c r="E46" s="52">
+        <v>24.408000000000005</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B47" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="C47" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="D47" s="7">
+        <v>3</v>
+      </c>
+      <c r="E47" s="52">
+        <v>24.408000000000005</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="B48" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="C48" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="D48" s="7">
         <v>6</v>
       </c>
-      <c r="C10" s="2" t="s">
+      <c r="E48" s="52">
+        <v>34.149600000000007</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B49" s="6">
+        <v>3474630713383</v>
+      </c>
+      <c r="C49" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="D49" s="7">
+        <v>6</v>
+      </c>
+      <c r="E49" s="52">
+        <v>32.508000000000003</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="14" t="s">
+        <v>111</v>
+      </c>
+      <c r="B50" s="14"/>
+      <c r="C50" s="13"/>
+      <c r="D50" s="14"/>
+      <c r="E50" s="55"/>
+    </row>
+    <row r="51" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="B51" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="C51" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="D51" s="7">
         <v>2</v>
       </c>
-      <c r="D10" s="3" t="s">
-[...16 lines deleted...]
-      <c r="C11" s="2" t="s">
+      <c r="E51" s="52">
+        <v>40.608000000000004</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="B52" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="C52" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="D52" s="7">
         <v>2</v>
       </c>
-      <c r="D11" s="3" t="s">
-[...13 lines deleted...]
-      <c r="B12" s="2" t="s">
+      <c r="E52" s="52">
+        <v>40.608000000000004</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="B53" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="C53" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="D53" s="7">
+        <v>3</v>
+      </c>
+      <c r="E53" s="52">
+        <v>19.655999999999999</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="B54" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="C54" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="D54" s="7">
+        <v>3</v>
+      </c>
+      <c r="E54" s="52">
+        <v>19.655999999999999</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="B55" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="C55" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="D55" s="7">
+        <v>3</v>
+      </c>
+      <c r="E55" s="52">
+        <v>19.655999999999999</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="B56" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="C56" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="D56" s="7">
+        <v>2</v>
+      </c>
+      <c r="E56" s="52">
+        <v>51.731999999999999</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="B57" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="C57" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="D57" s="7">
+        <v>1</v>
+      </c>
+      <c r="E57" s="52">
+        <v>50.003999999999998</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="B58" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="C58" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="D58" s="7">
+        <v>3</v>
+      </c>
+      <c r="E58" s="52">
+        <v>26.244000000000003</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B59" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="C59" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="D59" s="7">
+        <v>3</v>
+      </c>
+      <c r="E59" s="52">
+        <v>34.236000000000004</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="B60" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="C60" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="D60" s="7">
+        <v>3</v>
+      </c>
+      <c r="E60" s="52">
+        <v>34.236000000000004</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="B61" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="C61" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="D61" s="7">
+        <v>3</v>
+      </c>
+      <c r="E61" s="52">
+        <v>24.408000000000005</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="7" t="s">
+        <v>453</v>
+      </c>
+      <c r="B62" s="6">
+        <v>3474637219598</v>
+      </c>
+      <c r="C62" s="5" t="s">
+        <v>454</v>
+      </c>
+      <c r="D62" s="7">
+        <v>3</v>
+      </c>
+      <c r="E62" s="52">
+        <v>41.688000000000002</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="7" t="s">
+        <v>455</v>
+      </c>
+      <c r="B63" s="6">
+        <v>3474637219451</v>
+      </c>
+      <c r="C63" s="5" t="s">
+        <v>456</v>
+      </c>
+      <c r="D63" s="7">
+        <v>3</v>
+      </c>
+      <c r="E63" s="52">
+        <v>31.212</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="16" t="s">
+        <v>145</v>
+      </c>
+      <c r="B64" s="16"/>
+      <c r="C64" s="15"/>
+      <c r="D64" s="16"/>
+      <c r="E64" s="56"/>
+    </row>
+    <row r="65" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="B65" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="C65" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="D65" s="7">
+        <v>2</v>
+      </c>
+      <c r="E65" s="52">
+        <v>47.088000000000008</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="B66" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="C66" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="D66" s="7">
+        <v>3</v>
+      </c>
+      <c r="E66" s="52">
+        <v>22.464000000000002</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="7" t="s">
+        <v>530</v>
+      </c>
+      <c r="B67" s="6">
+        <v>3474637273682</v>
+      </c>
+      <c r="C67" s="5" t="s">
+        <v>529</v>
+      </c>
+      <c r="D67" s="7">
+        <v>1</v>
+      </c>
+      <c r="E67" s="52">
+        <v>97.2</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="B68" s="6">
+        <v>3474636728299</v>
+      </c>
+      <c r="C68" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="D68" s="7">
+        <v>3</v>
+      </c>
+      <c r="E68" s="52">
+        <v>38.016000000000005</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="B69" s="6">
+        <v>3474637273682</v>
+      </c>
+      <c r="C69" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="D69" s="7">
+        <v>1</v>
+      </c>
+      <c r="E69" s="52">
+        <v>58.320000000000007</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="B70" s="6" t="s">
+        <v>157</v>
+      </c>
+      <c r="C70" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="D70" s="7">
+        <v>3</v>
+      </c>
+      <c r="E70" s="52">
+        <v>30.024000000000004</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="7" t="s">
+        <v>465</v>
+      </c>
+      <c r="B71" s="6">
+        <v>3474637219611</v>
+      </c>
+      <c r="C71" s="5" t="s">
+        <v>466</v>
+      </c>
+      <c r="D71" s="7">
+        <v>3</v>
+      </c>
+      <c r="E71" s="52">
+        <v>50.976000000000006</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="7" t="s">
+        <v>467</v>
+      </c>
+      <c r="B72" s="6">
+        <v>3474637219482</v>
+      </c>
+      <c r="C72" s="5" t="s">
+        <v>468</v>
+      </c>
+      <c r="D72" s="7">
+        <v>3</v>
+      </c>
+      <c r="E72" s="52">
+        <v>40.176000000000009</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="18" t="s">
+        <v>159</v>
+      </c>
+      <c r="B73" s="18"/>
+      <c r="C73" s="17"/>
+      <c r="D73" s="18"/>
+      <c r="E73" s="57"/>
+    </row>
+    <row r="74" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="7" t="s">
+        <v>160</v>
+      </c>
+      <c r="B74" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="C74" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="D74" s="7">
+        <v>3</v>
+      </c>
+      <c r="E74" s="52">
+        <v>24.408000000000005</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="B75" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="C75" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="D75" s="7">
+        <v>3</v>
+      </c>
+      <c r="E75" s="52">
+        <v>24.408000000000005</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="7" t="s">
+        <v>166</v>
+      </c>
+      <c r="B76" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C76" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="D76" s="7">
+        <v>6</v>
+      </c>
+      <c r="E76" s="52">
+        <v>24.408000000000005</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="B77" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="C77" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="D77" s="7">
+        <v>6</v>
+      </c>
+      <c r="E77" s="52">
+        <v>24.408000000000005</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="20" t="s">
+        <v>531</v>
+      </c>
+      <c r="B78" s="20"/>
+      <c r="C78" s="19"/>
+      <c r="D78" s="20"/>
+      <c r="E78" s="58"/>
+    </row>
+    <row r="79" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="7" t="s">
+        <v>532</v>
+      </c>
+      <c r="B79" s="6">
+        <v>3474636695249</v>
+      </c>
+      <c r="C79" s="5" t="s">
+        <v>533</v>
+      </c>
+      <c r="D79" s="7">
+        <v>3</v>
+      </c>
+      <c r="E79" s="52">
+        <v>17.82</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="7" t="s">
+        <v>534</v>
+      </c>
+      <c r="B80" s="6">
+        <v>3474636695324</v>
+      </c>
+      <c r="C80" s="5" t="s">
+        <v>536</v>
+      </c>
+      <c r="D80" s="7">
+        <v>3</v>
+      </c>
+      <c r="E80" s="52">
+        <v>24.408000000000005</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="7" t="s">
+        <v>535</v>
+      </c>
+      <c r="B81" s="6">
+        <v>3474636695287</v>
+      </c>
+      <c r="C81" s="5" t="s">
+        <v>537</v>
+      </c>
+      <c r="D81" s="7">
+        <v>3</v>
+      </c>
+      <c r="E81" s="52">
+        <v>31.644000000000002</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="22" t="s">
+        <v>172</v>
+      </c>
+      <c r="B82" s="22"/>
+      <c r="C82" s="21"/>
+      <c r="D82" s="22"/>
+      <c r="E82" s="59"/>
+    </row>
+    <row r="83" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="B83" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="C83" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="D83" s="7">
+        <v>3</v>
+      </c>
+      <c r="E83" s="52">
+        <v>24.408000000000005</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="24" t="s">
+        <v>176</v>
+      </c>
+      <c r="B84" s="24"/>
+      <c r="C84" s="23"/>
+      <c r="D84" s="24"/>
+      <c r="E84" s="60"/>
+    </row>
+    <row r="85" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="B85" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="C85" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="D85" s="7">
+        <v>2</v>
+      </c>
+      <c r="E85" s="52">
+        <v>40.608000000000004</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="B86" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="C86" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="D86" s="7">
+        <v>3</v>
+      </c>
+      <c r="E86" s="52">
+        <v>19.655999999999999</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="B87" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="C87" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="D87" s="7">
+        <v>3</v>
+      </c>
+      <c r="E87" s="52">
+        <v>19.655999999999999</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="B88" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="C88" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="D88" s="7">
+        <v>3</v>
+      </c>
+      <c r="E88" s="52">
+        <v>34.236000000000004</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="7" t="s">
+        <v>527</v>
+      </c>
+      <c r="B89" s="6">
+        <v>3474637277789</v>
+      </c>
+      <c r="C89" s="5" t="s">
+        <v>528</v>
+      </c>
+      <c r="D89" s="7">
+        <v>1</v>
+      </c>
+      <c r="E89" s="52">
+        <v>38.771999999999998</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="B90" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="C90" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="D90" s="7">
+        <v>3</v>
+      </c>
+      <c r="E90" s="52">
+        <v>24.408000000000005</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="26" t="s">
+        <v>192</v>
+      </c>
+      <c r="B91" s="26"/>
+      <c r="C91" s="25"/>
+      <c r="D91" s="26"/>
+      <c r="E91" s="61"/>
+    </row>
+    <row r="92" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="B92" s="6">
+        <v>3474636954759</v>
+      </c>
+      <c r="C92" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="D92" s="7">
+        <v>1</v>
+      </c>
+      <c r="E92" s="52">
+        <v>40.608000000000004</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="7" t="s">
+        <v>195</v>
+      </c>
+      <c r="B93" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C93" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="D93" s="7">
+        <v>2</v>
+      </c>
+      <c r="E93" s="52">
+        <v>40.608000000000004</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="7" t="s">
+        <v>198</v>
+      </c>
+      <c r="B94" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="C94" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="D94" s="7">
+        <v>2</v>
+      </c>
+      <c r="E94" s="52">
+        <v>40.608000000000004</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="7" t="s">
+        <v>201</v>
+      </c>
+      <c r="B95" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="C95" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="D95" s="7">
+        <v>2</v>
+      </c>
+      <c r="E95" s="52">
+        <v>40.608000000000004</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="B96" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="C96" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="D96" s="7">
+        <v>3</v>
+      </c>
+      <c r="E96" s="52">
+        <v>19.655999999999999</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="7" t="s">
+        <v>207</v>
+      </c>
+      <c r="B97" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="C97" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="D97" s="7">
+        <v>3</v>
+      </c>
+      <c r="E97" s="52">
+        <v>19.655999999999999</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="7" t="s">
+        <v>213</v>
+      </c>
+      <c r="B98" s="7" t="s">
+        <v>214</v>
+      </c>
+      <c r="C98" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="D98" s="7">
+        <v>3</v>
+      </c>
+      <c r="E98" s="52">
+        <v>19.655999999999999</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="B99" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="C99" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="D99" s="7">
+        <v>3</v>
+      </c>
+      <c r="E99" s="52">
+        <v>19.655999999999999</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="B100" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="C100" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="D100" s="7">
+        <v>1</v>
+      </c>
+      <c r="E100" s="52">
+        <v>50.003999999999998</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="B101" s="7" t="s">
+        <v>220</v>
+      </c>
+      <c r="C101" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="D101" s="7">
+        <v>3</v>
+      </c>
+      <c r="E101" s="52">
+        <v>34.236000000000004</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="7" t="s">
+        <v>222</v>
+      </c>
+      <c r="B102" s="7" t="s">
+        <v>223</v>
+      </c>
+      <c r="C102" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="D102" s="7">
+        <v>3</v>
+      </c>
+      <c r="E102" s="52">
+        <v>34.236000000000004</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="7" t="s">
+        <v>225</v>
+      </c>
+      <c r="B103" s="7" t="s">
+        <v>226</v>
+      </c>
+      <c r="C103" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="D103" s="7">
+        <v>3</v>
+      </c>
+      <c r="E103" s="52">
+        <v>36.18</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="B104" s="7" t="s">
+        <v>229</v>
+      </c>
+      <c r="C104" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="D104" s="7">
+        <v>6</v>
+      </c>
+      <c r="E104" s="52">
+        <v>34.128000000000007</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="28" t="s">
+        <v>231</v>
+      </c>
+      <c r="B105" s="28"/>
+      <c r="C105" s="27"/>
+      <c r="D105" s="28"/>
+      <c r="E105" s="62"/>
+    </row>
+    <row r="106" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="7" t="s">
+        <v>232</v>
+      </c>
+      <c r="B106" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="C106" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="D106" s="7">
+        <v>2</v>
+      </c>
+      <c r="E106" s="52">
+        <v>40.608000000000004</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="B107" s="7" t="s">
+        <v>236</v>
+      </c>
+      <c r="C107" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="D107" s="7">
+        <v>2</v>
+      </c>
+      <c r="E107" s="52">
+        <v>40.608000000000004</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="B108" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="C108" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="D108" s="7">
+        <v>3</v>
+      </c>
+      <c r="E108" s="52">
+        <v>19.655999999999999</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A109" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="B109" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="C109" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="D109" s="7">
+        <v>3</v>
+      </c>
+      <c r="E109" s="52">
+        <v>19.655999999999999</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="B110" s="7" t="s">
+        <v>245</v>
+      </c>
+      <c r="C110" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="D110" s="7">
+        <v>2</v>
+      </c>
+      <c r="E110" s="52">
+        <v>51.731999999999999</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="7" t="s">
+        <v>247</v>
+      </c>
+      <c r="B111" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="C111" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="D111" s="7">
+        <v>1</v>
+      </c>
+      <c r="E111" s="52">
+        <v>50.003999999999998</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="7" t="s">
+        <v>250</v>
+      </c>
+      <c r="B112" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="C112" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="D112" s="7">
+        <v>3</v>
+      </c>
+      <c r="E112" s="52">
+        <v>26.244000000000003</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A113" s="7" t="s">
+        <v>253</v>
+      </c>
+      <c r="B113" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C113" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="D113" s="7">
+        <v>3</v>
+      </c>
+      <c r="E113" s="52">
+        <v>34.236000000000004</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A114" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="B114" s="7" t="s">
+        <v>257</v>
+      </c>
+      <c r="C114" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="D114" s="7">
+        <v>3</v>
+      </c>
+      <c r="E114" s="52">
+        <v>34.236000000000004</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A115" s="7" t="s">
+        <v>259</v>
+      </c>
+      <c r="B115" s="7" t="s">
+        <v>260</v>
+      </c>
+      <c r="C115" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="D115" s="7">
+        <v>3</v>
+      </c>
+      <c r="E115" s="52">
+        <v>24.408000000000005</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A116" s="7" t="s">
+        <v>457</v>
+      </c>
+      <c r="B116" s="6">
+        <v>3474637219659</v>
+      </c>
+      <c r="C116" s="5" t="s">
+        <v>458</v>
+      </c>
+      <c r="D116" s="7">
+        <v>3</v>
+      </c>
+      <c r="E116" s="52">
+        <v>41.688000000000002</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="7" t="s">
+        <v>459</v>
+      </c>
+      <c r="B117" s="6">
+        <v>3474637219567</v>
+      </c>
+      <c r="C117" s="5" t="s">
+        <v>460</v>
+      </c>
+      <c r="D117" s="7">
+        <v>3</v>
+      </c>
+      <c r="E117" s="52">
+        <v>31.104000000000003</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A118" s="30" t="s">
+        <v>262</v>
+      </c>
+      <c r="B118" s="30"/>
+      <c r="C118" s="29"/>
+      <c r="D118" s="30"/>
+      <c r="E118" s="63"/>
+    </row>
+    <row r="119" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A119" s="7" t="s">
+        <v>263</v>
+      </c>
+      <c r="B119" s="7" t="s">
+        <v>264</v>
+      </c>
+      <c r="C119" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="D119" s="7">
+        <v>2</v>
+      </c>
+      <c r="E119" s="52">
+        <v>40.608000000000004</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A120" s="7" t="s">
+        <v>266</v>
+      </c>
+      <c r="B120" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="C120" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="D120" s="7">
+        <v>2</v>
+      </c>
+      <c r="E120" s="52">
+        <v>40.608000000000004</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A121" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="B121" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="C121" s="5" t="s">
+        <v>271</v>
+      </c>
+      <c r="D121" s="7">
+        <v>3</v>
+      </c>
+      <c r="E121" s="52">
+        <v>19.655999999999999</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A122" s="7" t="s">
+        <v>272</v>
+      </c>
+      <c r="B122" s="7" t="s">
+        <v>273</v>
+      </c>
+      <c r="C122" s="5" t="s">
+        <v>274</v>
+      </c>
+      <c r="D122" s="7">
+        <v>3</v>
+      </c>
+      <c r="E122" s="52">
+        <v>19.655999999999999</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A123" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="B123" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="C123" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="D123" s="7">
+        <v>2</v>
+      </c>
+      <c r="E123" s="52">
+        <v>51.731999999999999</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A124" s="7" t="s">
+        <v>278</v>
+      </c>
+      <c r="B124" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="C124" s="5" t="s">
+        <v>280</v>
+      </c>
+      <c r="D124" s="7">
+        <v>3</v>
+      </c>
+      <c r="E124" s="52">
+        <v>27.108000000000004</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A125" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="B125" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="C125" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="D125" s="7">
+        <v>1</v>
+      </c>
+      <c r="E125" s="52">
+        <v>50.003999999999998</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A126" s="7" t="s">
+        <v>284</v>
+      </c>
+      <c r="B126" s="7" t="s">
+        <v>285</v>
+      </c>
+      <c r="C126" s="5" t="s">
+        <v>286</v>
+      </c>
+      <c r="D126" s="7">
+        <v>3</v>
+      </c>
+      <c r="E126" s="52">
+        <v>34.236000000000004</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A127" s="7" t="s">
+        <v>287</v>
+      </c>
+      <c r="B127" s="7" t="s">
+        <v>288</v>
+      </c>
+      <c r="C127" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="D127" s="7">
+        <v>3</v>
+      </c>
+      <c r="E127" s="52">
+        <v>34.236000000000004</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A128" s="7" t="s">
+        <v>290</v>
+      </c>
+      <c r="B128" s="7" t="s">
+        <v>291</v>
+      </c>
+      <c r="C128" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="D128" s="7">
+        <v>3</v>
+      </c>
+      <c r="E128" s="52">
+        <v>24.408000000000005</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A129" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="B129" s="7" t="s">
+        <v>294</v>
+      </c>
+      <c r="C129" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="D129" s="7">
+        <v>6</v>
+      </c>
+      <c r="E129" s="52">
+        <v>34.128000000000007</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A130" s="7" t="s">
+        <v>296</v>
+      </c>
+      <c r="B130" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C130" s="5" t="s">
+        <v>298</v>
+      </c>
+      <c r="D130" s="7">
+        <v>6</v>
+      </c>
+      <c r="E130" s="52">
+        <v>34.128000000000007</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A131" s="7" t="s">
+        <v>461</v>
+      </c>
+      <c r="B131" s="6">
+        <v>3474637219536</v>
+      </c>
+      <c r="C131" s="5" t="s">
+        <v>462</v>
+      </c>
+      <c r="D131" s="7">
+        <v>3</v>
+      </c>
+      <c r="E131" s="52">
+        <v>41.688000000000002</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A132" s="7" t="s">
+        <v>463</v>
+      </c>
+      <c r="B132" s="6">
+        <v>3474637219505</v>
+      </c>
+      <c r="C132" s="5" t="s">
+        <v>464</v>
+      </c>
+      <c r="D132" s="7">
+        <v>3</v>
+      </c>
+      <c r="E132" s="52">
+        <v>31.104000000000003</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A133" s="32" t="s">
+        <v>299</v>
+      </c>
+      <c r="B133" s="32"/>
+      <c r="C133" s="31"/>
+      <c r="D133" s="32"/>
+      <c r="E133" s="64"/>
+    </row>
+    <row r="134" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A134" s="7" t="s">
+        <v>300</v>
+      </c>
+      <c r="B134" s="7" t="s">
+        <v>301</v>
+      </c>
+      <c r="C134" s="5" t="s">
+        <v>302</v>
+      </c>
+      <c r="D134" s="7">
+        <v>1</v>
+      </c>
+      <c r="E134" s="52">
+        <v>34.991999999999997</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A135" s="7" t="s">
+        <v>303</v>
+      </c>
+      <c r="B135" s="7" t="s">
+        <v>304</v>
+      </c>
+      <c r="C135" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="D135" s="7">
+        <v>1</v>
+      </c>
+      <c r="E135" s="52">
+        <v>34.991999999999997</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A136" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="B136" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="C136" s="5" t="s">
+        <v>308</v>
+      </c>
+      <c r="D136" s="7">
+        <v>1</v>
+      </c>
+      <c r="E136" s="52">
+        <v>34.991999999999997</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A137" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="B137" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="C137" s="5" t="s">
+        <v>311</v>
+      </c>
+      <c r="D137" s="7">
+        <v>1</v>
+      </c>
+      <c r="E137" s="52">
+        <v>34.991999999999997</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A138" s="7" t="s">
+        <v>312</v>
+      </c>
+      <c r="B138" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="C138" s="5" t="s">
+        <v>314</v>
+      </c>
+      <c r="D138" s="7">
+        <v>1</v>
+      </c>
+      <c r="E138" s="52">
+        <v>34.991999999999997</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A139" s="7" t="s">
+        <v>315</v>
+      </c>
+      <c r="B139" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="C139" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="D139" s="7">
         <v>10</v>
       </c>
-      <c r="C12" s="2" t="s">
+      <c r="E139" s="52">
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A140" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="B140" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="C140" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="D140" s="7">
+        <v>10</v>
+      </c>
+      <c r="E140" s="52">
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A141" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="B141" s="7" t="s">
+        <v>322</v>
+      </c>
+      <c r="C141" s="5" t="s">
+        <v>323</v>
+      </c>
+      <c r="D141" s="7">
+        <v>10</v>
+      </c>
+      <c r="E141" s="52">
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A142" s="7" t="s">
+        <v>324</v>
+      </c>
+      <c r="B142" s="7" t="s">
+        <v>325</v>
+      </c>
+      <c r="C142" s="5" t="s">
+        <v>326</v>
+      </c>
+      <c r="D142" s="7">
+        <v>10</v>
+      </c>
+      <c r="E142" s="52">
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A143" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="B143" s="7" t="s">
+        <v>328</v>
+      </c>
+      <c r="C143" s="5" t="s">
+        <v>329</v>
+      </c>
+      <c r="D143" s="7">
+        <v>10</v>
+      </c>
+      <c r="E143" s="52">
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A144" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="B144" s="7" t="s">
+        <v>331</v>
+      </c>
+      <c r="C144" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="D144" s="7">
+        <v>10</v>
+      </c>
+      <c r="E144" s="52">
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A145" s="34" t="s">
+        <v>333</v>
+      </c>
+      <c r="B145" s="34"/>
+      <c r="C145" s="33"/>
+      <c r="D145" s="34"/>
+      <c r="E145" s="65"/>
+    </row>
+    <row r="146" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A146" s="7" t="s">
+        <v>334</v>
+      </c>
+      <c r="B146" s="7" t="s">
+        <v>335</v>
+      </c>
+      <c r="C146" s="5" t="s">
+        <v>336</v>
+      </c>
+      <c r="D146" s="7">
         <v>2</v>
       </c>
-      <c r="D12" s="3" t="s">
-[...16 lines deleted...]
-      <c r="C13" s="2" t="s">
+      <c r="E146" s="52">
+        <v>40.608000000000004</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A147" s="7" t="s">
+        <v>337</v>
+      </c>
+      <c r="B147" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="C147" s="5" t="s">
+        <v>339</v>
+      </c>
+      <c r="D147" s="7">
         <v>2</v>
       </c>
-      <c r="D13" s="3" t="s">
-[...16 lines deleted...]
-      <c r="C14" s="2" t="s">
+      <c r="E147" s="52">
+        <v>40.608000000000004</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A148" s="7" t="s">
+        <v>340</v>
+      </c>
+      <c r="B148" s="7" t="s">
+        <v>341</v>
+      </c>
+      <c r="C148" s="5" t="s">
+        <v>342</v>
+      </c>
+      <c r="D148" s="7">
         <v>2</v>
       </c>
-      <c r="D14" s="3" t="s">
-[...16 lines deleted...]
-      <c r="C15" s="2" t="s">
+      <c r="E148" s="52">
+        <v>40.608000000000004</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A149" s="7" t="s">
+        <v>343</v>
+      </c>
+      <c r="B149" s="7" t="s">
+        <v>344</v>
+      </c>
+      <c r="C149" s="5" t="s">
+        <v>345</v>
+      </c>
+      <c r="D149" s="7">
         <v>2</v>
       </c>
-      <c r="D15" s="3" t="s">
-[...16 lines deleted...]
-      <c r="C16" s="2" t="s">
+      <c r="E149" s="52">
+        <v>40.608000000000004</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A150" s="7" t="s">
+        <v>346</v>
+      </c>
+      <c r="B150" s="7" t="s">
+        <v>347</v>
+      </c>
+      <c r="C150" s="5" t="s">
+        <v>348</v>
+      </c>
+      <c r="D150" s="7">
+        <v>3</v>
+      </c>
+      <c r="E150" s="52">
+        <v>19.655999999999999</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A151" s="7" t="s">
+        <v>349</v>
+      </c>
+      <c r="B151" s="7" t="s">
+        <v>350</v>
+      </c>
+      <c r="C151" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="D151" s="7">
+        <v>3</v>
+      </c>
+      <c r="E151" s="52">
+        <v>19.655999999999999</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A152" s="7" t="s">
+        <v>352</v>
+      </c>
+      <c r="B152" s="7" t="s">
+        <v>353</v>
+      </c>
+      <c r="C152" s="5" t="s">
+        <v>354</v>
+      </c>
+      <c r="D152" s="7">
+        <v>3</v>
+      </c>
+      <c r="E152" s="52">
+        <v>19.655999999999999</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A153" s="7" t="s">
+        <v>355</v>
+      </c>
+      <c r="B153" s="7" t="s">
+        <v>356</v>
+      </c>
+      <c r="C153" s="5" t="s">
+        <v>357</v>
+      </c>
+      <c r="D153" s="7">
+        <v>3</v>
+      </c>
+      <c r="E153" s="52">
+        <v>19.655999999999999</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A154" s="7" t="s">
+        <v>358</v>
+      </c>
+      <c r="B154" s="7" t="s">
+        <v>359</v>
+      </c>
+      <c r="C154" s="5" t="s">
+        <v>360</v>
+      </c>
+      <c r="D154" s="7">
         <v>2</v>
       </c>
-      <c r="D16" s="3" t="s">
-[...16 lines deleted...]
-      <c r="C17" s="2" t="s">
+      <c r="E154" s="52">
+        <v>51.731999999999999</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A155" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="B155" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="C155" s="5" t="s">
+        <v>363</v>
+      </c>
+      <c r="D155" s="7">
+        <v>1</v>
+      </c>
+      <c r="E155" s="52">
+        <v>50.003999999999998</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A156" s="7" t="s">
+        <v>364</v>
+      </c>
+      <c r="B156" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="C156" s="5" t="s">
+        <v>366</v>
+      </c>
+      <c r="D156" s="7">
+        <v>3</v>
+      </c>
+      <c r="E156" s="52">
+        <v>26.244000000000003</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A157" s="7" t="s">
+        <v>367</v>
+      </c>
+      <c r="B157" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="C157" s="5" t="s">
+        <v>369</v>
+      </c>
+      <c r="D157" s="7">
+        <v>3</v>
+      </c>
+      <c r="E157" s="52">
+        <v>34.236000000000004</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A158" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="B158" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="C158" s="5" t="s">
+        <v>372</v>
+      </c>
+      <c r="D158" s="7">
+        <v>3</v>
+      </c>
+      <c r="E158" s="52">
+        <v>24.408000000000005</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A159" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="B159" s="7" t="s">
+        <v>374</v>
+      </c>
+      <c r="C159" s="5" t="s">
+        <v>375</v>
+      </c>
+      <c r="D159" s="7">
+        <v>3</v>
+      </c>
+      <c r="E159" s="52">
+        <v>24.408000000000005</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A160" s="7" t="s">
+        <v>521</v>
+      </c>
+      <c r="B160" s="6">
+        <v>8054800657225</v>
+      </c>
+      <c r="C160" s="5" t="s">
+        <v>522</v>
+      </c>
+      <c r="D160" s="7">
+        <v>1</v>
+      </c>
+      <c r="E160" s="52">
+        <v>77.543999999999997</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A161" s="7" t="s">
+        <v>523</v>
+      </c>
+      <c r="B161" s="6">
+        <v>3474637275730</v>
+      </c>
+      <c r="C161" s="5" t="s">
+        <v>524</v>
+      </c>
+      <c r="D161" s="7">
+        <v>1</v>
+      </c>
+      <c r="E161" s="52">
+        <v>38.771999999999998</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A162" s="7" t="s">
+        <v>525</v>
+      </c>
+      <c r="B162" s="6">
+        <v>3474637275846</v>
+      </c>
+      <c r="C162" s="5" t="s">
+        <v>526</v>
+      </c>
+      <c r="D162" s="7">
+        <v>1</v>
+      </c>
+      <c r="E162" s="52">
+        <v>38.771999999999998</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A163" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="B163" s="7" t="s">
+        <v>377</v>
+      </c>
+      <c r="C163" s="5" t="s">
+        <v>378</v>
+      </c>
+      <c r="D163" s="7">
+        <v>3</v>
+      </c>
+      <c r="E163" s="52">
+        <v>24.408000000000005</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A164" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="B164" s="7" t="s">
+        <v>380</v>
+      </c>
+      <c r="C164" s="5" t="s">
+        <v>381</v>
+      </c>
+      <c r="D164" s="7">
+        <v>6</v>
+      </c>
+      <c r="E164" s="52">
+        <v>34.128000000000007</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A165" s="7" t="s">
+        <v>382</v>
+      </c>
+      <c r="B165" s="7" t="s">
+        <v>383</v>
+      </c>
+      <c r="C165" s="5" t="s">
+        <v>384</v>
+      </c>
+      <c r="D165" s="7">
+        <v>6</v>
+      </c>
+      <c r="E165" s="52">
+        <v>34.128000000000007</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A166" s="36" t="s">
+        <v>385</v>
+      </c>
+      <c r="B166" s="36"/>
+      <c r="C166" s="35"/>
+      <c r="D166" s="36"/>
+      <c r="E166" s="66"/>
+    </row>
+    <row r="167" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A167" s="7" t="s">
+        <v>386</v>
+      </c>
+      <c r="B167" s="7" t="s">
+        <v>387</v>
+      </c>
+      <c r="C167" s="5" t="s">
+        <v>388</v>
+      </c>
+      <c r="D167" s="7">
         <v>2</v>
       </c>
-      <c r="D17" s="3" t="s">
-[...16 lines deleted...]
-      <c r="C18" s="2" t="s">
+      <c r="E167" s="52">
+        <v>40.608000000000004</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A168" s="7" t="s">
+        <v>389</v>
+      </c>
+      <c r="B168" s="7" t="s">
+        <v>390</v>
+      </c>
+      <c r="C168" s="5" t="s">
+        <v>391</v>
+      </c>
+      <c r="D168" s="7">
+        <v>3</v>
+      </c>
+      <c r="E168" s="52">
+        <v>19.655999999999999</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A169" s="7" t="s">
+        <v>392</v>
+      </c>
+      <c r="B169" s="7" t="s">
+        <v>393</v>
+      </c>
+      <c r="C169" s="5" t="s">
+        <v>394</v>
+      </c>
+      <c r="D169" s="7">
+        <v>1</v>
+      </c>
+      <c r="E169" s="52">
+        <v>50.003999999999998</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A170" s="7" t="s">
+        <v>395</v>
+      </c>
+      <c r="B170" s="7" t="s">
+        <v>396</v>
+      </c>
+      <c r="C170" s="5" t="s">
+        <v>397</v>
+      </c>
+      <c r="D170" s="7">
         <v>2</v>
       </c>
-      <c r="D18" s="3" t="s">
-[...16 lines deleted...]
-      <c r="C19" s="2" t="s">
+      <c r="E170" s="52">
+        <v>51.731999999999999</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A171" s="7" t="s">
+        <v>398</v>
+      </c>
+      <c r="B171" s="7" t="s">
+        <v>399</v>
+      </c>
+      <c r="C171" s="5" t="s">
+        <v>400</v>
+      </c>
+      <c r="D171" s="7">
+        <v>3</v>
+      </c>
+      <c r="E171" s="52">
+        <v>34.236000000000004</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A172" s="7" t="s">
+        <v>401</v>
+      </c>
+      <c r="B172" s="7" t="s">
+        <v>402</v>
+      </c>
+      <c r="C172" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="D172" s="7">
+        <v>3</v>
+      </c>
+      <c r="E172" s="52">
+        <v>27.108000000000004</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A173" s="7" t="s">
+        <v>404</v>
+      </c>
+      <c r="B173" s="7" t="s">
+        <v>405</v>
+      </c>
+      <c r="C173" s="5" t="s">
+        <v>406</v>
+      </c>
+      <c r="D173" s="7">
+        <v>3</v>
+      </c>
+      <c r="E173" s="52">
+        <v>24.408000000000005</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A174" s="7" t="s">
+        <v>407</v>
+      </c>
+      <c r="B174" s="7" t="s">
+        <v>408</v>
+      </c>
+      <c r="C174" s="5" t="s">
+        <v>409</v>
+      </c>
+      <c r="D174" s="7">
+        <v>3</v>
+      </c>
+      <c r="E174" s="52">
+        <v>24.408000000000005</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A175" s="7" t="s">
+        <v>410</v>
+      </c>
+      <c r="B175" s="7" t="s">
+        <v>411</v>
+      </c>
+      <c r="C175" s="5" t="s">
+        <v>412</v>
+      </c>
+      <c r="D175" s="7">
+        <v>3</v>
+      </c>
+      <c r="E175" s="52">
+        <v>24.408000000000005</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A176" s="38" t="s">
+        <v>413</v>
+      </c>
+      <c r="B176" s="38"/>
+      <c r="C176" s="37"/>
+      <c r="D176" s="38"/>
+      <c r="E176" s="67"/>
+    </row>
+    <row r="177" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A177" s="7" t="s">
+        <v>414</v>
+      </c>
+      <c r="B177" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="C177" s="5" t="s">
+        <v>416</v>
+      </c>
+      <c r="D177" s="7">
+        <v>3</v>
+      </c>
+      <c r="E177" s="52">
+        <v>26.244000000000003</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A178" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="B178" s="7" t="s">
+        <v>418</v>
+      </c>
+      <c r="C178" s="5" t="s">
+        <v>419</v>
+      </c>
+      <c r="D178" s="7">
+        <v>3</v>
+      </c>
+      <c r="E178" s="52">
+        <v>19.655999999999999</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A179" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="B179" s="7" t="s">
+        <v>421</v>
+      </c>
+      <c r="C179" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="D179" s="7">
+        <v>3</v>
+      </c>
+      <c r="E179" s="52">
+        <v>19.655999999999999</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A180" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="B180" s="7" t="s">
+        <v>424</v>
+      </c>
+      <c r="C180" s="5" t="s">
+        <v>425</v>
+      </c>
+      <c r="D180" s="7">
+        <v>3</v>
+      </c>
+      <c r="E180" s="52">
+        <v>34.236000000000004</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A181" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="B181" s="7" t="s">
+        <v>427</v>
+      </c>
+      <c r="C181" s="5" t="s">
+        <v>428</v>
+      </c>
+      <c r="D181" s="7">
+        <v>6</v>
+      </c>
+      <c r="E181" s="52">
+        <v>34.128000000000007</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A182" s="40" t="s">
+        <v>435</v>
+      </c>
+      <c r="B182" s="40"/>
+      <c r="C182" s="39"/>
+      <c r="D182" s="40"/>
+      <c r="E182" s="68"/>
+    </row>
+    <row r="183" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A183" s="7" t="s">
+        <v>436</v>
+      </c>
+      <c r="B183" s="6">
+        <v>3474637195892</v>
+      </c>
+      <c r="C183" s="5" t="s">
+        <v>492</v>
+      </c>
+      <c r="D183" s="7">
         <v>2</v>
       </c>
-      <c r="D19" s="3" t="s">
-[...16 lines deleted...]
-      <c r="C20" s="2" t="s">
+      <c r="E183" s="52">
+        <v>47.088000000000008</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A184" s="7" t="s">
+        <v>437</v>
+      </c>
+      <c r="B184" s="41">
+        <v>3474637195809</v>
+      </c>
+      <c r="C184" s="5" t="s">
+        <v>446</v>
+      </c>
+      <c r="D184" s="7">
+        <v>3</v>
+      </c>
+      <c r="E184" s="52">
+        <v>22.464000000000002</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A185" s="7" t="s">
+        <v>438</v>
+      </c>
+      <c r="B185" s="41">
+        <v>3474637196707</v>
+      </c>
+      <c r="C185" s="5" t="s">
+        <v>493</v>
+      </c>
+      <c r="D185" s="7">
+        <v>3</v>
+      </c>
+      <c r="E185" s="52">
+        <v>29.916</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A186" s="45" t="s">
+        <v>439</v>
+      </c>
+      <c r="B186" s="41">
+        <v>3474637196769</v>
+      </c>
+      <c r="C186" s="5" t="s">
+        <v>494</v>
+      </c>
+      <c r="D186" s="7">
         <v>2</v>
       </c>
-      <c r="D20" s="3" t="s">
-[...16 lines deleted...]
-      <c r="C21" s="2" t="s">
+      <c r="E186" s="52">
+        <v>71.712000000000018</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A187" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="B187" s="6">
+        <v>3474637196783</v>
+      </c>
+      <c r="C187" s="5" t="s">
+        <v>495</v>
+      </c>
+      <c r="D187" s="7">
         <v>2</v>
       </c>
-      <c r="D21" s="3" t="s">
-[...16 lines deleted...]
-      <c r="C22" s="2" t="s">
+      <c r="E187" s="52">
+        <v>71.712000000000018</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A188" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="B188" s="6">
+        <v>3474637196684</v>
+      </c>
+      <c r="C188" s="5" t="s">
+        <v>496</v>
+      </c>
+      <c r="D188" s="7">
+        <v>3</v>
+      </c>
+      <c r="E188" s="52">
+        <v>40.5</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A189" s="7" t="s">
+        <v>442</v>
+      </c>
+      <c r="B189" s="6">
+        <v>3474637196721</v>
+      </c>
+      <c r="C189" s="5" t="s">
+        <v>449</v>
+      </c>
+      <c r="D189" s="7">
+        <v>1</v>
+      </c>
+      <c r="E189" s="52">
+        <v>58.320000000000007</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A190" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="B190" s="6">
+        <v>3474637196646</v>
+      </c>
+      <c r="C190" s="5" t="s">
+        <v>448</v>
+      </c>
+      <c r="D190" s="7">
+        <v>3</v>
+      </c>
+      <c r="E190" s="52">
+        <v>38.016000000000005</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A191" s="7" t="s">
+        <v>444</v>
+      </c>
+      <c r="B191" s="6">
+        <v>3474637196677</v>
+      </c>
+      <c r="C191" s="5" t="s">
+        <v>447</v>
+      </c>
+      <c r="D191" s="7">
+        <v>3</v>
+      </c>
+      <c r="E191" s="52">
+        <v>36.72</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A192" s="7" t="s">
+        <v>445</v>
+      </c>
+      <c r="B192" s="6">
+        <v>3474637196813</v>
+      </c>
+      <c r="C192" s="5" t="s">
+        <v>497</v>
+      </c>
+      <c r="D192" s="7">
+        <v>3</v>
+      </c>
+      <c r="E192" s="52">
+        <v>30.456</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A193" s="43" t="s">
+        <v>560</v>
+      </c>
+      <c r="B193" s="43"/>
+      <c r="C193" s="42"/>
+      <c r="D193" s="43"/>
+      <c r="E193" s="69"/>
+    </row>
+    <row r="194" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A194" s="7" t="s">
+        <v>434</v>
+      </c>
+      <c r="B194" s="6">
+        <v>3474637154950</v>
+      </c>
+      <c r="C194" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="D194" s="7">
+        <v>1</v>
+      </c>
+      <c r="E194" s="52">
+        <v>31.968000000000004</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A195" s="7" t="s">
+        <v>472</v>
+      </c>
+      <c r="B195" s="6">
+        <v>3474637231828</v>
+      </c>
+      <c r="C195" s="5" t="s">
+        <v>482</v>
+      </c>
+      <c r="D195" s="7">
+        <v>1</v>
+      </c>
+      <c r="E195" s="52">
+        <v>26.891999999999999</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A196" s="7" t="s">
+        <v>429</v>
+      </c>
+      <c r="B196" s="6">
+        <v>3474630539563</v>
+      </c>
+      <c r="C196" s="5" t="s">
+        <v>483</v>
+      </c>
+      <c r="D196" s="7">
+        <v>1</v>
+      </c>
+      <c r="E196" s="52">
+        <v>31.968000000000004</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A197" s="7" t="s">
+        <v>475</v>
+      </c>
+      <c r="B197" s="6">
+        <v>3474637079239</v>
+      </c>
+      <c r="C197" s="5" t="s">
+        <v>484</v>
+      </c>
+      <c r="D197" s="7">
+        <v>1</v>
+      </c>
+      <c r="E197" s="52">
+        <v>26.891999999999999</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A198" s="7" t="s">
+        <v>478</v>
+      </c>
+      <c r="B198" s="6">
+        <v>3474636612475</v>
+      </c>
+      <c r="C198" s="5" t="s">
+        <v>561</v>
+      </c>
+      <c r="D198" s="7">
+        <v>1</v>
+      </c>
+      <c r="E198" s="52">
+        <v>35.316000000000003</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A199" s="7" t="s">
+        <v>479</v>
+      </c>
+      <c r="B199" s="6">
+        <v>3474637231231</v>
+      </c>
+      <c r="C199" s="5" t="s">
+        <v>562</v>
+      </c>
+      <c r="D199" s="7">
+        <v>1</v>
+      </c>
+      <c r="E199" s="52">
+        <v>29.591999999999999</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A200" s="7" t="s">
+        <v>430</v>
+      </c>
+      <c r="B200" s="6">
+        <v>3474636994007</v>
+      </c>
+      <c r="C200" s="5" t="s">
+        <v>563</v>
+      </c>
+      <c r="D200" s="7">
+        <v>1</v>
+      </c>
+      <c r="E200" s="52">
+        <v>35.316000000000003</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A201" s="7" t="s">
+        <v>565</v>
+      </c>
+      <c r="B201" s="6">
+        <v>3474637231217</v>
+      </c>
+      <c r="C201" s="5" t="s">
+        <v>564</v>
+      </c>
+      <c r="D201" s="7">
+        <v>1</v>
+      </c>
+      <c r="E201" s="52">
+        <v>29.591999999999999</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A202" s="7" t="s">
+        <v>473</v>
+      </c>
+      <c r="B202" s="6">
+        <v>3474637090692</v>
+      </c>
+      <c r="C202" s="5" t="s">
+        <v>485</v>
+      </c>
+      <c r="D202" s="7">
+        <v>1</v>
+      </c>
+      <c r="E202" s="52">
+        <v>35.316000000000003</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A203" s="7" t="s">
+        <v>474</v>
+      </c>
+      <c r="B203" s="6">
+        <v>3474637231255</v>
+      </c>
+      <c r="C203" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="D203" s="7">
+        <v>1</v>
+      </c>
+      <c r="E203" s="52">
+        <v>29.591999999999999</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A204" s="7" t="s">
+        <v>433</v>
+      </c>
+      <c r="B204" s="6">
+        <v>3474637090715</v>
+      </c>
+      <c r="C204" s="5" t="s">
+        <v>487</v>
+      </c>
+      <c r="D204" s="7">
+        <v>1</v>
+      </c>
+      <c r="E204" s="52">
+        <v>35.316000000000003</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A205" s="7" t="s">
+        <v>567</v>
+      </c>
+      <c r="B205" s="6">
+        <v>3474637079246</v>
+      </c>
+      <c r="C205" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="D205" s="7">
+        <v>1</v>
+      </c>
+      <c r="E205" s="52">
+        <v>29.591999999999999</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A206" s="7" t="s">
+        <v>431</v>
+      </c>
+      <c r="B206" s="6">
+        <v>3474636881260</v>
+      </c>
+      <c r="C206" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="D206" s="7">
+        <v>1</v>
+      </c>
+      <c r="E206" s="52">
+        <v>35.316000000000003</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A207" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="B207" s="6">
+        <v>3474637079192</v>
+      </c>
+      <c r="C207" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="D207" s="7">
+        <v>1</v>
+      </c>
+      <c r="E207" s="52">
+        <v>29.591999999999999</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A208" s="7" t="s">
+        <v>432</v>
+      </c>
+      <c r="B208" s="6">
+        <v>3474636980291</v>
+      </c>
+      <c r="C208" s="5" t="s">
+        <v>490</v>
+      </c>
+      <c r="D208" s="7">
+        <v>1</v>
+      </c>
+      <c r="E208" s="52">
+        <v>35.316000000000003</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A209" s="45" t="s">
+        <v>470</v>
+      </c>
+      <c r="B209" s="44">
+        <v>3474637079208</v>
+      </c>
+      <c r="C209" s="5" t="s">
+        <v>491</v>
+      </c>
+      <c r="D209" s="45">
+        <v>1</v>
+      </c>
+      <c r="E209" s="52">
+        <v>29.591999999999999</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A210" s="7" t="s">
+        <v>480</v>
+      </c>
+      <c r="B210" s="6">
+        <v>3474636980284</v>
+      </c>
+      <c r="C210" s="5" t="s">
+        <v>568</v>
+      </c>
+      <c r="D210" s="7">
+        <v>1</v>
+      </c>
+      <c r="E210" s="52">
+        <v>35.316000000000003</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A211" s="7" t="s">
+        <v>570</v>
+      </c>
+      <c r="B211" s="6">
+        <v>3474637079215</v>
+      </c>
+      <c r="C211" s="5" t="s">
+        <v>569</v>
+      </c>
+      <c r="D211" s="7">
+        <v>1</v>
+      </c>
+      <c r="E211" s="52">
+        <v>29.591999999999999</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A212" s="7" t="s">
+        <v>476</v>
+      </c>
+      <c r="B212" s="6">
+        <v>3474637212568</v>
+      </c>
+      <c r="C212" s="5" t="s">
+        <v>571</v>
+      </c>
+      <c r="D212" s="7">
+        <v>1</v>
+      </c>
+      <c r="E212" s="52">
+        <v>40.392000000000003</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A213" s="7" t="s">
+        <v>477</v>
+      </c>
+      <c r="B213" s="6">
+        <v>3474637231279</v>
+      </c>
+      <c r="C213" s="5" t="s">
+        <v>572</v>
+      </c>
+      <c r="D213" s="7">
+        <v>1</v>
+      </c>
+      <c r="E213" s="52">
+        <v>33.8904</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A214" s="7" t="s">
+        <v>517</v>
+      </c>
+      <c r="B214" s="6">
+        <v>3474637283414</v>
+      </c>
+      <c r="C214" s="5" t="s">
+        <v>573</v>
+      </c>
+      <c r="D214" s="7">
+        <v>1</v>
+      </c>
+      <c r="E214" s="52">
+        <v>35.316000000000003</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A215" s="7" t="s">
+        <v>518</v>
+      </c>
+      <c r="B215" s="6">
+        <v>3474637283407</v>
+      </c>
+      <c r="C215" s="5" t="s">
+        <v>574</v>
+      </c>
+      <c r="D215" s="7">
+        <v>1</v>
+      </c>
+      <c r="E215" s="52">
+        <v>29.591999999999999</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A216" s="47" t="s">
+        <v>538</v>
+      </c>
+      <c r="B216" s="47"/>
+      <c r="C216" s="46"/>
+      <c r="D216" s="47"/>
+      <c r="E216" s="70"/>
+    </row>
+    <row r="217" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A217" s="7" t="s">
+        <v>539</v>
+      </c>
+      <c r="B217" s="6">
+        <v>3474637319687</v>
+      </c>
+      <c r="C217" s="5" t="s">
+        <v>540</v>
+      </c>
+      <c r="D217" s="7">
+        <v>3</v>
+      </c>
+      <c r="E217" s="52">
+        <v>11.448</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A218" s="7" t="s">
+        <v>541</v>
+      </c>
+      <c r="B218" s="6">
+        <v>3474637319021</v>
+      </c>
+      <c r="C218" s="5" t="s">
+        <v>542</v>
+      </c>
+      <c r="D218" s="7">
+        <v>3</v>
+      </c>
+      <c r="E218" s="52">
+        <v>9.6120000000000019</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A219" s="7" t="s">
+        <v>543</v>
+      </c>
+      <c r="B219" s="6">
+        <v>3474637319014</v>
+      </c>
+      <c r="C219" s="5" t="s">
+        <v>544</v>
+      </c>
+      <c r="D219" s="7">
+        <v>3</v>
+      </c>
+      <c r="E219" s="52">
+        <v>16.847999999999999</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A220" s="7" t="s">
+        <v>546</v>
+      </c>
+      <c r="B220" s="6">
+        <v>3474637283452</v>
+      </c>
+      <c r="C220" s="5" t="s">
+        <v>545</v>
+      </c>
+      <c r="D220" s="7">
+        <v>3</v>
+      </c>
+      <c r="E220" s="52">
+        <v>9.6120000000000019</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A221" s="7" t="s">
+        <v>547</v>
+      </c>
+      <c r="B221" s="6">
+        <v>3474637283469</v>
+      </c>
+      <c r="C221" s="5" t="s">
+        <v>548</v>
+      </c>
+      <c r="D221" s="7">
+        <v>3</v>
+      </c>
+      <c r="E221" s="52">
+        <v>11.448</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A222" s="7" t="s">
+        <v>549</v>
+      </c>
+      <c r="B222" s="6">
+        <v>3474637283476</v>
+      </c>
+      <c r="C222" s="5" t="s">
+        <v>550</v>
+      </c>
+      <c r="D222" s="7">
+        <v>3</v>
+      </c>
+      <c r="E222" s="52">
+        <v>11.988</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A223" s="7" t="s">
+        <v>552</v>
+      </c>
+      <c r="B223" s="6">
+        <v>3474637195816</v>
+      </c>
+      <c r="C223" s="5" t="s">
+        <v>551</v>
+      </c>
+      <c r="D223" s="7">
+        <v>3</v>
+      </c>
+      <c r="E223" s="52">
+        <v>11.448</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A224" s="7" t="s">
+        <v>553</v>
+      </c>
+      <c r="B224" s="6">
+        <v>3474637196738</v>
+      </c>
+      <c r="C224" s="5" t="s">
+        <v>554</v>
+      </c>
+      <c r="D224" s="7">
+        <v>3</v>
+      </c>
+      <c r="E224" s="52">
+        <v>11.664000000000001</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A225" s="7" t="s">
+        <v>555</v>
+      </c>
+      <c r="B225" s="6">
+        <v>3474637319007</v>
+      </c>
+      <c r="C225" s="5" t="s">
+        <v>556</v>
+      </c>
+      <c r="D225" s="7">
+        <v>3</v>
+      </c>
+      <c r="E225" s="52">
+        <v>16.847999999999999</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A226" s="7" t="s">
+        <v>557</v>
+      </c>
+      <c r="B226" s="6">
+        <v>3474637269111</v>
+      </c>
+      <c r="C226" s="5" t="s">
+        <v>558</v>
+      </c>
+      <c r="D226" s="7">
+        <v>3</v>
+      </c>
+      <c r="E226" s="52">
+        <v>16.847999999999999</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A227" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="B227" s="6">
+        <v>3474637215194</v>
+      </c>
+      <c r="C227" s="5" t="s">
+        <v>559</v>
+      </c>
+      <c r="D227" s="7">
+        <v>3</v>
+      </c>
+      <c r="E227" s="52">
+        <v>19.655999999999999</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A228" s="49" t="s">
+        <v>498</v>
+      </c>
+      <c r="B228" s="49"/>
+      <c r="C228" s="48"/>
+      <c r="D228" s="49"/>
+      <c r="E228" s="71"/>
+    </row>
+    <row r="229" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A229" s="7" t="s">
+        <v>499</v>
+      </c>
+      <c r="B229" s="7" t="s">
+        <v>500</v>
+      </c>
+      <c r="C229" s="5" t="s">
+        <v>501</v>
+      </c>
+      <c r="D229" s="7">
         <v>2</v>
       </c>
-      <c r="D22" s="3" t="s">
-[...16 lines deleted...]
-      <c r="C23" s="2" t="s">
+      <c r="E229" s="52">
+        <v>40.608000000000004</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A230" s="7" t="s">
+        <v>502</v>
+      </c>
+      <c r="B230" s="7" t="s">
+        <v>503</v>
+      </c>
+      <c r="C230" s="5" t="s">
+        <v>504</v>
+      </c>
+      <c r="D230" s="7">
+        <v>3</v>
+      </c>
+      <c r="E230" s="52">
+        <v>19.655999999999999</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A231" s="7" t="s">
+        <v>505</v>
+      </c>
+      <c r="B231" s="7" t="s">
+        <v>506</v>
+      </c>
+      <c r="C231" s="5" t="s">
+        <v>507</v>
+      </c>
+      <c r="D231" s="7">
         <v>2</v>
       </c>
-      <c r="D23" s="3" t="s">
-[...4753 lines deleted...]
-      <c r="B261" s="2" t="s">
+      <c r="E231" s="52">
+        <v>51.731999999999999</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A232" s="7" t="s">
         <v>508</v>
       </c>
-      <c r="C261" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D261" s="3" t="s">
+      <c r="B232" s="7" t="s">
         <v>509</v>
       </c>
-      <c r="E261" s="2">
-[...10 lines deleted...]
-      <c r="B262" s="2" t="s">
+      <c r="C232" s="5" t="s">
         <v>510</v>
       </c>
-      <c r="C262" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D262" s="3" t="s">
+      <c r="D232" s="7">
+        <v>3</v>
+      </c>
+      <c r="E232" s="52">
+        <v>27.108000000000004</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A233" s="7" t="s">
         <v>511</v>
       </c>
-      <c r="E262" s="2">
-[...10 lines deleted...]
-      <c r="B263" s="2" t="s">
+      <c r="B233" s="7" t="s">
         <v>512</v>
       </c>
-      <c r="C263" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D263" s="3" t="s">
+      <c r="C233" s="5" t="s">
         <v>513</v>
       </c>
-      <c r="E263" s="2">
-[...10 lines deleted...]
-      <c r="B264" s="2" t="s">
+      <c r="D233" s="7">
+        <v>3</v>
+      </c>
+      <c r="E233" s="52">
+        <v>30.456</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A234" s="7" t="s">
         <v>514</v>
       </c>
-      <c r="C264" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D264" s="3" t="s">
+      <c r="B234" s="7" t="s">
         <v>515</v>
       </c>
-      <c r="E264" s="2">
-[...10 lines deleted...]
-      <c r="B265" s="2" t="s">
+      <c r="C234" s="5" t="s">
         <v>516</v>
       </c>
-      <c r="C265" s="2" t="s">
-[...22 lines deleted...]
-      <c r="D266" s="3" t="s">
+      <c r="D234" s="7">
+        <v>3</v>
+      </c>
+      <c r="E234" s="52">
+        <v>28.080000000000002</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A235" s="7" t="s">
         <v>519</v>
       </c>
-      <c r="E266" s="2">
-[...10 lines deleted...]
-      <c r="B267" s="2" t="s">
+      <c r="B235" s="6">
+        <v>3474637326692</v>
+      </c>
+      <c r="C235" s="5" t="s">
         <v>520</v>
       </c>
-      <c r="C267" s="2" t="s">
-[...6629 lines deleted...]
-        <v>32.000399999999999</v>
+      <c r="D235" s="7">
+        <v>3</v>
+      </c>
+      <c r="E235" s="52">
+        <v>23.868000000000002</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter>
+    <oddFooter>&amp;C_x000D_&amp;1#&amp;"arial"&amp;9&amp;K008000 C1 - Internal use</oddFooter>
+  </headerFooter>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="4b3c959c-987a-4efe-8ded-2a147bc39125">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="09d1d507-3910-4d9e-93f4-9a6850b2bb82" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010074A0CD1FB1EADC498B879B5FBDE9560B" ma:contentTypeVersion="15" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="bec237f6a3552198054349a50428c3cb">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4b3c959c-987a-4efe-8ded-2a147bc39125" xmlns:ns3="09d1d507-3910-4d9e-93f4-9a6850b2bb82" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7485b2b3839fc58f43dd774c2eea1fd6" ns2:_="" ns3:_="">
+    <xsd:import namespace="4b3c959c-987a-4efe-8ded-2a147bc39125"/>
+    <xsd:import namespace="09d1d507-3910-4d9e-93f4-9a6850b2bb82"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4b3c959c-987a-4efe-8ded-2a147bc39125" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="17" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Balises d’images" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="95695907-6fe8-4d6a-bae9-9d62cd25b83c" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="09d1d507-3910-4d9e-93f4-9a6850b2bb82" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="15" nillable="true" ma:displayName="Partagé avec" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="16" nillable="true" ma:displayName="Partagé avec détails" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="20" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{68aca96d-5186-4fc3-8560-2266961e8374}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="09d1d507-3910-4d9e-93f4-9a6850b2bb82">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Type de contenu"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titre"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{42C05ADF-EFF7-4530-9769-0189F68E8A8D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A18ABC03-5423-491E-8068-9E94EF1F2B5A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="09d1d507-3910-4d9e-93f4-9a6850b2bb82"/>
+    <ds:schemaRef ds:uri="4b3c959c-987a-4efe-8ded-2a147bc39125"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8078EFC3-5BD1-478C-B1DF-7E599FD2730D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="4b3c959c-987a-4efe-8ded-2a147bc39125"/>
+    <ds:schemaRef ds:uri="09d1d507-3910-4d9e-93f4-9a6850b2bb82"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Framesi</vt:lpstr>
+      <vt:lpstr>Kerastase</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kelter</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
-  <dc:language>en-US</dc:language>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_f43b7177-c66c-4b22-a350-7ee86f9a1e74_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_f43b7177-c66c-4b22-a350-7ee86f9a1e74_SetDate">
+    <vt:lpwstr>2023-10-26T14:56:17Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_f43b7177-c66c-4b22-a350-7ee86f9a1e74_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_f43b7177-c66c-4b22-a350-7ee86f9a1e74_Name">
+    <vt:lpwstr>C1_Internal use</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_f43b7177-c66c-4b22-a350-7ee86f9a1e74_SiteId">
+    <vt:lpwstr>e4e1abd9-eac7-4a71-ab52-da5c998aa7ba</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_f43b7177-c66c-4b22-a350-7ee86f9a1e74_ActionId">
+    <vt:lpwstr>7a5efbc9-f1b4-4d41-8e71-53460b0951d8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_f43b7177-c66c-4b22-a350-7ee86f9a1e74_ContentBits">
+    <vt:lpwstr>2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ContentTypeId">
+    <vt:lpwstr>0x01010074A0CD1FB1EADC498B879B5FBDE9560B</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>