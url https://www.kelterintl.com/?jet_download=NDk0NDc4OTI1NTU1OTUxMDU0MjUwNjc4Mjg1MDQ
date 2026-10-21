--- v0 (2026-07-21)
+++ v1 (2026-10-21)
@@ -1,918 +1,596 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="153222"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Kelter International Pte Ltd\Derrick Ng - Viimart\Operation\Wholesale Price\New Lists\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="8835"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="9435"/>
   </bookViews>
   <sheets>
-    <sheet name="Indola" sheetId="1" r:id="rId1"/>
+    <sheet name="Lazartigue" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="504" uniqueCount="257">
-[...1 lines deleted...]
-    <t>Indola</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="251" uniqueCount="148">
+  <si>
+    <t>10L01235D</t>
+  </si>
+  <si>
+    <t>Lazartigue</t>
+  </si>
+  <si>
+    <t>Ageless</t>
   </si>
   <si>
     <t>Regular</t>
   </si>
   <si>
-    <t xml:space="preserve">Colour Chart Pcc </t>
-[...740 lines deleted...]
-    <t xml:space="preserve">Hsp Flex Mini 75Ml </t>
+    <t xml:space="preserve"> Ageless Shampooing 250Ml</t>
+  </si>
+  <si>
+    <t>10L01435D</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Ageless Serum 50Ml</t>
+  </si>
+  <si>
+    <t>10L01135D</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Ageless Mask 250Ml</t>
+  </si>
+  <si>
+    <t>10L01432B</t>
+  </si>
+  <si>
+    <t>All Hair Types</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Huile Des Reves - Hair Oil 50Ml</t>
+  </si>
+  <si>
+    <t>10L01216B</t>
+  </si>
+  <si>
+    <t>Anti-Dandruff</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Clear Shampoo Dry Scalp 250Ml</t>
+  </si>
+  <si>
+    <t>10L01215B</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Clear Shampoo Oily Scalp 250Ml</t>
+  </si>
+  <si>
+    <t>10L01203B</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Clear Ds Shampoo 200Ml</t>
+  </si>
+  <si>
+    <t>10L01403C</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Clear Ds Jelly 75Ml</t>
+  </si>
+  <si>
+    <t>10L01217B</t>
+  </si>
+  <si>
+    <t>Coloured Hair</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Colour Protect Shampoo 250Ml</t>
+  </si>
+  <si>
+    <t>10L01315C</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Colour Protect Conditioner 150Ml</t>
+  </si>
+  <si>
+    <t>10L01115C</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Colour Protect Mask 250Ml</t>
+  </si>
+  <si>
+    <t>10L01809B</t>
+  </si>
+  <si>
+    <t>Couleur Absolue</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Colour - 1.00 Intense Black</t>
+  </si>
+  <si>
+    <t>10L01810B</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Colour - 3.00 Dark Chestnut</t>
+  </si>
+  <si>
+    <t>10L01808B</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Colour - 4.00 Chocolate Chestnut</t>
+  </si>
+  <si>
+    <t>10L01806B</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Colour - 5.00 Light Chestnut</t>
+  </si>
+  <si>
+    <t>10L01811B</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Colour - 5.35 Light Golden Auburn Chestnut</t>
+  </si>
+  <si>
+    <t>10L01804B</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Colour - 6.00 Dark Blond</t>
+  </si>
+  <si>
+    <t>10L01805B</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Colour - 6.30 Golden Dark Blond</t>
+  </si>
+  <si>
+    <t>10L01803B</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Colour - 7.00 Blond</t>
+  </si>
+  <si>
+    <t>10L01802B</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Colour - 8.00 Light Blond</t>
+  </si>
+  <si>
+    <t>10L01812B</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Colour - 8.30 Light Golden Blond</t>
+  </si>
+  <si>
+    <t>10L01801B</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Colour - 9.00 Very Light Blond</t>
+  </si>
+  <si>
+    <t>10L01220C</t>
+  </si>
+  <si>
+    <t>Curl Specialist</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Curl Specialist Balm 250Ml</t>
+  </si>
+  <si>
+    <t>10L01510C</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Curl Specialist Spray 250Ml</t>
+  </si>
+  <si>
+    <t>10L01520C</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Curl Specialist Cream 250Ml</t>
+  </si>
+  <si>
+    <t>10L01380C</t>
+  </si>
+  <si>
+    <t>Damaged &amp; Sensitized Hair</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Repair Conditioner 150Ml</t>
+  </si>
+  <si>
+    <t>10L01180C</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Repair Mask 250Ml</t>
+  </si>
+  <si>
+    <t>10L01281E</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Repair Shampoo 250Ml</t>
+  </si>
+  <si>
+    <t>10L01268B</t>
+  </si>
+  <si>
+    <t>Dry &amp; Fine Hair</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Nourish Light Shampoo 250Ml</t>
+  </si>
+  <si>
+    <t>10L01204D</t>
+  </si>
+  <si>
+    <t>Dry &amp; Thick Hair</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Nourish Shampoo 250Ml</t>
+  </si>
+  <si>
+    <t>10L01107C</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Nourish Mask 250Ml</t>
+  </si>
+  <si>
+    <t>10L01903B</t>
+  </si>
+  <si>
+    <t>Emulsion Colorante</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Emulsion Colorante - 5.00 Chatain Clair</t>
+  </si>
+  <si>
+    <t>10L01904B</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Emulsion Colorante - 6.00 Blond Fonce</t>
+  </si>
+  <si>
+    <t>10L01905B</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Emulsion Colorante - 7.00 Blond</t>
+  </si>
+  <si>
+    <t>10L01906B</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Emulsion Colorante - 8.00 Blond Clair</t>
+  </si>
+  <si>
+    <t>10L01506D</t>
+  </si>
+  <si>
+    <t>Fine &amp; Flat Hair</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Volumize Spray 100Ml</t>
+  </si>
+  <si>
+    <t>10L01230B</t>
+  </si>
+  <si>
+    <t>Hair Loss</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Fortify Shampoo 250Ml</t>
+  </si>
+  <si>
+    <t>10L01332C</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Serum D'Exception 50Ml</t>
+  </si>
+  <si>
+    <t>10L01430C</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Stronger Hair Serum 50Ml</t>
+  </si>
+  <si>
+    <t>10L01431C</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Thicker Hair Serum 50Ml</t>
+  </si>
+  <si>
+    <t>10L01118C</t>
+  </si>
+  <si>
+    <t>Normal Hair</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Exfoliate Gel 75Ml</t>
+  </si>
+  <si>
+    <t>10L11201D</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Extra-Gentle Family Shampoo 200Ml</t>
+  </si>
+  <si>
+    <t>10L01201D</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Extra-Gentle Family Shampoo 500Ml</t>
+  </si>
+  <si>
+    <t>10L01227B</t>
+  </si>
+  <si>
+    <t>Oily Roots, Dry Ends</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Rebalance Shampoo 250Ml</t>
+  </si>
+  <si>
+    <t>10L01206D</t>
+  </si>
+  <si>
+    <t>Oily Scalps</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Volumize Shampoo 250Ml</t>
+  </si>
+  <si>
+    <t>10L01205C</t>
+  </si>
+  <si>
+    <t>Sensitive Scalp</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Cica-Calm Shampoo 250Ml</t>
+  </si>
+  <si>
+    <t>10L01434C</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Cica-Calm Serum 250Ml</t>
+  </si>
+  <si>
+    <t>10L01334C</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Huile Solaire Protectrice Spf50+ 150Ml</t>
+  </si>
+  <si>
+    <t>10L01214C</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Clear Regulating Shampoo 250Ml</t>
+  </si>
+  <si>
+    <t>10L01190C</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Curl Specialist Mask 250Ml</t>
+  </si>
+  <si>
+    <t>10L01319B</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Nourish Light Conditioner 150Ml</t>
+  </si>
+  <si>
+    <t>10L01119C</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Nourish Light Mask 250Ml</t>
+  </si>
+  <si>
+    <t>10L01212B</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Nourish 2In1 Baume Lavant 150Ml</t>
+  </si>
+  <si>
+    <t>10L01307C</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Nourish Conditioner 150Ml</t>
+  </si>
+  <si>
+    <t>10L01145C</t>
+  </si>
+  <si>
+    <t>Greasy Scalps</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Purify Pre-Shampoo 75Ml</t>
+  </si>
+  <si>
+    <t>10L01245E</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Purify Shampoo 250Ml</t>
+  </si>
+  <si>
+    <t>10L01145D</t>
+  </si>
+  <si>
+    <t>10L01241B</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Purify Extra Shampoo 250Ml</t>
+  </si>
+  <si>
+    <t>10L01283B</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Neutralize Shampoo 250Ml</t>
+  </si>
+  <si>
+    <t>10L01316C</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Neutralize Conditioner 150Ml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LZT Nourish Light Conditioner 150ml
+</t>
   </si>
   <si>
     <t>Exw Sin/Europe</t>
   </si>
   <si>
-    <t>Lead Time: 7-9 weeks</t>
-[...2 lines deleted...]
-    <t>Moq Eur30,000</t>
+    <t>Lead Time: 5-7 weeks</t>
+  </si>
+  <si>
+    <t>Moq Eur15,000</t>
   </si>
   <si>
     <t>Ean</t>
+  </si>
+  <si>
+    <t>Ref</t>
+  </si>
+  <si>
+    <t>Line</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Cost (eur)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
-    <numFmt numFmtId="167" formatCode="[$€-2]\ #,##0.00"/>
+    <numFmt numFmtId="164" formatCode="[$€-2]\ #,##0.00"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FFFFFFFF"/>
-      <name val="Calibri"/>
-[...4 lines deleted...]
-      <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF343E77"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -1152,3600 +830,1352 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D255"/>
+  <dimension ref="A1:F68"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I14" sqref="I14"/>
+      <selection activeCell="M29" sqref="M27:M29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15.5" style="2" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="15.125" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="16384" width="9" style="3"/>
+    <col min="2" max="2" width="10.625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="20" style="2" customWidth="1"/>
+    <col min="4" max="4" width="10.375" style="2" customWidth="1"/>
+    <col min="5" max="5" width="44" style="3" customWidth="1"/>
+    <col min="6" max="6" width="7.375" style="3" bestFit="1" customWidth="1"/>
+    <col min="7" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="8" t="s">
+    <row r="1" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="1" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="4"/>
+    </row>
+    <row r="3" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="4" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="4" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="4" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="E7" s="6" t="s">
+        <v>146</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="7">
+        <v>3372290001843</v>
+      </c>
+      <c r="B8" s="2" t="s">
         <v>0</v>
       </c>
-    </row>
-[...39 lines deleted...]
-      <c r="C8" s="3" t="s">
+      <c r="C8" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D8" s="7">
-[...5 lines deleted...]
-        <v>4045787937237</v>
+      <c r="D8" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="F8" s="8">
+        <v>7.3224000000000009</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="7">
+        <v>3372290001690</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>1</v>
-[...10 lines deleted...]
-        <v>4067971103051</v>
+        <v>5</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="F9" s="8">
+        <v>17.1936</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="7">
+        <v>3372290002208</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>1</v>
-[...10 lines deleted...]
-        <v>4045787703795</v>
+        <v>7</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10" s="8">
+        <v>12.776400000000001</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="7">
+        <v>3372290143222</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>1</v>
-[...10 lines deleted...]
-        <v>4045787604214</v>
+        <v>9</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F11" s="8">
+        <v>12.495600000000001</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="7">
+        <v>3372290001805</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>1</v>
-[...10 lines deleted...]
-        <v>4045787689464</v>
+        <v>12</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F12" s="8">
+        <v>7.3224000000000009</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="7">
+        <v>3372290001812</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>1</v>
-[...10 lines deleted...]
-        <v>4045787935141</v>
+        <v>15</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="F13" s="8">
+        <v>7.3224000000000009</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="7">
+        <v>3372290001829</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>1</v>
-[...10 lines deleted...]
-        <v>4045787935103</v>
+        <v>17</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" s="8">
+        <v>7.6139999999999999</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="7">
+        <v>3372290001089</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>1</v>
-[...10 lines deleted...]
-        <v>4045787935066</v>
+        <v>19</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="F15" s="8">
+        <v>11.545199999999999</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="7">
+        <v>3372290121725</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="8">
+        <v>6.6960000000000006</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="7">
+        <v>3372290000860</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="F17" s="8">
+        <v>9.3635999999999999</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="7">
+        <v>3372290001270</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="F18" s="8">
+        <v>13.392000000000001</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="7">
+        <v>3372290180920</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F19" s="8">
+        <v>6.8579999999999997</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="7">
+        <v>3372290181026</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="F20" s="8">
+        <v>6.8579999999999997</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="7">
+        <v>3372290180821</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E21" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F21" s="8">
+        <v>6.8579999999999997</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="7">
+        <v>3372290180623</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="F22" s="8">
+        <v>6.8579999999999997</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="7">
+        <v>3372290181125</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E23" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="F23" s="8">
+        <v>6.8579999999999997</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="7">
+        <v>3372290180425</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F24" s="8">
+        <v>6.8579999999999997</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="7">
+        <v>3372290180524</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E25" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="F25" s="8">
+        <v>6.8579999999999997</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="7">
+        <v>3372290180326</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E26" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F26" s="8">
+        <v>6.8579999999999997</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="7">
+        <v>3372290180227</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E27" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="F27" s="8">
+        <v>6.8579999999999997</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="7">
+        <v>3372290181224</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="F28" s="8">
+        <v>6.8579999999999997</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="7">
+        <v>3372290180128</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E29" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="F29" s="8">
+        <v>6.8579999999999997</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="7">
+        <v>3372290000570</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E30" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="F30" s="8">
+        <v>6.6960000000000006</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="7">
+        <v>3372290000600</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E31" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="F31" s="8">
+        <v>9.3635999999999999</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="7">
+        <v>3372290000594</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E32" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="F32" s="8">
+        <v>11.545199999999999</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="7">
+        <v>3372290000877</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E33" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="F33" s="8">
+        <v>9.3635999999999999</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="7">
+        <v>3372290000891</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E34" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="F34" s="8">
+        <v>13.392000000000001</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="7">
+        <v>3372290001454</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E35" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="F35" s="8">
+        <v>6.6960000000000006</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="7">
+        <v>3372290126829</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E36" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="F36" s="8">
+        <v>6.6960000000000006</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="7">
+        <v>3372290000952</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E37" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="F37" s="8">
+        <v>6.6960000000000006</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="7">
+        <v>3372290001522</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E38" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="F38" s="8">
+        <v>13.392000000000001</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="7">
+        <v>3372290001324</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E39" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="F39" s="8">
+        <v>7.7868000000000004</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="7">
+        <v>3372290001331</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E40" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="F40" s="8">
+        <v>7.7868000000000004</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="7">
+        <v>3372290001348</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E41" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="F41" s="8">
+        <v>7.7868000000000004</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="7">
+        <v>3372290001966</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E42" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="F42" s="8">
+        <v>7.7868000000000004</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="7">
+        <v>3372290000266</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="D43" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E43" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="F43" s="8">
+        <v>8.5644000000000009</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="7">
+        <v>3372290123026</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E44" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="F44" s="8">
+        <v>6.6960000000000006</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="7">
+        <v>3372290000297</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E45" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="F45" s="8">
+        <v>10.605600000000001</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="7">
+        <v>3372290000686</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E46" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="F46" s="8">
+        <v>19.990800000000004</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="7">
+        <v>3372290000679</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E47" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="F47" s="8">
+        <v>19.990800000000004</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="7">
+        <v>3372290001249</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E48" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="F48" s="8">
+        <v>11.426400000000001</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="7">
+        <v>3372290002147</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E49" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="F49" s="8">
+        <v>5.7132000000000005</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="7">
+        <v>3372290002109</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E50" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="F50" s="8">
+        <v>6.6960000000000006</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="7">
+        <v>3372290122722</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E51" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="F51" s="8">
+        <v>6.6960000000000006</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="7">
+        <v>3372290000259</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="D52" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E52" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="F52" s="8">
+        <v>6.6960000000000006</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="7">
+        <v>3372290001508</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="D53" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E53" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="F53" s="8">
+        <v>6.6960000000000006</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="7">
+        <v>3372290001539</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E54" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="F54" s="8">
+        <v>11.545199999999999</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="7">
+        <v>3372290001287</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="C55" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="D16" s="7">
-[...38 lines deleted...]
-      <c r="C19" s="3" t="s">
+      <c r="D55" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E55" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="F55" s="8">
+        <v>11.167200000000001</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="7">
+        <v>3372290000280</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C56" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="D19" s="7">
-[...523 lines deleted...]
-        <v>4045787927870</v>
+      <c r="D56" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E56" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F56" s="8">
+        <v>6.9552000000000005</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="7">
+        <v>3372290000587</v>
       </c>
       <c r="B57" s="2" t="s">
-        <v>1</v>
-[...10 lines deleted...]
-        <v>4045787927672</v>
+        <v>116</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="D57" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E57" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="F57" s="8">
+        <v>16.502400000000002</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="7">
+        <v>3372290131922</v>
       </c>
       <c r="B58" s="2" t="s">
-        <v>1</v>
-[...10 lines deleted...]
-        <v>4045787927832</v>
+        <v>118</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D58" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E58" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="F58" s="8">
+        <v>9.1908000000000012</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="7">
+        <v>3372290000884</v>
       </c>
       <c r="B59" s="2" t="s">
-        <v>1</v>
-[...10 lines deleted...]
-        <v>4045787927795</v>
+        <v>120</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D59" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E59" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="F59" s="8">
+        <v>15.930000000000001</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="7">
+        <v>3372290121220</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>1</v>
-[...10 lines deleted...]
-        <v>4045787927757</v>
+        <v>122</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="D60" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E60" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="F60" s="8">
+        <v>10.152000000000001</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="7">
+        <v>3372290000150</v>
       </c>
       <c r="B61" s="2" t="s">
-        <v>1</v>
-[...10 lines deleted...]
-        <v>4045787927719</v>
+        <v>124</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="D61" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E61" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="F61" s="8">
+        <v>10.152000000000001</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="7">
+        <v>3372290114536</v>
       </c>
       <c r="B62" s="2" t="s">
-        <v>1</v>
-[...10 lines deleted...]
-        <v>4045787929225</v>
+        <v>126</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="D62" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E62" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="F62" s="8">
+        <v>11.426400000000001</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="7">
+        <v>3372290001263</v>
       </c>
       <c r="B63" s="2" t="s">
-        <v>1</v>
-[...10 lines deleted...]
-        <v>4045787927634</v>
+        <v>129</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="D63" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E63" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="F63" s="8">
+        <v>11.426400000000001</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="7">
+        <v>3372290001256</v>
       </c>
       <c r="B64" s="2" t="s">
-        <v>1</v>
-[...10 lines deleted...]
-        <v>4045787927597</v>
+        <v>131</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="D64" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E64" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="F64" s="8">
+        <v>11.426400000000001</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="7">
+        <v>3372290124122</v>
       </c>
       <c r="B65" s="2" t="s">
-        <v>1</v>
-[...10 lines deleted...]
-        <v>4045787927559</v>
+        <v>132</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="D65" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E65" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="F65" s="8">
+        <v>6.4043999999999999</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="7">
+        <v>3372290000617</v>
       </c>
       <c r="B66" s="2" t="s">
-        <v>1</v>
-[...10 lines deleted...]
-        <v>4045787927504</v>
+        <v>134</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="D66" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E66" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="F66" s="8">
+        <v>8.8884000000000007</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="7">
+        <v>3372290000624</v>
       </c>
       <c r="B67" s="2" t="s">
-        <v>1</v>
-[...659 lines deleted...]
-      <c r="C114" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="C67" s="2" t="s">
         <v>108</v>
       </c>
-      <c r="D114" s="7">
-[...402 lines deleted...]
-      <c r="C143" s="3" t="s">
+      <c r="D67" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E67" s="3" t="s">
         <v>137</v>
       </c>
-      <c r="D143" s="7">
-[...10 lines deleted...]
-      <c r="C144" s="3" t="s">
+      <c r="F67" s="8">
+        <v>10.152000000000001</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="7">
+        <v>3372290000853</v>
+      </c>
+      <c r="E68" s="9" t="s">
         <v>138</v>
       </c>
-      <c r="D144" s="7">
-[...1554 lines deleted...]
-        <v>1.8900000000000001</v>
+      <c r="F68" s="8">
+        <v>9.1908000000000012</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Indola</vt:lpstr>
+      <vt:lpstr>Lazartigue</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kelter</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <dc:language>en-US</dc:language>
 </cp:coreProperties>