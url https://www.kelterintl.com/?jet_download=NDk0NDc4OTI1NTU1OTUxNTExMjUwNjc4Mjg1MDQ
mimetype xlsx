--- v0 (2026-07-21)
+++ v1 (2026-10-21)
@@ -1,2471 +1,421 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="166925"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+  <workbookPr defaultThemeVersion="153222"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://kelterintl-my.sharepoint.com/personal/derrick_kelterintl_com/Documents/Kelter International/1 Daily Usage/Wholesale Price/New/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Kelter International Pte Ltd\Derrick Ng - Viimart\Operation\Wholesale Price\New Lists\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{01E7B949-904B-4D6F-B689-3D83B8DA12C1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="9435"/>
   </bookViews>
   <sheets>
-    <sheet name="Kerastase" sheetId="1" r:id="rId1"/>
+    <sheet name="Leonor Greyl" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
-  <extLst>
-[...3 lines deleted...]
-  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="583" uniqueCount="583">
-[...1744 lines deleted...]
-    <t>Moq Eur50000.00</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="46">
+  <si>
+    <t>Leonor Greyl</t>
+  </si>
+  <si>
+    <t>Regular</t>
+  </si>
+  <si>
+    <t>Bain Ts Shampooing 200Ml</t>
+  </si>
+  <si>
+    <t>Bain Vitalisant B 200Ml</t>
+  </si>
+  <si>
+    <t>Shampooing Au Miel 120Ml</t>
+  </si>
+  <si>
+    <t>Bain Restructurant A La Banane 200Ml</t>
+  </si>
+  <si>
+    <t>Lait Lavant A La Banane 200Ml</t>
+  </si>
+  <si>
+    <t>Spray Algues Et Fleurs 150Ml</t>
+  </si>
+  <si>
+    <t>Bain Volumateur Aux Algues 200Ml</t>
+  </si>
+  <si>
+    <t>Creme Regeneratrice 100Ml</t>
+  </si>
+  <si>
+    <t>Creme Aux Fleurs 200Ml</t>
+  </si>
+  <si>
+    <t>Shampooing Sublime Meches 200Ml</t>
+  </si>
+  <si>
+    <t>Serum De Soie Sublimateur 75Ml</t>
+  </si>
+  <si>
+    <t>Masque Fleurs De Jasmin 200Ml</t>
+  </si>
+  <si>
+    <t>Masque A L'Orchidee 200Ml</t>
+  </si>
+  <si>
+    <t>Lait Luminescence Bi-Phase 150Ml</t>
+  </si>
+  <si>
+    <t>L'Huile De Leonor Greyl 95Ml</t>
+  </si>
+  <si>
+    <t>Gel A L'Hibiscus 100Ml</t>
+  </si>
+  <si>
+    <t>Huile De Magnolia 95Ml</t>
+  </si>
+  <si>
+    <t>L'Huile Secret De Beaute 95Ml</t>
+  </si>
+  <si>
+    <t>Spray Structure Naturelle 150Ml</t>
+  </si>
+  <si>
+    <t>Condition Naturelle 150Ml</t>
+  </si>
+  <si>
+    <t>Bain Traitant A La Propolis 200Ml</t>
+  </si>
+  <si>
+    <t>Tonique Hydratant 150Ml</t>
+  </si>
+  <si>
+    <t>Voluforme 125Ml</t>
+  </si>
+  <si>
+    <t>Huile Apaisante 20Ml</t>
+  </si>
+  <si>
+    <t>Masque Quintessence 200Ml</t>
+  </si>
+  <si>
+    <t>Shampooing Reviviscence 200Ml</t>
+  </si>
+  <si>
+    <t>Creme De Soin A L'Amarante 150Ml</t>
+  </si>
+  <si>
+    <t>Soin Repigmentant 200Ml- Chatain Glac? 200Ml</t>
+  </si>
+  <si>
+    <t>Soin Repigmentant 200Ml- Cuivr Naturel 200Ml</t>
+  </si>
+  <si>
+    <t>Soin Repigmentant 200Ml- Brun Intense 200Ml</t>
+  </si>
+  <si>
+    <t>Soin Repigmentant 200Ml- Blond Froid 200Ml</t>
+  </si>
+  <si>
+    <t>Baume Bois De Rose 50Ml</t>
+  </si>
+  <si>
+    <t>Eclat Naturel 50Ml</t>
+  </si>
+  <si>
+    <t>Huile Regenerescence Naturelle 20Ml</t>
+  </si>
+  <si>
+    <t>Laque Souple 125Ml</t>
+  </si>
+  <si>
+    <t>Brosse Dedemelante Et Lissante</t>
+  </si>
+  <si>
+    <t>Exw Sin/Europe</t>
+  </si>
+  <si>
+    <t>Lead Time: 5-7 weeks</t>
+  </si>
+  <si>
+    <t>Moq Eur10,000</t>
+  </si>
+  <si>
+    <t>Ean</t>
+  </si>
+  <si>
+    <t>Ref</t>
+  </si>
+  <si>
+    <t>Status</t>
+  </si>
+  <si>
+    <t>Description</t>
   </si>
   <si>
     <t>Cost (eur)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
-    <numFmt numFmtId="164" formatCode="[$€-2]\ #,##0.00"/>
+    <numFmt numFmtId="167" formatCode="[$€-2]\ #,##0.00"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
-      <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
-[...14 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
   </fonts>
-  <fills count="23">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0"/>
-[...119 lines deleted...]
-        <fgColor rgb="FFFFFFCC"/>
+        <fgColor rgb="FF353E77"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...33 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="81">
+  <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...231 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <colors>
-[...12 lines deleted...]
-  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office 2013 - 2022">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2013 - 2022">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2013 - 2022">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -2563,4215 +513,754 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:E236"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:E43"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="C17" sqref="C17"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="J16" sqref="J16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="12.26953125" style="3" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="8.7265625" style="4"/>
+    <col min="1" max="1" width="15.5" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="8.625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="12.25" style="2" customWidth="1"/>
+    <col min="4" max="4" width="45" style="3" customWidth="1"/>
+    <col min="5" max="5" width="7.375" style="3" bestFit="1" customWidth="1"/>
+    <col min="6" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.35">
-[...32 lines deleted...]
-      <c r="A8" s="5" t="s">
+    <row r="1" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B8" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="79" t="s">
+    </row>
+    <row r="2" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="4"/>
+    </row>
+    <row r="3" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="4" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="4" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="4" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="4"/>
+    </row>
+    <row r="7" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D7" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="7">
+        <v>3450870020023</v>
+      </c>
+      <c r="B8" s="2">
+        <v>2002</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D8" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="D8" s="5" t="s">
-[...7 lines deleted...]
-      <c r="A9" s="7" t="s">
+      <c r="E8" s="8">
+        <v>15.940800000000001</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="7">
+        <v>3450870020030</v>
+      </c>
+      <c r="B9" s="2">
+        <v>2003</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D9" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="7"/>
-[...5 lines deleted...]
-      <c r="A10" s="10" t="s">
+      <c r="E9" s="8">
+        <v>16.686</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="7">
+        <v>3450870020047</v>
+      </c>
+      <c r="B10" s="2">
+        <v>2004</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D10" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B10" s="9">
-[...2 lines deleted...]
-      <c r="C10" s="8" t="s">
+      <c r="E10" s="8">
+        <v>13.554000000000002</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="7">
+        <v>3450870020054</v>
+      </c>
+      <c r="B11" s="2">
+        <v>2005</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D11" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="D10" s="10">
-[...7 lines deleted...]
-      <c r="A11" s="10" t="s">
+      <c r="E11" s="8">
+        <v>15.822000000000001</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="7">
+        <v>3450870020061</v>
+      </c>
+      <c r="B12" s="2">
+        <v>2006</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D12" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="B11" s="10" t="s">
+      <c r="E12" s="8">
+        <v>14.256</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="7">
+        <v>3450870020078</v>
+      </c>
+      <c r="B13" s="2">
+        <v>2007</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D13" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C11" s="8" t="s">
+      <c r="E13" s="8">
+        <v>13.554000000000002</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="7">
+        <v>3450870020092</v>
+      </c>
+      <c r="B14" s="2">
+        <v>2009</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D14" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="D11" s="10">
-[...7 lines deleted...]
-      <c r="A12" s="10" t="s">
+      <c r="E14" s="8">
+        <v>14.7744</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="7">
+        <v>3450870020115</v>
+      </c>
+      <c r="B15" s="2">
+        <v>2011</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D15" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B12" s="10" t="s">
+      <c r="E15" s="8">
+        <v>10.746</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="7">
+        <v>3450870020122</v>
+      </c>
+      <c r="B16" s="2">
+        <v>2012</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D16" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="C12" s="8" t="s">
+      <c r="E16" s="8">
+        <v>10.4328</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="7">
+        <v>3450870020139</v>
+      </c>
+      <c r="B17" s="2">
+        <v>2013</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D17" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D12" s="10">
-[...7 lines deleted...]
-      <c r="A13" s="10" t="s">
+      <c r="E17" s="8">
+        <v>19.990800000000004</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="7">
+        <v>3450870020146</v>
+      </c>
+      <c r="B18" s="2">
+        <v>2014</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D18" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="9">
-[...2 lines deleted...]
-      <c r="C13" s="8" t="s">
+      <c r="E18" s="8">
+        <v>13.640400000000001</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="7">
+        <v>3450870020177</v>
+      </c>
+      <c r="B19" s="2">
+        <v>2017</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D19" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="D13" s="10">
-[...7 lines deleted...]
-      <c r="A14" s="10" t="s">
+      <c r="E19" s="8">
+        <v>19.461600000000001</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="7">
+        <v>3450870020191</v>
+      </c>
+      <c r="B20" s="2">
+        <v>2019</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D20" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="9">
-[...2 lines deleted...]
-      <c r="C14" s="8" t="s">
+      <c r="E20" s="8">
+        <v>21.902400000000004</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="7">
+        <v>3450870020207</v>
+      </c>
+      <c r="B21" s="2">
+        <v>2020</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D21" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="D14" s="10">
-[...7 lines deleted...]
-      <c r="A15" s="10" t="s">
+      <c r="E21" s="8">
+        <v>17.2044</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="7">
+        <v>3450870020214</v>
+      </c>
+      <c r="B22" s="2">
+        <v>2021</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D22" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="B15" s="10" t="s">
+      <c r="E22" s="8">
+        <v>15.8544</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="7">
+        <v>3450870020221</v>
+      </c>
+      <c r="B23" s="2">
+        <v>2022</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D23" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="C15" s="8" t="s">
+      <c r="E23" s="8">
+        <v>8.9423999999999992</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="7">
+        <v>3450870020252</v>
+      </c>
+      <c r="B24" s="2">
+        <v>2025</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D24" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="D15" s="10">
-[...7 lines deleted...]
-      <c r="A16" s="10" t="s">
+      <c r="E24" s="8">
+        <v>18.7272</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="7">
+        <v>3450870020290</v>
+      </c>
+      <c r="B25" s="2">
+        <v>2029</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D25" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="10" t="s">
+      <c r="E25" s="8">
+        <v>22.604400000000002</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="7">
+        <v>3450870020313</v>
+      </c>
+      <c r="B26" s="2">
+        <v>2031</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D26" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="C16" s="8" t="s">
+      <c r="E26" s="8">
+        <v>13.186800000000002</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="7">
+        <v>3450870020320</v>
+      </c>
+      <c r="B27" s="2">
+        <v>2032</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="D16" s="10">
-[...7 lines deleted...]
-      <c r="A17" s="10" t="s">
+      <c r="E27" s="8">
+        <v>13.208400000000001</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="7">
+        <v>3450870020337</v>
+      </c>
+      <c r="B28" s="2">
+        <v>2033</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D28" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="10" t="s">
+      <c r="E28" s="8">
+        <v>17.388000000000002</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="7">
+        <v>3450870020344</v>
+      </c>
+      <c r="B29" s="2">
+        <v>2034</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D29" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="C17" s="8" t="s">
+      <c r="E29" s="8">
+        <v>12.193199999999999</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="7">
+        <v>3450870020351</v>
+      </c>
+      <c r="B30" s="2">
+        <v>2035</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D30" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="D17" s="10">
-[...7 lines deleted...]
-      <c r="A18" s="10" t="s">
+      <c r="E30" s="8">
+        <v>10.465199999999999</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="7">
+        <v>3450870020368</v>
+      </c>
+      <c r="B31" s="2">
+        <v>2036</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D31" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="B18" s="9">
-[...2 lines deleted...]
-      <c r="C18" s="8" t="s">
+      <c r="E31" s="8">
+        <v>11.772000000000002</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="7">
+        <v>3450870020382</v>
+      </c>
+      <c r="B32" s="2">
+        <v>2038</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D32" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D18" s="10">
-[...7 lines deleted...]
-      <c r="A19" s="10" t="s">
+      <c r="E32" s="8">
+        <v>52.153200000000005</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="7">
+        <v>3450870020399</v>
+      </c>
+      <c r="B33" s="2">
+        <v>2039</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D33" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="B19" s="10" t="s">
+      <c r="E33" s="8">
+        <v>22.086000000000002</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="7">
+        <v>3450870020405</v>
+      </c>
+      <c r="B34" s="2">
+        <v>2040</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D34" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="C19" s="8" t="s">
+      <c r="E34" s="8">
+        <v>25.380000000000003</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="7">
+        <v>3450870020429</v>
+      </c>
+      <c r="B35" s="2">
+        <v>2042</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D35" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="D19" s="10">
-[...10 lines deleted...]
-      <c r="B20" s="10" t="s">
+      <c r="E35" s="8">
+        <v>20.163600000000002</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="7">
+        <v>3450870020436</v>
+      </c>
+      <c r="B36" s="2">
+        <v>2043</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D36" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="C20" s="8" t="s">
+      <c r="E36" s="8">
+        <v>20.163600000000002</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="7">
+        <v>3450870020443</v>
+      </c>
+      <c r="B37" s="2">
+        <v>2044</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D37" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="D20" s="10">
-[...7 lines deleted...]
-      <c r="A21" s="10" t="s">
+      <c r="E37" s="8">
+        <v>20.163600000000002</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="7">
+        <v>3450870020467</v>
+      </c>
+      <c r="B38" s="2">
+        <v>2046</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D38" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="B21" s="10" t="s">
+      <c r="E38" s="8">
+        <v>20.163600000000002</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="7">
+        <v>3450870020504</v>
+      </c>
+      <c r="B39" s="2">
+        <v>2050</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D39" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="C21" s="8" t="s">
+      <c r="E39" s="8">
+        <v>21.038400000000003</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="7">
+        <v>3450870021136</v>
+      </c>
+      <c r="B40" s="2">
+        <v>2113</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D40" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D21" s="10">
-[...7 lines deleted...]
-      <c r="A22" s="10" t="s">
+      <c r="E40" s="8">
+        <v>12.031200000000002</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="7">
+        <v>3450870021280</v>
+      </c>
+      <c r="B41" s="2">
+        <v>2128</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D41" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="B22" s="10" t="s">
+      <c r="E41" s="8">
+        <v>10.940400000000002</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="7">
+        <v>3450870025271</v>
+      </c>
+      <c r="B42" s="2">
+        <v>2527</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D42" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="C22" s="8" t="s">
+      <c r="E42" s="8">
+        <v>10.940400000000002</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="7">
+        <v>3450870030282</v>
+      </c>
+      <c r="B43" s="2">
+        <v>3028</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D43" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="D22" s="10">
-[...3489 lines deleted...]
-        <v>23.868000000000002</v>
+      <c r="E43" s="8">
+        <v>28.155600000000003</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-[...3 lines deleted...]
-  </headerFooter>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...309 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Kerastase</vt:lpstr>
+      <vt:lpstr>Leonor Greyl</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
-  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kelter</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision/>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
-  <cp:contentStatus/>
+  <dc:language>en-US</dc:language>
 </cp:coreProperties>
 </file>
-
-[...30 lines deleted...]
-</file>