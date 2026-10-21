--- v0 (2026-07-21)
+++ v1 (2026-10-21)
@@ -1,356 +1,738 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="153222"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Kelter International Pte Ltd\Derrick Ng - Viimart\Operation\Wholesale Price\New Lists\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="9735"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="9435"/>
   </bookViews>
   <sheets>
-    <sheet name="Lola From Rio" sheetId="1" r:id="rId1"/>
+    <sheet name="Maria NIla" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="233" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="880" uniqueCount="225">
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Maria Nila</t>
+  </si>
+  <si>
+    <t>Head &amp; Hair Heal</t>
+  </si>
   <si>
     <t>Regular</t>
   </si>
   <si>
-    <t>250ML</t>
-[...257 lines deleted...]
-    <t>Lola  From Rio</t>
+    <t>Booster</t>
+  </si>
+  <si>
+    <t>50ml</t>
+  </si>
+  <si>
+    <t>Booster Masque Head &amp; Heal</t>
+  </si>
+  <si>
+    <t>Oil</t>
+  </si>
+  <si>
+    <t>100ml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cica Oil 100 Ml </t>
+  </si>
+  <si>
+    <t>Conditioner</t>
+  </si>
+  <si>
+    <t>Head &amp; Hair Heal Conditioner 100 Ml</t>
+  </si>
+  <si>
+    <t>1000ml</t>
+  </si>
+  <si>
+    <t>Head &amp; Hair Heal Conditioner 1000 Ml</t>
+  </si>
+  <si>
+    <t>300ml</t>
+  </si>
+  <si>
+    <t>Head &amp; Hair Heal Conditioner 300 Ml</t>
+  </si>
+  <si>
+    <t>Masque</t>
+  </si>
+  <si>
+    <t>250ml</t>
+  </si>
+  <si>
+    <t>Head &amp; Hair Heal Masque 250 Ml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shampoo </t>
+  </si>
+  <si>
+    <t>Head &amp; Hair Heal Shampoo 100 Ml</t>
+  </si>
+  <si>
+    <t>Head &amp; Hair Heal Shampoo 1000 Ml</t>
+  </si>
+  <si>
+    <t>Shampoo</t>
+  </si>
+  <si>
+    <t>350ml</t>
+  </si>
+  <si>
+    <t>Head &amp; Hair Heal Shampoo 350 Ml</t>
+  </si>
+  <si>
+    <t>Serum</t>
+  </si>
+  <si>
+    <t>Head &amp; Hair Heal?Soothing Scalp Serum 50 Ml</t>
+  </si>
+  <si>
+    <t>True Soft</t>
+  </si>
+  <si>
+    <t>Booster Masque True Soft</t>
+  </si>
+  <si>
+    <t>Hair Oil</t>
+  </si>
+  <si>
+    <t>True Soft Argan Oil 100 Ml</t>
+  </si>
+  <si>
+    <t>30ml</t>
+  </si>
+  <si>
+    <t>True Soft Argan Oil 30 Ml</t>
+  </si>
+  <si>
+    <t>True Soft Conditioner 100 Ml</t>
+  </si>
+  <si>
+    <t>True Soft Conditioner 1000 Ml</t>
+  </si>
+  <si>
+    <t>True Soft Conditioner 300 Ml</t>
+  </si>
+  <si>
+    <t>True Soft Masque 250 Ml</t>
+  </si>
+  <si>
+    <t>True Soft Shampoo 100 Ml</t>
+  </si>
+  <si>
+    <t>True Soft Shampoo 1000 Ml</t>
+  </si>
+  <si>
+    <t>True Soft Shampoo 350 Ml</t>
+  </si>
+  <si>
+    <t>Structure Repair</t>
+  </si>
+  <si>
+    <t>Booster Masque Structure Repair</t>
+  </si>
+  <si>
+    <t>Structure Repair Conditioner 100 Ml</t>
+  </si>
+  <si>
+    <t>Structure Repair Conditioner 1000 Ml</t>
+  </si>
+  <si>
+    <t>Structure Repair Conditioner 300 Ml</t>
+  </si>
+  <si>
+    <t>Leave-in Cream</t>
+  </si>
+  <si>
+    <t>200ml</t>
+  </si>
+  <si>
+    <t>Structure Repair Leave-In Cream 200 Ml</t>
+  </si>
+  <si>
+    <t>Structure Repair Masque 250 Ml</t>
+  </si>
+  <si>
+    <t>Structure Repair Shampoo 100 Ml</t>
+  </si>
+  <si>
+    <t>Structure Repair Shampoo 1000 Ml</t>
+  </si>
+  <si>
+    <t>Structure Repair Shampoo 350 Ml</t>
+  </si>
+  <si>
+    <t>Pure Volume</t>
+  </si>
+  <si>
+    <t>Booster Masque Pure Volume</t>
+  </si>
+  <si>
+    <t>Pure Volume Conditioner 100 Ml</t>
+  </si>
+  <si>
+    <t>Pure Volume Conditioner 1000 Ml</t>
+  </si>
+  <si>
+    <t>Pure Volume Conditioner 300 Ml</t>
+  </si>
+  <si>
+    <t>Pure Volume Masque 250 Ml</t>
+  </si>
+  <si>
+    <t>Mousse</t>
+  </si>
+  <si>
+    <t>150ml</t>
+  </si>
+  <si>
+    <t>Pure Volume Mousse 150 Ml</t>
+  </si>
+  <si>
+    <t>Pure Volume Shampoo 100 Ml</t>
+  </si>
+  <si>
+    <t>Pure Volume Shampoo 1000 Ml</t>
+  </si>
+  <si>
+    <t>Pure Volume Shampoo 350 Ml</t>
+  </si>
+  <si>
+    <t>Luminous Colour</t>
+  </si>
+  <si>
+    <t>Booster Masque Luminous Colour</t>
+  </si>
+  <si>
+    <t>Luminous Colour Conditioner 100 Ml</t>
+  </si>
+  <si>
+    <t>Luminous Colour Conditioner 1000 Ml</t>
+  </si>
+  <si>
+    <t>Luminous Colour Conditioner 300 Ml</t>
+  </si>
+  <si>
+    <t>Luminous Colour Masque 250 Ml</t>
+  </si>
+  <si>
+    <t>Luminous Colour Shampoo 100 Ml</t>
+  </si>
+  <si>
+    <t>Luminous Colour Shampoo 1000 Ml</t>
+  </si>
+  <si>
+    <t>Luminous Colour Shampoo 350 Ml</t>
+  </si>
+  <si>
+    <t>Sheer Silver</t>
+  </si>
+  <si>
+    <t>Booster Masque Sheer Silver</t>
+  </si>
+  <si>
+    <t>Sheer Silver Conditioner 100 Ml</t>
+  </si>
+  <si>
+    <t>Sheer Silver Conditioner 1000 Ml</t>
+  </si>
+  <si>
+    <t>Sheer Silver Conditioner 300 Ml</t>
+  </si>
+  <si>
+    <t>Sheer Silver Masque 250 Ml</t>
+  </si>
+  <si>
+    <t>Sheer Silver Shampoo 100 Ml</t>
+  </si>
+  <si>
+    <t>Sheer Silver Shampoo 1000 Ml</t>
+  </si>
+  <si>
+    <t>Sheer Silver Shampoo 350 Ml</t>
+  </si>
+  <si>
+    <t>Coils &amp; Curls</t>
+  </si>
+  <si>
+    <t>Co-wash</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coils &amp; Curls Co-Wash 1000Ml </t>
+  </si>
+  <si>
+    <t>Coils &amp; Curls Co-Wash 100Ml</t>
+  </si>
+  <si>
+    <t>Coils &amp; Curls Co-Wash 350Ml</t>
+  </si>
+  <si>
+    <t>Finising treatment</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coils &amp; Curls Finishing Treatment Masque 250Ml </t>
+  </si>
+  <si>
+    <t>Gel</t>
+  </si>
+  <si>
+    <t>125ml</t>
+  </si>
+  <si>
+    <t>Coils &amp; Curls Luscious Curl Gel 125 Ml</t>
+  </si>
+  <si>
+    <t>Cream</t>
+  </si>
+  <si>
+    <t>Coils &amp; Curls Oil-In-Cream 100Ml</t>
+  </si>
+  <si>
+    <t>Coils &amp; Curls Weightless Curl Gel 125 Ml</t>
+  </si>
+  <si>
+    <t>Purifying Cleanse</t>
+  </si>
+  <si>
+    <t>Purifying Cleanse Exfoliating Scalp Serum 150 Ml</t>
+  </si>
+  <si>
+    <t>Purifying Cleanse Shampoo 1000 Ml</t>
+  </si>
+  <si>
+    <t>Purifying Cleanse Shampoo 350 Ml</t>
+  </si>
+  <si>
+    <t>Spray</t>
+  </si>
+  <si>
+    <t>75ml</t>
+  </si>
+  <si>
+    <t>Cream Heat Spray</t>
+  </si>
+  <si>
+    <t>Curlicue Cream</t>
+  </si>
+  <si>
+    <t>Styling Cream</t>
+  </si>
+  <si>
+    <t>Aerosol</t>
+  </si>
+  <si>
+    <t>Extreme Spray</t>
+  </si>
+  <si>
+    <t>Finishing Spray</t>
+  </si>
+  <si>
+    <t>Floral Drift 100Ml</t>
+  </si>
+  <si>
+    <t>Styling Spray</t>
+  </si>
+  <si>
+    <t>Volume Spray</t>
+  </si>
+  <si>
+    <t>Volume &amp; Texture</t>
+  </si>
+  <si>
+    <t>Powder</t>
+  </si>
+  <si>
+    <t>60gml</t>
+  </si>
+  <si>
+    <t>Cleansing Powder</t>
+  </si>
+  <si>
+    <t>Dry Shampoo</t>
+  </si>
+  <si>
+    <t>Invisidry Shampoo</t>
+  </si>
+  <si>
+    <t>Ocean Spray</t>
+  </si>
+  <si>
+    <t>2gml</t>
+  </si>
+  <si>
+    <t>Power Powder</t>
+  </si>
+  <si>
+    <t>Quick Dry Heat Spray</t>
+  </si>
+  <si>
+    <t>Salty Mist</t>
+  </si>
+  <si>
+    <t>Scalp brush</t>
+  </si>
+  <si>
+    <t>ml</t>
+  </si>
+  <si>
+    <t>Scalp Brush</t>
+  </si>
+  <si>
+    <t>Shaping Heat Spray</t>
+  </si>
+  <si>
+    <t>Soothing Dry Shampoo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Soothing Dry Shampoo </t>
+  </si>
+  <si>
+    <t>Aerosol/Mousse</t>
+  </si>
+  <si>
+    <t>Styling Mousse</t>
+  </si>
+  <si>
+    <t>Texture Spray</t>
+  </si>
+  <si>
+    <t>Wax</t>
+  </si>
+  <si>
+    <t>Spray Wax 200 Ml</t>
+  </si>
+  <si>
+    <t>Extreme Wax (Slate) 100 Ml</t>
+  </si>
+  <si>
+    <t>Fixating Wax (Gabbro) 100 Ml</t>
+  </si>
+  <si>
+    <t>Sculpting Wax (Schist) 100 Ml</t>
+  </si>
+  <si>
+    <t>Styling Paste (Gneiss) 100 Ml</t>
+  </si>
+  <si>
+    <t>Treatment Spray</t>
+  </si>
+  <si>
+    <t>Gloss Coat 200Ml</t>
+  </si>
+  <si>
+    <t>Autumn Red</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Demi Permanent </t>
+  </si>
+  <si>
+    <t>Autumn Red 6.60</t>
+  </si>
+  <si>
+    <t>Beige Blond</t>
+  </si>
+  <si>
+    <t>Beige Blonde 9.23</t>
+  </si>
+  <si>
+    <t>Beige Brown</t>
+  </si>
+  <si>
+    <t>Beige Brown 7.23</t>
+  </si>
+  <si>
+    <t>Bright Copper</t>
+  </si>
+  <si>
+    <t>Bright Copper 7.4</t>
+  </si>
+  <si>
+    <t>Bright Red</t>
+  </si>
+  <si>
+    <t>Bright Red 0,66</t>
+  </si>
+  <si>
+    <t>Cacao Intense</t>
+  </si>
+  <si>
+    <t>Cacao Intense 4.10</t>
+  </si>
+  <si>
+    <t>Caramel Brown</t>
+  </si>
+  <si>
+    <t>Caramel Brown 7.35</t>
+  </si>
+  <si>
+    <t>Cool Cream</t>
+  </si>
+  <si>
+    <t>Cool Cream 8,1</t>
+  </si>
+  <si>
+    <t>Dusty Pink</t>
+  </si>
+  <si>
+    <t>Dusty Pink 0,52</t>
+  </si>
+  <si>
+    <t>Honey Blond</t>
+  </si>
+  <si>
+    <t>Honey Blond 8.3</t>
+  </si>
+  <si>
+    <t>Pearl Rose</t>
+  </si>
+  <si>
+    <t>Pearl Rose 10.26</t>
+  </si>
+  <si>
+    <t>Pearl Silver</t>
+  </si>
+  <si>
+    <t>Pearl Silver 0.92</t>
+  </si>
+  <si>
+    <t>Pink Peach</t>
+  </si>
+  <si>
+    <t>Pink Peach 9.46</t>
+  </si>
+  <si>
+    <t>Pink Pop</t>
+  </si>
+  <si>
+    <t>Pink Pop 0,69</t>
+  </si>
+  <si>
+    <t>Refresh Cacao</t>
+  </si>
+  <si>
+    <t>Cacao 6,5</t>
+  </si>
+  <si>
+    <t>Refresh Lavender</t>
+  </si>
+  <si>
+    <t>Lavender 9.22</t>
+  </si>
+  <si>
+    <t>Refresh Peach</t>
+  </si>
+  <si>
+    <t>Peach 9.34</t>
+  </si>
+  <si>
+    <t>Vivid Violet</t>
+  </si>
+  <si>
+    <t>Vivid Violet 0.22</t>
+  </si>
+  <si>
+    <t>White Mix</t>
+  </si>
+  <si>
+    <t>White Mix 0,00</t>
+  </si>
+  <si>
+    <t>Hand Sanitizer</t>
+  </si>
+  <si>
+    <t>Be Clean Hand Sanitizer</t>
+  </si>
+  <si>
+    <t>Hand Lotion</t>
+  </si>
+  <si>
+    <t>Bouquet, Hand Lotion</t>
+  </si>
+  <si>
+    <t>Soap</t>
+  </si>
+  <si>
+    <t>Bouquet, Hand Soap</t>
+  </si>
+  <si>
+    <t>Breeze, Hand Lotion</t>
+  </si>
+  <si>
+    <t>Breeze, Hand Soap</t>
+  </si>
+  <si>
+    <t>Ginger, Hand Lotion</t>
+  </si>
+  <si>
+    <t>Ginger, Hand Soap</t>
+  </si>
+  <si>
+    <t>Meadow, Hand Lotion</t>
+  </si>
+  <si>
+    <t>Meadow, Hand Soap</t>
+  </si>
+  <si>
+    <t>Classic</t>
+  </si>
+  <si>
+    <t>Mn Perm Classic Perm Intense 12X100Ml</t>
+  </si>
+  <si>
+    <t>Mn Perm Classic Perm Light 12X100Ml</t>
+  </si>
+  <si>
+    <t>Mn Perm Classic Perm Neutralizer 750Ml</t>
+  </si>
+  <si>
+    <t>Mn Perm Classic Perm Regular? 12X100Ml</t>
+  </si>
+  <si>
+    <t>Soft</t>
+  </si>
+  <si>
+    <t>Mn Perm Soft Perm Express Rinse 750Ml</t>
+  </si>
+  <si>
+    <t>Mn Perm Soft Perm Intense 6X100Ml</t>
+  </si>
+  <si>
+    <t>Mn Perm Soft Perm Light 6X100Ml</t>
+  </si>
+  <si>
+    <t>Mn Perm Soft Perm Neutralizer 750Ml</t>
+  </si>
+  <si>
+    <t>Mn Perm Soft Perm Regular 6X100Ml</t>
+  </si>
+  <si>
+    <t>Bleach Powder</t>
+  </si>
+  <si>
+    <t>Balayage Jar</t>
+  </si>
+  <si>
+    <t>Balayage Refill</t>
+  </si>
+  <si>
+    <t>Silver Jar</t>
+  </si>
+  <si>
+    <t>Silver Refill</t>
+  </si>
+  <si>
+    <t>After Treatment</t>
+  </si>
+  <si>
+    <t>Silver Shot 60 Ml</t>
+  </si>
+  <si>
+    <t>Silver Shot 750 Ml</t>
+  </si>
+  <si>
+    <t>Scented Candles</t>
+  </si>
+  <si>
+    <t>Botanic Garden</t>
+  </si>
+  <si>
+    <t>Ember Myth</t>
+  </si>
+  <si>
+    <t>Orchid Vetiver</t>
   </si>
   <si>
     <t>Exw Sin/Europe</t>
   </si>
   <si>
     <t>Lead Time: 5-7 weeks</t>
   </si>
   <si>
     <t>Moq Eur15,000</t>
   </si>
   <si>
     <t>Ean</t>
   </si>
   <si>
     <t>Ref</t>
   </si>
   <si>
+    <t>Line</t>
+  </si>
+  <si>
     <t>Status</t>
   </si>
   <si>
+    <t>Concentration</t>
+  </si>
+  <si>
     <t>Description</t>
   </si>
   <si>
+    <t>Size</t>
+  </si>
+  <si>
     <t>Qty/Pack</t>
   </si>
   <si>
-    <t>Size</t>
+    <t>RRP (eur)</t>
   </si>
   <si>
     <t>Cost (eur)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="167" formatCode="[$€-2]\ #,##0.00"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
@@ -369,67 +751,71 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF343E77"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -675,1842 +1061,5667 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G81"/>
+  <dimension ref="A1:J182"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="K24" sqref="K24"/>
+      <selection activeCell="N23" sqref="N23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15.5" style="2" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="10.125" style="2" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="16384" width="9" style="3"/>
+    <col min="2" max="2" width="7.125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="20" style="2" customWidth="1"/>
+    <col min="4" max="4" width="9.375" style="2" customWidth="1"/>
+    <col min="5" max="5" width="16" style="2" customWidth="1"/>
+    <col min="6" max="6" width="49" style="3" customWidth="1"/>
+    <col min="7" max="7" width="5.625" style="2" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="6.625" style="2" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="7" style="4" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.375" style="3" bestFit="1" customWidth="1"/>
+    <col min="11" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="5"/>
+    </row>
+    <row r="3" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="5" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="5" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="5" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="5"/>
+    </row>
+    <row r="7" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="6" t="s">
+        <v>215</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="C7" s="6" t="s">
+        <v>217</v>
+      </c>
+      <c r="D7" s="6" t="s">
+        <v>218</v>
+      </c>
+      <c r="E7" s="6" t="s">
+        <v>219</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>220</v>
+      </c>
+      <c r="G7" s="6" t="s">
+        <v>221</v>
+      </c>
+      <c r="H7" s="6" t="s">
+        <v>222</v>
+      </c>
+      <c r="I7" s="8" t="s">
+        <v>223</v>
+      </c>
+      <c r="J7" s="6" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="9">
+        <v>7391681403031</v>
+      </c>
+      <c r="B8" s="2">
+        <v>3659</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G8" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H8" s="2">
+        <v>6</v>
+      </c>
+      <c r="I8" s="10">
+        <v>9.9</v>
+      </c>
+      <c r="J8" s="10">
+        <v>4.9248000000000003</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="9">
+        <v>7391681407299</v>
+      </c>
+      <c r="B9" s="2">
+        <v>3657</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="G9" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="H9" s="2">
+        <v>6</v>
+      </c>
+      <c r="I9" s="10">
+        <v>36.5</v>
+      </c>
+      <c r="J9" s="10">
+        <v>16.027200000000001</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="9">
+        <v>7391681036567</v>
+      </c>
+      <c r="B10" s="2">
+        <v>3656</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G10" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="H10" s="2">
+        <v>36</v>
+      </c>
+      <c r="I10" s="10">
+        <v>14.9</v>
+      </c>
+      <c r="J10" s="10">
+        <v>6.5988000000000007</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="9">
+        <v>7391681036543</v>
+      </c>
+      <c r="B11" s="2">
+        <v>3654</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="H11" s="2">
+        <v>6</v>
+      </c>
+      <c r="I11" s="10">
+        <v>79.5</v>
+      </c>
+      <c r="J11" s="10">
+        <v>31.341600000000003</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="9">
+        <v>7391681036512</v>
+      </c>
+      <c r="B12" s="2">
+        <v>3651</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="G12" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H12" s="2">
+        <v>6</v>
+      </c>
+      <c r="I12" s="10">
+        <v>32</v>
+      </c>
+      <c r="J12" s="10">
+        <v>13.878</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="9">
+        <v>7391681036529</v>
+      </c>
+      <c r="B13" s="2">
+        <v>3652</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G13" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="H13" s="2">
+        <v>6</v>
+      </c>
+      <c r="I13" s="10">
+        <v>34</v>
+      </c>
+      <c r="J13" s="10">
+        <v>14.742000000000001</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="9">
+        <v>7391681036550</v>
+      </c>
+      <c r="B14" s="2">
+        <v>3655</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="G14" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="H14" s="2">
+        <v>36</v>
+      </c>
+      <c r="I14" s="10">
+        <v>14.9</v>
+      </c>
+      <c r="J14" s="10">
+        <v>6.5988000000000007</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="9">
+        <v>7391681036536</v>
+      </c>
+      <c r="B15" s="2">
+        <v>3653</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G15" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="H15" s="2">
+        <v>6</v>
+      </c>
+      <c r="I15" s="10">
+        <v>79.5</v>
+      </c>
+      <c r="J15" s="10">
+        <v>31.341600000000003</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="9">
+        <v>7391681036505</v>
+      </c>
+      <c r="B16" s="2">
+        <v>3650</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H16" s="2">
+        <v>6</v>
+      </c>
+      <c r="I16" s="10">
+        <v>32</v>
+      </c>
+      <c r="J16" s="10">
+        <v>13.878</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="9">
+        <v>7391681406148</v>
+      </c>
+      <c r="B17" s="2">
+        <v>3658</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G17" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H17" s="2">
+        <v>6</v>
+      </c>
+      <c r="I17" s="10">
+        <v>39</v>
+      </c>
+      <c r="J17" s="10">
+        <v>17.344799999999999</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="9">
+        <v>7391681403017</v>
+      </c>
+      <c r="B18" s="2">
+        <v>3639</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="G18" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H18" s="2">
+        <v>6</v>
+      </c>
+      <c r="I18" s="10">
+        <v>9.9</v>
+      </c>
+      <c r="J18" s="10">
+        <v>4.9248000000000003</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="9">
+        <v>7391681036376</v>
+      </c>
+      <c r="B19" s="2">
+        <v>3637</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="G19" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="H19" s="2">
+        <v>6</v>
+      </c>
+      <c r="I19" s="10">
+        <v>36.5</v>
+      </c>
+      <c r="J19" s="10">
+        <v>16.027200000000001</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="9">
+        <v>7391681036383</v>
+      </c>
+      <c r="B20" s="2">
+        <v>3638</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="G20" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H20" s="2">
+        <v>6</v>
+      </c>
+      <c r="I20" s="10">
+        <v>17.5</v>
+      </c>
+      <c r="J20" s="10">
+        <v>8.1647999999999996</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="9">
+        <v>7391681036369</v>
+      </c>
+      <c r="B21" s="2">
+        <v>3636</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="G21" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="H21" s="2">
+        <v>36</v>
+      </c>
+      <c r="I21" s="10">
+        <v>13.9</v>
+      </c>
+      <c r="J21" s="10">
+        <v>6.1668000000000003</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="9">
+        <v>7391681036345</v>
+      </c>
+      <c r="B22" s="2">
+        <v>3634</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="G22" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="H22" s="2">
+        <v>6</v>
+      </c>
+      <c r="I22" s="10">
+        <v>71.5</v>
+      </c>
+      <c r="J22" s="10">
+        <v>28.188000000000002</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="9">
+        <v>7391681036314</v>
+      </c>
+      <c r="B23" s="2">
+        <v>3631</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H23" s="2">
+        <v>6</v>
+      </c>
+      <c r="I23" s="10">
+        <v>29</v>
+      </c>
+      <c r="J23" s="10">
+        <v>12.571200000000001</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="9">
+        <v>7391681036321</v>
+      </c>
+      <c r="B24" s="2">
+        <v>3632</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="G24" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="H24" s="2">
+        <v>6</v>
+      </c>
+      <c r="I24" s="10">
+        <v>31</v>
+      </c>
+      <c r="J24" s="10">
+        <v>13.446</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="9">
+        <v>7391681036352</v>
+      </c>
+      <c r="B25" s="2">
+        <v>3635</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="H25" s="2">
+        <v>36</v>
+      </c>
+      <c r="I25" s="10">
+        <v>13.9</v>
+      </c>
+      <c r="J25" s="10">
+        <v>6.1668000000000003</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="9">
+        <v>7391681036338</v>
+      </c>
+      <c r="B26" s="2">
+        <v>3633</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="G26" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="H26" s="2">
+        <v>6</v>
+      </c>
+      <c r="I26" s="10">
+        <v>71.5</v>
+      </c>
+      <c r="J26" s="10">
+        <v>28.188000000000002</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="9">
+        <v>7391681036307</v>
+      </c>
+      <c r="B27" s="2">
+        <v>3630</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="G27" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H27" s="2">
+        <v>6</v>
+      </c>
+      <c r="I27" s="10">
+        <v>29</v>
+      </c>
+      <c r="J27" s="10">
+        <v>12.571200000000001</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="9">
+        <v>7391681403024</v>
+      </c>
+      <c r="B28" s="2">
+        <v>3609</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="G28" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H28" s="2">
+        <v>6</v>
+      </c>
+      <c r="I28" s="10">
+        <v>9.9</v>
+      </c>
+      <c r="J28" s="10">
+        <v>4.9248000000000003</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="9">
+        <v>7391681036062</v>
+      </c>
+      <c r="B29" s="2">
+        <v>3606</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="G29" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="H29" s="2">
+        <v>36</v>
+      </c>
+      <c r="I29" s="10">
+        <v>13.9</v>
+      </c>
+      <c r="J29" s="10">
+        <v>6.1668000000000003</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="9">
+        <v>7391681036048</v>
+      </c>
+      <c r="B30" s="2">
+        <v>3604</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="G30" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="H30" s="2">
+        <v>6</v>
+      </c>
+      <c r="I30" s="10">
+        <v>71.5</v>
+      </c>
+      <c r="J30" s="10">
+        <v>28.188000000000002</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="9">
+        <v>7391681036017</v>
+      </c>
+      <c r="B31" s="2">
+        <v>3601</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="G31" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H31" s="2">
+        <v>6</v>
+      </c>
+      <c r="I31" s="10">
+        <v>29</v>
+      </c>
+      <c r="J31" s="10">
+        <v>12.571200000000001</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="9">
+        <v>7391681036079</v>
+      </c>
+      <c r="B32" s="2">
+        <v>3607</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="G32" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="H32" s="2">
+        <v>6</v>
+      </c>
+      <c r="I32" s="10">
+        <v>31</v>
+      </c>
+      <c r="J32" s="10">
+        <v>13.446</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="9">
+        <v>7391681036024</v>
+      </c>
+      <c r="B33" s="2">
+        <v>3602</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="G33" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="H33" s="2">
+        <v>6</v>
+      </c>
+      <c r="I33" s="10">
+        <v>31</v>
+      </c>
+      <c r="J33" s="10">
+        <v>13.446</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="9">
+        <v>7391681036055</v>
+      </c>
+      <c r="B34" s="2">
+        <v>3605</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G34" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="H34" s="2">
+        <v>36</v>
+      </c>
+      <c r="I34" s="10">
+        <v>13.9</v>
+      </c>
+      <c r="J34" s="10">
+        <v>6.1668000000000003</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="9">
+        <v>7391681036031</v>
+      </c>
+      <c r="B35" s="2">
+        <v>3603</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G35" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="H35" s="2">
+        <v>6</v>
+      </c>
+      <c r="I35" s="10">
+        <v>71.5</v>
+      </c>
+      <c r="J35" s="10">
+        <v>28.188000000000002</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="9">
+        <v>7391681036000</v>
+      </c>
+      <c r="B36" s="2">
+        <v>3600</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="F36" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G36" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H36" s="2">
+        <v>6</v>
+      </c>
+      <c r="I36" s="10">
+        <v>29</v>
+      </c>
+      <c r="J36" s="10">
+        <v>12.571200000000001</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="9">
+        <v>7391681403062</v>
+      </c>
+      <c r="B37" s="2">
+        <v>3619</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G37" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H37" s="2">
+        <v>6</v>
+      </c>
+      <c r="I37" s="10">
+        <v>9.9</v>
+      </c>
+      <c r="J37" s="10">
+        <v>4.9248000000000003</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="9">
+        <v>7391681036161</v>
+      </c>
+      <c r="B38" s="2">
+        <v>3616</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="F38" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="G38" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="H38" s="2">
+        <v>36</v>
+      </c>
+      <c r="I38" s="10">
+        <v>13.9</v>
+      </c>
+      <c r="J38" s="10">
+        <v>6.1668000000000003</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="9">
+        <v>7391681036147</v>
+      </c>
+      <c r="B39" s="2">
+        <v>3614</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="F39" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="G39" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="H39" s="2">
+        <v>6</v>
+      </c>
+      <c r="I39" s="10">
+        <v>71.5</v>
+      </c>
+      <c r="J39" s="10">
+        <v>28.188000000000002</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="9">
+        <v>7391681036116</v>
+      </c>
+      <c r="B40" s="2">
+        <v>3611</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="F40" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="G40" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H40" s="2">
+        <v>6</v>
+      </c>
+      <c r="I40" s="10">
+        <v>29</v>
+      </c>
+      <c r="J40" s="10">
+        <v>12.571200000000001</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="9">
+        <v>7391681036123</v>
+      </c>
+      <c r="B41" s="2">
+        <v>3612</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F41" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="G41" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="H41" s="2">
+        <v>6</v>
+      </c>
+      <c r="I41" s="10">
+        <v>31</v>
+      </c>
+      <c r="J41" s="10">
+        <v>13.446</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="9">
+        <v>7391681036178</v>
+      </c>
+      <c r="B42" s="2">
+        <v>3617</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="F42" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="G42" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="H42" s="2">
+        <v>6</v>
+      </c>
+      <c r="I42" s="10">
+        <v>31</v>
+      </c>
+      <c r="J42" s="10">
+        <v>13.446</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="9">
+        <v>7391681036154</v>
+      </c>
+      <c r="B43" s="2">
+        <v>3615</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="D43" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="F43" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="G43" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="H43" s="2">
+        <v>36</v>
+      </c>
+      <c r="I43" s="10">
+        <v>13.9</v>
+      </c>
+      <c r="J43" s="10">
+        <v>6.1668000000000003</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="9">
+        <v>7391681036130</v>
+      </c>
+      <c r="B44" s="2">
+        <v>3613</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="F44" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="G44" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="H44" s="2">
+        <v>6</v>
+      </c>
+      <c r="I44" s="10">
+        <v>71.5</v>
+      </c>
+      <c r="J44" s="10">
+        <v>28.188000000000002</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="9">
+        <v>7391681036109</v>
+      </c>
+      <c r="B45" s="2">
+        <v>3610</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="F45" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="G45" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H45" s="2">
+        <v>6</v>
+      </c>
+      <c r="I45" s="10">
+        <v>29</v>
+      </c>
+      <c r="J45" s="10">
+        <v>12.571200000000001</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="9">
+        <v>7391681403055</v>
+      </c>
+      <c r="B46" s="2">
+        <v>3629</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F46" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="G46" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H46" s="2">
+        <v>6</v>
+      </c>
+      <c r="I46" s="10">
+        <v>9.9</v>
+      </c>
+      <c r="J46" s="10">
+        <v>4.9248000000000003</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="9">
+        <v>7391681036260</v>
+      </c>
+      <c r="B47" s="2">
+        <v>3626</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="F47" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="G47" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="H47" s="2">
+        <v>36</v>
+      </c>
+      <c r="I47" s="10">
+        <v>13.9</v>
+      </c>
+      <c r="J47" s="10">
+        <v>6.1668000000000003</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="9">
+        <v>7391681036246</v>
+      </c>
+      <c r="B48" s="2">
+        <v>3624</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="F48" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="G48" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="H48" s="2">
+        <v>6</v>
+      </c>
+      <c r="I48" s="10">
+        <v>71.5</v>
+      </c>
+      <c r="J48" s="10">
+        <v>28.188000000000002</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="9">
+        <v>7391681036215</v>
+      </c>
+      <c r="B49" s="2">
+        <v>3621</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="F49" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="G49" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H49" s="2">
+        <v>6</v>
+      </c>
+      <c r="I49" s="10">
+        <v>29</v>
+      </c>
+      <c r="J49" s="10">
+        <v>12.571200000000001</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="9">
+        <v>7391681036222</v>
+      </c>
+      <c r="B50" s="2">
+        <v>3622</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F50" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="G50" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="H50" s="2">
+        <v>6</v>
+      </c>
+      <c r="I50" s="10">
+        <v>31</v>
+      </c>
+      <c r="J50" s="10">
+        <v>13.446</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="9">
+        <v>7391681036253</v>
+      </c>
+      <c r="B51" s="2">
+        <v>3625</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="F51" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="G51" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="H51" s="2">
+        <v>36</v>
+      </c>
+      <c r="I51" s="10">
+        <v>13.9</v>
+      </c>
+      <c r="J51" s="10">
+        <v>6.1668000000000003</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="9">
+        <v>7391681036239</v>
+      </c>
+      <c r="B52" s="2">
+        <v>3623</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="D52" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="F52" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="G52" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="H52" s="2">
+        <v>6</v>
+      </c>
+      <c r="I52" s="10">
+        <v>71.5</v>
+      </c>
+      <c r="J52" s="10">
+        <v>28.188000000000002</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="9">
+        <v>7391681036208</v>
+      </c>
+      <c r="B53" s="2">
+        <v>3620</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="D53" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="F53" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="G53" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H53" s="2">
+        <v>6</v>
+      </c>
+      <c r="I53" s="10">
+        <v>29</v>
+      </c>
+      <c r="J53" s="10">
+        <v>12.571200000000001</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="9">
+        <v>7391681403048</v>
+      </c>
+      <c r="B54" s="2">
+        <v>3649</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F54" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="G54" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H54" s="2">
+        <v>6</v>
+      </c>
+      <c r="I54" s="10">
+        <v>9.9</v>
+      </c>
+      <c r="J54" s="10">
+        <v>4.9248000000000003</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="9">
+        <v>7391681036468</v>
+      </c>
+      <c r="B55" s="2">
+        <v>3646</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="D55" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="F55" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="G55" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="H55" s="2">
+        <v>36</v>
+      </c>
+      <c r="I55" s="10">
+        <v>13.9</v>
+      </c>
+      <c r="J55" s="10">
+        <v>6.1668000000000003</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="9">
+        <v>7391681036444</v>
+      </c>
+      <c r="B56" s="2">
+        <v>3644</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="D56" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="F56" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G56" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="H56" s="2">
+        <v>6</v>
+      </c>
+      <c r="I56" s="10">
+        <v>71.5</v>
+      </c>
+      <c r="J56" s="10">
+        <v>28.188000000000002</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="9">
+        <v>7391681036413</v>
+      </c>
+      <c r="B57" s="2">
+        <v>3641</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="D57" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="F57" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="G57" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H57" s="2">
+        <v>6</v>
+      </c>
+      <c r="I57" s="10">
+        <v>29</v>
+      </c>
+      <c r="J57" s="10">
+        <v>12.571200000000001</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="9">
+        <v>7391681036420</v>
+      </c>
+      <c r="B58" s="2">
+        <v>3642</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="D58" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F58" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="G58" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="H58" s="2">
+        <v>6</v>
+      </c>
+      <c r="I58" s="10">
+        <v>31</v>
+      </c>
+      <c r="J58" s="10">
+        <v>13.446</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="9">
+        <v>7391681036451</v>
+      </c>
+      <c r="B59" s="2">
+        <v>3645</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="D59" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="F59" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="G59" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="H59" s="2">
+        <v>36</v>
+      </c>
+      <c r="I59" s="10">
+        <v>13.9</v>
+      </c>
+      <c r="J59" s="10">
+        <v>6.1668000000000003</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="9">
+        <v>7391681036437</v>
+      </c>
+      <c r="B60" s="2">
+        <v>3643</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="D60" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="F60" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="G60" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="H60" s="2">
+        <v>6</v>
+      </c>
+      <c r="I60" s="10">
+        <v>71.5</v>
+      </c>
+      <c r="J60" s="10">
+        <v>28.188000000000002</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="9">
+        <v>7391681036406</v>
+      </c>
+      <c r="B61" s="2">
+        <v>3640</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="D61" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="F61" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="G61" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H61" s="2">
+        <v>6</v>
+      </c>
+      <c r="I61" s="10">
+        <v>29</v>
+      </c>
+      <c r="J61" s="10">
+        <v>12.571200000000001</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="9">
+        <v>7391681403703</v>
+      </c>
+      <c r="B62" s="2">
+        <v>3673</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="D62" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="F62" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="G62" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="H62" s="2">
+        <v>6</v>
+      </c>
+      <c r="I62" s="10">
+        <v>79.5</v>
+      </c>
+      <c r="J62" s="10">
+        <v>31.341600000000003</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="9">
+        <v>7391681403727</v>
+      </c>
+      <c r="B63" s="2">
+        <v>3675</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="D63" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="F63" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="G63" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="H63" s="2">
+        <v>36</v>
+      </c>
+      <c r="I63" s="10">
+        <v>14.9</v>
+      </c>
+      <c r="J63" s="10">
+        <v>6.5988000000000007</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="9">
+        <v>7391681403673</v>
+      </c>
+      <c r="B64" s="2">
+        <v>3670</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="D64" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="F64" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="G64" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H64" s="2">
+        <v>6</v>
+      </c>
+      <c r="I64" s="10">
+        <v>32</v>
+      </c>
+      <c r="J64" s="10">
+        <v>13.878</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="9">
+        <v>7391681403680</v>
+      </c>
+      <c r="B65" s="2">
+        <v>3671</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="D65" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E65" s="2" t="s">
         <v>87</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="A3" s="4" t="s">
+      <c r="F65" s="3" t="s">
         <v>88</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="4" t="s">
+      <c r="G65" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="H65" s="2">
+        <v>6</v>
+      </c>
+      <c r="I65" s="10">
+        <v>34</v>
+      </c>
+      <c r="J65" s="10">
+        <v>14.742000000000001</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="9">
+        <v>7391681403765</v>
+      </c>
+      <c r="B66" s="2">
+        <v>3679</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="D66" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E66" s="2" t="s">
         <v>89</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="4" t="s">
+      <c r="F66" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="G66" s="2" t="s">
         <v>90</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B7" s="5" t="s">
+      <c r="H66" s="2">
+        <v>6</v>
+      </c>
+      <c r="I66" s="10">
+        <v>25.9</v>
+      </c>
+      <c r="J66" s="10">
+        <v>11.491200000000001</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="9">
+        <v>7391681403741</v>
+      </c>
+      <c r="B67" s="2">
+        <v>3677</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="D67" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E67" s="2" t="s">
         <v>92</v>
       </c>
-      <c r="C7" s="5" t="s">
+      <c r="F67" s="3" t="s">
         <v>93</v>
       </c>
-      <c r="D7" s="6" t="s">
+      <c r="G67" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="H67" s="2">
+        <v>6</v>
+      </c>
+      <c r="I67" s="10">
+        <v>29.9</v>
+      </c>
+      <c r="J67" s="10">
+        <v>14.266800000000002</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="9">
+        <v>7391681403758</v>
+      </c>
+      <c r="B68" s="2">
+        <v>3678</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="D68" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="F68" s="3" t="s">
         <v>94</v>
       </c>
-      <c r="E7" s="5" t="s">
+      <c r="G68" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="H68" s="2">
+        <v>6</v>
+      </c>
+      <c r="I68" s="10">
+        <v>25.9</v>
+      </c>
+      <c r="J68" s="10">
+        <v>11.491200000000001</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="9">
+        <v>7391681406155</v>
+      </c>
+      <c r="B69" s="2">
+        <v>3688</v>
+      </c>
+      <c r="C69" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="F7" s="5" t="s">
+      <c r="D69" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="F69" s="3" t="s">
         <v>96</v>
       </c>
-      <c r="G7" s="5" t="s">
+      <c r="G69" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="H69" s="2">
+        <v>6</v>
+      </c>
+      <c r="I69" s="10">
+        <v>29</v>
+      </c>
+      <c r="J69" s="10">
+        <v>12.8088</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="9">
+        <v>7391681403789</v>
+      </c>
+      <c r="B70" s="2">
+        <v>3681</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="D70" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="F70" s="3" t="s">
         <v>97</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C8" s="2" t="s">
+      <c r="G70" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="H70" s="2">
+        <v>6</v>
+      </c>
+      <c r="I70" s="10">
+        <v>79.5</v>
+      </c>
+      <c r="J70" s="10">
+        <v>31.341600000000003</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="9">
+        <v>7391681403772</v>
+      </c>
+      <c r="B71" s="2">
+        <v>3680</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="D71" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="F71" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="G71" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H71" s="2">
+        <v>6</v>
+      </c>
+      <c r="I71" s="10">
+        <v>32</v>
+      </c>
+      <c r="J71" s="10">
+        <v>13.878</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="9">
+        <v>7391681400542</v>
+      </c>
+      <c r="B72" s="2">
+        <v>3851</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="D72" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="F72" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="G72" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="H72" s="2">
+        <v>12</v>
+      </c>
+      <c r="I72" s="10">
+        <v>16.5</v>
+      </c>
+      <c r="J72" s="10">
+        <v>7.9812000000000003</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="9">
+        <v>7391681038509</v>
+      </c>
+      <c r="B73" s="2">
+        <v>3850</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="D73" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="F73" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="G73" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="H73" s="2">
+        <v>6</v>
+      </c>
+      <c r="I73" s="10">
+        <v>27.5</v>
+      </c>
+      <c r="J73" s="10">
+        <v>12.182399999999999</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="9">
+        <v>7391681038653</v>
+      </c>
+      <c r="B74" s="2">
+        <v>3865</v>
+      </c>
+      <c r="C74" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="D74" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="F74" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="G74" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="H74" s="2">
+        <v>12</v>
+      </c>
+      <c r="I74" s="10">
+        <v>29.9</v>
+      </c>
+      <c r="J74" s="10">
+        <v>13.2624</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="9">
+        <v>7391681038455</v>
+      </c>
+      <c r="B75" s="2">
+        <v>3845</v>
+      </c>
+      <c r="C75" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="D75" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="F75" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="G75" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="H75" s="2">
+        <v>12</v>
+      </c>
+      <c r="I75" s="10">
+        <v>29.9</v>
+      </c>
+      <c r="J75" s="10">
+        <v>13.2624</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="9">
+        <v>7391681038066</v>
+      </c>
+      <c r="B76" s="2">
+        <v>3806</v>
+      </c>
+      <c r="C76" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="D76" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="F76" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="G76" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="H76" s="2">
+        <v>12</v>
+      </c>
+      <c r="I76" s="10">
+        <v>15.9</v>
+      </c>
+      <c r="J76" s="10">
+        <v>7.6896000000000004</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="9">
+        <v>7391681406452</v>
+      </c>
+      <c r="B77" s="2">
+        <v>3891</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="D77" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="F77" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="G77" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H77" s="2">
+        <v>6</v>
+      </c>
+      <c r="I77" s="10">
+        <v>27.5</v>
+      </c>
+      <c r="J77" s="10">
+        <v>12.182399999999999</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="9">
+        <v>7391681038011</v>
+      </c>
+      <c r="B78" s="2">
+        <v>3801</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="D78" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="F78" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="G78" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="H78" s="2">
+        <v>12</v>
+      </c>
+      <c r="I78" s="10">
+        <v>15.9</v>
+      </c>
+      <c r="J78" s="10">
+        <v>7.6896000000000004</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="9">
+        <v>7391681406445</v>
+      </c>
+      <c r="B79" s="2">
+        <v>3890</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="D79" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="F79" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="G79" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H79" s="2">
+        <v>6</v>
+      </c>
+      <c r="I79" s="10">
+        <v>27.5</v>
+      </c>
+      <c r="J79" s="10">
+        <v>12.182399999999999</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="9">
+        <v>7391681407244</v>
+      </c>
+      <c r="B80" s="2">
+        <v>3853</v>
+      </c>
+      <c r="C80" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="D80" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="F80" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="G80" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="H80" s="2">
+        <v>6</v>
+      </c>
+      <c r="I80" s="10">
+        <v>27</v>
+      </c>
+      <c r="J80" s="10">
+        <v>13.305600000000002</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="9">
+        <v>7391681038110</v>
+      </c>
+      <c r="B81" s="2">
+        <v>3811</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="D81" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="F81" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="G81" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="H81" s="2">
+        <v>12</v>
+      </c>
+      <c r="I81" s="10">
+        <v>15.9</v>
+      </c>
+      <c r="J81" s="10">
+        <v>7.6896000000000004</v>
+      </c>
+    </row>
+    <row r="82" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="9">
+        <v>7391681406469</v>
+      </c>
+      <c r="B82" s="2">
+        <v>3892</v>
+      </c>
+      <c r="C82" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="D82" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="F82" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="G82" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H82" s="2">
+        <v>6</v>
+      </c>
+      <c r="I82" s="10">
+        <v>27.5</v>
+      </c>
+      <c r="J82" s="10">
+        <v>12.182399999999999</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="9">
+        <v>7391681038165</v>
+      </c>
+      <c r="B83" s="2">
+        <v>3816</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="D83" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="F83" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="G83" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="H83" s="2">
+        <v>12</v>
+      </c>
+      <c r="I83" s="10">
+        <v>15.9</v>
+      </c>
+      <c r="J83" s="10">
+        <v>7.6896000000000004</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="9">
+        <v>7391681404236</v>
+      </c>
+      <c r="B84" s="2">
+        <v>3837</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="D84" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="F84" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="G84" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H84" s="2">
+        <v>6</v>
+      </c>
+      <c r="I84" s="10">
+        <v>27.5</v>
+      </c>
+      <c r="J84" s="10">
+        <v>12.182399999999999</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="9">
+        <v>7391681038769</v>
+      </c>
+      <c r="B85" s="2">
+        <v>3876</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="D85" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="F85" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="G85" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="H85" s="2">
+        <v>6</v>
+      </c>
+      <c r="I85" s="10">
+        <v>16.5</v>
+      </c>
+      <c r="J85" s="10">
+        <v>7.9596000000000009</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="9">
+        <v>7391681038264</v>
+      </c>
+      <c r="B86" s="2">
+        <v>3826</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="D86" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="F86" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="G86" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="H86" s="2">
+        <v>12</v>
+      </c>
+      <c r="I86" s="10">
+        <v>15.9</v>
+      </c>
+      <c r="J86" s="10">
+        <v>7.6896000000000004</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="9">
+        <v>7391681038257</v>
+      </c>
+      <c r="B87" s="2">
+        <v>3825</v>
+      </c>
+      <c r="C87" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="D87" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="F87" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="G87" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="H87" s="2">
+        <v>6</v>
+      </c>
+      <c r="I87" s="10">
+        <v>27.5</v>
+      </c>
+      <c r="J87" s="10">
+        <v>12.182399999999999</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="9">
+        <v>7391681038318</v>
+      </c>
+      <c r="B88" s="2">
+        <v>3831</v>
+      </c>
+      <c r="C88" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="D88" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="F88" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="G88" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="H88" s="2">
+        <v>12</v>
+      </c>
+      <c r="I88" s="10">
+        <v>15.9</v>
+      </c>
+      <c r="J88" s="10">
+        <v>7.6896000000000004</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="9">
+        <v>7391681038301</v>
+      </c>
+      <c r="B89" s="2">
+        <v>3830</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="D89" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="F89" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="G89" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="H89" s="2">
+        <v>6</v>
+      </c>
+      <c r="I89" s="10">
+        <v>27.5</v>
+      </c>
+      <c r="J89" s="10">
+        <v>12.182399999999999</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="9">
+        <v>7391681038554</v>
+      </c>
+      <c r="B90" s="2">
+        <v>3855</v>
+      </c>
+      <c r="C90" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="D90" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="F90" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="G90" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="H90" s="2">
+        <v>6</v>
+      </c>
+      <c r="I90" s="10">
+        <v>27.5</v>
+      </c>
+      <c r="J90" s="10">
+        <v>12.182399999999999</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="9">
+        <v>7391681038707</v>
+      </c>
+      <c r="B91" s="2">
+        <v>3870</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="D91" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="F91" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="G91" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="H91" s="2">
+        <v>12</v>
+      </c>
+      <c r="I91" s="10">
+        <v>20.5</v>
+      </c>
+      <c r="J91" s="10">
+        <v>9.0828000000000007</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="9">
+        <v>7391681038608</v>
+      </c>
+      <c r="B92" s="2">
+        <v>3860</v>
+      </c>
+      <c r="C92" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="D92" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="F92" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="G92" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="H92" s="2">
+        <v>6</v>
+      </c>
+      <c r="I92" s="10">
+        <v>27.5</v>
+      </c>
+      <c r="J92" s="10">
+        <v>12.182399999999999</v>
+      </c>
+    </row>
+    <row r="93" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="9">
+        <v>7391681038356</v>
+      </c>
+      <c r="B93" s="2">
+        <v>3835</v>
+      </c>
+      <c r="C93" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="D93" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="F93" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="G93" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="H93" s="2">
+        <v>6</v>
+      </c>
+      <c r="I93" s="10">
+        <v>27.5</v>
+      </c>
+      <c r="J93" s="10">
+        <v>12.182399999999999</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="9">
+        <v>7391681403253</v>
+      </c>
+      <c r="B94" s="2">
+        <v>3536</v>
+      </c>
+      <c r="C94" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="D94" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="F94" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="G94" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H94" s="2">
+        <v>1</v>
+      </c>
+      <c r="I94" s="10">
+        <v>15.5</v>
+      </c>
+      <c r="J94" s="10">
+        <v>7.3332000000000006</v>
+      </c>
+    </row>
+    <row r="95" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="9">
+        <v>7391681404151</v>
+      </c>
+      <c r="B95" s="2">
+        <v>3836</v>
+      </c>
+      <c r="C95" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="D95" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="F95" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="G95" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H95" s="2">
+        <v>12</v>
+      </c>
+      <c r="I95" s="10">
+        <v>15.9</v>
+      </c>
+      <c r="J95" s="10">
+        <v>7.6896000000000004</v>
+      </c>
+    </row>
+    <row r="96" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="9">
+        <v>7391681404144</v>
+      </c>
+      <c r="B96" s="2">
+        <v>3834</v>
+      </c>
+      <c r="C96" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="D96" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="F96" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="G96" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H96" s="2">
+        <v>6</v>
+      </c>
+      <c r="I96" s="10">
+        <v>27.5</v>
+      </c>
+      <c r="J96" s="10">
+        <v>12.182399999999999</v>
+      </c>
+    </row>
+    <row r="97" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="9">
+        <v>7391681404120</v>
+      </c>
+      <c r="B97" s="2">
+        <v>3832</v>
+      </c>
+      <c r="C97" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="D97" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="F97" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="G97" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H97" s="2">
+        <v>6</v>
+      </c>
+      <c r="I97" s="10">
+        <v>27.5</v>
+      </c>
+      <c r="J97" s="10">
+        <v>12.182399999999999</v>
+      </c>
+    </row>
+    <row r="98" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="9">
+        <v>7391681404137</v>
+      </c>
+      <c r="B98" s="2">
+        <v>3833</v>
+      </c>
+      <c r="C98" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="D98" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="F98" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="G98" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H98" s="2">
+        <v>12</v>
+      </c>
+      <c r="I98" s="10">
+        <v>15.9</v>
+      </c>
+      <c r="J98" s="10">
+        <v>7.6896000000000004</v>
+      </c>
+    </row>
+    <row r="99" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="9">
+        <v>7391681038219</v>
+      </c>
+      <c r="B99" s="2">
+        <v>3821</v>
+      </c>
+      <c r="C99" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="D99" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="F99" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="G99" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H99" s="2">
+        <v>12</v>
+      </c>
+      <c r="I99" s="10">
+        <v>15.9</v>
+      </c>
+      <c r="J99" s="10">
+        <v>7.6896000000000004</v>
+      </c>
+    </row>
+    <row r="100" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="9">
+        <v>7391681038202</v>
+      </c>
+      <c r="B100" s="2">
+        <v>3820</v>
+      </c>
+      <c r="C100" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="D100" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="F100" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="G100" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H100" s="2">
+        <v>6</v>
+      </c>
+      <c r="I100" s="10">
+        <v>27.5</v>
+      </c>
+      <c r="J100" s="10">
+        <v>12.182399999999999</v>
+      </c>
+    </row>
+    <row r="101" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="9">
+        <v>7391681404175</v>
+      </c>
+      <c r="B101" s="2">
+        <v>3842</v>
+      </c>
+      <c r="C101" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="D101" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="F101" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="G101" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H101" s="2">
+        <v>12</v>
+      </c>
+      <c r="I101" s="10">
+        <v>15.9</v>
+      </c>
+      <c r="J101" s="10">
+        <v>7.6896000000000004</v>
+      </c>
+    </row>
+    <row r="102" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="9">
+        <v>7391681404168</v>
+      </c>
+      <c r="B102" s="2">
+        <v>3841</v>
+      </c>
+      <c r="C102" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="D102" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="F102" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="G102" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H102" s="2">
+        <v>6</v>
+      </c>
+      <c r="I102" s="10">
+        <v>27.5</v>
+      </c>
+      <c r="J102" s="10">
+        <v>12.182399999999999</v>
+      </c>
+    </row>
+    <row r="103" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="9">
+        <v>7391681406728</v>
+      </c>
+      <c r="B103" s="2">
+        <v>3893</v>
+      </c>
+      <c r="C103" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="D103" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="F103" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="G103" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H103" s="2">
+        <v>6</v>
+      </c>
+      <c r="I103" s="10">
+        <v>27.5</v>
+      </c>
+      <c r="J103" s="10">
+        <v>12.182399999999999</v>
+      </c>
+    </row>
+    <row r="104" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="9">
+        <v>7391681406964</v>
+      </c>
+      <c r="B104" s="2">
+        <v>3952</v>
+      </c>
+      <c r="C104" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="D104" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="F104" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="G104" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H104" s="2">
+        <v>12</v>
+      </c>
+      <c r="I104" s="10">
+        <v>26</v>
+      </c>
+      <c r="J104" s="10">
+        <v>11.437200000000001</v>
+      </c>
+    </row>
+    <row r="105" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="9">
+        <v>7391681406957</v>
+      </c>
+      <c r="B105" s="2">
+        <v>3932</v>
+      </c>
+      <c r="C105" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="D105" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="F105" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="G105" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H105" s="2">
+        <v>12</v>
+      </c>
+      <c r="I105" s="10">
+        <v>26</v>
+      </c>
+      <c r="J105" s="10">
+        <v>11.437200000000001</v>
+      </c>
+    </row>
+    <row r="106" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="9">
+        <v>7391681406940</v>
+      </c>
+      <c r="B106" s="2">
+        <v>3912</v>
+      </c>
+      <c r="C106" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="D106" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="F106" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="G106" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H106" s="2">
+        <v>12</v>
+      </c>
+      <c r="I106" s="10">
+        <v>26</v>
+      </c>
+      <c r="J106" s="10">
+        <v>11.437200000000001</v>
+      </c>
+    </row>
+    <row r="107" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="9">
+        <v>7391681406933</v>
+      </c>
+      <c r="B107" s="2">
+        <v>3902</v>
+      </c>
+      <c r="C107" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="D107" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="F107" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="G107" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H107" s="2">
+        <v>12</v>
+      </c>
+      <c r="I107" s="10">
+        <v>26</v>
+      </c>
+      <c r="J107" s="10">
+        <v>11.437200000000001</v>
+      </c>
+    </row>
+    <row r="108" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="9">
+        <v>7391681407312</v>
+      </c>
+      <c r="B108" s="2">
+        <v>3857</v>
+      </c>
+      <c r="C108" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="D108" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="F108" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="G108" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H108" s="2">
+        <v>6</v>
+      </c>
+      <c r="I108" s="10">
+        <v>29.9</v>
+      </c>
+      <c r="J108" s="10">
+        <v>13.2624</v>
+      </c>
+    </row>
+    <row r="109" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="9">
+        <v>7391681047020</v>
+      </c>
+      <c r="B109" s="2">
+        <v>4702</v>
+      </c>
+      <c r="C109" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="D109" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="F109" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="G109" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H109" s="2">
+        <v>12</v>
+      </c>
+      <c r="I109" s="10">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="J109" s="10">
+        <v>8.3808000000000007</v>
+      </c>
+    </row>
+    <row r="110" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="9">
+        <v>7391681037021</v>
+      </c>
+      <c r="B110" s="2">
+        <v>3702</v>
+      </c>
+      <c r="C110" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="D110" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="F110" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="G110" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H110" s="2">
+        <v>6</v>
+      </c>
+      <c r="I110" s="10">
+        <v>31.5</v>
+      </c>
+      <c r="J110" s="10">
+        <v>13.975200000000001</v>
+      </c>
+    </row>
+    <row r="111" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="9">
+        <v>7391681407459</v>
+      </c>
+      <c r="B111" s="2">
+        <v>6702</v>
+      </c>
+      <c r="C111" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="D111" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="F111" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="G111" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H111" s="2">
+        <v>12</v>
+      </c>
+      <c r="I111" s="10">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="J111" s="10">
+        <v>8.3808000000000007</v>
+      </c>
+    </row>
+    <row r="112" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="9">
+        <v>7391681410046</v>
+      </c>
+      <c r="B112" s="2">
+        <v>3722</v>
+      </c>
+      <c r="C112" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="D112" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="F112" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="G112" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H112" s="2">
+        <v>6</v>
+      </c>
+      <c r="I112" s="10">
+        <v>31.5</v>
+      </c>
+      <c r="J112" s="10">
+        <v>13.975200000000001</v>
+      </c>
+    </row>
+    <row r="113" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="9">
+        <v>7391681407381</v>
+      </c>
+      <c r="B113" s="2">
+        <v>6722</v>
+      </c>
+      <c r="C113" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="D113" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="F113" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="G113" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H113" s="2">
+        <v>12</v>
+      </c>
+      <c r="I113" s="10">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="J113" s="10">
+        <v>8.3808000000000007</v>
+      </c>
+    </row>
+    <row r="114" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="9">
+        <v>7391681410060</v>
+      </c>
+      <c r="B114" s="2">
+        <v>3724</v>
+      </c>
+      <c r="C114" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="D114" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="F114" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="G114" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H114" s="2">
+        <v>6</v>
+      </c>
+      <c r="I114" s="10">
+        <v>31.5</v>
+      </c>
+      <c r="J114" s="10">
+        <v>13.975200000000001</v>
+      </c>
+    </row>
+    <row r="115" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="9">
+        <v>7391681407398</v>
+      </c>
+      <c r="B115" s="2">
+        <v>6724</v>
+      </c>
+      <c r="C115" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="D115" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="F115" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="G115" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H115" s="2">
+        <v>12</v>
+      </c>
+      <c r="I115" s="10">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="J115" s="10">
+        <v>8.3808000000000007</v>
+      </c>
+    </row>
+    <row r="116" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="9">
+        <v>7391681407435</v>
+      </c>
+      <c r="B116" s="2">
+        <v>6704</v>
+      </c>
+      <c r="C116" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="D116" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="F116" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="G116" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H116" s="2">
+        <v>12</v>
+      </c>
+      <c r="I116" s="10">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="J116" s="10">
+        <v>8.3808000000000007</v>
+      </c>
+    </row>
+    <row r="117" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="9">
+        <v>7391681047044</v>
+      </c>
+      <c r="B117" s="2">
+        <v>4704</v>
+      </c>
+      <c r="C117" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="D117" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="F117" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="G117" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H117" s="2">
+        <v>12</v>
+      </c>
+      <c r="I117" s="10">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="J117" s="10">
+        <v>8.3808000000000007</v>
+      </c>
+    </row>
+    <row r="118" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="9">
+        <v>7391681037045</v>
+      </c>
+      <c r="B118" s="2">
+        <v>3704</v>
+      </c>
+      <c r="C118" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="D118" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="F118" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="G118" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H118" s="2">
+        <v>6</v>
+      </c>
+      <c r="I118" s="10">
+        <v>31.5</v>
+      </c>
+      <c r="J118" s="10">
+        <v>13.975200000000001</v>
+      </c>
+    </row>
+    <row r="119" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="9">
+        <v>7391681410008</v>
+      </c>
+      <c r="B119" s="2">
+        <v>6709</v>
+      </c>
+      <c r="C119" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="D119" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="F119" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="G119" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H119" s="2">
+        <v>12</v>
+      </c>
+      <c r="I119" s="10">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="J119" s="10">
+        <v>8.3808000000000007</v>
+      </c>
+    </row>
+    <row r="120" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="9">
+        <v>7391681047099</v>
+      </c>
+      <c r="B120" s="2">
+        <v>4709</v>
+      </c>
+      <c r="C120" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="D120" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="F120" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="G120" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H120" s="2">
+        <v>12</v>
+      </c>
+      <c r="I120" s="10">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="J120" s="10">
+        <v>8.3808000000000007</v>
+      </c>
+    </row>
+    <row r="121" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="9">
+        <v>7391681037090</v>
+      </c>
+      <c r="B121" s="2">
+        <v>3709</v>
+      </c>
+      <c r="C121" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="D121" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="F121" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="G121" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H121" s="2">
+        <v>6</v>
+      </c>
+      <c r="I121" s="10">
+        <v>31.5</v>
+      </c>
+      <c r="J121" s="10">
+        <v>13.975200000000001</v>
+      </c>
+    </row>
+    <row r="122" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="9">
+        <v>7391681407374</v>
+      </c>
+      <c r="B122" s="2">
+        <v>6700</v>
+      </c>
+      <c r="C122" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="D122" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="F122" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="G122" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H122" s="2">
+        <v>12</v>
+      </c>
+      <c r="I122" s="10">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="J122" s="10">
+        <v>8.3808000000000007</v>
+      </c>
+    </row>
+    <row r="123" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="9">
+        <v>7391681047006</v>
+      </c>
+      <c r="B123" s="2">
+        <v>4700</v>
+      </c>
+      <c r="C123" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="D123" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="F123" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="G123" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H123" s="2">
+        <v>12</v>
+      </c>
+      <c r="I123" s="10">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="J123" s="10">
+        <v>8.3808000000000007</v>
+      </c>
+    </row>
+    <row r="124" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A124" s="9">
+        <v>7391681037007</v>
+      </c>
+      <c r="B124" s="2">
+        <v>3700</v>
+      </c>
+      <c r="C124" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="D124" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="F124" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="G124" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H124" s="2">
+        <v>6</v>
+      </c>
+      <c r="I124" s="10">
+        <v>31.5</v>
+      </c>
+      <c r="J124" s="10">
+        <v>13.975200000000001</v>
+      </c>
+    </row>
+    <row r="125" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="9">
+        <v>7391681410053</v>
+      </c>
+      <c r="B125" s="2">
+        <v>3723</v>
+      </c>
+      <c r="C125" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="D125" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="F125" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="G125" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H125" s="2">
+        <v>6</v>
+      </c>
+      <c r="I125" s="10">
+        <v>31.5</v>
+      </c>
+      <c r="J125" s="10">
+        <v>13.975200000000001</v>
+      </c>
+    </row>
+    <row r="126" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A126" s="9">
+        <v>7391681407411</v>
+      </c>
+      <c r="B126" s="2">
+        <v>6723</v>
+      </c>
+      <c r="C126" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="D126" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="F126" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="G126" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H126" s="2">
+        <v>12</v>
+      </c>
+      <c r="I126" s="10">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="J126" s="10">
+        <v>8.3808000000000007</v>
+      </c>
+    </row>
+    <row r="127" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A127" s="9">
+        <v>7391681407367</v>
+      </c>
+      <c r="B127" s="2">
+        <v>6720</v>
+      </c>
+      <c r="C127" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="D127" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="F127" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="G127" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H127" s="2">
+        <v>12</v>
+      </c>
+      <c r="I127" s="10">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="J127" s="10">
+        <v>8.3808000000000007</v>
+      </c>
+    </row>
+    <row r="128" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A128" s="9">
+        <v>7391681047204</v>
+      </c>
+      <c r="B128" s="2">
+        <v>4720</v>
+      </c>
+      <c r="C128" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="D128" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="F128" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="G128" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H128" s="2">
+        <v>12</v>
+      </c>
+      <c r="I128" s="10">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="J128" s="10">
+        <v>8.3808000000000007</v>
+      </c>
+    </row>
+    <row r="129" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A129" s="9">
+        <v>7391681037205</v>
+      </c>
+      <c r="B129" s="2">
+        <v>3720</v>
+      </c>
+      <c r="C129" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="D129" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="F129" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="G129" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H129" s="2">
+        <v>6</v>
+      </c>
+      <c r="I129" s="10">
+        <v>31.5</v>
+      </c>
+      <c r="J129" s="10">
+        <v>13.975200000000001</v>
+      </c>
+    </row>
+    <row r="130" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A130" s="9">
+        <v>7391681047198</v>
+      </c>
+      <c r="B130" s="2">
+        <v>4719</v>
+      </c>
+      <c r="C130" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="D130" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="F130" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="G130" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H130" s="2">
+        <v>12</v>
+      </c>
+      <c r="I130" s="10">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="J130" s="10">
+        <v>8.3808000000000007</v>
+      </c>
+    </row>
+    <row r="131" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A131" s="9">
+        <v>7391681037199</v>
+      </c>
+      <c r="B131" s="2">
+        <v>3719</v>
+      </c>
+      <c r="C131" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="D131" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="F131" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="G131" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H131" s="2">
+        <v>6</v>
+      </c>
+      <c r="I131" s="10">
+        <v>31.5</v>
+      </c>
+      <c r="J131" s="10">
+        <v>13.975200000000001</v>
+      </c>
+    </row>
+    <row r="132" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A132" s="9">
+        <v>7391681407428</v>
+      </c>
+      <c r="B132" s="2">
+        <v>6727</v>
+      </c>
+      <c r="C132" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="D132" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="F132" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="G132" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H132" s="2">
+        <v>12</v>
+      </c>
+      <c r="I132" s="10">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="J132" s="10">
+        <v>8.3808000000000007</v>
+      </c>
+    </row>
+    <row r="133" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A133" s="9">
+        <v>7391681047105</v>
+      </c>
+      <c r="B133" s="2">
+        <v>4710</v>
+      </c>
+      <c r="C133" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="D133" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="F133" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="G133" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H133" s="2">
+        <v>12</v>
+      </c>
+      <c r="I133" s="10">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="J133" s="10">
+        <v>8.3808000000000007</v>
+      </c>
+    </row>
+    <row r="134" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A134" s="9">
+        <v>7391681037106</v>
+      </c>
+      <c r="B134" s="2">
+        <v>3710</v>
+      </c>
+      <c r="C134" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="D134" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="F134" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="G134" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H134" s="2">
+        <v>6</v>
+      </c>
+      <c r="I134" s="10">
+        <v>31.5</v>
+      </c>
+      <c r="J134" s="10">
+        <v>13.975200000000001</v>
+      </c>
+    </row>
+    <row r="135" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A135" s="9">
+        <v>7391681410039</v>
+      </c>
+      <c r="B135" s="2">
+        <v>3721</v>
+      </c>
+      <c r="C135" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="D135" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="F135" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="G135" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H135" s="2">
+        <v>6</v>
+      </c>
+      <c r="I135" s="10">
+        <v>31.5</v>
+      </c>
+      <c r="J135" s="10">
+        <v>13.975200000000001</v>
+      </c>
+    </row>
+    <row r="136" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A136" s="9">
+        <v>7391681407350</v>
+      </c>
+      <c r="B136" s="2">
+        <v>6721</v>
+      </c>
+      <c r="C136" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="D136" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="F136" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="G136" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H136" s="2">
+        <v>12</v>
+      </c>
+      <c r="I136" s="10">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="J136" s="10">
+        <v>8.3808000000000007</v>
+      </c>
+    </row>
+    <row r="137" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A137" s="9">
+        <v>7391681407343</v>
+      </c>
+      <c r="B137" s="2">
+        <v>6706</v>
+      </c>
+      <c r="C137" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="D137" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="F137" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="G137" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H137" s="2">
+        <v>12</v>
+      </c>
+      <c r="I137" s="10">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="J137" s="10">
+        <v>8.3808000000000007</v>
+      </c>
+    </row>
+    <row r="138" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A138" s="9">
+        <v>7391681047068</v>
+      </c>
+      <c r="B138" s="2">
+        <v>4706</v>
+      </c>
+      <c r="C138" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="D138" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="F138" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="G138" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H138" s="2">
+        <v>12</v>
+      </c>
+      <c r="I138" s="10">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="J138" s="10">
+        <v>8.3808000000000007</v>
+      </c>
+    </row>
+    <row r="139" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A139" s="9">
+        <v>7391681037069</v>
+      </c>
+      <c r="B139" s="2">
+        <v>3706</v>
+      </c>
+      <c r="C139" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="D139" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="F139" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="G139" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H139" s="2">
+        <v>6</v>
+      </c>
+      <c r="I139" s="10">
+        <v>31.5</v>
+      </c>
+      <c r="J139" s="10">
+        <v>13.975200000000001</v>
+      </c>
+    </row>
+    <row r="140" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A140" s="9">
+        <v>7391681410077</v>
+      </c>
+      <c r="B140" s="2">
+        <v>3725</v>
+      </c>
+      <c r="C140" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="D140" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="F140" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="G140" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H140" s="2">
+        <v>6</v>
+      </c>
+      <c r="I140" s="10">
+        <v>31.5</v>
+      </c>
+      <c r="J140" s="10">
+        <v>13.975200000000001</v>
+      </c>
+    </row>
+    <row r="141" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A141" s="9">
+        <v>7391681407442</v>
+      </c>
+      <c r="B141" s="2">
+        <v>6725</v>
+      </c>
+      <c r="C141" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="D141" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="F141" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="G141" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H141" s="2">
+        <v>12</v>
+      </c>
+      <c r="I141" s="10">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="J141" s="10">
+        <v>8.3808000000000007</v>
+      </c>
+    </row>
+    <row r="142" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A142" s="9">
+        <v>7391681410015</v>
+      </c>
+      <c r="B142" s="2">
+        <v>6708</v>
+      </c>
+      <c r="C142" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="D142" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E142" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="F142" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="G142" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H142" s="2">
+        <v>12</v>
+      </c>
+      <c r="I142" s="10">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="J142" s="10">
+        <v>8.3808000000000007</v>
+      </c>
+    </row>
+    <row r="143" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A143" s="9">
+        <v>7391681047082</v>
+      </c>
+      <c r="B143" s="2">
+        <v>4708</v>
+      </c>
+      <c r="C143" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="D143" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E143" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="F143" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="G143" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H143" s="2">
+        <v>12</v>
+      </c>
+      <c r="I143" s="10">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="J143" s="10">
+        <v>8.3808000000000007</v>
+      </c>
+    </row>
+    <row r="144" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A144" s="9">
+        <v>7391681037083</v>
+      </c>
+      <c r="B144" s="2">
+        <v>3708</v>
+      </c>
+      <c r="C144" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="D144" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="F144" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="G144" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H144" s="2">
+        <v>6</v>
+      </c>
+      <c r="I144" s="10">
+        <v>31.5</v>
+      </c>
+      <c r="J144" s="10">
+        <v>13.975200000000001</v>
+      </c>
+    </row>
+    <row r="145" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A145" s="9">
+        <v>7391681407404</v>
+      </c>
+      <c r="B145" s="2">
+        <v>6713</v>
+      </c>
+      <c r="C145" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="D145" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="F145" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="G145" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H145" s="2">
+        <v>12</v>
+      </c>
+      <c r="I145" s="10">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="J145" s="10">
+        <v>8.3808000000000007</v>
+      </c>
+    </row>
+    <row r="146" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A146" s="9">
+        <v>7391681047136</v>
+      </c>
+      <c r="B146" s="2">
+        <v>4713</v>
+      </c>
+      <c r="C146" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="D146" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E146" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="F146" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="G146" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H146" s="2">
+        <v>12</v>
+      </c>
+      <c r="I146" s="10">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="J146" s="10">
+        <v>8.3808000000000007</v>
+      </c>
+    </row>
+    <row r="147" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A147" s="9">
+        <v>7391681037137</v>
+      </c>
+      <c r="B147" s="2">
+        <v>3713</v>
+      </c>
+      <c r="C147" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="D147" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="F147" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="G147" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H147" s="2">
+        <v>6</v>
+      </c>
+      <c r="I147" s="10">
+        <v>31.5</v>
+      </c>
+      <c r="J147" s="10">
+        <v>13.975200000000001</v>
+      </c>
+    </row>
+    <row r="148" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A148" s="9">
+        <v>7391681047174</v>
+      </c>
+      <c r="B148" s="2">
+        <v>4717</v>
+      </c>
+      <c r="C148" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="D148" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E148" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="F148" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="G148" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H148" s="2">
+        <v>12</v>
+      </c>
+      <c r="I148" s="10">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="J148" s="10">
+        <v>8.3808000000000007</v>
+      </c>
+    </row>
+    <row r="149" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A149" s="9">
+        <v>7391681037175</v>
+      </c>
+      <c r="B149" s="2">
+        <v>3717</v>
+      </c>
+      <c r="C149" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="D149" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="F149" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="G149" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H149" s="2">
+        <v>6</v>
+      </c>
+      <c r="I149" s="10">
+        <v>31.5</v>
+      </c>
+      <c r="J149" s="10">
+        <v>13.975200000000001</v>
+      </c>
+    </row>
+    <row r="150" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A150" s="9">
+        <v>7391681037182</v>
+      </c>
+      <c r="B150" s="2">
+        <v>3718</v>
+      </c>
+      <c r="C150" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="D150" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="F150" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="G150" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H150" s="2">
+        <v>6</v>
+      </c>
+      <c r="I150" s="10">
+        <v>31.5</v>
+      </c>
+      <c r="J150" s="10">
+        <v>13.975200000000001</v>
+      </c>
+    </row>
+    <row r="151" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A151" s="9">
+        <v>7391681410022</v>
+      </c>
+      <c r="B151" s="2">
+        <v>6703</v>
+      </c>
+      <c r="C151" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="D151" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E151" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="F151" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="G151" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H151" s="2">
+        <v>12</v>
+      </c>
+      <c r="I151" s="10">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="J151" s="10">
+        <v>8.3808000000000007</v>
+      </c>
+    </row>
+    <row r="152" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A152" s="9">
+        <v>7391681047037</v>
+      </c>
+      <c r="B152" s="2">
+        <v>4703</v>
+      </c>
+      <c r="C152" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="D152" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E152" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="F152" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="G152" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H152" s="2">
+        <v>12</v>
+      </c>
+      <c r="I152" s="10">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="J152" s="10">
+        <v>8.3808000000000007</v>
+      </c>
+    </row>
+    <row r="153" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A153" s="9">
+        <v>7391681037038</v>
+      </c>
+      <c r="B153" s="2">
+        <v>3703</v>
+      </c>
+      <c r="C153" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="D153" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E153" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="F153" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="G153" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H153" s="2">
+        <v>6</v>
+      </c>
+      <c r="I153" s="10">
+        <v>31.5</v>
+      </c>
+      <c r="J153" s="10">
+        <v>13.975200000000001</v>
+      </c>
+    </row>
+    <row r="154" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A154" s="9">
+        <v>7391681047129</v>
+      </c>
+      <c r="B154" s="2">
+        <v>4712</v>
+      </c>
+      <c r="C154" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="D154" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E154" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="F154" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="G154" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H154" s="2">
+        <v>12</v>
+      </c>
+      <c r="I154" s="10">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="J154" s="10">
+        <v>8.3808000000000007</v>
+      </c>
+    </row>
+    <row r="155" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A155" s="9">
+        <v>7391681037120</v>
+      </c>
+      <c r="B155" s="2">
+        <v>3712</v>
+      </c>
+      <c r="C155" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="D155" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="F155" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="G155" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H155" s="2">
+        <v>6</v>
+      </c>
+      <c r="I155" s="10">
+        <v>31.5</v>
+      </c>
+      <c r="J155" s="10">
+        <v>13.975200000000001</v>
+      </c>
+    </row>
+    <row r="156" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A156" s="9">
+        <v>7391681040205</v>
+      </c>
+      <c r="B156" s="2">
+        <v>4020</v>
+      </c>
+      <c r="D156" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E156" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="F156" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="G156" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H156" s="2">
+        <v>6</v>
+      </c>
+      <c r="I156" s="10">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="J156" s="10">
+        <v>8.2620000000000005</v>
+      </c>
+    </row>
+    <row r="157" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A157" s="9">
+        <v>7391681040106</v>
+      </c>
+      <c r="B157" s="2">
+        <v>4010</v>
+      </c>
+      <c r="D157" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="F157" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="G157" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H157" s="2">
+        <v>6</v>
+      </c>
+      <c r="I157" s="10">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="J157" s="10">
+        <v>8.2620000000000005</v>
+      </c>
+    </row>
+    <row r="158" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A158" s="9">
+        <v>7391681040007</v>
+      </c>
+      <c r="B158" s="2">
+        <v>4000</v>
+      </c>
+      <c r="D158" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E158" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="F158" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="G158" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H158" s="2">
+        <v>6</v>
+      </c>
+      <c r="I158" s="10">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="J158" s="10">
+        <v>8.2620000000000005</v>
+      </c>
+    </row>
+    <row r="159" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A159" s="9">
+        <v>7391681040137</v>
+      </c>
+      <c r="B159" s="2">
+        <v>4013</v>
+      </c>
+      <c r="D159" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E159" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="F159" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="G159" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H159" s="2">
+        <v>6</v>
+      </c>
+      <c r="I159" s="10">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="J159" s="10">
+        <v>8.2620000000000005</v>
+      </c>
+    </row>
+    <row r="160" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A160" s="9">
+        <v>7391681040038</v>
+      </c>
+      <c r="B160" s="2">
+        <v>4003</v>
+      </c>
+      <c r="D160" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E160" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="F160" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="G160" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H160" s="2">
+        <v>6</v>
+      </c>
+      <c r="I160" s="10">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="J160" s="10">
+        <v>8.2620000000000005</v>
+      </c>
+    </row>
+    <row r="161" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A161" s="9">
+        <v>7391681040120</v>
+      </c>
+      <c r="B161" s="2">
+        <v>4012</v>
+      </c>
+      <c r="D161" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E161" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="F161" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="G161" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H161" s="2">
+        <v>6</v>
+      </c>
+      <c r="I161" s="10">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="J161" s="10">
+        <v>8.2620000000000005</v>
+      </c>
+    </row>
+    <row r="162" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A162" s="9">
+        <v>7391681040021</v>
+      </c>
+      <c r="B162" s="2">
+        <v>4002</v>
+      </c>
+      <c r="D162" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E162" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="F162" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="G162" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H162" s="2">
+        <v>6</v>
+      </c>
+      <c r="I162" s="10">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="J162" s="10">
+        <v>8.2620000000000005</v>
+      </c>
+    </row>
+    <row r="163" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A163" s="9">
+        <v>7391681040113</v>
+      </c>
+      <c r="B163" s="2">
+        <v>4011</v>
+      </c>
+      <c r="D163" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E163" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="F163" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="G163" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H163" s="2">
+        <v>6</v>
+      </c>
+      <c r="I163" s="10">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="J163" s="10">
+        <v>8.2620000000000005</v>
+      </c>
+    </row>
+    <row r="164" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A164" s="9">
+        <v>7391681040014</v>
+      </c>
+      <c r="B164" s="2">
+        <v>4001</v>
+      </c>
+      <c r="D164" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E164" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="F164" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="G164" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H164" s="2">
+        <v>6</v>
+      </c>
+      <c r="I164" s="10">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="J164" s="10">
+        <v>8.2620000000000005</v>
+      </c>
+    </row>
+    <row r="165" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A165" s="9">
+        <v>7391681407084</v>
+      </c>
+      <c r="B165" s="2">
+        <v>1009</v>
+      </c>
+      <c r="D165" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E165" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="F165" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="G165" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H165" s="2">
+        <v>12</v>
+      </c>
+      <c r="I165" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="D8" s="3" t="s">
-[...5 lines deleted...]
-      <c r="F8" s="2" t="s">
+      <c r="J165" s="10">
+        <v>97.567200000000014</v>
+      </c>
+    </row>
+    <row r="166" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A166" s="9">
+        <v>7391681407091</v>
+      </c>
+      <c r="B166" s="2">
+        <v>1007</v>
+      </c>
+      <c r="D166" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E166" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="F166" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="G166" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H166" s="2">
+        <v>12</v>
+      </c>
+      <c r="I166" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="J166" s="10">
+        <v>97.567200000000014</v>
+      </c>
+    </row>
+    <row r="167" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A167" s="9">
+        <v>7391681407077</v>
+      </c>
+      <c r="B167" s="2">
+        <v>1201</v>
+      </c>
+      <c r="D167" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E167" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="F167" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="G167" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H167" s="2">
         <v>1</v>
       </c>
-      <c r="G8" s="8">
-[...10 lines deleted...]
-      <c r="C9" s="2" t="s">
+      <c r="I167" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="D9" s="3" t="s">
-[...19 lines deleted...]
-      <c r="C10" s="2" t="s">
+      <c r="J167" s="10">
+        <v>38.437200000000004</v>
+      </c>
+    </row>
+    <row r="168" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A168" s="9">
+        <v>7391681407107</v>
+      </c>
+      <c r="B168" s="2">
+        <v>1008</v>
+      </c>
+      <c r="D168" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E168" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="F168" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="G168" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H168" s="2">
+        <v>12</v>
+      </c>
+      <c r="I168" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="D10" s="3" t="s">
-[...5 lines deleted...]
-      <c r="F10" s="2" t="s">
+      <c r="J168" s="10">
+        <v>97.567200000000014</v>
+      </c>
+    </row>
+    <row r="169" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A169" s="9">
+        <v>7391681407060</v>
+      </c>
+      <c r="B169" s="2">
+        <v>1767</v>
+      </c>
+      <c r="D169" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E169" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="F169" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="G169" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H169" s="2">
         <v>1</v>
       </c>
-      <c r="G10" s="8">
-[...10 lines deleted...]
-      <c r="C11" s="2" t="s">
+      <c r="I169" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="D11" s="3" t="s">
-[...5 lines deleted...]
-      <c r="F11" s="2" t="s">
+      <c r="J169" s="10">
+        <v>34.495200000000004</v>
+      </c>
+    </row>
+    <row r="170" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A170" s="9">
+        <v>7391681407046</v>
+      </c>
+      <c r="B170" s="2">
+        <v>1763</v>
+      </c>
+      <c r="D170" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E170" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="F170" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="G170" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H170" s="2">
+        <v>6</v>
+      </c>
+      <c r="I170" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="J170" s="10">
+        <v>87.706800000000001</v>
+      </c>
+    </row>
+    <row r="171" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A171" s="9">
+        <v>7391681407053</v>
+      </c>
+      <c r="B171" s="2">
+        <v>1765</v>
+      </c>
+      <c r="D171" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E171" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="F171" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="G171" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H171" s="2">
+        <v>6</v>
+      </c>
+      <c r="I171" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="J171" s="10">
+        <v>87.706800000000001</v>
+      </c>
+    </row>
+    <row r="172" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A172" s="9">
+        <v>7391681407039</v>
+      </c>
+      <c r="B172" s="2">
+        <v>1766</v>
+      </c>
+      <c r="D172" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E172" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="F172" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="G172" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H172" s="2">
         <v>1</v>
       </c>
-      <c r="G11" s="8">
-[...10 lines deleted...]
-      <c r="C12" s="2" t="s">
+      <c r="I172" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="D12" s="3" t="s">
-[...19 lines deleted...]
-      <c r="C13" s="2" t="s">
+      <c r="J172" s="10">
+        <v>28.576800000000002</v>
+      </c>
+    </row>
+    <row r="173" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A173" s="9">
+        <v>7391681407114</v>
+      </c>
+      <c r="B173" s="2">
+        <v>1764</v>
+      </c>
+      <c r="D173" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E173" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="F173" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="G173" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H173" s="2">
+        <v>6</v>
+      </c>
+      <c r="I173" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="D13" s="3" t="s">
-[...5 lines deleted...]
-      <c r="F13" s="2" t="s">
+      <c r="J173" s="10">
+        <v>87.706800000000001</v>
+      </c>
+    </row>
+    <row r="174" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A174" s="9">
+        <v>7391681035287</v>
+      </c>
+      <c r="B174" s="2">
+        <v>3526</v>
+      </c>
+      <c r="D174" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E174" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="F174" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="G174" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="I174" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="J174" s="10">
+        <v>26.0928</v>
+      </c>
+    </row>
+    <row r="175" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A175" s="9">
+        <v>7391681035270</v>
+      </c>
+      <c r="B175" s="2">
+        <v>3525</v>
+      </c>
+      <c r="D175" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E175" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="F175" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="G175" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="I175" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="J175" s="10">
+        <v>20.422800000000002</v>
+      </c>
+    </row>
+    <row r="176" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A176" s="9">
+        <v>7391681035232</v>
+      </c>
+      <c r="B176" s="2">
+        <v>3521</v>
+      </c>
+      <c r="D176" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E176" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="F176" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="G176" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="I176" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="J176" s="10">
+        <v>26.0928</v>
+      </c>
+    </row>
+    <row r="177" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A177" s="9">
+        <v>7391681035225</v>
+      </c>
+      <c r="B177" s="2">
+        <v>3520</v>
+      </c>
+      <c r="D177" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E177" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="F177" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="G177" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="I177" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="J177" s="10">
+        <v>20.422800000000002</v>
+      </c>
+    </row>
+    <row r="178" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A178" s="9">
+        <v>7391681021112</v>
+      </c>
+      <c r="B178" s="2">
+        <v>2111</v>
+      </c>
+      <c r="D178" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E178" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="F178" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="G178" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H178" s="2">
+        <v>36</v>
+      </c>
+      <c r="I178" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="J178" s="10">
+        <v>3.8448000000000002</v>
+      </c>
+    </row>
+    <row r="179" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A179" s="9">
+        <v>7391681021105</v>
+      </c>
+      <c r="B179" s="2">
+        <v>2110</v>
+      </c>
+      <c r="D179" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E179" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="F179" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="G179" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H179" s="2">
+        <v>6</v>
+      </c>
+      <c r="I179" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="J179" s="10">
+        <v>30.747600000000002</v>
+      </c>
+    </row>
+    <row r="180" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A180" s="9">
+        <v>7391681030503</v>
+      </c>
+      <c r="B180" s="2">
+        <v>3050</v>
+      </c>
+      <c r="D180" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E180" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="F180" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="G180" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H180" s="2">
         <v>1</v>
       </c>
-      <c r="G13" s="8">
-[...10 lines deleted...]
-      <c r="C14" s="2" t="s">
+      <c r="I180" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="D14" s="3" t="s">
-[...5 lines deleted...]
-      <c r="F14" s="2" t="s">
+      <c r="J180" s="10">
+        <v>11.566800000000002</v>
+      </c>
+    </row>
+    <row r="181" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A181" s="9">
+        <v>7391681030510</v>
+      </c>
+      <c r="B181" s="2">
+        <v>3051</v>
+      </c>
+      <c r="D181" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E181" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="F181" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="G181" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H181" s="2">
         <v>1</v>
       </c>
-      <c r="G14" s="8">
-[...10 lines deleted...]
-      <c r="C15" s="2" t="s">
+      <c r="I181" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="D15" s="3" t="s">
-[...5 lines deleted...]
-      <c r="F15" s="2" t="s">
+      <c r="J181" s="10">
+        <v>11.566800000000002</v>
+      </c>
+    </row>
+    <row r="182" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A182" s="9">
+        <v>7391681030527</v>
+      </c>
+      <c r="B182" s="2">
+        <v>3052</v>
+      </c>
+      <c r="D182" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E182" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="F182" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="G182" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H182" s="2">
         <v>1</v>
       </c>
-      <c r="G15" s="8">
-[...10 lines deleted...]
-      <c r="C16" s="2" t="s">
+      <c r="I182" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="D16" s="3" t="s">
-[...1504 lines deleted...]
-        <v>5.6052000000000008</v>
+      <c r="J182" s="10">
+        <v>11.566800000000002</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Lola From Rio</vt:lpstr>
+      <vt:lpstr>Maria NIla</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kelter</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <dc:language>en-US</dc:language>
 </cp:coreProperties>