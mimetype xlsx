--- v0 (2026-07-21)
+++ v1 (2026-10-21)
@@ -1,389 +1,1460 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
-  <workbookPr defaultThemeVersion="153222"/>
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Kelter International Pte Ltd\Derrick Ng - Viimart\Operation\Wholesale Price\New Lists\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="8235"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13410" windowHeight="6075"/>
   </bookViews>
   <sheets>
-    <sheet name="Cacharel" sheetId="1" r:id="rId1"/>
+    <sheet name="Babor" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="36">
-[...91 lines deleted...]
-    <t>Moq Eur15000</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1113" uniqueCount="308">
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Ref No</t>
+  </si>
+  <si>
+    <t>Content</t>
+  </si>
+  <si>
+    <t>Cleansing, Masken, Peeling</t>
+  </si>
+  <si>
+    <t>HY-ÖL Cleanser</t>
+  </si>
+  <si>
+    <t>Retail Size</t>
+  </si>
+  <si>
+    <t>200 ml</t>
+  </si>
+  <si>
+    <t>CP HY-ÖL Cleanser</t>
+  </si>
+  <si>
+    <t>Cabin Size</t>
+  </si>
+  <si>
+    <t>500 ml</t>
+  </si>
+  <si>
+    <t>Phyto HY-ÖL Booster Hydrating</t>
+  </si>
+  <si>
+    <t>100 ml</t>
+  </si>
+  <si>
+    <t>CP Phyto HY-ÖL Booster Hydrating</t>
+  </si>
+  <si>
+    <t>Phyto HY-ÖL Booster Calming</t>
+  </si>
+  <si>
+    <t>CP Phyto HY-ÖL Booster Calming</t>
+  </si>
+  <si>
+    <t>Phyto HY-ÖL Booster Balancing</t>
+  </si>
+  <si>
+    <t>CP HY-ÖL Booster Balancing</t>
+  </si>
+  <si>
+    <t>Phyto HY-ÖL Booster Reactivating</t>
+  </si>
+  <si>
+    <t>CP Phyto HY-ÖL Booster Reactivating</t>
+  </si>
+  <si>
+    <t>HY-ÖL &amp; Phyto Boost Hydrat Set</t>
+  </si>
+  <si>
+    <t>002 Set</t>
+  </si>
+  <si>
+    <t>HY-ÖL &amp; Phyto Calming Set</t>
+  </si>
+  <si>
+    <t>HY-ÖL Cleanser &amp; Phyto Booster Balancing Set</t>
+  </si>
+  <si>
+    <t>HY-ÖL Cleanser &amp; Phyto Reactivating Set</t>
+  </si>
+  <si>
+    <t>Clean. Gentle Cleansing Cream</t>
+  </si>
+  <si>
+    <t>CP Gentle Cleansing Cream</t>
+  </si>
+  <si>
+    <t>Deep Cleansing Foam</t>
+  </si>
+  <si>
+    <t>CP Deep Cleansing Foam</t>
+  </si>
+  <si>
+    <t>Refining Enzyme &amp; Vitamin C Cleanser</t>
+  </si>
+  <si>
+    <t>040 g</t>
+  </si>
+  <si>
+    <t>CP Refining Enzyme &amp; Vitamin C Cleanser</t>
+  </si>
+  <si>
+    <t>Gel &amp; Tonic Cleanser</t>
+  </si>
+  <si>
+    <t>Hyaluronic Cleansing Balm</t>
+  </si>
+  <si>
+    <t>150 ml</t>
+  </si>
+  <si>
+    <t>Natural Cleansing Bar Refill</t>
+  </si>
+  <si>
+    <t>065 g</t>
+  </si>
+  <si>
+    <t>Natural Cleansing Bar + Can</t>
+  </si>
+  <si>
+    <t>Eye &amp; Heavy Make Up Remover</t>
+  </si>
+  <si>
+    <t>CP CLE Eye &amp;  Make Up Remover</t>
+  </si>
+  <si>
+    <t>Soothing Rose Toner</t>
+  </si>
+  <si>
+    <t>CP CLE Soothing Rose Toner</t>
+  </si>
+  <si>
+    <t>Masken Peelings</t>
+  </si>
+  <si>
+    <t>Gentle Peeling Cream</t>
+  </si>
+  <si>
+    <t>050 ml</t>
+  </si>
+  <si>
+    <t>Clarifying Peeling Cream</t>
+  </si>
+  <si>
+    <t>CP Smoothing Peeling Cream</t>
+  </si>
+  <si>
+    <t>Ampoule Concentrates</t>
+  </si>
+  <si>
+    <t>Ampoules Standard</t>
+  </si>
+  <si>
+    <t>AMP White Collection</t>
+  </si>
+  <si>
+    <t>014 ml</t>
+  </si>
+  <si>
+    <t>Ampoules Lift u Firm</t>
+  </si>
+  <si>
+    <t>3D Firming</t>
+  </si>
+  <si>
+    <t>CP 3D Firming</t>
+  </si>
+  <si>
+    <t>048 ml</t>
+  </si>
+  <si>
+    <t>Lift Express</t>
+  </si>
+  <si>
+    <t>CP Lift Express</t>
+  </si>
+  <si>
+    <t>Collagen Booster</t>
+  </si>
+  <si>
+    <t>CP Collagen Booster</t>
+  </si>
+  <si>
+    <t>Ampoules Hydration</t>
+  </si>
+  <si>
+    <t>Hydra Plus</t>
+  </si>
+  <si>
+    <t>CP Hydra Plus BOOST</t>
+  </si>
+  <si>
+    <t>*</t>
+  </si>
+  <si>
+    <t>Perfect Glow</t>
+  </si>
+  <si>
+    <t>!</t>
+  </si>
+  <si>
+    <t>PW Perfect Glow</t>
+  </si>
+  <si>
+    <t>Algae Vitalizer</t>
+  </si>
+  <si>
+    <t>CP Algae Vitalizer</t>
+  </si>
+  <si>
+    <t>Ampoules Repair</t>
+  </si>
+  <si>
+    <t>Active Night</t>
+  </si>
+  <si>
+    <t>Multi Vitamin</t>
+  </si>
+  <si>
+    <t>CP Multi Vitamin</t>
+  </si>
+  <si>
+    <t>Ampoules SOS</t>
+  </si>
+  <si>
+    <t>SOS Calming</t>
+  </si>
+  <si>
+    <t>CP SOS Calming</t>
+  </si>
+  <si>
+    <t>Active Purifier</t>
+  </si>
+  <si>
+    <t>CP Active Purifyier</t>
+  </si>
+  <si>
+    <t>Care</t>
+  </si>
+  <si>
+    <t>Moisturizing</t>
+  </si>
+  <si>
+    <t>Moisturizing Cream</t>
+  </si>
+  <si>
+    <t>CP Moisturizing Cream</t>
+  </si>
+  <si>
+    <t>Moist + Lipid Cream</t>
+  </si>
+  <si>
+    <t>CP Moist + Lipid Cream</t>
+  </si>
+  <si>
+    <t>Moisturizing Eye Gel-Cream</t>
+  </si>
+  <si>
+    <t>015 ml</t>
+  </si>
+  <si>
+    <t>CP Moisturizing Eye Cream</t>
+  </si>
+  <si>
+    <t>030 ml</t>
+  </si>
+  <si>
+    <t>Moisturizing Serum</t>
+  </si>
+  <si>
+    <t>Moisturizing Foam Mask</t>
+  </si>
+  <si>
+    <t>075 ml</t>
+  </si>
+  <si>
+    <t>CP Moisturizing Foam Mask</t>
+  </si>
+  <si>
+    <t>Inst Fresh&amp;Smooth Eye Se+Patch</t>
+  </si>
+  <si>
+    <t>002 pcs</t>
+  </si>
+  <si>
+    <t>Fresh &amp; Smooth Eye Serum</t>
+  </si>
+  <si>
+    <t>Calming</t>
+  </si>
+  <si>
+    <t>Calming Cream</t>
+  </si>
+  <si>
+    <t>CP Calming Cream</t>
+  </si>
+  <si>
+    <t>Calming Cream rich</t>
+  </si>
+  <si>
+    <t>CP Calming Cream rich</t>
+  </si>
+  <si>
+    <t>Calming Serum</t>
+  </si>
+  <si>
+    <t>CP Calming Mask</t>
+  </si>
+  <si>
+    <t>Balancing</t>
+  </si>
+  <si>
+    <t>Balancing Cream</t>
+  </si>
+  <si>
+    <t>CP Balancing Cream</t>
+  </si>
+  <si>
+    <t>Balancing Cream rich</t>
+  </si>
+  <si>
+    <t>CP Balancing Cream rich</t>
+  </si>
+  <si>
+    <t>Balancing Serum</t>
+  </si>
+  <si>
+    <t>CP Balancing Mask</t>
+  </si>
+  <si>
+    <t>Purifying</t>
+  </si>
+  <si>
+    <t>Purifying Cream</t>
+  </si>
+  <si>
+    <t>CP Purifying Cream</t>
+  </si>
+  <si>
+    <t>Purifying Cream rich</t>
+  </si>
+  <si>
+    <t>Purifying Mask</t>
+  </si>
+  <si>
+    <t>CP Purifying Mask</t>
+  </si>
+  <si>
+    <t>Vitalizing</t>
+  </si>
+  <si>
+    <t>Vitalizing Cream</t>
+  </si>
+  <si>
+    <t>CP Vitalizing Cream</t>
+  </si>
+  <si>
+    <t>Vitalizing Cream rich</t>
+  </si>
+  <si>
+    <t>CP Vitalizing Cream rich</t>
+  </si>
+  <si>
+    <t>Vitalizing Eye Cream</t>
+  </si>
+  <si>
+    <t>CP Vitalizing Eye Cream</t>
+  </si>
+  <si>
+    <t>Vitalizing Serum</t>
+  </si>
+  <si>
+    <t>Vitalizing Mask</t>
+  </si>
+  <si>
+    <t>CP Vitalizing Mask</t>
+  </si>
+  <si>
+    <t>Classics</t>
+  </si>
+  <si>
+    <t>Classics Complex C Cream</t>
+  </si>
+  <si>
+    <t>CP Classics Complex C Cream</t>
+  </si>
+  <si>
+    <t>Classics Mimical Control</t>
+  </si>
+  <si>
+    <t>CP Classics Mimical Control Cr</t>
+  </si>
+  <si>
+    <t>Classics Argan Cream</t>
+  </si>
+  <si>
+    <t>CP Classics Argan Cream</t>
+  </si>
+  <si>
+    <t>Thermal Spray</t>
+  </si>
+  <si>
+    <t>Rejuvenating Face Oil</t>
+  </si>
+  <si>
+    <t>BABOR Lip Balm 01 pcs</t>
+  </si>
+  <si>
+    <t>01 pc</t>
+  </si>
+  <si>
+    <t>Essential Care</t>
+  </si>
+  <si>
+    <t>Essential Care Pure Cream</t>
+  </si>
+  <si>
+    <t>HSR</t>
+  </si>
+  <si>
+    <t>HSR Lifting</t>
+  </si>
+  <si>
+    <t>HSR LIFTING anti-wrinkle cream</t>
+  </si>
+  <si>
+    <t>CP HSR LIFTING anti-wrinkle cr</t>
+  </si>
+  <si>
+    <t>HSR LIFTING anti-wrink cr rich</t>
+  </si>
+  <si>
+    <t>CP HSR LIFT anti-wrink cr rich</t>
+  </si>
+  <si>
+    <t>HSR LIFTING anti-wrink eye cr.</t>
+  </si>
+  <si>
+    <t>HSR CP Lifting Eye Cream</t>
+  </si>
+  <si>
+    <t>HSR LIFTING anti-wrinkle serum</t>
+  </si>
+  <si>
+    <t>HSR CP Lifting Serum</t>
+  </si>
+  <si>
+    <t>HSR LIFTING neck&amp;décollete cr.</t>
+  </si>
+  <si>
+    <t>HSR LIFT anti-wrink foam mask</t>
+  </si>
+  <si>
+    <t>HSR CP Lifting Cream Mask</t>
+  </si>
+  <si>
+    <t>HSR Sheet Mask Face + Neck/Dec</t>
+  </si>
+  <si>
+    <t>Service Item</t>
+  </si>
+  <si>
+    <t>020 pcs</t>
+  </si>
+  <si>
+    <t>Doctor Babor</t>
+  </si>
+  <si>
+    <t>Doc Power Ampoules</t>
+  </si>
+  <si>
+    <t>DOC PSAMP + Retinol 0,3%</t>
+  </si>
+  <si>
+    <t>DOC PSAMP + Ceramide</t>
+  </si>
+  <si>
+    <t>DOC Resurface</t>
+  </si>
+  <si>
+    <t>DOC RES Ref Cleansing Oil Balm</t>
+  </si>
+  <si>
+    <t>CP DOC RES Ref Cleans Oil Balm</t>
+  </si>
+  <si>
+    <t>DOC RES Exfoliat. Antioxi. Gel</t>
+  </si>
+  <si>
+    <t>DOC RES Enzyme Micro Peel Balm</t>
+  </si>
+  <si>
+    <t>DOC RES Renewal Toner</t>
+  </si>
+  <si>
+    <t>DOC RES Pore Refining Serum</t>
+  </si>
+  <si>
+    <t>DOC RES Refining Radiance Ser.</t>
+  </si>
+  <si>
+    <t>DOC RES Renewal Cream</t>
+  </si>
+  <si>
+    <t>CP DOC RES Renewal Cream</t>
+  </si>
+  <si>
+    <t>DOC RES Dark Spot Cor Concentr</t>
+  </si>
+  <si>
+    <t>DOC RES Radiance AMP</t>
+  </si>
+  <si>
+    <t>DOC RC Detox Vitamin Cream</t>
+  </si>
+  <si>
+    <t>7er Doc RC Glow Bi Phase Amp</t>
+  </si>
+  <si>
+    <t>007 ml</t>
+  </si>
+  <si>
+    <t>DOC Lifting</t>
+  </si>
+  <si>
+    <t>DOC LIF Derma Filler Serum</t>
+  </si>
+  <si>
+    <t>CP DOC LIF Derma Filler Serum</t>
+  </si>
+  <si>
+    <t>DOC LIF Collag-Pept Booster Cr</t>
+  </si>
+  <si>
+    <t>CP DOC LIF Collag-Pep Boost Cr</t>
+  </si>
+  <si>
+    <t>DOC LIF Collag-Pep Boost Cr Ri</t>
+  </si>
+  <si>
+    <t>DOC LIF Instant Lift Effec Cr</t>
+  </si>
+  <si>
+    <t>DOC LIF Dual Eye Solution</t>
+  </si>
+  <si>
+    <t>CP DOC LIF Eye Cream Day</t>
+  </si>
+  <si>
+    <t>DOC LIF Rejuvenation AMP</t>
+  </si>
+  <si>
+    <t>DOC LC Firming Lip Booster</t>
+  </si>
+  <si>
+    <t>DOC Hydration</t>
+  </si>
+  <si>
+    <t>DOC HYD Cryo Plumping Mask</t>
+  </si>
+  <si>
+    <t>001 pcs</t>
+  </si>
+  <si>
+    <t>DOC HYD Hydro Filler Serum</t>
+  </si>
+  <si>
+    <t>DOC HYD Hydro Replenish Gel Cr</t>
+  </si>
+  <si>
+    <t>CP DOC HYD Hydro Replen Gel Cr</t>
+  </si>
+  <si>
+    <t>DOC HYD 10D Hyalur. Acid AMP</t>
+  </si>
+  <si>
+    <t>CP DOC HYD 10D Hyalur Acid AMP</t>
+  </si>
+  <si>
+    <t>CP DOC HYD De-Puffing Eye Gel</t>
+  </si>
+  <si>
+    <t>DOC Regeneration</t>
+  </si>
+  <si>
+    <t>DOC REG Barrier Balan Lot Clea</t>
+  </si>
+  <si>
+    <t>CP DOC REG Barr Balan Lot Clea</t>
+  </si>
+  <si>
+    <t>DOC REG Rebalancing Toner</t>
+  </si>
+  <si>
+    <t>CP DOC REG Rebalancing Toner</t>
+  </si>
+  <si>
+    <t>DOC REG ECM Repair Serum</t>
+  </si>
+  <si>
+    <t>30 ml</t>
+  </si>
+  <si>
+    <t>CP DOC REG ECM Repair Serum</t>
+  </si>
+  <si>
+    <t>DOC REG The Cure Cream</t>
+  </si>
+  <si>
+    <t>CP DOC REG The Cure Cream</t>
+  </si>
+  <si>
+    <t>DOC REG The Cure Gel Cream</t>
+  </si>
+  <si>
+    <t>DOC REG The Cure Body Cream</t>
+  </si>
+  <si>
+    <t>CP DOC REG Repair &amp; Radia Mask</t>
+  </si>
+  <si>
+    <t>DOC RC Ultimate Calming Serum</t>
+  </si>
+  <si>
+    <t>DOC Clarifying</t>
+  </si>
+  <si>
+    <t>DOC CLA Exfoliating Toner</t>
+  </si>
+  <si>
+    <t>DOC CLA Impur SOS Spot Treat</t>
+  </si>
+  <si>
+    <t>DOC PC Blemish Reducing Cream</t>
+  </si>
+  <si>
+    <t>DOC Sensitive</t>
+  </si>
+  <si>
+    <t>DOC SENS Instant Soothing AMP</t>
+  </si>
+  <si>
+    <t>DOC SENS Soothing Cr Cleanser</t>
+  </si>
+  <si>
+    <t>CP DOC SENS Soothing Cr Cleans</t>
+  </si>
+  <si>
+    <t>DOC SENS Anti-Redness Serum</t>
+  </si>
+  <si>
+    <t>DOC SENS Instant Relief Lotion</t>
+  </si>
+  <si>
+    <t>DOC SENS Anti-Redness Cream</t>
+  </si>
+  <si>
+    <t>DOC NSC Intensive Calming Cr.</t>
+  </si>
+  <si>
+    <t>DOC NSC Inten Calm Cream rich</t>
+  </si>
+  <si>
+    <t>Doc Babor Micro Cellular</t>
+  </si>
+  <si>
+    <t>BABOR TECH 8er Needl.Serum 02M</t>
+  </si>
+  <si>
+    <t>064 ml</t>
+  </si>
+  <si>
+    <t>Doc Babor Brightening</t>
+  </si>
+  <si>
+    <t>DOC BRI Daily Bright Cream SPF</t>
+  </si>
+  <si>
+    <t>DOC BRI Skin Tone Corr.Treatm.</t>
+  </si>
+  <si>
+    <t>056 ml</t>
+  </si>
+  <si>
+    <t>DOC BI Brightening Starter Set</t>
+  </si>
+  <si>
+    <t>003 Set</t>
+  </si>
+  <si>
+    <t>Doc Protect Cellular</t>
+  </si>
+  <si>
+    <t>DOC PC Protecting Balm SPF 50</t>
+  </si>
+  <si>
+    <t>DOC PC Mattify Protector SPF30</t>
+  </si>
+  <si>
+    <t>DOC PC Body Protector SPF 30</t>
+  </si>
+  <si>
+    <t>DOC PC De-Stress &amp; Repair Loti</t>
+  </si>
+  <si>
+    <t>Doc Cleanformance</t>
+  </si>
+  <si>
+    <t>DOC CLEAN Clay Multi-Cleanser</t>
+  </si>
+  <si>
+    <t>CP DOC CLEAN Clay Multi-Cleans</t>
+  </si>
+  <si>
+    <t>DOC CLEAN Deep Cleansing Pads</t>
+  </si>
+  <si>
+    <t>020 pc</t>
+  </si>
+  <si>
+    <t>DOC CLEAN Moisture Glow Serum</t>
+  </si>
+  <si>
+    <t>CP DOC CLEAN Moisture Glow Ser</t>
+  </si>
+  <si>
+    <t>DOC CLEAN Phyto CBD Serum</t>
+  </si>
+  <si>
+    <t>DOC CLEAN Moisture Glow Gel-Cr</t>
+  </si>
+  <si>
+    <t>CP DOC CLEAN Moist Glow Gel Cr</t>
+  </si>
+  <si>
+    <t>DOC CLEAN Awakening Eye Cream</t>
+  </si>
+  <si>
+    <t>DOC CLEAN Phyto CBD Cream</t>
+  </si>
+  <si>
+    <t>DOC CLEAN Revival Cream Rich</t>
+  </si>
+  <si>
+    <t>DOC CLEAN Renewal Overn. Mask</t>
+  </si>
+  <si>
+    <t>CP DOC CLEAN Renewal Over Mask</t>
+  </si>
+  <si>
+    <t>DOC CLEAN Oil-Free Cream</t>
+  </si>
+  <si>
+    <t>DOC CLEAN Hemp fiber sheetmask</t>
+  </si>
+  <si>
+    <t>001 pc</t>
+  </si>
+  <si>
+    <t>DOC CLEAN BB Cream light SPF20</t>
+  </si>
+  <si>
+    <t>040 ml</t>
+  </si>
+  <si>
+    <t>DOC CLEAN BB Cream medi. SPF20</t>
+  </si>
+  <si>
+    <t>Doctor Babor Pro</t>
+  </si>
+  <si>
+    <t>Doctor Pro Concentr.</t>
+  </si>
+  <si>
+    <t>CP PRO Retinol Concentrate A</t>
+  </si>
+  <si>
+    <t>CP PRO C Vitamin C Concentrate</t>
+  </si>
+  <si>
+    <t>CP PRO HA Hyaluron Acid Conc.</t>
+  </si>
+  <si>
+    <t>CP PRO FR Ferulic Acid Concent</t>
+  </si>
+  <si>
+    <t>CP PRO CE Ceramide Concentrate</t>
+  </si>
+  <si>
+    <t>CP PRO BG Beta Glucan Concentr</t>
+  </si>
+  <si>
+    <t>CP PRO EGF Growth Factor Conc.</t>
+  </si>
+  <si>
+    <t>CP PRO BA Boswellia Acid Conc.</t>
+  </si>
+  <si>
+    <t>CP PRO AG Microsilver Concent.</t>
+  </si>
+  <si>
+    <t>Doctor Pro Specials</t>
+  </si>
+  <si>
+    <t>PRO Retinol Eye Cream</t>
+  </si>
+  <si>
+    <t>CP PRO Retinol Eye Cream</t>
+  </si>
+  <si>
+    <t>CP PRO AHA Peeling 20%/ph 3.0</t>
+  </si>
+  <si>
+    <t>CP PRO AHA Peeling 30%/ph 2.7</t>
+  </si>
+  <si>
+    <t>CP PRO EGF Cream Mask</t>
+  </si>
+  <si>
+    <t>PRO AHA Cleansing Lotion</t>
+  </si>
+  <si>
+    <t>PRO BHA Cleansing Gel</t>
+  </si>
+  <si>
+    <t>Sea Creation</t>
+  </si>
+  <si>
+    <t>SeaCreation</t>
+  </si>
+  <si>
+    <t>SeaCreation THE CREAM</t>
+  </si>
+  <si>
+    <t>SeaCreation THE CREAM RICH</t>
+  </si>
+  <si>
+    <t>SeaCreation THE SERUM</t>
+  </si>
+  <si>
+    <t>SeaCreation THE EYE CREAM</t>
+  </si>
+  <si>
+    <t>SeaCreation THE MASK</t>
+  </si>
+  <si>
+    <t>SeaCreation THE TREATMENT SET</t>
+  </si>
+  <si>
+    <t>007 Set</t>
+  </si>
+  <si>
+    <t>BABOR SPA</t>
+  </si>
+  <si>
+    <t>Shaping for body</t>
+  </si>
+  <si>
+    <t>Shaping Shower Foam</t>
+  </si>
+  <si>
+    <t>Shaping Peeling Cream</t>
+  </si>
+  <si>
+    <t>Shaping Body Lotion</t>
+  </si>
+  <si>
+    <t>Shaping Vitamin ACE Body Cream</t>
+  </si>
+  <si>
+    <t>Shaping Dry Glow Oil</t>
+  </si>
+  <si>
+    <t>CP Shaping Body Firming Cream</t>
+  </si>
+  <si>
+    <t>CP Shaping Elixier</t>
+  </si>
+  <si>
+    <t>CP Shaping Massage &amp; Bath Oil</t>
+  </si>
+  <si>
+    <t>Shaping for hands</t>
+  </si>
+  <si>
+    <t>Shaping Daily Hand Cream</t>
+  </si>
+  <si>
+    <t>Energ. Lime Mandarin</t>
+  </si>
+  <si>
+    <t>Energizing Hand &amp; Body Wash</t>
+  </si>
+  <si>
+    <t>CP Energizing Hand &amp; Body Wash</t>
+  </si>
+  <si>
+    <t>Energizing Body Lotion</t>
+  </si>
+  <si>
+    <t>Energizing Hand Cream rich</t>
+  </si>
+  <si>
+    <t>CP Energizing Hand&amp;Mani Cr.</t>
+  </si>
+  <si>
+    <t>CP Energizing Massage&amp;Bath Oil</t>
+  </si>
+  <si>
+    <t>Babor</t>
+  </si>
+  <si>
+    <t>Exw Europe</t>
+  </si>
+  <si>
+    <t>Lead Time: 2 weeks</t>
+  </si>
+  <si>
+    <t>Moq Eur 15000.00</t>
+  </si>
+  <si>
+    <t>Description</t>
+  </si>
+  <si>
+    <t>Cost (eur)</t>
+  </si>
+  <si>
+    <t>Size</t>
   </si>
   <si>
     <t>Ean</t>
-  </si>
-[...10 lines deleted...]
-    <t>Cost (eur)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="1">
-    <numFmt numFmtId="164" formatCode="[$€-2]\ #,##0.00"/>
+  <numFmts count="2">
+    <numFmt numFmtId="164" formatCode="[$-10407]0;\(0\)"/>
+    <numFmt numFmtId="165" formatCode="[$€-2]\ #,##0.00"/>
   </numFmts>
-  <fonts count="4" x14ac:knownFonts="1">
+  <fonts count="9">
     <font>
       <sz val="11"/>
-      <name val="Arial"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <charset val="238"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF0000FF"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
+      <b/>
       <sz val="9"/>
-      <color rgb="FFFFFFFF"/>
+      <color rgb="FF0000FF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF343E77"/>
+        <fgColor theme="4" tint="0.79998168889431442"/>
+        <bgColor rgb="FFD3D3D3"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="3" tint="9.9978637043366805E-2"/>
+        <bgColor rgb="FFD3D3D3"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="1">
+  <borders count="7">
     <border>
       <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFD3D3D3"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFD3D3D3"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema sustava Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -401,65 +1472,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -480,369 +1551,6148 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E20"/>
+  <dimension ref="A1:H273"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F28" sqref="F27:F28"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="M14" sqref="M14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="15.5" style="2" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="9" style="3"/>
+    <col min="1" max="1" width="14.25" style="11" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="9" style="10"/>
+    <col min="3" max="3" width="9" style="11"/>
+    <col min="4" max="4" width="29.5" style="10" customWidth="1"/>
+    <col min="5" max="6" width="9" style="11"/>
+    <col min="7" max="7" width="6.875" style="11" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="9" style="10"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:8" ht="12" customHeight="1">
+      <c r="A1" s="9" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8" ht="12" customHeight="1">
+      <c r="A2" s="12"/>
+    </row>
+    <row r="3" spans="1:8" ht="12" customHeight="1">
+      <c r="A3" s="12" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" ht="12" customHeight="1">
+      <c r="A4" s="12" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" ht="12" customHeight="1">
+      <c r="A5" s="12" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="12" customHeight="1">
+      <c r="A6" s="12"/>
+    </row>
+    <row r="7" spans="1:8" ht="12" customHeight="1">
+      <c r="A7" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="2" t="s">
         <v>1</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="A3" s="4" t="s">
+      <c r="D7" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="E7" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>306</v>
+      </c>
+      <c r="G7" s="4" t="s">
+        <v>305</v>
+      </c>
+      <c r="H7" s="35"/>
+    </row>
+    <row r="8" spans="1:8" ht="12" customHeight="1">
+      <c r="A8" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="B8" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="C8" s="15"/>
+      <c r="D8" s="16"/>
+      <c r="E8" s="15"/>
+      <c r="F8" s="15"/>
+      <c r="G8" s="17"/>
+      <c r="H8" s="35"/>
+    </row>
+    <row r="9" spans="1:8" ht="12" customHeight="1">
+      <c r="A9" s="18">
+        <v>4015165363057</v>
+      </c>
+      <c r="B9" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C9" s="20">
+        <v>401658</v>
+      </c>
+      <c r="D9" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="E9" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F9" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G9" s="22">
+        <v>9.395999999999999</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="12" customHeight="1">
+      <c r="A10" s="18">
+        <v>4015165363293</v>
+      </c>
+      <c r="B10" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C10" s="20">
+        <v>401682</v>
+      </c>
+      <c r="D10" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="E10" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G10" s="22">
+        <v>18.640800000000002</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="12" customHeight="1">
+      <c r="A11" s="18">
+        <v>4015165363064</v>
+      </c>
+      <c r="B11" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C11" s="20">
+        <v>401659</v>
+      </c>
+      <c r="D11" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="E11" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F11" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G11" s="22">
+        <v>8.91</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="12" customHeight="1">
+      <c r="A12" s="18">
+        <v>4015165363309</v>
+      </c>
+      <c r="B12" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C12" s="20">
+        <v>401683</v>
+      </c>
+      <c r="D12" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="E12" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G12" s="22">
+        <v>7.5492000000000008</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="12" customHeight="1">
+      <c r="A13" s="18">
+        <v>4015165363071</v>
+      </c>
+      <c r="B13" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C13" s="20">
+        <v>401660</v>
+      </c>
+      <c r="D13" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="E13" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F13" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G13" s="22">
+        <v>8.9640000000000022</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="12" customHeight="1">
+      <c r="A14" s="18">
+        <v>4015165363316</v>
+      </c>
+      <c r="B14" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="20">
+        <v>401684</v>
+      </c>
+      <c r="D14" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="E14" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G14" s="22">
+        <v>8.8559999999999999</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="12" customHeight="1">
+      <c r="A15" s="18">
+        <v>4015165363088</v>
+      </c>
+      <c r="B15" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C15" s="20">
+        <v>401661</v>
+      </c>
+      <c r="D15" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="E15" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F15" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G15" s="22">
+        <v>8.9640000000000022</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="12" customHeight="1">
+      <c r="A16" s="18">
+        <v>4015165363323</v>
+      </c>
+      <c r="B16" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C16" s="20">
+        <v>401685</v>
+      </c>
+      <c r="D16" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="E16" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G16" s="22">
+        <v>8.8559999999999999</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="12" customHeight="1">
+      <c r="A17" s="18">
+        <v>4015165363095</v>
+      </c>
+      <c r="B17" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C17" s="20">
+        <v>401662</v>
+      </c>
+      <c r="D17" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="E17" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F17" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G17" s="22">
+        <v>8.8559999999999999</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" ht="12" customHeight="1">
+      <c r="A18" s="18">
+        <v>4015165363330</v>
+      </c>
+      <c r="B18" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C18" s="20">
+        <v>401686</v>
+      </c>
+      <c r="D18" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="E18" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G18" s="22">
+        <v>8.8559999999999999</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="12" customHeight="1">
+      <c r="A19" s="18">
+        <v>4015165363101</v>
+      </c>
+      <c r="B19" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C19" s="20">
+        <v>401663</v>
+      </c>
+      <c r="D19" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="E19" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F19" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G19" s="22">
+        <v>18.198000000000004</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="12" customHeight="1">
+      <c r="A20" s="18">
+        <v>4015165363118</v>
+      </c>
+      <c r="B20" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C20" s="20">
+        <v>401664</v>
+      </c>
+      <c r="D20" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F20" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G20" s="22">
+        <v>18.198000000000004</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="12" customHeight="1">
+      <c r="A21" s="18">
+        <v>4015165363125</v>
+      </c>
+      <c r="B21" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C21" s="20">
+        <v>401665</v>
+      </c>
+      <c r="D21" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="E21" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F21" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G21" s="22">
+        <v>18.198000000000004</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="12" customHeight="1">
+      <c r="A22" s="18">
+        <v>4015165363132</v>
+      </c>
+      <c r="B22" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C22" s="20">
+        <v>401669</v>
+      </c>
+      <c r="D22" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="E22" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F22" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G22" s="22">
+        <v>18.198000000000004</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="12" customHeight="1">
+      <c r="A23" s="18">
+        <v>4015165363149</v>
+      </c>
+      <c r="B23" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C23" s="20">
+        <v>401670</v>
+      </c>
+      <c r="D23" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="E23" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F23" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G23" s="22">
+        <v>7.765200000000001</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="12" customHeight="1">
+      <c r="A24" s="18">
+        <v>4015165363569</v>
+      </c>
+      <c r="B24" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C24" s="20">
+        <v>401737</v>
+      </c>
+      <c r="D24" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="E24" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G24" s="22">
+        <v>14.029200000000001</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="12" customHeight="1">
+      <c r="A25" s="18">
+        <v>4015165363156</v>
+      </c>
+      <c r="B25" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C25" s="20">
+        <v>401671</v>
+      </c>
+      <c r="D25" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="E25" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F25" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G25" s="22">
+        <v>11.448</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="12" customHeight="1">
+      <c r="A26" s="18">
+        <v>4015165363347</v>
+      </c>
+      <c r="B26" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C26" s="20">
+        <v>401687</v>
+      </c>
+      <c r="D26" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="E26" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G26" s="22">
+        <v>10.789200000000001</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="12" customHeight="1">
+      <c r="A27" s="18">
+        <v>4015165363170</v>
+      </c>
+      <c r="B27" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C27" s="20">
+        <v>401673</v>
+      </c>
+      <c r="D27" s="21" t="s">
         <v>28</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="4" t="s">
+      <c r="E27" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F27" s="6" t="s">
         <v>29</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="4" t="s">
+      <c r="G27" s="22">
+        <v>11.448</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="12" customHeight="1">
+      <c r="A28" s="18">
+        <v>4015165363354</v>
+      </c>
+      <c r="B28" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C28" s="20">
+        <v>401688</v>
+      </c>
+      <c r="D28" s="21" t="s">
         <v>30</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="5" t="s">
+      <c r="E28" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G28" s="22">
+        <v>10.584000000000001</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="12" customHeight="1">
+      <c r="A29" s="18">
+        <v>4015165363217</v>
+      </c>
+      <c r="B29" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C29" s="20">
+        <v>401674</v>
+      </c>
+      <c r="D29" s="21" t="s">
         <v>31</v>
       </c>
-      <c r="B7" s="5" t="s">
+      <c r="E29" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F29" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G29" s="22">
+        <v>9.6336000000000013</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" ht="12" customHeight="1">
+      <c r="A30" s="18">
+        <v>4015165363224</v>
+      </c>
+      <c r="B30" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C30" s="20">
+        <v>401675</v>
+      </c>
+      <c r="D30" s="21" t="s">
         <v>32</v>
       </c>
-      <c r="C7" s="5" t="s">
+      <c r="E30" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F30" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="D7" s="6" t="s">
+      <c r="G30" s="22">
+        <v>18.900000000000002</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" ht="12" customHeight="1">
+      <c r="A31" s="18">
+        <v>4015165363231</v>
+      </c>
+      <c r="B31" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C31" s="20">
+        <v>401676</v>
+      </c>
+      <c r="D31" s="21" t="s">
         <v>34</v>
       </c>
-      <c r="E7" s="5" t="s">
+      <c r="E31" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F31" s="6" t="s">
         <v>35</v>
       </c>
-    </row>
-[...38 lines deleted...]
-      <c r="B10" s="2" t="s">
+      <c r="G31" s="23">
+        <v>9.6336000000000013</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" ht="12" customHeight="1">
+      <c r="A32" s="18">
+        <v>4015165363248</v>
+      </c>
+      <c r="B32" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C32" s="20">
+        <v>401677</v>
+      </c>
+      <c r="D32" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="E32" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F32" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="G32" s="22">
+        <v>11.610000000000001</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="12" customHeight="1">
+      <c r="A33" s="18">
+        <v>4015165363255</v>
+      </c>
+      <c r="B33" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C33" s="20">
+        <v>401678</v>
+      </c>
+      <c r="D33" s="21" t="s">
+        <v>37</v>
+      </c>
+      <c r="E33" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F33" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G33" s="22">
+        <v>8.628249600000002</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="12" customHeight="1">
+      <c r="A34" s="18">
+        <v>4015165363378</v>
+      </c>
+      <c r="B34" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C34" s="20">
+        <v>401690</v>
+      </c>
+      <c r="D34" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="E34" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="C10" s="2" t="s">
-[...19 lines deleted...]
-      <c r="D11" s="3" t="s">
+      <c r="G34" s="22">
+        <v>13.597200000000001</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="12" customHeight="1">
+      <c r="A35" s="18">
+        <v>4015165363262</v>
+      </c>
+      <c r="B35" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C35" s="20">
+        <v>401679</v>
+      </c>
+      <c r="D35" s="21" t="s">
+        <v>39</v>
+      </c>
+      <c r="E35" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F35" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G35" s="22">
+        <v>11.6532</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="12" customHeight="1">
+      <c r="A36" s="18">
+        <v>4015165363361</v>
+      </c>
+      <c r="B36" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C36" s="20">
+        <v>401689</v>
+      </c>
+      <c r="D36" s="21" t="s">
+        <v>40</v>
+      </c>
+      <c r="E36" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="E11" s="8">
-[...13 lines deleted...]
-      <c r="D12" s="3" t="s">
+      <c r="G36" s="22">
+        <v>23.868000000000002</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" ht="12" customHeight="1">
+      <c r="A37" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="B37" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="C37" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D37" s="33" t="s">
+        <v>41</v>
+      </c>
+      <c r="E37" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="F37" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="G37" s="22"/>
+    </row>
+    <row r="38" spans="1:8" ht="12" customHeight="1">
+      <c r="A38" s="18">
+        <v>4015165363279</v>
+      </c>
+      <c r="B38" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C38" s="20">
+        <v>401680</v>
+      </c>
+      <c r="D38" s="21" t="s">
+        <v>42</v>
+      </c>
+      <c r="E38" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F38" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="G38" s="22">
+        <v>8.91</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="12" customHeight="1">
+      <c r="A39" s="18">
+        <v>4015165363286</v>
+      </c>
+      <c r="B39" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C39" s="20">
+        <v>401681</v>
+      </c>
+      <c r="D39" s="21" t="s">
+        <v>44</v>
+      </c>
+      <c r="E39" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F39" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="G39" s="22">
+        <v>8.91</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="12" customHeight="1">
+      <c r="A40" s="18">
+        <v>4015165363484</v>
+      </c>
+      <c r="B40" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C40" s="20">
+        <v>401736</v>
+      </c>
+      <c r="D40" s="21" t="s">
+        <v>45</v>
+      </c>
+      <c r="E40" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G40" s="22">
+        <v>22.571999999999999</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="12" customHeight="1">
+      <c r="A41" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="B41" s="14" t="s">
+        <v>46</v>
+      </c>
+      <c r="C41" s="15"/>
+      <c r="D41" s="16"/>
+      <c r="E41" s="15"/>
+      <c r="F41" s="15"/>
+      <c r="G41" s="34"/>
+      <c r="H41" s="35"/>
+    </row>
+    <row r="42" spans="1:8" ht="12" customHeight="1">
+      <c r="A42" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="B42" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="C42" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D42" s="33" t="s">
+        <v>47</v>
+      </c>
+      <c r="E42" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="F42" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="G42" s="22"/>
+    </row>
+    <row r="43" spans="1:8" ht="12" customHeight="1">
+      <c r="A43" s="18">
+        <v>4015165360810</v>
+      </c>
+      <c r="B43" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C43" s="20">
+        <v>401335</v>
+      </c>
+      <c r="D43" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="E43" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F43" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="G43" s="22">
+        <v>9.7092000000000009</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="12" customHeight="1">
+      <c r="A44" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="B44" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="C44" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D44" s="33" t="s">
+        <v>50</v>
+      </c>
+      <c r="E44" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="F44" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="G44" s="22"/>
+    </row>
+    <row r="45" spans="1:8" ht="12" customHeight="1">
+      <c r="A45" s="18">
+        <v>4015165358664</v>
+      </c>
+      <c r="B45" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C45" s="20">
+        <v>401160</v>
+      </c>
+      <c r="D45" s="21" t="s">
+        <v>51</v>
+      </c>
+      <c r="E45" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F45" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="G45" s="22">
+        <v>15.444000000000003</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="12" customHeight="1">
+      <c r="A46" s="18">
+        <v>4015165359043</v>
+      </c>
+      <c r="B46" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C46" s="20">
+        <v>401182</v>
+      </c>
+      <c r="D46" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="E46" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="G46" s="22">
+        <v>45.36</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" ht="12" customHeight="1">
+      <c r="A47" s="18">
+        <v>4015165358671</v>
+      </c>
+      <c r="B47" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C47" s="20">
+        <v>401161</v>
+      </c>
+      <c r="D47" s="21" t="s">
+        <v>54</v>
+      </c>
+      <c r="E47" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F47" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="G47" s="22">
+        <v>15.444000000000003</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" ht="12" customHeight="1">
+      <c r="A48" s="18">
+        <v>4015165359050</v>
+      </c>
+      <c r="B48" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C48" s="20">
+        <v>401183</v>
+      </c>
+      <c r="D48" s="21" t="s">
+        <v>55</v>
+      </c>
+      <c r="E48" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="G48" s="22">
+        <v>45.36</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" ht="12" customHeight="1">
+      <c r="A49" s="18">
+        <v>4015165358688</v>
+      </c>
+      <c r="B49" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C49" s="20">
+        <v>401162</v>
+      </c>
+      <c r="D49" s="21" t="s">
+        <v>56</v>
+      </c>
+      <c r="E49" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F49" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="G49" s="22">
+        <v>15.444000000000003</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" ht="12" customHeight="1">
+      <c r="A50" s="18">
+        <v>4015165359067</v>
+      </c>
+      <c r="B50" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C50" s="20">
+        <v>401184</v>
+      </c>
+      <c r="D50" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="E50" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="G50" s="22">
+        <v>45.36</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" ht="12" customHeight="1">
+      <c r="A51" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="B51" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="C51" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D51" s="33" t="s">
+        <v>58</v>
+      </c>
+      <c r="E51" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="F51" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="G51" s="22"/>
+    </row>
+    <row r="52" spans="1:7" ht="12" customHeight="1">
+      <c r="A52" s="18">
+        <v>4015165358640</v>
+      </c>
+      <c r="B52" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C52" s="20">
+        <v>401158</v>
+      </c>
+      <c r="D52" s="21" t="s">
+        <v>59</v>
+      </c>
+      <c r="E52" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F52" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="G52" s="22">
+        <v>9.2880000000000003</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" ht="12" customHeight="1">
+      <c r="A53" s="18">
+        <v>4015165359029</v>
+      </c>
+      <c r="B53" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C53" s="20">
+        <v>401180</v>
+      </c>
+      <c r="D53" s="21" t="s">
+        <v>60</v>
+      </c>
+      <c r="E53" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="G53" s="22">
+        <v>30.229199999999999</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" ht="12" customHeight="1">
+      <c r="A54" s="18">
+        <v>4015165358657</v>
+      </c>
+      <c r="B54" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C54" s="20">
+        <v>401159</v>
+      </c>
+      <c r="D54" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="E54" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F54" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="G54" s="22">
+        <v>12.949200000000001</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" ht="12" customHeight="1">
+      <c r="A55" s="18">
+        <v>4015165372097</v>
+      </c>
+      <c r="B55" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C55" s="20">
+        <v>402976</v>
+      </c>
+      <c r="D55" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="E55" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="G55" s="22">
+        <v>43.2</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" ht="12" customHeight="1">
+      <c r="A56" s="18">
+        <v>4015165358749</v>
+      </c>
+      <c r="B56" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C56" s="20">
+        <v>401168</v>
+      </c>
+      <c r="D56" s="21" t="s">
+        <v>65</v>
+      </c>
+      <c r="E56" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F56" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="G56" s="22">
+        <v>12.906000000000001</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" ht="12" customHeight="1">
+      <c r="A57" s="18">
+        <v>4015165359098</v>
+      </c>
+      <c r="B57" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C57" s="20">
+        <v>401187</v>
+      </c>
+      <c r="D57" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="E57" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="G57" s="22">
+        <v>30.564000000000004</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" ht="12" customHeight="1">
+      <c r="A58" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="B58" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="C58" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D58" s="33" t="s">
+        <v>67</v>
+      </c>
+      <c r="E58" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="F58" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="G58" s="22"/>
+    </row>
+    <row r="59" spans="1:7" ht="12" customHeight="1">
+      <c r="A59" s="18">
+        <v>4015165358718</v>
+      </c>
+      <c r="B59" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C59" s="20">
+        <v>401165</v>
+      </c>
+      <c r="D59" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="E59" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F59" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="G59" s="22">
+        <v>15.433199999999999</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" ht="12" customHeight="1">
+      <c r="A60" s="18">
+        <v>4015165358725</v>
+      </c>
+      <c r="B60" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C60" s="20">
+        <v>401166</v>
+      </c>
+      <c r="D60" s="21" t="s">
+        <v>69</v>
+      </c>
+      <c r="E60" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F60" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="G60" s="22">
+        <v>10.065600000000002</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" ht="12" customHeight="1">
+      <c r="A61" s="18">
+        <v>4015165359104</v>
+      </c>
+      <c r="B61" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C61" s="20">
+        <v>401188</v>
+      </c>
+      <c r="D61" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="E61" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="G61" s="22">
+        <v>33.911999999999999</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" ht="12" customHeight="1">
+      <c r="A62" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="B62" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="C62" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D62" s="33" t="s">
+        <v>71</v>
+      </c>
+      <c r="E62" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="F62" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="G62" s="22"/>
+    </row>
+    <row r="63" spans="1:7" ht="12" customHeight="1">
+      <c r="A63" s="18">
+        <v>4015165358701</v>
+      </c>
+      <c r="B63" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C63" s="20">
+        <v>401164</v>
+      </c>
+      <c r="D63" s="21" t="s">
+        <v>72</v>
+      </c>
+      <c r="E63" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F63" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="G63" s="22">
+        <v>11.88</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" ht="12" customHeight="1">
+      <c r="A64" s="18">
+        <v>4015165359081</v>
+      </c>
+      <c r="B64" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C64" s="20">
+        <v>401186</v>
+      </c>
+      <c r="D64" s="21" t="s">
+        <v>73</v>
+      </c>
+      <c r="E64" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="G64" s="22">
+        <v>29.970000000000002</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="12" customHeight="1">
+      <c r="A65" s="18">
+        <v>4015165358732</v>
+      </c>
+      <c r="B65" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C65" s="20">
+        <v>401167</v>
+      </c>
+      <c r="D65" s="21" t="s">
+        <v>74</v>
+      </c>
+      <c r="E65" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F65" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="G65" s="22">
+        <v>10.065600000000002</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" ht="12" customHeight="1">
+      <c r="A66" s="18">
+        <v>4015165359111</v>
+      </c>
+      <c r="B66" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C66" s="20">
+        <v>401189</v>
+      </c>
+      <c r="D66" s="21" t="s">
+        <v>75</v>
+      </c>
+      <c r="E66" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="G66" s="22">
+        <v>29.970000000000002</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="12" customHeight="1">
+      <c r="A67" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="B67" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="C67" s="15"/>
+      <c r="D67" s="16"/>
+      <c r="E67" s="15"/>
+      <c r="F67" s="15"/>
+      <c r="G67" s="34"/>
+      <c r="H67" s="35"/>
+    </row>
+    <row r="68" spans="1:8" ht="12" customHeight="1">
+      <c r="A68" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="B68" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="C68" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D68" s="33" t="s">
+        <v>77</v>
+      </c>
+      <c r="E68" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="F68" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="G68" s="22"/>
+    </row>
+    <row r="69" spans="1:8" ht="12" customHeight="1">
+      <c r="A69" s="18">
+        <v>4015165359388</v>
+      </c>
+      <c r="B69" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C69" s="20">
+        <v>401232</v>
+      </c>
+      <c r="D69" s="21" t="s">
+        <v>78</v>
+      </c>
+      <c r="E69" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F69" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="G69" s="22">
+        <v>25.909199999999998</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" ht="12" customHeight="1">
+      <c r="A70" s="18">
+        <v>4015165359654</v>
+      </c>
+      <c r="B70" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C70" s="20">
+        <v>401264</v>
+      </c>
+      <c r="D70" s="21" t="s">
+        <v>79</v>
+      </c>
+      <c r="E70" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="G70" s="22">
+        <v>17.269200000000001</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" ht="12" customHeight="1">
+      <c r="A71" s="18">
+        <v>4015165359395</v>
+      </c>
+      <c r="B71" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C71" s="20">
+        <v>401234</v>
+      </c>
+      <c r="D71" s="21" t="s">
+        <v>80</v>
+      </c>
+      <c r="E71" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F71" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="G71" s="22">
+        <v>25.369199999999999</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" ht="12" customHeight="1">
+      <c r="A72" s="18">
+        <v>4015165359661</v>
+      </c>
+      <c r="B72" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C72" s="20">
+        <v>401265</v>
+      </c>
+      <c r="D72" s="21" t="s">
+        <v>81</v>
+      </c>
+      <c r="E72" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G72" s="22">
+        <v>46.440000000000005</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" ht="12" customHeight="1">
+      <c r="A73" s="18">
+        <v>4015165359517</v>
+      </c>
+      <c r="B73" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C73" s="20">
+        <v>401248</v>
+      </c>
+      <c r="D73" s="21" t="s">
+        <v>82</v>
+      </c>
+      <c r="E73" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F73" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="G73" s="22">
+        <v>16.740000000000002</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" ht="12" customHeight="1">
+      <c r="A74" s="18">
+        <v>4015165359685</v>
+      </c>
+      <c r="B74" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C74" s="20">
+        <v>401267</v>
+      </c>
+      <c r="D74" s="21" t="s">
+        <v>84</v>
+      </c>
+      <c r="E74" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="G74" s="22">
+        <v>18.576000000000001</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" ht="12" customHeight="1">
+      <c r="A75" s="18">
+        <v>4015165359531</v>
+      </c>
+      <c r="B75" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C75" s="20">
+        <v>401250</v>
+      </c>
+      <c r="D75" s="21" t="s">
+        <v>86</v>
+      </c>
+      <c r="E75" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F75" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="G75" s="22">
+        <v>24.721200000000003</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" ht="12" customHeight="1">
+      <c r="A76" s="24">
+        <v>4015165359579</v>
+      </c>
+      <c r="B76" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="C76" s="26">
+        <v>401254</v>
+      </c>
+      <c r="D76" s="27" t="s">
+        <v>87</v>
+      </c>
+      <c r="E76" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="F76" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="G76" s="22">
+        <v>13.986000000000001</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" ht="12" customHeight="1">
+      <c r="A77" s="24">
+        <v>4015165359678</v>
+      </c>
+      <c r="B77" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="C77" s="26">
+        <v>401266</v>
+      </c>
+      <c r="D77" s="27" t="s">
+        <v>89</v>
+      </c>
+      <c r="E77" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="G77" s="22">
+        <v>16.200000000000003</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" ht="12" customHeight="1">
+      <c r="A78" s="18">
+        <v>4015165367277</v>
+      </c>
+      <c r="B78" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C78" s="20">
+        <v>402545</v>
+      </c>
+      <c r="D78" s="21" t="s">
+        <v>90</v>
+      </c>
+      <c r="E78" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F78" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="G78" s="22">
+        <v>18.165600000000001</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" ht="12" customHeight="1">
+      <c r="A79" s="18">
+        <v>4015165369332</v>
+      </c>
+      <c r="B79" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C79" s="20">
+        <v>402793</v>
+      </c>
+      <c r="D79" s="21" t="s">
+        <v>92</v>
+      </c>
+      <c r="E79" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F79" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="G79" s="22">
+        <v>16.038</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" ht="12" customHeight="1">
+      <c r="A80" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="B80" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="C80" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D80" s="33" t="s">
+        <v>93</v>
+      </c>
+      <c r="E80" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="F80" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="G80" s="22"/>
+    </row>
+    <row r="81" spans="1:7" ht="12" customHeight="1">
+      <c r="A81" s="18">
+        <v>4015165359425</v>
+      </c>
+      <c r="B81" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C81" s="20">
+        <v>401237</v>
+      </c>
+      <c r="D81" s="21" t="s">
+        <v>94</v>
+      </c>
+      <c r="E81" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F81" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="G81" s="22">
+        <v>24.613199999999999</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" ht="12" customHeight="1">
+      <c r="A82" s="18">
+        <v>4015165359692</v>
+      </c>
+      <c r="B82" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C82" s="20">
+        <v>401268</v>
+      </c>
+      <c r="D82" s="21" t="s">
+        <v>95</v>
+      </c>
+      <c r="E82" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="G82" s="22">
+        <v>17.269200000000001</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" ht="12" customHeight="1">
+      <c r="A83" s="18">
+        <v>4015165359432</v>
+      </c>
+      <c r="B83" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C83" s="20">
+        <v>401238</v>
+      </c>
+      <c r="D83" s="21" t="s">
+        <v>96</v>
+      </c>
+      <c r="E83" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F83" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="G83" s="22">
+        <v>25.3476</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" ht="12" customHeight="1">
+      <c r="A84" s="18">
+        <v>4015165359708</v>
+      </c>
+      <c r="B84" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C84" s="20">
+        <v>401269</v>
+      </c>
+      <c r="D84" s="21" t="s">
+        <v>97</v>
+      </c>
+      <c r="E84" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G84" s="22">
+        <v>47.52</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" ht="12" customHeight="1">
+      <c r="A85" s="18">
+        <v>4015165359555</v>
+      </c>
+      <c r="B85" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C85" s="20">
+        <v>401252</v>
+      </c>
+      <c r="D85" s="21" t="s">
+        <v>98</v>
+      </c>
+      <c r="E85" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F85" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="G85" s="22">
+        <v>24.613199999999999</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" ht="12" customHeight="1">
+      <c r="A86" s="18">
+        <v>4015165359715</v>
+      </c>
+      <c r="B86" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C86" s="20">
+        <v>401270</v>
+      </c>
+      <c r="D86" s="21" t="s">
+        <v>99</v>
+      </c>
+      <c r="E86" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G86" s="22">
+        <v>24.948000000000004</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7" ht="12" customHeight="1">
+      <c r="A87" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="B87" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="C87" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D87" s="33" t="s">
+        <v>100</v>
+      </c>
+      <c r="E87" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="F87" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="G87" s="22"/>
+    </row>
+    <row r="88" spans="1:7" ht="12" customHeight="1">
+      <c r="A88" s="18">
+        <v>4015165359449</v>
+      </c>
+      <c r="B88" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C88" s="20">
+        <v>401239</v>
+      </c>
+      <c r="D88" s="21" t="s">
+        <v>101</v>
+      </c>
+      <c r="E88" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F88" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="G88" s="22">
+        <v>24.559200000000001</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7" ht="12" customHeight="1">
+      <c r="A89" s="18">
+        <v>4015165359609</v>
+      </c>
+      <c r="B89" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C89" s="20">
+        <v>401259</v>
+      </c>
+      <c r="D89" s="21" t="s">
+        <v>102</v>
+      </c>
+      <c r="E89" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="G89" s="22">
+        <v>17.388000000000002</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7" ht="12" customHeight="1">
+      <c r="A90" s="18">
+        <v>4015165371359</v>
+      </c>
+      <c r="B90" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C90" s="20">
+        <v>402914</v>
+      </c>
+      <c r="D90" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="E90" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F90" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="G90" s="22">
+        <v>27.539481600000006</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7" ht="12" customHeight="1">
+      <c r="A91" s="18">
+        <v>4015165359616</v>
+      </c>
+      <c r="B91" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C91" s="20">
+        <v>401260</v>
+      </c>
+      <c r="D91" s="21" t="s">
+        <v>104</v>
+      </c>
+      <c r="E91" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G91" s="22">
+        <v>52.92</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7" ht="12" customHeight="1">
+      <c r="A92" s="18">
+        <v>4015165359562</v>
+      </c>
+      <c r="B92" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C92" s="20">
+        <v>401253</v>
+      </c>
+      <c r="D92" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="E92" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F92" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="G92" s="22">
+        <v>24.559200000000001</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7" ht="12" customHeight="1">
+      <c r="A93" s="18">
+        <v>4015165359623</v>
+      </c>
+      <c r="B93" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C93" s="20">
+        <v>401261</v>
+      </c>
+      <c r="D93" s="21" t="s">
+        <v>106</v>
+      </c>
+      <c r="E93" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G93" s="22">
+        <v>27.648000000000003</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7" ht="12" customHeight="1">
+      <c r="A94" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="B94" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="C94" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D94" s="33" t="s">
+        <v>107</v>
+      </c>
+      <c r="E94" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="F94" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="G94" s="22"/>
+    </row>
+    <row r="95" spans="1:7" ht="12" customHeight="1">
+      <c r="A95" s="18">
+        <v>4015165371366</v>
+      </c>
+      <c r="B95" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C95" s="20">
+        <v>402915</v>
+      </c>
+      <c r="D95" s="21" t="s">
+        <v>108</v>
+      </c>
+      <c r="E95" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F95" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="G95" s="22">
+        <v>24.613199999999999</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7" ht="12" customHeight="1">
+      <c r="A96" s="18">
+        <v>4015165371380</v>
+      </c>
+      <c r="B96" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C96" s="20">
+        <v>402917</v>
+      </c>
+      <c r="D96" s="21" t="s">
+        <v>109</v>
+      </c>
+      <c r="E96" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="G96" s="22">
+        <v>15.120000000000001</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" ht="12" customHeight="1">
+      <c r="A97" s="18">
+        <v>4015165359470</v>
+      </c>
+      <c r="B97" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C97" s="20">
+        <v>401242</v>
+      </c>
+      <c r="D97" s="21" t="s">
+        <v>110</v>
+      </c>
+      <c r="E97" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F97" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="G97" s="22">
+        <v>25.369199999999999</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" ht="12" customHeight="1">
+      <c r="A98" s="18">
+        <v>4015165359593</v>
+      </c>
+      <c r="B98" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C98" s="20">
+        <v>401256</v>
+      </c>
+      <c r="D98" s="21" t="s">
+        <v>111</v>
+      </c>
+      <c r="E98" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F98" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="G98" s="22">
+        <v>12.798</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" ht="12" customHeight="1">
+      <c r="A99" s="18">
+        <v>4015165359647</v>
+      </c>
+      <c r="B99" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C99" s="20">
+        <v>401263</v>
+      </c>
+      <c r="D99" s="21" t="s">
+        <v>112</v>
+      </c>
+      <c r="E99" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G99" s="22">
+        <v>21.114000000000001</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" ht="12" customHeight="1">
+      <c r="A100" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="B100" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="C100" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D100" s="33" t="s">
+        <v>113</v>
+      </c>
+      <c r="E100" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="F100" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="G100" s="22"/>
+    </row>
+    <row r="101" spans="1:8" ht="12" customHeight="1">
+      <c r="A101" s="18">
+        <v>4015165359401</v>
+      </c>
+      <c r="B101" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C101" s="20">
+        <v>401235</v>
+      </c>
+      <c r="D101" s="21" t="s">
+        <v>114</v>
+      </c>
+      <c r="E101" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F101" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="22">
+        <v>24.721200000000003</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" ht="12" customHeight="1">
+      <c r="A102" s="18">
+        <v>4015165359722</v>
+      </c>
+      <c r="B102" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C102" s="20">
+        <v>401271</v>
+      </c>
+      <c r="D102" s="21" t="s">
+        <v>115</v>
+      </c>
+      <c r="E102" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="G102" s="22">
+        <v>17.269200000000001</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" ht="12" customHeight="1">
+      <c r="A103" s="18">
+        <v>4015165359418</v>
+      </c>
+      <c r="B103" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C103" s="20">
+        <v>401236</v>
+      </c>
+      <c r="D103" s="21" t="s">
+        <v>116</v>
+      </c>
+      <c r="E103" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F103" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="G103" s="22">
+        <v>25.4772</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" ht="12" customHeight="1">
+      <c r="A104" s="18">
+        <v>4015165359739</v>
+      </c>
+      <c r="B104" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C104" s="20">
+        <v>401272</v>
+      </c>
+      <c r="D104" s="21" t="s">
+        <v>117</v>
+      </c>
+      <c r="E104" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G104" s="22">
+        <v>47.52</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" ht="12" customHeight="1">
+      <c r="A105" s="18">
+        <v>4015165359524</v>
+      </c>
+      <c r="B105" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C105" s="20">
+        <v>401249</v>
+      </c>
+      <c r="D105" s="21" t="s">
+        <v>118</v>
+      </c>
+      <c r="E105" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F105" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="G105" s="22">
+        <v>16.794</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" ht="12" customHeight="1">
+      <c r="A106" s="18">
+        <v>4015165359746</v>
+      </c>
+      <c r="B106" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C106" s="20">
+        <v>401273</v>
+      </c>
+      <c r="D106" s="21" t="s">
+        <v>119</v>
+      </c>
+      <c r="E106" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="G106" s="22">
+        <v>18.3492</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" ht="12" customHeight="1">
+      <c r="A107" s="18">
+        <v>4015165359548</v>
+      </c>
+      <c r="B107" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C107" s="20">
+        <v>401251</v>
+      </c>
+      <c r="D107" s="21" t="s">
+        <v>120</v>
+      </c>
+      <c r="E107" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F107" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="G107" s="22">
+        <v>24.678000000000004</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" ht="12" customHeight="1">
+      <c r="A108" s="18">
+        <v>4015165359586</v>
+      </c>
+      <c r="B108" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C108" s="20">
+        <v>401255</v>
+      </c>
+      <c r="D108" s="21" t="s">
+        <v>121</v>
+      </c>
+      <c r="E108" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F108" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="G108" s="22">
+        <v>12.7332</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" ht="12" customHeight="1">
+      <c r="A109" s="18">
+        <v>4015165359753</v>
+      </c>
+      <c r="B109" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C109" s="20">
+        <v>401274</v>
+      </c>
+      <c r="D109" s="21" t="s">
+        <v>122</v>
+      </c>
+      <c r="E109" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G109" s="22">
+        <v>24.948000000000004</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" ht="12" customHeight="1">
+      <c r="A110" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="B110" s="14" t="s">
+        <v>123</v>
+      </c>
+      <c r="C110" s="15"/>
+      <c r="D110" s="16"/>
+      <c r="E110" s="15"/>
+      <c r="F110" s="15"/>
+      <c r="G110" s="34"/>
+      <c r="H110" s="35"/>
+    </row>
+    <row r="111" spans="1:8" ht="12" customHeight="1">
+      <c r="A111" s="18">
+        <v>4015165359487</v>
+      </c>
+      <c r="B111" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C111" s="20">
+        <v>401243</v>
+      </c>
+      <c r="D111" s="21" t="s">
+        <v>124</v>
+      </c>
+      <c r="E111" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F111" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="G111" s="28">
+        <v>24.462</v>
+      </c>
+      <c r="H111" s="35"/>
+    </row>
+    <row r="112" spans="1:8" ht="12" customHeight="1">
+      <c r="A112" s="18">
+        <v>4015165359760</v>
+      </c>
+      <c r="B112" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C112" s="20">
+        <v>401276</v>
+      </c>
+      <c r="D112" s="21" t="s">
+        <v>125</v>
+      </c>
+      <c r="E112" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G112" s="28">
+        <v>47.52</v>
+      </c>
+      <c r="H112" s="35"/>
+    </row>
+    <row r="113" spans="1:8" ht="12" customHeight="1">
+      <c r="A113" s="18">
+        <v>4015165359494</v>
+      </c>
+      <c r="B113" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C113" s="20">
+        <v>401244</v>
+      </c>
+      <c r="D113" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="E113" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F113" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="G113" s="28">
+        <v>25.261200000000002</v>
+      </c>
+      <c r="H113" s="35"/>
+    </row>
+    <row r="114" spans="1:8" ht="12" customHeight="1">
+      <c r="A114" s="18">
+        <v>4015165359784</v>
+      </c>
+      <c r="B114" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C114" s="20">
+        <v>401278</v>
+      </c>
+      <c r="D114" s="21" t="s">
+        <v>127</v>
+      </c>
+      <c r="E114" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G114" s="28">
+        <v>47.52</v>
+      </c>
+      <c r="H114" s="35"/>
+    </row>
+    <row r="115" spans="1:8" ht="12" customHeight="1">
+      <c r="A115" s="18">
+        <v>4015165359500</v>
+      </c>
+      <c r="B115" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C115" s="20">
+        <v>401245</v>
+      </c>
+      <c r="D115" s="21" t="s">
+        <v>128</v>
+      </c>
+      <c r="E115" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F115" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="G115" s="28">
+        <v>25.261200000000002</v>
+      </c>
+      <c r="H115" s="35"/>
+    </row>
+    <row r="116" spans="1:8" ht="12" customHeight="1">
+      <c r="A116" s="18">
+        <v>4015165359777</v>
+      </c>
+      <c r="B116" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C116" s="20">
+        <v>401277</v>
+      </c>
+      <c r="D116" s="21" t="s">
+        <v>129</v>
+      </c>
+      <c r="E116" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G116" s="28">
+        <v>47.52</v>
+      </c>
+      <c r="H116" s="35"/>
+    </row>
+    <row r="117" spans="1:8" ht="12" customHeight="1">
+      <c r="A117" s="18">
+        <v>4015165360841</v>
+      </c>
+      <c r="B117" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C117" s="20">
+        <v>401337</v>
+      </c>
+      <c r="D117" s="21" t="s">
+        <v>130</v>
+      </c>
+      <c r="E117" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F117" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="E12" s="8">
-[...132 lines deleted...]
-      <c r="D20" s="3" t="s">
+      <c r="G117" s="28">
+        <v>4.2660000000000009</v>
+      </c>
+      <c r="H117" s="35"/>
+    </row>
+    <row r="118" spans="1:8" ht="12" customHeight="1">
+      <c r="A118" s="18">
+        <v>4015165361060</v>
+      </c>
+      <c r="B118" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C118" s="20">
+        <v>401343</v>
+      </c>
+      <c r="D118" s="21" t="s">
+        <v>131</v>
+      </c>
+      <c r="E118" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F118" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="G118" s="28">
+        <v>18.198000000000004</v>
+      </c>
+      <c r="H118" s="35"/>
+    </row>
+    <row r="119" spans="1:8" ht="12" customHeight="1">
+      <c r="A119" s="18">
+        <v>4015165368199</v>
+      </c>
+      <c r="B119" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C119" s="20">
+        <v>402633</v>
+      </c>
+      <c r="D119" s="21" t="s">
+        <v>132</v>
+      </c>
+      <c r="E119" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F119" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="G119" s="22">
+        <v>4.3092000000000006</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" ht="12" customHeight="1">
+      <c r="A120" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="B120" s="14" t="s">
+        <v>134</v>
+      </c>
+      <c r="C120" s="15"/>
+      <c r="D120" s="16"/>
+      <c r="E120" s="15"/>
+      <c r="F120" s="15"/>
+      <c r="G120" s="34"/>
+      <c r="H120" s="35"/>
+    </row>
+    <row r="121" spans="1:8" ht="12" customHeight="1">
+      <c r="A121" s="18">
+        <v>4015165357995</v>
+      </c>
+      <c r="B121" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C121" s="20">
+        <v>401123</v>
+      </c>
+      <c r="D121" s="21" t="s">
+        <v>135</v>
+      </c>
+      <c r="E121" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F121" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="G121" s="22">
+        <v>9.6012000000000004</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8" ht="12" customHeight="1">
+      <c r="A122" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="B122" s="14" t="s">
+        <v>136</v>
+      </c>
+      <c r="C122" s="15"/>
+      <c r="D122" s="16"/>
+      <c r="E122" s="15"/>
+      <c r="F122" s="15"/>
+      <c r="G122" s="34"/>
+      <c r="H122" s="35"/>
+    </row>
+    <row r="123" spans="1:8" ht="12" customHeight="1">
+      <c r="A123" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="B123" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="C123" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D123" s="33" t="s">
+        <v>137</v>
+      </c>
+      <c r="E123" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="F123" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="G123" s="22"/>
+    </row>
+    <row r="124" spans="1:8" ht="12" customHeight="1">
+      <c r="A124" s="18">
+        <v>4015165356936</v>
+      </c>
+      <c r="B124" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C124" s="20">
+        <v>400912</v>
+      </c>
+      <c r="D124" s="21" t="s">
+        <v>138</v>
+      </c>
+      <c r="E124" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F124" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="G124" s="22">
+        <v>37.789200000000008</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8" ht="12" customHeight="1">
+      <c r="A125" s="18">
+        <v>4015165357094</v>
+      </c>
+      <c r="B125" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C125" s="20">
+        <v>400918</v>
+      </c>
+      <c r="D125" s="21" t="s">
+        <v>139</v>
+      </c>
+      <c r="E125" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="G125" s="22">
+        <v>23.490000000000002</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8" ht="12" customHeight="1">
+      <c r="A126" s="18">
+        <v>4015165356950</v>
+      </c>
+      <c r="B126" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C126" s="20">
+        <v>400913</v>
+      </c>
+      <c r="D126" s="21" t="s">
+        <v>140</v>
+      </c>
+      <c r="E126" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F126" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="G126" s="22">
+        <v>38.718000000000004</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8" ht="12" customHeight="1">
+      <c r="A127" s="18">
+        <v>4015165357100</v>
+      </c>
+      <c r="B127" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C127" s="20">
+        <v>400919</v>
+      </c>
+      <c r="D127" s="21" t="s">
+        <v>141</v>
+      </c>
+      <c r="E127" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G127" s="22">
+        <v>59.940000000000005</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" ht="12" customHeight="1">
+      <c r="A128" s="18">
+        <v>4015165356967</v>
+      </c>
+      <c r="B128" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C128" s="20">
+        <v>400914</v>
+      </c>
+      <c r="D128" s="21" t="s">
+        <v>142</v>
+      </c>
+      <c r="E128" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F128" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="G128" s="22">
+        <v>30.942</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8" ht="12" customHeight="1">
+      <c r="A129" s="18">
+        <v>4015165357117</v>
+      </c>
+      <c r="B129" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C129" s="20">
+        <v>400920</v>
+      </c>
+      <c r="D129" s="21" t="s">
+        <v>143</v>
+      </c>
+      <c r="E129" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="G129" s="22">
+        <v>23.76</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8" ht="12" customHeight="1">
+      <c r="A130" s="18">
+        <v>4015165356974</v>
+      </c>
+      <c r="B130" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C130" s="20">
+        <v>400915</v>
+      </c>
+      <c r="D130" s="21" t="s">
+        <v>144</v>
+      </c>
+      <c r="E130" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F130" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="G130" s="22">
+        <v>43.308000000000007</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8" ht="12" customHeight="1">
+      <c r="A131" s="18">
+        <v>4015165357124</v>
+      </c>
+      <c r="B131" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C131" s="20">
+        <v>400921</v>
+      </c>
+      <c r="D131" s="21" t="s">
+        <v>145</v>
+      </c>
+      <c r="E131" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="G131" s="22">
+        <v>19.429199999999998</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8" ht="12" customHeight="1">
+      <c r="A132" s="18">
+        <v>4015165356981</v>
+      </c>
+      <c r="B132" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C132" s="20">
+        <v>400916</v>
+      </c>
+      <c r="D132" s="21" t="s">
+        <v>146</v>
+      </c>
+      <c r="E132" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F132" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="G132" s="22">
+        <v>32.454000000000001</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8" ht="12" customHeight="1">
+      <c r="A133" s="29">
+        <v>4015165356998</v>
+      </c>
+      <c r="B133" s="30" t="s">
+        <v>61</v>
+      </c>
+      <c r="C133" s="31">
+        <v>400917</v>
+      </c>
+      <c r="D133" s="32" t="s">
+        <v>147</v>
+      </c>
+      <c r="E133" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F133" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="G133" s="22">
+        <v>18.565200000000004</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8" ht="12" customHeight="1">
+      <c r="A134" s="18">
+        <v>4015165357131</v>
+      </c>
+      <c r="B134" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C134" s="20">
+        <v>400922</v>
+      </c>
+      <c r="D134" s="21" t="s">
+        <v>148</v>
+      </c>
+      <c r="E134" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G134" s="22">
+        <v>31.05</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8" ht="12" customHeight="1">
+      <c r="A135" s="18">
+        <v>4015165365921</v>
+      </c>
+      <c r="B135" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C135" s="20">
+        <v>800593</v>
+      </c>
+      <c r="D135" s="21" t="s">
+        <v>149</v>
+      </c>
+      <c r="E135" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="F135" s="6" t="s">
+        <v>151</v>
+      </c>
+      <c r="G135" s="22">
+        <v>38.393999999999998</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8" ht="12" customHeight="1">
+      <c r="A136" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="B136" s="14" t="s">
+        <v>152</v>
+      </c>
+      <c r="C136" s="15"/>
+      <c r="D136" s="16"/>
+      <c r="E136" s="15"/>
+      <c r="F136" s="15"/>
+      <c r="G136" s="34"/>
+      <c r="H136" s="35"/>
+    </row>
+    <row r="137" spans="1:8" ht="12" customHeight="1">
+      <c r="A137" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="B137" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="C137" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D137" s="33" t="s">
+        <v>153</v>
+      </c>
+      <c r="E137" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="F137" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="G137" s="22"/>
+    </row>
+    <row r="138" spans="1:8" ht="12" customHeight="1">
+      <c r="A138" s="18">
+        <v>4015165354512</v>
+      </c>
+      <c r="B138" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C138" s="20">
+        <v>400698</v>
+      </c>
+      <c r="D138" s="21" t="s">
+        <v>154</v>
+      </c>
+      <c r="E138" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F138" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="G138" s="22">
+        <v>19.385999999999999</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8" ht="12" customHeight="1">
+      <c r="A139" s="18">
+        <v>4015165354994</v>
+      </c>
+      <c r="B139" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C139" s="20">
+        <v>400769</v>
+      </c>
+      <c r="D139" s="21" t="s">
+        <v>155</v>
+      </c>
+      <c r="E139" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F139" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="G139" s="22">
+        <v>19.385999999999999</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8" ht="12" customHeight="1">
+      <c r="A140" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="B140" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="C140" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D140" s="33" t="s">
+        <v>156</v>
+      </c>
+      <c r="E140" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="F140" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="G140" s="22"/>
+    </row>
+    <row r="141" spans="1:8" ht="12" customHeight="1">
+      <c r="A141" s="18">
+        <v>4015165368717</v>
+      </c>
+      <c r="B141" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C141" s="20">
+        <v>402686</v>
+      </c>
+      <c r="D141" s="21" t="s">
+        <v>157</v>
+      </c>
+      <c r="E141" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F141" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G141" s="22">
+        <v>19.321200000000001</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8" ht="12" customHeight="1">
+      <c r="A142" s="18">
+        <v>4015165369684</v>
+      </c>
+      <c r="B142" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C142" s="20">
+        <v>402808</v>
+      </c>
+      <c r="D142" s="21" t="s">
+        <v>158</v>
+      </c>
+      <c r="E142" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G142" s="22">
+        <v>19.278000000000002</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8" ht="12" customHeight="1">
+      <c r="A143" s="18">
+        <v>4015165368724</v>
+      </c>
+      <c r="B143" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C143" s="20">
+        <v>402687</v>
+      </c>
+      <c r="D143" s="21" t="s">
+        <v>159</v>
+      </c>
+      <c r="E143" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F143" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="G143" s="22">
+        <v>43.146000000000008</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8" ht="12" customHeight="1">
+      <c r="A144" s="18">
+        <v>4015165368731</v>
+      </c>
+      <c r="B144" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C144" s="20">
+        <v>402688</v>
+      </c>
+      <c r="D144" s="21" t="s">
+        <v>160</v>
+      </c>
+      <c r="E144" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F144" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="G144" s="22">
+        <v>17.377200000000002</v>
+      </c>
+    </row>
+    <row r="145" spans="1:7" ht="12" customHeight="1">
+      <c r="A145" s="18">
+        <v>4015165368779</v>
+      </c>
+      <c r="B145" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C145" s="20">
+        <v>402691</v>
+      </c>
+      <c r="D145" s="21" t="s">
+        <v>161</v>
+      </c>
+      <c r="E145" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F145" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G145" s="22">
+        <v>15.109200000000001</v>
+      </c>
+    </row>
+    <row r="146" spans="1:7" ht="12" customHeight="1">
+      <c r="A146" s="18">
+        <v>4015165368786</v>
+      </c>
+      <c r="B146" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C146" s="20">
+        <v>402692</v>
+      </c>
+      <c r="D146" s="21" t="s">
+        <v>162</v>
+      </c>
+      <c r="E146" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F146" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="G146" s="22">
+        <v>22.950000000000003</v>
+      </c>
+    </row>
+    <row r="147" spans="1:7" ht="12" customHeight="1">
+      <c r="A147" s="18">
+        <v>4015165368793</v>
+      </c>
+      <c r="B147" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C147" s="20">
+        <v>402693</v>
+      </c>
+      <c r="D147" s="21" t="s">
+        <v>163</v>
+      </c>
+      <c r="E147" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F147" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="G147" s="22">
+        <v>32.389200000000002</v>
+      </c>
+    </row>
+    <row r="148" spans="1:7" ht="12" customHeight="1">
+      <c r="A148" s="18">
+        <v>4015165368816</v>
+      </c>
+      <c r="B148" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C148" s="20">
+        <v>402695</v>
+      </c>
+      <c r="D148" s="21" t="s">
+        <v>164</v>
+      </c>
+      <c r="E148" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F148" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="G148" s="22">
+        <v>44.226000000000006</v>
+      </c>
+    </row>
+    <row r="149" spans="1:7" ht="12" customHeight="1">
+      <c r="A149" s="18">
+        <v>4015165369844</v>
+      </c>
+      <c r="B149" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C149" s="20">
+        <v>402811</v>
+      </c>
+      <c r="D149" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="E149" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F149" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G149" s="22">
+        <v>60.480000000000004</v>
+      </c>
+    </row>
+    <row r="150" spans="1:7" ht="12" customHeight="1">
+      <c r="A150" s="18">
+        <v>4015165368823</v>
+      </c>
+      <c r="B150" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C150" s="20">
+        <v>402700</v>
+      </c>
+      <c r="D150" s="21" t="s">
+        <v>166</v>
+      </c>
+      <c r="E150" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F150" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="G150" s="22">
+        <v>27.054000000000002</v>
+      </c>
+    </row>
+    <row r="151" spans="1:7" ht="12" customHeight="1">
+      <c r="A151" s="18">
+        <v>4015165369011</v>
+      </c>
+      <c r="B151" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C151" s="20">
+        <v>402740</v>
+      </c>
+      <c r="D151" s="21" t="s">
+        <v>167</v>
+      </c>
+      <c r="E151" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F151" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="G151" s="22">
+        <v>20.476800000000001</v>
+      </c>
+    </row>
+    <row r="152" spans="1:7" ht="12" customHeight="1">
+      <c r="A152" s="18">
+        <v>4015165357841</v>
+      </c>
+      <c r="B152" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C152" s="20">
+        <v>401060</v>
+      </c>
+      <c r="D152" s="21" t="s">
+        <v>168</v>
+      </c>
+      <c r="E152" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F152" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="G152" s="22">
+        <v>38.340000000000003</v>
+      </c>
+    </row>
+    <row r="153" spans="1:7" ht="12" customHeight="1">
+      <c r="A153" s="18">
+        <v>4015165328292</v>
+      </c>
+      <c r="B153" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C153" s="20">
+        <v>464410</v>
+      </c>
+      <c r="D153" s="21" t="s">
+        <v>169</v>
+      </c>
+      <c r="E153" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F153" s="6" t="s">
+        <v>170</v>
+      </c>
+      <c r="G153" s="22">
+        <v>19.440000000000001</v>
+      </c>
+    </row>
+    <row r="154" spans="1:7" ht="12" customHeight="1">
+      <c r="A154" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="B154" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="C154" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D154" s="33" t="s">
+        <v>171</v>
+      </c>
+      <c r="E154" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="F154" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="G154" s="22"/>
+    </row>
+    <row r="155" spans="1:7" ht="12" customHeight="1">
+      <c r="A155" s="18">
+        <v>4015165368649</v>
+      </c>
+      <c r="B155" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C155" s="20">
+        <v>402679</v>
+      </c>
+      <c r="D155" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="E155" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F155" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="G155" s="22">
+        <v>36.828000000000003</v>
+      </c>
+    </row>
+    <row r="156" spans="1:7" ht="12" customHeight="1">
+      <c r="A156" s="18">
+        <v>4015165369370</v>
+      </c>
+      <c r="B156" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C156" s="20">
+        <v>402797</v>
+      </c>
+      <c r="D156" s="21" t="s">
+        <v>173</v>
+      </c>
+      <c r="E156" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="G156" s="22">
+        <v>23.76</v>
+      </c>
+    </row>
+    <row r="157" spans="1:7" ht="12" customHeight="1">
+      <c r="A157" s="18">
+        <v>4015165368656</v>
+      </c>
+      <c r="B157" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C157" s="20">
+        <v>402680</v>
+      </c>
+      <c r="D157" s="21" t="s">
+        <v>174</v>
+      </c>
+      <c r="E157" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F157" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="G157" s="22">
+        <v>43.189200000000007</v>
+      </c>
+    </row>
+    <row r="158" spans="1:7" ht="12" customHeight="1">
+      <c r="A158" s="18">
+        <v>4015165369417</v>
+      </c>
+      <c r="B158" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C158" s="20">
+        <v>402798</v>
+      </c>
+      <c r="D158" s="21" t="s">
+        <v>175</v>
+      </c>
+      <c r="E158" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F158" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G158" s="22">
+        <v>62.64</v>
+      </c>
+    </row>
+    <row r="159" spans="1:7" ht="12" customHeight="1">
+      <c r="A159" s="18">
+        <v>4015165368663</v>
+      </c>
+      <c r="B159" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C159" s="20">
+        <v>402681</v>
+      </c>
+      <c r="D159" s="21" t="s">
+        <v>176</v>
+      </c>
+      <c r="E159" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F159" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="G159" s="22">
+        <v>45.252000000000002</v>
+      </c>
+    </row>
+    <row r="160" spans="1:7" ht="12" customHeight="1">
+      <c r="A160" s="18">
+        <v>4015165368670</v>
+      </c>
+      <c r="B160" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C160" s="20">
+        <v>402682</v>
+      </c>
+      <c r="D160" s="21" t="s">
+        <v>177</v>
+      </c>
+      <c r="E160" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F160" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="G160" s="22">
+        <v>45.252000000000002</v>
+      </c>
+    </row>
+    <row r="161" spans="1:7" ht="12" customHeight="1">
+      <c r="A161" s="18">
+        <v>4015165368694</v>
+      </c>
+      <c r="B161" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C161" s="20">
+        <v>402684</v>
+      </c>
+      <c r="D161" s="21" t="s">
+        <v>178</v>
+      </c>
+      <c r="E161" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F161" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="G161" s="22">
+        <v>32.389200000000002</v>
+      </c>
+    </row>
+    <row r="162" spans="1:7" ht="12" customHeight="1">
+      <c r="A162" s="18">
+        <v>4015165369516</v>
+      </c>
+      <c r="B162" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C162" s="20">
+        <v>402802</v>
+      </c>
+      <c r="D162" s="21" t="s">
+        <v>179</v>
+      </c>
+      <c r="E162" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F162" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="G162" s="22">
+        <v>37.800000000000004</v>
+      </c>
+    </row>
+    <row r="163" spans="1:7" ht="12" customHeight="1">
+      <c r="A163" s="18">
+        <v>4015165369042</v>
+      </c>
+      <c r="B163" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C163" s="20">
+        <v>402743</v>
+      </c>
+      <c r="D163" s="21" t="s">
+        <v>180</v>
+      </c>
+      <c r="E163" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F163" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="G163" s="22">
+        <v>20.466000000000001</v>
+      </c>
+    </row>
+    <row r="164" spans="1:7" ht="12" customHeight="1">
+      <c r="A164" s="18">
+        <v>4015165319948</v>
+      </c>
+      <c r="B164" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C164" s="20">
+        <v>463476</v>
+      </c>
+      <c r="D164" s="21" t="s">
+        <v>181</v>
+      </c>
+      <c r="E164" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F164" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="G164" s="22">
+        <v>20.466000000000001</v>
+      </c>
+    </row>
+    <row r="165" spans="1:7" ht="12" customHeight="1">
+      <c r="A165" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="B165" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="C165" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D165" s="33" t="s">
+        <v>182</v>
+      </c>
+      <c r="E165" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="F165" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="G165" s="22"/>
+    </row>
+    <row r="166" spans="1:7" ht="12" customHeight="1">
+      <c r="A166" s="18">
+        <v>4015165368885</v>
+      </c>
+      <c r="B166" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C166" s="20">
+        <v>402707</v>
+      </c>
+      <c r="D166" s="21" t="s">
+        <v>183</v>
+      </c>
+      <c r="E166" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F166" s="6" t="s">
+        <v>184</v>
+      </c>
+      <c r="G166" s="22">
+        <v>4.5360000000000005</v>
+      </c>
+    </row>
+    <row r="167" spans="1:7" ht="12" customHeight="1">
+      <c r="A167" s="18">
+        <v>4015165368892</v>
+      </c>
+      <c r="B167" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C167" s="20">
+        <v>402708</v>
+      </c>
+      <c r="D167" s="21" t="s">
+        <v>185</v>
+      </c>
+      <c r="E167" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F167" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="G167" s="22">
+        <v>30.985200000000003</v>
+      </c>
+    </row>
+    <row r="168" spans="1:7" ht="12" customHeight="1">
+      <c r="A168" s="18">
+        <v>4015165368908</v>
+      </c>
+      <c r="B168" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C168" s="20">
+        <v>402709</v>
+      </c>
+      <c r="D168" s="21" t="s">
+        <v>186</v>
+      </c>
+      <c r="E168" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F168" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="G168" s="22">
+        <v>31.428000000000004</v>
+      </c>
+    </row>
+    <row r="169" spans="1:7" ht="12" customHeight="1">
+      <c r="A169" s="18">
+        <v>4015165369998</v>
+      </c>
+      <c r="B169" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C169" s="20">
+        <v>402817</v>
+      </c>
+      <c r="D169" s="21" t="s">
+        <v>187</v>
+      </c>
+      <c r="E169" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F169" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="G169" s="22">
+        <v>21.815999999999999</v>
+      </c>
+    </row>
+    <row r="170" spans="1:7" ht="12" customHeight="1">
+      <c r="A170" s="18">
+        <v>4015165368991</v>
+      </c>
+      <c r="B170" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C170" s="20">
+        <v>402738</v>
+      </c>
+      <c r="D170" s="21" t="s">
+        <v>188</v>
+      </c>
+      <c r="E170" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F170" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="G170" s="22">
+        <v>17.377200000000002</v>
+      </c>
+    </row>
+    <row r="171" spans="1:7" ht="12" customHeight="1">
+      <c r="A171" s="18">
+        <v>4015165372196</v>
+      </c>
+      <c r="B171" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C171" s="20">
+        <v>402989</v>
+      </c>
+      <c r="D171" s="21" t="s">
+        <v>189</v>
+      </c>
+      <c r="E171" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F171" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="G171" s="22">
+        <v>34.56</v>
+      </c>
+    </row>
+    <row r="172" spans="1:7" ht="12" customHeight="1">
+      <c r="A172" s="18">
+        <v>4015165370000</v>
+      </c>
+      <c r="B172" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C172" s="20">
+        <v>402818</v>
+      </c>
+      <c r="D172" s="21" t="s">
+        <v>190</v>
+      </c>
+      <c r="E172" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F172" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="G172" s="22">
+        <v>22.68</v>
+      </c>
+    </row>
+    <row r="173" spans="1:7" ht="12" customHeight="1">
+      <c r="A173" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="B173" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="C173" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D173" s="33" t="s">
+        <v>191</v>
+      </c>
+      <c r="E173" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="F173" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="G173" s="22"/>
+    </row>
+    <row r="174" spans="1:7" ht="12" customHeight="1">
+      <c r="A174" s="18">
+        <v>4015165372288</v>
+      </c>
+      <c r="B174" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C174" s="20">
+        <v>402673</v>
+      </c>
+      <c r="D174" s="21" t="s">
+        <v>192</v>
+      </c>
+      <c r="E174" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F174" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G174" s="22">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="175" spans="1:7" ht="12" customHeight="1">
+      <c r="A175" s="18">
+        <v>4015165369554</v>
+      </c>
+      <c r="B175" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C175" s="20">
+        <v>402804</v>
+      </c>
+      <c r="D175" s="21" t="s">
+        <v>193</v>
+      </c>
+      <c r="E175" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F175" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G175" s="22">
+        <v>10.260000000000002</v>
+      </c>
+    </row>
+    <row r="176" spans="1:7" ht="12" customHeight="1">
+      <c r="A176" s="18">
+        <v>4015165368595</v>
+      </c>
+      <c r="B176" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C176" s="20">
+        <v>402674</v>
+      </c>
+      <c r="D176" s="21" t="s">
+        <v>194</v>
+      </c>
+      <c r="E176" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F176" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G176" s="22">
+        <v>13.597200000000001</v>
+      </c>
+    </row>
+    <row r="177" spans="1:7" ht="12" customHeight="1">
+      <c r="A177" s="18">
+        <v>4015165369578</v>
+      </c>
+      <c r="B177" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C177" s="20">
+        <v>402805</v>
+      </c>
+      <c r="D177" s="21" t="s">
+        <v>195</v>
+      </c>
+      <c r="E177" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F177" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G177" s="22">
+        <v>25.909199999999998</v>
+      </c>
+    </row>
+    <row r="178" spans="1:7" ht="12" customHeight="1">
+      <c r="A178" s="18">
+        <v>4015165368601</v>
+      </c>
+      <c r="B178" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C178" s="20">
+        <v>402675</v>
+      </c>
+      <c r="D178" s="21" t="s">
+        <v>196</v>
+      </c>
+      <c r="E178" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F178" s="6" t="s">
+        <v>197</v>
+      </c>
+      <c r="G178" s="22">
+        <v>24.8292</v>
+      </c>
+    </row>
+    <row r="179" spans="1:7" ht="12" customHeight="1">
+      <c r="A179" s="18">
+        <v>4015165369592</v>
+      </c>
+      <c r="B179" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C179" s="20">
+        <v>402806</v>
+      </c>
+      <c r="D179" s="21" t="s">
+        <v>198</v>
+      </c>
+      <c r="E179" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F179" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="G179" s="22">
         <v>27</v>
       </c>
-      <c r="E20" s="8">
-        <v>19.774799999999999</v>
+    </row>
+    <row r="180" spans="1:7" ht="12" customHeight="1">
+      <c r="A180" s="18">
+        <v>4015165372325</v>
+      </c>
+      <c r="B180" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C180" s="20">
+        <v>402676</v>
+      </c>
+      <c r="D180" s="21" t="s">
+        <v>199</v>
+      </c>
+      <c r="E180" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F180" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="G180" s="22">
+        <v>44.82</v>
+      </c>
+    </row>
+    <row r="181" spans="1:7" ht="12" customHeight="1">
+      <c r="A181" s="18">
+        <v>4015165369622</v>
+      </c>
+      <c r="B181" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C181" s="20">
+        <v>402807</v>
+      </c>
+      <c r="D181" s="21" t="s">
+        <v>200</v>
+      </c>
+      <c r="E181" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F181" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G181" s="22">
+        <v>62.629200000000004</v>
+      </c>
+    </row>
+    <row r="182" spans="1:7" ht="12" customHeight="1">
+      <c r="A182" s="18">
+        <v>4015165368618</v>
+      </c>
+      <c r="B182" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C182" s="20">
+        <v>402677</v>
+      </c>
+      <c r="D182" s="21" t="s">
+        <v>201</v>
+      </c>
+      <c r="E182" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F182" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="G182" s="22">
+        <v>42.336000000000006</v>
+      </c>
+    </row>
+    <row r="183" spans="1:7" ht="12" customHeight="1">
+      <c r="A183" s="18">
+        <v>4015165368625</v>
+      </c>
+      <c r="B183" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C183" s="20">
+        <v>402678</v>
+      </c>
+      <c r="D183" s="21" t="s">
+        <v>202</v>
+      </c>
+      <c r="E183" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F183" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G183" s="22">
+        <v>36.709200000000003</v>
+      </c>
+    </row>
+    <row r="184" spans="1:7" ht="12" customHeight="1">
+      <c r="A184" s="18">
+        <v>4015165372684</v>
+      </c>
+      <c r="B184" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C184" s="20">
+        <v>403053</v>
+      </c>
+      <c r="D184" s="21" t="s">
+        <v>203</v>
+      </c>
+      <c r="E184" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F184" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G184" s="22">
+        <v>49.680000000000007</v>
+      </c>
+    </row>
+    <row r="185" spans="1:7" ht="12" customHeight="1">
+      <c r="A185" s="18">
+        <v>4015165927471</v>
+      </c>
+      <c r="B185" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C185" s="20">
+        <v>464350</v>
+      </c>
+      <c r="D185" s="21" t="s">
+        <v>204</v>
+      </c>
+      <c r="E185" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F185" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="G185" s="22">
+        <v>30.78</v>
+      </c>
+    </row>
+    <row r="186" spans="1:7" ht="12" customHeight="1">
+      <c r="A186" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="B186" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="C186" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D186" s="33" t="s">
+        <v>205</v>
+      </c>
+      <c r="E186" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="F186" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="G186" s="22"/>
+    </row>
+    <row r="187" spans="1:7" ht="12" customHeight="1">
+      <c r="A187" s="18">
+        <v>4015165368762</v>
+      </c>
+      <c r="B187" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C187" s="20">
+        <v>402690</v>
+      </c>
+      <c r="D187" s="21" t="s">
+        <v>206</v>
+      </c>
+      <c r="E187" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F187" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G187" s="22">
+        <v>15.109200000000001</v>
+      </c>
+    </row>
+    <row r="188" spans="1:7" ht="12" customHeight="1">
+      <c r="A188" s="18">
+        <v>4015165368878</v>
+      </c>
+      <c r="B188" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C188" s="20">
+        <v>402706</v>
+      </c>
+      <c r="D188" s="21" t="s">
+        <v>207</v>
+      </c>
+      <c r="E188" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F188" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="G188" s="22">
+        <v>11.780121600000001</v>
+      </c>
+    </row>
+    <row r="189" spans="1:7" ht="12" customHeight="1">
+      <c r="A189" s="18">
+        <v>4015165634249</v>
+      </c>
+      <c r="B189" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C189" s="20">
+        <v>465010</v>
+      </c>
+      <c r="D189" s="21" t="s">
+        <v>208</v>
+      </c>
+      <c r="E189" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F189" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="G189" s="22">
+        <v>30.240000000000002</v>
+      </c>
+    </row>
+    <row r="190" spans="1:7" ht="12" customHeight="1">
+      <c r="A190" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="B190" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="C190" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D190" s="33" t="s">
+        <v>209</v>
+      </c>
+      <c r="E190" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="F190" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="G190" s="22"/>
+    </row>
+    <row r="191" spans="1:7" ht="12" customHeight="1">
+      <c r="A191" s="18">
+        <v>4015165369028</v>
+      </c>
+      <c r="B191" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C191" s="20">
+        <v>402741</v>
+      </c>
+      <c r="D191" s="21" t="s">
+        <v>210</v>
+      </c>
+      <c r="E191" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F191" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="G191" s="22">
+        <v>20.5092</v>
+      </c>
+    </row>
+    <row r="192" spans="1:7" ht="12" customHeight="1">
+      <c r="A192" s="18">
+        <v>4015165369059</v>
+      </c>
+      <c r="B192" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C192" s="20">
+        <v>402744</v>
+      </c>
+      <c r="D192" s="21" t="s">
+        <v>211</v>
+      </c>
+      <c r="E192" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F192" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G192" s="22">
+        <v>11.34</v>
+      </c>
+    </row>
+    <row r="193" spans="1:7" ht="12" customHeight="1">
+      <c r="A193" s="18">
+        <v>4015165370406</v>
+      </c>
+      <c r="B193" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C193" s="20">
+        <v>402821</v>
+      </c>
+      <c r="D193" s="21" t="s">
+        <v>212</v>
+      </c>
+      <c r="E193" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F193" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G193" s="22">
+        <v>21.6</v>
+      </c>
+    </row>
+    <row r="194" spans="1:7" ht="12" customHeight="1">
+      <c r="A194" s="18">
+        <v>4015165369066</v>
+      </c>
+      <c r="B194" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C194" s="20">
+        <v>402745</v>
+      </c>
+      <c r="D194" s="21" t="s">
+        <v>213</v>
+      </c>
+      <c r="E194" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F194" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="G194" s="22">
+        <v>26.622</v>
+      </c>
+    </row>
+    <row r="195" spans="1:7" ht="12" customHeight="1">
+      <c r="A195" s="18">
+        <v>4015165369103</v>
+      </c>
+      <c r="B195" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C195" s="20">
+        <v>402749</v>
+      </c>
+      <c r="D195" s="21" t="s">
+        <v>214</v>
+      </c>
+      <c r="E195" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F195" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G195" s="22">
+        <v>19.321200000000001</v>
+      </c>
+    </row>
+    <row r="196" spans="1:7" ht="12" customHeight="1">
+      <c r="A196" s="18">
+        <v>4015165369110</v>
+      </c>
+      <c r="B196" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C196" s="20">
+        <v>402759</v>
+      </c>
+      <c r="D196" s="21" t="s">
+        <v>215</v>
+      </c>
+      <c r="E196" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F196" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="G196" s="22">
+        <v>28.717200000000002</v>
+      </c>
+    </row>
+    <row r="197" spans="1:7" ht="12" customHeight="1">
+      <c r="A197" s="18">
+        <v>4015165322825</v>
+      </c>
+      <c r="B197" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C197" s="20">
+        <v>468510</v>
+      </c>
+      <c r="D197" s="21" t="s">
+        <v>216</v>
+      </c>
+      <c r="E197" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F197" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="G197" s="22">
+        <v>28.717200000000002</v>
+      </c>
+    </row>
+    <row r="198" spans="1:7" ht="12" customHeight="1">
+      <c r="A198" s="18">
+        <v>4015165322832</v>
+      </c>
+      <c r="B198" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C198" s="20">
+        <v>468520</v>
+      </c>
+      <c r="D198" s="21" t="s">
+        <v>217</v>
+      </c>
+      <c r="E198" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F198" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="G198" s="22">
+        <v>29.160000000000004</v>
+      </c>
+    </row>
+    <row r="199" spans="1:7" ht="12" customHeight="1">
+      <c r="A199" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="B199" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="C199" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D199" s="33" t="s">
+        <v>218</v>
+      </c>
+      <c r="E199" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="F199" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="G199" s="22"/>
+    </row>
+    <row r="200" spans="1:7" ht="12" customHeight="1">
+      <c r="A200" s="18">
+        <v>4015165317227</v>
+      </c>
+      <c r="B200" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C200" s="20">
+        <v>869103</v>
+      </c>
+      <c r="D200" s="21" t="s">
+        <v>219</v>
+      </c>
+      <c r="E200" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="F200" s="6" t="s">
+        <v>220</v>
+      </c>
+      <c r="G200" s="22">
+        <v>11.610000000000001</v>
+      </c>
+    </row>
+    <row r="201" spans="1:7" ht="12" customHeight="1">
+      <c r="A201" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="B201" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="C201" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D201" s="33" t="s">
+        <v>221</v>
+      </c>
+      <c r="E201" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="F201" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="G201" s="22"/>
+    </row>
+    <row r="202" spans="1:7" ht="12" customHeight="1">
+      <c r="A202" s="18">
+        <v>4015165344803</v>
+      </c>
+      <c r="B202" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C202" s="20">
+        <v>455002</v>
+      </c>
+      <c r="D202" s="21" t="s">
+        <v>222</v>
+      </c>
+      <c r="E202" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F202" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="G202" s="22">
+        <v>28.080000000000002</v>
+      </c>
+    </row>
+    <row r="203" spans="1:7" ht="12" customHeight="1">
+      <c r="A203" s="18">
+        <v>4015165356530</v>
+      </c>
+      <c r="B203" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C203" s="20">
+        <v>400883</v>
+      </c>
+      <c r="D203" s="21" t="s">
+        <v>223</v>
+      </c>
+      <c r="E203" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F203" s="6" t="s">
+        <v>224</v>
+      </c>
+      <c r="G203" s="22">
+        <v>33.469200000000001</v>
+      </c>
+    </row>
+    <row r="204" spans="1:7" ht="12" customHeight="1">
+      <c r="A204" s="18">
+        <v>4015165344834</v>
+      </c>
+      <c r="B204" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C204" s="20">
+        <v>455003</v>
+      </c>
+      <c r="D204" s="21" t="s">
+        <v>225</v>
+      </c>
+      <c r="E204" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F204" s="6" t="s">
+        <v>226</v>
+      </c>
+      <c r="G204" s="22">
+        <v>15.109200000000001</v>
+      </c>
+    </row>
+    <row r="205" spans="1:7" ht="12" customHeight="1">
+      <c r="A205" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="B205" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="C205" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D205" s="33" t="s">
+        <v>227</v>
+      </c>
+      <c r="E205" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="F205" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="G205" s="22"/>
+    </row>
+    <row r="206" spans="1:7" ht="12" customHeight="1">
+      <c r="A206" s="18">
+        <v>4015165336204</v>
+      </c>
+      <c r="B206" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C206" s="20">
+        <v>477019</v>
+      </c>
+      <c r="D206" s="21" t="s">
+        <v>228</v>
+      </c>
+      <c r="E206" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F206" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="G206" s="22">
+        <v>12.042000000000002</v>
+      </c>
+    </row>
+    <row r="207" spans="1:7" ht="12" customHeight="1">
+      <c r="A207" s="18">
+        <v>4015165336211</v>
+      </c>
+      <c r="B207" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C207" s="20">
+        <v>477020</v>
+      </c>
+      <c r="D207" s="21" t="s">
+        <v>229</v>
+      </c>
+      <c r="E207" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F207" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="G207" s="22">
+        <v>12.949200000000001</v>
+      </c>
+    </row>
+    <row r="208" spans="1:7" ht="12" customHeight="1">
+      <c r="A208" s="18">
+        <v>4015165362623</v>
+      </c>
+      <c r="B208" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C208" s="20">
+        <v>401617</v>
+      </c>
+      <c r="D208" s="21" t="s">
+        <v>230</v>
+      </c>
+      <c r="E208" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F208" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G208" s="22">
+        <v>18.3492</v>
+      </c>
+    </row>
+    <row r="209" spans="1:7" ht="12" customHeight="1">
+      <c r="A209" s="18">
+        <v>4015165336235</v>
+      </c>
+      <c r="B209" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C209" s="20">
+        <v>477022</v>
+      </c>
+      <c r="D209" s="21" t="s">
+        <v>231</v>
+      </c>
+      <c r="E209" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F209" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G209" s="22">
+        <v>11.437200000000001</v>
+      </c>
+    </row>
+    <row r="210" spans="1:7" ht="12" customHeight="1">
+      <c r="A210" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="B210" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="C210" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D210" s="33" t="s">
+        <v>232</v>
+      </c>
+      <c r="E210" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="F210" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="G210" s="22"/>
+    </row>
+    <row r="211" spans="1:7" ht="12" customHeight="1">
+      <c r="A211" s="18">
+        <v>4015165345619</v>
+      </c>
+      <c r="B211" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C211" s="20">
+        <v>480063</v>
+      </c>
+      <c r="D211" s="21" t="s">
+        <v>233</v>
+      </c>
+      <c r="E211" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F211" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="G211" s="22">
+        <v>10.854000000000001</v>
+      </c>
+    </row>
+    <row r="212" spans="1:7" ht="12" customHeight="1">
+      <c r="A212" s="18">
+        <v>4015165345824</v>
+      </c>
+      <c r="B212" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C212" s="20">
+        <v>445001</v>
+      </c>
+      <c r="D212" s="21" t="s">
+        <v>234</v>
+      </c>
+      <c r="E212" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F212" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="22">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="213" spans="1:7" ht="12" customHeight="1">
+      <c r="A213" s="18">
+        <v>4015165345626</v>
+      </c>
+      <c r="B213" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C213" s="20">
+        <v>480064</v>
+      </c>
+      <c r="D213" s="21" t="s">
+        <v>235</v>
+      </c>
+      <c r="E213" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F213" s="6" t="s">
+        <v>236</v>
+      </c>
+      <c r="G213" s="22">
+        <v>11.780121600000001</v>
+      </c>
+    </row>
+    <row r="214" spans="1:7" ht="12" customHeight="1">
+      <c r="A214" s="18">
+        <v>4015165345657</v>
+      </c>
+      <c r="B214" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C214" s="20">
+        <v>480067</v>
+      </c>
+      <c r="D214" s="21" t="s">
+        <v>237</v>
+      </c>
+      <c r="E214" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F214" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="G214" s="22">
+        <v>15.66</v>
+      </c>
+    </row>
+    <row r="215" spans="1:7" ht="12" customHeight="1">
+      <c r="A215" s="18">
+        <v>4015165345886</v>
+      </c>
+      <c r="B215" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C215" s="20">
+        <v>445008</v>
+      </c>
+      <c r="D215" s="21" t="s">
+        <v>238</v>
+      </c>
+      <c r="E215" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F215" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="G215" s="22">
+        <v>16.9452</v>
+      </c>
+    </row>
+    <row r="216" spans="1:7" ht="12" customHeight="1">
+      <c r="A216" s="18">
+        <v>4015165345640</v>
+      </c>
+      <c r="B216" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C216" s="20">
+        <v>480066</v>
+      </c>
+      <c r="D216" s="21" t="s">
+        <v>239</v>
+      </c>
+      <c r="E216" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F216" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="G216" s="22">
+        <v>17.118000000000002</v>
+      </c>
+    </row>
+    <row r="217" spans="1:7" ht="12" customHeight="1">
+      <c r="A217" s="18">
+        <v>4015165345664</v>
+      </c>
+      <c r="B217" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C217" s="20">
+        <v>480068</v>
+      </c>
+      <c r="D217" s="21" t="s">
+        <v>240</v>
+      </c>
+      <c r="E217" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F217" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="G217" s="22">
+        <v>15.498000000000001</v>
+      </c>
+    </row>
+    <row r="218" spans="1:7" ht="12" customHeight="1">
+      <c r="A218" s="18">
+        <v>4015165345893</v>
+      </c>
+      <c r="B218" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C218" s="20">
+        <v>445009</v>
+      </c>
+      <c r="D218" s="21" t="s">
+        <v>241</v>
+      </c>
+      <c r="E218" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F218" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="G218" s="22">
+        <v>16.686</v>
+      </c>
+    </row>
+    <row r="219" spans="1:7" ht="12" customHeight="1">
+      <c r="A219" s="18">
+        <v>4015165345602</v>
+      </c>
+      <c r="B219" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C219" s="20">
+        <v>480062</v>
+      </c>
+      <c r="D219" s="21" t="s">
+        <v>242</v>
+      </c>
+      <c r="E219" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F219" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="G219" s="22">
+        <v>12.962073600000004</v>
+      </c>
+    </row>
+    <row r="220" spans="1:7" ht="12" customHeight="1">
+      <c r="A220" s="18">
+        <v>4015165345633</v>
+      </c>
+      <c r="B220" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C220" s="20">
+        <v>480065</v>
+      </c>
+      <c r="D220" s="21" t="s">
+        <v>243</v>
+      </c>
+      <c r="E220" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F220" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="G220" s="22">
+        <v>17.377200000000002</v>
+      </c>
+    </row>
+    <row r="221" spans="1:7" ht="12" customHeight="1">
+      <c r="A221" s="18">
+        <v>4015165345695</v>
+      </c>
+      <c r="B221" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C221" s="20">
+        <v>480070</v>
+      </c>
+      <c r="D221" s="21" t="s">
+        <v>244</v>
+      </c>
+      <c r="E221" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F221" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="G221" s="22">
+        <v>17.377200000000002</v>
+      </c>
+    </row>
+    <row r="222" spans="1:7" ht="12" customHeight="1">
+      <c r="A222" s="18">
+        <v>4015165345688</v>
+      </c>
+      <c r="B222" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C222" s="20">
+        <v>480069</v>
+      </c>
+      <c r="D222" s="21" t="s">
+        <v>245</v>
+      </c>
+      <c r="E222" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F222" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="G222" s="22">
+        <v>11.6532</v>
+      </c>
+    </row>
+    <row r="223" spans="1:7" ht="12" customHeight="1">
+      <c r="A223" s="18">
+        <v>4015165345909</v>
+      </c>
+      <c r="B223" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C223" s="20">
+        <v>445012</v>
+      </c>
+      <c r="D223" s="21" t="s">
+        <v>246</v>
+      </c>
+      <c r="E223" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F223" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G223" s="22">
+        <v>26.46</v>
+      </c>
+    </row>
+    <row r="224" spans="1:7" ht="12" customHeight="1">
+      <c r="A224" s="18">
+        <v>4015165355663</v>
+      </c>
+      <c r="B224" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C224" s="20">
+        <v>400840</v>
+      </c>
+      <c r="D224" s="21" t="s">
+        <v>247</v>
+      </c>
+      <c r="E224" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F224" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="G224" s="22">
+        <v>16.901913600000004</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8" ht="12" customHeight="1">
+      <c r="A225" s="18">
+        <v>4015165358282</v>
+      </c>
+      <c r="B225" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C225" s="20">
+        <v>401143</v>
+      </c>
+      <c r="D225" s="21" t="s">
+        <v>248</v>
+      </c>
+      <c r="E225" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F225" s="6" t="s">
+        <v>249</v>
+      </c>
+      <c r="G225" s="22">
+        <v>3.8340000000000001</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8" ht="12" customHeight="1">
+      <c r="A226" s="18">
+        <v>4015165358039</v>
+      </c>
+      <c r="B226" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C226" s="20">
+        <v>401128</v>
+      </c>
+      <c r="D226" s="21" t="s">
+        <v>250</v>
+      </c>
+      <c r="E226" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F226" s="6" t="s">
+        <v>251</v>
+      </c>
+      <c r="G226" s="22">
+        <v>12.798</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8" ht="12" customHeight="1">
+      <c r="A227" s="18">
+        <v>4015165358046</v>
+      </c>
+      <c r="B227" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C227" s="20">
+        <v>401129</v>
+      </c>
+      <c r="D227" s="21" t="s">
+        <v>252</v>
+      </c>
+      <c r="E227" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F227" s="6" t="s">
+        <v>251</v>
+      </c>
+      <c r="G227" s="22">
+        <v>12.798</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8" ht="12" customHeight="1">
+      <c r="A228" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="B228" s="14" t="s">
+        <v>253</v>
+      </c>
+      <c r="C228" s="15"/>
+      <c r="D228" s="16"/>
+      <c r="E228" s="15"/>
+      <c r="F228" s="15"/>
+      <c r="G228" s="34"/>
+      <c r="H228" s="35"/>
+    </row>
+    <row r="229" spans="1:8" ht="12" customHeight="1">
+      <c r="A229" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="B229" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="C229" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D229" s="33" t="s">
+        <v>254</v>
+      </c>
+      <c r="E229" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="F229" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="G229" s="22"/>
+    </row>
+    <row r="230" spans="1:8" ht="12" customHeight="1">
+      <c r="A230" s="18">
+        <v>4015165366485</v>
+      </c>
+      <c r="B230" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C230" s="20">
+        <v>402434</v>
+      </c>
+      <c r="D230" s="21" t="s">
+        <v>255</v>
+      </c>
+      <c r="E230" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F230" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="G230" s="22">
+        <v>22.68</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8" ht="12" customHeight="1">
+      <c r="A231" s="18">
+        <v>4015165339953</v>
+      </c>
+      <c r="B231" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C231" s="20">
+        <v>455036</v>
+      </c>
+      <c r="D231" s="21" t="s">
+        <v>256</v>
+      </c>
+      <c r="E231" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F231" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="G231" s="22">
+        <v>22.68</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8" ht="12" customHeight="1">
+      <c r="A232" s="18">
+        <v>4015165340034</v>
+      </c>
+      <c r="B232" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C232" s="20">
+        <v>455038</v>
+      </c>
+      <c r="D232" s="21" t="s">
+        <v>257</v>
+      </c>
+      <c r="E232" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F232" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="G232" s="22">
+        <v>22.68</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8" ht="12" customHeight="1">
+      <c r="A233" s="18">
+        <v>4015165339977</v>
+      </c>
+      <c r="B233" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C233" s="20">
+        <v>455039</v>
+      </c>
+      <c r="D233" s="21" t="s">
+        <v>258</v>
+      </c>
+      <c r="E233" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F233" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="G233" s="22">
+        <v>24.516000000000002</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8" ht="12" customHeight="1">
+      <c r="A234" s="18">
+        <v>4015165339991</v>
+      </c>
+      <c r="B234" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C234" s="20">
+        <v>455041</v>
+      </c>
+      <c r="D234" s="21" t="s">
+        <v>259</v>
+      </c>
+      <c r="E234" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F234" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="G234" s="22">
+        <v>24.516000000000002</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8" ht="12" customHeight="1">
+      <c r="A235" s="18">
+        <v>4015165340003</v>
+      </c>
+      <c r="B235" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C235" s="20">
+        <v>455042</v>
+      </c>
+      <c r="D235" s="21" t="s">
+        <v>260</v>
+      </c>
+      <c r="E235" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F235" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="G235" s="22">
+        <v>24.516000000000002</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8" ht="12" customHeight="1">
+      <c r="A236" s="18">
+        <v>4015165340010</v>
+      </c>
+      <c r="B236" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C236" s="20">
+        <v>455043</v>
+      </c>
+      <c r="D236" s="21" t="s">
+        <v>261</v>
+      </c>
+      <c r="E236" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F236" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="G236" s="22">
+        <v>24.516000000000002</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8" ht="12" customHeight="1">
+      <c r="A237" s="18">
+        <v>4015165339984</v>
+      </c>
+      <c r="B237" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C237" s="20">
+        <v>455047</v>
+      </c>
+      <c r="D237" s="21" t="s">
+        <v>262</v>
+      </c>
+      <c r="E237" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F237" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="G237" s="22">
+        <v>24.516000000000002</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8" ht="12" customHeight="1">
+      <c r="A238" s="18">
+        <v>4015165340027</v>
+      </c>
+      <c r="B238" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C238" s="20">
+        <v>455056</v>
+      </c>
+      <c r="D238" s="21" t="s">
+        <v>263</v>
+      </c>
+      <c r="E238" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F238" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="G238" s="22">
+        <v>24.516000000000002</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8" ht="12" customHeight="1">
+      <c r="A239" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="B239" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="C239" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D239" s="33" t="s">
+        <v>264</v>
+      </c>
+      <c r="E239" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="F239" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="G239" s="22"/>
+    </row>
+    <row r="240" spans="1:8" ht="12" customHeight="1">
+      <c r="A240" s="18">
+        <v>4015165366478</v>
+      </c>
+      <c r="B240" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C240" s="20">
+        <v>402433</v>
+      </c>
+      <c r="D240" s="21" t="s">
+        <v>265</v>
+      </c>
+      <c r="E240" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F240" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="G240" s="22">
+        <v>24.678000000000004</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8" ht="12" customHeight="1">
+      <c r="A241" s="18">
+        <v>4015165366492</v>
+      </c>
+      <c r="B241" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C241" s="20">
+        <v>402435</v>
+      </c>
+      <c r="D241" s="21" t="s">
+        <v>266</v>
+      </c>
+      <c r="E241" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F241" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="G241" s="22">
+        <v>24.408000000000005</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8" ht="12" customHeight="1">
+      <c r="A242" s="18">
+        <v>4015165340041</v>
+      </c>
+      <c r="B242" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C242" s="20">
+        <v>455052</v>
+      </c>
+      <c r="D242" s="21" t="s">
+        <v>267</v>
+      </c>
+      <c r="E242" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F242" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G242" s="22">
+        <v>75.290342400000014</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8" ht="12" customHeight="1">
+      <c r="A243" s="18">
+        <v>4015165340065</v>
+      </c>
+      <c r="B243" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C243" s="20">
+        <v>455054</v>
+      </c>
+      <c r="D243" s="21" t="s">
+        <v>268</v>
+      </c>
+      <c r="E243" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F243" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G243" s="22">
+        <v>75.290342400000014</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8" ht="12" customHeight="1">
+      <c r="A244" s="18">
+        <v>4015165339519</v>
+      </c>
+      <c r="B244" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C244" s="20">
+        <v>455063</v>
+      </c>
+      <c r="D244" s="21" t="s">
+        <v>269</v>
+      </c>
+      <c r="E244" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F244" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G244" s="22">
+        <v>31.309200000000001</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8" ht="12" customHeight="1">
+      <c r="A245" s="18">
+        <v>4015165354536</v>
+      </c>
+      <c r="B245" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C245" s="20">
+        <v>400727</v>
+      </c>
+      <c r="D245" s="21" t="s">
+        <v>270</v>
+      </c>
+      <c r="E245" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F245" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="22">
+        <v>14.677200000000001</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8" ht="12" customHeight="1">
+      <c r="A246" s="18">
+        <v>4015165354550</v>
+      </c>
+      <c r="B246" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C246" s="20">
+        <v>400729</v>
+      </c>
+      <c r="D246" s="21" t="s">
+        <v>271</v>
+      </c>
+      <c r="E246" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F246" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G246" s="22">
+        <v>14.677200000000001</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8" ht="12" customHeight="1">
+      <c r="A247" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="B247" s="14" t="s">
+        <v>272</v>
+      </c>
+      <c r="C247" s="15"/>
+      <c r="D247" s="16"/>
+      <c r="E247" s="15"/>
+      <c r="F247" s="15"/>
+      <c r="G247" s="34"/>
+      <c r="H247" s="35"/>
+    </row>
+    <row r="248" spans="1:8" ht="12" customHeight="1">
+      <c r="A248" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="B248" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="C248" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D248" s="33" t="s">
+        <v>273</v>
+      </c>
+      <c r="E248" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="F248" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="G248" s="22"/>
+    </row>
+    <row r="249" spans="1:8" ht="12" customHeight="1">
+      <c r="A249" s="18">
+        <v>4015165335399</v>
+      </c>
+      <c r="B249" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C249" s="20">
+        <v>490201</v>
+      </c>
+      <c r="D249" s="21" t="s">
+        <v>274</v>
+      </c>
+      <c r="E249" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F249" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="G249" s="22">
+        <v>141.48000000000002</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8" ht="12" customHeight="1">
+      <c r="A250" s="18">
+        <v>4015165335405</v>
+      </c>
+      <c r="B250" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C250" s="20">
+        <v>490202</v>
+      </c>
+      <c r="D250" s="21" t="s">
+        <v>275</v>
+      </c>
+      <c r="E250" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F250" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="G250" s="22">
+        <v>148.5</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8" ht="12" customHeight="1">
+      <c r="A251" s="18">
+        <v>4015165335412</v>
+      </c>
+      <c r="B251" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C251" s="20">
+        <v>490203</v>
+      </c>
+      <c r="D251" s="21" t="s">
+        <v>276</v>
+      </c>
+      <c r="E251" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F251" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="G251" s="22">
+        <v>74.401200000000003</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8" ht="12" customHeight="1">
+      <c r="A252" s="18">
+        <v>4015165335429</v>
+      </c>
+      <c r="B252" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C252" s="20">
+        <v>490204</v>
+      </c>
+      <c r="D252" s="21" t="s">
+        <v>277</v>
+      </c>
+      <c r="E252" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F252" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="G252" s="22">
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8" ht="12" customHeight="1">
+      <c r="A253" s="18">
+        <v>4015165335009</v>
+      </c>
+      <c r="B253" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C253" s="20">
+        <v>490208</v>
+      </c>
+      <c r="D253" s="21" t="s">
+        <v>278</v>
+      </c>
+      <c r="E253" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F253" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="G253" s="22">
+        <v>61.56</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8" ht="12" customHeight="1">
+      <c r="A254" s="18">
+        <v>4015165335436</v>
+      </c>
+      <c r="B254" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="C254" s="20">
+        <v>490299</v>
+      </c>
+      <c r="D254" s="21" t="s">
+        <v>279</v>
+      </c>
+      <c r="E254" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F254" s="6" t="s">
+        <v>280</v>
+      </c>
+      <c r="G254" s="22">
+        <v>62.64</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8" ht="12" customHeight="1">
+      <c r="A255" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="B255" s="14" t="s">
+        <v>281</v>
+      </c>
+      <c r="C255" s="15"/>
+      <c r="D255" s="16"/>
+      <c r="E255" s="15"/>
+      <c r="F255" s="15"/>
+      <c r="G255" s="34"/>
+      <c r="H255" s="35"/>
+    </row>
+    <row r="256" spans="1:8" ht="12" customHeight="1">
+      <c r="A256" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="B256" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="C256" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D256" s="33" t="s">
+        <v>282</v>
+      </c>
+      <c r="E256" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="F256" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="G256" s="22"/>
+    </row>
+    <row r="257" spans="1:7" ht="12" customHeight="1">
+      <c r="A257" s="18">
+        <v>4015165354260</v>
+      </c>
+      <c r="B257" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C257" s="20">
+        <v>400664</v>
+      </c>
+      <c r="D257" s="21" t="s">
+        <v>283</v>
+      </c>
+      <c r="E257" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F257" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G257" s="22">
+        <v>10.746</v>
+      </c>
+    </row>
+    <row r="258" spans="1:7" ht="12" customHeight="1">
+      <c r="A258" s="18">
+        <v>4015165354277</v>
+      </c>
+      <c r="B258" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C258" s="20">
+        <v>400665</v>
+      </c>
+      <c r="D258" s="21" t="s">
+        <v>284</v>
+      </c>
+      <c r="E258" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F258" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G258" s="22">
+        <v>10.746</v>
+      </c>
+    </row>
+    <row r="259" spans="1:7" ht="12" customHeight="1">
+      <c r="A259" s="18">
+        <v>4015165354284</v>
+      </c>
+      <c r="B259" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C259" s="20">
+        <v>400666</v>
+      </c>
+      <c r="D259" s="21" t="s">
+        <v>285</v>
+      </c>
+      <c r="E259" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F259" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G259" s="22">
+        <v>10.746</v>
+      </c>
+    </row>
+    <row r="260" spans="1:7" ht="12" customHeight="1">
+      <c r="A260" s="18">
+        <v>4015165354291</v>
+      </c>
+      <c r="B260" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C260" s="20">
+        <v>400667</v>
+      </c>
+      <c r="D260" s="21" t="s">
+        <v>286</v>
+      </c>
+      <c r="E260" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F260" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G260" s="22">
+        <v>18.468000000000004</v>
+      </c>
+    </row>
+    <row r="261" spans="1:7" ht="12" customHeight="1">
+      <c r="A261" s="18">
+        <v>4015165354314</v>
+      </c>
+      <c r="B261" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C261" s="20">
+        <v>400669</v>
+      </c>
+      <c r="D261" s="21" t="s">
+        <v>287</v>
+      </c>
+      <c r="E261" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F261" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G261" s="22">
+        <v>18.306000000000001</v>
+      </c>
+    </row>
+    <row r="262" spans="1:7" ht="12" customHeight="1">
+      <c r="A262" s="18">
+        <v>4015165354390</v>
+      </c>
+      <c r="B262" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C262" s="20">
+        <v>400677</v>
+      </c>
+      <c r="D262" s="21" t="s">
+        <v>288</v>
+      </c>
+      <c r="E262" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F262" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G262" s="22">
+        <v>41.040000000000006</v>
+      </c>
+    </row>
+    <row r="263" spans="1:7" ht="12" customHeight="1">
+      <c r="A263" s="24">
+        <v>4015165354406</v>
+      </c>
+      <c r="B263" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="C263" s="26">
+        <v>400678</v>
+      </c>
+      <c r="D263" s="27" t="s">
+        <v>289</v>
+      </c>
+      <c r="E263" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F263" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="G263" s="22">
+        <v>8.6292000000000009</v>
+      </c>
+    </row>
+    <row r="264" spans="1:7" ht="12" customHeight="1">
+      <c r="A264" s="18">
+        <v>4015165354413</v>
+      </c>
+      <c r="B264" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C264" s="20">
+        <v>400679</v>
+      </c>
+      <c r="D264" s="21" t="s">
+        <v>290</v>
+      </c>
+      <c r="E264" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F264" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G264" s="22">
+        <v>20.520000000000003</v>
+      </c>
+    </row>
+    <row r="265" spans="1:7" ht="12" customHeight="1">
+      <c r="A265" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="B265" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="C265" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D265" s="33" t="s">
+        <v>291</v>
+      </c>
+      <c r="E265" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="F265" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="G265" s="22"/>
+    </row>
+    <row r="266" spans="1:7" ht="12" customHeight="1">
+      <c r="A266" s="18">
+        <v>4015165354307</v>
+      </c>
+      <c r="B266" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C266" s="20">
+        <v>400668</v>
+      </c>
+      <c r="D266" s="21" t="s">
+        <v>292</v>
+      </c>
+      <c r="E266" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F266" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G266" s="22">
+        <v>7.5600000000000005</v>
+      </c>
+    </row>
+    <row r="267" spans="1:7" ht="12" customHeight="1">
+      <c r="A267" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="B267" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="C267" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="D267" s="33" t="s">
+        <v>293</v>
+      </c>
+      <c r="E267" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="F267" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="G267" s="22"/>
+    </row>
+    <row r="268" spans="1:7" ht="12" customHeight="1">
+      <c r="A268" s="18">
+        <v>4015165354321</v>
+      </c>
+      <c r="B268" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C268" s="20">
+        <v>400670</v>
+      </c>
+      <c r="D268" s="21" t="s">
+        <v>294</v>
+      </c>
+      <c r="E268" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F268" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G268" s="22">
+        <v>9.6120000000000019</v>
+      </c>
+    </row>
+    <row r="269" spans="1:7" ht="12" customHeight="1">
+      <c r="A269" s="18">
+        <v>4015165354444</v>
+      </c>
+      <c r="B269" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C269" s="20">
+        <v>400683</v>
+      </c>
+      <c r="D269" s="21" t="s">
+        <v>295</v>
+      </c>
+      <c r="E269" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F269" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G269" s="22">
+        <v>18.36</v>
+      </c>
+    </row>
+    <row r="270" spans="1:7" ht="12" customHeight="1">
+      <c r="A270" s="18">
+        <v>4015165354345</v>
+      </c>
+      <c r="B270" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C270" s="20">
+        <v>400672</v>
+      </c>
+      <c r="D270" s="21" t="s">
+        <v>296</v>
+      </c>
+      <c r="E270" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F270" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G270" s="22">
+        <v>10.789200000000001</v>
+      </c>
+    </row>
+    <row r="271" spans="1:7" ht="12" customHeight="1">
+      <c r="A271" s="18">
+        <v>4015165354369</v>
+      </c>
+      <c r="B271" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C271" s="20">
+        <v>400674</v>
+      </c>
+      <c r="D271" s="21" t="s">
+        <v>297</v>
+      </c>
+      <c r="E271" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F271" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G271" s="22">
+        <v>9.7200000000000006</v>
+      </c>
+    </row>
+    <row r="272" spans="1:7" ht="12" customHeight="1">
+      <c r="A272" s="18">
+        <v>4015165354420</v>
+      </c>
+      <c r="B272" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C272" s="20">
+        <v>400680</v>
+      </c>
+      <c r="D272" s="21" t="s">
+        <v>298</v>
+      </c>
+      <c r="E272" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F272" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G272" s="22">
+        <v>17.118000000000002</v>
+      </c>
+    </row>
+    <row r="273" spans="1:7" ht="12" customHeight="1">
+      <c r="A273" s="18">
+        <v>4015165354475</v>
+      </c>
+      <c r="B273" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C273" s="20">
+        <v>400686</v>
+      </c>
+      <c r="D273" s="21" t="s">
+        <v>299</v>
+      </c>
+      <c r="E273" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F273" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G273" s="22">
+        <v>21.438000000000002</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Cacharel</vt:lpstr>
+      <vt:lpstr>Babor</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>Kelter</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <dc:language>en-US</dc:language>
 </cp:coreProperties>
 </file>