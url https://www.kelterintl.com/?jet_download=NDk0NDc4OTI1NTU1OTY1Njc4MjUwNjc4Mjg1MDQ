--- v0 (2026-07-21)
+++ v1 (2026-10-21)
@@ -6,273 +6,1095 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="153222"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Kelter International Pte Ltd\Derrick Ng - Viimart\Operation\Wholesale Price\New Lists\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="8835"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="9435"/>
   </bookViews>
   <sheets>
-    <sheet name="Cantabria Labs" sheetId="1" r:id="rId1"/>
+    <sheet name="Bell London" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="177" uniqueCount="72">
-[...5 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="984" uniqueCount="346">
   <si>
     <t>Regular</t>
   </si>
   <si>
-    <t>Dermatological Cleansing Bar 80G</t>
-[...179 lines deleted...]
-    <t>Ultra Depigmenting Emulsion 30Ml</t>
+    <t>Accessories</t>
+  </si>
+  <si>
+    <t>Pencil Sharpener</t>
+  </si>
+  <si>
+    <t>Bel London Eyes</t>
+  </si>
+  <si>
+    <t>Dipliner</t>
+  </si>
+  <si>
+    <t>Precision Eyeliner</t>
+  </si>
+  <si>
+    <t>Big Lash Mascara</t>
+  </si>
+  <si>
+    <t>Fat Brush Mascara</t>
+  </si>
+  <si>
+    <t>Argan Lip Set</t>
+  </si>
+  <si>
+    <t>Gift Set Lipstick + Lipliner Nude Like Lust</t>
+  </si>
+  <si>
+    <t>Gift Set Lipstick + Lipliner Red Like Love</t>
+  </si>
+  <si>
+    <t>Gift Set Lipstick + Lipliner Coral Like Summer</t>
+  </si>
+  <si>
+    <t>Gift Set Lipstick + Lipliner Pink Like Lollipop</t>
+  </si>
+  <si>
+    <t>Gift Set Lipstick + Lipliner Rose Like Kiss</t>
+  </si>
+  <si>
+    <t>Argan Lipstick</t>
+  </si>
+  <si>
+    <t>Argan Lipstick 01</t>
+  </si>
+  <si>
+    <t>Argan Lipstick 02</t>
+  </si>
+  <si>
+    <t>Argan Lipstick 03</t>
+  </si>
+  <si>
+    <t>Argan Lipstick 04</t>
+  </si>
+  <si>
+    <t>Argan Lipstick 05</t>
+  </si>
+  <si>
+    <t>Argan Lipstick 06</t>
+  </si>
+  <si>
+    <t>Argan Lipstick 07</t>
+  </si>
+  <si>
+    <t>Argan Lipstick 08</t>
+  </si>
+  <si>
+    <t>Argan Lipstick 09</t>
+  </si>
+  <si>
+    <t>Argan Lipstick 10</t>
+  </si>
+  <si>
+    <t>Argan Lipstick 11</t>
+  </si>
+  <si>
+    <t>Argan Lipstick 12</t>
+  </si>
+  <si>
+    <t>Eau De Parfum 50Ml</t>
+  </si>
+  <si>
+    <t>Eau De Parfum W01 Scandal / Jpg</t>
+  </si>
+  <si>
+    <t>Eau De Parfum W02 La Vie Est Belle / Lancome</t>
+  </si>
+  <si>
+    <t>Eau De Parfum W03 Mon Guerlain / Guerlain</t>
+  </si>
+  <si>
+    <t>Eau De Parfum W04 Eclat D?Arp?ge / Lanvin</t>
+  </si>
+  <si>
+    <t>Eau De Parfum W05 Gucci Bloom</t>
+  </si>
+  <si>
+    <t>Eau De Parfum W06 Dior Addict</t>
+  </si>
+  <si>
+    <t>Eau De Parfum W07 J?Adore</t>
+  </si>
+  <si>
+    <t>Eau De Parfum W08 Versace Bright Crystal</t>
+  </si>
+  <si>
+    <t>Eau De Parfum W09 Coco Mademoiselle / Chanel</t>
+  </si>
+  <si>
+    <t>Eau De Parfum W10 Narciso Rodriguez For Her</t>
+  </si>
+  <si>
+    <t>Eau De Parfum W11 Flowerbomb Victor &amp; Rolf</t>
+  </si>
+  <si>
+    <t>Eau De Parfum W12 Olympea Paco Rabanne</t>
+  </si>
+  <si>
+    <t>Eau De Parfum W13 Si Giorgio Armani</t>
+  </si>
+  <si>
+    <t>Eau De Parfum ?1 Aqua Di Gio Profumo</t>
+  </si>
+  <si>
+    <t>Eau De Parfum ?2 Invictus / Pr</t>
+  </si>
+  <si>
+    <t>Eau De Parfum ?3 Dior Sauvage Edp</t>
+  </si>
+  <si>
+    <t>Eau De Parfum ?4 Fahrenheit</t>
+  </si>
+  <si>
+    <t>Eau De Parfum ?5 Chanel Allure Homme Sport</t>
+  </si>
+  <si>
+    <t>Eau De Parfum ?6 Armani Stronger With You</t>
+  </si>
+  <si>
+    <t>Eau De Parfum ?7 Tom Ford Oud &amp; Wood</t>
+  </si>
+  <si>
+    <t>Eau De Parfum U1 Santal Royal Guerlain</t>
+  </si>
+  <si>
+    <t>Eau De Parfum U2 Tobacco Vanille / Tom Ford</t>
+  </si>
+  <si>
+    <t>Eyes Set</t>
+  </si>
+  <si>
+    <t>Gift Set Mascara + Eyeliner Killer Look</t>
+  </si>
+  <si>
+    <t>Gift Set Mascara + Eyeliner Catwalk Look</t>
+  </si>
+  <si>
+    <t>Gift Set 24 Pcs X 10Ml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bel Four Seasons 24 </t>
+  </si>
+  <si>
+    <t>Box The Ulitamate Bel-La 24 Pcs</t>
+  </si>
+  <si>
+    <t>Gift Set 6 Pcs X 10Ml</t>
+  </si>
+  <si>
+    <t>Git Box Candy Crash 6 Pcs</t>
+  </si>
+  <si>
+    <t>Gift Box The Frenchie 6 Pcs</t>
+  </si>
+  <si>
+    <t>Gift Box The Pastels 6 Pcs</t>
+  </si>
+  <si>
+    <t>Gift Box The Razzle Dazzle 6 Pcs</t>
+  </si>
+  <si>
+    <t>Gift Box Neon City 6 Pcs</t>
+  </si>
+  <si>
+    <t>Gift Boxthe Urban Legend 6 Pcs</t>
+  </si>
+  <si>
+    <t>Glossy Kiss Lipgloss</t>
+  </si>
+  <si>
+    <t>Glossy Kiss Lipgloss 01</t>
+  </si>
+  <si>
+    <t>Glossy Kiss Lipgloss 02</t>
+  </si>
+  <si>
+    <t>Glossy Kiss Lipgloss 03</t>
+  </si>
+  <si>
+    <t>Glossy Kiss Lipgloss 04</t>
+  </si>
+  <si>
+    <t>Glossy Kiss Lipgloss 05</t>
+  </si>
+  <si>
+    <t>Glossy Kiss Lipgloss 06</t>
+  </si>
+  <si>
+    <t>Lipstick Crayon</t>
+  </si>
+  <si>
+    <t>Lipstick Crayon - Light Nude</t>
+  </si>
+  <si>
+    <t>Lipstick Crayon - Nude</t>
+  </si>
+  <si>
+    <t>Lipstick Crayon - Pink Nude</t>
+  </si>
+  <si>
+    <t>Lipstick Crayon - Light Pink</t>
+  </si>
+  <si>
+    <t>Lipstick Crayon - Dark Pink</t>
+  </si>
+  <si>
+    <t>Lipstick Crayon - Rose</t>
+  </si>
+  <si>
+    <t>Matte Kiss Liquid Lipstick</t>
+  </si>
+  <si>
+    <t>Matte Kiss Liquid Lipstick 01</t>
+  </si>
+  <si>
+    <t>Matte Kiss Liquid Lipstick 02</t>
+  </si>
+  <si>
+    <t>Matte Kiss Liquid Lipstick 03</t>
+  </si>
+  <si>
+    <t>Matte Kiss Liquid Lipstick 04</t>
+  </si>
+  <si>
+    <t>Matte Kiss Liquid Lipstick 05</t>
+  </si>
+  <si>
+    <t>Matte Kiss Liquid Lipstick 06</t>
+  </si>
+  <si>
+    <t>Matte Kiss Liquid Lipstick 07</t>
+  </si>
+  <si>
+    <t>Matte Kiss Liquid Lipstick 08</t>
+  </si>
+  <si>
+    <t>Matte Kiss Liquid Lipstick 09</t>
+  </si>
+  <si>
+    <t>Matte Kiss Liquid Lipstick 10</t>
+  </si>
+  <si>
+    <t>Matte Kiss Liquid Lipstick 11</t>
+  </si>
+  <si>
+    <t>Matte Kiss Liquid Lipstick 12</t>
+  </si>
+  <si>
+    <t>Mini Nail Lacquer 6Ml</t>
+  </si>
+  <si>
+    <t>Mini Base &amp;Top Coat No 201</t>
+  </si>
+  <si>
+    <t>Mini Nail Lacquer No 202</t>
+  </si>
+  <si>
+    <t>Mini Nail Lacquer No 203</t>
+  </si>
+  <si>
+    <t>Mini Nail Lacquer No 204</t>
+  </si>
+  <si>
+    <t>Mini Nail Lacquer No 205</t>
+  </si>
+  <si>
+    <t>Mini Nail Lacquer No 206</t>
+  </si>
+  <si>
+    <t>Mini Nail Lacquer No 207</t>
+  </si>
+  <si>
+    <t>Mini Nail Lacquer No 208</t>
+  </si>
+  <si>
+    <t>Mini Nail Lacquer No 209</t>
+  </si>
+  <si>
+    <t>Mini Nail Lacquer No 210</t>
+  </si>
+  <si>
+    <t>Mini Nail Lacquer No 211</t>
+  </si>
+  <si>
+    <t>Mini Nail Lacquer No 212</t>
+  </si>
+  <si>
+    <t>Mini Nail Lacquer No 213</t>
+  </si>
+  <si>
+    <t>Mini Nail Lacquer No 214</t>
+  </si>
+  <si>
+    <t>Mini Nail Lacquer No 215</t>
+  </si>
+  <si>
+    <t>Mini Nail Lacquer No 216</t>
+  </si>
+  <si>
+    <t>Mini Nail Lacquer No 217</t>
+  </si>
+  <si>
+    <t>Mini Nail Lacquer No 218</t>
+  </si>
+  <si>
+    <t>Mini Nail Lacquer No 219</t>
+  </si>
+  <si>
+    <t>Mini Nail Lacquer No 220</t>
+  </si>
+  <si>
+    <t>Mini Nail Lacquer No 221</t>
+  </si>
+  <si>
+    <t>Mini Nail Lacquer No 222</t>
+  </si>
+  <si>
+    <t>Mini Nail Lacquer No 223</t>
+  </si>
+  <si>
+    <t>Mini Nail Lacquer No 224</t>
+  </si>
+  <si>
+    <t>Mini Nail Lacquer No 225</t>
+  </si>
+  <si>
+    <t>Mini Nail Lacquer No 226</t>
+  </si>
+  <si>
+    <t>Mini Nail Lacquer No 227</t>
+  </si>
+  <si>
+    <t>Mini Nail Lacquer No 228</t>
+  </si>
+  <si>
+    <t>Mini Nail Lacquer No 229</t>
+  </si>
+  <si>
+    <t>Mini Nail Lacquer No 230</t>
+  </si>
+  <si>
+    <t>Mini Nail Lacquer No 231</t>
+  </si>
+  <si>
+    <t>Mini Nail Lacquer No 232</t>
+  </si>
+  <si>
+    <t>Mini Nail Lacquer No 233</t>
+  </si>
+  <si>
+    <t>Mini Nail Lacquer No 234</t>
+  </si>
+  <si>
+    <t>Mini Nail Lacquer No 235</t>
+  </si>
+  <si>
+    <t>Mini Nail Lacquer No 236</t>
+  </si>
+  <si>
+    <t>Mini Nail Lacquer No 237</t>
+  </si>
+  <si>
+    <t>Mini Nail Lacquer No 238</t>
+  </si>
+  <si>
+    <t>Mini Nail Lacquer No 239</t>
+  </si>
+  <si>
+    <t>Mini Nail Lacquer No 240</t>
+  </si>
+  <si>
+    <t>Mini Nail Lacquer No 241</t>
+  </si>
+  <si>
+    <t>Mini Nail Lacquer No 242</t>
+  </si>
+  <si>
+    <t>Mini Nail Lacquer No 243</t>
+  </si>
+  <si>
+    <t>Mini Nail Lacquer No 244</t>
+  </si>
+  <si>
+    <t>Mini Nail Lacquer No 245</t>
+  </si>
+  <si>
+    <t>Mini Nail Lacquer No 246</t>
+  </si>
+  <si>
+    <t>Mini Nail Lacquer No 247</t>
+  </si>
+  <si>
+    <t>Mini Nail Lacquer No 248</t>
+  </si>
+  <si>
+    <t>Nail Care</t>
+  </si>
+  <si>
+    <t>Matte Appeal Matte Top Coat</t>
+  </si>
+  <si>
+    <t>Instant Finish Fast-Dry Top Coat</t>
+  </si>
+  <si>
+    <t>9 In 1 Complete Care</t>
+  </si>
+  <si>
+    <t>Miracle Repair Ridge Filler</t>
+  </si>
+  <si>
+    <t>Honey Cuti-Clean Cuticle Softener</t>
+  </si>
+  <si>
+    <t>Nail Lacquer 10Ml</t>
+  </si>
+  <si>
+    <t>Top Coat No 001</t>
+  </si>
+  <si>
+    <t>Base &amp; Top Coat No 002</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 003</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 004</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 005</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 006</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 007</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 008</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 009</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 010</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 011</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 012</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 013</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 014</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 015</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 016</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 017</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 018</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 019</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 020</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 021</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 022</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 023</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 024</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 025</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 026</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 027</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 028</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 029</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 030</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 031</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 032</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 033</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 034</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 035</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 036</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 037</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 039</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 040</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 041</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 042</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 043</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 044</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 045</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 046</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 048</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 049</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 052</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 053</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 054</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 055</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 059</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 060</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 062</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 063</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 064</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 065</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 066</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 067</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 070</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 071</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 072</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 073</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 074</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 075</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 076</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 077</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 078</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 079</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 080</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 081</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 082</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 083</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 084</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 085</t>
+  </si>
+  <si>
+    <t>Neon Nail Lacquer No 94 (Orange)</t>
+  </si>
+  <si>
+    <t>Neon Nail Lacquer No 95 (Blue)</t>
+  </si>
+  <si>
+    <t>Neon Nail Lacquer No 96 (Red Orange)</t>
+  </si>
+  <si>
+    <t>Neon Nail Lacquer No 97 (Green)</t>
+  </si>
+  <si>
+    <t>Neon Nail Lacquer No 98 (Purple)</t>
+  </si>
+  <si>
+    <t>Neon Nail Lacquer No 99 (Pink)</t>
+  </si>
+  <si>
+    <t>Neon Nail Lacquer No 100 (Yellow)</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 101</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 102</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 103</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 104</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 105</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 106</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 107</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 108</t>
+  </si>
+  <si>
+    <t>Nail Lacquer No 109</t>
+  </si>
+  <si>
+    <t>Pencils - Browliners</t>
+  </si>
+  <si>
+    <t>Eyebrow Pencil 301</t>
+  </si>
+  <si>
+    <t>Eyebrow Pencil 302</t>
+  </si>
+  <si>
+    <t>Eyebrow Pencil 303</t>
+  </si>
+  <si>
+    <t>Pencils - Eyeliners</t>
+  </si>
+  <si>
+    <t>Eyeliner 201</t>
+  </si>
+  <si>
+    <t>Eyeliner 202</t>
+  </si>
+  <si>
+    <t>Eyeliner 203</t>
+  </si>
+  <si>
+    <t>Eyeliner 204</t>
+  </si>
+  <si>
+    <t>Eyeliner 205</t>
+  </si>
+  <si>
+    <t>Pencils - Lipliners</t>
+  </si>
+  <si>
+    <t>Lipliner 101</t>
+  </si>
+  <si>
+    <t>Lipliner 102</t>
+  </si>
+  <si>
+    <t>Lipliner 103</t>
+  </si>
+  <si>
+    <t>Lipliner 104</t>
+  </si>
+  <si>
+    <t>Lipliner 105</t>
+  </si>
+  <si>
+    <t>Lipliner 106</t>
+  </si>
+  <si>
+    <t>Lipliner 107</t>
+  </si>
+  <si>
+    <t>Lipliner 108</t>
+  </si>
+  <si>
+    <t>Lipliner 109</t>
+  </si>
+  <si>
+    <t>Lipliner 110</t>
+  </si>
+  <si>
+    <t>Lipliner 111</t>
+  </si>
+  <si>
+    <t>Lipliner 112</t>
+  </si>
+  <si>
+    <t>Lipliner 113</t>
+  </si>
+  <si>
+    <t>Lipliner 114</t>
+  </si>
+  <si>
+    <t>Lipliner 115</t>
+  </si>
+  <si>
+    <t>Lipliner 116</t>
+  </si>
+  <si>
+    <t>Lipliner 117</t>
+  </si>
+  <si>
+    <t>Lipliner 118</t>
+  </si>
+  <si>
+    <t>Lipliner 119</t>
+  </si>
+  <si>
+    <t>Lipliner 120</t>
+  </si>
+  <si>
+    <t>Lipliner 121</t>
+  </si>
+  <si>
+    <t>Lipliner 122</t>
+  </si>
+  <si>
+    <t>Lipliner 123</t>
+  </si>
+  <si>
+    <t>Lipliner 124</t>
+  </si>
+  <si>
+    <t>Lipliner 125</t>
+  </si>
+  <si>
+    <t>Yes! Flawless Fdt</t>
+  </si>
+  <si>
+    <t>Yes! Flawless Fdt 01 Porcelan 30Ml</t>
+  </si>
+  <si>
+    <t>Yes! Flawless Fdt 02 Ivory 30Ml</t>
+  </si>
+  <si>
+    <t>Yes! Flawless Fdt 03 Sand 30Ml</t>
+  </si>
+  <si>
+    <t>Yes! Flawless Fdt 04 Beige 30Ml</t>
+  </si>
+  <si>
+    <t>Yes! Flawless Fdt 05 Neutral 30Ml</t>
+  </si>
+  <si>
+    <t>Yes! Flawless Fdt 06 Honey 30Ml</t>
+  </si>
+  <si>
+    <t>Yes! Flawless Fdt 07 Almond 30Ml</t>
+  </si>
+  <si>
+    <t>Yes! Flawless Fdt 08 Tan 30Ml</t>
+  </si>
+  <si>
+    <t>Yes! Flawless Fdt 09 Caramel 30Ml</t>
+  </si>
+  <si>
+    <t>Yes! Flawless Fdt 10 Mocha 30Ml</t>
+  </si>
+  <si>
+    <t>Yes! Flawless Fdt 11 Chestnut 30Ml</t>
+  </si>
+  <si>
+    <t>Yes! Flawless Fdt 12Espresso 30Ml</t>
+  </si>
+  <si>
+    <t>Pos Materials</t>
+  </si>
+  <si>
+    <t>Display Pvc Black 400X226X182Mm</t>
+  </si>
+  <si>
+    <t>Nail Lacquer Pool Bowl 550X990 Mm</t>
+  </si>
+  <si>
+    <t>Countertop Pool Stand (Square) White 290Mm</t>
+  </si>
+  <si>
+    <t>Mascaras And Liners Displey</t>
+  </si>
+  <si>
+    <t>Red Phonebooth Small Wall Display</t>
+  </si>
+  <si>
+    <t>Red Phonebooth Small Wall Display With Lights</t>
+  </si>
+  <si>
+    <t>Argan Lipstick Display 24.5X23.5X22Cm</t>
+  </si>
+  <si>
+    <t>Fragrance Display</t>
+  </si>
+  <si>
+    <t>Eau De Parfum Aroma List (100Pcs)</t>
+  </si>
+  <si>
+    <t>Bel Londo Eau De Parfum Blotter (100 Pcs)</t>
+  </si>
+  <si>
+    <t>10 Ml Nail Color Chart</t>
+  </si>
+  <si>
+    <t>Mini 6 Ml Nail Color Chart</t>
+  </si>
+  <si>
+    <t>T381531</t>
+  </si>
+  <si>
+    <t>Tester</t>
+  </si>
+  <si>
+    <t>T381532</t>
+  </si>
+  <si>
+    <t>T381533</t>
+  </si>
+  <si>
+    <t>T381534</t>
+  </si>
+  <si>
+    <t>T381535</t>
+  </si>
+  <si>
+    <t>T381536</t>
+  </si>
+  <si>
+    <t>T381537</t>
+  </si>
+  <si>
+    <t>T381538</t>
+  </si>
+  <si>
+    <t>T381539</t>
+  </si>
+  <si>
+    <t>T381540</t>
+  </si>
+  <si>
+    <t>T381541</t>
+  </si>
+  <si>
+    <t>T381542</t>
+  </si>
+  <si>
+    <t>T381166</t>
+  </si>
+  <si>
+    <t>Edp 50Ml</t>
+  </si>
+  <si>
+    <t>T381167</t>
+  </si>
+  <si>
+    <t>T381168</t>
+  </si>
+  <si>
+    <t>T381169</t>
+  </si>
+  <si>
+    <t>T381170</t>
+  </si>
+  <si>
+    <t>T381171</t>
+  </si>
+  <si>
+    <t>T381172</t>
+  </si>
+  <si>
+    <t>T381173</t>
+  </si>
+  <si>
+    <t>T381174</t>
+  </si>
+  <si>
+    <t>T381175</t>
+  </si>
+  <si>
+    <t>T381176</t>
+  </si>
+  <si>
+    <t>T381177</t>
+  </si>
+  <si>
+    <t>T381178</t>
+  </si>
+  <si>
+    <t>T381179</t>
+  </si>
+  <si>
+    <t>T381180</t>
+  </si>
+  <si>
+    <t>T381181</t>
+  </si>
+  <si>
+    <t>T381182</t>
+  </si>
+  <si>
+    <t>T381183</t>
+  </si>
+  <si>
+    <t>T381184</t>
+  </si>
+  <si>
+    <t>T381185</t>
+  </si>
+  <si>
+    <t>T381186</t>
+  </si>
+  <si>
+    <t>T381187</t>
+  </si>
+  <si>
+    <t>Bell London</t>
   </si>
   <si>
     <t>Exw Sin/Europe</t>
   </si>
   <si>
     <t>Lead Time: 3-5 weeks</t>
   </si>
   <si>
-    <t>Moq Eur5,000</t>
+    <t>Moq Eur15,000</t>
   </si>
   <si>
     <t>Ean</t>
   </si>
   <si>
-    <t>Line</t>
+    <t>Ref</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>Concentration</t>
+  </si>
+  <si>
     <t>Description</t>
+  </si>
+  <si>
+    <t>Qty/Pack</t>
   </si>
   <si>
     <t>Cost (eur)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="167" formatCode="[$€-2]\ #,##0.00"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
@@ -309,54 +1131,54 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -599,1082 +1421,7337 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E63"/>
+  <dimension ref="A1:G320"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="M18" sqref="M18"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="L26" sqref="L26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15.5" style="2" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="10.125" style="2" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="16384" width="9" style="3"/>
+    <col min="2" max="2" width="9.625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="8.625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="20" style="2" customWidth="1"/>
+    <col min="5" max="5" width="48" style="3" customWidth="1"/>
+    <col min="6" max="6" width="6.625" style="2" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="7.375" style="3" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="4"/>
     </row>
-    <row r="3" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="4" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="4" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="4" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="5" t="s">
+        <v>339</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>340</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>341</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>342</v>
+      </c>
+      <c r="E7" s="6" t="s">
+        <v>343</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>344</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="2">
+        <v>1</v>
+      </c>
+      <c r="B8" s="2">
+        <v>5411</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="F8" s="2">
+        <v>1</v>
+      </c>
+      <c r="G8" s="7">
+        <v>1.0584</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="8">
+        <v>5060693816017</v>
+      </c>
+      <c r="B9" s="2">
+        <v>3816017</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="F9" s="2">
+        <v>40</v>
+      </c>
+      <c r="G9" s="7">
+        <v>2.5488</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="8">
+        <v>5060693816024</v>
+      </c>
+      <c r="B10" s="2">
+        <v>3816024</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F10" s="2">
+        <v>115</v>
+      </c>
+      <c r="G10" s="7">
+        <v>2.5488</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="8">
+        <v>5060693816048</v>
+      </c>
+      <c r="B11" s="2">
+        <v>3816072</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="F11" s="2">
+        <v>1</v>
+      </c>
+      <c r="G11" s="7">
+        <v>3.1644000000000005</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="8">
+        <v>5060693816031</v>
+      </c>
+      <c r="B12" s="2">
+        <v>3816097</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="F12" s="2">
+        <v>1</v>
+      </c>
+      <c r="G12" s="7">
+        <v>3.1644000000000005</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="8">
+        <v>5060693811326</v>
+      </c>
+      <c r="B13" s="2">
+        <v>381132</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2">
+        <v>1</v>
+      </c>
+      <c r="G13" s="7">
+        <v>4.2984</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="8">
+        <v>5060693811333</v>
+      </c>
+      <c r="B14" s="2">
+        <v>381133</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F14" s="2">
+        <v>1</v>
+      </c>
+      <c r="G14" s="7">
+        <v>4.2984</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="8">
+        <v>5060693811340</v>
+      </c>
+      <c r="B15" s="2">
+        <v>381134</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F15" s="2">
+        <v>1</v>
+      </c>
+      <c r="G15" s="7">
+        <v>4.2984</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="8">
+        <v>5060693811357</v>
+      </c>
+      <c r="B16" s="2">
+        <v>381135</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" s="2">
+        <v>1</v>
+      </c>
+      <c r="G16" s="7">
+        <v>4.2984</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="8">
+        <v>5060693811364</v>
+      </c>
+      <c r="B17" s="2">
+        <v>381136</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F17" s="2">
+        <v>1</v>
+      </c>
+      <c r="G17" s="7">
+        <v>4.2984</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="8">
+        <v>5060693815317</v>
+      </c>
+      <c r="B18" s="2">
+        <v>381531</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F18" s="2">
+        <v>12</v>
+      </c>
+      <c r="G18" s="7">
+        <v>3.1644000000000005</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="8">
+        <v>5060693815324</v>
+      </c>
+      <c r="B19" s="2">
+        <v>381532</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="F19" s="2">
+        <v>12</v>
+      </c>
+      <c r="G19" s="7">
+        <v>3.1644000000000005</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="8">
+        <v>5060693815331</v>
+      </c>
+      <c r="B20" s="2">
+        <v>381533</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F20" s="2">
+        <v>12</v>
+      </c>
+      <c r="G20" s="7">
+        <v>3.1644000000000005</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="8">
+        <v>5060693815348</v>
+      </c>
+      <c r="B21" s="2">
+        <v>381534</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="E21" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F21" s="2">
+        <v>12</v>
+      </c>
+      <c r="G21" s="7">
+        <v>3.1644000000000005</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="8">
+        <v>5060693815355</v>
+      </c>
+      <c r="B22" s="2">
+        <v>381535</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F22" s="2">
+        <v>12</v>
+      </c>
+      <c r="G22" s="7">
+        <v>3.1644000000000005</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="8">
+        <v>5060693815362</v>
+      </c>
+      <c r="B23" s="2">
+        <v>381536</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="E23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="F23" s="2">
+        <v>12</v>
+      </c>
+      <c r="G23" s="7">
+        <v>3.1644000000000005</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="8">
+        <v>5060693815379</v>
+      </c>
+      <c r="B24" s="2">
+        <v>381537</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F24" s="2">
+        <v>12</v>
+      </c>
+      <c r="G24" s="7">
+        <v>3.1644000000000005</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="8">
+        <v>5060693815386</v>
+      </c>
+      <c r="B25" s="2">
+        <v>381538</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="E25" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F25" s="2">
+        <v>12</v>
+      </c>
+      <c r="G25" s="7">
+        <v>3.1644000000000005</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="8">
+        <v>5060693815393</v>
+      </c>
+      <c r="B26" s="2">
+        <v>381539</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="E26" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="F26" s="2">
+        <v>12</v>
+      </c>
+      <c r="G26" s="7">
+        <v>3.1644000000000005</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="8">
+        <v>5060693815409</v>
+      </c>
+      <c r="B27" s="2">
+        <v>381540</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="E27" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F27" s="2">
+        <v>12</v>
+      </c>
+      <c r="G27" s="7">
+        <v>3.1644000000000005</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="8">
+        <v>5060693815416</v>
+      </c>
+      <c r="B28" s="2">
+        <v>381541</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="F28" s="2">
+        <v>12</v>
+      </c>
+      <c r="G28" s="7">
+        <v>3.1644000000000005</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="8">
+        <v>5060693815423</v>
+      </c>
+      <c r="B29" s="2">
+        <v>381542</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="E29" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F29" s="2">
+        <v>12</v>
+      </c>
+      <c r="G29" s="7">
+        <v>3.1644000000000005</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="8">
+        <v>5060693811661</v>
+      </c>
+      <c r="B30" s="2">
+        <v>381166</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E30" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F30" s="2">
+        <v>1</v>
+      </c>
+      <c r="G30" s="7">
+        <v>4.7412000000000001</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="8">
+        <v>5060693811678</v>
+      </c>
+      <c r="B31" s="2">
+        <v>381167</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E31" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F31" s="2">
+        <v>1</v>
+      </c>
+      <c r="G31" s="7">
+        <v>4.7412000000000001</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="8">
+        <v>5060693811685</v>
+      </c>
+      <c r="B32" s="2">
+        <v>381168</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E32" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F32" s="2">
+        <v>1</v>
+      </c>
+      <c r="G32" s="7">
+        <v>4.7412000000000001</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="8">
+        <v>5060693811692</v>
+      </c>
+      <c r="B33" s="2">
+        <v>381169</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E33" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="F33" s="2">
+        <v>1</v>
+      </c>
+      <c r="G33" s="7">
+        <v>4.7412000000000001</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="8">
+        <v>5060693811708</v>
+      </c>
+      <c r="B34" s="2">
+        <v>381170</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E34" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="F34" s="2">
+        <v>1</v>
+      </c>
+      <c r="G34" s="7">
+        <v>4.7412000000000001</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="8">
+        <v>5060693811715</v>
+      </c>
+      <c r="B35" s="2">
+        <v>381171</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E35" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F35" s="2">
+        <v>1</v>
+      </c>
+      <c r="G35" s="7">
+        <v>4.7412000000000001</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="8">
+        <v>5060693811722</v>
+      </c>
+      <c r="B36" s="2">
+        <v>381172</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E36" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F36" s="2">
+        <v>1</v>
+      </c>
+      <c r="G36" s="7">
+        <v>4.7412000000000001</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="8">
+        <v>5060693811739</v>
+      </c>
+      <c r="B37" s="2">
+        <v>381173</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E37" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="F37" s="2">
+        <v>1</v>
+      </c>
+      <c r="G37" s="7">
+        <v>4.7412000000000001</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="8">
+        <v>5060693811746</v>
+      </c>
+      <c r="B38" s="2">
+        <v>381174</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E38" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="F38" s="2">
+        <v>1</v>
+      </c>
+      <c r="G38" s="7">
+        <v>4.7412000000000001</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="8">
+        <v>5060693811753</v>
+      </c>
+      <c r="B39" s="2">
+        <v>381175</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E39" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="F39" s="2">
+        <v>1</v>
+      </c>
+      <c r="G39" s="7">
+        <v>4.7412000000000001</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="8">
+        <v>5060693811760</v>
+      </c>
+      <c r="B40" s="2">
+        <v>381176</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E40" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="F40" s="2">
+        <v>1</v>
+      </c>
+      <c r="G40" s="7">
+        <v>4.7412000000000001</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="8">
+        <v>5060693811777</v>
+      </c>
+      <c r="B41" s="2">
+        <v>381177</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E41" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="F41" s="2">
+        <v>1</v>
+      </c>
+      <c r="G41" s="7">
+        <v>4.7412000000000001</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="8">
+        <v>5060693811784</v>
+      </c>
+      <c r="B42" s="2">
+        <v>381178</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E42" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F42" s="2">
+        <v>1</v>
+      </c>
+      <c r="G42" s="7">
+        <v>4.7412000000000001</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="8">
+        <v>5060693811791</v>
+      </c>
+      <c r="B43" s="2">
+        <v>381179</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D43" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E43" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="F43" s="2">
+        <v>1</v>
+      </c>
+      <c r="G43" s="7">
+        <v>4.7412000000000001</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="8">
+        <v>5060693811807</v>
+      </c>
+      <c r="B44" s="2">
+        <v>381180</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E44" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="F44" s="2">
+        <v>1</v>
+      </c>
+      <c r="G44" s="7">
+        <v>4.7412000000000001</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="8">
+        <v>5060693811814</v>
+      </c>
+      <c r="B45" s="2">
+        <v>381181</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E45" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="F45" s="2">
+        <v>1</v>
+      </c>
+      <c r="G45" s="7">
+        <v>4.7412000000000001</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="8">
+        <v>5060693811821</v>
+      </c>
+      <c r="B46" s="2">
+        <v>381182</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E46" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F46" s="2">
+        <v>1</v>
+      </c>
+      <c r="G46" s="7">
+        <v>4.7412000000000001</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="8">
+        <v>5060693811838</v>
+      </c>
+      <c r="B47" s="2">
+        <v>381183</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E47" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="F47" s="2">
+        <v>1</v>
+      </c>
+      <c r="G47" s="7">
+        <v>4.7412000000000001</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="8">
+        <v>5060693811845</v>
+      </c>
+      <c r="B48" s="2">
+        <v>381184</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E48" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="F48" s="2">
+        <v>1</v>
+      </c>
+      <c r="G48" s="7">
+        <v>4.7412000000000001</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="8">
+        <v>5060693811852</v>
+      </c>
+      <c r="B49" s="2">
+        <v>381185</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E49" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="F49" s="2">
+        <v>1</v>
+      </c>
+      <c r="G49" s="7">
+        <v>4.7412000000000001</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="8">
+        <v>5060693811869</v>
+      </c>
+      <c r="B50" s="2">
+        <v>381186</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E50" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="F50" s="2">
+        <v>1</v>
+      </c>
+      <c r="G50" s="7">
+        <v>4.7412000000000001</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="8">
+        <v>5060693811876</v>
+      </c>
+      <c r="B51" s="2">
+        <v>381187</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E51" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F51" s="2">
+        <v>1</v>
+      </c>
+      <c r="G51" s="7">
+        <v>4.7412000000000001</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="8">
+        <v>5060693811302</v>
+      </c>
+      <c r="B52" s="2">
+        <v>381130</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D52" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="E52" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F52" s="2">
+        <v>1</v>
+      </c>
+      <c r="G52" s="7">
+        <v>4.2984</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="8">
+        <v>5060693811319</v>
+      </c>
+      <c r="B53" s="2">
+        <v>381131</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D53" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="E53" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="F53" s="2">
+        <v>1</v>
+      </c>
+      <c r="G53" s="7">
+        <v>4.2984</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="8">
+        <v>5060693811944</v>
+      </c>
+      <c r="B54" s="2">
+        <v>559324</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="E54" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F54" s="2">
+        <v>1</v>
+      </c>
+      <c r="G54" s="7">
+        <v>24.57</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="8">
+        <v>5060693811937</v>
+      </c>
+      <c r="B55" s="2">
+        <v>559224</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D55" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="E55" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="F55" s="2">
+        <v>1</v>
+      </c>
+      <c r="G55" s="7">
+        <v>24.57</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="8">
+        <v>5060693811982</v>
+      </c>
+      <c r="B56" s="2">
+        <v>558406</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D56" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="E56" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="F56" s="2">
+        <v>1</v>
+      </c>
+      <c r="G56" s="7">
+        <v>7.8948</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="8">
+        <v>5060693811951</v>
+      </c>
+      <c r="B57" s="2">
+        <v>558306</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D57" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="E57" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="F57" s="2">
+        <v>1</v>
+      </c>
+      <c r="G57" s="7">
+        <v>7.8948</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="8">
+        <v>5060693811999</v>
+      </c>
+      <c r="B58" s="2">
+        <v>558206</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D58" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="E58" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="F58" s="2">
+        <v>1</v>
+      </c>
+      <c r="G58" s="7">
+        <v>7.8948</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="8">
+        <v>5060693811968</v>
+      </c>
+      <c r="B59" s="2">
+        <v>558506</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D59" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="E59" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="F59" s="2">
+        <v>1</v>
+      </c>
+      <c r="G59" s="7">
+        <v>7.8948</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="8">
+        <v>5060693811920</v>
+      </c>
+      <c r="B60" s="2">
+        <v>381192</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D60" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="E60" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="F60" s="2">
+        <v>1</v>
+      </c>
+      <c r="G60" s="7">
+        <v>7.8948</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="8">
+        <v>5060693811975</v>
+      </c>
+      <c r="B61" s="2">
+        <v>558606</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D61" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="E61" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="F61" s="2">
+        <v>1</v>
+      </c>
+      <c r="G61" s="7">
+        <v>7.8948</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="8">
+        <v>5060693814914</v>
+      </c>
+      <c r="B62" s="2">
+        <v>381491</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D62" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="E62" s="3" t="s">
         <v>64</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="4" t="s">
+      <c r="F62" s="2">
+        <v>12</v>
+      </c>
+      <c r="G62" s="7">
+        <v>2.5488</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="8">
+        <v>5060693814921</v>
+      </c>
+      <c r="B63" s="2">
+        <v>381492</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D63" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="E63" s="3" t="s">
         <v>65</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="4" t="s">
+      <c r="F63" s="2">
+        <v>12</v>
+      </c>
+      <c r="G63" s="7">
+        <v>2.5488</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="8">
+        <v>5060693814938</v>
+      </c>
+      <c r="B64" s="2">
+        <v>381493</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D64" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="E64" s="3" t="s">
         <v>66</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="5" t="s">
+      <c r="F64" s="2">
+        <v>12</v>
+      </c>
+      <c r="G64" s="7">
+        <v>2.5488</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="8">
+        <v>5060693814945</v>
+      </c>
+      <c r="B65" s="2">
+        <v>381494</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D65" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="E65" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="B7" s="5" t="s">
+      <c r="F65" s="2">
+        <v>12</v>
+      </c>
+      <c r="G65" s="7">
+        <v>2.5488</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="8">
+        <v>5060693814952</v>
+      </c>
+      <c r="B66" s="2">
+        <v>381495</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D66" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="E66" s="3" t="s">
         <v>68</v>
       </c>
-      <c r="C7" s="5" t="s">
+      <c r="F66" s="2">
+        <v>12</v>
+      </c>
+      <c r="G66" s="7">
+        <v>2.5488</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="8">
+        <v>5060693814969</v>
+      </c>
+      <c r="B67" s="2">
+        <v>381496</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D67" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="E67" s="3" t="s">
         <v>69</v>
       </c>
-      <c r="D7" s="6" t="s">
+      <c r="F67" s="2">
+        <v>12</v>
+      </c>
+      <c r="G67" s="7">
+        <v>2.5488</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="8">
+        <v>5060693814716</v>
+      </c>
+      <c r="B68" s="2">
+        <v>381471</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D68" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="E7" s="5" t="s">
+      <c r="E68" s="3" t="s">
         <v>71</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C8" s="2" t="s">
+      <c r="F68" s="2">
+        <v>50</v>
+      </c>
+      <c r="G68" s="7">
+        <v>2.0196000000000001</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="8">
+        <v>5060693814723</v>
+      </c>
+      <c r="B69" s="2">
+        <v>381472</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D69" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="E69" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="F69" s="2">
+        <v>50</v>
+      </c>
+      <c r="G69" s="7">
+        <v>2.0196000000000001</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="8">
+        <v>5060693814730</v>
+      </c>
+      <c r="B70" s="2">
+        <v>381473</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D70" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="E70" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="F70" s="2">
+        <v>50</v>
+      </c>
+      <c r="G70" s="7">
+        <v>2.0196000000000001</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="8">
+        <v>5060693814747</v>
+      </c>
+      <c r="B71" s="2">
+        <v>381474</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D71" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="E71" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="F71" s="2">
+        <v>50</v>
+      </c>
+      <c r="G71" s="7">
+        <v>2.0196000000000001</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="8">
+        <v>5060693814754</v>
+      </c>
+      <c r="B72" s="2">
+        <v>381475</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D72" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="E72" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="F72" s="2">
+        <v>50</v>
+      </c>
+      <c r="G72" s="7">
+        <v>2.0196000000000001</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="8">
+        <v>5060693814761</v>
+      </c>
+      <c r="B73" s="2">
+        <v>381476</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D73" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="E73" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="F73" s="2">
+        <v>50</v>
+      </c>
+      <c r="G73" s="7">
+        <v>2.0196000000000001</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="8">
+        <v>5060693814518</v>
+      </c>
+      <c r="B74" s="2">
+        <v>381451</v>
+      </c>
+      <c r="C74" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D74" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="E74" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="F74" s="2">
+        <v>12</v>
+      </c>
+      <c r="G74" s="7">
+        <v>2.5488</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="8">
+        <v>5060693814525</v>
+      </c>
+      <c r="B75" s="2">
+        <v>381452</v>
+      </c>
+      <c r="C75" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D75" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="E75" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="F75" s="2">
+        <v>12</v>
+      </c>
+      <c r="G75" s="7">
+        <v>2.5488</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="8">
+        <v>5060693814532</v>
+      </c>
+      <c r="B76" s="2">
+        <v>381453</v>
+      </c>
+      <c r="C76" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D76" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="E76" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="F76" s="2">
+        <v>12</v>
+      </c>
+      <c r="G76" s="7">
+        <v>2.5488</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="8">
+        <v>5060693814549</v>
+      </c>
+      <c r="B77" s="2">
+        <v>381454</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D77" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="E77" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="F77" s="2">
+        <v>12</v>
+      </c>
+      <c r="G77" s="7">
+        <v>2.5488</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="8">
+        <v>5060693814556</v>
+      </c>
+      <c r="B78" s="2">
+        <v>381455</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D78" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="E78" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F78" s="2">
+        <v>12</v>
+      </c>
+      <c r="G78" s="7">
+        <v>2.5488</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="8">
+        <v>5060693814563</v>
+      </c>
+      <c r="B79" s="2">
+        <v>381456</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D79" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="E79" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="F79" s="2">
+        <v>12</v>
+      </c>
+      <c r="G79" s="7">
+        <v>2.5488</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="8">
+        <v>5060693814570</v>
+      </c>
+      <c r="B80" s="2">
+        <v>381457</v>
+      </c>
+      <c r="C80" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D80" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="E80" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="F80" s="2">
+        <v>12</v>
+      </c>
+      <c r="G80" s="7">
+        <v>2.5488</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="8">
+        <v>5060693814587</v>
+      </c>
+      <c r="B81" s="2">
+        <v>381458</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D81" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="E81" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="F81" s="2">
+        <v>12</v>
+      </c>
+      <c r="G81" s="7">
+        <v>2.5488</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="8">
+        <v>5060693814594</v>
+      </c>
+      <c r="B82" s="2">
+        <v>381459</v>
+      </c>
+      <c r="C82" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D82" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="E82" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="F82" s="2">
+        <v>12</v>
+      </c>
+      <c r="G82" s="7">
+        <v>2.5488</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="8">
+        <v>5060693814600</v>
+      </c>
+      <c r="B83" s="2">
+        <v>381460</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D83" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="E83" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="F83" s="2">
+        <v>12</v>
+      </c>
+      <c r="G83" s="7">
+        <v>2.5488</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="8">
+        <v>5060693814617</v>
+      </c>
+      <c r="B84" s="2">
+        <v>381461</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D84" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="E84" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="F84" s="2">
+        <v>12</v>
+      </c>
+      <c r="G84" s="7">
+        <v>2.5488</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="8">
+        <v>5060693814624</v>
+      </c>
+      <c r="B85" s="2">
+        <v>381462</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D85" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="E85" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="F85" s="2">
+        <v>12</v>
+      </c>
+      <c r="G85" s="7">
+        <v>2.5488</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="8">
+        <v>5060693812019</v>
+      </c>
+      <c r="B86" s="2">
+        <v>5481201</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D86" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="E86" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="F86" s="2">
+        <v>12</v>
+      </c>
+      <c r="G86" s="7">
+        <v>0.58320000000000005</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="8">
+        <v>5060693812026</v>
+      </c>
+      <c r="B87" s="2">
+        <v>5481202</v>
+      </c>
+      <c r="C87" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D87" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="E87" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="F87" s="2">
+        <v>12</v>
+      </c>
+      <c r="G87" s="7">
+        <v>0.58320000000000005</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="8">
+        <v>5060693812033</v>
+      </c>
+      <c r="B88" s="2">
+        <v>5481203</v>
+      </c>
+      <c r="C88" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D88" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="E88" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="F88" s="2">
+        <v>12</v>
+      </c>
+      <c r="G88" s="7">
+        <v>0.58320000000000005</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="8">
+        <v>5060693812040</v>
+      </c>
+      <c r="B89" s="2">
+        <v>5481204</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D89" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="E89" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="F89" s="2">
+        <v>12</v>
+      </c>
+      <c r="G89" s="7">
+        <v>0.58320000000000005</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="8">
+        <v>5060693812057</v>
+      </c>
+      <c r="B90" s="2">
+        <v>5481205</v>
+      </c>
+      <c r="C90" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D90" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="E90" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="F90" s="2">
+        <v>12</v>
+      </c>
+      <c r="G90" s="7">
+        <v>0.58320000000000005</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="8">
+        <v>5060693812064</v>
+      </c>
+      <c r="B91" s="2">
+        <v>5481206</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D91" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="E91" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="F91" s="2">
+        <v>12</v>
+      </c>
+      <c r="G91" s="7">
+        <v>0.58320000000000005</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="8">
+        <v>5060693812071</v>
+      </c>
+      <c r="B92" s="2">
+        <v>5481207</v>
+      </c>
+      <c r="C92" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D92" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="E92" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="F92" s="2">
+        <v>12</v>
+      </c>
+      <c r="G92" s="7">
+        <v>0.58320000000000005</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="8">
+        <v>5060693812088</v>
+      </c>
+      <c r="B93" s="2">
+        <v>5481208</v>
+      </c>
+      <c r="C93" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D93" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="E93" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="F93" s="2">
+        <v>12</v>
+      </c>
+      <c r="G93" s="7">
+        <v>0.58320000000000005</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="8">
+        <v>5060693812095</v>
+      </c>
+      <c r="B94" s="2">
+        <v>5481209</v>
+      </c>
+      <c r="C94" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D94" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="E94" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="F94" s="2">
+        <v>12</v>
+      </c>
+      <c r="G94" s="7">
+        <v>0.58320000000000005</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="8">
+        <v>5060693812101</v>
+      </c>
+      <c r="B95" s="2">
+        <v>5481210</v>
+      </c>
+      <c r="C95" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D95" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="E95" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="F95" s="2">
+        <v>12</v>
+      </c>
+      <c r="G95" s="7">
+        <v>0.58320000000000005</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="8">
+        <v>5060693812118</v>
+      </c>
+      <c r="B96" s="2">
+        <v>5481211</v>
+      </c>
+      <c r="C96" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D96" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="E96" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="F96" s="2">
+        <v>12</v>
+      </c>
+      <c r="G96" s="7">
+        <v>0.58320000000000005</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="8">
+        <v>5060693812125</v>
+      </c>
+      <c r="B97" s="2">
+        <v>5481212</v>
+      </c>
+      <c r="C97" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D97" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="E97" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="F97" s="2">
+        <v>12</v>
+      </c>
+      <c r="G97" s="7">
+        <v>0.58320000000000005</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="8">
+        <v>5060693812132</v>
+      </c>
+      <c r="B98" s="2">
+        <v>5481213</v>
+      </c>
+      <c r="C98" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D98" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="E98" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="F98" s="2">
+        <v>12</v>
+      </c>
+      <c r="G98" s="7">
+        <v>0.58320000000000005</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="8">
+        <v>5060693812149</v>
+      </c>
+      <c r="B99" s="2">
+        <v>5481214</v>
+      </c>
+      <c r="C99" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D99" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="E99" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="F99" s="2">
+        <v>12</v>
+      </c>
+      <c r="G99" s="7">
+        <v>0.58320000000000005</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="8">
+        <v>5060693812156</v>
+      </c>
+      <c r="B100" s="2">
+        <v>5481215</v>
+      </c>
+      <c r="C100" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D100" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="E100" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="F100" s="2">
+        <v>12</v>
+      </c>
+      <c r="G100" s="7">
+        <v>0.58320000000000005</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="8">
+        <v>5060693812163</v>
+      </c>
+      <c r="B101" s="2">
+        <v>5481216</v>
+      </c>
+      <c r="C101" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D101" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="E101" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="F101" s="2">
+        <v>12</v>
+      </c>
+      <c r="G101" s="7">
+        <v>0.58320000000000005</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="8">
+        <v>5060693812170</v>
+      </c>
+      <c r="B102" s="2">
+        <v>5481217</v>
+      </c>
+      <c r="C102" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D102" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="E102" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="F102" s="2">
+        <v>12</v>
+      </c>
+      <c r="G102" s="7">
+        <v>0.58320000000000005</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="8">
+        <v>5060693812187</v>
+      </c>
+      <c r="B103" s="2">
+        <v>5481218</v>
+      </c>
+      <c r="C103" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D103" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="E103" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="F103" s="2">
+        <v>12</v>
+      </c>
+      <c r="G103" s="7">
+        <v>0.58320000000000005</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="8">
+        <v>5060693812194</v>
+      </c>
+      <c r="B104" s="2">
+        <v>5481219</v>
+      </c>
+      <c r="C104" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D104" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="E104" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="F104" s="2">
+        <v>12</v>
+      </c>
+      <c r="G104" s="7">
+        <v>0.58320000000000005</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="8">
+        <v>5060693812200</v>
+      </c>
+      <c r="B105" s="2">
+        <v>5481220</v>
+      </c>
+      <c r="C105" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D105" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="E105" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="F105" s="2">
+        <v>12</v>
+      </c>
+      <c r="G105" s="7">
+        <v>0.58320000000000005</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="8">
+        <v>5060693812217</v>
+      </c>
+      <c r="B106" s="2">
+        <v>5481221</v>
+      </c>
+      <c r="C106" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D106" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="E106" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="F106" s="2">
+        <v>12</v>
+      </c>
+      <c r="G106" s="7">
+        <v>0.58320000000000005</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="8">
+        <v>5060693812224</v>
+      </c>
+      <c r="B107" s="2">
+        <v>5481222</v>
+      </c>
+      <c r="C107" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D107" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="E107" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="F107" s="2">
+        <v>12</v>
+      </c>
+      <c r="G107" s="7">
+        <v>0.58320000000000005</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="8">
+        <v>5060693812231</v>
+      </c>
+      <c r="B108" s="2">
+        <v>5481223</v>
+      </c>
+      <c r="C108" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D108" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="E108" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="F108" s="2">
+        <v>12</v>
+      </c>
+      <c r="G108" s="7">
+        <v>0.58320000000000005</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="8">
+        <v>5060693812248</v>
+      </c>
+      <c r="B109" s="2">
+        <v>5481224</v>
+      </c>
+      <c r="C109" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D109" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="E109" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="F109" s="2">
+        <v>12</v>
+      </c>
+      <c r="G109" s="7">
+        <v>0.58320000000000005</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="8">
+        <v>5060693812255</v>
+      </c>
+      <c r="B110" s="2">
+        <v>5481225</v>
+      </c>
+      <c r="C110" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D110" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="E110" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F110" s="2">
+        <v>12</v>
+      </c>
+      <c r="G110" s="7">
+        <v>0.58320000000000005</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="8">
+        <v>5060693812262</v>
+      </c>
+      <c r="B111" s="2">
+        <v>5481226</v>
+      </c>
+      <c r="C111" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D111" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="E111" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="F111" s="2">
+        <v>12</v>
+      </c>
+      <c r="G111" s="7">
+        <v>0.58320000000000005</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="8">
+        <v>5060693812279</v>
+      </c>
+      <c r="B112" s="2">
+        <v>5481227</v>
+      </c>
+      <c r="C112" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D112" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="E112" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="F112" s="2">
+        <v>12</v>
+      </c>
+      <c r="G112" s="7">
+        <v>0.58320000000000005</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="8">
+        <v>5060693812286</v>
+      </c>
+      <c r="B113" s="2">
+        <v>5481228</v>
+      </c>
+      <c r="C113" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D113" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="E113" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="F113" s="2">
+        <v>12</v>
+      </c>
+      <c r="G113" s="7">
+        <v>0.58320000000000005</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="8">
+        <v>5060693812293</v>
+      </c>
+      <c r="B114" s="2">
+        <v>5481229</v>
+      </c>
+      <c r="C114" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D114" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="E114" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="F114" s="2">
+        <v>12</v>
+      </c>
+      <c r="G114" s="7">
+        <v>0.58320000000000005</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="8">
+        <v>5060693812309</v>
+      </c>
+      <c r="B115" s="2">
+        <v>5481230</v>
+      </c>
+      <c r="C115" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D115" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="E115" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="F115" s="2">
+        <v>12</v>
+      </c>
+      <c r="G115" s="7">
+        <v>0.58320000000000005</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="8">
+        <v>5060693812316</v>
+      </c>
+      <c r="B116" s="2">
+        <v>5481231</v>
+      </c>
+      <c r="C116" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D116" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="E116" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="F116" s="2">
+        <v>12</v>
+      </c>
+      <c r="G116" s="7">
+        <v>0.58320000000000005</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="8">
+        <v>5060693812323</v>
+      </c>
+      <c r="B117" s="2">
+        <v>5481232</v>
+      </c>
+      <c r="C117" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D117" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="E117" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="F117" s="2">
+        <v>12</v>
+      </c>
+      <c r="G117" s="7">
+        <v>0.58320000000000005</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="8">
+        <v>5060693812330</v>
+      </c>
+      <c r="B118" s="2">
+        <v>5481233</v>
+      </c>
+      <c r="C118" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D118" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="E118" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="F118" s="2">
+        <v>12</v>
+      </c>
+      <c r="G118" s="7">
+        <v>0.58320000000000005</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="8">
+        <v>5060693812347</v>
+      </c>
+      <c r="B119" s="2">
+        <v>5481234</v>
+      </c>
+      <c r="C119" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D119" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="E119" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="F119" s="2">
+        <v>12</v>
+      </c>
+      <c r="G119" s="7">
+        <v>0.58320000000000005</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="8">
+        <v>5060693812354</v>
+      </c>
+      <c r="B120" s="2">
+        <v>5481235</v>
+      </c>
+      <c r="C120" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D120" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="E120" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="F120" s="2">
+        <v>12</v>
+      </c>
+      <c r="G120" s="7">
+        <v>0.58320000000000005</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="8">
+        <v>5060693812361</v>
+      </c>
+      <c r="B121" s="2">
+        <v>5481236</v>
+      </c>
+      <c r="C121" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D121" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="E121" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="F121" s="2">
+        <v>12</v>
+      </c>
+      <c r="G121" s="7">
+        <v>0.58320000000000005</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="8">
+        <v>5060693812378</v>
+      </c>
+      <c r="B122" s="2">
+        <v>5481237</v>
+      </c>
+      <c r="C122" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D122" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="E122" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="F122" s="2">
+        <v>12</v>
+      </c>
+      <c r="G122" s="7">
+        <v>0.58320000000000005</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="8">
+        <v>5060693812385</v>
+      </c>
+      <c r="B123" s="2">
+        <v>5481238</v>
+      </c>
+      <c r="C123" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D123" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="E123" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="F123" s="2">
+        <v>12</v>
+      </c>
+      <c r="G123" s="7">
+        <v>0.58320000000000005</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A124" s="8">
+        <v>5060693812392</v>
+      </c>
+      <c r="B124" s="2">
+        <v>5481239</v>
+      </c>
+      <c r="C124" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D124" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="E124" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="F124" s="2">
+        <v>12</v>
+      </c>
+      <c r="G124" s="7">
+        <v>0.58320000000000005</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="8">
+        <v>5060693812408</v>
+      </c>
+      <c r="B125" s="2">
+        <v>5481240</v>
+      </c>
+      <c r="C125" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D125" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="E125" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="F125" s="2">
+        <v>12</v>
+      </c>
+      <c r="G125" s="7">
+        <v>0.58320000000000005</v>
+      </c>
+    </row>
+    <row r="126" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A126" s="8">
+        <v>5060693812415</v>
+      </c>
+      <c r="B126" s="2">
+        <v>5481241</v>
+      </c>
+      <c r="C126" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D126" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="E126" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="F126" s="2">
+        <v>12</v>
+      </c>
+      <c r="G126" s="7">
+        <v>0.58320000000000005</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A127" s="8">
+        <v>5060693812422</v>
+      </c>
+      <c r="B127" s="2">
+        <v>5481242</v>
+      </c>
+      <c r="C127" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D127" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="E127" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="F127" s="2">
+        <v>12</v>
+      </c>
+      <c r="G127" s="7">
+        <v>0.58320000000000005</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A128" s="8">
+        <v>5060693812439</v>
+      </c>
+      <c r="B128" s="2">
+        <v>5481243</v>
+      </c>
+      <c r="C128" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D128" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="E128" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="F128" s="2">
+        <v>12</v>
+      </c>
+      <c r="G128" s="7">
+        <v>0.58320000000000005</v>
+      </c>
+    </row>
+    <row r="129" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A129" s="8">
+        <v>5060693812446</v>
+      </c>
+      <c r="B129" s="2">
+        <v>5481244</v>
+      </c>
+      <c r="C129" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D129" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="E129" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="F129" s="2">
+        <v>12</v>
+      </c>
+      <c r="G129" s="7">
+        <v>0.58320000000000005</v>
+      </c>
+    </row>
+    <row r="130" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A130" s="8">
+        <v>5060693812453</v>
+      </c>
+      <c r="B130" s="2">
+        <v>5481245</v>
+      </c>
+      <c r="C130" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D130" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="E130" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="F130" s="2">
+        <v>12</v>
+      </c>
+      <c r="G130" s="7">
+        <v>0.58320000000000005</v>
+      </c>
+    </row>
+    <row r="131" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A131" s="8">
+        <v>5060693812460</v>
+      </c>
+      <c r="B131" s="2">
+        <v>5481246</v>
+      </c>
+      <c r="C131" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D131" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="E131" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="F131" s="2">
+        <v>12</v>
+      </c>
+      <c r="G131" s="7">
+        <v>0.58320000000000005</v>
+      </c>
+    </row>
+    <row r="132" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A132" s="8">
+        <v>5060693812477</v>
+      </c>
+      <c r="B132" s="2">
+        <v>5481247</v>
+      </c>
+      <c r="C132" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D132" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="E132" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="F132" s="2">
+        <v>12</v>
+      </c>
+      <c r="G132" s="7">
+        <v>0.58320000000000005</v>
+      </c>
+    </row>
+    <row r="133" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A133" s="8">
+        <v>5060693812484</v>
+      </c>
+      <c r="B133" s="2">
+        <v>5481248</v>
+      </c>
+      <c r="C133" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D133" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="E133" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="F133" s="2">
+        <v>12</v>
+      </c>
+      <c r="G133" s="7">
+        <v>0.58320000000000005</v>
+      </c>
+    </row>
+    <row r="134" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A134" s="8">
+        <v>5060693811210</v>
+      </c>
+      <c r="B134" s="2">
+        <v>381121</v>
+      </c>
+      <c r="C134" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D134" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="E134" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="F134" s="2">
+        <v>1</v>
+      </c>
+      <c r="G134" s="7">
+        <v>1.4364000000000001</v>
+      </c>
+    </row>
+    <row r="135" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A135" s="8">
+        <v>5060693811227</v>
+      </c>
+      <c r="B135" s="2">
+        <v>381122</v>
+      </c>
+      <c r="C135" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D135" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="E135" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="F135" s="2">
+        <v>1</v>
+      </c>
+      <c r="G135" s="7">
+        <v>1.4364000000000001</v>
+      </c>
+    </row>
+    <row r="136" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A136" s="8">
+        <v>5060693811234</v>
+      </c>
+      <c r="B136" s="2">
+        <v>381123</v>
+      </c>
+      <c r="C136" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D136" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="E136" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="F136" s="2">
+        <v>1</v>
+      </c>
+      <c r="G136" s="7">
+        <v>1.4364000000000001</v>
+      </c>
+    </row>
+    <row r="137" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A137" s="8">
+        <v>5060693811241</v>
+      </c>
+      <c r="B137" s="2">
+        <v>381124</v>
+      </c>
+      <c r="C137" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D137" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="E137" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="F137" s="2">
+        <v>1</v>
+      </c>
+      <c r="G137" s="7">
+        <v>1.4364000000000001</v>
+      </c>
+    </row>
+    <row r="138" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A138" s="8">
+        <v>5060693811258</v>
+      </c>
+      <c r="B138" s="2">
+        <v>381125</v>
+      </c>
+      <c r="C138" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D138" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="E138" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="F138" s="2">
+        <v>1</v>
+      </c>
+      <c r="G138" s="7">
+        <v>1.4364000000000001</v>
+      </c>
+    </row>
+    <row r="139" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A139" s="8">
+        <v>5060693810015</v>
+      </c>
+      <c r="B139" s="2">
+        <v>54820001</v>
+      </c>
+      <c r="C139" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D139" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E139" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="F139" s="2">
+        <v>6</v>
+      </c>
+      <c r="G139" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="140" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A140" s="8">
+        <v>5060693810022</v>
+      </c>
+      <c r="B140" s="2">
+        <v>54820002</v>
+      </c>
+      <c r="C140" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D140" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E140" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="F140" s="2">
+        <v>6</v>
+      </c>
+      <c r="G140" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="141" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A141" s="8">
+        <v>5060693810039</v>
+      </c>
+      <c r="B141" s="2">
+        <v>5482003</v>
+      </c>
+      <c r="C141" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D141" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E141" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="F141" s="2">
+        <v>6</v>
+      </c>
+      <c r="G141" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="142" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A142" s="8">
+        <v>5060693810046</v>
+      </c>
+      <c r="B142" s="2">
+        <v>5482004</v>
+      </c>
+      <c r="C142" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D142" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E142" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="F142" s="2">
+        <v>6</v>
+      </c>
+      <c r="G142" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="143" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A143" s="8">
+        <v>5060693810053</v>
+      </c>
+      <c r="B143" s="2">
+        <v>5482005</v>
+      </c>
+      <c r="C143" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D143" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E143" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="F143" s="2">
+        <v>6</v>
+      </c>
+      <c r="G143" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="144" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A144" s="8">
+        <v>5060693810060</v>
+      </c>
+      <c r="B144" s="2">
+        <v>5482006</v>
+      </c>
+      <c r="C144" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D144" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E144" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="F144" s="2">
+        <v>6</v>
+      </c>
+      <c r="G144" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="145" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A145" s="8">
+        <v>5060693810077</v>
+      </c>
+      <c r="B145" s="2">
+        <v>5482007</v>
+      </c>
+      <c r="C145" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D145" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E145" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="F145" s="2">
+        <v>6</v>
+      </c>
+      <c r="G145" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="146" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A146" s="8">
+        <v>5060693810084</v>
+      </c>
+      <c r="B146" s="2">
+        <v>5482008</v>
+      </c>
+      <c r="C146" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D146" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E146" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="F146" s="2">
+        <v>6</v>
+      </c>
+      <c r="G146" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="147" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A147" s="8">
+        <v>5060693810091</v>
+      </c>
+      <c r="B147" s="2">
+        <v>5482009</v>
+      </c>
+      <c r="C147" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D147" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E147" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="F147" s="2">
+        <v>6</v>
+      </c>
+      <c r="G147" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="148" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A148" s="8">
+        <v>5060693810107</v>
+      </c>
+      <c r="B148" s="2">
+        <v>54820010</v>
+      </c>
+      <c r="C148" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D148" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E148" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="F148" s="2">
+        <v>6</v>
+      </c>
+      <c r="G148" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="149" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A149" s="8">
+        <v>5060693810114</v>
+      </c>
+      <c r="B149" s="2">
+        <v>54820011</v>
+      </c>
+      <c r="C149" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D149" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E149" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="F149" s="2">
+        <v>6</v>
+      </c>
+      <c r="G149" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="150" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A150" s="8">
+        <v>5060693810121</v>
+      </c>
+      <c r="B150" s="2">
+        <v>54820012</v>
+      </c>
+      <c r="C150" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D150" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E150" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="F150" s="2">
+        <v>6</v>
+      </c>
+      <c r="G150" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="151" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A151" s="8">
+        <v>5060693810138</v>
+      </c>
+      <c r="B151" s="2">
+        <v>54820013</v>
+      </c>
+      <c r="C151" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D151" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E151" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="F151" s="2">
+        <v>6</v>
+      </c>
+      <c r="G151" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="152" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A152" s="8">
+        <v>5060693810145</v>
+      </c>
+      <c r="B152" s="2">
+        <v>54820014</v>
+      </c>
+      <c r="C152" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D152" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E152" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="F152" s="2">
+        <v>6</v>
+      </c>
+      <c r="G152" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="153" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A153" s="8">
+        <v>5060693810152</v>
+      </c>
+      <c r="B153" s="2">
+        <v>54820015</v>
+      </c>
+      <c r="C153" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D153" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E153" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="F153" s="2">
+        <v>6</v>
+      </c>
+      <c r="G153" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="154" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A154" s="8">
+        <v>5060693810169</v>
+      </c>
+      <c r="B154" s="2">
+        <v>54820016</v>
+      </c>
+      <c r="C154" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D154" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E154" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="F154" s="2">
+        <v>6</v>
+      </c>
+      <c r="G154" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="155" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A155" s="8">
+        <v>5060693810176</v>
+      </c>
+      <c r="B155" s="2">
+        <v>54820017</v>
+      </c>
+      <c r="C155" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D155" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E155" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="F155" s="2">
+        <v>6</v>
+      </c>
+      <c r="G155" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="156" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A156" s="8">
+        <v>5060693810183</v>
+      </c>
+      <c r="B156" s="2">
+        <v>54820018</v>
+      </c>
+      <c r="C156" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D156" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E156" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="F156" s="2">
+        <v>6</v>
+      </c>
+      <c r="G156" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="157" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A157" s="8">
+        <v>5060693810190</v>
+      </c>
+      <c r="B157" s="2">
+        <v>54820019</v>
+      </c>
+      <c r="C157" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D157" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E157" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="F157" s="2">
+        <v>6</v>
+      </c>
+      <c r="G157" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="158" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A158" s="8">
+        <v>5060693810206</v>
+      </c>
+      <c r="B158" s="2">
+        <v>54820020</v>
+      </c>
+      <c r="C158" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D158" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E158" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="F158" s="2">
+        <v>6</v>
+      </c>
+      <c r="G158" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="159" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A159" s="8">
+        <v>5060693810213</v>
+      </c>
+      <c r="B159" s="2">
+        <v>54820021</v>
+      </c>
+      <c r="C159" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D159" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E159" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="F159" s="2">
+        <v>6</v>
+      </c>
+      <c r="G159" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="160" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A160" s="8">
+        <v>5060693810220</v>
+      </c>
+      <c r="B160" s="2">
+        <v>54820022</v>
+      </c>
+      <c r="C160" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D160" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E160" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="F160" s="2">
+        <v>6</v>
+      </c>
+      <c r="G160" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="161" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A161" s="8">
+        <v>5060693810237</v>
+      </c>
+      <c r="B161" s="2">
+        <v>54820023</v>
+      </c>
+      <c r="C161" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D161" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E161" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="F161" s="2">
+        <v>6</v>
+      </c>
+      <c r="G161" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="162" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A162" s="8">
+        <v>5060693810244</v>
+      </c>
+      <c r="B162" s="2">
+        <v>54820024</v>
+      </c>
+      <c r="C162" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D162" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E162" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="F162" s="2">
+        <v>6</v>
+      </c>
+      <c r="G162" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="163" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A163" s="8">
+        <v>5060693810251</v>
+      </c>
+      <c r="B163" s="2">
+        <v>54820025</v>
+      </c>
+      <c r="C163" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D163" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E163" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="F163" s="2">
+        <v>6</v>
+      </c>
+      <c r="G163" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="164" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A164" s="8">
+        <v>5060693810268</v>
+      </c>
+      <c r="B164" s="2">
+        <v>54820026</v>
+      </c>
+      <c r="C164" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D164" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E164" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="F164" s="2">
+        <v>6</v>
+      </c>
+      <c r="G164" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="165" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A165" s="8">
+        <v>5060693810275</v>
+      </c>
+      <c r="B165" s="2">
+        <v>54820027</v>
+      </c>
+      <c r="C165" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D165" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E165" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="F165" s="2">
+        <v>6</v>
+      </c>
+      <c r="G165" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="166" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A166" s="8">
+        <v>5060693810282</v>
+      </c>
+      <c r="B166" s="2">
+        <v>54820028</v>
+      </c>
+      <c r="C166" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D166" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E166" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="F166" s="2">
+        <v>6</v>
+      </c>
+      <c r="G166" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="167" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A167" s="8">
+        <v>5060693810299</v>
+      </c>
+      <c r="B167" s="2">
+        <v>54820029</v>
+      </c>
+      <c r="C167" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D167" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E167" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="F167" s="2">
+        <v>6</v>
+      </c>
+      <c r="G167" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="168" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A168" s="8">
+        <v>5060693810305</v>
+      </c>
+      <c r="B168" s="2">
+        <v>54820030</v>
+      </c>
+      <c r="C168" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D168" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E168" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="F168" s="2">
+        <v>6</v>
+      </c>
+      <c r="G168" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="169" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A169" s="8">
+        <v>5060693810312</v>
+      </c>
+      <c r="B169" s="2">
+        <v>54820031</v>
+      </c>
+      <c r="C169" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D169" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E169" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="F169" s="2">
+        <v>6</v>
+      </c>
+      <c r="G169" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="170" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A170" s="8">
+        <v>5060693810329</v>
+      </c>
+      <c r="B170" s="2">
+        <v>54820032</v>
+      </c>
+      <c r="C170" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D170" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E170" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="F170" s="2">
+        <v>6</v>
+      </c>
+      <c r="G170" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="171" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A171" s="8">
+        <v>5060693810336</v>
+      </c>
+      <c r="B171" s="2">
+        <v>54820033</v>
+      </c>
+      <c r="C171" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D171" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E171" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="F171" s="2">
+        <v>6</v>
+      </c>
+      <c r="G171" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="172" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A172" s="8">
+        <v>5060693810343</v>
+      </c>
+      <c r="B172" s="2">
+        <v>54820034</v>
+      </c>
+      <c r="C172" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D172" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E172" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="F172" s="2">
+        <v>6</v>
+      </c>
+      <c r="G172" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="173" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A173" s="8">
+        <v>5060693810350</v>
+      </c>
+      <c r="B173" s="2">
+        <v>54820035</v>
+      </c>
+      <c r="C173" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D173" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E173" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="F173" s="2">
+        <v>6</v>
+      </c>
+      <c r="G173" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="174" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A174" s="8">
+        <v>5060693810367</v>
+      </c>
+      <c r="B174" s="2">
+        <v>54820036</v>
+      </c>
+      <c r="C174" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D174" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E174" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="F174" s="2">
+        <v>6</v>
+      </c>
+      <c r="G174" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="175" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A175" s="8">
+        <v>5060693810374</v>
+      </c>
+      <c r="B175" s="2">
+        <v>54820037</v>
+      </c>
+      <c r="C175" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D175" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E175" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="F175" s="2">
+        <v>6</v>
+      </c>
+      <c r="G175" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="176" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A176" s="8">
+        <v>5060693810398</v>
+      </c>
+      <c r="B176" s="2">
+        <v>54820039</v>
+      </c>
+      <c r="C176" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D176" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E176" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="F176" s="2">
+        <v>6</v>
+      </c>
+      <c r="G176" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="177" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A177" s="8">
+        <v>5060693810404</v>
+      </c>
+      <c r="B177" s="2">
+        <v>54820040</v>
+      </c>
+      <c r="C177" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D177" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E177" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="F177" s="2">
+        <v>6</v>
+      </c>
+      <c r="G177" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="178" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A178" s="8">
+        <v>5060693810411</v>
+      </c>
+      <c r="B178" s="2">
+        <v>54820041</v>
+      </c>
+      <c r="C178" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D178" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E178" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="F178" s="2">
+        <v>6</v>
+      </c>
+      <c r="G178" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="179" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A179" s="8">
+        <v>5060693810428</v>
+      </c>
+      <c r="B179" s="2">
+        <v>54820042</v>
+      </c>
+      <c r="C179" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D179" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E179" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="F179" s="2">
+        <v>6</v>
+      </c>
+      <c r="G179" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="180" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A180" s="8">
+        <v>5060693810435</v>
+      </c>
+      <c r="B180" s="2">
+        <v>54820043</v>
+      </c>
+      <c r="C180" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D180" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E180" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="F180" s="2">
+        <v>6</v>
+      </c>
+      <c r="G180" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="181" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A181" s="8">
+        <v>5060693810442</v>
+      </c>
+      <c r="B181" s="2">
+        <v>54820044</v>
+      </c>
+      <c r="C181" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D181" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E181" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="F181" s="2">
+        <v>6</v>
+      </c>
+      <c r="G181" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="182" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A182" s="8">
+        <v>5060693810459</v>
+      </c>
+      <c r="B182" s="2">
+        <v>54820045</v>
+      </c>
+      <c r="C182" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D182" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E182" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="F182" s="2">
+        <v>6</v>
+      </c>
+      <c r="G182" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="183" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A183" s="8">
+        <v>5060693810466</v>
+      </c>
+      <c r="B183" s="2">
+        <v>54820046</v>
+      </c>
+      <c r="C183" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D183" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E183" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="F183" s="2">
+        <v>6</v>
+      </c>
+      <c r="G183" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="184" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A184" s="8">
+        <v>5060693810480</v>
+      </c>
+      <c r="B184" s="2">
+        <v>54820048</v>
+      </c>
+      <c r="C184" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D184" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E184" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="F184" s="2">
+        <v>6</v>
+      </c>
+      <c r="G184" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="185" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A185" s="8">
+        <v>5060693810497</v>
+      </c>
+      <c r="B185" s="2">
+        <v>54820049</v>
+      </c>
+      <c r="C185" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D185" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E185" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="F185" s="2">
+        <v>6</v>
+      </c>
+      <c r="G185" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="186" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A186" s="8">
+        <v>5060693810527</v>
+      </c>
+      <c r="B186" s="2">
+        <v>54820052</v>
+      </c>
+      <c r="C186" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D186" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E186" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="F186" s="2">
+        <v>6</v>
+      </c>
+      <c r="G186" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="187" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A187" s="8">
+        <v>5060693810534</v>
+      </c>
+      <c r="B187" s="2">
+        <v>54820053</v>
+      </c>
+      <c r="C187" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D187" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E187" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="F187" s="2">
+        <v>6</v>
+      </c>
+      <c r="G187" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="188" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A188" s="8">
+        <v>5060693810541</v>
+      </c>
+      <c r="B188" s="2">
+        <v>54820054</v>
+      </c>
+      <c r="C188" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D188" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E188" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="F188" s="2">
+        <v>6</v>
+      </c>
+      <c r="G188" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="189" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A189" s="8">
+        <v>5060693810558</v>
+      </c>
+      <c r="B189" s="2">
+        <v>54820055</v>
+      </c>
+      <c r="C189" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D189" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E189" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="F189" s="2">
+        <v>6</v>
+      </c>
+      <c r="G189" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="190" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A190" s="8">
+        <v>5060693810596</v>
+      </c>
+      <c r="B190" s="2">
+        <v>54820059</v>
+      </c>
+      <c r="C190" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D190" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E190" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="F190" s="2">
+        <v>6</v>
+      </c>
+      <c r="G190" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="191" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A191" s="8">
+        <v>5060693810602</v>
+      </c>
+      <c r="B191" s="2">
+        <v>54820060</v>
+      </c>
+      <c r="C191" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D191" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E191" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="F191" s="2">
+        <v>6</v>
+      </c>
+      <c r="G191" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="192" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A192" s="8">
+        <v>5060693810626</v>
+      </c>
+      <c r="B192" s="2">
+        <v>54820062</v>
+      </c>
+      <c r="C192" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D192" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E192" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="F192" s="2">
+        <v>6</v>
+      </c>
+      <c r="G192" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="193" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A193" s="8">
+        <v>5060693810633</v>
+      </c>
+      <c r="B193" s="2">
+        <v>54820063</v>
+      </c>
+      <c r="C193" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D193" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E193" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="F193" s="2">
+        <v>6</v>
+      </c>
+      <c r="G193" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="194" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A194" s="8">
+        <v>5060693810640</v>
+      </c>
+      <c r="B194" s="2">
+        <v>54820064</v>
+      </c>
+      <c r="C194" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D194" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E194" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="F194" s="2">
+        <v>6</v>
+      </c>
+      <c r="G194" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="195" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A195" s="8">
+        <v>5060693810657</v>
+      </c>
+      <c r="B195" s="2">
+        <v>54820065</v>
+      </c>
+      <c r="C195" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D195" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E195" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="F195" s="2">
+        <v>6</v>
+      </c>
+      <c r="G195" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="196" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A196" s="8">
+        <v>5060693810664</v>
+      </c>
+      <c r="B196" s="2">
+        <v>54820066</v>
+      </c>
+      <c r="C196" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D196" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E196" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="F196" s="2">
+        <v>6</v>
+      </c>
+      <c r="G196" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="197" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A197" s="8">
+        <v>5060693810671</v>
+      </c>
+      <c r="B197" s="2">
+        <v>54820067</v>
+      </c>
+      <c r="C197" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D197" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E197" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="F197" s="2">
+        <v>6</v>
+      </c>
+      <c r="G197" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="198" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A198" s="8">
+        <v>5060693810701</v>
+      </c>
+      <c r="B198" s="2">
+        <v>54820070</v>
+      </c>
+      <c r="C198" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D198" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E198" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="F198" s="2">
+        <v>6</v>
+      </c>
+      <c r="G198" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="199" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A199" s="8">
+        <v>5060693810718</v>
+      </c>
+      <c r="B199" s="2">
+        <v>54820071</v>
+      </c>
+      <c r="C199" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D199" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E199" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="F199" s="2">
+        <v>6</v>
+      </c>
+      <c r="G199" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="200" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A200" s="8">
+        <v>5060693810725</v>
+      </c>
+      <c r="B200" s="2">
+        <v>54820072</v>
+      </c>
+      <c r="C200" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D200" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E200" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="F200" s="2">
+        <v>6</v>
+      </c>
+      <c r="G200" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="201" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A201" s="8">
+        <v>5060693810732</v>
+      </c>
+      <c r="B201" s="2">
+        <v>54820073</v>
+      </c>
+      <c r="C201" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D201" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E201" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="F201" s="2">
+        <v>6</v>
+      </c>
+      <c r="G201" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="202" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A202" s="8">
+        <v>5060693810749</v>
+      </c>
+      <c r="B202" s="2">
+        <v>54820074</v>
+      </c>
+      <c r="C202" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D202" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E202" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="F202" s="2">
+        <v>6</v>
+      </c>
+      <c r="G202" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="203" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A203" s="8">
+        <v>5060693810756</v>
+      </c>
+      <c r="B203" s="2">
+        <v>54820075</v>
+      </c>
+      <c r="C203" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D203" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E203" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="F203" s="2">
+        <v>6</v>
+      </c>
+      <c r="G203" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="204" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A204" s="8">
+        <v>5060693810763</v>
+      </c>
+      <c r="B204" s="2">
+        <v>54820076</v>
+      </c>
+      <c r="C204" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D204" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E204" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="F204" s="2">
+        <v>6</v>
+      </c>
+      <c r="G204" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="205" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A205" s="8">
+        <v>5060693810770</v>
+      </c>
+      <c r="B205" s="2">
+        <v>54820077</v>
+      </c>
+      <c r="C205" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D205" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E205" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="F205" s="2">
+        <v>6</v>
+      </c>
+      <c r="G205" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="206" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A206" s="8">
+        <v>5060693810787</v>
+      </c>
+      <c r="B206" s="2">
+        <v>54820078</v>
+      </c>
+      <c r="C206" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D206" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E206" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="F206" s="2">
+        <v>6</v>
+      </c>
+      <c r="G206" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="207" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A207" s="8">
+        <v>5060693810794</v>
+      </c>
+      <c r="B207" s="2">
+        <v>54820079</v>
+      </c>
+      <c r="C207" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D207" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E207" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="F207" s="2">
+        <v>6</v>
+      </c>
+      <c r="G207" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="208" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A208" s="8">
+        <v>5060693810800</v>
+      </c>
+      <c r="B208" s="2">
+        <v>54820080</v>
+      </c>
+      <c r="C208" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D208" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E208" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="F208" s="2">
+        <v>6</v>
+      </c>
+      <c r="G208" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="209" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A209" s="8">
+        <v>5060693810817</v>
+      </c>
+      <c r="B209" s="2">
+        <v>5087081</v>
+      </c>
+      <c r="C209" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D209" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E209" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="F209" s="2">
+        <v>6</v>
+      </c>
+      <c r="G209" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="210" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A210" s="8">
+        <v>5060693810824</v>
+      </c>
+      <c r="B210" s="2">
+        <v>5087082</v>
+      </c>
+      <c r="C210" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D210" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E210" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="F210" s="2">
+        <v>6</v>
+      </c>
+      <c r="G210" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="211" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A211" s="8">
+        <v>5060693810831</v>
+      </c>
+      <c r="B211" s="2">
+        <v>5087083</v>
+      </c>
+      <c r="C211" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D211" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E211" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="F211" s="2">
+        <v>6</v>
+      </c>
+      <c r="G211" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="212" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A212" s="8">
+        <v>5060693810848</v>
+      </c>
+      <c r="B212" s="2">
+        <v>5087084</v>
+      </c>
+      <c r="C212" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D212" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E212" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="F212" s="2">
+        <v>6</v>
+      </c>
+      <c r="G212" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="213" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A213" s="8">
+        <v>5060693810855</v>
+      </c>
+      <c r="B213" s="2">
+        <v>5087085</v>
+      </c>
+      <c r="C213" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D213" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E213" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="F213" s="2">
+        <v>6</v>
+      </c>
+      <c r="G213" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="214" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A214" s="8">
+        <v>5060693810947</v>
+      </c>
+      <c r="B214" s="2">
+        <v>5087094</v>
+      </c>
+      <c r="C214" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D214" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E214" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="F214" s="2">
+        <v>6</v>
+      </c>
+      <c r="G214" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="215" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A215" s="8">
+        <v>5060693810954</v>
+      </c>
+      <c r="B215" s="2">
+        <v>5087095</v>
+      </c>
+      <c r="C215" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D215" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E215" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="F215" s="2">
+        <v>6</v>
+      </c>
+      <c r="G215" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="216" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A216" s="8">
+        <v>5060693810961</v>
+      </c>
+      <c r="B216" s="2">
+        <v>5087096</v>
+      </c>
+      <c r="C216" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D216" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E216" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="F216" s="2">
+        <v>6</v>
+      </c>
+      <c r="G216" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="217" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A217" s="8">
+        <v>5060693810978</v>
+      </c>
+      <c r="B217" s="2">
+        <v>5087097</v>
+      </c>
+      <c r="C217" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D217" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E217" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="F217" s="2">
+        <v>6</v>
+      </c>
+      <c r="G217" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="218" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A218" s="8">
+        <v>5060693810985</v>
+      </c>
+      <c r="B218" s="2">
+        <v>5087098</v>
+      </c>
+      <c r="C218" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D218" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E218" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="F218" s="2">
+        <v>6</v>
+      </c>
+      <c r="G218" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="219" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A219" s="8">
+        <v>5060693810992</v>
+      </c>
+      <c r="B219" s="2">
+        <v>5087099</v>
+      </c>
+      <c r="C219" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D219" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E219" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="F219" s="2">
+        <v>6</v>
+      </c>
+      <c r="G219" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="220" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A220" s="8">
+        <v>5060693811005</v>
+      </c>
+      <c r="B220" s="2">
+        <v>5087100</v>
+      </c>
+      <c r="C220" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D220" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E220" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="F220" s="2">
+        <v>6</v>
+      </c>
+      <c r="G220" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="221" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A221" s="8">
+        <v>5060693811012</v>
+      </c>
+      <c r="B221" s="2">
+        <v>5087101</v>
+      </c>
+      <c r="C221" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D221" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E221" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="F221" s="2">
+        <v>6</v>
+      </c>
+      <c r="G221" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="222" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A222" s="8">
+        <v>5060693811029</v>
+      </c>
+      <c r="B222" s="2">
+        <v>5087102</v>
+      </c>
+      <c r="C222" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D222" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E222" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="F222" s="2">
+        <v>6</v>
+      </c>
+      <c r="G222" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="223" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A223" s="8">
+        <v>5060693811036</v>
+      </c>
+      <c r="B223" s="2">
+        <v>5087103</v>
+      </c>
+      <c r="C223" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D223" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E223" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="F223" s="2">
+        <v>6</v>
+      </c>
+      <c r="G223" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="224" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A224" s="8">
+        <v>5060693811043</v>
+      </c>
+      <c r="B224" s="2">
+        <v>5087104</v>
+      </c>
+      <c r="C224" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D224" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E224" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="F224" s="2">
+        <v>6</v>
+      </c>
+      <c r="G224" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="225" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A225" s="8">
+        <v>5060693811050</v>
+      </c>
+      <c r="B225" s="2">
+        <v>5087105</v>
+      </c>
+      <c r="C225" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D225" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E225" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="F225" s="2">
+        <v>6</v>
+      </c>
+      <c r="G225" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="226" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A226" s="8">
+        <v>5060693811067</v>
+      </c>
+      <c r="B226" s="2">
+        <v>5087106</v>
+      </c>
+      <c r="C226" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D226" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E226" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="F226" s="2">
+        <v>6</v>
+      </c>
+      <c r="G226" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="227" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A227" s="8">
+        <v>5060693811074</v>
+      </c>
+      <c r="B227" s="2">
+        <v>5087107</v>
+      </c>
+      <c r="C227" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D227" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E227" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="F227" s="2">
+        <v>6</v>
+      </c>
+      <c r="G227" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="228" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A228" s="8">
+        <v>5060693811081</v>
+      </c>
+      <c r="B228" s="2">
+        <v>5087108</v>
+      </c>
+      <c r="C228" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D228" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E228" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="F228" s="2">
+        <v>6</v>
+      </c>
+      <c r="G228" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="229" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A229" s="8">
+        <v>5060693811098</v>
+      </c>
+      <c r="B229" s="2">
+        <v>5087109</v>
+      </c>
+      <c r="C229" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D229" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E229" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="F229" s="2">
+        <v>6</v>
+      </c>
+      <c r="G229" s="7">
+        <v>0.96120000000000005</v>
+      </c>
+    </row>
+    <row r="230" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A230" s="8">
+        <v>5060693815614</v>
+      </c>
+      <c r="B230" s="2">
+        <v>381561</v>
+      </c>
+      <c r="C230" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D230" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="E230" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="F230" s="2">
+        <v>140</v>
+      </c>
+      <c r="G230" s="7">
+        <v>1.3176000000000001</v>
+      </c>
+    </row>
+    <row r="231" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A231" s="8">
+        <v>5060693815621</v>
+      </c>
+      <c r="B231" s="2">
+        <v>381562</v>
+      </c>
+      <c r="C231" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D231" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="E231" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="F231" s="2">
+        <v>140</v>
+      </c>
+      <c r="G231" s="7">
+        <v>1.3176000000000001</v>
+      </c>
+    </row>
+    <row r="232" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A232" s="8">
+        <v>5060693815638</v>
+      </c>
+      <c r="B232" s="2">
+        <v>381563</v>
+      </c>
+      <c r="C232" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D232" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="E232" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="F232" s="2">
+        <v>140</v>
+      </c>
+      <c r="G232" s="7">
+        <v>1.3176000000000001</v>
+      </c>
+    </row>
+    <row r="233" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A233" s="8">
+        <v>5060693815515</v>
+      </c>
+      <c r="B233" s="2">
+        <v>381551</v>
+      </c>
+      <c r="C233" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D233" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="E233" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="F233" s="2">
+        <v>150</v>
+      </c>
+      <c r="G233" s="7">
+        <v>1.1448</v>
+      </c>
+    </row>
+    <row r="234" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A234" s="8">
+        <v>5060693815522</v>
+      </c>
+      <c r="B234" s="2">
+        <v>381552</v>
+      </c>
+      <c r="C234" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D234" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="E234" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="F234" s="2">
+        <v>150</v>
+      </c>
+      <c r="G234" s="7">
+        <v>1.1448</v>
+      </c>
+    </row>
+    <row r="235" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A235" s="8">
+        <v>5060693815539</v>
+      </c>
+      <c r="B235" s="2">
+        <v>381553</v>
+      </c>
+      <c r="C235" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D235" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="E235" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="F235" s="2">
+        <v>150</v>
+      </c>
+      <c r="G235" s="7">
+        <v>1.1448</v>
+      </c>
+    </row>
+    <row r="236" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A236" s="8">
+        <v>5060693815546</v>
+      </c>
+      <c r="B236" s="2">
+        <v>381554</v>
+      </c>
+      <c r="C236" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D236" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="E236" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="F236" s="2">
+        <v>150</v>
+      </c>
+      <c r="G236" s="7">
+        <v>1.1448</v>
+      </c>
+    </row>
+    <row r="237" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A237" s="8">
+        <v>5060693815553</v>
+      </c>
+      <c r="B237" s="2">
+        <v>381555</v>
+      </c>
+      <c r="C237" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D237" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="E237" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="F237" s="2">
+        <v>150</v>
+      </c>
+      <c r="G237" s="7">
+        <v>1.1448</v>
+      </c>
+    </row>
+    <row r="238" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A238" s="8">
+        <v>5060693815010</v>
+      </c>
+      <c r="B238" s="2">
+        <v>381501</v>
+      </c>
+      <c r="C238" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D238" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="E238" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="F238" s="2">
+        <v>150</v>
+      </c>
+      <c r="G238" s="7">
+        <v>1.1448</v>
+      </c>
+    </row>
+    <row r="239" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A239" s="8">
+        <v>5060693815027</v>
+      </c>
+      <c r="B239" s="2">
+        <v>381502</v>
+      </c>
+      <c r="C239" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D239" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="E239" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="F239" s="2">
+        <v>150</v>
+      </c>
+      <c r="G239" s="7">
+        <v>1.1448</v>
+      </c>
+    </row>
+    <row r="240" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A240" s="8">
+        <v>5060693815034</v>
+      </c>
+      <c r="B240" s="2">
+        <v>381503</v>
+      </c>
+      <c r="C240" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D240" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="E240" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="F240" s="2">
+        <v>150</v>
+      </c>
+      <c r="G240" s="7">
+        <v>1.1448</v>
+      </c>
+    </row>
+    <row r="241" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A241" s="8">
+        <v>5060693815041</v>
+      </c>
+      <c r="B241" s="2">
+        <v>381504</v>
+      </c>
+      <c r="C241" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D241" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="E241" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="F241" s="2">
+        <v>150</v>
+      </c>
+      <c r="G241" s="7">
+        <v>1.1448</v>
+      </c>
+    </row>
+    <row r="242" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A242" s="8">
+        <v>5060693815058</v>
+      </c>
+      <c r="B242" s="2">
+        <v>381505</v>
+      </c>
+      <c r="C242" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D242" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="E242" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="F242" s="2">
+        <v>150</v>
+      </c>
+      <c r="G242" s="7">
+        <v>1.1448</v>
+      </c>
+    </row>
+    <row r="243" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A243" s="8">
+        <v>5060693815065</v>
+      </c>
+      <c r="B243" s="2">
+        <v>381506</v>
+      </c>
+      <c r="C243" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D243" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="E243" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="F243" s="2">
+        <v>150</v>
+      </c>
+      <c r="G243" s="7">
+        <v>1.1448</v>
+      </c>
+    </row>
+    <row r="244" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A244" s="8">
+        <v>5060693815072</v>
+      </c>
+      <c r="B244" s="2">
+        <v>381507</v>
+      </c>
+      <c r="C244" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D244" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="E244" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="F244" s="2">
+        <v>150</v>
+      </c>
+      <c r="G244" s="7">
+        <v>1.1448</v>
+      </c>
+    </row>
+    <row r="245" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A245" s="8">
+        <v>5060693815089</v>
+      </c>
+      <c r="B245" s="2">
+        <v>381508</v>
+      </c>
+      <c r="C245" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D245" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="E245" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="F245" s="2">
+        <v>150</v>
+      </c>
+      <c r="G245" s="7">
+        <v>1.1448</v>
+      </c>
+    </row>
+    <row r="246" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A246" s="8">
+        <v>5060693815096</v>
+      </c>
+      <c r="B246" s="2">
+        <v>381509</v>
+      </c>
+      <c r="C246" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D246" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="E246" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="F246" s="2">
+        <v>150</v>
+      </c>
+      <c r="G246" s="7">
+        <v>1.1448</v>
+      </c>
+    </row>
+    <row r="247" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A247" s="8">
+        <v>5060693815102</v>
+      </c>
+      <c r="B247" s="2">
+        <v>381510</v>
+      </c>
+      <c r="C247" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D247" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="E247" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="F247" s="2">
+        <v>150</v>
+      </c>
+      <c r="G247" s="7">
+        <v>1.1448</v>
+      </c>
+    </row>
+    <row r="248" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A248" s="8">
+        <v>5060693815119</v>
+      </c>
+      <c r="B248" s="2">
+        <v>381511</v>
+      </c>
+      <c r="C248" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D248" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="E248" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="F248" s="2">
+        <v>150</v>
+      </c>
+      <c r="G248" s="7">
+        <v>1.1448</v>
+      </c>
+    </row>
+    <row r="249" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A249" s="8">
+        <v>5060693815126</v>
+      </c>
+      <c r="B249" s="2">
+        <v>381512</v>
+      </c>
+      <c r="C249" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D249" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="E249" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="F249" s="2">
+        <v>150</v>
+      </c>
+      <c r="G249" s="7">
+        <v>1.1448</v>
+      </c>
+    </row>
+    <row r="250" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A250" s="8">
+        <v>5060693815133</v>
+      </c>
+      <c r="B250" s="2">
+        <v>381513</v>
+      </c>
+      <c r="C250" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D250" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="E250" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="F250" s="2">
+        <v>150</v>
+      </c>
+      <c r="G250" s="7">
+        <v>1.1448</v>
+      </c>
+    </row>
+    <row r="251" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A251" s="8">
+        <v>5060693815140</v>
+      </c>
+      <c r="B251" s="2">
+        <v>381514</v>
+      </c>
+      <c r="C251" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D251" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="E251" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="F251" s="2">
+        <v>150</v>
+      </c>
+      <c r="G251" s="7">
+        <v>1.1448</v>
+      </c>
+    </row>
+    <row r="252" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A252" s="8">
+        <v>5060693815157</v>
+      </c>
+      <c r="B252" s="2">
+        <v>381515</v>
+      </c>
+      <c r="C252" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D252" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="E252" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="F252" s="2">
+        <v>150</v>
+      </c>
+      <c r="G252" s="7">
+        <v>1.1448</v>
+      </c>
+    </row>
+    <row r="253" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A253" s="8">
+        <v>5060693815164</v>
+      </c>
+      <c r="B253" s="2">
+        <v>381516</v>
+      </c>
+      <c r="C253" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D253" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="E253" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="F253" s="2">
+        <v>150</v>
+      </c>
+      <c r="G253" s="7">
+        <v>1.1448</v>
+      </c>
+    </row>
+    <row r="254" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A254" s="8">
+        <v>5060693815171</v>
+      </c>
+      <c r="B254" s="2">
+        <v>381517</v>
+      </c>
+      <c r="C254" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D254" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="E254" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="F254" s="2">
+        <v>150</v>
+      </c>
+      <c r="G254" s="7">
+        <v>1.1448</v>
+      </c>
+    </row>
+    <row r="255" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A255" s="8">
+        <v>5060693815188</v>
+      </c>
+      <c r="B255" s="2">
+        <v>381518</v>
+      </c>
+      <c r="C255" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D255" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="E255" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="F255" s="2">
+        <v>150</v>
+      </c>
+      <c r="G255" s="7">
+        <v>1.1448</v>
+      </c>
+    </row>
+    <row r="256" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A256" s="8">
+        <v>5060693815195</v>
+      </c>
+      <c r="B256" s="2">
+        <v>381519</v>
+      </c>
+      <c r="C256" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D256" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="E256" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="F256" s="2">
+        <v>150</v>
+      </c>
+      <c r="G256" s="7">
+        <v>1.1448</v>
+      </c>
+    </row>
+    <row r="257" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A257" s="8">
+        <v>5060693815201</v>
+      </c>
+      <c r="B257" s="2">
+        <v>381520</v>
+      </c>
+      <c r="C257" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D257" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="E257" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="F257" s="2">
+        <v>150</v>
+      </c>
+      <c r="G257" s="7">
+        <v>1.1448</v>
+      </c>
+    </row>
+    <row r="258" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A258" s="8">
+        <v>5060693815218</v>
+      </c>
+      <c r="B258" s="2">
+        <v>381521</v>
+      </c>
+      <c r="C258" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D258" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="E258" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="F258" s="2">
+        <v>150</v>
+      </c>
+      <c r="G258" s="7">
+        <v>1.1448</v>
+      </c>
+    </row>
+    <row r="259" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A259" s="8">
+        <v>5060693815225</v>
+      </c>
+      <c r="B259" s="2">
+        <v>381522</v>
+      </c>
+      <c r="C259" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D259" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="E259" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="F259" s="2">
+        <v>150</v>
+      </c>
+      <c r="G259" s="7">
+        <v>1.1448</v>
+      </c>
+    </row>
+    <row r="260" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A260" s="8">
+        <v>5060693815232</v>
+      </c>
+      <c r="B260" s="2">
+        <v>381523</v>
+      </c>
+      <c r="C260" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D260" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="E260" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="F260" s="2">
+        <v>150</v>
+      </c>
+      <c r="G260" s="7">
+        <v>1.1448</v>
+      </c>
+    </row>
+    <row r="261" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A261" s="8">
+        <v>5060693815249</v>
+      </c>
+      <c r="B261" s="2">
+        <v>381524</v>
+      </c>
+      <c r="C261" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D261" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="E261" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="F261" s="2">
+        <v>150</v>
+      </c>
+      <c r="G261" s="7">
+        <v>1.1448</v>
+      </c>
+    </row>
+    <row r="262" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A262" s="8">
+        <v>5060693815256</v>
+      </c>
+      <c r="B262" s="2">
+        <v>381525</v>
+      </c>
+      <c r="C262" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D262" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="E262" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="F262" s="2">
+        <v>150</v>
+      </c>
+      <c r="G262" s="7">
+        <v>1.1448</v>
+      </c>
+    </row>
+    <row r="263" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A263" s="8">
+        <v>5060693813016</v>
+      </c>
+      <c r="B263" s="2">
+        <v>381301</v>
+      </c>
+      <c r="C263" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D263" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="E263" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="F263" s="2">
+        <v>6</v>
+      </c>
+      <c r="G263" s="7">
+        <v>3.2507999999999999</v>
+      </c>
+    </row>
+    <row r="264" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A264" s="8">
+        <v>5060693813023</v>
+      </c>
+      <c r="B264" s="2">
+        <v>381302</v>
+      </c>
+      <c r="C264" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D264" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="E264" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="F264" s="2">
+        <v>6</v>
+      </c>
+      <c r="G264" s="7">
+        <v>3.2507999999999999</v>
+      </c>
+    </row>
+    <row r="265" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A265" s="8">
+        <v>5060693813030</v>
+      </c>
+      <c r="B265" s="2">
+        <v>381303</v>
+      </c>
+      <c r="C265" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D265" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="E265" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="F265" s="2">
+        <v>6</v>
+      </c>
+      <c r="G265" s="7">
+        <v>3.2507999999999999</v>
+      </c>
+    </row>
+    <row r="266" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A266" s="8">
+        <v>5060693813047</v>
+      </c>
+      <c r="B266" s="2">
+        <v>381304</v>
+      </c>
+      <c r="C266" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D266" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="E266" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="F266" s="2">
+        <v>6</v>
+      </c>
+      <c r="G266" s="7">
+        <v>3.2507999999999999</v>
+      </c>
+    </row>
+    <row r="267" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A267" s="8">
+        <v>5060693813054</v>
+      </c>
+      <c r="B267" s="2">
+        <v>381305</v>
+      </c>
+      <c r="C267" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D267" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="E267" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="F267" s="2">
+        <v>6</v>
+      </c>
+      <c r="G267" s="7">
+        <v>3.2507999999999999</v>
+      </c>
+    </row>
+    <row r="268" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A268" s="8">
+        <v>5060693813061</v>
+      </c>
+      <c r="B268" s="2">
+        <v>381306</v>
+      </c>
+      <c r="C268" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D268" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="E268" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="F268" s="2">
+        <v>6</v>
+      </c>
+      <c r="G268" s="7">
+        <v>3.2507999999999999</v>
+      </c>
+    </row>
+    <row r="269" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A269" s="8">
+        <v>5060693813078</v>
+      </c>
+      <c r="B269" s="2">
+        <v>381307</v>
+      </c>
+      <c r="C269" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D269" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="E269" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="F269" s="2">
+        <v>6</v>
+      </c>
+      <c r="G269" s="7">
+        <v>3.2507999999999999</v>
+      </c>
+    </row>
+    <row r="270" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A270" s="8">
+        <v>5060693813085</v>
+      </c>
+      <c r="B270" s="2">
+        <v>381308</v>
+      </c>
+      <c r="C270" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D270" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="E270" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="F270" s="2">
+        <v>6</v>
+      </c>
+      <c r="G270" s="7">
+        <v>3.2507999999999999</v>
+      </c>
+    </row>
+    <row r="271" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A271" s="8">
+        <v>5060693813092</v>
+      </c>
+      <c r="B271" s="2">
+        <v>381309</v>
+      </c>
+      <c r="C271" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D271" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="E271" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="F271" s="2">
+        <v>6</v>
+      </c>
+      <c r="G271" s="7">
+        <v>3.2507999999999999</v>
+      </c>
+    </row>
+    <row r="272" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A272" s="8">
+        <v>5060693813108</v>
+      </c>
+      <c r="B272" s="2">
+        <v>381310</v>
+      </c>
+      <c r="C272" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D272" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="E272" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="F272" s="2">
+        <v>6</v>
+      </c>
+      <c r="G272" s="7">
+        <v>3.2507999999999999</v>
+      </c>
+    </row>
+    <row r="273" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A273" s="8">
+        <v>5060693813115</v>
+      </c>
+      <c r="B273" s="2">
+        <v>381311</v>
+      </c>
+      <c r="C273" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D273" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="E273" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="F273" s="2">
+        <v>6</v>
+      </c>
+      <c r="G273" s="7">
+        <v>3.2507999999999999</v>
+      </c>
+    </row>
+    <row r="274" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A274" s="8">
+        <v>5060693813122</v>
+      </c>
+      <c r="B274" s="2">
+        <v>381312</v>
+      </c>
+      <c r="C274" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D274" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="E274" s="3" t="s">
+        <v>285</v>
+      </c>
+      <c r="F274" s="2">
+        <v>6</v>
+      </c>
+      <c r="G274" s="7">
+        <v>3.2507999999999999</v>
+      </c>
+    </row>
+    <row r="275" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A275" s="2">
         <v>2</v>
       </c>
-      <c r="D8" s="3" t="s">
+      <c r="B275" s="2">
+        <v>516890</v>
+      </c>
+      <c r="C275" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D275" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="E275" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="F275" s="2">
+        <v>1</v>
+      </c>
+      <c r="G275" s="7">
+        <v>21.060000000000002</v>
+      </c>
+    </row>
+    <row r="276" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A276" s="2">
         <v>3</v>
       </c>
-      <c r="E8" s="8">
-[...13 lines deleted...]
-      <c r="D9" s="3" t="s">
+      <c r="B276" s="2">
+        <v>31525</v>
+      </c>
+      <c r="C276" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D276" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="E276" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="F276" s="2">
+        <v>1</v>
+      </c>
+      <c r="G276" s="7">
+        <v>61.430400000000006</v>
+      </c>
+    </row>
+    <row r="277" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A277" s="2">
         <v>4</v>
       </c>
-      <c r="E9" s="8">
-[...13 lines deleted...]
-      <c r="D10" s="3" t="s">
+      <c r="B277" s="2">
+        <v>31532</v>
+      </c>
+      <c r="C277" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D277" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="E277" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="F277" s="2">
+        <v>1</v>
+      </c>
+      <c r="G277" s="7">
+        <v>12.290400000000002</v>
+      </c>
+    </row>
+    <row r="278" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A278" s="2">
         <v>5</v>
       </c>
-      <c r="E10" s="8">
-[...30 lines deleted...]
-      <c r="D12" s="3" t="s">
+      <c r="B278" s="2">
+        <v>5130</v>
+      </c>
+      <c r="C278" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D278" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="E278" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="F278" s="2">
+        <v>1</v>
+      </c>
+      <c r="G278" s="7">
+        <v>8.780400000000002</v>
+      </c>
+    </row>
+    <row r="279" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A279" s="2">
+        <v>6</v>
+      </c>
+      <c r="B279" s="2">
+        <v>5150</v>
+      </c>
+      <c r="C279" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D279" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="E279" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F279" s="2">
+        <v>1</v>
+      </c>
+      <c r="G279" s="7">
+        <v>275.54040000000003</v>
+      </c>
+    </row>
+    <row r="280" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A280" s="2">
         <v>7</v>
       </c>
-      <c r="E12" s="8">
-[...13 lines deleted...]
-      <c r="D13" s="3" t="s">
+      <c r="B280" s="2">
+        <v>5151</v>
+      </c>
+      <c r="C280" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D280" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="E280" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="F280" s="2">
+        <v>1</v>
+      </c>
+      <c r="G280" s="7">
+        <v>398.3904</v>
+      </c>
+    </row>
+    <row r="281" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A281" s="2">
         <v>8</v>
       </c>
-      <c r="E13" s="8">
-[...13 lines deleted...]
-      <c r="D14" s="3" t="s">
+      <c r="B281" s="2">
+        <v>5201</v>
+      </c>
+      <c r="C281" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D281" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="E281" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="F281" s="2">
+        <v>1</v>
+      </c>
+      <c r="G281" s="7">
+        <v>14.396400000000002</v>
+      </c>
+    </row>
+    <row r="282" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A282" s="2">
         <v>9</v>
       </c>
-      <c r="E14" s="8">
-[...13 lines deleted...]
-      <c r="D15" s="3" t="s">
+      <c r="B282" s="2">
+        <v>5890</v>
+      </c>
+      <c r="C282" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D282" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="E282" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="F282" s="2">
+        <v>1</v>
+      </c>
+      <c r="G282" s="7">
+        <v>17.2044</v>
+      </c>
+    </row>
+    <row r="283" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A283" s="2">
         <v>10</v>
       </c>
-      <c r="E15" s="8">
-[...13 lines deleted...]
-      <c r="D16" s="3" t="s">
+      <c r="B283" s="2">
+        <v>5891</v>
+      </c>
+      <c r="C283" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D283" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="E283" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="F283" s="2">
+        <v>1</v>
+      </c>
+      <c r="G283" s="7">
+        <v>93.020399999999995</v>
+      </c>
+    </row>
+    <row r="284" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A284" s="2">
         <v>11</v>
       </c>
-      <c r="E16" s="8">
-[...7 lines deleted...]
-      <c r="B17" s="2" t="s">
+      <c r="B284" s="2">
+        <v>5892</v>
+      </c>
+      <c r="C284" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D284" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="E284" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F284" s="2">
+        <v>1</v>
+      </c>
+      <c r="G284" s="7">
+        <v>3.2076000000000002</v>
+      </c>
+    </row>
+    <row r="285" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A285" s="2">
         <v>12</v>
       </c>
-      <c r="C17" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D17" s="3" t="s">
+      <c r="B285" s="2">
+        <v>5112</v>
+      </c>
+      <c r="C285" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D285" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="E285" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="F285" s="2">
+        <v>1</v>
+      </c>
+      <c r="G285" s="7">
+        <v>3.3372000000000002</v>
+      </c>
+    </row>
+    <row r="286" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A286" s="2">
         <v>13</v>
       </c>
-      <c r="E17" s="8">
-[...13 lines deleted...]
-      <c r="D18" s="3" t="s">
+      <c r="B286" s="2">
+        <v>5113</v>
+      </c>
+      <c r="C286" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="D286" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="E286" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="F286" s="2">
+        <v>1</v>
+      </c>
+      <c r="G286" s="7">
+        <v>3.3372000000000002</v>
+      </c>
+    </row>
+    <row r="287" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A287" s="2">
         <v>14</v>
       </c>
-      <c r="E18" s="8">
-[...13 lines deleted...]
-      <c r="D19" s="3" t="s">
+      <c r="B287" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="C287" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="D287" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="E287" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="E19" s="8">
-[...13 lines deleted...]
-      <c r="D20" s="3" t="s">
+      <c r="F287" s="2">
+        <v>1</v>
+      </c>
+      <c r="G287" s="7">
+        <v>2.5272000000000001</v>
+      </c>
+    </row>
+    <row r="288" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A288" s="2">
+        <v>15</v>
+      </c>
+      <c r="B288" s="2" t="s">
+        <v>301</v>
+      </c>
+      <c r="C288" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="D288" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="E288" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E20" s="8">
-[...13 lines deleted...]
-      <c r="D21" s="3" t="s">
+      <c r="F288" s="2">
+        <v>1</v>
+      </c>
+      <c r="G288" s="7">
+        <v>2.5272000000000001</v>
+      </c>
+    </row>
+    <row r="289" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A289" s="2">
+        <v>16</v>
+      </c>
+      <c r="B289" s="2" t="s">
+        <v>302</v>
+      </c>
+      <c r="C289" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="D289" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="E289" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="E21" s="8">
-[...7 lines deleted...]
-      <c r="B22" s="2" t="s">
+      <c r="F289" s="2">
+        <v>1</v>
+      </c>
+      <c r="G289" s="7">
+        <v>2.5272000000000001</v>
+      </c>
+    </row>
+    <row r="290" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A290" s="2">
+        <v>17</v>
+      </c>
+      <c r="B290" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="C290" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="D290" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="E290" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="C22" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D22" s="3" t="s">
+      <c r="F290" s="2">
+        <v>1</v>
+      </c>
+      <c r="G290" s="7">
+        <v>2.5272000000000001</v>
+      </c>
+    </row>
+    <row r="291" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A291" s="2">
+        <v>18</v>
+      </c>
+      <c r="B291" s="2" t="s">
+        <v>304</v>
+      </c>
+      <c r="C291" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="D291" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="E291" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="E22" s="8">
-[...13 lines deleted...]
-      <c r="D23" s="3" t="s">
+      <c r="F291" s="2">
+        <v>1</v>
+      </c>
+      <c r="G291" s="7">
+        <v>2.5272000000000001</v>
+      </c>
+    </row>
+    <row r="292" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A292" s="2">
+        <v>19</v>
+      </c>
+      <c r="B292" s="2" t="s">
+        <v>305</v>
+      </c>
+      <c r="C292" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="D292" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="E292" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="E23" s="8">
-[...13 lines deleted...]
-      <c r="D24" s="3" t="s">
+      <c r="F292" s="2">
+        <v>1</v>
+      </c>
+      <c r="G292" s="7">
+        <v>2.5272000000000001</v>
+      </c>
+    </row>
+    <row r="293" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A293" s="2">
+        <v>20</v>
+      </c>
+      <c r="B293" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="C293" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="D293" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="E293" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="E24" s="8">
-[...13 lines deleted...]
-      <c r="D25" s="3" t="s">
+      <c r="F293" s="2">
+        <v>1</v>
+      </c>
+      <c r="G293" s="7">
+        <v>2.5272000000000001</v>
+      </c>
+    </row>
+    <row r="294" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A294" s="2">
+        <v>21</v>
+      </c>
+      <c r="B294" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="C294" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="D294" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="E294" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="E25" s="8">
-[...13 lines deleted...]
-      <c r="D26" s="3" t="s">
+      <c r="F294" s="2">
+        <v>1</v>
+      </c>
+      <c r="G294" s="7">
+        <v>2.5272000000000001</v>
+      </c>
+    </row>
+    <row r="295" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A295" s="2">
+        <v>22</v>
+      </c>
+      <c r="B295" s="2" t="s">
+        <v>308</v>
+      </c>
+      <c r="C295" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="D295" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="E295" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="E26" s="8">
-[...13 lines deleted...]
-      <c r="D27" s="3" t="s">
+      <c r="F295" s="2">
+        <v>1</v>
+      </c>
+      <c r="G295" s="7">
+        <v>2.5272000000000001</v>
+      </c>
+    </row>
+    <row r="296" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A296" s="2">
+        <v>23</v>
+      </c>
+      <c r="B296" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="C296" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="D296" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="E296" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="E27" s="8">
-[...13 lines deleted...]
-      <c r="D28" s="3" t="s">
+      <c r="F296" s="2">
+        <v>1</v>
+      </c>
+      <c r="G296" s="7">
+        <v>2.5272000000000001</v>
+      </c>
+    </row>
+    <row r="297" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A297" s="2">
+        <v>24</v>
+      </c>
+      <c r="B297" s="2" t="s">
+        <v>310</v>
+      </c>
+      <c r="C297" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="D297" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="E297" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="E28" s="8">
-[...13 lines deleted...]
-      <c r="D29" s="3" t="s">
+      <c r="F297" s="2">
+        <v>1</v>
+      </c>
+      <c r="G297" s="7">
+        <v>2.5272000000000001</v>
+      </c>
+    </row>
+    <row r="298" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A298" s="2">
+        <v>25</v>
+      </c>
+      <c r="B298" s="2" t="s">
+        <v>311</v>
+      </c>
+      <c r="C298" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="D298" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="E298" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="E29" s="8">
-[...13 lines deleted...]
-      <c r="D30" s="3" t="s">
+      <c r="F298" s="2">
+        <v>1</v>
+      </c>
+      <c r="G298" s="7">
+        <v>2.5272000000000001</v>
+      </c>
+    </row>
+    <row r="299" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A299" s="2">
+        <v>26</v>
+      </c>
+      <c r="B299" s="2" t="s">
+        <v>312</v>
+      </c>
+      <c r="C299" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="D299" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="E299" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F299" s="2">
+        <v>1</v>
+      </c>
+      <c r="G299" s="7">
+        <v>3.7907999999999999</v>
+      </c>
+    </row>
+    <row r="300" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A300" s="2">
         <v>27</v>
       </c>
-      <c r="E30" s="8">
-[...13 lines deleted...]
-      <c r="D31" s="3" t="s">
+      <c r="B300" s="2" t="s">
+        <v>314</v>
+      </c>
+      <c r="C300" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="D300" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="E300" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F300" s="2">
+        <v>1</v>
+      </c>
+      <c r="G300" s="7">
+        <v>3.7907999999999999</v>
+      </c>
+    </row>
+    <row r="301" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A301" s="2">
         <v>28</v>
       </c>
-      <c r="E31" s="8">
-[...13 lines deleted...]
-      <c r="D32" s="3" t="s">
+      <c r="B301" s="2" t="s">
+        <v>315</v>
+      </c>
+      <c r="C301" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="D301" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="E301" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F301" s="2">
+        <v>1</v>
+      </c>
+      <c r="G301" s="7">
+        <v>3.7907999999999999</v>
+      </c>
+    </row>
+    <row r="302" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A302" s="2">
         <v>29</v>
       </c>
-      <c r="E32" s="8">
-[...13 lines deleted...]
-      <c r="D33" s="3" t="s">
+      <c r="B302" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="C302" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="D302" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="E302" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="F302" s="2">
+        <v>1</v>
+      </c>
+      <c r="G302" s="7">
+        <v>3.7907999999999999</v>
+      </c>
+    </row>
+    <row r="303" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A303" s="2">
         <v>30</v>
       </c>
-      <c r="E33" s="8">
-[...13 lines deleted...]
-      <c r="D34" s="3" t="s">
+      <c r="B303" s="2" t="s">
+        <v>317</v>
+      </c>
+      <c r="C303" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="D303" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="E303" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="F303" s="2">
+        <v>1</v>
+      </c>
+      <c r="G303" s="7">
+        <v>3.7907999999999999</v>
+      </c>
+    </row>
+    <row r="304" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A304" s="2">
         <v>31</v>
       </c>
-      <c r="E34" s="8">
-[...13 lines deleted...]
-      <c r="D35" s="3" t="s">
+      <c r="B304" s="2" t="s">
+        <v>318</v>
+      </c>
+      <c r="C304" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="D304" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="E304" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F304" s="2">
+        <v>1</v>
+      </c>
+      <c r="G304" s="7">
+        <v>3.7907999999999999</v>
+      </c>
+    </row>
+    <row r="305" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A305" s="2">
         <v>32</v>
       </c>
-      <c r="E35" s="8">
-[...13 lines deleted...]
-      <c r="D36" s="3" t="s">
+      <c r="B305" s="2" t="s">
+        <v>319</v>
+      </c>
+      <c r="C305" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="D305" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="E305" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F305" s="2">
+        <v>1</v>
+      </c>
+      <c r="G305" s="7">
+        <v>3.7907999999999999</v>
+      </c>
+    </row>
+    <row r="306" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A306" s="2">
         <v>33</v>
       </c>
-      <c r="E36" s="8">
-[...13 lines deleted...]
-      <c r="D37" s="3" t="s">
+      <c r="B306" s="2" t="s">
+        <v>320</v>
+      </c>
+      <c r="C306" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="D306" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="E306" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="F306" s="2">
+        <v>1</v>
+      </c>
+      <c r="G306" s="7">
+        <v>3.7907999999999999</v>
+      </c>
+    </row>
+    <row r="307" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A307" s="2">
         <v>34</v>
       </c>
-      <c r="E37" s="8">
-[...13 lines deleted...]
-      <c r="D38" s="3" t="s">
+      <c r="B307" s="2" t="s">
+        <v>321</v>
+      </c>
+      <c r="C307" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="D307" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="E307" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="F307" s="2">
+        <v>1</v>
+      </c>
+      <c r="G307" s="7">
+        <v>3.7907999999999999</v>
+      </c>
+    </row>
+    <row r="308" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A308" s="2">
         <v>35</v>
       </c>
-      <c r="E38" s="8">
-[...7 lines deleted...]
-      <c r="B39" s="2" t="s">
+      <c r="B308" s="2" t="s">
+        <v>322</v>
+      </c>
+      <c r="C308" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="D308" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="E308" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="F308" s="2">
+        <v>1</v>
+      </c>
+      <c r="G308" s="7">
+        <v>3.7907999999999999</v>
+      </c>
+    </row>
+    <row r="309" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A309" s="2">
         <v>36</v>
       </c>
-      <c r="C39" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D39" s="3" t="s">
+      <c r="B309" s="2" t="s">
+        <v>323</v>
+      </c>
+      <c r="C309" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="D309" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="E309" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="F309" s="2">
+        <v>1</v>
+      </c>
+      <c r="G309" s="7">
+        <v>3.7907999999999999</v>
+      </c>
+    </row>
+    <row r="310" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A310" s="2">
         <v>37</v>
       </c>
-      <c r="E39" s="8">
-[...13 lines deleted...]
-      <c r="D40" s="3" t="s">
+      <c r="B310" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="C310" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="D310" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="E310" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="F310" s="2">
+        <v>1</v>
+      </c>
+      <c r="G310" s="7">
+        <v>3.7907999999999999</v>
+      </c>
+    </row>
+    <row r="311" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A311" s="2">
         <v>38</v>
       </c>
-      <c r="E40" s="8">
-[...13 lines deleted...]
-      <c r="D41" s="3" t="s">
+      <c r="B311" s="2" t="s">
+        <v>325</v>
+      </c>
+      <c r="C311" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="D311" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="E311" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F311" s="2">
+        <v>1</v>
+      </c>
+      <c r="G311" s="7">
+        <v>3.7907999999999999</v>
+      </c>
+    </row>
+    <row r="312" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A312" s="2">
         <v>39</v>
       </c>
-      <c r="E41" s="8">
-[...7 lines deleted...]
-      <c r="B42" s="2" t="s">
+      <c r="B312" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="C312" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="D312" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="E312" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="F312" s="2">
+        <v>1</v>
+      </c>
+      <c r="G312" s="7">
+        <v>3.7907999999999999</v>
+      </c>
+    </row>
+    <row r="313" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A313" s="2">
         <v>40</v>
       </c>
-      <c r="C42" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D42" s="3" t="s">
+      <c r="B313" s="2" t="s">
+        <v>327</v>
+      </c>
+      <c r="C313" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="D313" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="E313" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="F313" s="2">
+        <v>1</v>
+      </c>
+      <c r="G313" s="7">
+        <v>3.7907999999999999</v>
+      </c>
+    </row>
+    <row r="314" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A314" s="2">
         <v>41</v>
       </c>
-      <c r="E42" s="8">
-[...13 lines deleted...]
-      <c r="D43" s="3" t="s">
+      <c r="B314" s="2" t="s">
+        <v>328</v>
+      </c>
+      <c r="C314" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="D314" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="E314" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="F314" s="2">
+        <v>1</v>
+      </c>
+      <c r="G314" s="7">
+        <v>3.7907999999999999</v>
+      </c>
+    </row>
+    <row r="315" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A315" s="2">
         <v>42</v>
       </c>
-      <c r="E43" s="8">
-[...13 lines deleted...]
-      <c r="D44" s="3" t="s">
+      <c r="B315" s="2" t="s">
+        <v>329</v>
+      </c>
+      <c r="C315" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="D315" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="E315" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F315" s="2">
+        <v>1</v>
+      </c>
+      <c r="G315" s="7">
+        <v>3.7907999999999999</v>
+      </c>
+    </row>
+    <row r="316" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A316" s="2">
         <v>43</v>
       </c>
-      <c r="E44" s="8">
-[...13 lines deleted...]
-      <c r="D45" s="3" t="s">
+      <c r="B316" s="2" t="s">
+        <v>330</v>
+      </c>
+      <c r="C316" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="D316" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="E316" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="F316" s="2">
+        <v>1</v>
+      </c>
+      <c r="G316" s="7">
+        <v>3.7907999999999999</v>
+      </c>
+    </row>
+    <row r="317" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A317" s="2">
         <v>44</v>
       </c>
-      <c r="E45" s="8">
-[...13 lines deleted...]
-      <c r="D46" s="3" t="s">
+      <c r="B317" s="2" t="s">
+        <v>331</v>
+      </c>
+      <c r="C317" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="D317" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="E317" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="F317" s="2">
+        <v>1</v>
+      </c>
+      <c r="G317" s="7">
+        <v>3.7907999999999999</v>
+      </c>
+    </row>
+    <row r="318" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A318" s="2">
         <v>45</v>
       </c>
-      <c r="E46" s="8">
-[...13 lines deleted...]
-      <c r="D47" s="3" t="s">
+      <c r="B318" s="2" t="s">
+        <v>332</v>
+      </c>
+      <c r="C318" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="D318" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="E318" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="F318" s="2">
+        <v>1</v>
+      </c>
+      <c r="G318" s="7">
+        <v>3.7907999999999999</v>
+      </c>
+    </row>
+    <row r="319" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A319" s="2">
         <v>46</v>
       </c>
-      <c r="E47" s="8">
-[...13 lines deleted...]
-      <c r="D48" s="3" t="s">
+      <c r="B319" s="2" t="s">
+        <v>333</v>
+      </c>
+      <c r="C319" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="D319" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="E319" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="F319" s="2">
+        <v>1</v>
+      </c>
+      <c r="G319" s="7">
+        <v>3.7907999999999999</v>
+      </c>
+    </row>
+    <row r="320" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A320" s="2">
         <v>47</v>
       </c>
-      <c r="E48" s="8">
-[...30 lines deleted...]
-      <c r="D50" s="3" t="s">
+      <c r="B320" s="2" t="s">
+        <v>334</v>
+      </c>
+      <c r="C320" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="D320" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="E320" s="3" t="s">
         <v>49</v>
       </c>
-      <c r="E50" s="8">
-[...221 lines deleted...]
-        <v>23.630400000000002</v>
+      <c r="F320" s="2">
+        <v>1</v>
+      </c>
+      <c r="G320" s="7">
+        <v>3.7907999999999999</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Cantabria Labs</vt:lpstr>
+      <vt:lpstr>Bell London</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kelter</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <dc:language>en-US</dc:language>
 </cp:coreProperties>