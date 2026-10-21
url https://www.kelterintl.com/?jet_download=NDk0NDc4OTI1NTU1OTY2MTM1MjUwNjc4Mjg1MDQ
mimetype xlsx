--- v0 (2026-07-21)
+++ v1 (2026-10-21)
@@ -1,686 +1,1379 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
-  <workbookPr defaultThemeVersion="153222"/>
-[...4 lines deleted...]
-  </mc:AlternateContent>
+  <workbookPr filterPrivacy="1"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="9735"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13200" windowHeight="7035"/>
   </bookViews>
   <sheets>
-    <sheet name="Christian Breton" sheetId="1" r:id="rId1"/>
+    <sheet name="Benefit" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="261" uniqueCount="135">
-[...394 lines deleted...]
-    <t>Status</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="811" uniqueCount="350">
+  <si>
+    <t>SKU</t>
+  </si>
+  <si>
+    <t>UPC</t>
+  </si>
+  <si>
+    <t>Category</t>
+  </si>
+  <si>
+    <t>Product type</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
-    <t>Size</t>
-[...2 lines deleted...]
-    <t>Cost (eur)</t>
+    <t>Country of Origin</t>
+  </si>
+  <si>
+    <t>TR59</t>
+  </si>
+  <si>
+    <t>Brow Products</t>
+  </si>
+  <si>
+    <t>TR Sets</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2 Brow Big Shots </t>
+  </si>
+  <si>
+    <t>France</t>
+  </si>
+  <si>
+    <t>BM66</t>
+  </si>
+  <si>
+    <t>Full Size</t>
+  </si>
+  <si>
+    <t xml:space="preserve">24hr Brow Setter </t>
+  </si>
+  <si>
+    <t>BM283</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Brow Haul of Fame 3 </t>
+  </si>
+  <si>
+    <t>BM284</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Brow Haul of Fame 4 </t>
+  </si>
+  <si>
+    <t>BM285</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Brow Haul of Fame 5 </t>
+  </si>
+  <si>
+    <t>BM252</t>
+  </si>
+  <si>
+    <t>Fluff Up Brow</t>
+  </si>
+  <si>
+    <t>Italy</t>
+  </si>
+  <si>
+    <t>EC10</t>
+  </si>
+  <si>
+    <t>Gimme Brow + Shade 02 BM GEL</t>
+  </si>
+  <si>
+    <t>USA</t>
+  </si>
+  <si>
+    <t>EC16</t>
+  </si>
+  <si>
+    <t>Gimme Brow + Shade 03 BM GEL</t>
+  </si>
+  <si>
+    <t>BM155</t>
+  </si>
+  <si>
+    <t>Minis</t>
+  </si>
+  <si>
+    <t>Gimme Brow + Shade 03 Mini BM GEL</t>
+  </si>
+  <si>
+    <t>EC12</t>
+  </si>
+  <si>
+    <t>Gimme Brow + Shade 04 BM GEL</t>
+  </si>
+  <si>
+    <t>EC17</t>
+  </si>
+  <si>
+    <t>Gimme Brow + Shade 05 BM GEL</t>
+  </si>
+  <si>
+    <t>BM156</t>
+  </si>
+  <si>
+    <t>Gimme Brow + Shade 05 Mini BM GEL</t>
+  </si>
+  <si>
+    <t>EC11</t>
+  </si>
+  <si>
+    <t>Gimme Brow + Shade 3.5 BM GEL</t>
+  </si>
+  <si>
+    <t>EC13</t>
+  </si>
+  <si>
+    <t>Gimme Brow + Shade 4.5 BM GEL</t>
+  </si>
+  <si>
+    <t>BM211</t>
+  </si>
+  <si>
+    <t>Gimme Brow+ Volumizing Pencil 02</t>
+  </si>
+  <si>
+    <t>Czech Republic</t>
+  </si>
+  <si>
+    <t>BM214</t>
+  </si>
+  <si>
+    <t>Gimme Brow+ Volumizing Pencil 03</t>
+  </si>
+  <si>
+    <t>BM217</t>
+  </si>
+  <si>
+    <t>Gimme Brow+ Volumizing Pencil 04</t>
+  </si>
+  <si>
+    <t>BM219</t>
+  </si>
+  <si>
+    <t>Gimme Brow+ Volumizing Pencil 05</t>
+  </si>
+  <si>
+    <t>BM212</t>
+  </si>
+  <si>
+    <t>Gimme Brow+ Volumizing Pencil 2.5</t>
+  </si>
+  <si>
+    <t>BM215</t>
+  </si>
+  <si>
+    <t>Gimme Brow+ Volumizing Pencil 3.5</t>
+  </si>
+  <si>
+    <t>BM216</t>
+  </si>
+  <si>
+    <t>Gimme Brow+ Volumizing Pencil 3.75</t>
+  </si>
+  <si>
+    <t>BM218</t>
+  </si>
+  <si>
+    <t>Gimme Brow+ Volumizing Pencil 4.5</t>
+  </si>
+  <si>
+    <t>BM13</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Goof Proof Brow Pencil 02 Light </t>
+  </si>
+  <si>
+    <t>Japan</t>
+  </si>
+  <si>
+    <t>BM14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Goof Proof Brow Pencil 03 Medium </t>
+  </si>
+  <si>
+    <t>BM15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Goof Proof Brow Pencil 04 Medium </t>
+  </si>
+  <si>
+    <t>BM16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Goof Proof Brow Pencil 05 Deep </t>
+  </si>
+  <si>
+    <t>BM173</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Goof Proof Brow Pencil Shade 2.5 </t>
+  </si>
+  <si>
+    <t>BM91</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Goof Proof Brow Pencil Shade 3.5 </t>
+  </si>
+  <si>
+    <t>BM175</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Goof Proof Brow Pencil Shade 3.75 </t>
+  </si>
+  <si>
+    <t>BM92</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Goof Proof BrowPencil Shade 4.5 </t>
+  </si>
+  <si>
+    <t>BM257</t>
+  </si>
+  <si>
+    <t>Hubba Brow Growth Serum</t>
+  </si>
+  <si>
+    <t>BM287</t>
+  </si>
+  <si>
+    <t>Mighty Fine Brow Shade 2.5 Pen</t>
+  </si>
+  <si>
+    <t>BM289</t>
+  </si>
+  <si>
+    <t>Mighty Fine Brow Shade 3 Pen</t>
+  </si>
+  <si>
+    <t>BM290</t>
+  </si>
+  <si>
+    <t>Mighty Fine Brow Shade 3.5 Pen</t>
+  </si>
+  <si>
+    <t>BM291</t>
+  </si>
+  <si>
+    <t>Mighty Fine Brow Shade 3.75 Pen</t>
+  </si>
+  <si>
+    <t>BM292</t>
+  </si>
+  <si>
+    <t>Mighty Fine Brow Shade 4 Pen</t>
+  </si>
+  <si>
+    <t>BM294</t>
+  </si>
+  <si>
+    <t>Mighty Fine Brow Shade 5 Pen</t>
+  </si>
+  <si>
+    <t>BM277</t>
+  </si>
+  <si>
+    <t>Precisely My Brow 2 Detailer Pencil</t>
+  </si>
+  <si>
+    <t>BM266</t>
+  </si>
+  <si>
+    <t>Precisely My Brow 2 Wax</t>
+  </si>
+  <si>
+    <t>BM278</t>
+  </si>
+  <si>
+    <t>Precisely My Brow 2.5 Detailer Pencil</t>
+  </si>
+  <si>
+    <t>BM279</t>
+  </si>
+  <si>
+    <t>Precisely My Brow 3 Detailer Pencil</t>
+  </si>
+  <si>
+    <t>BM269</t>
+  </si>
+  <si>
+    <t>Precisely My Brow 3 Wax</t>
+  </si>
+  <si>
+    <t>BM280</t>
+  </si>
+  <si>
+    <t>Precisely My Brow 3.5 Detailer Pencil</t>
+  </si>
+  <si>
+    <t>BM270</t>
+  </si>
+  <si>
+    <t>Precisely My Brow 3.5 Wax</t>
+  </si>
+  <si>
+    <t>BM281</t>
+  </si>
+  <si>
+    <t>Precisely My Brow 4 Detailer Pencil</t>
+  </si>
+  <si>
+    <t>BM272</t>
+  </si>
+  <si>
+    <t>Precisely My Brow 4 Wax</t>
+  </si>
+  <si>
+    <t>BM273</t>
+  </si>
+  <si>
+    <t>Precisely My Brow 4.5 Wax</t>
+  </si>
+  <si>
+    <t>BM282</t>
+  </si>
+  <si>
+    <t>Precisely My Brow 5 Detailer Pencil</t>
+  </si>
+  <si>
+    <t>BM274</t>
+  </si>
+  <si>
+    <t>Precisely My Brow 5 Wax</t>
+  </si>
+  <si>
+    <t>BM20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Precisely My Brow Pencil 02 Light </t>
+  </si>
+  <si>
+    <t>BM21</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Precisely My Brow Pencil 03 Medium </t>
+  </si>
+  <si>
+    <t>BM65</t>
+  </si>
+  <si>
+    <t>Precisely My Brow Pencil 03 Medium Mini</t>
+  </si>
+  <si>
+    <t>BM22</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Precisely My Brow Pencil 04 Medium </t>
+  </si>
+  <si>
+    <t>BM23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Precisely My Brow Pencil 05 Deep </t>
+  </si>
+  <si>
+    <t>BM76</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Precisely My Brow Pencil Shade 05 Mini </t>
+  </si>
+  <si>
+    <t>BM177</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Precisely My Brow Pencil Shade 2.5 </t>
+  </si>
+  <si>
+    <t>BM93</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Precisely My Brow Pencil Shade 3.5 </t>
+  </si>
+  <si>
+    <t>BM179</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Precisely My Brow Pencil Shade 3.75 </t>
+  </si>
+  <si>
+    <t>BM94</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Precisely My Brow Pencil Shade 4.5 </t>
+  </si>
+  <si>
+    <t>TR38</t>
+  </si>
+  <si>
+    <t>Brow products</t>
+  </si>
+  <si>
+    <t>TR Gimme Brow + 03 &amp; Go Duo</t>
+  </si>
+  <si>
+    <t>TR40</t>
+  </si>
+  <si>
+    <t>TR Twice as Precise  3</t>
+  </si>
+  <si>
+    <t>TR58</t>
+  </si>
+  <si>
+    <t>TR Twice as Precise  4</t>
+  </si>
+  <si>
+    <t>TR78</t>
+  </si>
+  <si>
+    <t>Pore</t>
+  </si>
+  <si>
+    <t>Prime &amp; Set Pore Pack</t>
+  </si>
+  <si>
+    <t>Canada</t>
+  </si>
+  <si>
+    <t>IB184</t>
+  </si>
+  <si>
+    <t>The Porefessional</t>
+  </si>
+  <si>
+    <t>TR76</t>
+  </si>
+  <si>
+    <t>The POREfessional Cleanse Friends</t>
+  </si>
+  <si>
+    <t>FM339</t>
+  </si>
+  <si>
+    <t>The Porefessional Deep Retreat Mask</t>
+  </si>
+  <si>
+    <t>FM346</t>
+  </si>
+  <si>
+    <t>The Porefessional Deep Retreat Mini Mask</t>
+  </si>
+  <si>
+    <t>FM351</t>
+  </si>
+  <si>
+    <t>The Porefessional Get Unblocked Mini Oil Cleanser</t>
+  </si>
+  <si>
+    <t>FM342</t>
+  </si>
+  <si>
+    <t>The Porefessional Get Unblocked Oil Cleanser</t>
+  </si>
+  <si>
+    <t>FM338</t>
+  </si>
+  <si>
+    <t>The Porefessional Good Cleanup Foam Cleanser</t>
+  </si>
+  <si>
+    <t>FM415</t>
+  </si>
+  <si>
+    <t>The Porefessional Matte Primer</t>
+  </si>
+  <si>
+    <t>FM04</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Porefessional Mini </t>
+  </si>
+  <si>
+    <t>FM395</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Porefessional Powder Mini </t>
+  </si>
+  <si>
+    <t>FM394</t>
+  </si>
+  <si>
+    <t>The Porefessional Power Powder</t>
+  </si>
+  <si>
+    <t>FM391</t>
+  </si>
+  <si>
+    <t>The POREfessional Shrink Wrap</t>
+  </si>
+  <si>
+    <t>FM341</t>
+  </si>
+  <si>
+    <t>The Porefessional Smooth Sip Moisturizer</t>
+  </si>
+  <si>
+    <t>FM248</t>
+  </si>
+  <si>
+    <t>The Porefessional Super Setter Setting Spray</t>
+  </si>
+  <si>
+    <t>FM250</t>
+  </si>
+  <si>
+    <t>The Porefessional Super Setter Setting Spray Mini</t>
+  </si>
+  <si>
+    <t>TR10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Porefessional Travel Trio </t>
+  </si>
+  <si>
+    <t>IB274</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Porefessional Value Size </t>
+  </si>
+  <si>
+    <t>EM53</t>
+  </si>
+  <si>
+    <t>Mascaras</t>
+  </si>
+  <si>
+    <t>Badgal Bang 24hr Eye Pencil Black</t>
+  </si>
+  <si>
+    <t>Germany</t>
+  </si>
+  <si>
+    <t>EM43</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BADgal Bang Mascara </t>
+  </si>
+  <si>
+    <t>EM44</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Badgal Bang Mascara Mini </t>
+  </si>
+  <si>
+    <t>EM71</t>
+  </si>
+  <si>
+    <t>Badgal Bang! Mascara waterproof</t>
+  </si>
+  <si>
+    <t>EM79</t>
+  </si>
+  <si>
+    <t>Badgal Bounce Mini Voluminizing Mascara</t>
+  </si>
+  <si>
+    <t>EM78</t>
+  </si>
+  <si>
+    <t>Badgal Bounce Voluminizing Mascara</t>
+  </si>
+  <si>
+    <t>EM72</t>
+  </si>
+  <si>
+    <t>Fan Fest Mascara</t>
+  </si>
+  <si>
+    <t>EM73</t>
+  </si>
+  <si>
+    <t>Fan Fest Mini Mascara</t>
+  </si>
+  <si>
+    <t>TR82</t>
+  </si>
+  <si>
+    <t>Fan Fest To Go</t>
+  </si>
+  <si>
+    <t>EM01</t>
+  </si>
+  <si>
+    <t>Roller Lash Mascara</t>
+  </si>
+  <si>
+    <t>EM02</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Roller Lash Mascara Mini </t>
+  </si>
+  <si>
+    <t>EM65</t>
+  </si>
+  <si>
+    <t>They're Real Magnet Black Mascara</t>
+  </si>
+  <si>
+    <t>EM66</t>
+  </si>
+  <si>
+    <t>They're Real Magnet Black Mascara Mini</t>
+  </si>
+  <si>
+    <t>IB202</t>
+  </si>
+  <si>
+    <t>They're Real! Black Mascara</t>
+  </si>
+  <si>
+    <t>IB222</t>
+  </si>
+  <si>
+    <t xml:space="preserve">They're Real! Black Mascara Mini </t>
+  </si>
+  <si>
+    <t>TR32</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TR Double the Volume Mascara Duo </t>
+  </si>
+  <si>
+    <t>TR21</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TR Lashes with Altitude! </t>
+  </si>
+  <si>
+    <t>TR18</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TR Ready to Roll </t>
+  </si>
+  <si>
+    <t>TR53</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TR TAR Mascara Duo 2.0 </t>
+  </si>
+  <si>
+    <t>EM74</t>
+  </si>
+  <si>
+    <t>Whoop Lash Serum</t>
+  </si>
+  <si>
+    <t>FM320</t>
+  </si>
+  <si>
+    <t>Face Color</t>
+  </si>
+  <si>
+    <t>2022 BOP Cookie</t>
+  </si>
+  <si>
+    <t>FM309</t>
+  </si>
+  <si>
+    <t>2022 BOP Crystah (Strawberry Pink)</t>
+  </si>
+  <si>
+    <t>FM300</t>
+  </si>
+  <si>
+    <t>2022 BOP Dandelion (Light Pink)</t>
+  </si>
+  <si>
+    <t>FM318</t>
+  </si>
+  <si>
+    <t>2022 BOP Hoola</t>
+  </si>
+  <si>
+    <t>FM314</t>
+  </si>
+  <si>
+    <t>2022 BOP Hoola Mini</t>
+  </si>
+  <si>
+    <t>FM299</t>
+  </si>
+  <si>
+    <t>2022 BOP Shellie (Medium Pink)</t>
+  </si>
+  <si>
+    <t>FM315</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2022 BOP Shellie Mini </t>
+  </si>
+  <si>
+    <t>FM305</t>
+  </si>
+  <si>
+    <t>2022 BOP Starla (Rose Mauve)</t>
+  </si>
+  <si>
+    <t>FM401</t>
+  </si>
+  <si>
+    <t>Dew-la-la Comet Highlight Liquid</t>
+  </si>
+  <si>
+    <t>FM400</t>
+  </si>
+  <si>
+    <t>Dew-la-la Lumi Highlight Liquid</t>
+  </si>
+  <si>
+    <t>FM398</t>
+  </si>
+  <si>
+    <t>Dew-la-la Luna Highlight Liquid</t>
+  </si>
+  <si>
+    <t>FM399</t>
+  </si>
+  <si>
+    <t>Dew-la-la Nova Highlight Liquid</t>
+  </si>
+  <si>
+    <t>FM397</t>
+  </si>
+  <si>
+    <t>Dew-la-la Raya Highlight Liquid</t>
+  </si>
+  <si>
+    <t>TR83</t>
+  </si>
+  <si>
+    <t>Tints</t>
+  </si>
+  <si>
+    <t>Benefit Icons Mini set</t>
+  </si>
+  <si>
+    <t>FM173</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Benetint </t>
+  </si>
+  <si>
+    <t>IB78</t>
+  </si>
+  <si>
+    <t>Benetint big size</t>
+  </si>
+  <si>
+    <t>FM171</t>
+  </si>
+  <si>
+    <t>ChaChatint</t>
+  </si>
+  <si>
+    <t>FM326</t>
+  </si>
+  <si>
+    <t>FloraTint</t>
+  </si>
+  <si>
+    <t>FM172</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GoGotint </t>
+  </si>
+  <si>
+    <t>FM200</t>
+  </si>
+  <si>
+    <t>Lovetint 6mL FM TNT</t>
+  </si>
+  <si>
+    <t>FM260</t>
+  </si>
+  <si>
+    <t>Playtint</t>
+  </si>
+  <si>
+    <t>FM377</t>
+  </si>
+  <si>
+    <t>Plushtint 02 Cream Velvet Tint</t>
+  </si>
+  <si>
+    <t>FM381</t>
+  </si>
+  <si>
+    <t>Plushtint 12 Purrr Velvet Tint</t>
+  </si>
+  <si>
+    <t>FM384</t>
+  </si>
+  <si>
+    <t>Plushtint 20 Red Velvet Velvet Tint</t>
+  </si>
+  <si>
+    <t>FM386</t>
+  </si>
+  <si>
+    <t>Plushtint 26 Quilty Pleasure Velvet Tint</t>
+  </si>
+  <si>
+    <t>FM371</t>
+  </si>
+  <si>
+    <t>Splashtint 01 Skinny Dip Glow Tint</t>
+  </si>
+  <si>
+    <t>South Korea</t>
+  </si>
+  <si>
+    <t>FM367</t>
+  </si>
+  <si>
+    <t>Splashtint 07 Tutti Frutti Glow Tint</t>
+  </si>
+  <si>
+    <t>FM366</t>
+  </si>
+  <si>
+    <t>Splashtint 15 Yachty Hottie Glow Tint</t>
+  </si>
+  <si>
+    <t>FM363</t>
+  </si>
+  <si>
+    <t>Splashtint 21 Summer Fling Glow Tint</t>
+  </si>
+  <si>
+    <t>FM190</t>
+  </si>
+  <si>
+    <t>Concealers</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Boi-ing Cakeless Concealer Shade 03 </t>
+  </si>
+  <si>
+    <t>FM191</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Boi-ing Cakeless Concealer Shade 04 </t>
+  </si>
+  <si>
+    <t>FM192</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Boi-ing Cakeless Concealer Shade 05 </t>
+  </si>
+  <si>
+    <t>FM193</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Boi-ing Cakeless Concealer Shade 06 </t>
+  </si>
+  <si>
+    <t>EM47</t>
+  </si>
+  <si>
+    <t>Other</t>
+  </si>
+  <si>
+    <t>Roller Liner Black Eyeliner Pencil</t>
+  </si>
+  <si>
+    <t>TR80</t>
+  </si>
+  <si>
+    <t>Top trip beauty set</t>
+  </si>
+  <si>
+    <t>TR86</t>
+  </si>
+  <si>
+    <t>24hr Brow Setter Duo 2025 TR</t>
+  </si>
+  <si>
+    <t>TR87</t>
+  </si>
+  <si>
+    <t>2025 Best Seller Tints Trio TR</t>
+  </si>
+  <si>
+    <t>TR88</t>
+  </si>
+  <si>
+    <t>2025 Benetint Duo TR Set</t>
+  </si>
+  <si>
+    <t>TR89</t>
+  </si>
+  <si>
+    <t>2025 Precisely My Brow Pencil &amp; Gimme Brow+ Shade 3 TR Set</t>
+  </si>
+  <si>
+    <t>TR90</t>
+  </si>
+  <si>
+    <t>2025 Precisely My Brow Pencil &amp; Gimme Brow+ Shade 4 TR Set</t>
+  </si>
+  <si>
+    <t>FM465</t>
+  </si>
+  <si>
+    <t>Hoola Wave Original Cream Bronzer</t>
+  </si>
+  <si>
+    <t>FM467</t>
+  </si>
+  <si>
+    <t>Hoola Wave Medium Deep Cream Bronzer</t>
+  </si>
+  <si>
+    <t>FM462</t>
+  </si>
+  <si>
+    <t>2025 Hoola Powder Medium Deep Bronzer</t>
+  </si>
+  <si>
+    <t>FM461</t>
+  </si>
+  <si>
+    <t>Hoola Medium Matte Powder Bronzer</t>
+  </si>
+  <si>
+    <t>FM466</t>
+  </si>
+  <si>
+    <t>Hoola Wave Medium Cream Bronzer</t>
+  </si>
+  <si>
+    <t>FM408</t>
+  </si>
+  <si>
+    <t>Glow-la-la Raya (Fair light)</t>
+  </si>
+  <si>
+    <t>FM409</t>
+  </si>
+  <si>
+    <t>Glow-la-la Luna (Light medium)</t>
+  </si>
+  <si>
+    <t>FM410</t>
+  </si>
+  <si>
+    <t>Glow-la-la Nova (Medium tan)</t>
+  </si>
+  <si>
+    <t>FM411</t>
+  </si>
+  <si>
+    <t>Glow-la-la Lumi (Tan deep)</t>
+  </si>
+  <si>
+    <t>FM412</t>
+  </si>
+  <si>
+    <t>Glow-la-la Comet (Deep dark)</t>
+  </si>
+  <si>
+    <t>FM390</t>
+  </si>
+  <si>
+    <t>Blossy BOP</t>
+  </si>
+  <si>
+    <t>FM469</t>
+  </si>
+  <si>
+    <t>Benetint Limited Edition Shade Dark Cherry</t>
+  </si>
+  <si>
+    <t>FM470</t>
+  </si>
+  <si>
+    <t>Benetint Limited Edition Shade Rich Berry</t>
+  </si>
+  <si>
+    <t>FM428</t>
+  </si>
+  <si>
+    <t>The POREfessional Foundation Shade 7N Savvy</t>
+  </si>
+  <si>
+    <t>FM431</t>
+  </si>
+  <si>
+    <t>The POREfessional Foundation Shade 10N Ace</t>
+  </si>
+  <si>
+    <t>FM434</t>
+  </si>
+  <si>
+    <t>The POREfessional Foundation Shade 12N Major</t>
+  </si>
+  <si>
+    <t>FM438</t>
+  </si>
+  <si>
+    <t>The POREfessional Foundation Shade 16W Stellar</t>
+  </si>
+  <si>
+    <t>FM442</t>
+  </si>
+  <si>
+    <t>The POREfessional Foundation Shade 19N Triumph</t>
+  </si>
+  <si>
+    <t>FM446</t>
+  </si>
+  <si>
+    <t>The POREfessional Foundation Shade 23W Magnificent</t>
+  </si>
+  <si>
+    <t>FM301</t>
+  </si>
+  <si>
+    <t>2022 BOP Hoola Lite</t>
+  </si>
+  <si>
+    <t>Benefit</t>
+  </si>
+  <si>
+    <t>Exw USA</t>
+  </si>
+  <si>
+    <t>Lead Time: 6-8 weeks</t>
+  </si>
+  <si>
+    <t>Moq Usd25000.00</t>
+  </si>
+  <si>
+    <t>Cost (usd)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
-    <numFmt numFmtId="164" formatCode="[$€-2]\ #,##0.00"/>
+    <numFmt numFmtId="164" formatCode="[$$-409]#,##0.00"/>
   </numFmts>
-  <fonts count="4" x14ac:knownFonts="1">
+  <fonts count="4">
     <font>
       <sz val="11"/>
-      <name val="Arial"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
+      <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
+      <b/>
       <sz val="9"/>
-      <name val="Calibri"/>
-[...4 lines deleted...]
-      <color rgb="FFFFFFFF"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF343E77"/>
+        <fgColor theme="3" tint="9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -698,65 +1391,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -777,1703 +1470,3863 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F87"/>
+  <dimension ref="A1:G167"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="L21" sqref="L21"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="L31" sqref="L31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="15.5" style="2" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="16384" width="9" style="3"/>
+    <col min="1" max="1" width="6.625" style="10" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="15.125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="14.625" style="10" customWidth="1"/>
+    <col min="4" max="4" width="13.75" style="10" customWidth="1"/>
+    <col min="5" max="5" width="52.25" style="3" customWidth="1"/>
+    <col min="6" max="6" width="16" style="10" customWidth="1"/>
+    <col min="7" max="7" width="8.875" style="4" customWidth="1"/>
+    <col min="8" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:7" ht="12" customHeight="1">
+      <c r="A1" s="11" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" ht="12" customHeight="1">
+      <c r="A2" s="1"/>
+    </row>
+    <row r="3" spans="1:7" ht="12" customHeight="1">
+      <c r="A3" s="1" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" ht="12" customHeight="1">
+      <c r="A4" s="1" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" ht="12" customHeight="1">
+      <c r="A5" s="1" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" ht="12" customHeight="1">
+      <c r="A6" s="1"/>
+    </row>
+    <row r="7" spans="1:7" s="9" customFormat="1" ht="12" customHeight="1">
+      <c r="A7" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B7" s="6" t="s">
         <v>1</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="A3" s="4" t="s">
+      <c r="C7" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="G7" s="8" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="12" customHeight="1">
+      <c r="A8" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="B8" s="2">
+        <v>602004088529</v>
+      </c>
+      <c r="C8" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F8" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="G8" s="4">
+        <v>16.621199999999998</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="12" customHeight="1">
+      <c r="A9" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" s="2">
+        <v>602004143815</v>
+      </c>
+      <c r="C9" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="G9" s="4">
+        <v>16.621199999999998</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="12" customHeight="1">
+      <c r="A10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10" s="2">
+        <v>602004095343</v>
+      </c>
+      <c r="C10" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F10" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="G10" s="4">
+        <v>16.621199999999998</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="12" customHeight="1">
+      <c r="A11" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" s="2">
+        <v>602004103123</v>
+      </c>
+      <c r="C11" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="F11" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="G11" s="4">
+        <v>16.621199999999998</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="12" customHeight="1">
+      <c r="A12" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="B12" s="2">
+        <v>602004095367</v>
+      </c>
+      <c r="C12" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="F12" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="G12" s="4">
+        <v>16.621199999999998</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="12" customHeight="1">
+      <c r="A13" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" s="2">
+        <v>602004103130</v>
+      </c>
+      <c r="C13" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D13" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F13" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="G13" s="4">
+        <v>16.621199999999998</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="12" customHeight="1">
+      <c r="A14" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="B14" s="2">
+        <v>602004095350</v>
+      </c>
+      <c r="C14" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D14" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="F14" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="G14" s="4">
+        <v>16.621199999999998</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="12" customHeight="1">
+      <c r="A15" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="B15" s="2">
+        <v>602004095374</v>
+      </c>
+      <c r="C15" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D15" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F15" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="G15" s="4">
+        <v>16.621199999999998</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="12" customHeight="1">
+      <c r="A16" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16" s="2">
+        <v>602004135247</v>
+      </c>
+      <c r="C16" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D16" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="F16" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="G16" s="4">
+        <v>16.005600000000001</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="12" customHeight="1">
+      <c r="A17" s="10" t="s">
+        <v>44</v>
+      </c>
+      <c r="B17" s="2">
+        <v>602004135278</v>
+      </c>
+      <c r="C17" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D17" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="F17" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="G17" s="4">
+        <v>16.005600000000001</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" ht="12" customHeight="1">
+      <c r="A18" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="B18" s="2">
+        <v>602004135308</v>
+      </c>
+      <c r="C18" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D18" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="F18" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="G18" s="4">
+        <v>16.005600000000001</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="12" customHeight="1">
+      <c r="A19" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="B19" s="2">
+        <v>602004135322</v>
+      </c>
+      <c r="C19" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D19" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F19" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="G19" s="4">
+        <v>16.005600000000001</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="12" customHeight="1">
+      <c r="A20" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="B20" s="2">
+        <v>602004135254</v>
+      </c>
+      <c r="C20" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D20" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F20" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="G20" s="4">
+        <v>16.005600000000001</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="12" customHeight="1">
+      <c r="A21" s="10" t="s">
+        <v>52</v>
+      </c>
+      <c r="B21" s="2">
+        <v>602004135285</v>
+      </c>
+      <c r="C21" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D21" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E21" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="F21" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="G21" s="4">
+        <v>16.005600000000001</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="12" customHeight="1">
+      <c r="A22" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B22" s="2">
+        <v>602004135292</v>
+      </c>
+      <c r="C22" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D22" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="F22" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="G22" s="4">
+        <v>16.005600000000001</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="12" customHeight="1">
+      <c r="A23" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B23" s="2">
+        <v>602004135315</v>
+      </c>
+      <c r="C23" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D23" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E23" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="F23" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="G23" s="4">
+        <v>16.005600000000001</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="12" customHeight="1">
+      <c r="A24" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="B24" s="2">
+        <v>602004071248</v>
+      </c>
+      <c r="C24" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D24" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="F24" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="G24" s="4">
+        <v>16.621199999999998</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="12" customHeight="1">
+      <c r="A25" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="B25" s="2">
+        <v>602004071255</v>
+      </c>
+      <c r="C25" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D25" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E25" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="F25" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="G25" s="4">
+        <v>16.621199999999998</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="12" customHeight="1">
+      <c r="A26" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="B26" s="2">
+        <v>602004071262</v>
+      </c>
+      <c r="C26" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D26" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E26" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="F26" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="G26" s="4">
+        <v>16.621199999999998</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="12" customHeight="1">
+      <c r="A27" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="B27" s="2">
+        <v>602004071279</v>
+      </c>
+      <c r="C27" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D27" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E27" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="F27" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="G27" s="4">
+        <v>16.621199999999998</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="12" customHeight="1">
+      <c r="A28" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="B28" s="2">
+        <v>602004114082</v>
+      </c>
+      <c r="C28" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D28" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="F28" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="G28" s="4">
+        <v>16.621199999999998</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="12" customHeight="1">
+      <c r="A29" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="B29" s="2">
+        <v>602004095039</v>
+      </c>
+      <c r="C29" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D29" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E29" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="F29" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="G29" s="4">
+        <v>16.621199999999998</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" ht="12" customHeight="1">
+      <c r="A30" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="B30" s="2">
+        <v>602004114143</v>
+      </c>
+      <c r="C30" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D30" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E30" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="F30" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="G30" s="4">
+        <v>16.621199999999998</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" ht="12" customHeight="1">
+      <c r="A31" s="10" t="s">
+        <v>73</v>
+      </c>
+      <c r="B31" s="2">
+        <v>602004095046</v>
+      </c>
+      <c r="C31" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D31" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E31" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="F31" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="G31" s="4">
+        <v>16.621199999999998</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" ht="12" customHeight="1">
+      <c r="A32" s="10" t="s">
+        <v>75</v>
+      </c>
+      <c r="B32" s="2">
+        <v>602004148803</v>
+      </c>
+      <c r="C32" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D32" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E32" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="F32" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="G32" s="4">
+        <v>35.704799999999999</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" ht="12" customHeight="1">
+      <c r="A33" s="10" t="s">
+        <v>77</v>
+      </c>
+      <c r="B33" s="2">
+        <v>602004156945</v>
+      </c>
+      <c r="C33" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D33" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E33" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="F33" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="G33" s="4">
+        <v>17.236799999999999</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" ht="12" customHeight="1">
+      <c r="A34" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="B34" s="2">
+        <v>602004156983</v>
+      </c>
+      <c r="C34" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D34" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E34" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="F34" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="G34" s="4">
+        <v>17.236799999999999</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="12" customHeight="1">
+      <c r="A35" s="10" t="s">
+        <v>81</v>
+      </c>
+      <c r="B35" s="2">
+        <v>602004157003</v>
+      </c>
+      <c r="C35" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D35" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E35" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F35" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="G35" s="4">
+        <v>17.236799999999999</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" ht="12" customHeight="1">
+      <c r="A36" s="10" t="s">
+        <v>83</v>
+      </c>
+      <c r="B36" s="2">
+        <v>602004157027</v>
+      </c>
+      <c r="C36" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D36" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E36" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="F36" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="G36" s="4">
+        <v>17.236799999999999</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" ht="12" customHeight="1">
+      <c r="A37" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="B37" s="2">
+        <v>602004157041</v>
+      </c>
+      <c r="C37" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D37" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E37" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="F37" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="G37" s="4">
+        <v>17.236799999999999</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" ht="12" customHeight="1">
+      <c r="A38" s="10" t="s">
+        <v>87</v>
+      </c>
+      <c r="B38" s="2">
+        <v>602004157089</v>
+      </c>
+      <c r="C38" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D38" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E38" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="F38" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="G38" s="4">
+        <v>17.236799999999999</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" ht="12" customHeight="1">
+      <c r="A39" s="10" t="s">
+        <v>89</v>
+      </c>
+      <c r="B39" s="2">
+        <v>602004152985</v>
+      </c>
+      <c r="C39" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D39" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E39" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="F39" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="G39" s="4">
+        <v>16.005600000000001</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" ht="12" customHeight="1">
+      <c r="A40" s="10" t="s">
+        <v>91</v>
+      </c>
+      <c r="B40" s="2">
+        <v>602004151445</v>
+      </c>
+      <c r="C40" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D40" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E40" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="F40" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="G40" s="4">
+        <v>16.621199999999998</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" ht="12" customHeight="1">
+      <c r="A41" s="10" t="s">
+        <v>93</v>
+      </c>
+      <c r="B41" s="2">
+        <v>602004153005</v>
+      </c>
+      <c r="C41" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D41" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E41" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="F41" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="G41" s="4">
+        <v>16.005600000000001</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" ht="12" customHeight="1">
+      <c r="A42" s="10" t="s">
+        <v>95</v>
+      </c>
+      <c r="B42" s="2">
+        <v>602004153029</v>
+      </c>
+      <c r="C42" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D42" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E42" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="F42" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="G42" s="4">
+        <v>16.005600000000001</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" ht="12" customHeight="1">
+      <c r="A43" s="10" t="s">
+        <v>97</v>
+      </c>
+      <c r="B43" s="2">
+        <v>602004151537</v>
+      </c>
+      <c r="C43" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D43" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E43" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="F43" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="G43" s="4">
+        <v>16.621199999999998</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" ht="12" customHeight="1">
+      <c r="A44" s="10" t="s">
+        <v>99</v>
+      </c>
+      <c r="B44" s="2">
+        <v>602004153043</v>
+      </c>
+      <c r="C44" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D44" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E44" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="F44" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="G44" s="4">
+        <v>16.005600000000001</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" ht="12" customHeight="1">
+      <c r="A45" s="10" t="s">
+        <v>101</v>
+      </c>
+      <c r="B45" s="2">
+        <v>602004151568</v>
+      </c>
+      <c r="C45" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D45" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E45" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="F45" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="G45" s="4">
+        <v>16.621199999999998</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" ht="12" customHeight="1">
+      <c r="A46" s="10" t="s">
+        <v>103</v>
+      </c>
+      <c r="B46" s="2">
+        <v>602004153067</v>
+      </c>
+      <c r="C46" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D46" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E46" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="F46" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="G46" s="4">
+        <v>16.005600000000001</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" ht="12" customHeight="1">
+      <c r="A47" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="B47" s="2">
+        <v>602004151629</v>
+      </c>
+      <c r="C47" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D47" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E47" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="F47" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="G47" s="4">
+        <v>16.621199999999998</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" ht="12" customHeight="1">
+      <c r="A48" s="10" t="s">
+        <v>107</v>
+      </c>
+      <c r="B48" s="2">
+        <v>602004151650</v>
+      </c>
+      <c r="C48" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D48" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E48" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="F48" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="G48" s="4">
+        <v>16.621199999999998</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" ht="12" customHeight="1">
+      <c r="A49" s="10" t="s">
+        <v>109</v>
+      </c>
+      <c r="B49" s="2">
+        <v>602004153081</v>
+      </c>
+      <c r="C49" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D49" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E49" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="F49" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="G49" s="4">
+        <v>16.005600000000001</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" ht="12" customHeight="1">
+      <c r="A50" s="10" t="s">
+        <v>111</v>
+      </c>
+      <c r="B50" s="2">
+        <v>602004151681</v>
+      </c>
+      <c r="C50" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D50" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E50" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="F50" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="G50" s="4">
+        <v>16.621199999999998</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" ht="12" customHeight="1">
+      <c r="A51" s="10" t="s">
+        <v>113</v>
+      </c>
+      <c r="B51" s="2">
+        <v>602004071316</v>
+      </c>
+      <c r="C51" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D51" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E51" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="F51" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="G51" s="4">
+        <v>16.005600000000001</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" ht="12" customHeight="1">
+      <c r="A52" s="10" t="s">
+        <v>115</v>
+      </c>
+      <c r="B52" s="2">
+        <v>602004071323</v>
+      </c>
+      <c r="C52" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D52" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E52" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="F52" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="G52" s="4">
+        <v>16.005600000000001</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" ht="12" customHeight="1">
+      <c r="A53" s="10" t="s">
+        <v>119</v>
+      </c>
+      <c r="B53" s="2">
+        <v>602004071330</v>
+      </c>
+      <c r="C53" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D53" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E53" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="F53" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="G53" s="4">
+        <v>16.005600000000001</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" ht="12" customHeight="1">
+      <c r="A54" s="10" t="s">
+        <v>121</v>
+      </c>
+      <c r="B54" s="2">
+        <v>602004071347</v>
+      </c>
+      <c r="C54" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D54" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E54" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="F54" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="G54" s="4">
+        <v>16.005600000000001</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" ht="12" customHeight="1">
+      <c r="A55" s="10" t="s">
+        <v>125</v>
+      </c>
+      <c r="B55" s="2">
+        <v>602004114204</v>
+      </c>
+      <c r="C55" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D55" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E55" s="3" t="s">
         <v>126</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="4" t="s">
+      <c r="F55" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="G55" s="4">
+        <v>16.005600000000001</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" ht="12" customHeight="1">
+      <c r="A56" s="10" t="s">
         <v>127</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="4" t="s">
+      <c r="B56" s="2">
+        <v>602004095053</v>
+      </c>
+      <c r="C56" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D56" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E56" s="3" t="s">
         <v>128</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="5" t="s">
+      <c r="F56" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="G56" s="4">
+        <v>16.005600000000001</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" ht="12" customHeight="1">
+      <c r="A57" s="10" t="s">
         <v>129</v>
       </c>
-      <c r="B7" s="5" t="s">
+      <c r="B57" s="2">
+        <v>602004112750</v>
+      </c>
+      <c r="C57" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D57" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E57" s="3" t="s">
         <v>130</v>
       </c>
-      <c r="C7" s="5" t="s">
+      <c r="F57" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="G57" s="4">
+        <v>16.005600000000001</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" ht="12" customHeight="1">
+      <c r="A58" s="10" t="s">
         <v>131</v>
       </c>
-      <c r="D7" s="6" t="s">
+      <c r="B58" s="2">
+        <v>602004095060</v>
+      </c>
+      <c r="C58" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D58" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E58" s="3" t="s">
         <v>132</v>
       </c>
-      <c r="E7" s="5" t="s">
+      <c r="F58" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="G58" s="4">
+        <v>16.005600000000001</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" ht="12" customHeight="1">
+      <c r="A59" s="10" t="s">
+        <v>281</v>
+      </c>
+      <c r="B59" s="2">
+        <v>602004111562</v>
+      </c>
+      <c r="C59" s="10" t="s">
+        <v>282</v>
+      </c>
+      <c r="D59" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E59" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="F59" s="10" t="s">
+        <v>143</v>
+      </c>
+      <c r="G59" s="4">
+        <v>17.236799999999999</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" ht="12" customHeight="1">
+      <c r="A60" s="10" t="s">
+        <v>284</v>
+      </c>
+      <c r="B60" s="2">
+        <v>602004111579</v>
+      </c>
+      <c r="C60" s="10" t="s">
+        <v>282</v>
+      </c>
+      <c r="D60" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E60" s="3" t="s">
+        <v>285</v>
+      </c>
+      <c r="F60" s="10" t="s">
+        <v>143</v>
+      </c>
+      <c r="G60" s="4">
+        <v>17.236799999999999</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" ht="12" customHeight="1">
+      <c r="A61" s="10" t="s">
+        <v>286</v>
+      </c>
+      <c r="B61" s="2">
+        <v>602004111586</v>
+      </c>
+      <c r="C61" s="10" t="s">
+        <v>282</v>
+      </c>
+      <c r="D61" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E61" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="F61" s="10" t="s">
+        <v>143</v>
+      </c>
+      <c r="G61" s="4">
+        <v>17.236799999999999</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" ht="12" customHeight="1">
+      <c r="A62" s="10" t="s">
+        <v>288</v>
+      </c>
+      <c r="B62" s="2">
+        <v>602004111593</v>
+      </c>
+      <c r="C62" s="10" t="s">
+        <v>282</v>
+      </c>
+      <c r="D62" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E62" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="F62" s="10" t="s">
+        <v>143</v>
+      </c>
+      <c r="G62" s="4">
+        <v>17.236799999999999</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" ht="12" customHeight="1">
+      <c r="A63" s="10" t="s">
+        <v>220</v>
+      </c>
+      <c r="B63" s="2">
+        <v>602004138781</v>
+      </c>
+      <c r="C63" s="10" t="s">
+        <v>221</v>
+      </c>
+      <c r="D63" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E63" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="F63" s="10" t="s">
+        <v>143</v>
+      </c>
+      <c r="G63" s="4">
+        <v>23.392799999999998</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" ht="12" customHeight="1">
+      <c r="A64" s="10" t="s">
+        <v>223</v>
+      </c>
+      <c r="B64" s="2">
+        <v>602004138507</v>
+      </c>
+      <c r="C64" s="10" t="s">
+        <v>221</v>
+      </c>
+      <c r="D64" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E64" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="F64" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="G64" s="4">
+        <v>20.314799999999998</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" ht="12" customHeight="1">
+      <c r="A65" s="10" t="s">
+        <v>225</v>
+      </c>
+      <c r="B65" s="2">
+        <v>602004138231</v>
+      </c>
+      <c r="C65" s="10" t="s">
+        <v>221</v>
+      </c>
+      <c r="D65" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E65" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="F65" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="G65" s="4">
+        <v>20.314799999999998</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" ht="12" customHeight="1">
+      <c r="A66" s="10" t="s">
+        <v>227</v>
+      </c>
+      <c r="B66" s="2">
+        <v>602004138729</v>
+      </c>
+      <c r="C66" s="10" t="s">
+        <v>221</v>
+      </c>
+      <c r="D66" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E66" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="F66" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="G66" s="4">
+        <v>22.1616</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" ht="12" customHeight="1">
+      <c r="A67" s="10" t="s">
+        <v>343</v>
+      </c>
+      <c r="B67" s="2">
+        <v>602004138262</v>
+      </c>
+      <c r="C67" s="10" t="s">
+        <v>221</v>
+      </c>
+      <c r="D67" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E67" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="F67" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="G67" s="4">
+        <v>22.1616</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" ht="12" customHeight="1">
+      <c r="A68" s="10" t="s">
+        <v>231</v>
+      </c>
+      <c r="B68" s="2">
+        <v>602004138200</v>
+      </c>
+      <c r="C68" s="10" t="s">
+        <v>221</v>
+      </c>
+      <c r="D68" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E68" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="F68" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="G68" s="4">
+        <v>20.314799999999998</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" ht="12" customHeight="1">
+      <c r="A69" s="10" t="s">
+        <v>235</v>
+      </c>
+      <c r="B69" s="2">
+        <v>602004138385</v>
+      </c>
+      <c r="C69" s="10" t="s">
+        <v>221</v>
+      </c>
+      <c r="D69" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E69" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="F69" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="G69" s="4">
+        <v>20.314799999999998</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" ht="12" customHeight="1">
+      <c r="A70" s="10" t="s">
+        <v>309</v>
+      </c>
+      <c r="B70" s="2">
+        <v>602004160492</v>
+      </c>
+      <c r="C70" s="10" t="s">
+        <v>221</v>
+      </c>
+      <c r="D70" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E70" s="3" t="s">
+        <v>310</v>
+      </c>
+      <c r="F70" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="G70" s="4">
+        <v>22.1616</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" ht="12" customHeight="1">
+      <c r="A71" s="10" t="s">
+        <v>325</v>
+      </c>
+      <c r="B71" s="2">
+        <v>602004152947</v>
+      </c>
+      <c r="C71" s="10" t="s">
+        <v>221</v>
+      </c>
+      <c r="D71" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E71" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="F71" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="G71" s="4">
+        <v>20.314799999999998</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" ht="12" customHeight="1">
+      <c r="A72" s="10" t="s">
+        <v>237</v>
+      </c>
+      <c r="B72" s="2">
+        <v>602004154262</v>
+      </c>
+      <c r="C72" s="10" t="s">
+        <v>221</v>
+      </c>
+      <c r="D72" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E72" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="F72" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="G72" s="4">
+        <v>23.392799999999998</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" ht="12" customHeight="1">
+      <c r="A73" s="10" t="s">
+        <v>239</v>
+      </c>
+      <c r="B73" s="2">
+        <v>602004154231</v>
+      </c>
+      <c r="C73" s="10" t="s">
+        <v>221</v>
+      </c>
+      <c r="D73" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E73" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="F73" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="G73" s="4">
+        <v>23.392799999999998</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" ht="12" customHeight="1">
+      <c r="A74" s="10" t="s">
+        <v>241</v>
+      </c>
+      <c r="B74" s="2">
+        <v>602004154170</v>
+      </c>
+      <c r="C74" s="10" t="s">
+        <v>221</v>
+      </c>
+      <c r="D74" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E74" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="F74" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="G74" s="4">
+        <v>23.392799999999998</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" ht="12" customHeight="1">
+      <c r="A75" s="10" t="s">
+        <v>243</v>
+      </c>
+      <c r="B75" s="2">
+        <v>602004154200</v>
+      </c>
+      <c r="C75" s="10" t="s">
+        <v>221</v>
+      </c>
+      <c r="D75" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E75" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="F75" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="G75" s="4">
+        <v>23.392799999999998</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" ht="12" customHeight="1">
+      <c r="A76" s="10" t="s">
+        <v>245</v>
+      </c>
+      <c r="B76" s="2">
+        <v>602004154149</v>
+      </c>
+      <c r="C76" s="10" t="s">
+        <v>221</v>
+      </c>
+      <c r="D76" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E76" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="F76" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="G76" s="4">
+        <v>23.392799999999998</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" ht="12" customHeight="1">
+      <c r="A77" s="10" t="s">
+        <v>323</v>
+      </c>
+      <c r="B77" s="2">
+        <v>602004155245</v>
+      </c>
+      <c r="C77" s="10" t="s">
+        <v>221</v>
+      </c>
+      <c r="D77" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E77" s="3" t="s">
+        <v>324</v>
+      </c>
+      <c r="F77" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="G77" s="4">
+        <v>23.392799999999998</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" ht="12" customHeight="1">
+      <c r="A78" s="10" t="s">
+        <v>321</v>
+      </c>
+      <c r="B78" s="2">
+        <v>602004155214</v>
+      </c>
+      <c r="C78" s="10" t="s">
+        <v>221</v>
+      </c>
+      <c r="D78" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E78" s="3" t="s">
+        <v>322</v>
+      </c>
+      <c r="F78" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="G78" s="4">
+        <v>23.392799999999998</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7" ht="12" customHeight="1">
+      <c r="A79" s="10" t="s">
+        <v>317</v>
+      </c>
+      <c r="B79" s="2">
+        <v>602004155153</v>
+      </c>
+      <c r="C79" s="10" t="s">
+        <v>221</v>
+      </c>
+      <c r="D79" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E79" s="3" t="s">
+        <v>318</v>
+      </c>
+      <c r="F79" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="G79" s="4">
+        <v>23.392799999999998</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7" ht="12" customHeight="1">
+      <c r="A80" s="10" t="s">
+        <v>319</v>
+      </c>
+      <c r="B80" s="2">
+        <v>602004155184</v>
+      </c>
+      <c r="C80" s="10" t="s">
+        <v>221</v>
+      </c>
+      <c r="D80" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E80" s="3" t="s">
+        <v>320</v>
+      </c>
+      <c r="F80" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="G80" s="4">
+        <v>23.392799999999998</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7" ht="12" customHeight="1">
+      <c r="A81" s="10" t="s">
+        <v>315</v>
+      </c>
+      <c r="B81" s="2">
+        <v>602004155122</v>
+      </c>
+      <c r="C81" s="10" t="s">
+        <v>221</v>
+      </c>
+      <c r="D81" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E81" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="F81" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="G81" s="4">
+        <v>23.392799999999998</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" ht="12" customHeight="1">
+      <c r="A82" s="10" t="s">
+        <v>311</v>
+      </c>
+      <c r="B82" s="2">
+        <v>602004160461</v>
+      </c>
+      <c r="C82" s="10" t="s">
+        <v>221</v>
+      </c>
+      <c r="D82" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E82" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="F82" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="G82" s="4">
+        <v>22.1616</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" ht="12" customHeight="1">
+      <c r="A83" s="10" t="s">
+        <v>313</v>
+      </c>
+      <c r="B83" s="2">
+        <v>602004161178</v>
+      </c>
+      <c r="C83" s="10" t="s">
+        <v>221</v>
+      </c>
+      <c r="D83" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E83" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="F83" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="G83" s="4">
+        <v>22.1616</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" ht="12" customHeight="1">
+      <c r="A84" s="10" t="s">
+        <v>307</v>
+      </c>
+      <c r="B84" s="2">
+        <v>602004161208</v>
+      </c>
+      <c r="C84" s="10" t="s">
+        <v>221</v>
+      </c>
+      <c r="D84" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E84" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="F84" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="G84" s="4">
+        <v>22.1616</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" ht="12" customHeight="1">
+      <c r="A85" s="10" t="s">
+        <v>305</v>
+      </c>
+      <c r="B85" s="2">
+        <v>602004161147</v>
+      </c>
+      <c r="C85" s="10" t="s">
+        <v>221</v>
+      </c>
+      <c r="D85" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E85" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="F85" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="G85" s="4">
+        <v>22.1616</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" ht="12" customHeight="1">
+      <c r="A86" s="10" t="s">
+        <v>178</v>
+      </c>
+      <c r="B86" s="2">
+        <v>602004105455</v>
+      </c>
+      <c r="C86" s="10" t="s">
+        <v>179</v>
+      </c>
+      <c r="D86" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E86" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="F86" s="10" t="s">
+        <v>181</v>
+      </c>
+      <c r="G86" s="4">
+        <v>14.7744</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7" ht="12" customHeight="1">
+      <c r="A87" s="10" t="s">
+        <v>182</v>
+      </c>
+      <c r="B87" s="2">
+        <v>602004087867</v>
+      </c>
+      <c r="C87" s="10" t="s">
+        <v>179</v>
+      </c>
+      <c r="D87" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E87" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="F87" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="G87" s="4">
+        <v>17.852399999999999</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7" ht="12" customHeight="1">
+      <c r="A88" s="10" t="s">
+        <v>186</v>
+      </c>
+      <c r="B88" s="2">
+        <v>602004132208</v>
+      </c>
+      <c r="C88" s="10" t="s">
+        <v>179</v>
+      </c>
+      <c r="D88" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E88" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="F88" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="G88" s="4">
+        <v>17.852399999999999</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7" ht="12" customHeight="1">
+      <c r="A89" s="10" t="s">
+        <v>190</v>
+      </c>
+      <c r="B89" s="2">
+        <v>602004155962</v>
+      </c>
+      <c r="C89" s="10" t="s">
+        <v>179</v>
+      </c>
+      <c r="D89" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E89" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="F89" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="G89" s="4">
+        <v>17.852399999999999</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7" ht="12" customHeight="1">
+      <c r="A90" s="10" t="s">
+        <v>192</v>
+      </c>
+      <c r="B90" s="2">
+        <v>602004146151</v>
+      </c>
+      <c r="C90" s="10" t="s">
+        <v>179</v>
+      </c>
+      <c r="D90" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E90" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="F90" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="G90" s="4">
+        <v>17.852399999999999</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7" ht="12" customHeight="1">
+      <c r="A91" s="10" t="s">
+        <v>198</v>
+      </c>
+      <c r="B91" s="2">
+        <v>602004057877</v>
+      </c>
+      <c r="C91" s="10" t="s">
+        <v>179</v>
+      </c>
+      <c r="D91" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E91" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="F91" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="G91" s="4">
+        <v>17.852399999999999</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7" ht="12" customHeight="1">
+      <c r="A92" s="10" t="s">
+        <v>202</v>
+      </c>
+      <c r="B92" s="2">
+        <v>602004123909</v>
+      </c>
+      <c r="C92" s="10" t="s">
+        <v>179</v>
+      </c>
+      <c r="D92" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E92" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="F92" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="G92" s="4">
+        <v>17.852399999999999</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7" ht="12" customHeight="1">
+      <c r="A93" s="10" t="s">
+        <v>206</v>
+      </c>
+      <c r="B93" s="2">
+        <v>602004039200</v>
+      </c>
+      <c r="C93" s="10" t="s">
+        <v>179</v>
+      </c>
+      <c r="D93" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E93" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="F93" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="G93" s="4">
+        <v>17.852399999999999</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7" ht="12" customHeight="1">
+      <c r="A94" s="10" t="s">
+        <v>218</v>
+      </c>
+      <c r="B94" s="2">
+        <v>602004151315</v>
+      </c>
+      <c r="C94" s="10" t="s">
+        <v>179</v>
+      </c>
+      <c r="D94" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E94" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="F94" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="G94" s="4">
+        <v>32.011200000000002</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7" ht="12" customHeight="1">
+      <c r="A95" s="10" t="s">
+        <v>290</v>
+      </c>
+      <c r="B95" s="2">
+        <v>602004089588</v>
+      </c>
+      <c r="C95" s="10" t="s">
+        <v>291</v>
+      </c>
+      <c r="D95" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E95" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="F95" s="10" t="s">
+        <v>181</v>
+      </c>
+      <c r="G95" s="4">
+        <v>14.7744</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7" ht="12" customHeight="1">
+      <c r="A96" s="10" t="s">
+        <v>144</v>
+      </c>
+      <c r="B96" s="2">
+        <v>602004034670</v>
+      </c>
+      <c r="C96" s="10" t="s">
+        <v>141</v>
+      </c>
+      <c r="D96" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E96" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="F96" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="G96" s="4">
+        <v>21.545999999999999</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7" ht="12" customHeight="1">
+      <c r="A97" s="10" t="s">
+        <v>148</v>
+      </c>
+      <c r="B97" s="2">
+        <v>602004144140</v>
+      </c>
+      <c r="C97" s="10" t="s">
+        <v>141</v>
+      </c>
+      <c r="D97" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E97" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="F97" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="G97" s="4">
+        <v>24.008399999999998</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7" ht="12" customHeight="1">
+      <c r="A98" s="10" t="s">
+        <v>333</v>
+      </c>
+      <c r="B98" s="2">
+        <v>602004157683</v>
+      </c>
+      <c r="C98" s="10" t="s">
+        <v>141</v>
+      </c>
+      <c r="D98" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E98" s="3" t="s">
+        <v>334</v>
+      </c>
+      <c r="F98" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="G98" s="4">
+        <v>23.392799999999998</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7" ht="12" customHeight="1">
+      <c r="A99" s="10" t="s">
+        <v>335</v>
+      </c>
+      <c r="B99" s="2">
+        <v>602004157713</v>
+      </c>
+      <c r="C99" s="10" t="s">
+        <v>141</v>
+      </c>
+      <c r="D99" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E99" s="3" t="s">
+        <v>336</v>
+      </c>
+      <c r="F99" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="G99" s="4">
+        <v>23.392799999999998</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7" ht="12" customHeight="1">
+      <c r="A100" s="10" t="s">
+        <v>337</v>
+      </c>
+      <c r="B100" s="2">
+        <v>602004157751</v>
+      </c>
+      <c r="C100" s="10" t="s">
+        <v>141</v>
+      </c>
+      <c r="D100" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E100" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="F100" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="G100" s="4">
+        <v>23.392799999999998</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7" ht="12" customHeight="1">
+      <c r="A101" s="10" t="s">
+        <v>339</v>
+      </c>
+      <c r="B101" s="2">
+        <v>602004157799</v>
+      </c>
+      <c r="C101" s="10" t="s">
+        <v>141</v>
+      </c>
+      <c r="D101" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E101" s="3" t="s">
+        <v>340</v>
+      </c>
+      <c r="F101" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="G101" s="4">
+        <v>23.392799999999998</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7" ht="12" customHeight="1">
+      <c r="A102" s="10" t="s">
+        <v>341</v>
+      </c>
+      <c r="B102" s="2">
+        <v>602004157836</v>
+      </c>
+      <c r="C102" s="10" t="s">
+        <v>141</v>
+      </c>
+      <c r="D102" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E102" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="F102" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="G102" s="4">
+        <v>23.392799999999998</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7" ht="12" customHeight="1">
+      <c r="A103" s="10" t="s">
+        <v>331</v>
+      </c>
+      <c r="B103" s="2">
+        <v>602004157652</v>
+      </c>
+      <c r="C103" s="10" t="s">
+        <v>141</v>
+      </c>
+      <c r="D103" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E103" s="3" t="s">
+        <v>332</v>
+      </c>
+      <c r="F103" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="G103" s="4">
+        <v>23.392799999999998</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7" ht="12" customHeight="1">
+      <c r="A104" s="10" t="s">
+        <v>154</v>
+      </c>
+      <c r="B104" s="2">
+        <v>602004144232</v>
+      </c>
+      <c r="C104" s="10" t="s">
+        <v>141</v>
+      </c>
+      <c r="D104" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E104" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="F104" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="G104" s="4">
+        <v>24.008399999999998</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7" ht="12" customHeight="1">
+      <c r="A105" s="10" t="s">
+        <v>156</v>
+      </c>
+      <c r="B105" s="2">
+        <v>602004144119</v>
+      </c>
+      <c r="C105" s="10" t="s">
+        <v>141</v>
+      </c>
+      <c r="D105" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E105" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="F105" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="G105" s="4">
+        <v>17.852399999999999</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7" ht="12" customHeight="1">
+      <c r="A106" s="10" t="s">
+        <v>158</v>
+      </c>
+      <c r="B106" s="2">
+        <v>602004155702</v>
+      </c>
+      <c r="C106" s="10" t="s">
+        <v>141</v>
+      </c>
+      <c r="D106" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E106" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="F106" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="G106" s="4">
+        <v>21.545999999999999</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7" ht="12" customHeight="1">
+      <c r="A107" s="10" t="s">
+        <v>164</v>
+      </c>
+      <c r="B107" s="2">
+        <v>602004153883</v>
+      </c>
+      <c r="C107" s="10" t="s">
+        <v>141</v>
+      </c>
+      <c r="D107" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E107" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="F107" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="G107" s="4">
+        <v>23.392799999999998</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7" ht="12" customHeight="1">
+      <c r="A108" s="10" t="s">
+        <v>166</v>
+      </c>
+      <c r="B108" s="2">
+        <v>602004153364</v>
+      </c>
+      <c r="C108" s="10" t="s">
+        <v>141</v>
+      </c>
+      <c r="D108" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E108" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="F108" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="G108" s="4">
+        <v>28.317600000000002</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7" ht="12" customHeight="1">
+      <c r="A109" s="10" t="s">
+        <v>168</v>
+      </c>
+      <c r="B109" s="2">
+        <v>602004144201</v>
+      </c>
+      <c r="C109" s="10" t="s">
+        <v>141</v>
+      </c>
+      <c r="D109" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E109" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="F109" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="G109" s="4">
+        <v>27.086400000000001</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7" ht="12" customHeight="1">
+      <c r="A110" s="10" t="s">
+        <v>170</v>
+      </c>
+      <c r="B110" s="2">
+        <v>602004126573</v>
+      </c>
+      <c r="C110" s="10" t="s">
+        <v>141</v>
+      </c>
+      <c r="D110" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E110" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="F110" s="10" t="s">
+        <v>143</v>
+      </c>
+      <c r="G110" s="4">
+        <v>21.545999999999999</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7" ht="12" customHeight="1">
+      <c r="A111" s="10" t="s">
+        <v>176</v>
+      </c>
+      <c r="B111" s="2">
+        <v>602004046888</v>
+      </c>
+      <c r="C111" s="10" t="s">
+        <v>141</v>
+      </c>
+      <c r="D111" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E111" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="F111" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="G111" s="4">
+        <v>35.704799999999999</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7" ht="12" customHeight="1">
+      <c r="A112" s="10" t="s">
+        <v>250</v>
+      </c>
+      <c r="B112" s="2">
+        <v>602004106681</v>
+      </c>
+      <c r="C112" s="10" t="s">
+        <v>248</v>
+      </c>
+      <c r="D112" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E112" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="F112" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="G112" s="4">
+        <v>16.005600000000001</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7" ht="12" customHeight="1">
+      <c r="A113" s="10" t="s">
+        <v>252</v>
+      </c>
+      <c r="B113" s="2">
+        <v>602004070432</v>
+      </c>
+      <c r="C113" s="10" t="s">
+        <v>248</v>
+      </c>
+      <c r="D113" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E113" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="F113" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="G113" s="4">
+        <v>21.545999999999999</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7" ht="12" customHeight="1">
+      <c r="A114" s="10" t="s">
+        <v>327</v>
+      </c>
+      <c r="B114" s="2">
+        <v>602004162984</v>
+      </c>
+      <c r="C114" s="10" t="s">
+        <v>248</v>
+      </c>
+      <c r="D114" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E114" s="3" t="s">
+        <v>328</v>
+      </c>
+      <c r="F114" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="G114" s="4">
+        <v>16.005600000000001</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7" ht="12" customHeight="1">
+      <c r="A115" s="10" t="s">
+        <v>329</v>
+      </c>
+      <c r="B115" s="2">
+        <v>602004163011</v>
+      </c>
+      <c r="C115" s="10" t="s">
+        <v>248</v>
+      </c>
+      <c r="D115" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E115" s="3" t="s">
+        <v>330</v>
+      </c>
+      <c r="F115" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="G115" s="4">
+        <v>16.005600000000001</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7" ht="12" customHeight="1">
+      <c r="A116" s="10" t="s">
+        <v>254</v>
+      </c>
+      <c r="B116" s="2">
+        <v>602004106643</v>
+      </c>
+      <c r="C116" s="10" t="s">
+        <v>248</v>
+      </c>
+      <c r="D116" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E116" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="F116" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="G116" s="4">
+        <v>16.005600000000001</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7" ht="12" customHeight="1">
+      <c r="A117" s="10" t="s">
+        <v>256</v>
+      </c>
+      <c r="B117" s="2">
+        <v>602004140128</v>
+      </c>
+      <c r="C117" s="10" t="s">
+        <v>248</v>
+      </c>
+      <c r="D117" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E117" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="F117" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="G117" s="4">
+        <v>16.005600000000001</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7" ht="12" customHeight="1">
+      <c r="A118" s="10" t="s">
+        <v>258</v>
+      </c>
+      <c r="B118" s="2">
+        <v>602004106667</v>
+      </c>
+      <c r="C118" s="10" t="s">
+        <v>248</v>
+      </c>
+      <c r="D118" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E118" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="F118" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="G118" s="4">
+        <v>16.005600000000001</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7" ht="12" customHeight="1">
+      <c r="A119" s="10" t="s">
+        <v>260</v>
+      </c>
+      <c r="B119" s="2">
+        <v>602004111807</v>
+      </c>
+      <c r="C119" s="10" t="s">
+        <v>248</v>
+      </c>
+      <c r="D119" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E119" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="F119" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="G119" s="4">
+        <v>16.005600000000001</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7" ht="12" customHeight="1">
+      <c r="A120" s="10" t="s">
+        <v>262</v>
+      </c>
+      <c r="B120" s="2">
+        <v>602004129512</v>
+      </c>
+      <c r="C120" s="10" t="s">
+        <v>248</v>
+      </c>
+      <c r="D120" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E120" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="F120" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="G120" s="4">
+        <v>16.005600000000001</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7" ht="12" customHeight="1">
+      <c r="A121" s="10" t="s">
+        <v>264</v>
+      </c>
+      <c r="B121" s="2">
+        <v>602004149015</v>
+      </c>
+      <c r="C121" s="10" t="s">
+        <v>248</v>
+      </c>
+      <c r="D121" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E121" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="F121" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="G121" s="4">
+        <v>14.7744</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7" ht="12" customHeight="1">
+      <c r="A122" s="10" t="s">
+        <v>266</v>
+      </c>
+      <c r="B122" s="2">
+        <v>602004149138</v>
+      </c>
+      <c r="C122" s="10" t="s">
+        <v>248</v>
+      </c>
+      <c r="D122" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E122" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="F122" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="G122" s="4">
+        <v>14.7744</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7" ht="12" customHeight="1">
+      <c r="A123" s="10" t="s">
+        <v>268</v>
+      </c>
+      <c r="B123" s="2">
+        <v>602004149220</v>
+      </c>
+      <c r="C123" s="10" t="s">
+        <v>248</v>
+      </c>
+      <c r="D123" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E123" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="F123" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="G123" s="4">
+        <v>14.7744</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7" ht="12" customHeight="1">
+      <c r="A124" s="10" t="s">
+        <v>270</v>
+      </c>
+      <c r="B124" s="2">
+        <v>602004149282</v>
+      </c>
+      <c r="C124" s="10" t="s">
+        <v>248</v>
+      </c>
+      <c r="D124" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E124" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="F124" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="G124" s="4">
+        <v>14.7744</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7" ht="12" customHeight="1">
+      <c r="A125" s="10" t="s">
+        <v>272</v>
+      </c>
+      <c r="B125" s="2">
+        <v>602004148360</v>
+      </c>
+      <c r="C125" s="10" t="s">
+        <v>248</v>
+      </c>
+      <c r="D125" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E125" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="F125" s="10" t="s">
+        <v>274</v>
+      </c>
+      <c r="G125" s="4">
+        <v>14.7744</v>
+      </c>
+    </row>
+    <row r="126" spans="1:7" ht="12" customHeight="1">
+      <c r="A126" s="10" t="s">
+        <v>275</v>
+      </c>
+      <c r="B126" s="2">
+        <v>602004148247</v>
+      </c>
+      <c r="C126" s="10" t="s">
+        <v>248</v>
+      </c>
+      <c r="D126" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E126" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="F126" s="10" t="s">
+        <v>274</v>
+      </c>
+      <c r="G126" s="4">
+        <v>14.7744</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7" ht="12" customHeight="1">
+      <c r="A127" s="10" t="s">
+        <v>277</v>
+      </c>
+      <c r="B127" s="2">
+        <v>602004148216</v>
+      </c>
+      <c r="C127" s="10" t="s">
+        <v>248</v>
+      </c>
+      <c r="D127" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E127" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="F127" s="10" t="s">
+        <v>274</v>
+      </c>
+      <c r="G127" s="4">
+        <v>14.7744</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7" ht="12" customHeight="1">
+      <c r="A128" s="10" t="s">
+        <v>279</v>
+      </c>
+      <c r="B128" s="2">
+        <v>602004148124</v>
+      </c>
+      <c r="C128" s="10" t="s">
+        <v>248</v>
+      </c>
+      <c r="D128" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E128" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="F128" s="10" t="s">
+        <v>274</v>
+      </c>
+      <c r="G128" s="4">
+        <v>14.7744</v>
+      </c>
+    </row>
+    <row r="129" spans="1:7" ht="12" customHeight="1">
+      <c r="A129" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="B129" s="2">
+        <v>602004103215</v>
+      </c>
+      <c r="C129" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D129" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="E129" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F129" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="G129" s="4">
+        <v>9.234</v>
+      </c>
+    </row>
+    <row r="130" spans="1:7" ht="12" customHeight="1">
+      <c r="A130" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="B130" s="2">
+        <v>602004103222</v>
+      </c>
+      <c r="C130" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D130" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="E130" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="F130" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="G130" s="4">
+        <v>9.234</v>
+      </c>
+    </row>
+    <row r="131" spans="1:7" ht="12" customHeight="1">
+      <c r="A131" s="10" t="s">
+        <v>117</v>
+      </c>
+      <c r="B131" s="2">
+        <v>602004085566</v>
+      </c>
+      <c r="C131" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D131" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="E131" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="F131" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="G131" s="4">
+        <v>9.234</v>
+      </c>
+    </row>
+    <row r="132" spans="1:7" ht="12" customHeight="1">
+      <c r="A132" s="10" t="s">
+        <v>123</v>
+      </c>
+      <c r="B132" s="2">
+        <v>602004096951</v>
+      </c>
+      <c r="C132" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D132" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="E132" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="F132" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="G132" s="4">
+        <v>9.234</v>
+      </c>
+    </row>
+    <row r="133" spans="1:7" ht="12" customHeight="1">
+      <c r="A133" s="10" t="s">
+        <v>229</v>
+      </c>
+      <c r="B133" s="2">
+        <v>602004138620</v>
+      </c>
+      <c r="C133" s="10" t="s">
+        <v>221</v>
+      </c>
+      <c r="D133" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="E133" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="F133" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="G133" s="4">
+        <v>11.696399999999999</v>
+      </c>
+    </row>
+    <row r="134" spans="1:7" ht="12" customHeight="1">
+      <c r="A134" s="10" t="s">
+        <v>233</v>
+      </c>
+      <c r="B134" s="2">
+        <v>602004138644</v>
+      </c>
+      <c r="C134" s="10" t="s">
+        <v>221</v>
+      </c>
+      <c r="D134" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="E134" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="F134" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="G134" s="4">
+        <v>11.0808</v>
+      </c>
+    </row>
+    <row r="135" spans="1:7" ht="12" customHeight="1">
+      <c r="A135" s="10" t="s">
+        <v>184</v>
+      </c>
+      <c r="B135" s="2">
+        <v>602004089557</v>
+      </c>
+      <c r="C135" s="10" t="s">
+        <v>179</v>
+      </c>
+      <c r="D135" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="E135" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="F135" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="G135" s="4">
+        <v>9.8496000000000006</v>
+      </c>
+    </row>
+    <row r="136" spans="1:7" ht="12" customHeight="1">
+      <c r="A136" s="10" t="s">
+        <v>188</v>
+      </c>
+      <c r="B136" s="2">
+        <v>602004155993</v>
+      </c>
+      <c r="C136" s="10" t="s">
+        <v>179</v>
+      </c>
+      <c r="D136" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="E136" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="F136" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="G136" s="4">
+        <v>9.8496000000000006</v>
+      </c>
+    </row>
+    <row r="137" spans="1:7" ht="12" customHeight="1">
+      <c r="A137" s="10" t="s">
+        <v>194</v>
+      </c>
+      <c r="B137" s="2">
+        <v>602004146199</v>
+      </c>
+      <c r="C137" s="10" t="s">
+        <v>179</v>
+      </c>
+      <c r="D137" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="E137" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="F137" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="G137" s="4">
+        <v>9.8496000000000006</v>
+      </c>
+    </row>
+    <row r="138" spans="1:7" ht="12" customHeight="1">
+      <c r="A138" s="10" t="s">
+        <v>200</v>
+      </c>
+      <c r="B138" s="2">
+        <v>602004057969</v>
+      </c>
+      <c r="C138" s="10" t="s">
+        <v>179</v>
+      </c>
+      <c r="D138" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="E138" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="F138" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="G138" s="4">
+        <v>9.8496000000000006</v>
+      </c>
+    </row>
+    <row r="139" spans="1:7" ht="12" customHeight="1">
+      <c r="A139" s="10" t="s">
+        <v>204</v>
+      </c>
+      <c r="B139" s="2">
+        <v>602004124067</v>
+      </c>
+      <c r="C139" s="10" t="s">
+        <v>179</v>
+      </c>
+      <c r="D139" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="E139" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="F139" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="G139" s="4">
+        <v>9.8496000000000006</v>
+      </c>
+    </row>
+    <row r="140" spans="1:7" ht="12" customHeight="1">
+      <c r="A140" s="10" t="s">
+        <v>208</v>
+      </c>
+      <c r="B140" s="2">
+        <v>602004042552</v>
+      </c>
+      <c r="C140" s="10" t="s">
+        <v>179</v>
+      </c>
+      <c r="D140" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="E140" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="F140" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="G140" s="4">
+        <v>9.8496000000000006</v>
+      </c>
+    </row>
+    <row r="141" spans="1:7" ht="12" customHeight="1">
+      <c r="A141" s="10" t="s">
+        <v>150</v>
+      </c>
+      <c r="B141" s="2">
+        <v>602004144355</v>
+      </c>
+      <c r="C141" s="10" t="s">
+        <v>141</v>
+      </c>
+      <c r="D141" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="E141" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="F141" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="G141" s="4">
+        <v>12.311999999999999</v>
+      </c>
+    </row>
+    <row r="142" spans="1:7" ht="12" customHeight="1">
+      <c r="A142" s="10" t="s">
+        <v>152</v>
+      </c>
+      <c r="B142" s="2">
+        <v>602004145123</v>
+      </c>
+      <c r="C142" s="10" t="s">
+        <v>141</v>
+      </c>
+      <c r="D142" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="E142" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="F142" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="G142" s="4">
+        <v>11.0808</v>
+      </c>
+    </row>
+    <row r="143" spans="1:7" ht="12" customHeight="1">
+      <c r="A143" s="10" t="s">
+        <v>160</v>
+      </c>
+      <c r="B143" s="2">
+        <v>602004057280</v>
+      </c>
+      <c r="C143" s="10" t="s">
+        <v>141</v>
+      </c>
+      <c r="D143" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="E143" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="F143" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="G143" s="4">
+        <v>9.234</v>
+      </c>
+    </row>
+    <row r="144" spans="1:7" ht="12" customHeight="1">
+      <c r="A144" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="B144" s="2">
+        <v>602004153913</v>
+      </c>
+      <c r="C144" s="10" t="s">
+        <v>141</v>
+      </c>
+      <c r="D144" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="E144" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="F144" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="G144" s="4">
+        <v>13.543200000000001</v>
+      </c>
+    </row>
+    <row r="145" spans="1:7" ht="12" customHeight="1">
+      <c r="A145" s="10" t="s">
+        <v>172</v>
+      </c>
+      <c r="B145" s="2">
+        <v>602004127303</v>
+      </c>
+      <c r="C145" s="10" t="s">
+        <v>141</v>
+      </c>
+      <c r="D145" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="E145" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="F145" s="10" t="s">
+        <v>143</v>
+      </c>
+      <c r="G145" s="4">
+        <v>9.8496000000000006</v>
+      </c>
+    </row>
+    <row r="146" spans="1:7" ht="12" customHeight="1">
+      <c r="A146" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="B146" s="2">
+        <v>602004125118</v>
+      </c>
+      <c r="C146" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D146" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E146" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F146" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="G146" s="4">
+        <v>27.702000000000002</v>
+      </c>
+    </row>
+    <row r="147" spans="1:7" ht="12" customHeight="1">
+      <c r="A147" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B147" s="2">
+        <v>602004153715</v>
+      </c>
+      <c r="C147" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D147" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E147" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F147" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="G147" s="4">
+        <v>24.008399999999998</v>
+      </c>
+    </row>
+    <row r="148" spans="1:7" ht="12" customHeight="1">
+      <c r="A148" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="B148" s="2">
+        <v>602004153722</v>
+      </c>
+      <c r="C148" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D148" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E148" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F148" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="G148" s="4">
+        <v>24.008399999999998</v>
+      </c>
+    </row>
+    <row r="149" spans="1:7" ht="12" customHeight="1">
+      <c r="A149" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="B149" s="2">
+        <v>602004153739</v>
+      </c>
+      <c r="C149" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D149" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E149" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F149" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="G149" s="4">
+        <v>24.008399999999998</v>
+      </c>
+    </row>
+    <row r="150" spans="1:7" ht="12" customHeight="1">
+      <c r="A150" s="10" t="s">
         <v>133</v>
       </c>
-      <c r="F7" s="5" t="s">
+      <c r="B150" s="2">
+        <v>602004103239</v>
+      </c>
+      <c r="C150" s="10" t="s">
         <v>134</v>
       </c>
-    </row>
-[...50 lines deleted...]
-      <c r="D10" s="3" t="s">
+      <c r="D150" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="E10" s="2" t="s">
-[...39 lines deleted...]
-      <c r="E12" s="2" t="s">
+      <c r="E150" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="F150" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="G150" s="4">
+        <v>27.702000000000002</v>
+      </c>
+    </row>
+    <row r="151" spans="1:7" ht="12" customHeight="1">
+      <c r="A151" s="10" t="s">
+        <v>136</v>
+      </c>
+      <c r="B151" s="2">
+        <v>602004113375</v>
+      </c>
+      <c r="C151" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D151" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E151" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="F151" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="G151" s="4">
+        <v>27.702000000000002</v>
+      </c>
+    </row>
+    <row r="152" spans="1:7" ht="12" customHeight="1">
+      <c r="A152" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="B152" s="2">
+        <v>602004125101</v>
+      </c>
+      <c r="C152" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D152" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E152" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="F152" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="G152" s="4">
+        <v>27.702000000000002</v>
+      </c>
+    </row>
+    <row r="153" spans="1:7" ht="12" customHeight="1">
+      <c r="A153" s="10" t="s">
+        <v>196</v>
+      </c>
+      <c r="B153" s="2">
+        <v>602004152008</v>
+      </c>
+      <c r="C153" s="10" t="s">
+        <v>179</v>
+      </c>
+      <c r="D153" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E153" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="F153" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="F12" s="8">
-[...193 lines deleted...]
-      <c r="D22" s="3" t="s">
+      <c r="G153" s="4">
+        <v>30.779999999999998</v>
+      </c>
+    </row>
+    <row r="154" spans="1:7" ht="12" customHeight="1">
+      <c r="A154" s="10" t="s">
+        <v>210</v>
+      </c>
+      <c r="B154" s="2">
+        <v>602004092915</v>
+      </c>
+      <c r="C154" s="10" t="s">
+        <v>179</v>
+      </c>
+      <c r="D154" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E154" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="F154" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="G154" s="4">
+        <v>30.779999999999998</v>
+      </c>
+    </row>
+    <row r="155" spans="1:7" ht="12" customHeight="1">
+      <c r="A155" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="B155" s="2">
+        <v>602004074522</v>
+      </c>
+      <c r="C155" s="10" t="s">
+        <v>179</v>
+      </c>
+      <c r="D155" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E155" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="F155" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="G155" s="4">
+        <v>30.779999999999998</v>
+      </c>
+    </row>
+    <row r="156" spans="1:7" ht="12" customHeight="1">
+      <c r="A156" s="10" t="s">
+        <v>214</v>
+      </c>
+      <c r="B156" s="2">
+        <v>602004073587</v>
+      </c>
+      <c r="C156" s="10" t="s">
+        <v>179</v>
+      </c>
+      <c r="D156" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E156" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="F156" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="G156" s="4">
+        <v>30.779999999999998</v>
+      </c>
+    </row>
+    <row r="157" spans="1:7" ht="12" customHeight="1">
+      <c r="A157" s="10" t="s">
+        <v>216</v>
+      </c>
+      <c r="B157" s="2">
+        <v>602004113504</v>
+      </c>
+      <c r="C157" s="10" t="s">
+        <v>179</v>
+      </c>
+      <c r="D157" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E157" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="F157" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="G157" s="4">
+        <v>30.779999999999998</v>
+      </c>
+    </row>
+    <row r="158" spans="1:7" ht="12" customHeight="1">
+      <c r="A158" s="10" t="s">
+        <v>301</v>
+      </c>
+      <c r="B158" s="2">
+        <v>602004161680</v>
+      </c>
+      <c r="C158" s="10" t="s">
+        <v>291</v>
+      </c>
+      <c r="D158" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E158" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="F158" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="E22" s="2" t="s">
-[...810 lines deleted...]
-      <c r="B63" s="2">
+      <c r="G158" s="4">
+        <v>30.779999999999998</v>
+      </c>
+    </row>
+    <row r="159" spans="1:7" ht="12" customHeight="1">
+      <c r="A159" s="10" t="s">
+        <v>303</v>
+      </c>
+      <c r="B159" s="2">
+        <v>602004161697</v>
+      </c>
+      <c r="C159" s="10" t="s">
+        <v>291</v>
+      </c>
+      <c r="D159" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E159" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="F159" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="C63" s="2" t="s">
-[...441 lines deleted...]
-        <v>9.6876000000000015</v>
+      <c r="G159" s="4">
+        <v>30.779999999999998</v>
+      </c>
+    </row>
+    <row r="160" spans="1:7" ht="12" customHeight="1">
+      <c r="A160" s="10" t="s">
+        <v>295</v>
+      </c>
+      <c r="B160" s="2">
+        <v>602004158857</v>
+      </c>
+      <c r="C160" s="10" t="s">
+        <v>291</v>
+      </c>
+      <c r="D160" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E160" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F160" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="G160" s="4">
+        <v>30.779999999999998</v>
+      </c>
+    </row>
+    <row r="161" spans="1:7" ht="12" customHeight="1">
+      <c r="A161" s="10" t="s">
+        <v>293</v>
+      </c>
+      <c r="B161" s="2">
+        <v>602004150264</v>
+      </c>
+      <c r="C161" s="10" t="s">
+        <v>291</v>
+      </c>
+      <c r="D161" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E161" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="F161" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="G161" s="4">
+        <v>32.011200000000002</v>
+      </c>
+    </row>
+    <row r="162" spans="1:7" ht="12" customHeight="1">
+      <c r="A162" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="B162" s="2">
+        <v>602004149718</v>
+      </c>
+      <c r="C162" s="10" t="s">
+        <v>141</v>
+      </c>
+      <c r="D162" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E162" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="F162" s="10" t="s">
+        <v>143</v>
+      </c>
+      <c r="G162" s="4">
+        <v>36.320399999999999</v>
+      </c>
+    </row>
+    <row r="163" spans="1:7" ht="12" customHeight="1">
+      <c r="A163" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="B163" s="2">
+        <v>602004147318</v>
+      </c>
+      <c r="C163" s="10" t="s">
+        <v>141</v>
+      </c>
+      <c r="D163" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E163" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="F163" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="G163" s="4">
+        <v>37.551600000000001</v>
+      </c>
+    </row>
+    <row r="164" spans="1:7" ht="12" customHeight="1">
+      <c r="A164" s="10" t="s">
+        <v>174</v>
+      </c>
+      <c r="B164" s="2">
+        <v>602004057433</v>
+      </c>
+      <c r="C164" s="10" t="s">
+        <v>141</v>
+      </c>
+      <c r="D164" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E164" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="F164" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="G164" s="4">
+        <v>54.788400000000003</v>
+      </c>
+    </row>
+    <row r="165" spans="1:7" ht="12" customHeight="1">
+      <c r="A165" s="10" t="s">
+        <v>299</v>
+      </c>
+      <c r="B165" s="2">
+        <v>602004161581</v>
+      </c>
+      <c r="C165" s="10" t="s">
+        <v>248</v>
+      </c>
+      <c r="D165" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E165" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="F165" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="G165" s="4">
+        <v>44.3232</v>
+      </c>
+    </row>
+    <row r="166" spans="1:7" ht="12" customHeight="1">
+      <c r="A166" s="10" t="s">
+        <v>297</v>
+      </c>
+      <c r="B166" s="2">
+        <v>602004161574</v>
+      </c>
+      <c r="C166" s="10" t="s">
+        <v>248</v>
+      </c>
+      <c r="D166" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E166" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="F166" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="G166" s="4">
+        <v>30.779999999999998</v>
+      </c>
+    </row>
+    <row r="167" spans="1:7" ht="12" customHeight="1">
+      <c r="A167" s="10" t="s">
+        <v>247</v>
+      </c>
+      <c r="B167" s="2">
+        <v>602004154323</v>
+      </c>
+      <c r="C167" s="10" t="s">
+        <v>248</v>
+      </c>
+      <c r="D167" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E167" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="F167" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="G167" s="4">
+        <v>17.236799999999999</v>
       </c>
     </row>
   </sheetData>
+  <sortState ref="A2:G161">
+    <sortCondition ref="D2:D161"/>
+    <sortCondition ref="C2:C161"/>
+    <sortCondition ref="E2:E161"/>
+  </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <TotalTime></TotalTime>
+  <Template/>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Christian Breton</vt:lpstr>
+      <vt:lpstr>Benefit</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Kelter</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
-  <dc:language>en-US</dc:language>
 </cp:coreProperties>
 </file>