--- v0 (2026-07-21)
+++ v1 (2026-10-21)
@@ -1,1952 +1,434 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
-  <workbookPr filterPrivacy="1"/>
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
+  <workbookPr/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Kelter International Pte Ltd\Derrick Ng - Viimart\Operation\Wholesale Price\New Lists\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="8835"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="9435"/>
   </bookViews>
   <sheets>
-    <sheet name="Cle De Peau" sheetId="1" r:id="rId1"/>
+    <sheet name="Boadicea The Victoria" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="843" uniqueCount="590">
-[...1741 lines deleted...]
-    <t>Cle De Peau</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="250" uniqueCount="65">
+  <si>
+    <t>TESTERS</t>
+  </si>
+  <si>
+    <t>Ardent</t>
+  </si>
+  <si>
+    <t>Complex</t>
+  </si>
+  <si>
+    <t>Energizer</t>
+  </si>
+  <si>
+    <t>Glorious</t>
+  </si>
+  <si>
+    <t>Monarch</t>
+  </si>
+  <si>
+    <t>Bodacious</t>
+  </si>
+  <si>
+    <t>Bravery</t>
+  </si>
+  <si>
+    <t>Envious</t>
+  </si>
+  <si>
+    <t>Harmonious</t>
+  </si>
+  <si>
+    <t>Imperial</t>
+  </si>
+  <si>
+    <t>Rebellious</t>
+  </si>
+  <si>
+    <t>Consort</t>
+  </si>
+  <si>
+    <t>Empire</t>
+  </si>
+  <si>
+    <t>Heroine</t>
+  </si>
+  <si>
+    <t>Jubilee</t>
+  </si>
+  <si>
+    <t>Lavish</t>
+  </si>
+  <si>
+    <t>Vetiver Imperiale</t>
+  </si>
+  <si>
+    <t>Azrak</t>
+  </si>
+  <si>
+    <t>Elaborate</t>
+  </si>
+  <si>
+    <t>Complex 2020</t>
+  </si>
+  <si>
+    <t>Knight of Love</t>
+  </si>
+  <si>
+    <t>Nemer</t>
+  </si>
+  <si>
+    <t>Dasman</t>
+  </si>
+  <si>
+    <t>Almas</t>
+  </si>
+  <si>
+    <t>Green Sapphire</t>
+  </si>
+  <si>
+    <t>Blue Sapphire</t>
+  </si>
+  <si>
+    <t>Angelic</t>
+  </si>
+  <si>
+    <t>Aqua Sapphire</t>
+  </si>
+  <si>
+    <t>Oud Sapphire</t>
+  </si>
+  <si>
+    <t>Tobacco Sapphire</t>
+  </si>
+  <si>
+    <t>Dragon</t>
+  </si>
+  <si>
+    <t>Hanuman</t>
+  </si>
+  <si>
+    <t>Valiant</t>
+  </si>
+  <si>
+    <t>Hasu</t>
+  </si>
+  <si>
+    <t>Blue Sapphire Supercharged</t>
+  </si>
+  <si>
+    <t>T</t>
+  </si>
+  <si>
+    <t>100ml</t>
+  </si>
+  <si>
+    <t>10ml</t>
+  </si>
+  <si>
+    <t>Opal</t>
+  </si>
+  <si>
+    <t>Nebulous</t>
+  </si>
+  <si>
+    <t>Lannosea</t>
+  </si>
+  <si>
+    <t>Resplendent</t>
+  </si>
+  <si>
+    <t>Decadence</t>
+  </si>
+  <si>
+    <t>Defender</t>
+  </si>
+  <si>
+    <t>Amber Sapphire</t>
+  </si>
+  <si>
+    <t>Rose Sapphire</t>
+  </si>
+  <si>
+    <t>Violet Sapphire Supercharged</t>
+  </si>
+  <si>
+    <t>Carbon Sapphire Supercharged</t>
+  </si>
+  <si>
+    <t>The Citrus Gift Set</t>
+  </si>
+  <si>
+    <t>The Amber Gift Set</t>
+  </si>
+  <si>
+    <t>The Floral Gift Set</t>
+  </si>
+  <si>
+    <t>The Woody Gift Set</t>
+  </si>
+  <si>
+    <t>The Leather Gift Set</t>
+  </si>
+  <si>
+    <t>Royal Sapphires Collection</t>
+  </si>
+  <si>
+    <t>Eternal Sapphires Collection</t>
+  </si>
+  <si>
+    <t>Bestsellers Gift Set</t>
+  </si>
+  <si>
+    <t>Boadicea The Victoria</t>
   </si>
   <si>
     <t>Exw Europe</t>
   </si>
   <si>
     <t>Lead Time: 4-6 weeks</t>
   </si>
   <si>
-    <t>Moq Eur25,000</t>
+    <t>Moq Eur20,000</t>
   </si>
   <si>
     <t>Ean</t>
   </si>
   <si>
-    <t>Code</t>
-[...4 lines deleted...]
-  <si>
     <t>Description</t>
   </si>
   <si>
+    <t>Size</t>
+  </si>
+  <si>
     <t>Cost (eur)</t>
-  </si>
-[...1 lines deleted...]
-    <t>Current Manufactured</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="2">
-[...1 lines deleted...]
-    <numFmt numFmtId="165" formatCode="[$€-2]\ #,##0.00"/>
+  <numFmts count="1">
+    <numFmt numFmtId="167" formatCode="[$€-2]\ #,##0.00"/>
   </numFmts>
   <fonts count="4">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="3" tint="9.9978637043366805E-2"/>
+        <fgColor theme="3" tint="0.749992370372631"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="-0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="1">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="13">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...8 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="14" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -2226,3993 +708,1797 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G176"/>
+  <dimension ref="A1:D106"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="I31" sqref="I30:J31"/>
+      <selection activeCell="F62" sqref="F62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="17.125" style="2" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="9" style="3"/>
+    <col min="1" max="1" width="17.375" style="17" customWidth="1"/>
+    <col min="2" max="2" width="42.875" style="2" customWidth="1"/>
+    <col min="3" max="3" width="4.875" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="6.875" style="4" bestFit="1" customWidth="1"/>
+    <col min="5" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="12" customHeight="1">
+    <row r="1" spans="1:4" ht="12" customHeight="1">
       <c r="A1" s="1" t="s">
-        <v>580</v>
-[...25 lines deleted...]
-        <v>584</v>
+        <v>57</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" ht="12" customHeight="1">
+      <c r="A2" s="5"/>
+    </row>
+    <row r="3" spans="1:4" ht="12" customHeight="1">
+      <c r="A3" s="5" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" ht="12" customHeight="1">
+      <c r="A4" s="5" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="12" customHeight="1">
+      <c r="A5" s="5" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="12" customHeight="1">
+      <c r="A6" s="5"/>
+    </row>
+    <row r="7" spans="1:4" ht="12" customHeight="1">
+      <c r="A7" s="6" t="s">
+        <v>61</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>585</v>
-[...2 lines deleted...]
-        <v>586</v>
+        <v>62</v>
+      </c>
+      <c r="C7" s="8" t="s">
+        <v>63</v>
       </c>
       <c r="D7" s="8" t="s">
-        <v>587</v>
-[...1 lines deleted...]
-      <c r="E7" s="7" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="12" customHeight="1">
+      <c r="A8" s="9">
+        <v>5060215062229</v>
+      </c>
+      <c r="B8" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="C8" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8" s="12">
+        <v>79.704000000000008</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="12" customHeight="1">
+      <c r="A9" s="9">
+        <v>5060215061130</v>
+      </c>
+      <c r="B9" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="C9" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D9" s="12">
+        <v>79.704000000000008</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="12" customHeight="1">
+      <c r="A10" s="9">
+        <v>5060215060997</v>
+      </c>
+      <c r="B10" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C10" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D10" s="12">
+        <v>79.704000000000008</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="12" customHeight="1">
+      <c r="A11" s="9">
+        <v>5060215061901</v>
+      </c>
+      <c r="B11" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C11" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D11" s="12">
+        <v>79.704000000000008</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" ht="12" customHeight="1">
+      <c r="A12" s="9">
+        <v>5060215062632</v>
+      </c>
+      <c r="B12" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C12" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D12" s="12">
+        <v>79.704000000000008</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="12" customHeight="1">
+      <c r="A13" s="9">
+        <v>5060475233797</v>
+      </c>
+      <c r="B13" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C13" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D13" s="12">
+        <v>104.797476</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="12" customHeight="1">
+      <c r="A14" s="9">
+        <v>5060475232479</v>
+      </c>
+      <c r="B14" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C14" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14" s="12">
+        <v>104.797476</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="12" customHeight="1">
+      <c r="A15" s="9">
+        <v>5060475233407</v>
+      </c>
+      <c r="B15" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="C15" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D15" s="12">
+        <v>104.797476</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" ht="12" customHeight="1">
+      <c r="A16" s="9">
+        <v>5060475234114</v>
+      </c>
+      <c r="B16" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D16" s="12">
+        <v>104.797476</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" ht="12" customHeight="1">
+      <c r="A17" s="9">
+        <v>5060215062205</v>
+      </c>
+      <c r="B17" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="C17" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D17" s="12">
+        <v>104.797476</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" ht="12" customHeight="1">
+      <c r="A18" s="9">
+        <v>5060475232905</v>
+      </c>
+      <c r="B18" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="C18" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D18" s="12">
+        <v>104.797476</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="12" customHeight="1">
+      <c r="A19" s="9">
+        <v>5060475231847</v>
+      </c>
+      <c r="B19" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C19" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D19" s="12">
+        <v>131.365476</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="12" customHeight="1">
+      <c r="A20" s="9">
+        <v>5060475231861</v>
+      </c>
+      <c r="B20" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="C20" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D20" s="12">
+        <v>131.365476</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="12" customHeight="1">
+      <c r="A21" s="9">
+        <v>5060215062007</v>
+      </c>
+      <c r="B21" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="C21" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D21" s="12">
+        <v>131.365476</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" ht="12" customHeight="1">
+      <c r="A22" s="9">
+        <v>5060215062434</v>
+      </c>
+      <c r="B22" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C22" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D22" s="12">
+        <v>131.365476</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" ht="12" customHeight="1">
+      <c r="A23" s="9">
+        <v>5060215062106</v>
+      </c>
+      <c r="B23" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="C23" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D23" s="12">
+        <v>131.365476</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" ht="12" customHeight="1">
+      <c r="A24" s="9">
+        <v>5060215061895</v>
+      </c>
+      <c r="B24" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="C24" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D24" s="12">
+        <v>131.365476</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" ht="12" customHeight="1">
+      <c r="A25" s="9">
+        <v>5060215062335</v>
+      </c>
+      <c r="B25" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C25" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D25" s="12">
+        <v>131.365476</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" ht="12" customHeight="1">
+      <c r="A26" s="9">
+        <v>5060215061185</v>
+      </c>
+      <c r="B26" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="C26" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D26" s="12">
+        <v>131.365476</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" ht="12" customHeight="1">
+      <c r="A27" s="9">
+        <v>5060475232387</v>
+      </c>
+      <c r="B27" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D27" s="12">
+        <v>177.11557200000001</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" ht="12" customHeight="1">
+      <c r="A28" s="9">
+        <v>5060472355210</v>
+      </c>
+      <c r="B28" s="10" t="s">
+        <v>44</v>
+      </c>
+      <c r="C28" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D28" s="12">
+        <v>177.11557200000001</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" ht="12" customHeight="1">
+      <c r="A29" s="9">
+        <v>5060475233742</v>
+      </c>
+      <c r="B29" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="C29" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D29" s="12">
+        <v>177.11557200000001</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" ht="12" customHeight="1">
+      <c r="A30" s="9">
+        <v>5060215061857</v>
+      </c>
+      <c r="B30" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="C30" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D30" s="12">
+        <v>177.11557200000001</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" ht="12" customHeight="1">
+      <c r="A31" s="9">
+        <v>5060475232462</v>
+      </c>
+      <c r="B31" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="C31" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D31" s="12">
+        <v>177.11557200000001</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" ht="12" customHeight="1">
+      <c r="A32" s="9">
+        <v>5056806200576</v>
+      </c>
+      <c r="B32" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="C32" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D32" s="12">
+        <v>177.11557200000001</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" ht="12" customHeight="1">
+      <c r="A33" s="9">
+        <v>5060215062182</v>
+      </c>
+      <c r="B33" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="C33" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D33" s="12">
+        <v>246.49790400000003</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" ht="12" customHeight="1">
+      <c r="A34" s="9">
+        <v>5060475231960</v>
+      </c>
+      <c r="B34" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="C34" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D34" s="12">
+        <v>246.49790400000003</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" ht="12" customHeight="1">
+      <c r="A35" s="9">
+        <v>5060215062342</v>
+      </c>
+      <c r="B35" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="C35" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D35" s="12">
+        <v>246.49790400000003</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" ht="12" customHeight="1">
+      <c r="A36" s="9">
+        <v>5060215061987</v>
+      </c>
+      <c r="B36" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="C36" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D36" s="12">
+        <v>246.49790400000003</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" ht="12" customHeight="1">
+      <c r="A37" s="9">
+        <v>5060475233780</v>
+      </c>
+      <c r="B37" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="C37" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D37" s="12">
+        <v>246.49790400000003</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" ht="12" customHeight="1">
+      <c r="A38" s="9">
+        <v>5060475234268</v>
+      </c>
+      <c r="B38" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="C38" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D38" s="12">
+        <v>246.49790400000003</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" ht="12" customHeight="1">
+      <c r="A39" s="9">
+        <v>5060475234060</v>
+      </c>
+      <c r="B39" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="C39" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D39" s="12">
+        <v>246.49790400000003</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" ht="12" customHeight="1">
+      <c r="A40" s="9">
+        <v>5060215062120</v>
+      </c>
+      <c r="B40" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="C40" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D40" s="12">
+        <v>246.49790400000003</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" ht="12" customHeight="1">
+      <c r="A41" s="9">
+        <v>5060475232134</v>
+      </c>
+      <c r="B41" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="C41" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D41" s="12">
+        <v>246.49790400000003</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" ht="12" customHeight="1">
+      <c r="A42" s="9">
+        <v>5056806200477</v>
+      </c>
+      <c r="B42" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="C42" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D42" s="12">
+        <v>339.485904</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" ht="12" customHeight="1">
+      <c r="A43" s="9">
+        <v>5060475235104</v>
+      </c>
+      <c r="B43" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="C43" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D43" s="12">
+        <v>339.485904</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" ht="12" customHeight="1">
+      <c r="A44" s="9">
+        <v>5060215066821</v>
+      </c>
+      <c r="B44" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="C44" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D44" s="12">
+        <v>339.485904</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4" ht="12" customHeight="1">
+      <c r="A45" s="9">
+        <v>5060215062564</v>
+      </c>
+      <c r="B45" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="C45" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D45" s="12">
+        <v>339.485904</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" ht="12" customHeight="1">
+      <c r="A46" s="9">
+        <v>5060475234244</v>
+      </c>
+      <c r="B46" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="C46" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D46" s="12">
+        <v>339.485904</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" ht="12" customHeight="1">
+      <c r="A47" s="9">
+        <v>5060475234077</v>
+      </c>
+      <c r="B47" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="C47" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D47" s="12">
+        <v>352.76990400000005</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" ht="12" customHeight="1">
+      <c r="A48" s="9">
+        <v>5056806200774</v>
+      </c>
+      <c r="B48" s="10" t="s">
+        <v>47</v>
+      </c>
+      <c r="C48" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D48" s="12">
+        <v>352.76990400000005</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" ht="12" customHeight="1">
+      <c r="A49" s="9">
+        <v>5056806200767</v>
+      </c>
+      <c r="B49" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="C49" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D49" s="12">
+        <v>352.76990400000005</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" ht="12" customHeight="1">
+      <c r="A50" s="9">
+        <v>5060475232790</v>
+      </c>
+      <c r="B50" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="C50" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D50" s="12">
+        <v>496.23710399999999</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" ht="12" customHeight="1">
+      <c r="A51" s="9">
+        <v>5060475232813</v>
+      </c>
+      <c r="B51" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="C51" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D51" s="12">
+        <v>496.23710399999999</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" ht="12" customHeight="1">
+      <c r="A52" s="9">
+        <v>5060475232370</v>
+      </c>
+      <c r="B52" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="C52" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D52" s="12">
+        <v>797.04000000000008</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" ht="12" customHeight="1">
+      <c r="A53" s="9">
+        <v>5056806200712</v>
+      </c>
+      <c r="B53" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="C53" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D53" s="12">
+        <v>74.3904</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" ht="12" customHeight="1">
+      <c r="A54" s="9">
+        <v>5056806200705</v>
+      </c>
+      <c r="B54" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="C54" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D54" s="12">
+        <v>74.3904</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" ht="12" customHeight="1">
+      <c r="A55" s="9">
+        <v>5056806200729</v>
+      </c>
+      <c r="B55" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="C55" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D55" s="12">
+        <v>74.3904</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" ht="12" customHeight="1">
+      <c r="A56" s="9">
+        <v>5056806200750</v>
+      </c>
+      <c r="B56" s="10" t="s">
+        <v>52</v>
+      </c>
+      <c r="C56" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D56" s="12">
+        <v>74.3904</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" ht="12" customHeight="1">
+      <c r="A57" s="9">
+        <v>5056806200736</v>
+      </c>
+      <c r="B57" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="C57" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D57" s="12">
+        <v>74.3904</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" ht="12" customHeight="1">
+      <c r="A58" s="9">
+        <v>5056806200897</v>
+      </c>
+      <c r="B58" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="C58" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D58" s="12">
+        <v>79.704000000000008</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4" ht="12" customHeight="1">
+      <c r="A59" s="9">
+        <v>5056806200910</v>
+      </c>
+      <c r="B59" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C59" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D59" s="12">
+        <v>79.704000000000008</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4" ht="12" customHeight="1">
+      <c r="A60" s="9">
+        <v>5056806200026</v>
+      </c>
+      <c r="B60" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="C60" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D60" s="12">
+        <v>74.3904</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4" ht="12" customHeight="1">
+      <c r="A61" s="13"/>
+      <c r="B61" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="F7" s="9" t="s">
-[...7 lines deleted...]
-      <c r="A8" s="2" t="s">
+      <c r="C61" s="15"/>
+      <c r="D61" s="16"/>
+    </row>
+    <row r="62" spans="1:4" ht="12" customHeight="1">
+      <c r="A62" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B62" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="C62" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D62" s="12">
+        <v>70.2</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4" ht="12" customHeight="1">
+      <c r="A63" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B63" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="B8" s="2" t="s">
+      <c r="C63" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D63" s="12">
+        <v>70.2</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4" ht="12" customHeight="1">
+      <c r="A64" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B64" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="C8" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="3" t="s">
+      <c r="C64" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D64" s="12">
+        <v>70.2</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4" ht="12" customHeight="1">
+      <c r="A65" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B65" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="C65" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D65" s="12">
+        <v>70.2</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4" ht="12" customHeight="1">
+      <c r="A66" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B66" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="F8" s="12">
-[...7 lines deleted...]
-      <c r="A9" s="2" t="s">
+      <c r="C66" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D66" s="12">
+        <v>70.2</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4" ht="12" customHeight="1">
+      <c r="A67" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B67" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="2" t="s">
+      <c r="C67" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D67" s="12">
+        <v>91.800000000000011</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4" ht="12" customHeight="1">
+      <c r="A68" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B68" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="C9" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="3" t="s">
+      <c r="C68" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D68" s="12">
+        <v>91.800000000000011</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4" ht="12" customHeight="1">
+      <c r="A69" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B69" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="E9" s="2" t="s">
-[...10 lines deleted...]
-      <c r="A10" s="2" t="s">
+      <c r="C69" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D69" s="12">
+        <v>91.800000000000011</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4" ht="12" customHeight="1">
+      <c r="A70" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B70" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="B10" s="2" t="s">
+      <c r="C70" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D70" s="12">
+        <v>91.800000000000011</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4" ht="12" customHeight="1">
+      <c r="A71" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B71" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="C10" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D10" s="3" t="s">
+      <c r="C71" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D71" s="12">
+        <v>91.800000000000011</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4" ht="12" customHeight="1">
+      <c r="A72" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B72" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="E10" s="2" t="s">
+      <c r="C72" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D72" s="12">
+        <v>91.800000000000011</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4" ht="12" customHeight="1">
+      <c r="A73" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B73" s="10" t="s">
         <v>12</v>
       </c>
-      <c r="F10" s="12">
-[...7 lines deleted...]
-      <c r="A11" s="2" t="s">
+      <c r="C73" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D73" s="12">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4" ht="12" customHeight="1">
+      <c r="A74" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B74" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="B11" s="2" t="s">
+      <c r="C74" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D74" s="12">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4" ht="12" customHeight="1">
+      <c r="A75" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B75" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="C11" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="3" t="s">
+      <c r="C75" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D75" s="12">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4" ht="12" customHeight="1">
+      <c r="A76" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B76" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="E11" s="2" t="s">
+      <c r="C76" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D76" s="12">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4" ht="12" customHeight="1">
+      <c r="A77" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B77" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="F11" s="12">
-[...7 lines deleted...]
-      <c r="A12" s="2" t="s">
+      <c r="C77" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D77" s="12">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4" ht="12" customHeight="1">
+      <c r="A78" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B78" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="B12" s="2" t="s">
+      <c r="C78" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D78" s="12">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4" ht="12" customHeight="1">
+      <c r="A79" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B79" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="C12" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="3" t="s">
+      <c r="C79" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D79" s="12">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4" ht="12" customHeight="1">
+      <c r="A80" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B80" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="E12" s="2" t="s">
-[...10 lines deleted...]
-      <c r="A13" s="2" t="s">
+      <c r="C80" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D80" s="12">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4" ht="12" customHeight="1">
+      <c r="A81" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B81" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="B13" s="2" t="s">
+      <c r="C81" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D81" s="12">
+        <v>156.60000000000002</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4" ht="12" customHeight="1">
+      <c r="A82" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B82" s="10" t="s">
+        <v>44</v>
+      </c>
+      <c r="C82" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D82" s="12">
+        <v>156.60000000000002</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4" ht="12" customHeight="1">
+      <c r="A83" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B83" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="C13" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="3" t="s">
+      <c r="C83" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D83" s="12">
+        <v>156.60000000000002</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4" ht="12" customHeight="1">
+      <c r="A84" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B84" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="E13" s="2" t="s">
-[...10 lines deleted...]
-      <c r="A14" s="2" t="s">
+      <c r="C84" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D84" s="12">
+        <v>156.60000000000002</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4" ht="12" customHeight="1">
+      <c r="A85" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B85" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="B14" s="2" t="s">
+      <c r="C85" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D85" s="12">
+        <v>156.60000000000002</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4" ht="12" customHeight="1">
+      <c r="A86" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B86" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="C86" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D86" s="12">
+        <v>156.60000000000002</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4" ht="12" customHeight="1">
+      <c r="A87" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B87" s="10" t="s">
         <v>24</v>
       </c>
-      <c r="C14" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D14" s="3" t="s">
+      <c r="C87" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D87" s="12">
+        <v>221.4</v>
+      </c>
+    </row>
+    <row r="88" spans="1:4" ht="12" customHeight="1">
+      <c r="A88" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B88" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="E14" s="2" t="s">
+      <c r="C88" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D88" s="12">
+        <v>221.4</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4" ht="12" customHeight="1">
+      <c r="A89" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B89" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="F14" s="12">
-[...7 lines deleted...]
-      <c r="A15" s="2" t="s">
+      <c r="C89" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D89" s="12">
+        <v>221.4</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4" ht="12" customHeight="1">
+      <c r="A90" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B90" s="10" t="s">
         <v>27</v>
       </c>
-      <c r="B15" s="2" t="s">
+      <c r="C90" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D90" s="12">
+        <v>221.4</v>
+      </c>
+    </row>
+    <row r="91" spans="1:4" ht="12" customHeight="1">
+      <c r="A91" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B91" s="10" t="s">
         <v>28</v>
       </c>
-      <c r="C15" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D15" s="3" t="s">
+      <c r="C91" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D91" s="12">
+        <v>221.4</v>
+      </c>
+    </row>
+    <row r="92" spans="1:4" ht="12" customHeight="1">
+      <c r="A92" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B92" s="10" t="s">
         <v>29</v>
       </c>
-      <c r="E15" s="2" t="s">
+      <c r="C92" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D92" s="12">
+        <v>221.4</v>
+      </c>
+    </row>
+    <row r="93" spans="1:4" ht="12" customHeight="1">
+      <c r="A93" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B93" s="10" t="s">
         <v>30</v>
       </c>
-      <c r="F15" s="12">
-[...7 lines deleted...]
-      <c r="A16" s="2" t="s">
+      <c r="C93" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D93" s="12">
+        <v>221.4</v>
+      </c>
+    </row>
+    <row r="94" spans="1:4" ht="12" customHeight="1">
+      <c r="A94" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B94" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="C94" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D94" s="12">
+        <v>221.4</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4" ht="12" customHeight="1">
+      <c r="A95" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B95" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="C95" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D95" s="12">
+        <v>221.4</v>
+      </c>
+    </row>
+    <row r="96" spans="1:4" ht="12" customHeight="1">
+      <c r="A96" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B96" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="C96" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D96" s="12">
+        <v>313.20000000000005</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4" ht="12" customHeight="1">
+      <c r="A97" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B97" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="C97" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D97" s="12">
+        <v>313.20000000000005</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4" ht="12" customHeight="1">
+      <c r="A98" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B98" s="10" t="s">
         <v>32</v>
       </c>
-      <c r="B16" s="2" t="s">
+      <c r="C98" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D98" s="12">
+        <v>313.20000000000005</v>
+      </c>
+    </row>
+    <row r="99" spans="1:4" ht="12" customHeight="1">
+      <c r="A99" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B99" s="10" t="s">
         <v>33</v>
       </c>
-      <c r="C16" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D16" s="3" t="s">
+      <c r="C99" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D99" s="12">
+        <v>313.20000000000005</v>
+      </c>
+    </row>
+    <row r="100" spans="1:4" ht="12" customHeight="1">
+      <c r="A100" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B100" s="10" t="s">
         <v>34</v>
       </c>
-      <c r="E16" s="2" t="s">
+      <c r="C100" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D100" s="12">
+        <v>313.20000000000005</v>
+      </c>
+    </row>
+    <row r="101" spans="1:4" ht="12" customHeight="1">
+      <c r="A101" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B101" s="10" t="s">
         <v>35</v>
       </c>
-      <c r="F16" s="12">
-[...30 lines deleted...]
-      <c r="A18" s="2" t="s">
+      <c r="C101" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D101" s="12">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="102" spans="1:4" ht="12" customHeight="1">
+      <c r="A102" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B102" s="10" t="s">
+        <v>47</v>
+      </c>
+      <c r="C102" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D102" s="12">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="103" spans="1:4" ht="12" customHeight="1">
+      <c r="A103" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B103" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="C103" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D103" s="12">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="104" spans="1:4" ht="12" customHeight="1">
+      <c r="A104" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B104" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="C104" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D104" s="12">
+        <v>464.40000000000003</v>
+      </c>
+    </row>
+    <row r="105" spans="1:4" ht="12" customHeight="1">
+      <c r="A105" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B105" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="C105" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D105" s="12">
+        <v>464.40000000000003</v>
+      </c>
+    </row>
+    <row r="106" spans="1:4" ht="12" customHeight="1">
+      <c r="A106" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B106" s="10" t="s">
         <v>40</v>
       </c>
-      <c r="B18" s="2" t="s">
-[...3613 lines deleted...]
-        <v>45849</v>
+      <c r="C106" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D106" s="12">
+        <v>756</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010004EC2C7DB6F6DB40B0E085F58B4DBF2E" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f4ba91b1464b3dfb5054330264549661">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="fb21cb9f-949a-417e-a1b3-1b81938240ec" xmlns:ns3="72226b67-b62a-4594-8a7e-c99ac1dcea97" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ef53d649bb4de117af39d7b623cd0182" ns2:_="" ns3:_="">
+    <xsd:import namespace="fb21cb9f-949a-417e-a1b3-1b81938240ec"/>
+    <xsd:import namespace="72226b67-b62a-4594-8a7e-c99ac1dcea97"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fb21cb9f-949a-417e-a1b3-1b81938240ec" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="eef8e4ba-56b6-429e-a775-7d3e46a57a51" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="72226b67-b62a-4594-8a7e-c99ac1dcea97" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{0d627480-e8e7-49cb-ba5b-276bc7c6b855}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="72226b67-b62a-4594-8a7e-c99ac1dcea97">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="72226b67-b62a-4594-8a7e-c99ac1dcea97" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="fb21cb9f-949a-417e-a1b3-1b81938240ec">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{946FBC1D-2B18-4902-A0B5-FEEB76F55810}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="fb21cb9f-949a-417e-a1b3-1b81938240ec"/>
+    <ds:schemaRef ds:uri="72226b67-b62a-4594-8a7e-c99ac1dcea97"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38C17631-F2ED-473C-8D48-2D37A427AEA8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{49E0BECE-53B6-44D2-9D40-7B9C42025B1B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="72226b67-b62a-4594-8a7e-c99ac1dcea97"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="fb21cb9f-949a-417e-a1b3-1b81938240ec"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template/>
+  <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Cle De Peau</vt:lpstr>
+      <vt:lpstr>Boadicea The Victoria</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...4 lines deleted...]
-  <cp:lastModifiedBy/>
+  <dc:creator>Kelter</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010004EC2C7DB6F6DB40B0E085F58B4DBF2E</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>