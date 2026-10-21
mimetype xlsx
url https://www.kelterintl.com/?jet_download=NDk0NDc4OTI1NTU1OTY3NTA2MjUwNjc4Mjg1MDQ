--- v0 (2026-07-21)
+++ v1 (2026-10-21)
@@ -1,2461 +1,2105 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="153222"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Kelter International Pte Ltd\Derrick Ng - Viimart\Operation\Wholesale Price\New Lists\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="9735"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="9435"/>
   </bookViews>
   <sheets>
-    <sheet name="Dermacol" sheetId="1" r:id="rId1"/>
+    <sheet name="Bobbi Brown" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1825" uniqueCount="796">
-[...4 lines deleted...]
-    <t>Dermacol</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1502" uniqueCount="677">
+  <si>
+    <t>EME702</t>
+  </si>
+  <si>
+    <t>Bobbi Brown</t>
   </si>
   <si>
     <t>Regular</t>
   </si>
   <si>
-    <t>50 ml</t>
-[...2348 lines deleted...]
-    <t xml:space="preserve">Men Agent Peel-Off Face Mask </t>
+    <t>Intensive Skin Serum</t>
+  </si>
+  <si>
+    <t>30 Ml</t>
+  </si>
+  <si>
+    <t>Intensive Serum Foundation - Sand</t>
+  </si>
+  <si>
+    <t>EME703</t>
+  </si>
+  <si>
+    <t>Intensive Serum Foundation - Beige</t>
+  </si>
+  <si>
+    <t>EME704</t>
+  </si>
+  <si>
+    <t>Intensive Serum Foundation - Natural</t>
+  </si>
+  <si>
+    <t>EME711</t>
+  </si>
+  <si>
+    <t>Intensive Serum Foundation - Porcelain</t>
+  </si>
+  <si>
+    <t>EME715</t>
+  </si>
+  <si>
+    <t>Intensive Serum Foundation - Warm Beige</t>
+  </si>
+  <si>
+    <t>EME721</t>
+  </si>
+  <si>
+    <t>Intensive Serum Foundation - Natural Tan</t>
+  </si>
+  <si>
+    <t>EW7102</t>
+  </si>
+  <si>
+    <t>Skin Long-Wear</t>
+  </si>
+  <si>
+    <t>Weightless Skin Foundation SPF 15 - Sand</t>
+  </si>
+  <si>
+    <t>EW7103</t>
+  </si>
+  <si>
+    <t>Weightless Skin Foundation SPF 15 - Beige</t>
+  </si>
+  <si>
+    <t>EW7104</t>
+  </si>
+  <si>
+    <t>Weightless Skin Foundation SPF 15 - Natural</t>
+  </si>
+  <si>
+    <t>EW7105</t>
+  </si>
+  <si>
+    <t>Weightless Skin Foundation SPF 15 - Honey</t>
+  </si>
+  <si>
+    <t>EW7106</t>
+  </si>
+  <si>
+    <t>Weightless Skin Foundation SPF 15 - Golden</t>
+  </si>
+  <si>
+    <t>EW7111</t>
+  </si>
+  <si>
+    <t>Weightless Skin Foundation SPF 15 - Porcelain</t>
+  </si>
+  <si>
+    <t>EW7112</t>
+  </si>
+  <si>
+    <t>Weightless Skin Foundation SPF 15 - Warm Natural</t>
+  </si>
+  <si>
+    <t>EW7113</t>
+  </si>
+  <si>
+    <t>Weightless Skin Foundation SPF 15 - Warm Almond</t>
+  </si>
+  <si>
+    <t>EW7114</t>
+  </si>
+  <si>
+    <t>Weightless Skin Foundation SPF 15 - Warm Sand</t>
+  </si>
+  <si>
+    <t>EW7128</t>
+  </si>
+  <si>
+    <t>Weightless Skin Foundation SPF 15 - Ivory</t>
+  </si>
+  <si>
+    <t>EW7129</t>
+  </si>
+  <si>
+    <t>Weightless Skin Foundation SPF 15 - Cool Ivory</t>
+  </si>
+  <si>
+    <t>EW7131</t>
+  </si>
+  <si>
+    <t>Weightless Skin Foundation SPF 15 - Neutral Natural</t>
+  </si>
+  <si>
+    <t>EW7134</t>
+  </si>
+  <si>
+    <t>Weightless Skin Foundation SPF 15 - Neutral Ivory</t>
+  </si>
+  <si>
+    <t>EW7138</t>
+  </si>
+  <si>
+    <t>Weightless Skin Foundation SPF 15 - Neutral Sand</t>
+  </si>
+  <si>
+    <t>EW7139</t>
+  </si>
+  <si>
+    <t>Weightless Skin Foundation SPF 15 - Cool Beige</t>
+  </si>
+  <si>
+    <t>EW7141</t>
+  </si>
+  <si>
+    <t>Weightless Skin Foundation SPF15 - Cool Natural</t>
+  </si>
+  <si>
+    <t>EW7147</t>
+  </si>
+  <si>
+    <t>Weightless Skin Foundation SPF 15 - Neutral Chestnut</t>
+  </si>
+  <si>
+    <t>EW7151</t>
+  </si>
+  <si>
+    <t>Weightless Skin  FoundationSPF 15 - Neutral Alabaster</t>
+  </si>
+  <si>
+    <t>EW7152</t>
+  </si>
+  <si>
+    <t>Weightless Skin Foundation SPF 15 - Neutral Warm Ivory</t>
+  </si>
+  <si>
+    <t>EW7153</t>
+  </si>
+  <si>
+    <t>Weightless Skin Foundation SPF 15 - Neutral Warm Sand</t>
+  </si>
+  <si>
+    <t>EA6C03</t>
+  </si>
+  <si>
+    <t>Skin Foundation</t>
+  </si>
+  <si>
+    <t>9 G</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Skin Foundation Stick -Beige </t>
+  </si>
+  <si>
+    <t>EA6C04</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Skin Foundation Stick -Natural </t>
+  </si>
+  <si>
+    <t>EA6C05</t>
+  </si>
+  <si>
+    <t>Skin Foundation Stick -Honey</t>
+  </si>
+  <si>
+    <t>EA6C11</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Skin Foundation Stick -Porcelain </t>
+  </si>
+  <si>
+    <t>EA6C12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Skin Foundation Stick -Warm Natural </t>
+  </si>
+  <si>
+    <t>EA6C14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Skin Foundation Stick -Warm Sand </t>
+  </si>
+  <si>
+    <t>EA6C15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Skin Foundation Stick -Warm Beige </t>
+  </si>
+  <si>
+    <t>EA6C38</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Skin Foundation Stick -Neutral Sand </t>
+  </si>
+  <si>
+    <t>EW5T02</t>
+  </si>
+  <si>
+    <t>Vitamin Enriched</t>
+  </si>
+  <si>
+    <t>50 Ml</t>
+  </si>
+  <si>
+    <t>Vitamin Enriched Skin Tint - Fair 2</t>
+  </si>
+  <si>
+    <t>EW5T04</t>
+  </si>
+  <si>
+    <t>Vitamin Enriched Skin Tint - Light 1</t>
+  </si>
+  <si>
+    <t>EW5T06</t>
+  </si>
+  <si>
+    <t>Vitamin Enriched Skin Tint - Light 3</t>
+  </si>
+  <si>
+    <t>EW5T07</t>
+  </si>
+  <si>
+    <t>Vitamin Enriched Skin Tint - Medium 1</t>
+  </si>
+  <si>
+    <t>EW5T08</t>
+  </si>
+  <si>
+    <t>Vitamin Enriched Skin Tint - Medium 2</t>
+  </si>
+  <si>
+    <t>EW5T09</t>
+  </si>
+  <si>
+    <t>Vitamin Enriched Skin Tint - Golden 1</t>
+  </si>
+  <si>
+    <t>EW5T11</t>
+  </si>
+  <si>
+    <t>Vitamin Enriched Skin Tint - Golden 3</t>
+  </si>
+  <si>
+    <t>EW5T13</t>
+  </si>
+  <si>
+    <t>Vitamin Enriched Skin Tint - Deep 1</t>
+  </si>
+  <si>
+    <t>ETCR01</t>
+  </si>
+  <si>
+    <t>Skin Full Cover Concealer</t>
+  </si>
+  <si>
+    <t>6 Ml</t>
+  </si>
+  <si>
+    <t>Skin Full Cover Concealer - Porcelain</t>
+  </si>
+  <si>
+    <t>ETCR02</t>
+  </si>
+  <si>
+    <t>Skin Full Cover Concealer - Ivory</t>
+  </si>
+  <si>
+    <t>ETCR03</t>
+  </si>
+  <si>
+    <t>Skin Full Cover Concealer - Warm Ivory</t>
+  </si>
+  <si>
+    <t>ETCR04</t>
+  </si>
+  <si>
+    <t>Skin Full Cover Concealer - Cool Sand</t>
+  </si>
+  <si>
+    <t>ETCR05</t>
+  </si>
+  <si>
+    <t>Skin Full Cover Concealer - Sand</t>
+  </si>
+  <si>
+    <t>ETCR06</t>
+  </si>
+  <si>
+    <t>Skin Full Cover Concealer - Beige</t>
+  </si>
+  <si>
+    <t>ETCR07</t>
+  </si>
+  <si>
+    <t>Skin Full Cover Concealer - Warm Beige</t>
+  </si>
+  <si>
+    <t>ETCR08</t>
+  </si>
+  <si>
+    <t>Skin Full Cover Concealer - Natural</t>
+  </si>
+  <si>
+    <t>ETCR12</t>
+  </si>
+  <si>
+    <t>Skin Full Cover Concealer - Golden</t>
+  </si>
+  <si>
+    <t>ETCR21</t>
+  </si>
+  <si>
+    <t>Skin Full Cover Concealer - Warm Sand</t>
+  </si>
+  <si>
+    <t>E6XW01</t>
+  </si>
+  <si>
+    <t>Corrector</t>
+  </si>
+  <si>
+    <t>4 G</t>
+  </si>
+  <si>
+    <t>Corrector - Porcelain Bisque</t>
+  </si>
+  <si>
+    <t>E6XW06</t>
+  </si>
+  <si>
+    <t>Corrector - Dark Bisque</t>
+  </si>
+  <si>
+    <t>E6XW10</t>
+  </si>
+  <si>
+    <t>Corrector - Light Peach</t>
+  </si>
+  <si>
+    <t>E6XW12</t>
+  </si>
+  <si>
+    <t>Corrector - Dark Peach</t>
+  </si>
+  <si>
+    <t>E6XW02</t>
+  </si>
+  <si>
+    <t>Corrector - Light Bisque</t>
+  </si>
+  <si>
+    <t>E6XW03</t>
+  </si>
+  <si>
+    <t>Corrector - Light To Medium Bisque</t>
+  </si>
+  <si>
+    <t>E6XW04</t>
+  </si>
+  <si>
+    <t>Corrector - Bisque</t>
+  </si>
+  <si>
+    <t>E6XW11</t>
+  </si>
+  <si>
+    <t>Corrector - Peach</t>
+  </si>
+  <si>
+    <t>E6XW14</t>
+  </si>
+  <si>
+    <t>Corrector - Light To Medium Peach</t>
+  </si>
+  <si>
+    <t>H6W601</t>
+  </si>
+  <si>
+    <t>3 G</t>
+  </si>
+  <si>
+    <t>Skin Concealer Stick- Porcelain</t>
+  </si>
+  <si>
+    <t>H6W603</t>
+  </si>
+  <si>
+    <t>Skin Concealer Stick- Warm Ivory</t>
+  </si>
+  <si>
+    <t>H6W604</t>
+  </si>
+  <si>
+    <t>Skin Concealer Stick- Cool Sand</t>
+  </si>
+  <si>
+    <t>H6W605</t>
+  </si>
+  <si>
+    <t>Skin Concealer Stick- Sand</t>
+  </si>
+  <si>
+    <t>H6W606</t>
+  </si>
+  <si>
+    <t>Skin Concealer Stick- Beige</t>
+  </si>
+  <si>
+    <t>H6W607</t>
+  </si>
+  <si>
+    <t>Skin Concealer Stick- Warm Beige</t>
+  </si>
+  <si>
+    <t>H6W610</t>
+  </si>
+  <si>
+    <t>Skin Concealer Stick - Warm Natural</t>
+  </si>
+  <si>
+    <t>H6W611</t>
+  </si>
+  <si>
+    <t>Skin Concealer Stick- Honey</t>
+  </si>
+  <si>
+    <t>H6W613</t>
+  </si>
+  <si>
+    <t>Skin Concealer Stick - Almond</t>
+  </si>
+  <si>
+    <t>H6W614</t>
+  </si>
+  <si>
+    <t>Skin Concealer Stick- Chestnut</t>
+  </si>
+  <si>
+    <t>EWWT01</t>
+  </si>
+  <si>
+    <t>Sheer Finish</t>
+  </si>
+  <si>
+    <t>Sheer Finish Pressed Powder - Pale Yellow</t>
+  </si>
+  <si>
+    <t>EWWT05</t>
+  </si>
+  <si>
+    <t>Sheer Finish Pressed Powder - Soft Sand</t>
+  </si>
+  <si>
+    <t>EWWT06</t>
+  </si>
+  <si>
+    <t>Sheer Finish Pressed Powder - Warm Natural</t>
+  </si>
+  <si>
+    <t>EYYR01</t>
+  </si>
+  <si>
+    <t>Vitamin Enriched Powder</t>
+  </si>
+  <si>
+    <t>10G</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vitamn Enriched Pressed Powder - Yellow </t>
+  </si>
+  <si>
+    <t>EYYR02</t>
+  </si>
+  <si>
+    <t>Vitamn Enriched Pressed Powder - Peach</t>
+  </si>
+  <si>
+    <t>EYYR03</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vitamn Enriched Pressed Powder - Neutral </t>
+  </si>
+  <si>
+    <t>EYYR04</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vitamn Enriched Pressed Powder - Golden Brown </t>
+  </si>
+  <si>
+    <t>EELP02</t>
+  </si>
+  <si>
+    <t>Nude Finish</t>
+  </si>
+  <si>
+    <t>6,6 G</t>
+  </si>
+  <si>
+    <t>Nude Finish Illuminating Powder - Bare</t>
+  </si>
+  <si>
+    <t>EELP03</t>
+  </si>
+  <si>
+    <t>Nude Finish Illuminating Powder - Nude</t>
+  </si>
+  <si>
+    <t>EELP04</t>
+  </si>
+  <si>
+    <t>Nude Finish Illuminating Powder - Buff</t>
+  </si>
+  <si>
+    <t>H71801</t>
+  </si>
+  <si>
+    <t>Bronzing Powder</t>
+  </si>
+  <si>
+    <t>Bronzing Powder - Light</t>
+  </si>
+  <si>
+    <t>H71802</t>
+  </si>
+  <si>
+    <t>Bronzing Powder - Medium</t>
+  </si>
+  <si>
+    <t>H71803</t>
+  </si>
+  <si>
+    <t>Bronzing Powder - Golden Light</t>
+  </si>
+  <si>
+    <t>H6EN01</t>
+  </si>
+  <si>
+    <t>Blush</t>
+  </si>
+  <si>
+    <t>3,7G</t>
+  </si>
+  <si>
+    <t>Blush - Antigua</t>
+  </si>
+  <si>
+    <t>H6EN03</t>
+  </si>
+  <si>
+    <t>Blush - Modern</t>
+  </si>
+  <si>
+    <t>H6EN04</t>
+  </si>
+  <si>
+    <t>Blush - Gallery</t>
+  </si>
+  <si>
+    <t>H71702</t>
+  </si>
+  <si>
+    <t>Blush Matte - Nectar</t>
+  </si>
+  <si>
+    <t>H71706</t>
+  </si>
+  <si>
+    <t>Blush Matte - Vintage</t>
+  </si>
+  <si>
+    <t>H71708</t>
+  </si>
+  <si>
+    <t>Blush Matte - Tawny</t>
+  </si>
+  <si>
+    <t>EFAA01</t>
+  </si>
+  <si>
+    <t>Highlighting Powder</t>
+  </si>
+  <si>
+    <t>8 G</t>
+  </si>
+  <si>
+    <t>Highlighting Powder - Pink Glow</t>
+  </si>
+  <si>
+    <t>EFAA02</t>
+  </si>
+  <si>
+    <t>Highlighting Powder - Bronze Glow</t>
+  </si>
+  <si>
+    <t>EFAA13</t>
+  </si>
+  <si>
+    <t>Highlighting Powder - Afternoon Glow</t>
+  </si>
+  <si>
+    <t>E80E06</t>
+  </si>
+  <si>
+    <t>Pot Rouge</t>
+  </si>
+  <si>
+    <t>3,8 Ml</t>
+  </si>
+  <si>
+    <t>Pot Rouge - Powder Pink</t>
+  </si>
+  <si>
+    <t>E80E11</t>
+  </si>
+  <si>
+    <t>Pot Rouge - Pale Pink</t>
+  </si>
+  <si>
+    <t>E80E24</t>
+  </si>
+  <si>
+    <t>Pot Rouge - Fresh Melon</t>
+  </si>
+  <si>
+    <t>H2BM08</t>
+  </si>
+  <si>
+    <t>Pot Rouge Velvet Matte - Peony</t>
+  </si>
+  <si>
+    <t>H2BM11</t>
+  </si>
+  <si>
+    <t>Pot Rouge Velvet Matte - Muted Peach</t>
+  </si>
+  <si>
+    <t>H2BM12</t>
+  </si>
+  <si>
+    <t>Pot Rouge Velvet Matte - Petal Pink</t>
+  </si>
+  <si>
+    <t>EP7P01</t>
+  </si>
+  <si>
+    <t>Extra</t>
+  </si>
+  <si>
+    <t>15 Ml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Extra Repair Intense Eye Cream </t>
+  </si>
+  <si>
+    <t>EPHC01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Extra Repair Intense Eye Cream REFILL </t>
+  </si>
+  <si>
+    <t>EL1901</t>
+  </si>
+  <si>
+    <t>Vitamin Enriched Eye Base</t>
+  </si>
+  <si>
+    <t>EHP201</t>
+  </si>
+  <si>
+    <t>Extra Illuminating Moisture Balm</t>
+  </si>
+  <si>
+    <t>E1LM01</t>
+  </si>
+  <si>
+    <t>Vitamin Enriched Face Base</t>
+  </si>
+  <si>
+    <t>ET7C01</t>
+  </si>
+  <si>
+    <t>100 Ml</t>
+  </si>
+  <si>
+    <t>EREP01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Extra Repair Intense Moisture Cream </t>
+  </si>
+  <si>
+    <t>ERER01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Extra Repair Intense Moisture Cream REFILL </t>
+  </si>
+  <si>
+    <t>ETY101</t>
+  </si>
+  <si>
+    <t>Vitamin Enriched Smoothing Serum</t>
+  </si>
+  <si>
+    <t>EWPY01</t>
+  </si>
+  <si>
+    <t>Soothing Cleansing Oil</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Soothing Cleansing Oil </t>
+  </si>
+  <si>
+    <t>ER1201</t>
+  </si>
+  <si>
+    <t>Luxe Lip</t>
+  </si>
+  <si>
+    <t>3,5 G</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Luxe Lipstick- Claret </t>
+  </si>
+  <si>
+    <t>ER1202</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Luxe Lipstick- Parisian Red </t>
+  </si>
+  <si>
+    <t>ER1203</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Luxe Lipstick- Neutral Rose </t>
+  </si>
+  <si>
+    <t>ER1204</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Luxe Lipstick- Pink Buff </t>
+  </si>
+  <si>
+    <t>ER1205</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Luxe Lipstick- Soft Berry </t>
+  </si>
+  <si>
+    <t>ER1206</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Luxe Lipstick- Bahama Brown </t>
+  </si>
+  <si>
+    <t>ER1230</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Luxe Lipstick- Downtown Plum </t>
+  </si>
+  <si>
+    <t>ER1233</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Luxe Lipstick- Your Majesty </t>
+  </si>
+  <si>
+    <t>ER1234</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Luxe Lipstick- Cranberry </t>
+  </si>
+  <si>
+    <t>ER1235</t>
+  </si>
+  <si>
+    <t>Luxe Lipstick- Ruby</t>
+  </si>
+  <si>
+    <t>ER1247</t>
+  </si>
+  <si>
+    <t>Luxe Lipstick- Sandwash Pink</t>
+  </si>
+  <si>
+    <t>ER1219</t>
+  </si>
+  <si>
+    <t>Luxe Lipstick- Pink Cloud</t>
+  </si>
+  <si>
+    <t>H5DS01</t>
+  </si>
+  <si>
+    <t>Luxe Cashemere</t>
+  </si>
+  <si>
+    <t>Luxe Cashemere Matte - Pink Suede</t>
+  </si>
+  <si>
+    <t>H5DS02</t>
+  </si>
+  <si>
+    <t>Luxe Cashemere Matte - Sandwash Pink</t>
+  </si>
+  <si>
+    <t>H5DS03</t>
+  </si>
+  <si>
+    <t>Luxe Cashemere Matte - Rosy</t>
+  </si>
+  <si>
+    <t>H5DS04</t>
+  </si>
+  <si>
+    <t>Luxe Cashemere Matte - In Bloom</t>
+  </si>
+  <si>
+    <t>H5DS06</t>
+  </si>
+  <si>
+    <t>Luxe Cashemere Matte - Claret</t>
+  </si>
+  <si>
+    <t>H5DS07</t>
+  </si>
+  <si>
+    <t>Luxe Cashemere Matte - Red Carpet</t>
+  </si>
+  <si>
+    <t>H5DS08</t>
+  </si>
+  <si>
+    <t>Luxe Cashemere Matte - Noho</t>
+  </si>
+  <si>
+    <t>H5DS09</t>
+  </si>
+  <si>
+    <t>Luxe Cashemere Matte - Afternoon Tea</t>
+  </si>
+  <si>
+    <t>H5DS11</t>
+  </si>
+  <si>
+    <t>Luxe Cashemere Matte - Midtown Mauve</t>
+  </si>
+  <si>
+    <t>H5DS13</t>
+  </si>
+  <si>
+    <t>Luxe Cashemere Matte - Vintage Blush</t>
+  </si>
+  <si>
+    <t>H5DS14</t>
+  </si>
+  <si>
+    <t>Luxe Cashemere Matte - Neutral Rose</t>
+  </si>
+  <si>
+    <t>H5DS20</t>
+  </si>
+  <si>
+    <t>Luxe Cashemere Matte - Boss Pink</t>
+  </si>
+  <si>
+    <t>EM4701</t>
+  </si>
+  <si>
+    <t>2,3 G</t>
+  </si>
+  <si>
+    <t>Luxe Shine Intense - Bare Truth</t>
+  </si>
+  <si>
+    <t>EM4702</t>
+  </si>
+  <si>
+    <t>Luxe Shine Intense - Bold Honey</t>
+  </si>
+  <si>
+    <t>EM4703</t>
+  </si>
+  <si>
+    <t>Luxe Shine Intense - Trailblazer</t>
+  </si>
+  <si>
+    <t>EM4704</t>
+  </si>
+  <si>
+    <t>Luxe Shine Intense - Claret</t>
+  </si>
+  <si>
+    <t>EM4705</t>
+  </si>
+  <si>
+    <t>Luxe Shine Intense - Passion Flower</t>
+  </si>
+  <si>
+    <t>EM4707</t>
+  </si>
+  <si>
+    <t>Luxe Shine Intense - Parisian Pink</t>
+  </si>
+  <si>
+    <t>EM4709</t>
+  </si>
+  <si>
+    <t>Luxe Shine Intense - Supernova</t>
+  </si>
+  <si>
+    <t>EM4712</t>
+  </si>
+  <si>
+    <t>Luxe Shine Intense - Showstopper</t>
+  </si>
+  <si>
+    <t>HYP501</t>
+  </si>
+  <si>
+    <t>6Ml</t>
+  </si>
+  <si>
+    <t>Luxe Matte Liquid Lip - Lunch Date</t>
+  </si>
+  <si>
+    <t>HYP503</t>
+  </si>
+  <si>
+    <t>Luxe Matte Liquid Lip - Downtime</t>
+  </si>
+  <si>
+    <t>HYP504</t>
+  </si>
+  <si>
+    <t>Luxe Matte Liquid Lip - Weekender</t>
+  </si>
+  <si>
+    <t>HYP505</t>
+  </si>
+  <si>
+    <t>Luxe Matte Liquid Lip - Afternoon Tea</t>
+  </si>
+  <si>
+    <t>HYP507</t>
+  </si>
+  <si>
+    <t>Luxe Matte Liquid Lip - Icon</t>
+  </si>
+  <si>
+    <t>HYP508</t>
+  </si>
+  <si>
+    <t>Luxe Matte Liquid Lip - Chelsea Rose</t>
+  </si>
+  <si>
+    <t>HYP509</t>
+  </si>
+  <si>
+    <t>Luxe Matte Liquid Lip - Noho</t>
+  </si>
+  <si>
+    <t>HYP510</t>
+  </si>
+  <si>
+    <t>Luxe Matte Liquid Lip - Gala</t>
+  </si>
+  <si>
+    <t>HYP512</t>
+  </si>
+  <si>
+    <t>Luxe Matte Liquid Lip - Grand</t>
+  </si>
+  <si>
+    <t>HYP514</t>
+  </si>
+  <si>
+    <t>Luxe Matte Liquid Lip - Claret</t>
+  </si>
+  <si>
+    <t>HYP515</t>
+  </si>
+  <si>
+    <t>Luxe Matte Liquid Lip - Plum &amp; Done</t>
+  </si>
+  <si>
+    <t>HYP516</t>
+  </si>
+  <si>
+    <t>Luxe Matte Liquid Lip - Red Carpet</t>
+  </si>
+  <si>
+    <t>HYP519</t>
+  </si>
+  <si>
+    <t>Luxe Matte Liquid Lip - Boss Pink</t>
+  </si>
+  <si>
+    <t>HYP520</t>
+  </si>
+  <si>
+    <t>Luxe Matte Liquid Lip - Budding Rose</t>
+  </si>
+  <si>
+    <t>EH2101</t>
+  </si>
+  <si>
+    <t>Crushed Lip</t>
+  </si>
+  <si>
+    <t>3,4 G</t>
+  </si>
+  <si>
+    <t>Crushed Lip Color - Babe</t>
+  </si>
+  <si>
+    <t>EH2103</t>
+  </si>
+  <si>
+    <t>Crushed Lip Color - Blackberry</t>
+  </si>
+  <si>
+    <t>EH2104</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Crushed Lip Color - Ruby </t>
+  </si>
+  <si>
+    <t>EH2106</t>
+  </si>
+  <si>
+    <t>Crushed Lip Color - Cranberry</t>
+  </si>
+  <si>
+    <t>EH2120</t>
+  </si>
+  <si>
+    <t>Crushed Lip Color - Lilac</t>
+  </si>
+  <si>
+    <t>EH2115</t>
+  </si>
+  <si>
+    <t>Crushed Lip Color - Cabana</t>
+  </si>
+  <si>
+    <t>EH2129</t>
+  </si>
+  <si>
+    <t>Crushed Lip Color - Blush</t>
+  </si>
+  <si>
+    <t>EH2132</t>
+  </si>
+  <si>
+    <t>Crushed Lip Color - Brownie</t>
+  </si>
+  <si>
+    <t>EH2134</t>
+  </si>
+  <si>
+    <t>Crushed Lip Color -  Italian Rose</t>
+  </si>
+  <si>
+    <t>EMCK02</t>
+  </si>
+  <si>
+    <t>Crushed Oil-Infused Gloss - Free Spirit</t>
+  </si>
+  <si>
+    <t>EMCK07</t>
+  </si>
+  <si>
+    <t>Crushed Oil-Infused Gloss - Force Of Nature</t>
+  </si>
+  <si>
+    <t>EMCK03</t>
+  </si>
+  <si>
+    <t>Crushed Oil-Infused Gloss - New Romantic</t>
+  </si>
+  <si>
+    <t>EMCK04</t>
+  </si>
+  <si>
+    <t>Crushed Oil-Infused Gloss - In The Buff</t>
+  </si>
+  <si>
+    <t>EMCK05</t>
+  </si>
+  <si>
+    <t>Crushed Oil-Infused Gloss - Love Letter</t>
+  </si>
+  <si>
+    <t>EPTA02</t>
+  </si>
+  <si>
+    <t>Crushed Oil-Infused Gloss - Bellini</t>
+  </si>
+  <si>
+    <t>EPTA01</t>
+  </si>
+  <si>
+    <t>Crushed Oil-Infused Gloss - Bare Sparkle</t>
+  </si>
+  <si>
+    <t>EPTA03</t>
+  </si>
+  <si>
+    <t>Crushed Oil-Infused Gloss - Kir Sugar</t>
+  </si>
+  <si>
+    <t>EMCK11</t>
+  </si>
+  <si>
+    <t>Crushed Oil-Infused Gloss - Rock &amp; Red</t>
+  </si>
+  <si>
+    <t>EMCK08</t>
+  </si>
+  <si>
+    <t>Crushed Oil-Infused Gloss - Slow Jam</t>
+  </si>
+  <si>
+    <t>H4XD18</t>
+  </si>
+  <si>
+    <t>Extra Color Shine - Dragon Fruit</t>
+  </si>
+  <si>
+    <t>H4XD08</t>
+  </si>
+  <si>
+    <t>Extra Color Shine - Nude Blush</t>
+  </si>
+  <si>
+    <t>H4XD17</t>
+  </si>
+  <si>
+    <t>Extra Color Shine - Seoul Blend</t>
+  </si>
+  <si>
+    <t>H4XD09</t>
+  </si>
+  <si>
+    <t>Extra Color Shine - Nude Rose</t>
+  </si>
+  <si>
+    <t>H4XD12</t>
+  </si>
+  <si>
+    <t>Extra Color Shine - Nude Mauve</t>
+  </si>
+  <si>
+    <t>H4XD19</t>
+  </si>
+  <si>
+    <t>Extra Color Shine - Passion Fruit</t>
+  </si>
+  <si>
+    <t>ET4K01</t>
+  </si>
+  <si>
+    <t>Extra Plump Lip Serum - Bare Pink</t>
+  </si>
+  <si>
+    <t>ET4K04</t>
+  </si>
+  <si>
+    <t>Extra Plump Lip Serum - Bare Blossom</t>
+  </si>
+  <si>
+    <t>ET4K08</t>
+  </si>
+  <si>
+    <t>Extra Plump Lip Serum - Bare Rose</t>
+  </si>
+  <si>
+    <t>ET4K09</t>
+  </si>
+  <si>
+    <t>Extra Plump Lip Serum - Bare Guava</t>
+  </si>
+  <si>
+    <t>H2DA14</t>
+  </si>
+  <si>
+    <t>Extra Plump Lip Serum - Bare Rasperry</t>
+  </si>
+  <si>
+    <t>ET4K10</t>
+  </si>
+  <si>
+    <t>Extra Plump Lip Serum - Bare Honey</t>
+  </si>
+  <si>
+    <t>H7D602</t>
+  </si>
+  <si>
+    <t>2G</t>
+  </si>
+  <si>
+    <t>EXTRA BLUSHING LIP OIL - Bare Pink</t>
+  </si>
+  <si>
+    <t>H7D608</t>
+  </si>
+  <si>
+    <t>EXTRA BLUSHING LIP OIL - Bare Lilac</t>
+  </si>
+  <si>
+    <t>H7D603</t>
+  </si>
+  <si>
+    <t>EXTRA BLUSHING LIP OIL - Bare Peach</t>
+  </si>
+  <si>
+    <t>H7D601</t>
+  </si>
+  <si>
+    <t>EXTRA BLUSHING LIP OIL - Bare Cherry</t>
+  </si>
+  <si>
+    <t>H7D605</t>
+  </si>
+  <si>
+    <t>EXTRA BLUSHING LIP OIL - Bare Raspberry</t>
+  </si>
+  <si>
+    <t>EWEA01</t>
+  </si>
+  <si>
+    <t>Extra Lip Tint - Bare Pink</t>
+  </si>
+  <si>
+    <t>EWEA02</t>
+  </si>
+  <si>
+    <t>Extra Lip Tint - Bare Melon</t>
+  </si>
+  <si>
+    <t>EWEA03</t>
+  </si>
+  <si>
+    <t>Extra Lip Tint - Bare Punch</t>
+  </si>
+  <si>
+    <t>EWEA04</t>
+  </si>
+  <si>
+    <t>Extra Lip Tint - Bare Nude</t>
+  </si>
+  <si>
+    <t>EWEA05</t>
+  </si>
+  <si>
+    <t>Extra Lip Tint - Bare Raspberry</t>
+  </si>
+  <si>
+    <t>EWEA07</t>
+  </si>
+  <si>
+    <t>Extra Lip Tint - Bare Claret</t>
+  </si>
+  <si>
+    <t>BBBW01</t>
+  </si>
+  <si>
+    <t>2.5G</t>
+  </si>
+  <si>
+    <t>EXTRA LIP TINT REFORM- BARE PINK</t>
+  </si>
+  <si>
+    <t>BBBW02</t>
+  </si>
+  <si>
+    <t>EXTRA LIP TINT REFORM- BARE MELON</t>
+  </si>
+  <si>
+    <t>BBBW03</t>
+  </si>
+  <si>
+    <t>EXTRA LIP TINT REFORM- BARE PUNCH</t>
+  </si>
+  <si>
+    <t>BBBW04</t>
+  </si>
+  <si>
+    <t>EXTRA LIP TINT REFORM- BARE NUDE</t>
+  </si>
+  <si>
+    <t>BBBW07</t>
+  </si>
+  <si>
+    <t>EXTRA LIP TINT REFORM- BARE CLARET</t>
+  </si>
+  <si>
+    <t>BBBW05</t>
+  </si>
+  <si>
+    <t>EXTRA LIP TINT REFORM- BARE RASPBERRY</t>
+  </si>
+  <si>
+    <t>EC9107</t>
+  </si>
+  <si>
+    <t>Lip Pencil</t>
+  </si>
+  <si>
+    <t>1 G</t>
+  </si>
+  <si>
+    <t>Lip Pencil - Rose</t>
+  </si>
+  <si>
+    <t>EC9110</t>
+  </si>
+  <si>
+    <t>Lip Pencil - Nude</t>
+  </si>
+  <si>
+    <t>EC9112</t>
+  </si>
+  <si>
+    <t>Lip Pencil - Rum Raisin</t>
+  </si>
+  <si>
+    <t>EC9114</t>
+  </si>
+  <si>
+    <t>Lip Pencil - Cocoa</t>
+  </si>
+  <si>
+    <t>EC9133</t>
+  </si>
+  <si>
+    <t>Lip Pencil - Pale Mauve</t>
+  </si>
+  <si>
+    <t>EC9134</t>
+  </si>
+  <si>
+    <t>Lip Pencil - Red</t>
+  </si>
+  <si>
+    <t>H7QR47</t>
+  </si>
+  <si>
+    <t>Lip Pencil - Afternoon Tea</t>
+  </si>
+  <si>
+    <t>H7QR48</t>
+  </si>
+  <si>
+    <t>Lip Pencil - Brownstone</t>
+  </si>
+  <si>
+    <t>H7QR50</t>
+  </si>
+  <si>
+    <t>Lip Pencil - Muted Rose</t>
+  </si>
+  <si>
+    <t>H7QR51</t>
+  </si>
+  <si>
+    <t>Lip Pencil - Pink Cloud</t>
+  </si>
+  <si>
+    <t>H7QR52</t>
+  </si>
+  <si>
+    <t>Lip Pencil - Ruby</t>
+  </si>
+  <si>
+    <t>H7QR53</t>
+  </si>
+  <si>
+    <t>Lip Pencil - Deep Berry</t>
+  </si>
+  <si>
+    <t>E96E01</t>
+  </si>
+  <si>
+    <t>Long-Wear Cream Shadow</t>
+  </si>
+  <si>
+    <t>1,6 G</t>
+  </si>
+  <si>
+    <t>Long-Wear Cream Shadow Stick - Vanilla</t>
+  </si>
+  <si>
+    <t>E96E03</t>
+  </si>
+  <si>
+    <t>Long-Wear Cream Shadow Stick - Bark</t>
+  </si>
+  <si>
+    <t>E96E04</t>
+  </si>
+  <si>
+    <t>Long-Wear Cream Shadow Stick - Golden Pink</t>
+  </si>
+  <si>
+    <t>E96E09</t>
+  </si>
+  <si>
+    <t>Long-Wear Cream Shadow Stick - Golden Bronze</t>
+  </si>
+  <si>
+    <t>E96E51</t>
+  </si>
+  <si>
+    <t>Long-Wear Cream Shadow Stick - Moonstone</t>
+  </si>
+  <si>
+    <t>E96E23</t>
+  </si>
+  <si>
+    <t>Long-Wear Cream Shadow Stick - Dusty Mauve</t>
+  </si>
+  <si>
+    <t>E96E30</t>
+  </si>
+  <si>
+    <t>Long-Wear Cream Shadow Stick - Truffle</t>
+  </si>
+  <si>
+    <t>E96E37</t>
+  </si>
+  <si>
+    <t>Long-Wear Cream Shadow Stick - Stone</t>
+  </si>
+  <si>
+    <t>E96E27</t>
+  </si>
+  <si>
+    <t>Long-Wear Cream Shadow Stick - Nude Beach</t>
+  </si>
+  <si>
+    <t>E96E22</t>
+  </si>
+  <si>
+    <t>Long-Wear Cream Shadow Stick - Taupe</t>
+  </si>
+  <si>
+    <t>E96E67</t>
+  </si>
+  <si>
+    <t>Long-Wear Cream Shadow Stick - Golden Light</t>
+  </si>
+  <si>
+    <t>E96E69</t>
+  </si>
+  <si>
+    <t>Long-Wear Cream Shadow Stick - Ruby Shimmer</t>
+  </si>
+  <si>
+    <t>E96E70</t>
+  </si>
+  <si>
+    <t>Long-Wear Cream Shadow Stick - Bellini</t>
+  </si>
+  <si>
+    <t>E96E72</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Long-Wear Cream Shadow Stick - Bronze </t>
+  </si>
+  <si>
+    <t>E96E56</t>
+  </si>
+  <si>
+    <t>Long-Wear Cream Shadow Stick - Forest</t>
+  </si>
+  <si>
+    <t>E96E54</t>
+  </si>
+  <si>
+    <t>Long-Wear Cream Shadow Stick - Mulberry</t>
+  </si>
+  <si>
+    <t>E96E52</t>
+  </si>
+  <si>
+    <t>Long-Wear Cream Shadow Stick - Mica</t>
+  </si>
+  <si>
+    <t>E96E57</t>
+  </si>
+  <si>
+    <t>Long-Wear Cream Shadow Stick - Espresso</t>
+  </si>
+  <si>
+    <t>H5Q60F</t>
+  </si>
+  <si>
+    <t>Long-Wear Cream Shadow Stick - Downtown Brown</t>
+  </si>
+  <si>
+    <t>H5Q60G</t>
+  </si>
+  <si>
+    <t>Long-Wear Cream Shadow Stick - Peach Flame</t>
+  </si>
+  <si>
+    <t>H5Q688</t>
+  </si>
+  <si>
+    <t>Long-Wear Cream Shadow Stick - Midnight Olive</t>
+  </si>
+  <si>
+    <t>H5Q686</t>
+  </si>
+  <si>
+    <t>Long-Wear Cream Shadow Stick - Rich Caviar</t>
+  </si>
+  <si>
+    <t>H5Q60P</t>
+  </si>
+  <si>
+    <t>Long-Wear Cream Shadow Stick - Coral Sunset</t>
+  </si>
+  <si>
+    <t>H5Q687</t>
+  </si>
+  <si>
+    <t>Long-Wear Cream Shadow Stick - Lavender</t>
+  </si>
+  <si>
+    <t>H5Q60N</t>
+  </si>
+  <si>
+    <t>Long.wear Cream Shadow Stick - Cappuccino</t>
+  </si>
+  <si>
+    <t>H5Q60K</t>
+  </si>
+  <si>
+    <t>Long.wear Cream Shadow Stick - Blushing Peach</t>
+  </si>
+  <si>
+    <t>E96E58</t>
+  </si>
+  <si>
+    <t>Long-Wear Cream Shadow Stick - Smokey Topaz</t>
+  </si>
+  <si>
+    <t>H6DJ01</t>
+  </si>
+  <si>
+    <t>Dual Ended Long-Wear Cream Shadow Stick</t>
+  </si>
+  <si>
+    <t>Dual Ended Long-Wear Cream Shadow Stick - Heat Ray/Biscotti</t>
+  </si>
+  <si>
+    <t>H6DK01</t>
+  </si>
+  <si>
+    <t>Dual Ended Long-Wear Cream Shadow Stick - Pyrite/Muted taupe</t>
+  </si>
+  <si>
+    <t>H6DH01</t>
+  </si>
+  <si>
+    <t>Dual Ended Long-Wear Cream Shadow Stick - Milk Chocolate /Midnight Brown</t>
+  </si>
+  <si>
+    <t>H6DM01</t>
+  </si>
+  <si>
+    <t>Dual Ended Long-Wear Cream Shadow Stick - Radiant Rose/Brazen</t>
+  </si>
+  <si>
+    <t>H6DL01</t>
+  </si>
+  <si>
+    <t>Dual Ended Long-Wear Cream Shadow Stick - Silk/Rich Navy</t>
+  </si>
+  <si>
+    <t>H6DN01</t>
+  </si>
+  <si>
+    <t>Dual Ended Long-Wear Cream Shadow Stick - Caf?/Gilded Green</t>
+  </si>
+  <si>
+    <t>HYGX01</t>
+  </si>
+  <si>
+    <t>Long-Wear Cream Liner Stick</t>
+  </si>
+  <si>
+    <t>Long-Wear Cream Liner Stick - Fog</t>
+  </si>
+  <si>
+    <t>HYGX02</t>
+  </si>
+  <si>
+    <t>Long-Wear Cream Liner Stick - Rich Chocolate</t>
+  </si>
+  <si>
+    <t>HYGX06</t>
+  </si>
+  <si>
+    <t>Long-Wear Cream Liner Stick - Panther</t>
+  </si>
+  <si>
+    <t>HYGX04</t>
+  </si>
+  <si>
+    <t>1.1G</t>
+  </si>
+  <si>
+    <t>Long-Wear Cream Liner Stick - Aubergine</t>
+  </si>
+  <si>
+    <t>HYGX07</t>
+  </si>
+  <si>
+    <t>Long-Wear Cream Liner Stick - Jungle</t>
+  </si>
+  <si>
+    <t>EJ0P02</t>
+  </si>
+  <si>
+    <t>Luxe Eye Shadow</t>
+  </si>
+  <si>
+    <t>1,8 G</t>
+  </si>
+  <si>
+    <t>Luxe Eye Shadow Rich Metal - Melting Point</t>
+  </si>
+  <si>
+    <t>EJ0R01</t>
+  </si>
+  <si>
+    <t>Luxe Eye Shadow Rich Sparkle - Moonstone</t>
+  </si>
+  <si>
+    <t>EJ0P01</t>
+  </si>
+  <si>
+    <t>Luxe Eye Shadow Rich Metal - Heat Ray</t>
+  </si>
+  <si>
+    <t>ERCX01</t>
+  </si>
+  <si>
+    <t>Luxe Eye Shadow Multichrome - Incandescent</t>
+  </si>
+  <si>
+    <t>ERGC01</t>
+  </si>
+  <si>
+    <t>Luxe Eye Shadow Foil - Glided Rose</t>
+  </si>
+  <si>
+    <t>EJ0R10</t>
+  </si>
+  <si>
+    <t>Luxe Eye Shadow Rich Sparkle - Sun Flare</t>
+  </si>
+  <si>
+    <t>H85N01</t>
+  </si>
+  <si>
+    <t>6G</t>
+  </si>
+  <si>
+    <t>Essential Eye Shadow Trios - Golden Hour</t>
+  </si>
+  <si>
+    <t>H85L01</t>
+  </si>
+  <si>
+    <t>Essential Eye Shadow Trios - Everyday Grays</t>
+  </si>
+  <si>
+    <t>H85P01</t>
+  </si>
+  <si>
+    <t>Essential Eye Shadow Trios - Smokey Plum</t>
+  </si>
+  <si>
+    <t>E0KK01</t>
+  </si>
+  <si>
+    <t>Long-Wear Gel</t>
+  </si>
+  <si>
+    <t>Long-Wear Gel Eyeliner - Black Ink</t>
+  </si>
+  <si>
+    <t>E0KK07</t>
+  </si>
+  <si>
+    <t>Long-Wear Gel Eyeliner - Espresso Ink</t>
+  </si>
+  <si>
+    <t>E0KK27</t>
+  </si>
+  <si>
+    <t>Long-Wear Gel Eyeliner - Caviar Ink</t>
+  </si>
+  <si>
+    <t>EATK02</t>
+  </si>
+  <si>
+    <t>Perfectly Defined</t>
+  </si>
+  <si>
+    <t>0,35 G</t>
+  </si>
+  <si>
+    <t>Perfectly Defined Gel Eyeliner - Chocolate Truffle</t>
+  </si>
+  <si>
+    <t>EATK01</t>
+  </si>
+  <si>
+    <t>Perfectly Defined Gel Eyeliner - Pitch Black</t>
+  </si>
+  <si>
+    <t>E9T501</t>
+  </si>
+  <si>
+    <t>Ink Liner</t>
+  </si>
+  <si>
+    <t>1,6 Ml</t>
+  </si>
+  <si>
+    <t>Ink Liner - Blackest Black</t>
+  </si>
+  <si>
+    <t>H7QH11</t>
+  </si>
+  <si>
+    <t>24H Kajal Liner</t>
+  </si>
+  <si>
+    <t>1,2 G</t>
+  </si>
+  <si>
+    <t xml:space="preserve">24 hour kajal liner waterproof - burnt sienna </t>
+  </si>
+  <si>
+    <t>H7QH03</t>
+  </si>
+  <si>
+    <t>24 hour kajal liner waterproof - cabernet</t>
+  </si>
+  <si>
+    <t>H7QH09</t>
+  </si>
+  <si>
+    <t>24 hour kajal liner waterproof - smolder</t>
+  </si>
+  <si>
+    <t>H7QH05</t>
+  </si>
+  <si>
+    <t>24 hour kajal liner waterproof - ivy</t>
+  </si>
+  <si>
+    <t>H7QH06</t>
+  </si>
+  <si>
+    <t>24 hour kajal liner waterproof - cool steel</t>
+  </si>
+  <si>
+    <t>H7QH02</t>
+  </si>
+  <si>
+    <t>24 hour kajal liner waterproof - deep navy</t>
+  </si>
+  <si>
+    <t>H7QH08</t>
+  </si>
+  <si>
+    <t>24 hour kajal liner waterproof - cacao</t>
+  </si>
+  <si>
+    <t>HYP301</t>
+  </si>
+  <si>
+    <t>24 hour kajal liner waterproof - black</t>
+  </si>
+  <si>
+    <t>E9GP01</t>
+  </si>
+  <si>
+    <t>No Smudge</t>
+  </si>
+  <si>
+    <t>5.5Ml</t>
+  </si>
+  <si>
+    <t>No Smudge Waterproof Mascara</t>
+  </si>
+  <si>
+    <t>E9TN01</t>
+  </si>
+  <si>
+    <t>Smokey</t>
+  </si>
+  <si>
+    <t>Smokey Eye Mascara</t>
+  </si>
+  <si>
+    <t>EETT01</t>
+  </si>
+  <si>
+    <t>Eye Opening</t>
+  </si>
+  <si>
+    <t>10 Ml</t>
+  </si>
+  <si>
+    <t>Eye Opening Mascara</t>
+  </si>
+  <si>
+    <t>BBEP16</t>
+  </si>
+  <si>
+    <t>Long-wear brow pencil</t>
+  </si>
+  <si>
+    <t>3.3G</t>
+  </si>
+  <si>
+    <t>Long-Wear Brow Pencil - Warm Blonde</t>
+  </si>
+  <si>
+    <t>BBEP20</t>
+  </si>
+  <si>
+    <t>Long-Wear Brow Pencil - Warm Brown</t>
+  </si>
+  <si>
+    <t>BBEP24</t>
+  </si>
+  <si>
+    <t>Long-Wear Brow Pencil - Black Brown</t>
+  </si>
+  <si>
+    <t>BBEP21</t>
+  </si>
+  <si>
+    <t>Long-Wear Brow Pencil - Cool Dark Brown</t>
+  </si>
+  <si>
+    <t>BBEP19</t>
+  </si>
+  <si>
+    <t>Long-Wear Brow Pencil - Neutral Brown</t>
+  </si>
+  <si>
+    <t>BBEP15</t>
+  </si>
+  <si>
+    <t>Long-Wear Brow Pencil - Grey Blonde</t>
+  </si>
+  <si>
+    <t>H07Z03</t>
+  </si>
+  <si>
+    <t>Brow Pencil</t>
+  </si>
+  <si>
+    <t>0,6G</t>
+  </si>
+  <si>
+    <t>Precise Brow Pencil - Warm Blonde</t>
+  </si>
+  <si>
+    <t>H07Z07</t>
+  </si>
+  <si>
+    <t>Precise Brow Pencil - Warm Brown</t>
+  </si>
+  <si>
+    <t>H07Z08</t>
+  </si>
+  <si>
+    <t>Precise Brow Pencil - Cool Dark Brown</t>
+  </si>
+  <si>
+    <t>H07Z11</t>
+  </si>
+  <si>
+    <t>Precise Brow Pencil - Black Brown</t>
+  </si>
+  <si>
+    <t>ETPY02</t>
+  </si>
+  <si>
+    <t>Natural Brow</t>
+  </si>
+  <si>
+    <t>4,2 Ml</t>
+  </si>
+  <si>
+    <t>Natural Brow Shaper- Mahogany</t>
+  </si>
+  <si>
+    <t>ETPY08</t>
+  </si>
+  <si>
+    <t>Natural Brow Shaper- Rich Brown</t>
+  </si>
+  <si>
+    <t>ETPY09</t>
+  </si>
+  <si>
+    <t>Natural Brow Shaper- Slate</t>
+  </si>
+  <si>
+    <t>ETPY14</t>
+  </si>
+  <si>
+    <t>Natural Brow Shaper- Clear</t>
+  </si>
+  <si>
+    <t>E96N01</t>
+  </si>
+  <si>
+    <t>Brush</t>
+  </si>
+  <si>
+    <t>Full Coverage Face Brush</t>
+  </si>
+  <si>
+    <t>E55N01</t>
+  </si>
+  <si>
+    <t>Ultra Fine Eye Liner Brush</t>
+  </si>
+  <si>
+    <t>E55F01</t>
+  </si>
+  <si>
+    <t>Eye Blender Brush</t>
+  </si>
+  <si>
+    <t>E3CA01</t>
+  </si>
+  <si>
+    <t>Foundation Brush</t>
+  </si>
+  <si>
+    <t>E55701</t>
+  </si>
+  <si>
+    <t>Face Blender Brush</t>
+  </si>
+  <si>
+    <t>E4CG01</t>
+  </si>
+  <si>
+    <t>Concealer Blending Brush</t>
   </si>
   <si>
     <t>Exw Sin/Europe</t>
   </si>
   <si>
-    <t>Lead Time: 5-7 weeks</t>
+    <t>Lead Time: 3-5 weeks</t>
   </si>
   <si>
     <t>Moq Eur15,000</t>
   </si>
   <si>
     <t>Ean</t>
   </si>
   <si>
     <t>Ref</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t xml:space="preserve">Concentration </t>
+  </si>
+  <si>
     <t>Description</t>
   </si>
   <si>
     <t>Size</t>
+  </si>
+  <si>
+    <t>Qty/Pack</t>
+  </si>
+  <si>
+    <t>RRP (eur)</t>
   </si>
   <si>
     <t>Cost (eur)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
-    <numFmt numFmtId="167" formatCode="[$€-2]\ #,##0.00"/>
+    <numFmt numFmtId="164" formatCode="[$€-2]\ #,##0.00"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2463,72 +2107,76 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF343E77"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -2769,11339 +2417,8806 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F570"/>
+  <dimension ref="A1:I306"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="K15" sqref="K15"/>
+      <selection activeCell="L27" sqref="L27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15.5" style="2" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="15" style="2" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="16384" width="9" style="3"/>
+    <col min="2" max="2" width="15.5" style="2" customWidth="1"/>
+    <col min="3" max="3" width="15.125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="20" style="2" customWidth="1"/>
+    <col min="5" max="5" width="60" style="3" customWidth="1"/>
+    <col min="6" max="6" width="5.25" style="2" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="6.625" style="2" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="7" style="4" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="7.375" style="3" bestFit="1" customWidth="1"/>
+    <col min="10" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...25 lines deleted...]
-        <v>792</v>
+    <row r="2" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="5"/>
+    </row>
+    <row r="3" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="5" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="5" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="5" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="6" t="s">
+        <v>668</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>669</v>
+      </c>
+      <c r="C7" s="6" t="s">
+        <v>670</v>
       </c>
       <c r="D7" s="6" t="s">
-        <v>793</v>
-[...10 lines deleted...]
-        <v>8595003913577</v>
+        <v>671</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>672</v>
+      </c>
+      <c r="F7" s="6" t="s">
+        <v>673</v>
+      </c>
+      <c r="G7" s="6" t="s">
+        <v>674</v>
+      </c>
+      <c r="H7" s="8" t="s">
+        <v>675</v>
+      </c>
+      <c r="I7" s="6" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="9">
+        <v>716170229140</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D8" s="3" t="s">
+      <c r="D8" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F8" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="E8" s="2" t="s">
-[...8 lines deleted...]
-        <v>8595003108379</v>
+      <c r="G8" s="2">
+        <v>3</v>
+      </c>
+      <c r="H8" s="10">
+        <v>85</v>
+      </c>
+      <c r="I8" s="10">
+        <v>44.409599999999998</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="9">
+        <v>716170229157</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D9" s="3" t="s">
-[...11 lines deleted...]
-        <v>8595003108393</v>
+      <c r="D9" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="G9" s="2">
+        <v>3</v>
+      </c>
+      <c r="H9" s="10">
+        <v>85</v>
+      </c>
+      <c r="I9" s="10">
+        <v>44.409599999999998</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="9">
+        <v>716170229164</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D10" s="3" t="s">
-[...11 lines deleted...]
-        <v>8595003108416</v>
+      <c r="D10" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="G10" s="2">
+        <v>3</v>
+      </c>
+      <c r="H10" s="10">
+        <v>85</v>
+      </c>
+      <c r="I10" s="10">
+        <v>44.409599999999998</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="9">
+        <v>716170229195</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="3" t="s">
+      <c r="D11" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="E11" s="2" t="s">
-[...8 lines deleted...]
-        <v>8595003117784</v>
+      <c r="F11" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="G11" s="2">
+        <v>3</v>
+      </c>
+      <c r="H11" s="10">
+        <v>85</v>
+      </c>
+      <c r="I11" s="10">
+        <v>44.409599999999998</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="9">
+        <v>716170229232</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D12" s="3" t="s">
+      <c r="D12" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="G12" s="2">
+        <v>3</v>
+      </c>
+      <c r="H12" s="10">
+        <v>85</v>
+      </c>
+      <c r="I12" s="10">
+        <v>44.409599999999998</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="9">
+        <v>716170229263</v>
+      </c>
+      <c r="B13" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="E12" s="2" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="C13" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D13" s="3" t="s">
+      <c r="D13" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="G13" s="2">
+        <v>3</v>
+      </c>
+      <c r="H13" s="10">
+        <v>85</v>
+      </c>
+      <c r="I13" s="10">
+        <v>44.409599999999998</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="9">
+        <v>716170285283</v>
+      </c>
+      <c r="B14" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="E13" s="2" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="C14" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D14" s="3" t="s">
+      <c r="D14" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="E14" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="E14" s="2" t="s">
+      <c r="F14" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="G14" s="2">
+        <v>3</v>
+      </c>
+      <c r="H14" s="10">
+        <v>60</v>
+      </c>
+      <c r="I14" s="10">
+        <v>31.352400000000003</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="9">
+        <v>716170285290</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D15" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="F14" s="8">
-[...13 lines deleted...]
-      <c r="D15" s="3" t="s">
+      <c r="E15" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="E15" s="2" t="s">
-[...11 lines deleted...]
-        <v>5154</v>
+      <c r="F15" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="G15" s="2">
+        <v>3</v>
+      </c>
+      <c r="H15" s="10">
+        <v>60</v>
+      </c>
+      <c r="I15" s="10">
+        <v>31.352400000000003</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="9">
+        <v>716170285306</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>21</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D16" s="3" t="s">
+      <c r="D16" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="E16" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="E16" s="2" t="s">
-[...11 lines deleted...]
-        <v>5006</v>
+      <c r="F16" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="G16" s="2">
+        <v>3</v>
+      </c>
+      <c r="H16" s="10">
+        <v>60</v>
+      </c>
+      <c r="I16" s="10">
+        <v>31.352400000000003</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="9">
+        <v>716170285313</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D17" s="3" t="s">
+      <c r="D17" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="E17" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="E17" s="2" t="s">
-[...11 lines deleted...]
-        <v>4167</v>
+      <c r="F17" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="G17" s="2">
+        <v>3</v>
+      </c>
+      <c r="H17" s="10">
+        <v>60</v>
+      </c>
+      <c r="I17" s="10">
+        <v>31.352400000000003</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="9">
+        <v>716170285320</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>25</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D18" s="3" t="s">
-[...14 lines deleted...]
-        <v>4168</v>
+      <c r="D18" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="G18" s="2">
+        <v>3</v>
+      </c>
+      <c r="H18" s="10">
+        <v>60</v>
+      </c>
+      <c r="I18" s="10">
+        <v>31.352400000000003</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="9">
+        <v>716170285375</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D19" s="3" t="s">
-[...14 lines deleted...]
-        <v>5001</v>
+      <c r="D19" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="G19" s="2">
+        <v>3</v>
+      </c>
+      <c r="H19" s="10">
+        <v>60</v>
+      </c>
+      <c r="I19" s="10">
+        <v>31.352400000000003</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="9">
+        <v>716170285382</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>29</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D20" s="3" t="s">
-[...14 lines deleted...]
-        <v>5000</v>
+      <c r="D20" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="G20" s="2">
+        <v>3</v>
+      </c>
+      <c r="H20" s="10">
+        <v>60</v>
+      </c>
+      <c r="I20" s="10">
+        <v>31.352400000000003</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="9">
+        <v>716170285399</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>31</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D21" s="3" t="s">
+      <c r="D21" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="E21" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="G21" s="2">
+        <v>3</v>
+      </c>
+      <c r="H21" s="10">
+        <v>60</v>
+      </c>
+      <c r="I21" s="10">
+        <v>31.352400000000003</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="9">
+        <v>716170285405</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="G22" s="2">
+        <v>3</v>
+      </c>
+      <c r="H22" s="10">
+        <v>60</v>
+      </c>
+      <c r="I22" s="10">
+        <v>31.352400000000003</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="9">
+        <v>716170285542</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="E23" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="G23" s="2">
+        <v>3</v>
+      </c>
+      <c r="H23" s="10">
+        <v>60</v>
+      </c>
+      <c r="I23" s="10">
+        <v>31.352400000000003</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="9">
+        <v>716170285559</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="G24" s="2">
+        <v>3</v>
+      </c>
+      <c r="H24" s="10">
+        <v>60</v>
+      </c>
+      <c r="I24" s="10">
+        <v>31.352400000000003</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="9">
+        <v>716170285573</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="E25" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="G25" s="2">
+        <v>3</v>
+      </c>
+      <c r="H25" s="10">
+        <v>60</v>
+      </c>
+      <c r="I25" s="10">
+        <v>31.352400000000003</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="9">
+        <v>716170285603</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="E26" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="G26" s="2">
+        <v>3</v>
+      </c>
+      <c r="H26" s="10">
+        <v>60</v>
+      </c>
+      <c r="I26" s="10">
+        <v>31.352400000000003</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="9">
+        <v>716170285641</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="E27" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="G27" s="2">
+        <v>3</v>
+      </c>
+      <c r="H27" s="10">
+        <v>60</v>
+      </c>
+      <c r="I27" s="10">
+        <v>31.352400000000003</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="9">
+        <v>716170285658</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="G28" s="2">
+        <v>3</v>
+      </c>
+      <c r="H28" s="10">
+        <v>60</v>
+      </c>
+      <c r="I28" s="10">
+        <v>31.352400000000003</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="9">
+        <v>716170285672</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="E29" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="G29" s="2">
+        <v>3</v>
+      </c>
+      <c r="H29" s="10">
+        <v>60</v>
+      </c>
+      <c r="I29" s="10">
+        <v>31.352400000000003</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="9">
+        <v>716170285733</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="E30" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="G30" s="2">
+        <v>3</v>
+      </c>
+      <c r="H30" s="10">
+        <v>60</v>
+      </c>
+      <c r="I30" s="10">
+        <v>31.352400000000003</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="9">
+        <v>716170298191</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="E31" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="G31" s="2">
+        <v>3</v>
+      </c>
+      <c r="H31" s="10">
+        <v>60</v>
+      </c>
+      <c r="I31" s="10">
+        <v>31.352400000000003</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="9">
+        <v>716170298207</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="E32" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="G32" s="2">
+        <v>3</v>
+      </c>
+      <c r="H32" s="10">
+        <v>60</v>
+      </c>
+      <c r="I32" s="10">
+        <v>31.352400000000003</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="9">
+        <v>716170298214</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="E33" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="G33" s="2">
+        <v>3</v>
+      </c>
+      <c r="H33" s="10">
+        <v>60</v>
+      </c>
+      <c r="I33" s="10">
+        <v>31.352400000000003</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="9">
+        <v>716170124315</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="E34" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="G34" s="2">
+        <v>3</v>
+      </c>
+      <c r="H34" s="10">
+        <v>61</v>
+      </c>
+      <c r="I34" s="10">
+        <v>31.870800000000003</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="9">
+        <v>716170124322</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="E35" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="G35" s="2">
+        <v>3</v>
+      </c>
+      <c r="H35" s="10">
+        <v>61</v>
+      </c>
+      <c r="I35" s="10">
+        <v>31.870800000000003</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="9">
+        <v>716170124339</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="E36" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="G36" s="2">
+        <v>3</v>
+      </c>
+      <c r="H36" s="10">
+        <v>61</v>
+      </c>
+      <c r="I36" s="10">
+        <v>31.870800000000003</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="9">
+        <v>716170124391</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="E37" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="G37" s="2">
+        <v>3</v>
+      </c>
+      <c r="H37" s="10">
+        <v>61</v>
+      </c>
+      <c r="I37" s="10">
+        <v>31.870800000000003</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="9">
+        <v>716170124407</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="E38" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="G38" s="2">
+        <v>3</v>
+      </c>
+      <c r="H38" s="10">
+        <v>61</v>
+      </c>
+      <c r="I38" s="10">
+        <v>31.870800000000003</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="9">
+        <v>716170124421</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="E39" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="G39" s="2">
+        <v>3</v>
+      </c>
+      <c r="H39" s="10">
+        <v>61</v>
+      </c>
+      <c r="I39" s="10">
+        <v>31.870800000000003</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="9">
+        <v>716170124438</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="E40" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="G40" s="2">
+        <v>3</v>
+      </c>
+      <c r="H40" s="10">
+        <v>61</v>
+      </c>
+      <c r="I40" s="10">
+        <v>31.870800000000003</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="9">
+        <v>716170226132</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="E41" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="G41" s="2">
+        <v>3</v>
+      </c>
+      <c r="H41" s="10">
+        <v>61</v>
+      </c>
+      <c r="I41" s="10">
+        <v>31.870800000000003</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="9">
+        <v>716170284675</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="E42" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="G42" s="2">
+        <v>3</v>
+      </c>
+      <c r="H42" s="10">
+        <v>55</v>
+      </c>
+      <c r="I42" s="10">
+        <v>28.738800000000001</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="9">
+        <v>716170284699</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D43" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="E43" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="G43" s="2">
+        <v>3</v>
+      </c>
+      <c r="H43" s="10">
+        <v>55</v>
+      </c>
+      <c r="I43" s="10">
+        <v>28.738800000000001</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="9">
+        <v>716170284712</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="E44" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="G44" s="2">
+        <v>3</v>
+      </c>
+      <c r="H44" s="10">
+        <v>55</v>
+      </c>
+      <c r="I44" s="10">
+        <v>28.738800000000001</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="9">
+        <v>716170284729</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="E45" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="G45" s="2">
+        <v>3</v>
+      </c>
+      <c r="H45" s="10">
+        <v>55</v>
+      </c>
+      <c r="I45" s="10">
+        <v>28.738800000000001</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="9">
+        <v>716170284736</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="E46" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="G46" s="2">
+        <v>3</v>
+      </c>
+      <c r="H46" s="10">
+        <v>55</v>
+      </c>
+      <c r="I46" s="10">
+        <v>28.738800000000001</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="9">
+        <v>716170284743</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="E47" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="G47" s="2">
+        <v>3</v>
+      </c>
+      <c r="H47" s="10">
+        <v>55</v>
+      </c>
+      <c r="I47" s="10">
+        <v>28.738800000000001</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="9">
+        <v>716170284767</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="E48" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="G48" s="2">
+        <v>3</v>
+      </c>
+      <c r="H48" s="10">
+        <v>55</v>
+      </c>
+      <c r="I48" s="10">
+        <v>28.738800000000001</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="9">
+        <v>716170284781</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="E49" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="G49" s="2">
+        <v>3</v>
+      </c>
+      <c r="H49" s="10">
+        <v>55</v>
+      </c>
+      <c r="I49" s="10">
+        <v>28.738800000000001</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="9">
+        <v>716170273785</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="E50" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="G50" s="2">
+        <v>3</v>
+      </c>
+      <c r="H50" s="10">
+        <v>44</v>
+      </c>
+      <c r="I50" s="10">
+        <v>22.993200000000002</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="9">
+        <v>716170273792</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="E51" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="G51" s="2">
+        <v>3</v>
+      </c>
+      <c r="H51" s="10">
+        <v>44</v>
+      </c>
+      <c r="I51" s="10">
+        <v>22.993200000000002</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="9">
+        <v>716170273808</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D52" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="E52" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="G52" s="2">
+        <v>3</v>
+      </c>
+      <c r="H52" s="10">
+        <v>44</v>
+      </c>
+      <c r="I52" s="10">
+        <v>22.993200000000002</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="9">
+        <v>716170273815</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D53" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="E53" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="G53" s="2">
+        <v>3</v>
+      </c>
+      <c r="H53" s="10">
+        <v>44</v>
+      </c>
+      <c r="I53" s="10">
+        <v>22.993200000000002</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="9">
+        <v>716170273822</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="E54" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="G54" s="2">
+        <v>3</v>
+      </c>
+      <c r="H54" s="10">
+        <v>44</v>
+      </c>
+      <c r="I54" s="10">
+        <v>22.993200000000002</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="9">
+        <v>716170273839</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D55" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="E55" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="G55" s="2">
+        <v>3</v>
+      </c>
+      <c r="H55" s="10">
+        <v>44</v>
+      </c>
+      <c r="I55" s="10">
+        <v>22.993200000000002</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="9">
+        <v>716170273846</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D56" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="E56" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="G56" s="2">
+        <v>3</v>
+      </c>
+      <c r="H56" s="10">
+        <v>44</v>
+      </c>
+      <c r="I56" s="10">
+        <v>22.993200000000002</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="9">
+        <v>716170273853</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D57" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="E57" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="G57" s="2">
+        <v>3</v>
+      </c>
+      <c r="H57" s="10">
+        <v>44</v>
+      </c>
+      <c r="I57" s="10">
+        <v>22.993200000000002</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="9">
+        <v>716170273891</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D58" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="E58" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="G58" s="2">
+        <v>3</v>
+      </c>
+      <c r="H58" s="10">
+        <v>44</v>
+      </c>
+      <c r="I58" s="10">
+        <v>22.993200000000002</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="9">
+        <v>716170296296</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D59" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="E59" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="G59" s="2">
+        <v>3</v>
+      </c>
+      <c r="H59" s="10">
+        <v>44</v>
+      </c>
+      <c r="I59" s="10">
+        <v>22.993200000000002</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="9">
+        <v>716170086651</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D60" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="E60" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="G60" s="2">
+        <v>3</v>
+      </c>
+      <c r="H60" s="10">
+        <v>44</v>
+      </c>
+      <c r="I60" s="10">
+        <v>22.993200000000002</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="9">
+        <v>716170086705</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D61" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="E61" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="G61" s="2">
+        <v>3</v>
+      </c>
+      <c r="H61" s="10">
+        <v>44</v>
+      </c>
+      <c r="I61" s="10">
+        <v>22.993200000000002</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="9">
+        <v>716170086743</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D62" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="E62" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="G62" s="2">
+        <v>3</v>
+      </c>
+      <c r="H62" s="10">
+        <v>44</v>
+      </c>
+      <c r="I62" s="10">
+        <v>22.993200000000002</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="9">
+        <v>716170086767</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D63" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="E63" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="G63" s="2">
+        <v>3</v>
+      </c>
+      <c r="H63" s="10">
+        <v>44</v>
+      </c>
+      <c r="I63" s="10">
+        <v>22.993200000000002</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="9">
+        <v>716170086668</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D64" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="E64" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="G64" s="2">
+        <v>3</v>
+      </c>
+      <c r="H64" s="10">
+        <v>44</v>
+      </c>
+      <c r="I64" s="10">
+        <v>22.993200000000002</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="9">
+        <v>716170086675</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D65" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="E65" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="G65" s="2">
+        <v>3</v>
+      </c>
+      <c r="H65" s="10">
+        <v>44</v>
+      </c>
+      <c r="I65" s="10">
+        <v>22.993200000000002</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="9">
+        <v>716170086682</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D66" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="E66" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="G66" s="2">
+        <v>3</v>
+      </c>
+      <c r="H66" s="10">
+        <v>44</v>
+      </c>
+      <c r="I66" s="10">
+        <v>22.993200000000002</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="9">
+        <v>716170086750</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D67" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="E67" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="G67" s="2">
+        <v>3</v>
+      </c>
+      <c r="H67" s="10">
+        <v>44</v>
+      </c>
+      <c r="I67" s="10">
+        <v>22.993200000000002</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="9">
+        <v>716170107721</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D68" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="E68" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="G68" s="2">
+        <v>3</v>
+      </c>
+      <c r="H68" s="10">
+        <v>44</v>
+      </c>
+      <c r="I68" s="10">
+        <v>22.993200000000002</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="9">
+        <v>716170318561</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D69" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="E69" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="G69" s="2">
+        <v>3</v>
+      </c>
+      <c r="H69" s="10">
+        <v>44</v>
+      </c>
+      <c r="I69" s="10">
+        <v>22.993200000000002</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="9">
+        <v>716170318585</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D70" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="E70" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="G70" s="2">
+        <v>3</v>
+      </c>
+      <c r="H70" s="10">
+        <v>44</v>
+      </c>
+      <c r="I70" s="10">
+        <v>22.993200000000002</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="9">
+        <v>716170318592</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D71" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="E71" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="G71" s="2">
+        <v>3</v>
+      </c>
+      <c r="H71" s="10">
+        <v>44</v>
+      </c>
+      <c r="I71" s="10">
+        <v>22.993200000000002</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="9">
+        <v>716170318608</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D72" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="E72" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="G72" s="2">
+        <v>3</v>
+      </c>
+      <c r="H72" s="10">
+        <v>44</v>
+      </c>
+      <c r="I72" s="10">
+        <v>22.993200000000002</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="9">
+        <v>716170318615</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D73" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="E73" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="G73" s="2">
+        <v>3</v>
+      </c>
+      <c r="H73" s="10">
+        <v>44</v>
+      </c>
+      <c r="I73" s="10">
+        <v>22.993200000000002</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="9">
+        <v>716170318622</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="C74" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D74" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="E74" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="G74" s="2">
+        <v>3</v>
+      </c>
+      <c r="H74" s="10">
+        <v>44</v>
+      </c>
+      <c r="I74" s="10">
+        <v>22.993200000000002</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="9">
+        <v>716170318653</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="C75" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D75" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="E75" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="G75" s="2">
+        <v>3</v>
+      </c>
+      <c r="H75" s="10">
+        <v>44</v>
+      </c>
+      <c r="I75" s="10">
+        <v>22.993200000000002</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="9">
+        <v>716170318660</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="C76" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D76" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="E76" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="G76" s="2">
+        <v>3</v>
+      </c>
+      <c r="H76" s="10">
+        <v>44</v>
+      </c>
+      <c r="I76" s="10">
+        <v>22.993200000000002</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="9">
+        <v>716170318684</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D77" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="E77" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="G77" s="2">
+        <v>3</v>
+      </c>
+      <c r="H77" s="10">
+        <v>44</v>
+      </c>
+      <c r="I77" s="10">
+        <v>22.993200000000002</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="9">
+        <v>716170318691</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D78" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="E78" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="G78" s="2">
+        <v>3</v>
+      </c>
+      <c r="H78" s="10">
+        <v>44</v>
+      </c>
+      <c r="I78" s="10">
+        <v>22.993200000000002</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="9">
+        <v>716170294285</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D79" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E79" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="G79" s="2">
+        <v>3</v>
+      </c>
+      <c r="H79" s="10">
+        <v>57</v>
+      </c>
+      <c r="I79" s="10">
+        <v>29.775600000000001</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="9">
+        <v>716170294322</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="C80" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D80" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E80" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="G80" s="2">
+        <v>3</v>
+      </c>
+      <c r="H80" s="10">
+        <v>57</v>
+      </c>
+      <c r="I80" s="10">
+        <v>29.775600000000001</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="9">
+        <v>716170294339</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D81" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E81" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="G81" s="2">
+        <v>3</v>
+      </c>
+      <c r="H81" s="10">
+        <v>57</v>
+      </c>
+      <c r="I81" s="10">
+        <v>29.775600000000001</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="9">
+        <v>716170303710</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="C82" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D82" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="E82" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="G82" s="2">
+        <v>3</v>
+      </c>
+      <c r="H82" s="10">
+        <v>56</v>
+      </c>
+      <c r="I82" s="10">
+        <v>29.257200000000001</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="9">
+        <v>716170303727</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D83" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="E83" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="G83" s="2">
+        <v>3</v>
+      </c>
+      <c r="H83" s="10">
+        <v>56</v>
+      </c>
+      <c r="I83" s="10">
+        <v>29.257200000000001</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="9">
+        <v>716170303734</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D84" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="E84" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="G84" s="2">
+        <v>3</v>
+      </c>
+      <c r="H84" s="10">
+        <v>56</v>
+      </c>
+      <c r="I84" s="10">
+        <v>29.257200000000001</v>
+      </c>
+    </row>
+    <row r="85" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="9">
+        <v>716170303741</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D85" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="E85" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="G85" s="2">
+        <v>3</v>
+      </c>
+      <c r="H85" s="10">
+        <v>56</v>
+      </c>
+      <c r="I85" s="10">
+        <v>29.257200000000001</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="9">
+        <v>716170158136</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D86" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="E86" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="G86" s="2">
+        <v>3</v>
+      </c>
+      <c r="H86" s="10">
+        <v>69</v>
+      </c>
+      <c r="I86" s="10">
+        <v>36.050400000000003</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="9">
+        <v>716170158143</v>
+      </c>
+      <c r="B87" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="C87" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D87" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="E87" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="G87" s="2">
+        <v>3</v>
+      </c>
+      <c r="H87" s="10">
+        <v>69</v>
+      </c>
+      <c r="I87" s="10">
+        <v>36.050400000000003</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="9">
+        <v>716170158150</v>
+      </c>
+      <c r="B88" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="C88" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D88" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="E88" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="G88" s="2">
+        <v>3</v>
+      </c>
+      <c r="H88" s="10">
+        <v>69</v>
+      </c>
+      <c r="I88" s="10">
+        <v>36.050400000000003</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="9">
+        <v>716170319919</v>
+      </c>
+      <c r="B89" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D89" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="E89" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="G89" s="2">
+        <v>3</v>
+      </c>
+      <c r="H89" s="10">
+        <v>58</v>
+      </c>
+      <c r="I89" s="10">
+        <v>30.3048</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="9">
+        <v>716170319926</v>
+      </c>
+      <c r="B90" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="C90" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D90" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="E90" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="G90" s="2">
+        <v>3</v>
+      </c>
+      <c r="H90" s="10">
+        <v>58</v>
+      </c>
+      <c r="I90" s="10">
+        <v>30.3048</v>
+      </c>
+    </row>
+    <row r="91" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="9">
+        <v>716170319933</v>
+      </c>
+      <c r="B91" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D91" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="E91" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="G91" s="2">
+        <v>3</v>
+      </c>
+      <c r="H91" s="10">
+        <v>58</v>
+      </c>
+      <c r="I91" s="10">
+        <v>30.3048</v>
+      </c>
+    </row>
+    <row r="92" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="9">
+        <v>716170313450</v>
+      </c>
+      <c r="B92" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="C92" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D92" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="E92" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="G92" s="2">
+        <v>3</v>
+      </c>
+      <c r="H92" s="10">
+        <v>45</v>
+      </c>
+      <c r="I92" s="10">
+        <v>23.511600000000001</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="9">
+        <v>716170319780</v>
+      </c>
+      <c r="B93" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="C93" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D93" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="E93" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="G93" s="2">
+        <v>3</v>
+      </c>
+      <c r="H93" s="10">
+        <v>45</v>
+      </c>
+      <c r="I93" s="10">
+        <v>23.511600000000001</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="9">
+        <v>716170319797</v>
+      </c>
+      <c r="B94" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="C94" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D94" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="E94" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="G94" s="2">
+        <v>3</v>
+      </c>
+      <c r="H94" s="10">
+        <v>45</v>
+      </c>
+      <c r="I94" s="10">
+        <v>23.511600000000001</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="9">
+        <v>716170319810</v>
+      </c>
+      <c r="B95" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="C95" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D95" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="E95" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="G95" s="2">
+        <v>3</v>
+      </c>
+      <c r="H95" s="10">
+        <v>45</v>
+      </c>
+      <c r="I95" s="10">
+        <v>23.511600000000001</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="9">
+        <v>716170319858</v>
+      </c>
+      <c r="B96" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="C96" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D96" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="E96" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="G96" s="2">
+        <v>3</v>
+      </c>
+      <c r="H96" s="10">
+        <v>45</v>
+      </c>
+      <c r="I96" s="10">
+        <v>23.511600000000001</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="9">
+        <v>716170319872</v>
+      </c>
+      <c r="B97" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="C97" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D97" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="E97" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="G97" s="2">
+        <v>3</v>
+      </c>
+      <c r="H97" s="10">
+        <v>45</v>
+      </c>
+      <c r="I97" s="10">
+        <v>23.511600000000001</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="9">
+        <v>716170165875</v>
+      </c>
+      <c r="B98" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="C98" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D98" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="E98" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="G98" s="2">
+        <v>3</v>
+      </c>
+      <c r="H98" s="10">
+        <v>64</v>
+      </c>
+      <c r="I98" s="10">
+        <v>33.436800000000005</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="9">
+        <v>716170165882</v>
+      </c>
+      <c r="B99" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="C99" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D99" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="E99" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="G99" s="2">
+        <v>3</v>
+      </c>
+      <c r="H99" s="10">
+        <v>64</v>
+      </c>
+      <c r="I99" s="10">
+        <v>33.436800000000005</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="9">
+        <v>716170185644</v>
+      </c>
+      <c r="B100" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="C100" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D100" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="E100" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="G100" s="2">
+        <v>3</v>
+      </c>
+      <c r="H100" s="10">
+        <v>64</v>
+      </c>
+      <c r="I100" s="10">
+        <v>33.436800000000005</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="9">
+        <v>716170096971</v>
+      </c>
+      <c r="B101" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="C101" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D101" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="E101" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="G101" s="2">
+        <v>3</v>
+      </c>
+      <c r="H101" s="10">
+        <v>45</v>
+      </c>
+      <c r="I101" s="10">
+        <v>23.511600000000001</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="9">
+        <v>716170097022</v>
+      </c>
+      <c r="B102" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="C102" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D102" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="E102" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="G102" s="2">
+        <v>3</v>
+      </c>
+      <c r="H102" s="10">
+        <v>45</v>
+      </c>
+      <c r="I102" s="10">
+        <v>23.511600000000001</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="9">
+        <v>716170097152</v>
+      </c>
+      <c r="B103" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="C103" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D103" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="E103" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="G103" s="2">
+        <v>3</v>
+      </c>
+      <c r="H103" s="10">
+        <v>45</v>
+      </c>
+      <c r="I103" s="10">
+        <v>23.511600000000001</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="9">
+        <v>716170335612</v>
+      </c>
+      <c r="B104" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="C104" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D104" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="E104" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="G104" s="2">
+        <v>3</v>
+      </c>
+      <c r="H104" s="10">
+        <v>45</v>
+      </c>
+      <c r="I104" s="10">
+        <v>23.511600000000001</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="9">
+        <v>716170335643</v>
+      </c>
+      <c r="B105" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="C105" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D105" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="E105" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="G105" s="2">
+        <v>3</v>
+      </c>
+      <c r="H105" s="10">
+        <v>45</v>
+      </c>
+      <c r="I105" s="10">
+        <v>23.511600000000001</v>
+      </c>
+    </row>
+    <row r="106" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="9">
+        <v>716170335650</v>
+      </c>
+      <c r="B106" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="C106" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D106" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="E106" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="G106" s="2">
+        <v>3</v>
+      </c>
+      <c r="H106" s="10">
+        <v>45</v>
+      </c>
+      <c r="I106" s="10">
+        <v>23.511600000000001</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="9">
+        <v>716170252292</v>
+      </c>
+      <c r="B107" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="C107" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D107" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="E107" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="G107" s="2">
+        <v>1</v>
+      </c>
+      <c r="H107" s="10">
+        <v>111</v>
+      </c>
+      <c r="I107" s="10">
+        <v>57.996000000000009</v>
+      </c>
+    </row>
+    <row r="108" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="9">
+        <v>716170254586</v>
+      </c>
+      <c r="B108" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="C108" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D108" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="E108" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="G108" s="2">
+        <v>1</v>
+      </c>
+      <c r="H108" s="10">
+        <v>85</v>
+      </c>
+      <c r="I108" s="10">
+        <v>44.409599999999998</v>
+      </c>
+    </row>
+    <row r="109" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="9">
+        <v>716170215129</v>
+      </c>
+      <c r="B109" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="C109" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D109" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="E109" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="G109" s="2">
+        <v>3</v>
+      </c>
+      <c r="H109" s="10">
+        <v>67</v>
+      </c>
+      <c r="I109" s="10">
+        <v>35.002800000000001</v>
+      </c>
+    </row>
+    <row r="110" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="9">
+        <v>716170194264</v>
+      </c>
+      <c r="B110" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="C110" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D110" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="E110" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="G110" s="2">
+        <v>3</v>
+      </c>
+      <c r="H110" s="10">
+        <v>87</v>
+      </c>
+      <c r="I110" s="10">
+        <v>45.457200000000007</v>
+      </c>
+    </row>
+    <row r="111" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="9">
+        <v>716170027456</v>
+      </c>
+      <c r="B111" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="C111" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D111" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="E111" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="G111" s="2">
+        <v>3</v>
+      </c>
+      <c r="H111" s="10">
+        <v>78</v>
+      </c>
+      <c r="I111" s="10">
+        <v>40.748399999999997</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="9">
+        <v>716170272214</v>
+      </c>
+      <c r="B112" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="C112" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D112" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="E112" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="G112" s="2">
+        <v>3</v>
+      </c>
+      <c r="H112" s="10">
+        <v>124</v>
+      </c>
+      <c r="I112" s="10">
+        <v>64.789200000000008</v>
+      </c>
+    </row>
+    <row r="113" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="9">
+        <v>716170264530</v>
+      </c>
+      <c r="B113" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="C113" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D113" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="E113" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="G113" s="2">
+        <v>3</v>
+      </c>
+      <c r="H113" s="10">
+        <v>145</v>
+      </c>
+      <c r="I113" s="10">
+        <v>75.751200000000011</v>
+      </c>
+    </row>
+    <row r="114" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="9">
+        <v>716170264547</v>
+      </c>
+      <c r="B114" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="C114" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D114" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="E114" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="G114" s="2">
+        <v>3</v>
+      </c>
+      <c r="H114" s="10">
+        <v>113</v>
+      </c>
+      <c r="I114" s="10">
+        <v>59.032800000000002</v>
+      </c>
+    </row>
+    <row r="115" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="9">
+        <v>716170282145</v>
+      </c>
+      <c r="B115" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="C115" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D115" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="E115" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="G115" s="2">
+        <v>3</v>
+      </c>
+      <c r="H115" s="10">
+        <v>86</v>
+      </c>
+      <c r="I115" s="10">
+        <v>44.928000000000004</v>
+      </c>
+    </row>
+    <row r="116" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="9">
+        <v>716170292496</v>
+      </c>
+      <c r="B116" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="C116" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D116" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="E116" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="G116" s="2">
+        <v>3</v>
+      </c>
+      <c r="H116" s="10">
+        <v>41</v>
+      </c>
+      <c r="I116" s="10">
+        <v>21.416399999999999</v>
+      </c>
+    </row>
+    <row r="117" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="9">
+        <v>716170260310</v>
+      </c>
+      <c r="B117" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="C117" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D117" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="E117" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="G117" s="2">
+        <v>3</v>
+      </c>
+      <c r="H117" s="10">
+        <v>48</v>
+      </c>
+      <c r="I117" s="10">
+        <v>25.0776</v>
+      </c>
+    </row>
+    <row r="118" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="9">
+        <v>716170260327</v>
+      </c>
+      <c r="B118" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="C118" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D118" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="E118" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="G118" s="2">
+        <v>3</v>
+      </c>
+      <c r="H118" s="10">
+        <v>48</v>
+      </c>
+      <c r="I118" s="10">
+        <v>25.0776</v>
+      </c>
+    </row>
+    <row r="119" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="9">
+        <v>716170260334</v>
+      </c>
+      <c r="B119" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="C119" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D119" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="E119" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="G119" s="2">
+        <v>3</v>
+      </c>
+      <c r="H119" s="10">
+        <v>48</v>
+      </c>
+      <c r="I119" s="10">
+        <v>25.0776</v>
+      </c>
+    </row>
+    <row r="120" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="9">
+        <v>716170260341</v>
+      </c>
+      <c r="B120" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="C120" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D120" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="E120" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="G120" s="2">
+        <v>3</v>
+      </c>
+      <c r="H120" s="10">
+        <v>48</v>
+      </c>
+      <c r="I120" s="10">
+        <v>25.0776</v>
+      </c>
+    </row>
+    <row r="121" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="9">
+        <v>716170260358</v>
+      </c>
+      <c r="B121" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="C121" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D121" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="E121" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="G121" s="2">
+        <v>3</v>
+      </c>
+      <c r="H121" s="10">
+        <v>48</v>
+      </c>
+      <c r="I121" s="10">
+        <v>25.0776</v>
+      </c>
+    </row>
+    <row r="122" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="9">
+        <v>716170260365</v>
+      </c>
+      <c r="B122" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="C122" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D122" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="E122" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="G122" s="2">
+        <v>3</v>
+      </c>
+      <c r="H122" s="10">
+        <v>48</v>
+      </c>
+      <c r="I122" s="10">
+        <v>25.0776</v>
+      </c>
+    </row>
+    <row r="123" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="9">
+        <v>716170260600</v>
+      </c>
+      <c r="B123" s="2" t="s">
+        <v>261</v>
+      </c>
+      <c r="C123" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D123" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="E123" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="G123" s="2">
+        <v>3</v>
+      </c>
+      <c r="H123" s="10">
+        <v>48</v>
+      </c>
+      <c r="I123" s="10">
+        <v>25.0776</v>
+      </c>
+    </row>
+    <row r="124" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A124" s="9">
+        <v>716170260631</v>
+      </c>
+      <c r="B124" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="C124" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D124" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="E124" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="G124" s="2">
+        <v>3</v>
+      </c>
+      <c r="H124" s="10">
+        <v>48</v>
+      </c>
+      <c r="I124" s="10">
+        <v>25.0776</v>
+      </c>
+    </row>
+    <row r="125" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="9">
+        <v>716170260648</v>
+      </c>
+      <c r="B125" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="C125" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D125" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="E125" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="G125" s="2">
+        <v>3</v>
+      </c>
+      <c r="H125" s="10">
+        <v>48</v>
+      </c>
+      <c r="I125" s="10">
+        <v>25.0776</v>
+      </c>
+    </row>
+    <row r="126" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A126" s="9">
+        <v>716170260655</v>
+      </c>
+      <c r="B126" s="2" t="s">
+        <v>267</v>
+      </c>
+      <c r="C126" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D126" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="E126" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="G126" s="2">
+        <v>3</v>
+      </c>
+      <c r="H126" s="10">
+        <v>48</v>
+      </c>
+      <c r="I126" s="10">
+        <v>25.0776</v>
+      </c>
+    </row>
+    <row r="127" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A127" s="9">
+        <v>716170326504</v>
+      </c>
+      <c r="B127" s="2" t="s">
+        <v>269</v>
+      </c>
+      <c r="C127" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D127" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="E127" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="G127" s="2">
+        <v>3</v>
+      </c>
+      <c r="H127" s="10">
+        <v>48</v>
+      </c>
+      <c r="I127" s="10">
+        <v>25.0776</v>
+      </c>
+    </row>
+    <row r="128" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A128" s="9">
+        <v>716170260495</v>
+      </c>
+      <c r="B128" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="C128" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D128" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="E128" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="G128" s="2">
+        <v>3</v>
+      </c>
+      <c r="H128" s="10">
+        <v>48</v>
+      </c>
+      <c r="I128" s="10">
+        <v>25.0776</v>
+      </c>
+    </row>
+    <row r="129" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A129" s="9">
+        <v>716170347752</v>
+      </c>
+      <c r="B129" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="C129" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D129" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="E129" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="G129" s="2">
+        <v>3</v>
+      </c>
+      <c r="H129" s="10">
+        <v>48</v>
+      </c>
+      <c r="I129" s="10">
+        <v>25.0776</v>
+      </c>
+    </row>
+    <row r="130" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A130" s="9">
+        <v>716170347769</v>
+      </c>
+      <c r="B130" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="C130" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D130" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="E130" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="G130" s="2">
+        <v>3</v>
+      </c>
+      <c r="H130" s="10">
+        <v>48</v>
+      </c>
+      <c r="I130" s="10">
+        <v>25.0776</v>
+      </c>
+    </row>
+    <row r="131" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A131" s="9">
+        <v>716170347776</v>
+      </c>
+      <c r="B131" s="2" t="s">
+        <v>278</v>
+      </c>
+      <c r="C131" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D131" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="E131" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="G131" s="2">
+        <v>3</v>
+      </c>
+      <c r="H131" s="10">
+        <v>48</v>
+      </c>
+      <c r="I131" s="10">
+        <v>25.0776</v>
+      </c>
+    </row>
+    <row r="132" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A132" s="9">
+        <v>716170347783</v>
+      </c>
+      <c r="B132" s="2" t="s">
+        <v>280</v>
+      </c>
+      <c r="C132" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D132" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="E132" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="G132" s="2">
+        <v>3</v>
+      </c>
+      <c r="H132" s="10">
+        <v>48</v>
+      </c>
+      <c r="I132" s="10">
+        <v>25.0776</v>
+      </c>
+    </row>
+    <row r="133" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A133" s="9">
+        <v>716170347806</v>
+      </c>
+      <c r="B133" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="C133" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D133" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="E133" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="G133" s="2">
+        <v>3</v>
+      </c>
+      <c r="H133" s="10">
+        <v>48</v>
+      </c>
+      <c r="I133" s="10">
+        <v>25.0776</v>
+      </c>
+    </row>
+    <row r="134" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A134" s="9">
+        <v>716170347813</v>
+      </c>
+      <c r="B134" s="2" t="s">
+        <v>284</v>
+      </c>
+      <c r="C134" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D134" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="E134" s="3" t="s">
+        <v>285</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="G134" s="2">
+        <v>3</v>
+      </c>
+      <c r="H134" s="10">
+        <v>48</v>
+      </c>
+      <c r="I134" s="10">
+        <v>25.0776</v>
+      </c>
+    </row>
+    <row r="135" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A135" s="9">
+        <v>716170347820</v>
+      </c>
+      <c r="B135" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="C135" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D135" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="E135" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="G135" s="2">
+        <v>3</v>
+      </c>
+      <c r="H135" s="10">
+        <v>48</v>
+      </c>
+      <c r="I135" s="10">
+        <v>25.0776</v>
+      </c>
+    </row>
+    <row r="136" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A136" s="9">
+        <v>716170347837</v>
+      </c>
+      <c r="B136" s="2" t="s">
+        <v>288</v>
+      </c>
+      <c r="C136" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D136" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="E136" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="G136" s="2">
+        <v>3</v>
+      </c>
+      <c r="H136" s="10">
+        <v>48</v>
+      </c>
+      <c r="I136" s="10">
+        <v>25.0776</v>
+      </c>
+    </row>
+    <row r="137" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A137" s="9">
+        <v>716170347851</v>
+      </c>
+      <c r="B137" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="C137" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D137" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="E137" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="G137" s="2">
+        <v>3</v>
+      </c>
+      <c r="H137" s="10">
+        <v>48</v>
+      </c>
+      <c r="I137" s="10">
+        <v>25.0776</v>
+      </c>
+    </row>
+    <row r="138" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A138" s="9">
+        <v>716170347875</v>
+      </c>
+      <c r="B138" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="C138" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D138" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="E138" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="G138" s="2">
+        <v>3</v>
+      </c>
+      <c r="H138" s="10">
+        <v>48</v>
+      </c>
+      <c r="I138" s="10">
+        <v>25.0776</v>
+      </c>
+    </row>
+    <row r="139" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A139" s="9">
+        <v>716170347882</v>
+      </c>
+      <c r="B139" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="C139" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D139" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="E139" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="G139" s="2">
+        <v>3</v>
+      </c>
+      <c r="H139" s="10">
+        <v>48</v>
+      </c>
+      <c r="I139" s="10">
+        <v>25.0776</v>
+      </c>
+    </row>
+    <row r="140" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A140" s="9">
+        <v>716170362243</v>
+      </c>
+      <c r="B140" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="C140" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D140" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="E140" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="G140" s="2">
+        <v>3</v>
+      </c>
+      <c r="H140" s="10">
+        <v>48</v>
+      </c>
+      <c r="I140" s="10">
+        <v>25.0776</v>
+      </c>
+    </row>
+    <row r="141" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A141" s="9">
+        <v>716170225463</v>
+      </c>
+      <c r="B141" s="2" t="s">
+        <v>298</v>
+      </c>
+      <c r="C141" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D141" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="E141" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="G141" s="2">
+        <v>3</v>
+      </c>
+      <c r="H141" s="10">
+        <v>48</v>
+      </c>
+      <c r="I141" s="10">
+        <v>25.0776</v>
+      </c>
+    </row>
+    <row r="142" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A142" s="9">
+        <v>716170225470</v>
+      </c>
+      <c r="B142" s="2" t="s">
+        <v>301</v>
+      </c>
+      <c r="C142" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D142" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="E142" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="G142" s="2">
+        <v>3</v>
+      </c>
+      <c r="H142" s="10">
+        <v>48</v>
+      </c>
+      <c r="I142" s="10">
+        <v>25.0776</v>
+      </c>
+    </row>
+    <row r="143" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A143" s="9">
+        <v>716170225487</v>
+      </c>
+      <c r="B143" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="C143" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D143" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="E143" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="G143" s="2">
+        <v>3</v>
+      </c>
+      <c r="H143" s="10">
+        <v>48</v>
+      </c>
+      <c r="I143" s="10">
+        <v>25.0776</v>
+      </c>
+    </row>
+    <row r="144" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A144" s="9">
+        <v>716170225494</v>
+      </c>
+      <c r="B144" s="2" t="s">
+        <v>305</v>
+      </c>
+      <c r="C144" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D144" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="E144" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="G144" s="2">
+        <v>3</v>
+      </c>
+      <c r="H144" s="10">
+        <v>48</v>
+      </c>
+      <c r="I144" s="10">
+        <v>25.0776</v>
+      </c>
+    </row>
+    <row r="145" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A145" s="9">
+        <v>716170225500</v>
+      </c>
+      <c r="B145" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="C145" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D145" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="E145" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="G145" s="2">
+        <v>3</v>
+      </c>
+      <c r="H145" s="10">
+        <v>48</v>
+      </c>
+      <c r="I145" s="10">
+        <v>25.0776</v>
+      </c>
+    </row>
+    <row r="146" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A146" s="9">
+        <v>716170225524</v>
+      </c>
+      <c r="B146" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="C146" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D146" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="E146" s="3" t="s">
+        <v>310</v>
+      </c>
+      <c r="F146" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="G146" s="2">
+        <v>3</v>
+      </c>
+      <c r="H146" s="10">
+        <v>48</v>
+      </c>
+      <c r="I146" s="10">
+        <v>25.0776</v>
+      </c>
+    </row>
+    <row r="147" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A147" s="9">
+        <v>716170225548</v>
+      </c>
+      <c r="B147" s="2" t="s">
+        <v>311</v>
+      </c>
+      <c r="C147" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D147" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="E147" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="G147" s="2">
+        <v>3</v>
+      </c>
+      <c r="H147" s="10">
+        <v>48</v>
+      </c>
+      <c r="I147" s="10">
+        <v>25.0776</v>
+      </c>
+    </row>
+    <row r="148" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A148" s="9">
+        <v>716170225579</v>
+      </c>
+      <c r="B148" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="C148" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D148" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="E148" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="F148" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="G148" s="2">
+        <v>3</v>
+      </c>
+      <c r="H148" s="10">
+        <v>48</v>
+      </c>
+      <c r="I148" s="10">
+        <v>25.0776</v>
+      </c>
+    </row>
+    <row r="149" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A149" s="9">
+        <v>716170307794</v>
+      </c>
+      <c r="B149" s="2" t="s">
+        <v>315</v>
+      </c>
+      <c r="C149" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D149" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="E149" s="3" t="s">
+        <v>317</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="G149" s="2">
+        <v>3</v>
+      </c>
+      <c r="H149" s="10">
+        <v>48</v>
+      </c>
+      <c r="I149" s="10">
+        <v>25.0776</v>
+      </c>
+    </row>
+    <row r="150" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A150" s="9">
+        <v>716170307817</v>
+      </c>
+      <c r="B150" s="2" t="s">
+        <v>318</v>
+      </c>
+      <c r="C150" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D150" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="E150" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="F150" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="G150" s="2">
+        <v>3</v>
+      </c>
+      <c r="H150" s="10">
+        <v>48</v>
+      </c>
+      <c r="I150" s="10">
+        <v>25.0776</v>
+      </c>
+    </row>
+    <row r="151" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A151" s="9">
+        <v>716170307824</v>
+      </c>
+      <c r="B151" s="2" t="s">
+        <v>320</v>
+      </c>
+      <c r="C151" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D151" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="E151" s="3" t="s">
+        <v>321</v>
+      </c>
+      <c r="F151" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="G151" s="2">
+        <v>3</v>
+      </c>
+      <c r="H151" s="10">
+        <v>48</v>
+      </c>
+      <c r="I151" s="10">
+        <v>25.0776</v>
+      </c>
+    </row>
+    <row r="152" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A152" s="9">
+        <v>716170307831</v>
+      </c>
+      <c r="B152" s="2" t="s">
+        <v>322</v>
+      </c>
+      <c r="C152" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D152" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="E152" s="3" t="s">
+        <v>323</v>
+      </c>
+      <c r="F152" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="G152" s="2">
+        <v>3</v>
+      </c>
+      <c r="H152" s="10">
+        <v>48</v>
+      </c>
+      <c r="I152" s="10">
+        <v>25.0776</v>
+      </c>
+    </row>
+    <row r="153" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A153" s="9">
+        <v>716170307855</v>
+      </c>
+      <c r="B153" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="C153" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D153" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="E153" s="3" t="s">
+        <v>325</v>
+      </c>
+      <c r="F153" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="G153" s="2">
+        <v>3</v>
+      </c>
+      <c r="H153" s="10">
+        <v>48</v>
+      </c>
+      <c r="I153" s="10">
+        <v>25.0776</v>
+      </c>
+    </row>
+    <row r="154" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A154" s="9">
+        <v>716170307862</v>
+      </c>
+      <c r="B154" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="C154" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D154" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="E154" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="G154" s="2">
+        <v>3</v>
+      </c>
+      <c r="H154" s="10">
+        <v>48</v>
+      </c>
+      <c r="I154" s="10">
+        <v>25.0776</v>
+      </c>
+    </row>
+    <row r="155" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A155" s="9">
+        <v>716170307879</v>
+      </c>
+      <c r="B155" s="2" t="s">
+        <v>328</v>
+      </c>
+      <c r="C155" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D155" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="E155" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="F155" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="G155" s="2">
+        <v>3</v>
+      </c>
+      <c r="H155" s="10">
+        <v>48</v>
+      </c>
+      <c r="I155" s="10">
+        <v>25.0776</v>
+      </c>
+    </row>
+    <row r="156" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A156" s="9">
+        <v>716170307886</v>
+      </c>
+      <c r="B156" s="2" t="s">
+        <v>330</v>
+      </c>
+      <c r="C156" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D156" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="E156" s="3" t="s">
+        <v>331</v>
+      </c>
+      <c r="F156" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="G156" s="2">
+        <v>3</v>
+      </c>
+      <c r="H156" s="10">
+        <v>48</v>
+      </c>
+      <c r="I156" s="10">
+        <v>25.0776</v>
+      </c>
+    </row>
+    <row r="157" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A157" s="9">
+        <v>716170307909</v>
+      </c>
+      <c r="B157" s="2" t="s">
+        <v>332</v>
+      </c>
+      <c r="C157" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D157" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="E157" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="F157" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="G157" s="2">
+        <v>3</v>
+      </c>
+      <c r="H157" s="10">
+        <v>48</v>
+      </c>
+      <c r="I157" s="10">
+        <v>25.0776</v>
+      </c>
+    </row>
+    <row r="158" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A158" s="9">
+        <v>716170326450</v>
+      </c>
+      <c r="B158" s="2" t="s">
+        <v>334</v>
+      </c>
+      <c r="C158" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D158" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="E158" s="3" t="s">
+        <v>335</v>
+      </c>
+      <c r="F158" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="G158" s="2">
+        <v>3</v>
+      </c>
+      <c r="H158" s="10">
+        <v>48</v>
+      </c>
+      <c r="I158" s="10">
+        <v>25.0776</v>
+      </c>
+    </row>
+    <row r="159" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A159" s="9">
+        <v>716170326467</v>
+      </c>
+      <c r="B159" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="C159" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D159" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="E159" s="3" t="s">
+        <v>337</v>
+      </c>
+      <c r="F159" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="G159" s="2">
+        <v>3</v>
+      </c>
+      <c r="H159" s="10">
+        <v>48</v>
+      </c>
+      <c r="I159" s="10">
+        <v>25.0776</v>
+      </c>
+    </row>
+    <row r="160" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A160" s="9">
+        <v>716170326474</v>
+      </c>
+      <c r="B160" s="2" t="s">
+        <v>338</v>
+      </c>
+      <c r="C160" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D160" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="E160" s="3" t="s">
+        <v>339</v>
+      </c>
+      <c r="F160" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="G160" s="2">
+        <v>3</v>
+      </c>
+      <c r="H160" s="10">
+        <v>48</v>
+      </c>
+      <c r="I160" s="10">
+        <v>25.0776</v>
+      </c>
+    </row>
+    <row r="161" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A161" s="9">
+        <v>716170365336</v>
+      </c>
+      <c r="B161" s="2" t="s">
+        <v>340</v>
+      </c>
+      <c r="C161" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D161" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="E161" s="3" t="s">
+        <v>341</v>
+      </c>
+      <c r="F161" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="G161" s="2">
+        <v>3</v>
+      </c>
+      <c r="H161" s="10">
+        <v>48</v>
+      </c>
+      <c r="I161" s="10">
+        <v>25.0776</v>
+      </c>
+    </row>
+    <row r="162" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A162" s="9">
+        <v>716170365343</v>
+      </c>
+      <c r="B162" s="2" t="s">
+        <v>342</v>
+      </c>
+      <c r="C162" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D162" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="E162" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="F162" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="G162" s="2">
+        <v>3</v>
+      </c>
+      <c r="H162" s="10">
+        <v>48</v>
+      </c>
+      <c r="I162" s="10">
+        <v>25.0776</v>
+      </c>
+    </row>
+    <row r="163" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A163" s="9">
+        <v>716170186238</v>
+      </c>
+      <c r="B163" s="2" t="s">
+        <v>344</v>
+      </c>
+      <c r="C163" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D163" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="E163" s="3" t="s">
+        <v>347</v>
+      </c>
+      <c r="F163" s="2" t="s">
+        <v>346</v>
+      </c>
+      <c r="G163" s="2">
+        <v>3</v>
+      </c>
+      <c r="H163" s="10">
+        <v>43</v>
+      </c>
+      <c r="I163" s="10">
+        <v>22.464000000000002</v>
+      </c>
+    </row>
+    <row r="164" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A164" s="9">
+        <v>716170186252</v>
+      </c>
+      <c r="B164" s="2" t="s">
+        <v>348</v>
+      </c>
+      <c r="C164" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D164" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="E164" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="F164" s="2" t="s">
+        <v>346</v>
+      </c>
+      <c r="G164" s="2">
+        <v>3</v>
+      </c>
+      <c r="H164" s="10">
+        <v>43</v>
+      </c>
+      <c r="I164" s="10">
+        <v>22.464000000000002</v>
+      </c>
+    </row>
+    <row r="165" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A165" s="9">
+        <v>716170186269</v>
+      </c>
+      <c r="B165" s="2" t="s">
+        <v>350</v>
+      </c>
+      <c r="C165" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D165" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="E165" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="F165" s="2" t="s">
+        <v>346</v>
+      </c>
+      <c r="G165" s="2">
+        <v>3</v>
+      </c>
+      <c r="H165" s="10">
+        <v>43</v>
+      </c>
+      <c r="I165" s="10">
+        <v>22.464000000000002</v>
+      </c>
+    </row>
+    <row r="166" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A166" s="9">
+        <v>716170186283</v>
+      </c>
+      <c r="B166" s="2" t="s">
+        <v>352</v>
+      </c>
+      <c r="C166" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D166" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="E166" s="3" t="s">
+        <v>353</v>
+      </c>
+      <c r="F166" s="2" t="s">
+        <v>346</v>
+      </c>
+      <c r="G166" s="2">
+        <v>3</v>
+      </c>
+      <c r="H166" s="10">
+        <v>43</v>
+      </c>
+      <c r="I166" s="10">
+        <v>22.464000000000002</v>
+      </c>
+    </row>
+    <row r="167" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A167" s="9">
+        <v>716170191034</v>
+      </c>
+      <c r="B167" s="2" t="s">
+        <v>354</v>
+      </c>
+      <c r="C167" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D167" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="E167" s="3" t="s">
+        <v>355</v>
+      </c>
+      <c r="F167" s="2" t="s">
+        <v>346</v>
+      </c>
+      <c r="G167" s="2">
+        <v>3</v>
+      </c>
+      <c r="H167" s="10">
+        <v>43</v>
+      </c>
+      <c r="I167" s="10">
+        <v>22.464000000000002</v>
+      </c>
+    </row>
+    <row r="168" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A168" s="9">
+        <v>716170190983</v>
+      </c>
+      <c r="B168" s="2" t="s">
+        <v>356</v>
+      </c>
+      <c r="C168" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D168" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="E168" s="3" t="s">
+        <v>357</v>
+      </c>
+      <c r="F168" s="2" t="s">
+        <v>346</v>
+      </c>
+      <c r="G168" s="2">
+        <v>3</v>
+      </c>
+      <c r="H168" s="10">
+        <v>43</v>
+      </c>
+      <c r="I168" s="10">
+        <v>22.464000000000002</v>
+      </c>
+    </row>
+    <row r="169" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A169" s="9">
+        <v>716170237855</v>
+      </c>
+      <c r="B169" s="2" t="s">
+        <v>358</v>
+      </c>
+      <c r="C169" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D169" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="E169" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="F169" s="2" t="s">
+        <v>346</v>
+      </c>
+      <c r="G169" s="2">
+        <v>3</v>
+      </c>
+      <c r="H169" s="10">
+        <v>43</v>
+      </c>
+      <c r="I169" s="10">
+        <v>22.464000000000002</v>
+      </c>
+    </row>
+    <row r="170" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A170" s="9">
+        <v>716170237886</v>
+      </c>
+      <c r="B170" s="2" t="s">
+        <v>360</v>
+      </c>
+      <c r="C170" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D170" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="E170" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="F170" s="2" t="s">
+        <v>346</v>
+      </c>
+      <c r="G170" s="2">
+        <v>3</v>
+      </c>
+      <c r="H170" s="10">
+        <v>43</v>
+      </c>
+      <c r="I170" s="10">
+        <v>22.464000000000002</v>
+      </c>
+    </row>
+    <row r="171" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A171" s="9">
+        <v>716170237909</v>
+      </c>
+      <c r="B171" s="2" t="s">
+        <v>362</v>
+      </c>
+      <c r="C171" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D171" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="E171" s="3" t="s">
+        <v>363</v>
+      </c>
+      <c r="F171" s="2" t="s">
+        <v>346</v>
+      </c>
+      <c r="G171" s="2">
+        <v>3</v>
+      </c>
+      <c r="H171" s="10">
+        <v>43</v>
+      </c>
+      <c r="I171" s="10">
+        <v>22.464000000000002</v>
+      </c>
+    </row>
+    <row r="172" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A172" s="9">
+        <v>716170228921</v>
+      </c>
+      <c r="B172" s="2" t="s">
+        <v>364</v>
+      </c>
+      <c r="C172" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D172" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="E172" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="F172" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="G172" s="2">
+        <v>3</v>
+      </c>
+      <c r="H172" s="10">
+        <v>43</v>
+      </c>
+      <c r="I172" s="10">
+        <v>22.464000000000002</v>
+      </c>
+    </row>
+    <row r="173" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A173" s="9">
+        <v>716170235462</v>
+      </c>
+      <c r="B173" s="2" t="s">
+        <v>366</v>
+      </c>
+      <c r="C173" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D173" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="E173" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="F173" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="G173" s="2">
+        <v>3</v>
+      </c>
+      <c r="H173" s="10">
+        <v>43</v>
+      </c>
+      <c r="I173" s="10">
+        <v>22.464000000000002</v>
+      </c>
+    </row>
+    <row r="174" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A174" s="9">
+        <v>716170228938</v>
+      </c>
+      <c r="B174" s="2" t="s">
+        <v>368</v>
+      </c>
+      <c r="C174" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D174" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="E174" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="F174" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="G174" s="2">
+        <v>3</v>
+      </c>
+      <c r="H174" s="10">
+        <v>43</v>
+      </c>
+      <c r="I174" s="10">
+        <v>22.464000000000002</v>
+      </c>
+    </row>
+    <row r="175" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A175" s="9">
+        <v>716170228945</v>
+      </c>
+      <c r="B175" s="2" t="s">
+        <v>370</v>
+      </c>
+      <c r="C175" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D175" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="E175" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="F175" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="G175" s="2">
+        <v>3</v>
+      </c>
+      <c r="H175" s="10">
+        <v>43</v>
+      </c>
+      <c r="I175" s="10">
+        <v>22.464000000000002</v>
+      </c>
+    </row>
+    <row r="176" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A176" s="9">
+        <v>716170228952</v>
+      </c>
+      <c r="B176" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="C176" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D176" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="E176" s="3" t="s">
+        <v>373</v>
+      </c>
+      <c r="F176" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="G176" s="2">
+        <v>3</v>
+      </c>
+      <c r="H176" s="10">
+        <v>43</v>
+      </c>
+      <c r="I176" s="10">
+        <v>22.464000000000002</v>
+      </c>
+    </row>
+    <row r="177" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A177" s="9">
+        <v>716170257174</v>
+      </c>
+      <c r="B177" s="2" t="s">
+        <v>374</v>
+      </c>
+      <c r="C177" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D177" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="E177" s="3" t="s">
+        <v>375</v>
+      </c>
+      <c r="F177" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="G177" s="2">
+        <v>3</v>
+      </c>
+      <c r="H177" s="10">
+        <v>43</v>
+      </c>
+      <c r="I177" s="10">
+        <v>22.464000000000002</v>
+      </c>
+    </row>
+    <row r="178" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A178" s="9">
+        <v>716170257167</v>
+      </c>
+      <c r="B178" s="2" t="s">
+        <v>376</v>
+      </c>
+      <c r="C178" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D178" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="E178" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="F178" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="G178" s="2">
+        <v>3</v>
+      </c>
+      <c r="H178" s="10">
+        <v>43</v>
+      </c>
+      <c r="I178" s="10">
+        <v>22.464000000000002</v>
+      </c>
+    </row>
+    <row r="179" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A179" s="9">
+        <v>716170257181</v>
+      </c>
+      <c r="B179" s="2" t="s">
+        <v>378</v>
+      </c>
+      <c r="C179" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D179" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="E179" s="3" t="s">
+        <v>379</v>
+      </c>
+      <c r="F179" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="G179" s="2">
+        <v>3</v>
+      </c>
+      <c r="H179" s="10">
+        <v>43</v>
+      </c>
+      <c r="I179" s="10">
+        <v>22.464000000000002</v>
+      </c>
+    </row>
+    <row r="180" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A180" s="9">
+        <v>716170235509</v>
+      </c>
+      <c r="B180" s="2" t="s">
+        <v>380</v>
+      </c>
+      <c r="C180" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D180" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="E180" s="3" t="s">
+        <v>381</v>
+      </c>
+      <c r="F180" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="G180" s="2">
+        <v>3</v>
+      </c>
+      <c r="H180" s="10">
+        <v>43</v>
+      </c>
+      <c r="I180" s="10">
+        <v>22.464000000000002</v>
+      </c>
+    </row>
+    <row r="181" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A181" s="9">
+        <v>716170235479</v>
+      </c>
+      <c r="B181" s="2" t="s">
+        <v>382</v>
+      </c>
+      <c r="C181" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D181" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="E181" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F181" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="G181" s="2">
+        <v>3</v>
+      </c>
+      <c r="H181" s="10">
+        <v>43</v>
+      </c>
+      <c r="I181" s="10">
+        <v>22.464000000000002</v>
+      </c>
+    </row>
+    <row r="182" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A182" s="9">
+        <v>716170346243</v>
+      </c>
+      <c r="B182" s="2" t="s">
+        <v>384</v>
+      </c>
+      <c r="C182" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D182" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="E182" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="F182" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="G182" s="2">
+        <v>3</v>
+      </c>
+      <c r="H182" s="10">
+        <v>45</v>
+      </c>
+      <c r="I182" s="10">
+        <v>23.511600000000001</v>
+      </c>
+    </row>
+    <row r="183" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A183" s="9">
+        <v>716170344249</v>
+      </c>
+      <c r="B183" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="C183" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D183" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="E183" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="F183" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="G183" s="2">
+        <v>3</v>
+      </c>
+      <c r="H183" s="10">
+        <v>45</v>
+      </c>
+      <c r="I183" s="10">
+        <v>23.511600000000001</v>
+      </c>
+    </row>
+    <row r="184" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A184" s="9">
+        <v>716170346236</v>
+      </c>
+      <c r="B184" s="2" t="s">
+        <v>388</v>
+      </c>
+      <c r="C184" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D184" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="E184" s="3" t="s">
+        <v>389</v>
+      </c>
+      <c r="F184" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="G184" s="2">
+        <v>3</v>
+      </c>
+      <c r="H184" s="10">
+        <v>45</v>
+      </c>
+      <c r="I184" s="10">
+        <v>23.511600000000001</v>
+      </c>
+    </row>
+    <row r="185" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A185" s="9">
+        <v>716170344256</v>
+      </c>
+      <c r="B185" s="2" t="s">
+        <v>390</v>
+      </c>
+      <c r="C185" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D185" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="E185" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="F185" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="G185" s="2">
+        <v>3</v>
+      </c>
+      <c r="H185" s="10">
+        <v>45</v>
+      </c>
+      <c r="I185" s="10">
+        <v>23.511600000000001</v>
+      </c>
+    </row>
+    <row r="186" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A186" s="9">
+        <v>716170344287</v>
+      </c>
+      <c r="B186" s="2" t="s">
+        <v>392</v>
+      </c>
+      <c r="C186" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D186" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="E186" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="F186" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="G186" s="2">
+        <v>3</v>
+      </c>
+      <c r="H186" s="10">
+        <v>45</v>
+      </c>
+      <c r="I186" s="10">
+        <v>23.511600000000001</v>
+      </c>
+    </row>
+    <row r="187" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A187" s="9">
+        <v>716170346250</v>
+      </c>
+      <c r="B187" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="C187" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D187" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="E187" s="3" t="s">
+        <v>395</v>
+      </c>
+      <c r="F187" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="G187" s="2">
+        <v>3</v>
+      </c>
+      <c r="H187" s="10">
+        <v>45</v>
+      </c>
+      <c r="I187" s="10">
+        <v>23.511600000000001</v>
+      </c>
+    </row>
+    <row r="188" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A188" s="9">
+        <v>716170270821</v>
+      </c>
+      <c r="B188" s="2" t="s">
+        <v>396</v>
+      </c>
+      <c r="C188" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D188" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="E188" s="3" t="s">
+        <v>397</v>
+      </c>
+      <c r="F188" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="G188" s="2">
+        <v>3</v>
+      </c>
+      <c r="H188" s="10">
+        <v>45</v>
+      </c>
+      <c r="I188" s="10">
+        <v>23.511600000000001</v>
+      </c>
+    </row>
+    <row r="189" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A189" s="9">
+        <v>716170336084</v>
+      </c>
+      <c r="B189" s="2" t="s">
+        <v>398</v>
+      </c>
+      <c r="C189" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D189" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="E189" s="3" t="s">
+        <v>399</v>
+      </c>
+      <c r="F189" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="G189" s="2">
+        <v>3</v>
+      </c>
+      <c r="H189" s="10">
+        <v>45</v>
+      </c>
+      <c r="I189" s="10">
+        <v>23.511600000000001</v>
+      </c>
+    </row>
+    <row r="190" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A190" s="9">
+        <v>716170336121</v>
+      </c>
+      <c r="B190" s="2" t="s">
+        <v>400</v>
+      </c>
+      <c r="C190" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D190" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="E190" s="3" t="s">
+        <v>401</v>
+      </c>
+      <c r="F190" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="G190" s="2">
+        <v>3</v>
+      </c>
+      <c r="H190" s="10">
+        <v>45</v>
+      </c>
+      <c r="I190" s="10">
+        <v>23.511600000000001</v>
+      </c>
+    </row>
+    <row r="191" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A191" s="9">
+        <v>716170336138</v>
+      </c>
+      <c r="B191" s="2" t="s">
+        <v>402</v>
+      </c>
+      <c r="C191" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D191" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="E191" s="3" t="s">
+        <v>403</v>
+      </c>
+      <c r="F191" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="G191" s="2">
+        <v>3</v>
+      </c>
+      <c r="H191" s="10">
+        <v>45</v>
+      </c>
+      <c r="I191" s="10">
+        <v>23.511600000000001</v>
+      </c>
+    </row>
+    <row r="192" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A192" s="9">
+        <v>716170336336</v>
+      </c>
+      <c r="B192" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="C192" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D192" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="E192" s="3" t="s">
+        <v>405</v>
+      </c>
+      <c r="F192" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="G192" s="2">
+        <v>3</v>
+      </c>
+      <c r="H192" s="10">
+        <v>45</v>
+      </c>
+      <c r="I192" s="10">
+        <v>23.511600000000001</v>
+      </c>
+    </row>
+    <row r="193" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A193" s="9">
+        <v>716170336145</v>
+      </c>
+      <c r="B193" s="2" t="s">
+        <v>406</v>
+      </c>
+      <c r="C193" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D193" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="E193" s="3" t="s">
+        <v>407</v>
+      </c>
+      <c r="F193" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="G193" s="2">
+        <v>3</v>
+      </c>
+      <c r="H193" s="10">
+        <v>45</v>
+      </c>
+      <c r="I193" s="10">
+        <v>23.511600000000001</v>
+      </c>
+    </row>
+    <row r="194" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A194" s="9">
+        <v>716170354415</v>
+      </c>
+      <c r="B194" s="2" t="s">
+        <v>408</v>
+      </c>
+      <c r="C194" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D194" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="E194" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="F194" s="2" t="s">
+        <v>409</v>
+      </c>
+      <c r="G194" s="2">
+        <v>3</v>
+      </c>
+      <c r="H194" s="10">
+        <v>45</v>
+      </c>
+      <c r="I194" s="10">
+        <v>23.511600000000001</v>
+      </c>
+    </row>
+    <row r="195" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A195" s="9">
+        <v>716170363523</v>
+      </c>
+      <c r="B195" s="2" t="s">
+        <v>411</v>
+      </c>
+      <c r="C195" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D195" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="E195" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="F195" s="2" t="s">
+        <v>409</v>
+      </c>
+      <c r="G195" s="2">
+        <v>3</v>
+      </c>
+      <c r="H195" s="10">
+        <v>45</v>
+      </c>
+      <c r="I195" s="10">
+        <v>23.511600000000001</v>
+      </c>
+    </row>
+    <row r="196" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A196" s="9">
+        <v>716170354422</v>
+      </c>
+      <c r="B196" s="2" t="s">
+        <v>413</v>
+      </c>
+      <c r="C196" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D196" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="E196" s="3" t="s">
+        <v>414</v>
+      </c>
+      <c r="F196" s="2" t="s">
+        <v>409</v>
+      </c>
+      <c r="G196" s="2">
+        <v>3</v>
+      </c>
+      <c r="H196" s="10">
+        <v>45</v>
+      </c>
+      <c r="I196" s="10">
+        <v>23.511600000000001</v>
+      </c>
+    </row>
+    <row r="197" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A197" s="9">
+        <v>716170354408</v>
+      </c>
+      <c r="B197" s="2" t="s">
+        <v>415</v>
+      </c>
+      <c r="C197" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D197" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="E197" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="F197" s="2" t="s">
+        <v>409</v>
+      </c>
+      <c r="G197" s="2">
+        <v>3</v>
+      </c>
+      <c r="H197" s="10">
+        <v>45</v>
+      </c>
+      <c r="I197" s="10">
+        <v>23.511600000000001</v>
+      </c>
+    </row>
+    <row r="198" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A198" s="9">
+        <v>716170354446</v>
+      </c>
+      <c r="B198" s="2" t="s">
+        <v>417</v>
+      </c>
+      <c r="C198" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D198" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="E198" s="3" t="s">
+        <v>418</v>
+      </c>
+      <c r="F198" s="2" t="s">
+        <v>409</v>
+      </c>
+      <c r="G198" s="2">
+        <v>3</v>
+      </c>
+      <c r="H198" s="10">
+        <v>45</v>
+      </c>
+      <c r="I198" s="10">
+        <v>23.511600000000001</v>
+      </c>
+    </row>
+    <row r="199" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A199" s="9">
+        <v>716170287805</v>
+      </c>
+      <c r="B199" s="2" t="s">
+        <v>419</v>
+      </c>
+      <c r="C199" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D199" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="E199" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="F199" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="G199" s="2">
+        <v>3</v>
+      </c>
+      <c r="H199" s="10">
+        <v>45</v>
+      </c>
+      <c r="I199" s="10">
+        <v>23.511600000000001</v>
+      </c>
+    </row>
+    <row r="200" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A200" s="9">
+        <v>716170298528</v>
+      </c>
+      <c r="B200" s="2" t="s">
+        <v>421</v>
+      </c>
+      <c r="C200" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D200" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="E200" s="3" t="s">
+        <v>422</v>
+      </c>
+      <c r="F200" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="G200" s="2">
+        <v>3</v>
+      </c>
+      <c r="H200" s="10">
+        <v>45</v>
+      </c>
+      <c r="I200" s="10">
+        <v>23.511600000000001</v>
+      </c>
+    </row>
+    <row r="201" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A201" s="9">
+        <v>716170298535</v>
+      </c>
+      <c r="B201" s="2" t="s">
+        <v>423</v>
+      </c>
+      <c r="C201" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D201" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="E201" s="3" t="s">
+        <v>424</v>
+      </c>
+      <c r="F201" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="G201" s="2">
+        <v>3</v>
+      </c>
+      <c r="H201" s="10">
+        <v>45</v>
+      </c>
+      <c r="I201" s="10">
+        <v>23.511600000000001</v>
+      </c>
+    </row>
+    <row r="202" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A202" s="9">
+        <v>716170298542</v>
+      </c>
+      <c r="B202" s="2" t="s">
+        <v>425</v>
+      </c>
+      <c r="C202" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D202" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="E202" s="3" t="s">
+        <v>426</v>
+      </c>
+      <c r="F202" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="G202" s="2">
+        <v>3</v>
+      </c>
+      <c r="H202" s="10">
+        <v>45</v>
+      </c>
+      <c r="I202" s="10">
+        <v>23.511600000000001</v>
+      </c>
+    </row>
+    <row r="203" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A203" s="9">
+        <v>716170298559</v>
+      </c>
+      <c r="B203" s="2" t="s">
+        <v>427</v>
+      </c>
+      <c r="C203" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D203" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="E203" s="3" t="s">
+        <v>428</v>
+      </c>
+      <c r="F203" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="G203" s="2">
+        <v>3</v>
+      </c>
+      <c r="H203" s="10">
+        <v>45</v>
+      </c>
+      <c r="I203" s="10">
+        <v>23.511600000000001</v>
+      </c>
+    </row>
+    <row r="204" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A204" s="9">
+        <v>716170298924</v>
+      </c>
+      <c r="B204" s="2" t="s">
+        <v>429</v>
+      </c>
+      <c r="C204" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D204" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="E204" s="3" t="s">
+        <v>430</v>
+      </c>
+      <c r="F204" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="G204" s="2">
+        <v>3</v>
+      </c>
+      <c r="H204" s="10">
+        <v>45</v>
+      </c>
+      <c r="I204" s="10">
+        <v>23.511600000000001</v>
+      </c>
+    </row>
+    <row r="205" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A205" s="9">
+        <v>716170310121</v>
+      </c>
+      <c r="B205" s="2" t="s">
+        <v>431</v>
+      </c>
+      <c r="C205" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D205" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="E205" s="3" t="s">
+        <v>433</v>
+      </c>
+      <c r="F205" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="G205" s="2">
+        <v>3</v>
+      </c>
+      <c r="H205" s="10">
+        <v>45</v>
+      </c>
+      <c r="I205" s="10">
+        <v>23.511600000000001</v>
+      </c>
+    </row>
+    <row r="206" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A206" s="9">
+        <v>716170310138</v>
+      </c>
+      <c r="B206" s="2" t="s">
+        <v>434</v>
+      </c>
+      <c r="C206" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D206" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="E206" s="3" t="s">
+        <v>435</v>
+      </c>
+      <c r="F206" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="G206" s="2">
+        <v>3</v>
+      </c>
+      <c r="H206" s="10">
+        <v>45</v>
+      </c>
+      <c r="I206" s="10">
+        <v>23.511600000000001</v>
+      </c>
+    </row>
+    <row r="207" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A207" s="9">
+        <v>716170310145</v>
+      </c>
+      <c r="B207" s="2" t="s">
+        <v>436</v>
+      </c>
+      <c r="C207" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D207" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="E207" s="3" t="s">
+        <v>437</v>
+      </c>
+      <c r="F207" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="G207" s="2">
+        <v>3</v>
+      </c>
+      <c r="H207" s="10">
+        <v>45</v>
+      </c>
+      <c r="I207" s="10">
+        <v>23.511600000000001</v>
+      </c>
+    </row>
+    <row r="208" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A208" s="9">
+        <v>716170310152</v>
+      </c>
+      <c r="B208" s="2" t="s">
+        <v>438</v>
+      </c>
+      <c r="C208" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D208" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="E208" s="3" t="s">
+        <v>439</v>
+      </c>
+      <c r="F208" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="G208" s="2">
+        <v>3</v>
+      </c>
+      <c r="H208" s="10">
+        <v>45</v>
+      </c>
+      <c r="I208" s="10">
+        <v>23.511600000000001</v>
+      </c>
+    </row>
+    <row r="209" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A209" s="9">
+        <v>716170310183</v>
+      </c>
+      <c r="B209" s="2" t="s">
+        <v>440</v>
+      </c>
+      <c r="C209" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D209" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="E209" s="3" t="s">
+        <v>441</v>
+      </c>
+      <c r="F209" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="G209" s="2">
+        <v>3</v>
+      </c>
+      <c r="H209" s="10">
+        <v>45</v>
+      </c>
+      <c r="I209" s="10">
+        <v>23.511600000000001</v>
+      </c>
+    </row>
+    <row r="210" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A210" s="9">
+        <v>716170310169</v>
+      </c>
+      <c r="B210" s="2" t="s">
+        <v>442</v>
+      </c>
+      <c r="C210" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D210" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="E210" s="3" t="s">
+        <v>443</v>
+      </c>
+      <c r="F210" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="G210" s="2">
+        <v>3</v>
+      </c>
+      <c r="H210" s="10">
+        <v>45</v>
+      </c>
+      <c r="I210" s="10">
+        <v>23.511600000000001</v>
+      </c>
+    </row>
+    <row r="211" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A211" s="9">
+        <v>716170141336</v>
+      </c>
+      <c r="B211" s="2" t="s">
+        <v>444</v>
+      </c>
+      <c r="C211" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D211" s="2" t="s">
+        <v>445</v>
+      </c>
+      <c r="E211" s="3" t="s">
+        <v>447</v>
+      </c>
+      <c r="F211" s="2" t="s">
+        <v>446</v>
+      </c>
+      <c r="G211" s="2">
+        <v>3</v>
+      </c>
+      <c r="H211" s="10">
+        <v>35</v>
+      </c>
+      <c r="I211" s="10">
+        <v>18.284400000000002</v>
+      </c>
+    </row>
+    <row r="212" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A212" s="9">
+        <v>716170141367</v>
+      </c>
+      <c r="B212" s="2" t="s">
+        <v>448</v>
+      </c>
+      <c r="C212" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D212" s="2" t="s">
+        <v>445</v>
+      </c>
+      <c r="E212" s="3" t="s">
+        <v>449</v>
+      </c>
+      <c r="F212" s="2" t="s">
+        <v>446</v>
+      </c>
+      <c r="G212" s="2">
+        <v>3</v>
+      </c>
+      <c r="H212" s="10">
+        <v>35</v>
+      </c>
+      <c r="I212" s="10">
+        <v>18.284400000000002</v>
+      </c>
+    </row>
+    <row r="213" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A213" s="9">
+        <v>716170141381</v>
+      </c>
+      <c r="B213" s="2" t="s">
+        <v>450</v>
+      </c>
+      <c r="C213" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D213" s="2" t="s">
+        <v>445</v>
+      </c>
+      <c r="E213" s="3" t="s">
+        <v>451</v>
+      </c>
+      <c r="F213" s="2" t="s">
+        <v>446</v>
+      </c>
+      <c r="G213" s="2">
+        <v>3</v>
+      </c>
+      <c r="H213" s="10">
+        <v>35</v>
+      </c>
+      <c r="I213" s="10">
+        <v>18.284400000000002</v>
+      </c>
+    </row>
+    <row r="214" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A214" s="9">
+        <v>716170141404</v>
+      </c>
+      <c r="B214" s="2" t="s">
+        <v>452</v>
+      </c>
+      <c r="C214" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D214" s="2" t="s">
+        <v>445</v>
+      </c>
+      <c r="E214" s="3" t="s">
+        <v>453</v>
+      </c>
+      <c r="F214" s="2" t="s">
+        <v>446</v>
+      </c>
+      <c r="G214" s="2">
+        <v>3</v>
+      </c>
+      <c r="H214" s="10">
+        <v>35</v>
+      </c>
+      <c r="I214" s="10">
+        <v>18.284400000000002</v>
+      </c>
+    </row>
+    <row r="215" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A215" s="9">
+        <v>716170141596</v>
+      </c>
+      <c r="B215" s="2" t="s">
+        <v>454</v>
+      </c>
+      <c r="C215" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D215" s="2" t="s">
+        <v>445</v>
+      </c>
+      <c r="E215" s="3" t="s">
+        <v>455</v>
+      </c>
+      <c r="F215" s="2" t="s">
+        <v>446</v>
+      </c>
+      <c r="G215" s="2">
+        <v>3</v>
+      </c>
+      <c r="H215" s="10">
+        <v>35</v>
+      </c>
+      <c r="I215" s="10">
+        <v>18.284400000000002</v>
+      </c>
+    </row>
+    <row r="216" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A216" s="9">
+        <v>716170141602</v>
+      </c>
+      <c r="B216" s="2" t="s">
+        <v>456</v>
+      </c>
+      <c r="C216" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D216" s="2" t="s">
+        <v>445</v>
+      </c>
+      <c r="E216" s="3" t="s">
+        <v>457</v>
+      </c>
+      <c r="F216" s="2" t="s">
+        <v>446</v>
+      </c>
+      <c r="G216" s="2">
+        <v>3</v>
+      </c>
+      <c r="H216" s="10">
+        <v>35</v>
+      </c>
+      <c r="I216" s="10">
+        <v>18.284400000000002</v>
+      </c>
+    </row>
+    <row r="217" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A217" s="9">
+        <v>716170355597</v>
+      </c>
+      <c r="B217" s="2" t="s">
+        <v>458</v>
+      </c>
+      <c r="C217" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D217" s="2" t="s">
+        <v>445</v>
+      </c>
+      <c r="E217" s="3" t="s">
+        <v>459</v>
+      </c>
+      <c r="F217" s="2" t="s">
+        <v>446</v>
+      </c>
+      <c r="G217" s="2">
+        <v>3</v>
+      </c>
+      <c r="H217" s="10">
+        <v>35</v>
+      </c>
+      <c r="I217" s="10">
+        <v>18.284400000000002</v>
+      </c>
+    </row>
+    <row r="218" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A218" s="9">
+        <v>716170355603</v>
+      </c>
+      <c r="B218" s="2" t="s">
+        <v>460</v>
+      </c>
+      <c r="C218" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D218" s="2" t="s">
+        <v>445</v>
+      </c>
+      <c r="E218" s="3" t="s">
+        <v>461</v>
+      </c>
+      <c r="F218" s="2" t="s">
+        <v>446</v>
+      </c>
+      <c r="G218" s="2">
+        <v>3</v>
+      </c>
+      <c r="H218" s="10">
+        <v>35</v>
+      </c>
+      <c r="I218" s="10">
+        <v>18.284400000000002</v>
+      </c>
+    </row>
+    <row r="219" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A219" s="9">
+        <v>716170355627</v>
+      </c>
+      <c r="B219" s="2" t="s">
+        <v>462</v>
+      </c>
+      <c r="C219" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D219" s="2" t="s">
+        <v>445</v>
+      </c>
+      <c r="E219" s="3" t="s">
+        <v>463</v>
+      </c>
+      <c r="F219" s="2" t="s">
+        <v>446</v>
+      </c>
+      <c r="G219" s="2">
+        <v>3</v>
+      </c>
+      <c r="H219" s="10">
+        <v>35</v>
+      </c>
+      <c r="I219" s="10">
+        <v>18.284400000000002</v>
+      </c>
+    </row>
+    <row r="220" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A220" s="9">
+        <v>716170355634</v>
+      </c>
+      <c r="B220" s="2" t="s">
+        <v>464</v>
+      </c>
+      <c r="C220" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D220" s="2" t="s">
+        <v>445</v>
+      </c>
+      <c r="E220" s="3" t="s">
+        <v>465</v>
+      </c>
+      <c r="F220" s="2" t="s">
+        <v>446</v>
+      </c>
+      <c r="G220" s="2">
+        <v>3</v>
+      </c>
+      <c r="H220" s="10">
+        <v>35</v>
+      </c>
+      <c r="I220" s="10">
+        <v>18.284400000000002</v>
+      </c>
+    </row>
+    <row r="221" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A221" s="9">
+        <v>716170355641</v>
+      </c>
+      <c r="B221" s="2" t="s">
+        <v>466</v>
+      </c>
+      <c r="C221" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D221" s="2" t="s">
+        <v>445</v>
+      </c>
+      <c r="E221" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="F221" s="2" t="s">
+        <v>446</v>
+      </c>
+      <c r="G221" s="2">
+        <v>3</v>
+      </c>
+      <c r="H221" s="10">
+        <v>35</v>
+      </c>
+      <c r="I221" s="10">
+        <v>18.284400000000002</v>
+      </c>
+    </row>
+    <row r="222" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A222" s="9">
+        <v>716170355658</v>
+      </c>
+      <c r="B222" s="2" t="s">
+        <v>468</v>
+      </c>
+      <c r="C222" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D222" s="2" t="s">
+        <v>445</v>
+      </c>
+      <c r="E222" s="3" t="s">
+        <v>469</v>
+      </c>
+      <c r="F222" s="2" t="s">
+        <v>446</v>
+      </c>
+      <c r="G222" s="2">
+        <v>3</v>
+      </c>
+      <c r="H222" s="10">
+        <v>35</v>
+      </c>
+      <c r="I222" s="10">
+        <v>18.284400000000002</v>
+      </c>
+    </row>
+    <row r="223" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A223" s="9">
+        <v>716170109480</v>
+      </c>
+      <c r="B223" s="2" t="s">
+        <v>470</v>
+      </c>
+      <c r="C223" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D223" s="2" t="s">
+        <v>471</v>
+      </c>
+      <c r="E223" s="3" t="s">
+        <v>473</v>
+      </c>
+      <c r="F223" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="G223" s="2">
+        <v>3</v>
+      </c>
+      <c r="H223" s="10">
+        <v>43</v>
+      </c>
+      <c r="I223" s="10">
+        <v>22.464000000000002</v>
+      </c>
+    </row>
+    <row r="224" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A224" s="9">
+        <v>716170109503</v>
+      </c>
+      <c r="B224" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="C224" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D224" s="2" t="s">
+        <v>471</v>
+      </c>
+      <c r="E224" s="3" t="s">
+        <v>475</v>
+      </c>
+      <c r="F224" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="G224" s="2">
+        <v>3</v>
+      </c>
+      <c r="H224" s="10">
+        <v>43</v>
+      </c>
+      <c r="I224" s="10">
+        <v>22.464000000000002</v>
+      </c>
+    </row>
+    <row r="225" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A225" s="9">
+        <v>716170109510</v>
+      </c>
+      <c r="B225" s="2" t="s">
+        <v>476</v>
+      </c>
+      <c r="C225" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D225" s="2" t="s">
+        <v>471</v>
+      </c>
+      <c r="E225" s="3" t="s">
+        <v>477</v>
+      </c>
+      <c r="F225" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="G225" s="2">
+        <v>3</v>
+      </c>
+      <c r="H225" s="10">
+        <v>43</v>
+      </c>
+      <c r="I225" s="10">
+        <v>22.464000000000002</v>
+      </c>
+    </row>
+    <row r="226" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A226" s="9">
+        <v>716170115092</v>
+      </c>
+      <c r="B226" s="2" t="s">
+        <v>478</v>
+      </c>
+      <c r="C226" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D226" s="2" t="s">
+        <v>471</v>
+      </c>
+      <c r="E226" s="3" t="s">
+        <v>479</v>
+      </c>
+      <c r="F226" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="G226" s="2">
+        <v>3</v>
+      </c>
+      <c r="H226" s="10">
+        <v>43</v>
+      </c>
+      <c r="I226" s="10">
+        <v>22.464000000000002</v>
+      </c>
+    </row>
+    <row r="227" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A227" s="9">
+        <v>716170289267</v>
+      </c>
+      <c r="B227" s="2" t="s">
+        <v>480</v>
+      </c>
+      <c r="C227" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D227" s="2" t="s">
+        <v>471</v>
+      </c>
+      <c r="E227" s="3" t="s">
+        <v>481</v>
+      </c>
+      <c r="F227" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="G227" s="2">
+        <v>3</v>
+      </c>
+      <c r="H227" s="10">
+        <v>43</v>
+      </c>
+      <c r="I227" s="10">
+        <v>22.464000000000002</v>
+      </c>
+    </row>
+    <row r="228" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A228" s="9">
+        <v>716170148076</v>
+      </c>
+      <c r="B228" s="2" t="s">
+        <v>482</v>
+      </c>
+      <c r="C228" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D228" s="2" t="s">
+        <v>471</v>
+      </c>
+      <c r="E228" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="F228" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="G228" s="2">
+        <v>3</v>
+      </c>
+      <c r="H228" s="10">
+        <v>43</v>
+      </c>
+      <c r="I228" s="10">
+        <v>22.464000000000002</v>
+      </c>
+    </row>
+    <row r="229" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A229" s="9">
+        <v>716170157931</v>
+      </c>
+      <c r="B229" s="2" t="s">
+        <v>484</v>
+      </c>
+      <c r="C229" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D229" s="2" t="s">
+        <v>471</v>
+      </c>
+      <c r="E229" s="3" t="s">
+        <v>485</v>
+      </c>
+      <c r="F229" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="G229" s="2">
+        <v>3</v>
+      </c>
+      <c r="H229" s="10">
+        <v>43</v>
+      </c>
+      <c r="I229" s="10">
+        <v>22.464000000000002</v>
+      </c>
+    </row>
+    <row r="230" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A230" s="9">
+        <v>716170167398</v>
+      </c>
+      <c r="B230" s="2" t="s">
+        <v>486</v>
+      </c>
+      <c r="C230" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D230" s="2" t="s">
+        <v>471</v>
+      </c>
+      <c r="E230" s="3" t="s">
+        <v>487</v>
+      </c>
+      <c r="F230" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="G230" s="2">
+        <v>3</v>
+      </c>
+      <c r="H230" s="10">
+        <v>43</v>
+      </c>
+      <c r="I230" s="10">
+        <v>22.464000000000002</v>
+      </c>
+    </row>
+    <row r="231" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A231" s="9">
+        <v>716170149103</v>
+      </c>
+      <c r="B231" s="2" t="s">
+        <v>488</v>
+      </c>
+      <c r="C231" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D231" s="2" t="s">
+        <v>471</v>
+      </c>
+      <c r="E231" s="3" t="s">
+        <v>489</v>
+      </c>
+      <c r="F231" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="G231" s="2">
+        <v>3</v>
+      </c>
+      <c r="H231" s="10">
+        <v>43</v>
+      </c>
+      <c r="I231" s="10">
+        <v>22.464000000000002</v>
+      </c>
+    </row>
+    <row r="232" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A232" s="9">
+        <v>716170148069</v>
+      </c>
+      <c r="B232" s="2" t="s">
+        <v>490</v>
+      </c>
+      <c r="C232" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D232" s="2" t="s">
+        <v>471</v>
+      </c>
+      <c r="E232" s="3" t="s">
+        <v>491</v>
+      </c>
+      <c r="F232" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="G232" s="2">
+        <v>3</v>
+      </c>
+      <c r="H232" s="10">
+        <v>43</v>
+      </c>
+      <c r="I232" s="10">
+        <v>22.464000000000002</v>
+      </c>
+    </row>
+    <row r="233" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A233" s="9">
+        <v>716170311142</v>
+      </c>
+      <c r="B233" s="2" t="s">
+        <v>492</v>
+      </c>
+      <c r="C233" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D233" s="2" t="s">
+        <v>471</v>
+      </c>
+      <c r="E233" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="F233" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="G233" s="2">
+        <v>3</v>
+      </c>
+      <c r="H233" s="10">
+        <v>43</v>
+      </c>
+      <c r="I233" s="10">
+        <v>22.464000000000002</v>
+      </c>
+    </row>
+    <row r="234" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A234" s="9">
+        <v>716170311166</v>
+      </c>
+      <c r="B234" s="2" t="s">
+        <v>494</v>
+      </c>
+      <c r="C234" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D234" s="2" t="s">
+        <v>471</v>
+      </c>
+      <c r="E234" s="3" t="s">
+        <v>495</v>
+      </c>
+      <c r="F234" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="G234" s="2">
+        <v>3</v>
+      </c>
+      <c r="H234" s="10">
+        <v>43</v>
+      </c>
+      <c r="I234" s="10">
+        <v>22.464000000000002</v>
+      </c>
+    </row>
+    <row r="235" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A235" s="9">
+        <v>716170311173</v>
+      </c>
+      <c r="B235" s="2" t="s">
+        <v>496</v>
+      </c>
+      <c r="C235" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D235" s="2" t="s">
+        <v>471</v>
+      </c>
+      <c r="E235" s="3" t="s">
+        <v>497</v>
+      </c>
+      <c r="F235" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="G235" s="2">
+        <v>3</v>
+      </c>
+      <c r="H235" s="10">
+        <v>43</v>
+      </c>
+      <c r="I235" s="10">
+        <v>22.464000000000002</v>
+      </c>
+    </row>
+    <row r="236" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A236" s="9">
+        <v>716170311197</v>
+      </c>
+      <c r="B236" s="2" t="s">
+        <v>498</v>
+      </c>
+      <c r="C236" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D236" s="2" t="s">
+        <v>471</v>
+      </c>
+      <c r="E236" s="3" t="s">
+        <v>499</v>
+      </c>
+      <c r="F236" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="G236" s="2">
+        <v>3</v>
+      </c>
+      <c r="H236" s="10">
+        <v>43</v>
+      </c>
+      <c r="I236" s="10">
+        <v>22.464000000000002</v>
+      </c>
+    </row>
+    <row r="237" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A237" s="9">
+        <v>716170289311</v>
+      </c>
+      <c r="B237" s="2" t="s">
+        <v>500</v>
+      </c>
+      <c r="C237" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D237" s="2" t="s">
+        <v>471</v>
+      </c>
+      <c r="E237" s="3" t="s">
+        <v>501</v>
+      </c>
+      <c r="F237" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="G237" s="2">
+        <v>3</v>
+      </c>
+      <c r="H237" s="10">
+        <v>43</v>
+      </c>
+      <c r="I237" s="10">
+        <v>22.464000000000002</v>
+      </c>
+    </row>
+    <row r="238" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A238" s="9">
+        <v>716170289298</v>
+      </c>
+      <c r="B238" s="2" t="s">
+        <v>502</v>
+      </c>
+      <c r="C238" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D238" s="2" t="s">
+        <v>471</v>
+      </c>
+      <c r="E238" s="3" t="s">
+        <v>503</v>
+      </c>
+      <c r="F238" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="G238" s="2">
+        <v>3</v>
+      </c>
+      <c r="H238" s="10">
+        <v>43</v>
+      </c>
+      <c r="I238" s="10">
+        <v>22.464000000000002</v>
+      </c>
+    </row>
+    <row r="239" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A239" s="9">
+        <v>716170289274</v>
+      </c>
+      <c r="B239" s="2" t="s">
+        <v>504</v>
+      </c>
+      <c r="C239" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D239" s="2" t="s">
+        <v>471</v>
+      </c>
+      <c r="E239" s="3" t="s">
+        <v>505</v>
+      </c>
+      <c r="F239" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="G239" s="2">
+        <v>3</v>
+      </c>
+      <c r="H239" s="10">
+        <v>43</v>
+      </c>
+      <c r="I239" s="10">
+        <v>22.464000000000002</v>
+      </c>
+    </row>
+    <row r="240" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A240" s="9">
+        <v>716170289328</v>
+      </c>
+      <c r="B240" s="2" t="s">
+        <v>506</v>
+      </c>
+      <c r="C240" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D240" s="2" t="s">
+        <v>471</v>
+      </c>
+      <c r="E240" s="3" t="s">
+        <v>507</v>
+      </c>
+      <c r="F240" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="G240" s="2">
+        <v>3</v>
+      </c>
+      <c r="H240" s="10">
+        <v>43</v>
+      </c>
+      <c r="I240" s="10">
+        <v>22.464000000000002</v>
+      </c>
+    </row>
+    <row r="241" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A241" s="9">
+        <v>716170348308</v>
+      </c>
+      <c r="B241" s="2" t="s">
+        <v>508</v>
+      </c>
+      <c r="C241" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D241" s="2" t="s">
+        <v>471</v>
+      </c>
+      <c r="E241" s="3" t="s">
+        <v>509</v>
+      </c>
+      <c r="F241" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="G241" s="2">
+        <v>3</v>
+      </c>
+      <c r="H241" s="10">
+        <v>43</v>
+      </c>
+      <c r="I241" s="10">
+        <v>22.464000000000002</v>
+      </c>
+    </row>
+    <row r="242" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A242" s="9">
+        <v>716170348353</v>
+      </c>
+      <c r="B242" s="2" t="s">
+        <v>510</v>
+      </c>
+      <c r="C242" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D242" s="2" t="s">
+        <v>471</v>
+      </c>
+      <c r="E242" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="F242" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="G242" s="2">
+        <v>3</v>
+      </c>
+      <c r="H242" s="10">
+        <v>43</v>
+      </c>
+      <c r="I242" s="10">
+        <v>22.464000000000002</v>
+      </c>
+    </row>
+    <row r="243" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A243" s="9">
+        <v>716170348421</v>
+      </c>
+      <c r="B243" s="2" t="s">
+        <v>512</v>
+      </c>
+      <c r="C243" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D243" s="2" t="s">
+        <v>471</v>
+      </c>
+      <c r="E243" s="3" t="s">
+        <v>513</v>
+      </c>
+      <c r="F243" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="G243" s="2">
+        <v>3</v>
+      </c>
+      <c r="H243" s="10">
+        <v>43</v>
+      </c>
+      <c r="I243" s="10">
+        <v>22.464000000000002</v>
+      </c>
+    </row>
+    <row r="244" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A244" s="9">
+        <v>716170348346</v>
+      </c>
+      <c r="B244" s="2" t="s">
+        <v>514</v>
+      </c>
+      <c r="C244" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D244" s="2" t="s">
+        <v>471</v>
+      </c>
+      <c r="E244" s="3" t="s">
+        <v>515</v>
+      </c>
+      <c r="F244" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="G244" s="2">
+        <v>3</v>
+      </c>
+      <c r="H244" s="10">
+        <v>43</v>
+      </c>
+      <c r="I244" s="10">
+        <v>22.464000000000002</v>
+      </c>
+    </row>
+    <row r="245" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A245" s="9">
+        <v>716170348384</v>
+      </c>
+      <c r="B245" s="2" t="s">
+        <v>516</v>
+      </c>
+      <c r="C245" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D245" s="2" t="s">
+        <v>471</v>
+      </c>
+      <c r="E245" s="3" t="s">
+        <v>517</v>
+      </c>
+      <c r="F245" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="G245" s="2">
+        <v>3</v>
+      </c>
+      <c r="H245" s="10">
+        <v>43</v>
+      </c>
+      <c r="I245" s="10">
+        <v>22.464000000000002</v>
+      </c>
+    </row>
+    <row r="246" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A246" s="9">
+        <v>716170348407</v>
+      </c>
+      <c r="B246" s="2" t="s">
+        <v>518</v>
+      </c>
+      <c r="C246" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D246" s="2" t="s">
+        <v>471</v>
+      </c>
+      <c r="E246" s="3" t="s">
+        <v>519</v>
+      </c>
+      <c r="F246" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="G246" s="2">
+        <v>3</v>
+      </c>
+      <c r="H246" s="10">
+        <v>43</v>
+      </c>
+      <c r="I246" s="10">
+        <v>22.464000000000002</v>
+      </c>
+    </row>
+    <row r="247" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A247" s="9">
+        <v>716170348414</v>
+      </c>
+      <c r="B247" s="2" t="s">
+        <v>520</v>
+      </c>
+      <c r="C247" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D247" s="2" t="s">
+        <v>471</v>
+      </c>
+      <c r="E247" s="3" t="s">
+        <v>521</v>
+      </c>
+      <c r="F247" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="G247" s="2">
+        <v>3</v>
+      </c>
+      <c r="H247" s="10">
+        <v>43</v>
+      </c>
+      <c r="I247" s="10">
+        <v>22.464000000000002</v>
+      </c>
+    </row>
+    <row r="248" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A248" s="9">
+        <v>716170348339</v>
+      </c>
+      <c r="B248" s="2" t="s">
+        <v>522</v>
+      </c>
+      <c r="C248" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D248" s="2" t="s">
+        <v>471</v>
+      </c>
+      <c r="E248" s="3" t="s">
+        <v>523</v>
+      </c>
+      <c r="F248" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="G248" s="2">
+        <v>3</v>
+      </c>
+      <c r="H248" s="10">
+        <v>43</v>
+      </c>
+      <c r="I248" s="10">
+        <v>22.464000000000002</v>
+      </c>
+    </row>
+    <row r="249" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A249" s="9">
+        <v>716170289335</v>
+      </c>
+      <c r="B249" s="2" t="s">
+        <v>524</v>
+      </c>
+      <c r="C249" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D249" s="2" t="s">
+        <v>471</v>
+      </c>
+      <c r="E249" s="3" t="s">
+        <v>525</v>
+      </c>
+      <c r="F249" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="G249" s="2">
+        <v>3</v>
+      </c>
+      <c r="H249" s="10">
+        <v>43</v>
+      </c>
+      <c r="I249" s="10">
+        <v>22.464000000000002</v>
+      </c>
+    </row>
+    <row r="250" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A250" s="9">
+        <v>716170351315</v>
+      </c>
+      <c r="B250" s="2" t="s">
+        <v>526</v>
+      </c>
+      <c r="C250" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D250" s="2" t="s">
+        <v>527</v>
+      </c>
+      <c r="E250" s="3" t="s">
+        <v>528</v>
+      </c>
+      <c r="F250" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="G250" s="2">
+        <v>3</v>
+      </c>
+      <c r="H250" s="10">
+        <v>55</v>
+      </c>
+      <c r="I250" s="10">
+        <v>28.738800000000001</v>
+      </c>
+    </row>
+    <row r="251" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A251" s="9">
+        <v>716170351322</v>
+      </c>
+      <c r="B251" s="2" t="s">
+        <v>529</v>
+      </c>
+      <c r="C251" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D251" s="2" t="s">
+        <v>527</v>
+      </c>
+      <c r="E251" s="3" t="s">
+        <v>530</v>
+      </c>
+      <c r="F251" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="G251" s="2">
+        <v>3</v>
+      </c>
+      <c r="H251" s="10">
+        <v>55</v>
+      </c>
+      <c r="I251" s="10">
+        <v>28.738800000000001</v>
+      </c>
+    </row>
+    <row r="252" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A252" s="9">
+        <v>716170351308</v>
+      </c>
+      <c r="B252" s="2" t="s">
+        <v>531</v>
+      </c>
+      <c r="C252" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D252" s="2" t="s">
+        <v>527</v>
+      </c>
+      <c r="E252" s="3" t="s">
+        <v>532</v>
+      </c>
+      <c r="F252" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="G252" s="2">
+        <v>3</v>
+      </c>
+      <c r="H252" s="10">
+        <v>55</v>
+      </c>
+      <c r="I252" s="10">
+        <v>28.738800000000001</v>
+      </c>
+    </row>
+    <row r="253" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A253" s="9">
+        <v>716170351346</v>
+      </c>
+      <c r="B253" s="2" t="s">
+        <v>533</v>
+      </c>
+      <c r="C253" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D253" s="2" t="s">
+        <v>527</v>
+      </c>
+      <c r="E253" s="3" t="s">
+        <v>534</v>
+      </c>
+      <c r="F253" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="G253" s="2">
+        <v>3</v>
+      </c>
+      <c r="H253" s="10">
+        <v>55</v>
+      </c>
+      <c r="I253" s="10">
+        <v>28.738800000000001</v>
+      </c>
+    </row>
+    <row r="254" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A254" s="9">
+        <v>716170351339</v>
+      </c>
+      <c r="B254" s="2" t="s">
+        <v>535</v>
+      </c>
+      <c r="C254" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D254" s="2" t="s">
+        <v>527</v>
+      </c>
+      <c r="E254" s="3" t="s">
+        <v>536</v>
+      </c>
+      <c r="F254" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="G254" s="2">
+        <v>3</v>
+      </c>
+      <c r="H254" s="10">
+        <v>55</v>
+      </c>
+      <c r="I254" s="10">
+        <v>28.738800000000001</v>
+      </c>
+    </row>
+    <row r="255" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A255" s="9">
+        <v>716170351353</v>
+      </c>
+      <c r="B255" s="2" t="s">
+        <v>537</v>
+      </c>
+      <c r="C255" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D255" s="2" t="s">
+        <v>527</v>
+      </c>
+      <c r="E255" s="3" t="s">
+        <v>538</v>
+      </c>
+      <c r="F255" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="G255" s="2">
+        <v>3</v>
+      </c>
+      <c r="H255" s="10">
+        <v>55</v>
+      </c>
+      <c r="I255" s="10">
+        <v>28.738800000000001</v>
+      </c>
+    </row>
+    <row r="256" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A256" s="9">
+        <v>716170306131</v>
+      </c>
+      <c r="B256" s="2" t="s">
+        <v>539</v>
+      </c>
+      <c r="C256" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D256" s="2" t="s">
+        <v>540</v>
+      </c>
+      <c r="E256" s="3" t="s">
+        <v>541</v>
+      </c>
+      <c r="F256" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="G256" s="2">
+        <v>3</v>
+      </c>
+      <c r="H256" s="10">
+        <v>43</v>
+      </c>
+      <c r="I256" s="10">
+        <v>22.464000000000002</v>
+      </c>
+    </row>
+    <row r="257" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A257" s="9">
+        <v>716170306148</v>
+      </c>
+      <c r="B257" s="2" t="s">
+        <v>542</v>
+      </c>
+      <c r="C257" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D257" s="2" t="s">
+        <v>540</v>
+      </c>
+      <c r="E257" s="3" t="s">
+        <v>543</v>
+      </c>
+      <c r="F257" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="G257" s="2">
+        <v>3</v>
+      </c>
+      <c r="H257" s="10">
+        <v>43</v>
+      </c>
+      <c r="I257" s="10">
+        <v>22.464000000000002</v>
+      </c>
+    </row>
+    <row r="258" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A258" s="9">
+        <v>716170306186</v>
+      </c>
+      <c r="B258" s="2" t="s">
+        <v>544</v>
+      </c>
+      <c r="C258" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D258" s="2" t="s">
+        <v>540</v>
+      </c>
+      <c r="E258" s="3" t="s">
+        <v>545</v>
+      </c>
+      <c r="F258" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="G258" s="2">
+        <v>3</v>
+      </c>
+      <c r="H258" s="10">
+        <v>43</v>
+      </c>
+      <c r="I258" s="10">
+        <v>22.464000000000002</v>
+      </c>
+    </row>
+    <row r="259" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A259" s="9">
+        <v>716170306162</v>
+      </c>
+      <c r="B259" s="2" t="s">
+        <v>546</v>
+      </c>
+      <c r="C259" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D259" s="2" t="s">
+        <v>540</v>
+      </c>
+      <c r="E259" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="F259" s="2" t="s">
+        <v>547</v>
+      </c>
+      <c r="G259" s="2">
+        <v>3</v>
+      </c>
+      <c r="H259" s="10">
+        <v>43</v>
+      </c>
+      <c r="I259" s="10">
+        <v>22.464000000000002</v>
+      </c>
+    </row>
+    <row r="260" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A260" s="9">
+        <v>716170306193</v>
+      </c>
+      <c r="B260" s="2" t="s">
+        <v>549</v>
+      </c>
+      <c r="C260" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D260" s="2" t="s">
+        <v>540</v>
+      </c>
+      <c r="E260" s="3" t="s">
+        <v>550</v>
+      </c>
+      <c r="F260" s="2" t="s">
+        <v>547</v>
+      </c>
+      <c r="G260" s="2">
+        <v>3</v>
+      </c>
+      <c r="H260" s="10">
+        <v>43</v>
+      </c>
+      <c r="I260" s="10">
+        <v>22.464000000000002</v>
+      </c>
+    </row>
+    <row r="261" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A261" s="9">
+        <v>716170196626</v>
+      </c>
+      <c r="B261" s="2" t="s">
+        <v>551</v>
+      </c>
+      <c r="C261" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D261" s="2" t="s">
+        <v>552</v>
+      </c>
+      <c r="E261" s="3" t="s">
+        <v>554</v>
+      </c>
+      <c r="F261" s="2" t="s">
+        <v>553</v>
+      </c>
+      <c r="G261" s="2">
+        <v>3</v>
+      </c>
+      <c r="H261" s="10">
+        <v>53</v>
+      </c>
+      <c r="I261" s="10">
+        <v>27.691200000000002</v>
+      </c>
+    </row>
+    <row r="262" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A262" s="9">
+        <v>716170196657</v>
+      </c>
+      <c r="B262" s="2" t="s">
+        <v>555</v>
+      </c>
+      <c r="C262" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D262" s="2" t="s">
+        <v>552</v>
+      </c>
+      <c r="E262" s="3" t="s">
+        <v>556</v>
+      </c>
+      <c r="F262" s="2" t="s">
+        <v>553</v>
+      </c>
+      <c r="G262" s="2">
+        <v>3</v>
+      </c>
+      <c r="H262" s="10">
+        <v>53</v>
+      </c>
+      <c r="I262" s="10">
+        <v>27.691200000000002</v>
+      </c>
+    </row>
+    <row r="263" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A263" s="9">
+        <v>716170196619</v>
+      </c>
+      <c r="B263" s="2" t="s">
+        <v>557</v>
+      </c>
+      <c r="C263" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D263" s="2" t="s">
+        <v>552</v>
+      </c>
+      <c r="E263" s="3" t="s">
+        <v>558</v>
+      </c>
+      <c r="F263" s="2" t="s">
+        <v>553</v>
+      </c>
+      <c r="G263" s="2">
+        <v>3</v>
+      </c>
+      <c r="H263" s="10">
+        <v>53</v>
+      </c>
+      <c r="I263" s="10">
+        <v>27.691200000000002</v>
+      </c>
+    </row>
+    <row r="264" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A264" s="9">
+        <v>716170263991</v>
+      </c>
+      <c r="B264" s="2" t="s">
+        <v>559</v>
+      </c>
+      <c r="C264" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D264" s="2" t="s">
+        <v>552</v>
+      </c>
+      <c r="E264" s="3" t="s">
+        <v>560</v>
+      </c>
+      <c r="F264" s="2" t="s">
+        <v>553</v>
+      </c>
+      <c r="G264" s="2">
+        <v>3</v>
+      </c>
+      <c r="H264" s="10">
+        <v>53</v>
+      </c>
+      <c r="I264" s="10">
+        <v>27.691200000000002</v>
+      </c>
+    </row>
+    <row r="265" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A265" s="9">
+        <v>716170265148</v>
+      </c>
+      <c r="B265" s="2" t="s">
+        <v>561</v>
+      </c>
+      <c r="C265" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D265" s="2" t="s">
+        <v>552</v>
+      </c>
+      <c r="E265" s="3" t="s">
+        <v>562</v>
+      </c>
+      <c r="F265" s="2" t="s">
+        <v>553</v>
+      </c>
+      <c r="G265" s="2">
+        <v>3</v>
+      </c>
+      <c r="H265" s="10">
+        <v>53</v>
+      </c>
+      <c r="I265" s="10">
+        <v>27.691200000000002</v>
+      </c>
+    </row>
+    <row r="266" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A266" s="9">
+        <v>716170291529</v>
+      </c>
+      <c r="B266" s="2" t="s">
+        <v>563</v>
+      </c>
+      <c r="C266" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D266" s="2" t="s">
+        <v>552</v>
+      </c>
+      <c r="E266" s="3" t="s">
+        <v>564</v>
+      </c>
+      <c r="F266" s="2" t="s">
+        <v>553</v>
+      </c>
+      <c r="G266" s="2">
+        <v>3</v>
+      </c>
+      <c r="H266" s="10">
+        <v>53</v>
+      </c>
+      <c r="I266" s="10">
+        <v>27.691200000000002</v>
+      </c>
+    </row>
+    <row r="267" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A267" s="9">
+        <v>716170329413</v>
+      </c>
+      <c r="B267" s="2" t="s">
+        <v>565</v>
+      </c>
+      <c r="C267" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D267" s="2" t="s">
+        <v>552</v>
+      </c>
+      <c r="E267" s="3" t="s">
+        <v>567</v>
+      </c>
+      <c r="F267" s="2" t="s">
+        <v>566</v>
+      </c>
+      <c r="G267" s="2">
+        <v>3</v>
+      </c>
+      <c r="H267" s="10">
+        <v>61</v>
+      </c>
+      <c r="I267" s="10">
+        <v>31.870800000000003</v>
+      </c>
+    </row>
+    <row r="268" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A268" s="9">
+        <v>716170329390</v>
+      </c>
+      <c r="B268" s="2" t="s">
+        <v>568</v>
+      </c>
+      <c r="C268" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D268" s="2" t="s">
+        <v>552</v>
+      </c>
+      <c r="E268" s="3" t="s">
+        <v>569</v>
+      </c>
+      <c r="F268" s="2" t="s">
+        <v>566</v>
+      </c>
+      <c r="G268" s="2">
+        <v>3</v>
+      </c>
+      <c r="H268" s="10">
+        <v>61</v>
+      </c>
+      <c r="I268" s="10">
+        <v>31.870800000000003</v>
+      </c>
+    </row>
+    <row r="269" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A269" s="9">
+        <v>716170329420</v>
+      </c>
+      <c r="B269" s="2" t="s">
+        <v>570</v>
+      </c>
+      <c r="C269" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D269" s="2" t="s">
+        <v>552</v>
+      </c>
+      <c r="E269" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="F269" s="2" t="s">
+        <v>566</v>
+      </c>
+      <c r="G269" s="2">
+        <v>3</v>
+      </c>
+      <c r="H269" s="10">
+        <v>61</v>
+      </c>
+      <c r="I269" s="10">
+        <v>31.870800000000003</v>
+      </c>
+    </row>
+    <row r="270" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A270" s="9">
+        <v>716170007861</v>
+      </c>
+      <c r="B270" s="2" t="s">
+        <v>572</v>
+      </c>
+      <c r="C270" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D270" s="2" t="s">
+        <v>573</v>
+      </c>
+      <c r="E270" s="3" t="s">
+        <v>574</v>
+      </c>
+      <c r="F270" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="G270" s="2">
+        <v>3</v>
+      </c>
+      <c r="H270" s="10">
+        <v>40</v>
+      </c>
+      <c r="I270" s="10">
+        <v>20.898000000000003</v>
+      </c>
+    </row>
+    <row r="271" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A271" s="9">
+        <v>716170035154</v>
+      </c>
+      <c r="B271" s="2" t="s">
+        <v>575</v>
+      </c>
+      <c r="C271" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D271" s="2" t="s">
+        <v>573</v>
+      </c>
+      <c r="E271" s="3" t="s">
+        <v>576</v>
+      </c>
+      <c r="F271" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="G271" s="2">
+        <v>3</v>
+      </c>
+      <c r="H271" s="10">
+        <v>40</v>
+      </c>
+      <c r="I271" s="10">
+        <v>20.898000000000003</v>
+      </c>
+    </row>
+    <row r="272" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A272" s="9">
+        <v>716170072982</v>
+      </c>
+      <c r="B272" s="2" t="s">
+        <v>577</v>
+      </c>
+      <c r="C272" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D272" s="2" t="s">
+        <v>573</v>
+      </c>
+      <c r="E272" s="3" t="s">
+        <v>578</v>
+      </c>
+      <c r="F272" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="G272" s="2">
+        <v>3</v>
+      </c>
+      <c r="H272" s="10">
+        <v>40</v>
+      </c>
+      <c r="I272" s="10">
+        <v>20.898000000000003</v>
+      </c>
+    </row>
+    <row r="273" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A273" s="9">
+        <v>716170132273</v>
+      </c>
+      <c r="B273" s="2" t="s">
+        <v>579</v>
+      </c>
+      <c r="C273" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D273" s="2" t="s">
+        <v>580</v>
+      </c>
+      <c r="E273" s="3" t="s">
+        <v>582</v>
+      </c>
+      <c r="F273" s="2" t="s">
+        <v>581</v>
+      </c>
+      <c r="G273" s="2">
+        <v>3</v>
+      </c>
+      <c r="H273" s="10">
+        <v>40</v>
+      </c>
+      <c r="I273" s="10">
+        <v>20.898000000000003</v>
+      </c>
+    </row>
+    <row r="274" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A274" s="9">
+        <v>716170132266</v>
+      </c>
+      <c r="B274" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="C274" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D274" s="2" t="s">
+        <v>580</v>
+      </c>
+      <c r="E274" s="3" t="s">
+        <v>584</v>
+      </c>
+      <c r="F274" s="2" t="s">
+        <v>581</v>
+      </c>
+      <c r="G274" s="2">
+        <v>3</v>
+      </c>
+      <c r="H274" s="10">
+        <v>40</v>
+      </c>
+      <c r="I274" s="10">
+        <v>20.898000000000003</v>
+      </c>
+    </row>
+    <row r="275" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A275" s="9">
+        <v>716170118574</v>
+      </c>
+      <c r="B275" s="2" t="s">
+        <v>585</v>
+      </c>
+      <c r="C275" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D275" s="2" t="s">
+        <v>586</v>
+      </c>
+      <c r="E275" s="3" t="s">
+        <v>588</v>
+      </c>
+      <c r="F275" s="2" t="s">
+        <v>587</v>
+      </c>
+      <c r="G275" s="2">
+        <v>3</v>
+      </c>
+      <c r="H275" s="10">
+        <v>46</v>
+      </c>
+      <c r="I275" s="10">
+        <v>24.03</v>
+      </c>
+    </row>
+    <row r="276" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A276" s="9">
+        <v>716170355559</v>
+      </c>
+      <c r="B276" s="2" t="s">
+        <v>589</v>
+      </c>
+      <c r="C276" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D276" s="2" t="s">
+        <v>590</v>
+      </c>
+      <c r="E276" s="3" t="s">
+        <v>592</v>
+      </c>
+      <c r="F276" s="2" t="s">
+        <v>591</v>
+      </c>
+      <c r="G276" s="2">
+        <v>3</v>
+      </c>
+      <c r="H276" s="10">
         <v>29</v>
       </c>
-      <c r="E21" s="2" t="s">
-[...96 lines deleted...]
-      <c r="D26" s="3" t="s">
+      <c r="I276" s="10">
+        <v>15.1524</v>
+      </c>
+    </row>
+    <row r="277" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A277" s="9">
+        <v>716170355474</v>
+      </c>
+      <c r="B277" s="2" t="s">
+        <v>593</v>
+      </c>
+      <c r="C277" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D277" s="2" t="s">
+        <v>590</v>
+      </c>
+      <c r="E277" s="3" t="s">
+        <v>594</v>
+      </c>
+      <c r="F277" s="2" t="s">
+        <v>591</v>
+      </c>
+      <c r="G277" s="2">
+        <v>3</v>
+      </c>
+      <c r="H277" s="10">
+        <v>29</v>
+      </c>
+      <c r="I277" s="10">
+        <v>15.1524</v>
+      </c>
+    </row>
+    <row r="278" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A278" s="9">
+        <v>716170355535</v>
+      </c>
+      <c r="B278" s="2" t="s">
+        <v>595</v>
+      </c>
+      <c r="C278" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D278" s="2" t="s">
+        <v>590</v>
+      </c>
+      <c r="E278" s="3" t="s">
+        <v>596</v>
+      </c>
+      <c r="F278" s="2" t="s">
+        <v>591</v>
+      </c>
+      <c r="G278" s="2">
+        <v>3</v>
+      </c>
+      <c r="H278" s="10">
+        <v>29</v>
+      </c>
+      <c r="I278" s="10">
+        <v>15.1524</v>
+      </c>
+    </row>
+    <row r="279" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A279" s="9">
+        <v>716170355498</v>
+      </c>
+      <c r="B279" s="2" t="s">
+        <v>597</v>
+      </c>
+      <c r="C279" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D279" s="2" t="s">
+        <v>590</v>
+      </c>
+      <c r="E279" s="3" t="s">
+        <v>598</v>
+      </c>
+      <c r="F279" s="2" t="s">
+        <v>591</v>
+      </c>
+      <c r="G279" s="2">
+        <v>3</v>
+      </c>
+      <c r="H279" s="10">
+        <v>29</v>
+      </c>
+      <c r="I279" s="10">
+        <v>15.1524</v>
+      </c>
+    </row>
+    <row r="280" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A280" s="9">
+        <v>716170355504</v>
+      </c>
+      <c r="B280" s="2" t="s">
+        <v>599</v>
+      </c>
+      <c r="C280" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D280" s="2" t="s">
+        <v>590</v>
+      </c>
+      <c r="E280" s="3" t="s">
+        <v>600</v>
+      </c>
+      <c r="F280" s="2" t="s">
+        <v>591</v>
+      </c>
+      <c r="G280" s="2">
+        <v>3</v>
+      </c>
+      <c r="H280" s="10">
+        <v>29</v>
+      </c>
+      <c r="I280" s="10">
+        <v>15.1524</v>
+      </c>
+    </row>
+    <row r="281" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A281" s="9">
+        <v>716170355467</v>
+      </c>
+      <c r="B281" s="2" t="s">
+        <v>601</v>
+      </c>
+      <c r="C281" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D281" s="2" t="s">
+        <v>590</v>
+      </c>
+      <c r="E281" s="3" t="s">
+        <v>602</v>
+      </c>
+      <c r="F281" s="2" t="s">
+        <v>591</v>
+      </c>
+      <c r="G281" s="2">
+        <v>3</v>
+      </c>
+      <c r="H281" s="10">
+        <v>29</v>
+      </c>
+      <c r="I281" s="10">
+        <v>15.1524</v>
+      </c>
+    </row>
+    <row r="282" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A282" s="9">
+        <v>716170355528</v>
+      </c>
+      <c r="B282" s="2" t="s">
+        <v>603</v>
+      </c>
+      <c r="C282" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D282" s="2" t="s">
+        <v>590</v>
+      </c>
+      <c r="E282" s="3" t="s">
+        <v>604</v>
+      </c>
+      <c r="F282" s="2" t="s">
+        <v>591</v>
+      </c>
+      <c r="G282" s="2">
+        <v>3</v>
+      </c>
+      <c r="H282" s="10">
+        <v>29</v>
+      </c>
+      <c r="I282" s="10">
+        <v>15.1524</v>
+      </c>
+    </row>
+    <row r="283" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A283" s="9">
+        <v>716170307763</v>
+      </c>
+      <c r="B283" s="2" t="s">
+        <v>605</v>
+      </c>
+      <c r="C283" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D283" s="2" t="s">
+        <v>590</v>
+      </c>
+      <c r="E283" s="3" t="s">
+        <v>606</v>
+      </c>
+      <c r="F283" s="2" t="s">
+        <v>591</v>
+      </c>
+      <c r="G283" s="2">
+        <v>3</v>
+      </c>
+      <c r="H283" s="10">
+        <v>29</v>
+      </c>
+      <c r="I283" s="10">
+        <v>15.1524</v>
+      </c>
+    </row>
+    <row r="284" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A284" s="9">
+        <v>716170114613</v>
+      </c>
+      <c r="B284" s="2" t="s">
+        <v>607</v>
+      </c>
+      <c r="C284" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D284" s="2" t="s">
+        <v>608</v>
+      </c>
+      <c r="E284" s="3" t="s">
+        <v>610</v>
+      </c>
+      <c r="F284" s="2" t="s">
+        <v>609</v>
+      </c>
+      <c r="G284" s="2">
+        <v>3</v>
+      </c>
+      <c r="H284" s="10">
+        <v>44</v>
+      </c>
+      <c r="I284" s="10">
+        <v>22.993200000000002</v>
+      </c>
+    </row>
+    <row r="285" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A285" s="9">
+        <v>716170119717</v>
+      </c>
+      <c r="B285" s="2" t="s">
+        <v>611</v>
+      </c>
+      <c r="C285" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D285" s="2" t="s">
+        <v>612</v>
+      </c>
+      <c r="E285" s="3" t="s">
+        <v>613</v>
+      </c>
+      <c r="F285" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="G285" s="2">
+        <v>3</v>
+      </c>
+      <c r="H285" s="10">
+        <v>44</v>
+      </c>
+      <c r="I285" s="10">
+        <v>22.993200000000002</v>
+      </c>
+    </row>
+    <row r="286" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A286" s="9">
+        <v>716170159904</v>
+      </c>
+      <c r="B286" s="2" t="s">
+        <v>614</v>
+      </c>
+      <c r="C286" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D286" s="2" t="s">
+        <v>615</v>
+      </c>
+      <c r="E286" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="F286" s="2" t="s">
+        <v>616</v>
+      </c>
+      <c r="G286" s="2">
+        <v>3</v>
+      </c>
+      <c r="H286" s="10">
+        <v>44</v>
+      </c>
+      <c r="I286" s="10">
+        <v>22.993200000000002</v>
+      </c>
+    </row>
+    <row r="287" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A287" s="9">
+        <v>716170312101</v>
+      </c>
+      <c r="B287" s="2" t="s">
+        <v>618</v>
+      </c>
+      <c r="C287" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D287" s="2" t="s">
+        <v>619</v>
+      </c>
+      <c r="E287" s="3" t="s">
+        <v>621</v>
+      </c>
+      <c r="F287" s="2" t="s">
+        <v>620</v>
+      </c>
+      <c r="G287" s="2">
+        <v>1</v>
+      </c>
+      <c r="H287" s="10">
+        <v>47</v>
+      </c>
+      <c r="I287" s="10">
+        <v>24.559200000000001</v>
+      </c>
+    </row>
+    <row r="288" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A288" s="9">
+        <v>716170312149</v>
+      </c>
+      <c r="B288" s="2" t="s">
+        <v>622</v>
+      </c>
+      <c r="C288" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D288" s="2" t="s">
+        <v>619</v>
+      </c>
+      <c r="E288" s="3" t="s">
+        <v>623</v>
+      </c>
+      <c r="F288" s="2" t="s">
+        <v>620</v>
+      </c>
+      <c r="G288" s="2">
+        <v>1</v>
+      </c>
+      <c r="H288" s="10">
+        <v>47</v>
+      </c>
+      <c r="I288" s="10">
+        <v>24.559200000000001</v>
+      </c>
+    </row>
+    <row r="289" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A289" s="9">
+        <v>716170335520</v>
+      </c>
+      <c r="B289" s="2" t="s">
+        <v>624</v>
+      </c>
+      <c r="C289" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D289" s="2" t="s">
+        <v>619</v>
+      </c>
+      <c r="E289" s="3" t="s">
+        <v>625</v>
+      </c>
+      <c r="F289" s="2" t="s">
+        <v>620</v>
+      </c>
+      <c r="G289" s="2">
+        <v>1</v>
+      </c>
+      <c r="H289" s="10">
+        <v>47</v>
+      </c>
+      <c r="I289" s="10">
+        <v>24.559200000000001</v>
+      </c>
+    </row>
+    <row r="290" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A290" s="9">
+        <v>716170312156</v>
+      </c>
+      <c r="B290" s="2" t="s">
+        <v>626</v>
+      </c>
+      <c r="C290" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D290" s="2" t="s">
+        <v>619</v>
+      </c>
+      <c r="E290" s="3" t="s">
+        <v>627</v>
+      </c>
+      <c r="F290" s="2" t="s">
+        <v>620</v>
+      </c>
+      <c r="G290" s="2">
+        <v>1</v>
+      </c>
+      <c r="H290" s="10">
+        <v>47</v>
+      </c>
+      <c r="I290" s="10">
+        <v>24.559200000000001</v>
+      </c>
+    </row>
+    <row r="291" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A291" s="9">
+        <v>716170312132</v>
+      </c>
+      <c r="B291" s="2" t="s">
+        <v>628</v>
+      </c>
+      <c r="C291" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D291" s="2" t="s">
+        <v>619</v>
+      </c>
+      <c r="E291" s="3" t="s">
+        <v>629</v>
+      </c>
+      <c r="F291" s="2" t="s">
+        <v>620</v>
+      </c>
+      <c r="G291" s="2">
+        <v>1</v>
+      </c>
+      <c r="H291" s="10">
+        <v>47</v>
+      </c>
+      <c r="I291" s="10">
+        <v>24.559200000000001</v>
+      </c>
+    </row>
+    <row r="292" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A292" s="9">
+        <v>716170312095</v>
+      </c>
+      <c r="B292" s="2" t="s">
+        <v>630</v>
+      </c>
+      <c r="C292" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D292" s="2" t="s">
+        <v>619</v>
+      </c>
+      <c r="E292" s="3" t="s">
+        <v>631</v>
+      </c>
+      <c r="F292" s="2" t="s">
+        <v>620</v>
+      </c>
+      <c r="G292" s="2">
+        <v>1</v>
+      </c>
+      <c r="H292" s="10">
+        <v>47</v>
+      </c>
+      <c r="I292" s="10">
+        <v>24.559200000000001</v>
+      </c>
+    </row>
+    <row r="293" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A293" s="9">
+        <v>716170329987</v>
+      </c>
+      <c r="B293" s="2" t="s">
+        <v>632</v>
+      </c>
+      <c r="C293" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D293" s="2" t="s">
+        <v>633</v>
+      </c>
+      <c r="E293" s="3" t="s">
+        <v>635</v>
+      </c>
+      <c r="F293" s="2" t="s">
+        <v>634</v>
+      </c>
+      <c r="G293" s="2">
+        <v>3</v>
+      </c>
+      <c r="H293" s="10">
+        <v>38</v>
+      </c>
+      <c r="I293" s="10">
+        <v>19.8504</v>
+      </c>
+    </row>
+    <row r="294" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A294" s="9">
+        <v>716170330020</v>
+      </c>
+      <c r="B294" s="2" t="s">
+        <v>636</v>
+      </c>
+      <c r="C294" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D294" s="2" t="s">
+        <v>633</v>
+      </c>
+      <c r="E294" s="3" t="s">
+        <v>637</v>
+      </c>
+      <c r="F294" s="2" t="s">
+        <v>634</v>
+      </c>
+      <c r="G294" s="2">
+        <v>3</v>
+      </c>
+      <c r="H294" s="10">
+        <v>38</v>
+      </c>
+      <c r="I294" s="10">
+        <v>19.8504</v>
+      </c>
+    </row>
+    <row r="295" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A295" s="9">
+        <v>716170330037</v>
+      </c>
+      <c r="B295" s="2" t="s">
+        <v>638</v>
+      </c>
+      <c r="C295" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D295" s="2" t="s">
+        <v>633</v>
+      </c>
+      <c r="E295" s="3" t="s">
+        <v>639</v>
+      </c>
+      <c r="F295" s="2" t="s">
+        <v>634</v>
+      </c>
+      <c r="G295" s="2">
+        <v>3</v>
+      </c>
+      <c r="H295" s="10">
+        <v>38</v>
+      </c>
+      <c r="I295" s="10">
+        <v>19.8504</v>
+      </c>
+    </row>
+    <row r="296" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A296" s="9">
+        <v>716170330068</v>
+      </c>
+      <c r="B296" s="2" t="s">
+        <v>640</v>
+      </c>
+      <c r="C296" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D296" s="2" t="s">
+        <v>633</v>
+      </c>
+      <c r="E296" s="3" t="s">
+        <v>641</v>
+      </c>
+      <c r="F296" s="2" t="s">
+        <v>634</v>
+      </c>
+      <c r="G296" s="2">
+        <v>3</v>
+      </c>
+      <c r="H296" s="10">
+        <v>38</v>
+      </c>
+      <c r="I296" s="10">
+        <v>19.8504</v>
+      </c>
+    </row>
+    <row r="297" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A297" s="9">
+        <v>716170275994</v>
+      </c>
+      <c r="B297" s="2" t="s">
+        <v>642</v>
+      </c>
+      <c r="C297" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D297" s="2" t="s">
+        <v>643</v>
+      </c>
+      <c r="E297" s="3" t="s">
+        <v>645</v>
+      </c>
+      <c r="F297" s="2" t="s">
+        <v>644</v>
+      </c>
+      <c r="G297" s="2">
+        <v>3</v>
+      </c>
+      <c r="H297" s="10">
         <v>36</v>
       </c>
-      <c r="E26" s="2" t="s">
-[...36 lines deleted...]
-      <c r="D28" s="3" t="s">
+      <c r="I297" s="10">
+        <v>18.813600000000005</v>
+      </c>
+    </row>
+    <row r="298" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A298" s="9">
+        <v>716170276052</v>
+      </c>
+      <c r="B298" s="2" t="s">
+        <v>646</v>
+      </c>
+      <c r="C298" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D298" s="2" t="s">
+        <v>643</v>
+      </c>
+      <c r="E298" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="F298" s="2" t="s">
+        <v>644</v>
+      </c>
+      <c r="G298" s="2">
+        <v>3</v>
+      </c>
+      <c r="H298" s="10">
+        <v>36</v>
+      </c>
+      <c r="I298" s="10">
+        <v>18.813600000000005</v>
+      </c>
+    </row>
+    <row r="299" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A299" s="9">
+        <v>716170286648</v>
+      </c>
+      <c r="B299" s="2" t="s">
+        <v>648</v>
+      </c>
+      <c r="C299" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D299" s="2" t="s">
+        <v>643</v>
+      </c>
+      <c r="E299" s="3" t="s">
+        <v>649</v>
+      </c>
+      <c r="F299" s="2" t="s">
+        <v>644</v>
+      </c>
+      <c r="G299" s="2">
+        <v>3</v>
+      </c>
+      <c r="H299" s="10">
+        <v>36</v>
+      </c>
+      <c r="I299" s="10">
+        <v>18.813600000000005</v>
+      </c>
+    </row>
+    <row r="300" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A300" s="9">
+        <v>716170292298</v>
+      </c>
+      <c r="B300" s="2" t="s">
+        <v>650</v>
+      </c>
+      <c r="C300" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D300" s="2" t="s">
+        <v>643</v>
+      </c>
+      <c r="E300" s="3" t="s">
+        <v>651</v>
+      </c>
+      <c r="F300" s="2" t="s">
+        <v>644</v>
+      </c>
+      <c r="G300" s="2">
+        <v>3</v>
+      </c>
+      <c r="H300" s="10">
+        <v>36</v>
+      </c>
+      <c r="I300" s="10">
+        <v>18.813600000000005</v>
+      </c>
+    </row>
+    <row r="301" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A301" s="9">
+        <v>716170109640</v>
+      </c>
+      <c r="B301" s="2" t="s">
+        <v>652</v>
+      </c>
+      <c r="C301" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D301" s="2" t="s">
+        <v>653</v>
+      </c>
+      <c r="E301" s="3" t="s">
+        <v>654</v>
+      </c>
+      <c r="G301" s="2">
+        <v>3</v>
+      </c>
+      <c r="H301" s="10">
+        <v>63</v>
+      </c>
+      <c r="I301" s="10">
+        <v>32.918400000000005</v>
+      </c>
+    </row>
+    <row r="302" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A302" s="9">
+        <v>716170067827</v>
+      </c>
+      <c r="B302" s="2" t="s">
+        <v>655</v>
+      </c>
+      <c r="C302" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D302" s="2" t="s">
+        <v>653</v>
+      </c>
+      <c r="E302" s="3" t="s">
+        <v>656</v>
+      </c>
+      <c r="G302" s="2">
+        <v>3</v>
+      </c>
+      <c r="H302" s="10">
         <v>38</v>
       </c>
-      <c r="E28" s="2" t="s">
-[...176 lines deleted...]
-      <c r="D37" s="3" t="s">
+      <c r="I302" s="10">
+        <v>19.8504</v>
+      </c>
+    </row>
+    <row r="303" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A303" s="9">
+        <v>716170067759</v>
+      </c>
+      <c r="B303" s="2" t="s">
+        <v>657</v>
+      </c>
+      <c r="C303" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D303" s="2" t="s">
+        <v>653</v>
+      </c>
+      <c r="E303" s="3" t="s">
+        <v>658</v>
+      </c>
+      <c r="G303" s="2">
+        <v>3</v>
+      </c>
+      <c r="H303" s="10">
+        <v>50</v>
+      </c>
+      <c r="I303" s="10">
+        <v>26.125200000000003</v>
+      </c>
+    </row>
+    <row r="304" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A304" s="9">
+        <v>716170042664</v>
+      </c>
+      <c r="B304" s="2" t="s">
+        <v>659</v>
+      </c>
+      <c r="C304" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D304" s="2" t="s">
+        <v>653</v>
+      </c>
+      <c r="E304" s="3" t="s">
+        <v>660</v>
+      </c>
+      <c r="G304" s="2">
+        <v>3</v>
+      </c>
+      <c r="H304" s="10">
+        <v>63</v>
+      </c>
+      <c r="I304" s="10">
+        <v>32.918400000000005</v>
+      </c>
+    </row>
+    <row r="305" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A305" s="9">
+        <v>716170067698</v>
+      </c>
+      <c r="B305" s="2" t="s">
+        <v>661</v>
+      </c>
+      <c r="C305" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D305" s="2" t="s">
+        <v>653</v>
+      </c>
+      <c r="E305" s="3" t="s">
+        <v>662</v>
+      </c>
+      <c r="G305" s="2">
+        <v>3</v>
+      </c>
+      <c r="H305" s="10">
+        <v>64</v>
+      </c>
+      <c r="I305" s="10">
+        <v>33.436800000000005</v>
+      </c>
+    </row>
+    <row r="306" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A306" s="9">
+        <v>716170053158</v>
+      </c>
+      <c r="B306" s="2" t="s">
+        <v>663</v>
+      </c>
+      <c r="C306" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D306" s="2" t="s">
+        <v>653</v>
+      </c>
+      <c r="E306" s="3" t="s">
+        <v>664</v>
+      </c>
+      <c r="G306" s="2">
+        <v>3</v>
+      </c>
+      <c r="H306" s="10">
         <v>48</v>
       </c>
-      <c r="E37" s="2" t="s">
-[...10606 lines deleted...]
-        <v>1.4580000000000002</v>
+      <c r="I306" s="10">
+        <v>25.0776</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Dermacol</vt:lpstr>
+      <vt:lpstr>Bobbi Brown</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kelter</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <dc:language>en-US</dc:language>
 </cp:coreProperties>