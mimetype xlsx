--- v0 (2026-07-22)
+++ v1 (2026-10-21)
@@ -1,912 +1,732 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Kelter International Pte Ltd\Derrick Ng - Viimart\Operation\Wholesale Price\New Lists\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="-105" windowWidth="23250" windowHeight="12450"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="9435"/>
   </bookViews>
   <sheets>
-    <sheet name="Dermalogica" sheetId="1" r:id="rId1"/>
+    <sheet name="Born To Stand Out" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="479" uniqueCount="243">
-[...700 lines deleted...]
-    <t>Phyto Nature Lifting Eye Cream Foil Sample</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="156" uniqueCount="156">
+  <si>
+    <t>DIRTY HEAVEN 50ml Eau de Parfum</t>
+  </si>
+  <si>
+    <t>SIN &amp; PLEASURE 50ml Eau de Parfum</t>
+  </si>
+  <si>
+    <t>SUGAR ADDICT 50ml Eau de Parfum</t>
+  </si>
+  <si>
+    <t>DIRTY RICE 50ml Eau de Parfum</t>
+  </si>
+  <si>
+    <t>INDECENT CHERRY 50ml Eau de Parfum</t>
+  </si>
+  <si>
+    <t>DGAF 50ml Eau de Parfum</t>
+  </si>
+  <si>
+    <t>DRUNK LOVERS 50ml Eau de Parfum</t>
+  </si>
+  <si>
+    <t>NANATOPIA 50ml Eau de Parfum</t>
+  </si>
+  <si>
+    <t>MAD HONEY(X-RATED) 50ml Eau de Parfum</t>
+  </si>
+  <si>
+    <t>DRUNK SAFFRON 50ml Eau de Parfum</t>
+  </si>
+  <si>
+    <t>FIG PORN 50ml Eau de Parfum</t>
+  </si>
+  <si>
+    <t>MUD 50ml Eau de Parfum</t>
+  </si>
+  <si>
+    <t>ANGEL'S POWER 50ml Eau de Parfum</t>
+  </si>
+  <si>
+    <t>DRUNK MAPLE 50ml Eau de Parfum</t>
+  </si>
+  <si>
+    <t>MARY-JANE 50ml Eau de Parfum</t>
+  </si>
+  <si>
+    <t>NUTS 50ml Eau de Parfum</t>
+  </si>
+  <si>
+    <t>DIRTY RAINBOW 50ml Eau de Parfum</t>
+  </si>
+  <si>
+    <t>NAKED LAUNDRY 50ml Eau de Parfum</t>
+  </si>
+  <si>
+    <t>L'ANIMAL 50ml Eau de Parfum</t>
+  </si>
+  <si>
+    <t>FILTHY MUSK 50ml Eau de Parfum</t>
+  </si>
+  <si>
+    <t>FUGAZZI by BORNTOSTANDOUT® 50ml Eau de Parfum</t>
+  </si>
+  <si>
+    <t>DIRTY &amp; STICKY 2mlx8 DISCOVERY KIT (24VS)</t>
+  </si>
+  <si>
+    <t>DARK &amp; DRUNK 2mlx8 DISCOVERY KIT (24VS)</t>
+  </si>
+  <si>
+    <t>DIRTY HEAVEN 15ml Eau de Parfum</t>
+  </si>
+  <si>
+    <t>SIN &amp; PLEASURE 15ml Eau de Parfum</t>
+  </si>
+  <si>
+    <t>SUGAR ADDICT 15ml Eau de Parfum</t>
+  </si>
+  <si>
+    <t>DIRTY RICE 15ml Eau de Parfum</t>
+  </si>
+  <si>
+    <t>INDECENT CHERRY 15ml Eau de Parfum</t>
+  </si>
+  <si>
+    <t>DRUNK LOVERS 15ml Eau de Parfum</t>
+  </si>
+  <si>
+    <t>NANATOPIA 15ml Eau de Parfum</t>
+  </si>
+  <si>
+    <t>MAD HONEY(X-RATED) 15ml Eau de Parfum</t>
+  </si>
+  <si>
+    <t>DRUNK SAFFRON 15ml Eau de Parfum</t>
+  </si>
+  <si>
+    <t>FIG PORN 15ml Eau de Parfum</t>
+  </si>
+  <si>
+    <t>ANGEL'S POWDER 15ml Eau de Parfum</t>
+  </si>
+  <si>
+    <t>NAKED LAUNDRY 15ml Eau de Parfum</t>
+  </si>
+  <si>
+    <t>L'ANIMAL 15ml Eau de Parfum</t>
+  </si>
+  <si>
+    <t>FILTHY MUSK 15ml Eau de Parfum</t>
+  </si>
+  <si>
+    <t>DIRTY HEAVEN 100ml Eau de Parfum_reg</t>
+  </si>
+  <si>
+    <t>SIN &amp; PLEASURE 100ml Eau de Parfum_reg</t>
+  </si>
+  <si>
+    <t>SUGAR ADDICT 100ml Eau de Parfum</t>
+  </si>
+  <si>
+    <t>DIRTY RICE 100ml Eau de Parfum</t>
+  </si>
+  <si>
+    <t>INDECENT CHERRY 100ml Eau de Parfum</t>
+  </si>
+  <si>
+    <t>DRUNK LOVERS 100ml Eau de Parfum</t>
+  </si>
+  <si>
+    <t>NANATOPIA 100ml Eau de Parfum</t>
+  </si>
+  <si>
+    <t>MAD HONEY(X-RATED) 100ml Eau de Parfum</t>
+  </si>
+  <si>
+    <t>DRUNK SAFFRON 100ml Eau de Parfum_reg</t>
+  </si>
+  <si>
+    <t>FIG PORN 100ml Eau de Parfum_reg</t>
+  </si>
+  <si>
+    <t>ANGEL'S POWDER 100ml Eau de Parfum_reg</t>
+  </si>
+  <si>
+    <t>NAKED LAUNDRY 100ml Eau de Parfum</t>
+  </si>
+  <si>
+    <t>L'ANIMAL 100ml Eau de Parfum</t>
+  </si>
+  <si>
+    <t>FILTHY MUSK 100ml Eau de Parfum</t>
+  </si>
+  <si>
+    <t>50 ml Collection</t>
+  </si>
+  <si>
+    <t>Sets</t>
+  </si>
+  <si>
+    <t>15ml Collection</t>
+  </si>
+  <si>
+    <t>100ml Collection</t>
+  </si>
+  <si>
+    <t>TESTERS</t>
+  </si>
+  <si>
+    <t>DIRTY HEAVEN 50ml Eau de Parfum- TESTER</t>
+  </si>
+  <si>
+    <t>SIN &amp; PLEASURE 50ml Eau de Parfum- TESTER</t>
+  </si>
+  <si>
+    <t>SUGAR ADDICT 50ml Eau de Parfum- TESTER</t>
+  </si>
+  <si>
+    <t>DIRTY RICE 50ml Eau de Parfum- TESTER</t>
+  </si>
+  <si>
+    <t>INDECENT CHERRY 50ml Eau de Parfum- TESTER</t>
+  </si>
+  <si>
+    <t>DGAF 50ml Eau de Parfum- TESTER</t>
+  </si>
+  <si>
+    <t>DRUNK LOVERS 50ml Eau de Parfum- TESTER</t>
+  </si>
+  <si>
+    <t>NANATOPIA 50ml Eau de Parfum- TESTER</t>
+  </si>
+  <si>
+    <t>MAD HONEY(X-RATED) 50ml Eau de Parfum- TESTER</t>
+  </si>
+  <si>
+    <t>DRUNK SAFFRON 50ml Eau de Parfum- TESTER</t>
+  </si>
+  <si>
+    <t>FIG PORN 50ml Eau de Parfum- TESTER</t>
+  </si>
+  <si>
+    <t>MUD 50ml Eau de Parfum- TESTER</t>
+  </si>
+  <si>
+    <t>ANGEL'S POWER 50ml Eau de Parfum- TESTER</t>
+  </si>
+  <si>
+    <t>DRUNK MAPLE 50ml Eau de Parfum- TESTER</t>
+  </si>
+  <si>
+    <t>MARY-JANE 50ml Eau de Parfum- TESTER</t>
+  </si>
+  <si>
+    <t>NUTS 50ml Eau de Parfum- TESTER</t>
+  </si>
+  <si>
+    <t>DIRTY RAINBOW 50ml Eau de Parfum- TESTER</t>
+  </si>
+  <si>
+    <t>NAKED LAUNDRY 50ml Eau de Parfum- TESTER</t>
+  </si>
+  <si>
+    <t>L'ANIMAL 50ml Eau de Parfum- TESTER</t>
+  </si>
+  <si>
+    <t>FILTHY MUSK 50ml Eau de Parfum- TESTER</t>
+  </si>
+  <si>
+    <t>FUGAZZI by BORNTOSTANDOUT® 50ml Eau de Parfum- TESTER</t>
+  </si>
+  <si>
+    <t>DIRTY HEAVEN 100ml Eau de Parfum-TESTER</t>
+  </si>
+  <si>
+    <t>SIN &amp; PLEASURE 100ml Eau de Parfum-TESTER</t>
+  </si>
+  <si>
+    <t>SUGAR ADDICT 100ml Eau de Parfum- TESTER</t>
+  </si>
+  <si>
+    <t>DIRTY RICE 100ml Eau de Parfum- TESTER</t>
+  </si>
+  <si>
+    <t>INDECENT CHERRY 100ml Eau de Parfum- TESTER</t>
+  </si>
+  <si>
+    <t>DRUNK LOVERS 100ml Eau de Parfum- TESTER</t>
+  </si>
+  <si>
+    <t>NANATOPIA 100ml Eau de Parfum- TESTER</t>
+  </si>
+  <si>
+    <t>MAD HONEY(X-RATED) 100ml Eau de Parfum- TESTER</t>
+  </si>
+  <si>
+    <t>DRUNK SAFFRON 100ml Eau de Parfum-TESTER</t>
+  </si>
+  <si>
+    <t>FIG PORN 100ml Eau de Parfum-TESTER</t>
+  </si>
+  <si>
+    <t>ANGEL'S POWDER 100ml Eau de Parfum-TESTER</t>
+  </si>
+  <si>
+    <t>NAKED LAUNDRY 100ml Eau de Parfum- TESTER</t>
+  </si>
+  <si>
+    <t>L'ANIMAL 100ml Eau de Parfum- TESTER</t>
+  </si>
+  <si>
+    <t>FILTHY MUSK 100ml Eau de Parfum- TESTER</t>
+  </si>
+  <si>
+    <t>Extrait Extrême</t>
+  </si>
+  <si>
+    <t>PURPLE STAIN 50ml EXTRAIT EXTRÊME</t>
+  </si>
+  <si>
+    <t>BLACK MANGO 50ml EXTRAIT EXTRÊME</t>
+  </si>
+  <si>
+    <t>OUD CANDY 50ml EXTRAIT EXTRÊME</t>
+  </si>
+  <si>
+    <t>BLACK GUAVA 50ml EXTRAIT EXTRÊME</t>
+  </si>
+  <si>
+    <t>PURPLE STAIN 15ml EXTRAIT EXTRÊME</t>
+  </si>
+  <si>
+    <t>BLACK MANGO 15ml EXTRAIT EXTRÊME</t>
+  </si>
+  <si>
+    <t>OUD CANDY 15ml EXTRAIT EXTRÊME</t>
+  </si>
+  <si>
+    <t>BLACK GUAVA 15ml EXTRAIT EXTRÊME</t>
+  </si>
+  <si>
+    <t>EXTRAIT EXTRÊME 2mlx4 DISCOVERY KIT</t>
+  </si>
+  <si>
+    <t>PURPLE STAIN 50ml EXTRAIT EXTRÊME- TESTER</t>
+  </si>
+  <si>
+    <t>BLACK MANGO 50ml EXTRAIT EXTRÊME- TESTER</t>
+  </si>
+  <si>
+    <t>OUD CANDY 50ml EXTRAIT EXTRÊME- TESTER</t>
+  </si>
+  <si>
+    <t>BLACK GUAVA 50ml EXTRAIT EXTRÊME- TESTER</t>
+  </si>
+  <si>
+    <t>DIRTY MILK 15ml Eau de Parfum</t>
+  </si>
+  <si>
+    <t>DIRTY MILK 100ml Eau de Parfum</t>
+  </si>
+  <si>
+    <t>DIRTY MILK 50ml Eau de Parfum</t>
+  </si>
+  <si>
+    <t>DIRTY MILK 50ml Eau de Parfum- TESTER</t>
+  </si>
+  <si>
+    <t>DIRTY MILK 100ml Eau de Parfum-TESTER</t>
+  </si>
+  <si>
+    <t>FUGAZZI by BORNTOSTANDOUT® 100ml Eau de Parfum</t>
+  </si>
+  <si>
+    <t>FUGAZZI by BORNTOSTANDOUT® 100ml Eau de Parfum- TESTER</t>
+  </si>
+  <si>
+    <t>Eau Intimité</t>
+  </si>
+  <si>
+    <t>CUVÉE SKIN 100ml EAU INTIMITÉ</t>
+  </si>
+  <si>
+    <t>WARM AIR 100ml EAU INTIMITÉ</t>
+  </si>
+  <si>
+    <t>GOLD JUICE 100ml EAU INTIMITÉ</t>
+  </si>
+  <si>
+    <t>CANDY DUST 100ml EAU INTIMITÉ</t>
+  </si>
+  <si>
+    <t>MUSC X 100ml EAU INTIMITÉ</t>
+  </si>
+  <si>
+    <t>CUVÉE SKIN 30ml EAU INTIMITÉ</t>
+  </si>
+  <si>
+    <t>WARM AIR 30ml EAU INTIMITÉ</t>
+  </si>
+  <si>
+    <t>GOLD JUICE 30ml EAU INTIMITÉ</t>
+  </si>
+  <si>
+    <t>CANDY DUST 30ml EAU INTIMITÉ</t>
+  </si>
+  <si>
+    <t>MUSC X 30ml EAU INTIMITÉ</t>
+  </si>
+  <si>
+    <t>EAU INTIMITÉ 2mlx5 DISCOVERY KIT</t>
+  </si>
+  <si>
+    <t>CUVÉE SKIN 100ml EAU INTIMITÉ- TESTER</t>
+  </si>
+  <si>
+    <t>WARM AIR 100ml EAU INTIMITÉ- TESTER</t>
+  </si>
+  <si>
+    <t>GOLD JUICE 100ml EAU INTIMITÉ- TESTER</t>
+  </si>
+  <si>
+    <t>CANDY DUST 100ml EAU INTIMITÉ- TESTER</t>
+  </si>
+  <si>
+    <t>MUSC X 100ml EAU INTIMITÉ- TESTER</t>
+  </si>
+  <si>
+    <t>CUVÉE SKIN 30ml EAU INTIMITÉ- TESTER</t>
+  </si>
+  <si>
+    <t>WARM AIR 30ml EAU INTIMITÉ- TESTER</t>
+  </si>
+  <si>
+    <t>GOLD JUICE 30ml EAU INTIMITÉ- TESTER</t>
+  </si>
+  <si>
+    <t>CANDY DUST 30ml EAU INTIMITÉ- TESTER</t>
+  </si>
+  <si>
+    <t>MUSC X 30ml EAU INTIMITÉ- TESTER</t>
+  </si>
+  <si>
+    <t>BLACK CRÈME 50ml EXTRAIT EXTRÊME</t>
+  </si>
+  <si>
+    <t>BLACK KARAK 50ml EXTRAIT EXTRÊME</t>
+  </si>
+  <si>
+    <t>BLACK CRÈME 15ml EXTRAIT EXTRÊME</t>
+  </si>
+  <si>
+    <t>BLACK KARAK 15ml EXTRAIT EXTRÊME</t>
+  </si>
+  <si>
+    <t>BLACK CRÈME 50ml EXTRAIT EXTRÊME- TESTER</t>
+  </si>
+  <si>
+    <t>BLACK KARAK 50ml EXTRAIT EXTRÊME- TESTER</t>
+  </si>
+  <si>
+    <t>COLA ADDICT 50ML Eau de Parfum</t>
+  </si>
+  <si>
+    <t>COLA ADDICT 15ML Eau de Parfum</t>
+  </si>
+  <si>
+    <t>COLA ADDICT 100ML Eau de Parfum</t>
+  </si>
+  <si>
+    <t>COLA ADDICT 50ML Eau de Parfum- TESTER</t>
+  </si>
+  <si>
+    <t>COLA ADDICT 100ml Eau de Parfum- TESTER</t>
+  </si>
+  <si>
+    <t>DRUNK LOVERS 50ml EXTRAIT EXTRÊME</t>
+  </si>
+  <si>
+    <t>DRUNK LOVERS 15ml EXTRAIT EXTRÊME</t>
+  </si>
+  <si>
+    <t>DRUNK LOVERS 50ml EXTRAIT EXTRÊME- TESTER</t>
+  </si>
+  <si>
+    <t>Born To Stand Out</t>
+  </si>
+  <si>
+    <t>Exw Europe</t>
+  </si>
+  <si>
+    <t>Lead Time: 5-6 weeks</t>
+  </si>
+  <si>
+    <t>Moq Eur20,000</t>
   </si>
   <si>
     <t>Ean</t>
   </si>
   <si>
-    <t>Ref</t>
-[...4 lines deleted...]
-  <si>
     <t>Description</t>
   </si>
   <si>
+    <t>Qty/Pack</t>
+  </si>
+  <si>
     <t>Cost (eur)</t>
-  </si>
-[...10 lines deleted...]
-    <t>Status</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="1">
-    <numFmt numFmtId="164" formatCode="[$€-2]\ #,##0.00"/>
+  <numFmts count="2">
+    <numFmt numFmtId="165" formatCode="_ &quot;€&quot;\ * #,##0.00_ ;_ &quot;€&quot;\ * \-#,##0.00_ ;_ &quot;€&quot;\ * &quot;-&quot;??_ ;_ @_ "/>
+    <numFmt numFmtId="166" formatCode="[$€-2]\ #,##0.00"/>
   </numFmts>
-  <fonts count="4" x14ac:knownFonts="1">
+  <fonts count="5">
     <font>
       <sz val="11"/>
-      <name val="Arial"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
-      <color rgb="FFFFFFFF"/>
-[...5 lines deleted...]
-      <sz val="9"/>
+      <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF35447F"/>
+        <fgColor theme="3" tint="0.749992370372631"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="3" tint="0.89999084444715716"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="-0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="1">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...18 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
+    <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1180,4806 +1000,2167 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F234"/>
+  <dimension ref="A1:D156"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A212" sqref="A212:XFD212"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="I14" sqref="I14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.75" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="12.5" style="2" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="16384" width="8.75" style="3"/>
+    <col min="1" max="1" width="15.5" style="4" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="58.375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="6.625" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="6.875" style="3" bestFit="1" customWidth="1"/>
+    <col min="5" max="16384" width="9" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="9" t="s">
+    <row r="1" spans="1:4" ht="12" customHeight="1">
+      <c r="A1" s="1" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" ht="12" customHeight="1">
+      <c r="A3" s="4" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" ht="12" customHeight="1">
+      <c r="A4" s="4" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="12" customHeight="1">
+      <c r="A5" s="4" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="12" customHeight="1">
+      <c r="A7" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="12" customHeight="1">
+      <c r="A8" s="7"/>
+      <c r="B8" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+    </row>
+    <row r="9" spans="1:4" ht="12" customHeight="1">
+      <c r="A9" s="9">
+        <v>8809840210790</v>
+      </c>
+      <c r="B9" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="9"/>
-[...46 lines deleted...]
-      <c r="C8" s="2" t="s">
+      <c r="C9" s="11">
+        <v>20</v>
+      </c>
+      <c r="D9" s="12">
+        <v>70.2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="12" customHeight="1">
+      <c r="A10" s="9">
+        <v>8809840210806</v>
+      </c>
+      <c r="B10" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="D8" s="3" t="s">
+      <c r="C10" s="11">
+        <v>20</v>
+      </c>
+      <c r="D10" s="12">
+        <v>70.2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="12" customHeight="1">
+      <c r="A11" s="9">
+        <v>8809840210745</v>
+      </c>
+      <c r="B11" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="E8" s="2">
-[...16 lines deleted...]
-      <c r="D9" s="3" t="s">
+      <c r="C11" s="11">
+        <v>20</v>
+      </c>
+      <c r="D11" s="12">
+        <v>70.2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" ht="12" customHeight="1">
+      <c r="A12" s="9">
+        <v>8809840210714</v>
+      </c>
+      <c r="B12" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="E9" s="2">
-[...16 lines deleted...]
-      <c r="D10" s="3" t="s">
+      <c r="C12" s="11">
+        <v>20</v>
+      </c>
+      <c r="D12" s="12">
+        <v>70.2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="12" customHeight="1">
+      <c r="A13" s="9">
+        <v>8809840210721</v>
+      </c>
+      <c r="B13" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="E10" s="2">
-[...16 lines deleted...]
-      <c r="D11" s="3" t="s">
+      <c r="C13" s="11">
+        <v>20</v>
+      </c>
+      <c r="D13" s="12">
+        <v>70.2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="12" customHeight="1">
+      <c r="A14" s="9">
+        <v>8809840210813</v>
+      </c>
+      <c r="B14" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="E11" s="2">
-[...16 lines deleted...]
-      <c r="D12" s="3" t="s">
+      <c r="C14" s="11">
+        <v>20</v>
+      </c>
+      <c r="D14" s="12">
+        <v>70.2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="12" customHeight="1">
+      <c r="A15" s="9">
+        <v>8809840210738</v>
+      </c>
+      <c r="B15" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="E12" s="2">
-[...16 lines deleted...]
-      <c r="D13" s="3" t="s">
+      <c r="C15" s="11">
+        <v>20</v>
+      </c>
+      <c r="D15" s="12">
+        <v>70.2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" ht="12" customHeight="1">
+      <c r="A16" s="9">
+        <v>8809840210684</v>
+      </c>
+      <c r="B16" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="E13" s="2">
+      <c r="C16" s="11">
+        <v>20</v>
+      </c>
+      <c r="D16" s="12">
+        <v>70.2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" ht="12" customHeight="1">
+      <c r="A17" s="9">
+        <v>8809840210691</v>
+      </c>
+      <c r="B17" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="C17" s="11">
+        <v>20</v>
+      </c>
+      <c r="D17" s="12">
+        <v>70.2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" ht="12" customHeight="1">
+      <c r="A18" s="9">
+        <v>8809840210646</v>
+      </c>
+      <c r="B18" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" s="11">
+        <v>20</v>
+      </c>
+      <c r="D18" s="12">
+        <v>70.2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="12" customHeight="1">
+      <c r="A19" s="9">
+        <v>8809840210677</v>
+      </c>
+      <c r="B19" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="C19" s="11">
+        <v>20</v>
+      </c>
+      <c r="D19" s="12">
+        <v>70.2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="12" customHeight="1">
+      <c r="A20" s="9">
+        <v>8809840210660</v>
+      </c>
+      <c r="B20" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="C20" s="11">
+        <v>20</v>
+      </c>
+      <c r="D20" s="12">
+        <v>70.2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="12" customHeight="1">
+      <c r="A21" s="9">
+        <v>8809840210837</v>
+      </c>
+      <c r="B21" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C21" s="11">
+        <v>20</v>
+      </c>
+      <c r="D21" s="12">
+        <v>70.2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" ht="12" customHeight="1">
+      <c r="A22" s="9">
+        <v>8809840210844</v>
+      </c>
+      <c r="B22" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="C22" s="11">
+        <v>20</v>
+      </c>
+      <c r="D22" s="12">
+        <v>70.2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" ht="12" customHeight="1">
+      <c r="A23" s="9">
+        <v>8809840210851</v>
+      </c>
+      <c r="B23" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="C23" s="11">
+        <v>20</v>
+      </c>
+      <c r="D23" s="12">
+        <v>70.2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" ht="12" customHeight="1">
+      <c r="A24" s="9">
+        <v>8809840210820</v>
+      </c>
+      <c r="B24" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C24" s="11">
+        <v>20</v>
+      </c>
+      <c r="D24" s="12">
+        <v>70.2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" ht="12" customHeight="1">
+      <c r="A25" s="9">
+        <v>8809840211070</v>
+      </c>
+      <c r="B25" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="F13" s="8">
-[...113 lines deleted...]
-      <c r="D19" s="3" t="s">
+      <c r="C25" s="11">
+        <v>20</v>
+      </c>
+      <c r="D25" s="12">
+        <v>70.2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" ht="12" customHeight="1">
+      <c r="A26" s="9">
+        <v>8809840211230</v>
+      </c>
+      <c r="B26" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="C26" s="11">
+        <v>20</v>
+      </c>
+      <c r="D26" s="12">
+        <v>70.2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" ht="12" customHeight="1">
+      <c r="A27" s="9">
+        <v>8809840211216</v>
+      </c>
+      <c r="B27" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C27" s="11">
+        <v>20</v>
+      </c>
+      <c r="D27" s="12">
+        <v>70.2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" ht="12" customHeight="1">
+      <c r="A28" s="9">
+        <v>8809840211193</v>
+      </c>
+      <c r="B28" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="C28" s="11">
+        <v>20</v>
+      </c>
+      <c r="D28" s="12">
+        <v>70.2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" ht="12" customHeight="1">
+      <c r="A29" s="9">
+        <v>8809840211759</v>
+      </c>
+      <c r="B29" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="C29" s="11">
+        <v>20</v>
+      </c>
+      <c r="D29" s="12">
+        <v>70.2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" ht="12" customHeight="1">
+      <c r="A30" s="9">
+        <v>8809840212787</v>
+      </c>
+      <c r="B30" s="10" t="s">
+        <v>107</v>
+      </c>
+      <c r="C30" s="11">
+        <v>20</v>
+      </c>
+      <c r="D30" s="12">
+        <v>70.2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" ht="12" customHeight="1">
+      <c r="A31" s="9">
+        <v>8809840213388</v>
+      </c>
+      <c r="B31" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="C31" s="11">
+        <v>20</v>
+      </c>
+      <c r="D31" s="12">
+        <v>70.2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" ht="12" customHeight="1">
+      <c r="A32" s="13"/>
+      <c r="B32" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="C32" s="7"/>
+      <c r="D32" s="14"/>
+    </row>
+    <row r="33" spans="1:4" ht="12" customHeight="1">
+      <c r="A33" s="9">
+        <v>8809840211094</v>
+      </c>
+      <c r="B33" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="C33" s="11">
+        <v>50</v>
+      </c>
+      <c r="D33" s="12">
+        <v>23.76</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" ht="12" customHeight="1">
+      <c r="A34" s="9">
+        <v>8809840211063</v>
+      </c>
+      <c r="B34" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="C34" s="11">
+        <v>50</v>
+      </c>
+      <c r="D34" s="12">
+        <v>23.76</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" ht="12" customHeight="1">
+      <c r="A35" s="13"/>
+      <c r="B35" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="14"/>
+    </row>
+    <row r="36" spans="1:4" ht="12" customHeight="1">
+      <c r="A36" s="9">
+        <v>8809840211865</v>
+      </c>
+      <c r="B36" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="C36" s="11">
+        <v>20</v>
+      </c>
+      <c r="D36" s="12">
+        <v>30.758400000000002</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" ht="12" customHeight="1">
+      <c r="A37" s="9">
+        <v>8809840211872</v>
+      </c>
+      <c r="B37" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="C37" s="11">
+        <v>20</v>
+      </c>
+      <c r="D37" s="12">
+        <v>30.758400000000002</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" ht="12" customHeight="1">
+      <c r="A38" s="9">
+        <v>8809840211315</v>
+      </c>
+      <c r="B38" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="C38" s="11">
+        <v>20</v>
+      </c>
+      <c r="D38" s="12">
+        <v>30.758400000000002</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" ht="12" customHeight="1">
+      <c r="A39" s="9">
+        <v>8809840211285</v>
+      </c>
+      <c r="B39" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="C39" s="11">
+        <v>20</v>
+      </c>
+      <c r="D39" s="12">
+        <v>30.758400000000002</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" ht="12" customHeight="1">
+      <c r="A40" s="9">
+        <v>8809840211308</v>
+      </c>
+      <c r="B40" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="C40" s="11">
+        <v>20</v>
+      </c>
+      <c r="D40" s="12">
+        <v>30.758400000000002</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" ht="12" customHeight="1">
+      <c r="A41" s="9">
+        <v>8809840211292</v>
+      </c>
+      <c r="B41" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="C41" s="11">
+        <v>20</v>
+      </c>
+      <c r="D41" s="12">
+        <v>30.758400000000002</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" ht="12" customHeight="1">
+      <c r="A42" s="9">
+        <v>8809840211797</v>
+      </c>
+      <c r="B42" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="C42" s="11">
+        <v>20</v>
+      </c>
+      <c r="D42" s="12">
+        <v>30.758400000000002</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" ht="12" customHeight="1">
+      <c r="A43" s="9">
+        <v>8809840211780</v>
+      </c>
+      <c r="B43" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="C43" s="11">
+        <v>20</v>
+      </c>
+      <c r="D43" s="12">
+        <v>30.758400000000002</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" ht="12" customHeight="1">
+      <c r="A44" s="9">
+        <v>8809840211889</v>
+      </c>
+      <c r="B44" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="C44" s="11">
+        <v>20</v>
+      </c>
+      <c r="D44" s="12">
+        <v>30.758400000000002</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4" ht="12" customHeight="1">
+      <c r="A45" s="9">
+        <v>8809840211896</v>
+      </c>
+      <c r="B45" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="C45" s="11">
+        <v>20</v>
+      </c>
+      <c r="D45" s="12">
+        <v>30.758400000000002</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" ht="12" customHeight="1">
+      <c r="A46" s="9">
+        <v>8809840211902</v>
+      </c>
+      <c r="B46" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="C46" s="11">
+        <v>20</v>
+      </c>
+      <c r="D46" s="12">
+        <v>30.758400000000002</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" ht="12" customHeight="1">
+      <c r="A47" s="9">
+        <v>8809840211278</v>
+      </c>
+      <c r="B47" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="C47" s="11">
+        <v>20</v>
+      </c>
+      <c r="D47" s="12">
+        <v>30.758400000000002</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" ht="12" customHeight="1">
+      <c r="A48" s="9">
+        <v>8809840211261</v>
+      </c>
+      <c r="B48" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="C48" s="11">
+        <v>20</v>
+      </c>
+      <c r="D48" s="12">
+        <v>30.758400000000002</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" ht="12" customHeight="1">
+      <c r="A49" s="9">
+        <v>8809840211254</v>
+      </c>
+      <c r="B49" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="C49" s="11">
+        <v>20</v>
+      </c>
+      <c r="D49" s="12">
+        <v>30.758400000000002</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" ht="12" customHeight="1">
+      <c r="A50" s="9">
+        <v>8809840212770</v>
+      </c>
+      <c r="B50" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="C50" s="11">
+        <v>20</v>
+      </c>
+      <c r="D50" s="15">
+        <v>30.758400000000002</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" ht="12" customHeight="1">
+      <c r="A51" s="9">
+        <v>8809840213708</v>
+      </c>
+      <c r="B51" s="10" t="s">
+        <v>141</v>
+      </c>
+      <c r="C51" s="11">
+        <v>20</v>
+      </c>
+      <c r="D51" s="15">
+        <v>30.758400000000002</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" ht="12" customHeight="1">
+      <c r="A52" s="13"/>
+      <c r="B52" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="C52" s="7"/>
+      <c r="D52" s="16"/>
+    </row>
+    <row r="53" spans="1:4" ht="12" customHeight="1">
+      <c r="A53" s="9">
+        <v>8809840211919</v>
+      </c>
+      <c r="B53" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="C53" s="11">
         <v>15</v>
       </c>
-      <c r="E19" s="2">
-[...56 lines deleted...]
-      <c r="D22" s="3" t="s">
+      <c r="D53" s="12">
+        <v>100.79640000000001</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" ht="12" customHeight="1">
+      <c r="A54" s="9">
+        <v>8809840211926</v>
+      </c>
+      <c r="B54" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="C54" s="11">
+        <v>15</v>
+      </c>
+      <c r="D54" s="12">
+        <v>100.79640000000001</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" ht="12" customHeight="1">
+      <c r="A55" s="9">
+        <v>8809840211513</v>
+      </c>
+      <c r="B55" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="C55" s="11">
+        <v>15</v>
+      </c>
+      <c r="D55" s="12">
+        <v>100.79640000000001</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" ht="12" customHeight="1">
+      <c r="A56" s="9">
+        <v>8809840211452</v>
+      </c>
+      <c r="B56" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="C56" s="11">
+        <v>15</v>
+      </c>
+      <c r="D56" s="12">
+        <v>100.79640000000001</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" ht="12" customHeight="1">
+      <c r="A57" s="9">
+        <v>8809840211476</v>
+      </c>
+      <c r="B57" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="C57" s="11">
+        <v>15</v>
+      </c>
+      <c r="D57" s="12">
+        <v>100.79640000000001</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" ht="12" customHeight="1">
+      <c r="A58" s="9">
+        <v>8809840211490</v>
+      </c>
+      <c r="B58" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="C58" s="11">
+        <v>15</v>
+      </c>
+      <c r="D58" s="12">
+        <v>100.79640000000001</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4" ht="12" customHeight="1">
+      <c r="A59" s="9">
+        <v>8809840211810</v>
+      </c>
+      <c r="B59" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="C59" s="11">
+        <v>15</v>
+      </c>
+      <c r="D59" s="12">
+        <v>100.79640000000001</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4" ht="12" customHeight="1">
+      <c r="A60" s="9">
+        <v>8809840211803</v>
+      </c>
+      <c r="B60" s="10" t="s">
+        <v>44</v>
+      </c>
+      <c r="C60" s="11">
+        <v>15</v>
+      </c>
+      <c r="D60" s="12">
+        <v>100.79640000000001</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4" ht="12" customHeight="1">
+      <c r="A61" s="9">
+        <v>8809840211933</v>
+      </c>
+      <c r="B61" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="C61" s="11">
+        <v>15</v>
+      </c>
+      <c r="D61" s="12">
+        <v>100.79640000000001</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4" ht="12" customHeight="1">
+      <c r="A62" s="9">
+        <v>8809840211940</v>
+      </c>
+      <c r="B62" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="C62" s="11">
+        <v>15</v>
+      </c>
+      <c r="D62" s="12">
+        <v>100.79640000000001</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4" ht="12" customHeight="1">
+      <c r="A63" s="9">
+        <v>8809840211957</v>
+      </c>
+      <c r="B63" s="10" t="s">
+        <v>47</v>
+      </c>
+      <c r="C63" s="11">
+        <v>15</v>
+      </c>
+      <c r="D63" s="12">
+        <v>100.79640000000001</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4" ht="12" customHeight="1">
+      <c r="A64" s="9">
+        <v>8809840211438</v>
+      </c>
+      <c r="B64" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="C64" s="11">
+        <v>15</v>
+      </c>
+      <c r="D64" s="12">
+        <v>100.79640000000001</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4" ht="12" customHeight="1">
+      <c r="A65" s="9">
+        <v>8809840211414</v>
+      </c>
+      <c r="B65" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="C65" s="11">
+        <v>15</v>
+      </c>
+      <c r="D65" s="12">
+        <v>100.79640000000001</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4" ht="12" customHeight="1">
+      <c r="A66" s="9">
+        <v>8809840211391</v>
+      </c>
+      <c r="B66" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="C66" s="11">
+        <v>15</v>
+      </c>
+      <c r="D66" s="12">
+        <v>100.79640000000001</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4" ht="12" customHeight="1">
+      <c r="A67" s="9">
+        <v>8809840213173</v>
+      </c>
+      <c r="B67" s="10" t="s">
+        <v>110</v>
+      </c>
+      <c r="C67" s="11">
+        <v>15</v>
+      </c>
+      <c r="D67" s="12">
+        <v>100.79640000000001</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4" ht="12" customHeight="1">
+      <c r="A68" s="9">
+        <v>8809840212800</v>
+      </c>
+      <c r="B68" s="10" t="s">
+        <v>106</v>
+      </c>
+      <c r="C68" s="11">
+        <v>15</v>
+      </c>
+      <c r="D68" s="12">
+        <v>100.79640000000001</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4" ht="12" customHeight="1">
+      <c r="A69" s="9">
+        <v>8809840213692</v>
+      </c>
+      <c r="B69" s="10" t="s">
+        <v>142</v>
+      </c>
+      <c r="C69" s="11">
+        <v>15</v>
+      </c>
+      <c r="D69" s="12">
+        <v>100.79640000000001</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4" ht="12" customHeight="1">
+      <c r="A70" s="13"/>
+      <c r="B70" s="8" t="s">
+        <v>91</v>
+      </c>
+      <c r="C70" s="7"/>
+      <c r="D70" s="14"/>
+    </row>
+    <row r="71" spans="1:4" ht="12" customHeight="1">
+      <c r="A71" s="9">
+        <v>8809840212114</v>
+      </c>
+      <c r="B71" s="10" t="s">
+        <v>92</v>
+      </c>
+      <c r="C71" s="11">
         <v>18</v>
       </c>
-      <c r="E22" s="2">
-[...99 lines deleted...]
-      <c r="E27" s="2">
+      <c r="D71" s="12">
+        <v>102.60000000000001</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4" ht="12" customHeight="1">
+      <c r="A72" s="9">
+        <v>8809840212121</v>
+      </c>
+      <c r="B72" s="10" t="s">
+        <v>93</v>
+      </c>
+      <c r="C72" s="11">
+        <v>18</v>
+      </c>
+      <c r="D72" s="12">
+        <v>102.60000000000001</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4" ht="12" customHeight="1">
+      <c r="A73" s="9">
+        <v>8809840212138</v>
+      </c>
+      <c r="B73" s="10" t="s">
+        <v>94</v>
+      </c>
+      <c r="C73" s="11">
+        <v>18</v>
+      </c>
+      <c r="D73" s="12">
+        <v>102.60000000000001</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4" ht="12" customHeight="1">
+      <c r="A74" s="9">
+        <v>8809840212145</v>
+      </c>
+      <c r="B74" s="10" t="s">
+        <v>95</v>
+      </c>
+      <c r="C74" s="11">
+        <v>18</v>
+      </c>
+      <c r="D74" s="12">
+        <v>102.60000000000001</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4" ht="12" customHeight="1">
+      <c r="A75" s="9">
+        <v>8809840212855</v>
+      </c>
+      <c r="B75" s="10" t="s">
+        <v>134</v>
+      </c>
+      <c r="C75" s="11">
+        <v>18</v>
+      </c>
+      <c r="D75" s="12">
+        <v>102.60000000000001</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4" ht="12" customHeight="1">
+      <c r="A76" s="9">
+        <v>8809840212893</v>
+      </c>
+      <c r="B76" s="10" t="s">
+        <v>135</v>
+      </c>
+      <c r="C76" s="11">
+        <v>18</v>
+      </c>
+      <c r="D76" s="12">
+        <v>102.60000000000001</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4" ht="12" customHeight="1">
+      <c r="A77" s="9">
+        <v>8809840213722</v>
+      </c>
+      <c r="B77" s="10" t="s">
+        <v>145</v>
+      </c>
+      <c r="C77" s="11">
+        <v>18</v>
+      </c>
+      <c r="D77" s="12">
+        <v>102.60000000000001</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4" ht="12" customHeight="1">
+      <c r="A78" s="9">
+        <v>8809840212190</v>
+      </c>
+      <c r="B78" s="10" t="s">
+        <v>96</v>
+      </c>
+      <c r="C78" s="11">
+        <v>20</v>
+      </c>
+      <c r="D78" s="12">
+        <v>37.800000000000004</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4" ht="12" customHeight="1">
+      <c r="A79" s="9">
+        <v>8809840212206</v>
+      </c>
+      <c r="B79" s="10" t="s">
+        <v>97</v>
+      </c>
+      <c r="C79" s="11">
+        <v>20</v>
+      </c>
+      <c r="D79" s="12">
+        <v>37.800000000000004</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4" ht="12" customHeight="1">
+      <c r="A80" s="9">
+        <v>8809840212213</v>
+      </c>
+      <c r="B80" s="10" t="s">
+        <v>98</v>
+      </c>
+      <c r="C80" s="11">
+        <v>20</v>
+      </c>
+      <c r="D80" s="12">
+        <v>37.800000000000004</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4" ht="12" customHeight="1">
+      <c r="A81" s="9">
+        <v>8809840212220</v>
+      </c>
+      <c r="B81" s="10" t="s">
+        <v>99</v>
+      </c>
+      <c r="C81" s="11">
+        <v>20</v>
+      </c>
+      <c r="D81" s="12">
+        <v>37.800000000000004</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4" ht="12" customHeight="1">
+      <c r="A82" s="9">
+        <v>8809840212862</v>
+      </c>
+      <c r="B82" s="10" t="s">
+        <v>136</v>
+      </c>
+      <c r="C82" s="11">
+        <v>20</v>
+      </c>
+      <c r="D82" s="12">
+        <v>37.800000000000004</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4" ht="12" customHeight="1">
+      <c r="A83" s="9">
+        <v>8809840212909</v>
+      </c>
+      <c r="B83" s="10" t="s">
+        <v>137</v>
+      </c>
+      <c r="C83" s="11">
+        <v>20</v>
+      </c>
+      <c r="D83" s="12">
+        <v>37.800000000000004</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4" ht="12" customHeight="1">
+      <c r="A84" s="9">
+        <v>8809840213739</v>
+      </c>
+      <c r="B84" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="C84" s="11">
+        <v>20</v>
+      </c>
+      <c r="D84" s="12">
+        <v>37.800000000000004</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4" ht="12" customHeight="1">
+      <c r="A85" s="9">
+        <v>8809840212275</v>
+      </c>
+      <c r="B85" s="10" t="s">
+        <v>100</v>
+      </c>
+      <c r="C85" s="11">
+        <v>50</v>
+      </c>
+      <c r="D85" s="12">
+        <v>15.120000000000001</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4" ht="12" customHeight="1">
+      <c r="A86" s="13"/>
+      <c r="B86" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="C86" s="7"/>
+      <c r="D86" s="14"/>
+    </row>
+    <row r="87" spans="1:4" ht="12" customHeight="1">
+      <c r="A87" s="9">
+        <v>8809840212480</v>
+      </c>
+      <c r="B87" s="10" t="s">
+        <v>113</v>
+      </c>
+      <c r="C87" s="11">
+        <v>15</v>
+      </c>
+      <c r="D87" s="12">
+        <v>68.3964</v>
+      </c>
+    </row>
+    <row r="88" spans="1:4" ht="12" customHeight="1">
+      <c r="A88" s="9">
+        <v>8809840212510</v>
+      </c>
+      <c r="B88" s="10" t="s">
+        <v>114</v>
+      </c>
+      <c r="C88" s="11">
+        <v>15</v>
+      </c>
+      <c r="D88" s="12">
+        <v>68.3964</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4" ht="12" customHeight="1">
+      <c r="A89" s="9">
+        <v>8809840212503</v>
+      </c>
+      <c r="B89" s="10" t="s">
+        <v>115</v>
+      </c>
+      <c r="C89" s="11">
+        <v>15</v>
+      </c>
+      <c r="D89" s="12">
+        <v>68.3964</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4" ht="12" customHeight="1">
+      <c r="A90" s="9">
+        <v>8809840212497</v>
+      </c>
+      <c r="B90" s="10" t="s">
+        <v>116</v>
+      </c>
+      <c r="C90" s="11">
+        <v>15</v>
+      </c>
+      <c r="D90" s="12">
+        <v>68.3964</v>
+      </c>
+    </row>
+    <row r="91" spans="1:4" ht="12" customHeight="1">
+      <c r="A91" s="9">
+        <v>8809840212473</v>
+      </c>
+      <c r="B91" s="10" t="s">
+        <v>117</v>
+      </c>
+      <c r="C91" s="11">
+        <v>15</v>
+      </c>
+      <c r="D91" s="12">
+        <v>68.3964</v>
+      </c>
+    </row>
+    <row r="92" spans="1:4" ht="12" customHeight="1">
+      <c r="A92" s="9">
+        <v>8809840212435</v>
+      </c>
+      <c r="B92" s="10" t="s">
+        <v>118</v>
+      </c>
+      <c r="C92" s="11">
+        <v>20</v>
+      </c>
+      <c r="D92" s="12">
+        <v>34.1982</v>
+      </c>
+    </row>
+    <row r="93" spans="1:4" ht="12" customHeight="1">
+      <c r="A93" s="9">
+        <v>8809840212466</v>
+      </c>
+      <c r="B93" s="10" t="s">
+        <v>119</v>
+      </c>
+      <c r="C93" s="11">
+        <v>20</v>
+      </c>
+      <c r="D93" s="12">
+        <v>34.1982</v>
+      </c>
+    </row>
+    <row r="94" spans="1:4" ht="12" customHeight="1">
+      <c r="A94" s="9">
+        <v>8809840212459</v>
+      </c>
+      <c r="B94" s="10" t="s">
+        <v>120</v>
+      </c>
+      <c r="C94" s="11">
+        <v>20</v>
+      </c>
+      <c r="D94" s="12">
+        <v>34.1982</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4" ht="12" customHeight="1">
+      <c r="A95" s="9">
+        <v>8809840212442</v>
+      </c>
+      <c r="B95" s="10" t="s">
+        <v>121</v>
+      </c>
+      <c r="C95" s="11">
+        <v>20</v>
+      </c>
+      <c r="D95" s="12">
+        <v>34.1982</v>
+      </c>
+    </row>
+    <row r="96" spans="1:4" ht="12" customHeight="1">
+      <c r="A96" s="9">
+        <v>8809840212428</v>
+      </c>
+      <c r="B96" s="10" t="s">
+        <v>122</v>
+      </c>
+      <c r="C96" s="11">
+        <v>20</v>
+      </c>
+      <c r="D96" s="12">
+        <v>34.1982</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4" ht="12" customHeight="1">
+      <c r="A97" s="9">
+        <v>8809840212664</v>
+      </c>
+      <c r="B97" s="10" t="s">
+        <v>123</v>
+      </c>
+      <c r="C97" s="11">
+        <v>50</v>
+      </c>
+      <c r="D97" s="12">
+        <v>11.874600000000003</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4" ht="12" customHeight="1">
+      <c r="A98" s="17"/>
+      <c r="B98" s="18" t="s">
+        <v>55</v>
+      </c>
+      <c r="C98" s="19"/>
+      <c r="D98" s="20"/>
+    </row>
+    <row r="99" spans="1:4" ht="12" customHeight="1">
+      <c r="A99" s="9">
+        <v>8809840210967</v>
+      </c>
+      <c r="B99" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="C99" s="11"/>
+      <c r="D99" s="12">
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="100" spans="1:4" ht="12" customHeight="1">
+      <c r="A100" s="9">
+        <v>8809840210974</v>
+      </c>
+      <c r="B100" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C100" s="11"/>
+      <c r="D100" s="12">
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="101" spans="1:4" ht="12" customHeight="1">
+      <c r="A101" s="9">
+        <v>8809840210615</v>
+      </c>
+      <c r="B101" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="C101" s="11"/>
+      <c r="D101" s="12">
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="102" spans="1:4" ht="12" customHeight="1">
+      <c r="A102" s="9">
+        <v>8809840210493</v>
+      </c>
+      <c r="B102" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="C102" s="11"/>
+      <c r="D102" s="12">
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="103" spans="1:4" ht="12" customHeight="1">
+      <c r="A103" s="9">
+        <v>8809840210561</v>
+      </c>
+      <c r="B103" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="C103" s="11"/>
+      <c r="D103" s="12">
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="104" spans="1:4" ht="12" customHeight="1">
+      <c r="A104" s="9">
+        <v>8809840210981</v>
+      </c>
+      <c r="B104" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="C104" s="11"/>
+      <c r="D104" s="12">
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="105" spans="1:4" ht="12" customHeight="1">
+      <c r="A105" s="9">
+        <v>8809840210585</v>
+      </c>
+      <c r="B105" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="C105" s="11"/>
+      <c r="D105" s="12">
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="106" spans="1:4" ht="12" customHeight="1">
+      <c r="A106" s="9">
+        <v>8809840211001</v>
+      </c>
+      <c r="B106" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="C106" s="11"/>
+      <c r="D106" s="12">
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="107" spans="1:4" ht="12" customHeight="1">
+      <c r="A107" s="9">
+        <v>8809840210776</v>
+      </c>
+      <c r="B107" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="C107" s="11"/>
+      <c r="D107" s="12">
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="108" spans="1:4" ht="12" customHeight="1">
+      <c r="A108" s="9">
+        <v>8809840211025</v>
+      </c>
+      <c r="B108" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C108" s="11"/>
+      <c r="D108" s="12">
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="109" spans="1:4" ht="12" customHeight="1">
+      <c r="A109" s="9">
+        <v>8809840211032</v>
+      </c>
+      <c r="B109" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="C109" s="11"/>
+      <c r="D109" s="12">
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="110" spans="1:4" ht="12" customHeight="1">
+      <c r="A110" s="9">
+        <v>8809840210516</v>
+      </c>
+      <c r="B110" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="C110" s="11"/>
+      <c r="D110" s="12">
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="111" spans="1:4" ht="12" customHeight="1">
+      <c r="A111" s="9">
+        <v>8809840210936</v>
+      </c>
+      <c r="B111" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="C111" s="11"/>
+      <c r="D111" s="12">
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="112" spans="1:4" ht="12" customHeight="1">
+      <c r="A112" s="9">
+        <v>8809840210929</v>
+      </c>
+      <c r="B112" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="C112" s="11"/>
+      <c r="D112" s="12">
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="113" spans="1:4" ht="12" customHeight="1">
+      <c r="A113" s="9">
+        <v>8809840210943</v>
+      </c>
+      <c r="B113" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="C113" s="11"/>
+      <c r="D113" s="12">
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="114" spans="1:4" ht="12" customHeight="1">
+      <c r="A114" s="9">
+        <v>8809840210998</v>
+      </c>
+      <c r="B114" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="C114" s="11"/>
+      <c r="D114" s="12">
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="115" spans="1:4" ht="12" customHeight="1">
+      <c r="A115" s="9">
+        <v>8809840211087</v>
+      </c>
+      <c r="B115" s="10" t="s">
+        <v>72</v>
+      </c>
+      <c r="C115" s="11"/>
+      <c r="D115" s="12">
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="116" spans="1:4" ht="12" customHeight="1">
+      <c r="A116" s="9">
+        <v>8809840211247</v>
+      </c>
+      <c r="B116" s="10" t="s">
+        <v>73</v>
+      </c>
+      <c r="C116" s="11"/>
+      <c r="D116" s="12">
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="117" spans="1:4" ht="12" customHeight="1">
+      <c r="A117" s="9">
+        <v>8809840211223</v>
+      </c>
+      <c r="B117" s="10" t="s">
+        <v>74</v>
+      </c>
+      <c r="C117" s="11"/>
+      <c r="D117" s="12">
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="118" spans="1:4" ht="12" customHeight="1">
+      <c r="A118" s="9">
+        <v>8809840211209</v>
+      </c>
+      <c r="B118" s="10" t="s">
+        <v>75</v>
+      </c>
+      <c r="C118" s="11"/>
+      <c r="D118" s="12">
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="119" spans="1:4" ht="12" customHeight="1">
+      <c r="A119" s="9">
+        <v>8809840212794</v>
+      </c>
+      <c r="B119" s="10" t="s">
+        <v>108</v>
+      </c>
+      <c r="C119" s="11"/>
+      <c r="D119" s="12">
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="120" spans="1:4" ht="12" customHeight="1">
+      <c r="A120" s="9">
+        <v>8809840211766</v>
+      </c>
+      <c r="B120" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="C120" s="11"/>
+      <c r="D120" s="12">
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="121" spans="1:4" ht="12" customHeight="1">
+      <c r="A121" s="9">
+        <v>8809840213395</v>
+      </c>
+      <c r="B121" s="10" t="s">
+        <v>143</v>
+      </c>
+      <c r="C121" s="11"/>
+      <c r="D121" s="12">
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="122" spans="1:4" ht="12" customHeight="1">
+      <c r="A122" s="9">
+        <v>8809840211964</v>
+      </c>
+      <c r="B122" s="10" t="s">
+        <v>77</v>
+      </c>
+      <c r="C122" s="11"/>
+      <c r="D122" s="12">
+        <v>86.4</v>
+      </c>
+    </row>
+    <row r="123" spans="1:4" ht="12" customHeight="1">
+      <c r="A123" s="9">
+        <v>8809840211971</v>
+      </c>
+      <c r="B123" s="10" t="s">
+        <v>78</v>
+      </c>
+      <c r="C123" s="11"/>
+      <c r="D123" s="12">
+        <v>86.4</v>
+      </c>
+    </row>
+    <row r="124" spans="1:4" ht="12" customHeight="1">
+      <c r="A124" s="9">
+        <v>8809840211520</v>
+      </c>
+      <c r="B124" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="C124" s="11"/>
+      <c r="D124" s="12">
+        <v>86.4</v>
+      </c>
+    </row>
+    <row r="125" spans="1:4" ht="12" customHeight="1">
+      <c r="A125" s="9">
+        <v>8809840211469</v>
+      </c>
+      <c r="B125" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="C125" s="11"/>
+      <c r="D125" s="12">
+        <v>86.4</v>
+      </c>
+    </row>
+    <row r="126" spans="1:4" ht="12" customHeight="1">
+      <c r="A126" s="9">
+        <v>8809840211483</v>
+      </c>
+      <c r="B126" s="10" t="s">
+        <v>81</v>
+      </c>
+      <c r="C126" s="11"/>
+      <c r="D126" s="12">
+        <v>86.4</v>
+      </c>
+    </row>
+    <row r="127" spans="1:4" ht="12" customHeight="1">
+      <c r="A127" s="9">
+        <v>8809840211506</v>
+      </c>
+      <c r="B127" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="C127" s="11"/>
+      <c r="D127" s="12">
+        <v>86.4</v>
+      </c>
+    </row>
+    <row r="128" spans="1:4" ht="12" customHeight="1">
+      <c r="A128" s="9">
+        <v>8809840211834</v>
+      </c>
+      <c r="B128" s="10" t="s">
+        <v>83</v>
+      </c>
+      <c r="C128" s="11"/>
+      <c r="D128" s="12">
+        <v>86.4</v>
+      </c>
+    </row>
+    <row r="129" spans="1:4" ht="12" customHeight="1">
+      <c r="A129" s="9">
+        <v>8809840211827</v>
+      </c>
+      <c r="B129" s="10" t="s">
+        <v>84</v>
+      </c>
+      <c r="C129" s="11"/>
+      <c r="D129" s="12">
+        <v>86.4</v>
+      </c>
+    </row>
+    <row r="130" spans="1:4" ht="12" customHeight="1">
+      <c r="A130" s="9">
+        <v>8809840211988</v>
+      </c>
+      <c r="B130" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="C130" s="11"/>
+      <c r="D130" s="12">
+        <v>86.4</v>
+      </c>
+    </row>
+    <row r="131" spans="1:4" ht="12" customHeight="1">
+      <c r="A131" s="9">
+        <v>8809840211995</v>
+      </c>
+      <c r="B131" s="10" t="s">
+        <v>86</v>
+      </c>
+      <c r="C131" s="11"/>
+      <c r="D131" s="12">
+        <v>86.4</v>
+      </c>
+    </row>
+    <row r="132" spans="1:4" ht="12" customHeight="1">
+      <c r="A132" s="9">
+        <v>8809840212008</v>
+      </c>
+      <c r="B132" s="10" t="s">
+        <v>87</v>
+      </c>
+      <c r="C132" s="11"/>
+      <c r="D132" s="12">
+        <v>86.4</v>
+      </c>
+    </row>
+    <row r="133" spans="1:4" ht="12" customHeight="1">
+      <c r="A133" s="9">
+        <v>8809840211445</v>
+      </c>
+      <c r="B133" s="10" t="s">
+        <v>88</v>
+      </c>
+      <c r="C133" s="11"/>
+      <c r="D133" s="12">
+        <v>86.4</v>
+      </c>
+    </row>
+    <row r="134" spans="1:4" ht="12" customHeight="1">
+      <c r="A134" s="9">
+        <v>8809840211421</v>
+      </c>
+      <c r="B134" s="10" t="s">
+        <v>89</v>
+      </c>
+      <c r="C134" s="11"/>
+      <c r="D134" s="12">
+        <v>86.4</v>
+      </c>
+    </row>
+    <row r="135" spans="1:4" ht="12" customHeight="1">
+      <c r="A135" s="9">
+        <v>8809840211407</v>
+      </c>
+      <c r="B135" s="10" t="s">
+        <v>90</v>
+      </c>
+      <c r="C135" s="11"/>
+      <c r="D135" s="12">
+        <v>86.4</v>
+      </c>
+    </row>
+    <row r="136" spans="1:4" ht="12" customHeight="1">
+      <c r="A136" s="9">
+        <v>8809840213180</v>
+      </c>
+      <c r="B136" s="10" t="s">
+        <v>111</v>
+      </c>
+      <c r="C136" s="11"/>
+      <c r="D136" s="12">
+        <v>86.4</v>
+      </c>
+    </row>
+    <row r="137" spans="1:4" ht="12" customHeight="1">
+      <c r="A137" s="9">
+        <v>8809840212817</v>
+      </c>
+      <c r="B137" s="10" t="s">
+        <v>109</v>
+      </c>
+      <c r="C137" s="11"/>
+      <c r="D137" s="12">
+        <v>86.4</v>
+      </c>
+    </row>
+    <row r="138" spans="1:4" ht="12" customHeight="1">
+      <c r="A138" s="9">
+        <v>8809840213685</v>
+      </c>
+      <c r="B138" s="10" t="s">
+        <v>144</v>
+      </c>
+      <c r="C138" s="11"/>
+      <c r="D138" s="12">
+        <v>86.4</v>
+      </c>
+    </row>
+    <row r="139" spans="1:4" ht="12" customHeight="1">
+      <c r="A139" s="9">
+        <v>8809840212152</v>
+      </c>
+      <c r="B139" s="10" t="s">
+        <v>101</v>
+      </c>
+      <c r="C139" s="11"/>
+      <c r="D139" s="12">
+        <v>86.4</v>
+      </c>
+    </row>
+    <row r="140" spans="1:4" ht="12" customHeight="1">
+      <c r="A140" s="9">
+        <v>8809840212169</v>
+      </c>
+      <c r="B140" s="10" t="s">
+        <v>102</v>
+      </c>
+      <c r="C140" s="11"/>
+      <c r="D140" s="12">
+        <v>86.4</v>
+      </c>
+    </row>
+    <row r="141" spans="1:4" ht="12" customHeight="1">
+      <c r="A141" s="9">
+        <v>8809840212176</v>
+      </c>
+      <c r="B141" s="10" t="s">
+        <v>103</v>
+      </c>
+      <c r="C141" s="11"/>
+      <c r="D141" s="12">
+        <v>86.4</v>
+      </c>
+    </row>
+    <row r="142" spans="1:4" ht="12" customHeight="1">
+      <c r="A142" s="9">
+        <v>8809840212183</v>
+      </c>
+      <c r="B142" s="10" t="s">
+        <v>104</v>
+      </c>
+      <c r="C142" s="11"/>
+      <c r="D142" s="12">
+        <v>86.4</v>
+      </c>
+    </row>
+    <row r="143" spans="1:4" ht="12" customHeight="1">
+      <c r="A143" s="9">
+        <v>8809840212848</v>
+      </c>
+      <c r="B143" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C143" s="11"/>
+      <c r="D143" s="12">
+        <v>86.4</v>
+      </c>
+    </row>
+    <row r="144" spans="1:4" ht="12" customHeight="1">
+      <c r="A144" s="9">
+        <v>8809840212886</v>
+      </c>
+      <c r="B144" s="10" t="s">
+        <v>139</v>
+      </c>
+      <c r="C144" s="11"/>
+      <c r="D144" s="12">
+        <v>86.4</v>
+      </c>
+    </row>
+    <row r="145" spans="1:4" ht="12" customHeight="1">
+      <c r="A145" s="9">
+        <v>8809840213715</v>
+      </c>
+      <c r="B145" s="10" t="s">
+        <v>147</v>
+      </c>
+      <c r="C145" s="11"/>
+      <c r="D145" s="12">
+        <v>86.4</v>
+      </c>
+    </row>
+    <row r="146" spans="1:4" ht="12" customHeight="1">
+      <c r="A146" s="9">
+        <v>8809840212633</v>
+      </c>
+      <c r="B146" s="10" t="s">
+        <v>124</v>
+      </c>
+      <c r="C146" s="11"/>
+      <c r="D146" s="12">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="147" spans="1:4" ht="12" customHeight="1">
+      <c r="A147" s="9">
+        <v>8809840212671</v>
+      </c>
+      <c r="B147" s="10" t="s">
         <v>125</v>
       </c>
-      <c r="F27" s="8">
-[...553 lines deleted...]
-      <c r="D55" s="3" t="s">
+      <c r="C147" s="11"/>
+      <c r="D147" s="12">
         <v>54</v>
       </c>
-      <c r="E55" s="2">
-[...1436 lines deleted...]
-      <c r="D127" s="3" t="s">
+    </row>
+    <row r="148" spans="1:4" ht="12" customHeight="1">
+      <c r="A148" s="9">
+        <v>8809840212657</v>
+      </c>
+      <c r="B148" s="10" t="s">
         <v>126</v>
       </c>
-      <c r="E127" s="2">
-[...16 lines deleted...]
-      <c r="D128" s="3" t="s">
+      <c r="C148" s="11"/>
+      <c r="D148" s="12">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="149" spans="1:4" ht="12" customHeight="1">
+      <c r="A149" s="9">
+        <v>8809840212640</v>
+      </c>
+      <c r="B149" s="10" t="s">
         <v>127</v>
       </c>
-      <c r="E128" s="2">
-[...16 lines deleted...]
-      <c r="D129" s="3" t="s">
+      <c r="C149" s="11"/>
+      <c r="D149" s="12">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="150" spans="1:4" ht="12" customHeight="1">
+      <c r="A150" s="9">
+        <v>8809840212619</v>
+      </c>
+      <c r="B150" s="10" t="s">
         <v>128</v>
       </c>
-      <c r="E129" s="2">
-[...16 lines deleted...]
-      <c r="D130" s="3" t="s">
+      <c r="C150" s="11"/>
+      <c r="D150" s="12">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="151" spans="1:4" ht="12" customHeight="1">
+      <c r="A151" s="9">
+        <v>8809840212558</v>
+      </c>
+      <c r="B151" s="10" t="s">
         <v>129</v>
       </c>
-      <c r="E130" s="2">
-[...16 lines deleted...]
-      <c r="D131" s="3" t="s">
+      <c r="C151" s="11"/>
+      <c r="D151" s="12">
+        <v>21.6</v>
+      </c>
+    </row>
+    <row r="152" spans="1:4" ht="12" customHeight="1">
+      <c r="A152" s="9">
+        <v>8809840212596</v>
+      </c>
+      <c r="B152" s="10" t="s">
         <v>130</v>
       </c>
-      <c r="E131" s="2">
-[...16 lines deleted...]
-      <c r="D132" s="3" t="s">
+      <c r="C152" s="11"/>
+      <c r="D152" s="12">
+        <v>21.6</v>
+      </c>
+    </row>
+    <row r="153" spans="1:4" ht="12" customHeight="1">
+      <c r="A153" s="9">
+        <v>8809840212589</v>
+      </c>
+      <c r="B153" s="10" t="s">
         <v>131</v>
       </c>
-      <c r="E132" s="2">
-[...16 lines deleted...]
-      <c r="D133" s="3" t="s">
+      <c r="C153" s="11"/>
+      <c r="D153" s="12">
+        <v>21.6</v>
+      </c>
+    </row>
+    <row r="154" spans="1:4" ht="12" customHeight="1">
+      <c r="A154" s="9">
+        <v>8809840212565</v>
+      </c>
+      <c r="B154" s="10" t="s">
         <v>132</v>
       </c>
-      <c r="E133" s="2">
-[...16 lines deleted...]
-      <c r="D134" s="3" t="s">
+      <c r="C154" s="11"/>
+      <c r="D154" s="12">
+        <v>21.6</v>
+      </c>
+    </row>
+    <row r="155" spans="1:4" ht="12" customHeight="1">
+      <c r="A155" s="9">
+        <v>8809840212534</v>
+      </c>
+      <c r="B155" s="10" t="s">
         <v>133</v>
       </c>
-      <c r="E134" s="2">
-[...2004 lines deleted...]
-      </c>
+      <c r="C155" s="11"/>
+      <c r="D155" s="12">
+        <v>21.6</v>
+      </c>
+    </row>
+    <row r="156" spans="1:4" ht="12" customHeight="1">
+      <c r="D156" s="21"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DC3DA44204EAF745B9EEEC621927765E" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="420ab41e9f6c874e8874594b3d225f7c">
-[...2 lines deleted...]
-    <xsd:import namespace="d08e5017-4444-4972-8172-0474fdf9424f"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="72226b67-b62a-4594-8a7e-c99ac1dcea97" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="fb21cb9f-949a-417e-a1b3-1b81938240ec">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010004EC2C7DB6F6DB40B0E085F58B4DBF2E" ma:contentTypeVersion="13" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="c208400daefa00df00cb081f3698ac1f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="fb21cb9f-949a-417e-a1b3-1b81938240ec" xmlns:ns3="72226b67-b62a-4594-8a7e-c99ac1dcea97" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="068803b4a54696a7b550607fedbae2f3" ns2:_="" ns3:_="">
+    <xsd:import namespace="fb21cb9f-949a-417e-a1b3-1b81938240ec"/>
+    <xsd:import namespace="72226b67-b62a-4594-8a7e-c99ac1dcea97"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
-[...10 lines deleted...]
-                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1564803e-ea58-4f0d-90b2-cc8dd64bf8c3" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fb21cb9f-949a-417e-a1b3-1b81938240ec" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Afbeeldingtags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="eef8e4ba-56b6-429e-a775-7d3e46a57a51" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
-        <xsd:complexContent>
-[...13 lines deleted...]
-        </xsd:complexContent>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{71d7f185-5369-4e19-a738-6471299e7c28}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="1564803e-ea58-4f0d-90b2-cc8dd64bf8c3">
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="72226b67-b62a-4594-8a7e-c99ac1dcea97" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{0d627480-e8e7-49cb-ba5b-276bc7c6b855}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="72226b67-b62a-4594-8a7e-c99ac1dcea97">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d08e5017-4444-4972-8172-0474fdf9424f" elementFormDefault="qualified">
-[...51 lines deleted...]
-  </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhoudstype"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -6024,106 +3205,125 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2D6D9C70-A5F6-495D-8BEE-475397DD1AA6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{30668299-6C51-4588-902D-DB7F5D70E619}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="72226b67-b62a-4594-8a7e-c99ac1dcea97"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="fb21cb9f-949a-417e-a1b3-1b81938240ec"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4809FDDE-416C-4F6B-B83D-8CAA19761B56}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="1564803e-ea58-4f0d-90b2-cc8dd64bf8c3"/>
-    <ds:schemaRef ds:uri="d08e5017-4444-4972-8172-0474fdf9424f"/>
+    <ds:schemaRef ds:uri="fb21cb9f-949a-417e-a1b3-1b81938240ec"/>
+    <ds:schemaRef ds:uri="72226b67-b62a-4594-8a7e-c99ac1dcea97"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB63381B-8C88-4577-A4D8-E6B87C737644}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F3788691-7647-4CB5-B4AF-0EFB1CD49D84}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Dermalogica</vt:lpstr>
+      <vt:lpstr>Born To Stand Out</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>Kelter</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <dc:language>en-US</dc:language>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010004EC2C7DB6F6DB40B0E085F58B4DBF2E</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>