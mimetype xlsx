--- v0 (2026-07-21)
+++ v1 (2026-10-21)
@@ -1,1624 +1,593 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+  <workbookPr defaultThemeVersion="153222"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Kelter International Pte Ltd\Derrick Ng - Viimart\Operation\Wholesale Price\New Lists\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="-105" windowWidth="23250" windowHeight="12450"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="9435"/>
   </bookViews>
   <sheets>
-    <sheet name="Diptyque" sheetId="1" r:id="rId1"/>
+    <sheet name="Byredo" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...13 lines deleted...]
-  </extLst>
+  <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="397" uniqueCount="396">
-[...1177 lines deleted...]
-    <t>Moq Eur 25000.00</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="197" uniqueCount="104">
+  <si>
+    <t>Byredo</t>
+  </si>
+  <si>
+    <t>Regular</t>
+  </si>
+  <si>
+    <t>Bal Dafrique Edp 100Ml</t>
+  </si>
+  <si>
+    <t>Blanche Edp 100Ml</t>
+  </si>
+  <si>
+    <t>Ronml Edp 100Ml</t>
+  </si>
+  <si>
+    <t>Mojave Edp 100Ml</t>
+  </si>
+  <si>
+    <t>Gypsy Water Edp 100Ml</t>
+  </si>
+  <si>
+    <t>Super Cedar Edp 100Ml</t>
+  </si>
+  <si>
+    <t>La Tulipe Edp 100Ml</t>
+  </si>
+  <si>
+    <t>Bibliotheque Edp 100Ml</t>
+  </si>
+  <si>
+    <t>Black Saffron Edp 100Ml</t>
+  </si>
+  <si>
+    <t>Oud Immortel Edp 100Ml</t>
+  </si>
+  <si>
+    <t>De Los Santos Edp 100Ml</t>
+  </si>
+  <si>
+    <t>Animalique Edp 100Ml</t>
+  </si>
+  <si>
+    <t>Young Rose Edp 100Ml</t>
+  </si>
+  <si>
+    <t>Mixed Emotions Edp 100Ml</t>
+  </si>
+  <si>
+    <t>Inflorescence Edp 100Ml</t>
+  </si>
+  <si>
+    <t>Desert Dawn Edp 100Ml</t>
+  </si>
+  <si>
+    <t>Alto Astral Edp 100Ml</t>
+  </si>
+  <si>
+    <t>Bal D'Afrique Edp 50Ml</t>
+  </si>
+  <si>
+    <t>Blanche Edp 50Ml</t>
+  </si>
+  <si>
+    <t>Ronml Edp 50Ml</t>
+  </si>
+  <si>
+    <t>Mojave Edp 50Ml</t>
+  </si>
+  <si>
+    <t>Gypsy Water Edp 50Ml</t>
+  </si>
+  <si>
+    <t>La Tulipe Edp 50Ml</t>
+  </si>
+  <si>
+    <t>Super Cedar Edp 50Ml</t>
+  </si>
+  <si>
+    <t>Bibliotheque Edp 50Ml</t>
+  </si>
+  <si>
+    <t>Oud Immortel Edp 50Ml</t>
+  </si>
+  <si>
+    <t>Mixed Emotions Edp 50Ml</t>
+  </si>
+  <si>
+    <t>Animalique Edp 50Ml</t>
+  </si>
+  <si>
+    <t>De Los Santos Edp 50Ml</t>
+  </si>
+  <si>
+    <t>Black Saffron Edp 50Ml</t>
+  </si>
+  <si>
+    <t>Young Rose Edp 50Ml</t>
+  </si>
+  <si>
+    <t>Inflorescence Edp 50Ml</t>
+  </si>
+  <si>
+    <t>Desert Dawn Edp 50Ml</t>
+  </si>
+  <si>
+    <t>Alto Astral Edp 50Ml</t>
+  </si>
+  <si>
+    <t>Mojave Ghost Absolu Parfum 100Ml</t>
+  </si>
+  <si>
+    <t>Mojave Ghost Absolu Parfum 50Ml</t>
+  </si>
+  <si>
+    <t>Blache Absolu Parfum 100Ml</t>
+  </si>
+  <si>
+    <t>Blache Absolu Parfum  50Ml</t>
+  </si>
+  <si>
+    <t>Bal D' Afrique Absolu Parfum 100Ml</t>
+  </si>
+  <si>
+    <t>Bal D'Afrique Absolu Parfum 50Ml</t>
+  </si>
+  <si>
+    <t>Rose Of No Man'S Land Absolu Parfum  100Ml</t>
+  </si>
+  <si>
+    <t>Rose Of No Man'S Land Absolu Parfum 50Ml</t>
+  </si>
+  <si>
+    <t>Gypsy Water Absolu Parfum 100Ml</t>
+  </si>
+  <si>
+    <t>Gypsy Water Absolu Parfum 50Ml</t>
+  </si>
+  <si>
+    <t>Black Saffron Absolu 100Ml</t>
+  </si>
+  <si>
+    <t>Black Saffron Absolu 50Ml</t>
+  </si>
+  <si>
+    <t>Nv Casablanca Lily Edp 70Ml</t>
+  </si>
+  <si>
+    <t>Nv Bois Obscur Edp 70Ml</t>
+  </si>
+  <si>
+    <t>Nv Rouge Chaotique Edp 70Ml</t>
+  </si>
+  <si>
+    <t>Nv Cuir Sellier Edp 70Ml</t>
+  </si>
+  <si>
+    <t>Nv Vanille Antique Edp 70Ml</t>
+  </si>
+  <si>
+    <t>Ronml Handcream 30Ml</t>
+  </si>
+  <si>
+    <t>Bal D'Afrique Hand Cream 30Ml</t>
+  </si>
+  <si>
+    <t>Blanche Handcream 30Ml</t>
+  </si>
+  <si>
+    <t>Mojave Ghost Hand Cream 30Ml</t>
+  </si>
+  <si>
+    <t>Gypsy Water Handcream 30Ml</t>
+  </si>
+  <si>
+    <t>La Tulipe Handcream 30Ml</t>
+  </si>
+  <si>
+    <t>Black Saffron Hand Cream</t>
+  </si>
+  <si>
+    <t>Bal D'Afrique Body Wash 225Ml</t>
+  </si>
+  <si>
+    <t>Blanche Body Wash 225Ml</t>
+  </si>
+  <si>
+    <t>Ronml Body Wash 225Ml</t>
+  </si>
+  <si>
+    <t>Gypsy Water Body Wash 225Ml</t>
+  </si>
+  <si>
+    <t>Black Saffron Body Wash</t>
+  </si>
+  <si>
+    <t>Blanche Body Lotion 225Ml</t>
+  </si>
+  <si>
+    <t>Ronml Body Lotion 225Ml</t>
+  </si>
+  <si>
+    <t>Bal D'Afrique Body Lotion 225Ml</t>
+  </si>
+  <si>
+    <t>Gypsy Water Body Lotion 225Ml</t>
+  </si>
+  <si>
+    <t>Black Saffron Body Lotion</t>
+  </si>
+  <si>
+    <t>Blanche Body Cream 200Ml</t>
+  </si>
+  <si>
+    <t>Bal D'Afrique Body Cream 200Ml</t>
+  </si>
+  <si>
+    <t>Gypsy Water Body Cream 200Ml</t>
+  </si>
+  <si>
+    <t>Ronml Body Cream 200Ml</t>
+  </si>
+  <si>
+    <t>Black Saffron Body Cream</t>
+  </si>
+  <si>
+    <t>Suede Hand Wash 450Ml</t>
+  </si>
+  <si>
+    <t>Suede Handlotion 450Ml</t>
+  </si>
+  <si>
+    <t>Tulipmania Hand Wash 450Ml</t>
+  </si>
+  <si>
+    <t>Ronml Body Mist 100Ml</t>
+  </si>
+  <si>
+    <t>Bal D'Afrique Body Mist 100Ml</t>
+  </si>
+  <si>
+    <t>Mojave Ghost Body Mist 100Ml</t>
+  </si>
+  <si>
+    <t>Gypsy Water Body Mist  100Ml</t>
+  </si>
+  <si>
+    <t>Blanche Body Mist 100Ml</t>
+  </si>
+  <si>
+    <t>Alto Astral Body Mist 100Ml</t>
+  </si>
+  <si>
+    <t>Blanche Hair Perfume 75Ml</t>
+  </si>
+  <si>
+    <t>Bal D'Afrique Hair Perfume 75Ml</t>
+  </si>
+  <si>
+    <t>Ronml Hair Perfume 75Ml</t>
+  </si>
+  <si>
+    <t>Mojave Ghost Hair Perfume 75Ml</t>
+  </si>
+  <si>
+    <t>La Tulipe Hair Perfume 75Ml</t>
+  </si>
+  <si>
+    <t>Black Saffron Hair Perfume 75Ml</t>
+  </si>
+  <si>
+    <t>Gypsy Water Hair Perfume 75Ml</t>
+  </si>
+  <si>
+    <t>Fc Bibliotheque 240G</t>
+  </si>
+  <si>
+    <t>Fc Cotton Poplin 240G</t>
+  </si>
+  <si>
+    <t>Fc Tree House 240G</t>
+  </si>
+  <si>
+    <t>Fc Summer Rain 240G</t>
+  </si>
+  <si>
+    <t>Set La Selection Nomade Edp 3X12Ml</t>
+  </si>
+  <si>
+    <t>Exw Sin/Europe</t>
+  </si>
+  <si>
+    <t>Lead Time: 3-5 weeks</t>
+  </si>
+  <si>
+    <t>Moq Eur15,000</t>
   </si>
   <si>
     <t>Ean</t>
   </si>
   <si>
+    <t>Ref</t>
+  </si>
+  <si>
+    <t>Status</t>
+  </si>
+  <si>
     <t>Description</t>
   </si>
   <si>
-    <t>Cost (Eur)</t>
+    <t>Cost (eur)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
-    <numFmt numFmtId="164" formatCode="[$€-2]\ #,##0.00;\-[$€-2]\ #,##0.00"/>
+    <numFmt numFmtId="167" formatCode="[$€-2]\ #,##0.00"/>
   </numFmts>
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
-      <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <charset val="204"/>
-[...31 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
-      <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <b/>
       <sz val="9"/>
-      <color theme="1" tint="0.34998626667073579"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFF2F2F2"/>
-[...10 lines deleted...]
-        <fgColor theme="4" tint="-0.499984740745262"/>
+        <fgColor rgb="FF343E77"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...41 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="15">
+  <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="4">
-    <cellStyle name="Calculation" xfId="1" builtinId="22"/>
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Изчисление 2" xfId="3"/>
-    <cellStyle name="Нормален 2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -1731,2263 +700,1733 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:C202"/>
+  <dimension ref="A1:E101"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H16" sqref="H16"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="M15" sqref="M15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="20.28515625" style="7" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="8.85546875" style="1"/>
+    <col min="1" max="1" width="15.5" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="9.5" style="2" customWidth="1"/>
+    <col min="3" max="3" width="7.875" style="2" customWidth="1"/>
+    <col min="4" max="4" width="43" style="3" customWidth="1"/>
+    <col min="5" max="5" width="7.375" style="3" bestFit="1" customWidth="1"/>
+    <col min="6" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...40 lines deleted...]
-      <c r="B8" s="2" t="s">
+    <row r="1" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="C8" s="5">
-[...4 lines deleted...]
-      <c r="A9" s="9" t="s">
+    </row>
+    <row r="2" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="4"/>
+    </row>
+    <row r="3" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="4" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="4" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="4" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="4"/>
+    </row>
+    <row r="7" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="D7" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="7">
+        <v>7340032875331</v>
+      </c>
+      <c r="B8" s="2">
+        <v>65204863</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="E8" s="8">
+        <v>162.99359999999999</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="7">
+        <v>7340032887563</v>
+      </c>
+      <c r="B9" s="2">
+        <v>65204847</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D9" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A10" s="9" t="s">
+      <c r="E9" s="8">
+        <v>162.99359999999999</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="7">
+        <v>7340032887617</v>
+      </c>
+      <c r="B10" s="2">
+        <v>65204860</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="E10" s="8">
+        <v>162.99359999999999</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="7">
+        <v>7340032875324</v>
+      </c>
+      <c r="B11" s="2">
+        <v>65204858</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D11" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A11" s="9" t="s">
+      <c r="E11" s="8">
+        <v>162.99359999999999</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="7">
+        <v>7340032875294</v>
+      </c>
+      <c r="B12" s="2">
+        <v>65204851</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E12" s="8">
+        <v>162.99359999999999</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="7">
+        <v>7340032887709</v>
+      </c>
+      <c r="B13" s="2">
+        <v>65205627</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D13" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A12" s="9" t="s">
+      <c r="E13" s="8">
+        <v>162.99359999999999</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="7">
+        <v>7340032887655</v>
+      </c>
+      <c r="B14" s="2">
+        <v>65205617</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E14" s="8">
+        <v>162.99359999999999</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="7">
+        <v>7340032875430</v>
+      </c>
+      <c r="B15" s="2">
+        <v>65205657</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D15" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B12" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A13" s="9" t="s">
+      <c r="E15" s="8">
+        <v>162.99359999999999</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="7">
+        <v>7340032875393</v>
+      </c>
+      <c r="B16" s="2">
+        <v>65205643</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E16" s="8">
+        <v>162.99359999999999</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="7">
+        <v>7340032875423</v>
+      </c>
+      <c r="B17" s="2">
+        <v>65205651</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D17" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="B13" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A14" s="9" t="s">
+      <c r="E17" s="8">
+        <v>162.99359999999999</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="7">
+        <v>7340032875348</v>
+      </c>
+      <c r="B18" s="2">
+        <v>65205620</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E18" s="8">
+        <v>162.99359999999999</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="7">
+        <v>7340032887808</v>
+      </c>
+      <c r="B19" s="2">
+        <v>65205654</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D19" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="B14" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A15" s="9" t="s">
+      <c r="E19" s="8">
+        <v>162.99359999999999</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="7">
+        <v>7340032875362</v>
+      </c>
+      <c r="B20" s="2">
+        <v>65211456</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E20" s="8">
+        <v>162.99359999999999</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="7">
+        <v>7340032875478</v>
+      </c>
+      <c r="B21" s="2">
+        <v>65205662</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D21" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A16" s="9" t="s">
+      <c r="E21" s="8">
+        <v>162.99359999999999</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="7">
+        <v>7340032887907</v>
+      </c>
+      <c r="B22" s="2">
+        <v>65205670</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E22" s="8">
+        <v>162.99359999999999</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="7">
+        <v>7340032884746</v>
+      </c>
+      <c r="B23" s="2">
+        <v>65201825</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D23" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="B16" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A17" s="9" t="s">
+      <c r="E23" s="8">
+        <v>162.99359999999999</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="7">
+        <v>8410225565970</v>
+      </c>
+      <c r="B24" s="2">
+        <v>65224757</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E24" s="8">
+        <v>162.99359999999999</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="7">
+        <v>7340032875287</v>
+      </c>
+      <c r="B25" s="2">
+        <v>65204843</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D25" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B17" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A18" s="9" t="s">
+      <c r="E25" s="8">
+        <v>113.0976</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="7">
+        <v>7340032887587</v>
+      </c>
+      <c r="B26" s="2">
+        <v>65204849</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E26" s="8">
+        <v>113.0976</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="7">
+        <v>7340032887631</v>
+      </c>
+      <c r="B27" s="2">
+        <v>65204862</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="B18" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A19" s="9" t="s">
+      <c r="E27" s="8">
+        <v>113.0976</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="7">
+        <v>7340032875317</v>
+      </c>
+      <c r="B28" s="2">
+        <v>65204854</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E28" s="8">
+        <v>113.0976</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="7">
+        <v>7340032875300</v>
+      </c>
+      <c r="B29" s="2">
+        <v>65204853</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D29" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="B19" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A20" s="9" t="s">
+      <c r="E29" s="8">
+        <v>113.0976</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="7">
+        <v>7340032887662</v>
+      </c>
+      <c r="B30" s="2">
+        <v>65205618</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="E30" s="8">
+        <v>113.0976</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="7">
+        <v>7340032887716</v>
+      </c>
+      <c r="B31" s="2">
+        <v>65205628</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D31" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A21" s="9" t="s">
+      <c r="E31" s="8">
+        <v>113.0976</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="7">
+        <v>7340032875447</v>
+      </c>
+      <c r="B32" s="2">
+        <v>65205658</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E32" s="8">
+        <v>113.0976</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="7">
+        <v>7340032875416</v>
+      </c>
+      <c r="B33" s="2">
+        <v>65205650</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D33" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="B21" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A22" s="9" t="s">
+      <c r="E33" s="8">
+        <v>113.0976</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="7">
+        <v>7340032875485</v>
+      </c>
+      <c r="B34" s="2">
+        <v>65205663</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="E34" s="8">
+        <v>113.0976</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="7">
+        <v>7340032887815</v>
+      </c>
+      <c r="B35" s="2">
+        <v>65205655</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D35" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="B22" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A23" s="9" t="s">
+      <c r="E35" s="8">
+        <v>113.0976</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="7">
+        <v>7340032862645</v>
+      </c>
+      <c r="B36" s="2">
+        <v>65200999</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E36" s="8">
+        <v>113.0976</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="7">
+        <v>7340032875386</v>
+      </c>
+      <c r="B37" s="2">
+        <v>65205642</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D37" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="B23" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A24" s="9" t="s">
+      <c r="E37" s="8">
+        <v>113.0976</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="7">
+        <v>7340032875379</v>
+      </c>
+      <c r="B38" s="2">
+        <v>65211455</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E38" s="8">
+        <v>113.0976</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="7">
+        <v>7340032887914</v>
+      </c>
+      <c r="B39" s="2">
+        <v>65205671</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D39" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="B24" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A25" s="9" t="s">
+      <c r="E39" s="8">
+        <v>113.0976</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="7">
+        <v>7340032884753</v>
+      </c>
+      <c r="B40" s="2">
+        <v>65201826</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E40" s="8">
+        <v>113.0976</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="7">
+        <v>8410225565956</v>
+      </c>
+      <c r="B41" s="2">
+        <v>65224761</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D41" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="B25" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A26" s="9" t="s">
+      <c r="E41" s="8">
+        <v>113.0976</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="7">
+        <v>7340032895582</v>
+      </c>
+      <c r="B42" s="2">
+        <v>65217987</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E42" s="8">
+        <v>196.25760000000002</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="7">
+        <v>7340032885446</v>
+      </c>
+      <c r="B43" s="2">
+        <v>65212558</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D43" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="B26" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A27" s="9" t="s">
+      <c r="E43" s="8">
+        <v>143.0352</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="7">
+        <v>7340032897357</v>
+      </c>
+      <c r="B44" s="2">
+        <v>65220406</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E44" s="8">
+        <v>196.25760000000002</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="7">
+        <v>7340032897371</v>
+      </c>
+      <c r="B45" s="2">
+        <v>65220408</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D45" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="B27" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A28" s="9" t="s">
+      <c r="E45" s="8">
+        <v>143.0352</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="7">
+        <v>8410225567219</v>
+      </c>
+      <c r="B46" s="2">
+        <v>65220971</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D46" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="E46" s="8">
+        <v>196.25760000000002</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="7">
+        <v>8410225567189</v>
+      </c>
+      <c r="B47" s="2">
+        <v>65222083</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D47" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="B28" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A29" s="9" t="s">
+      <c r="E47" s="8">
+        <v>143.0352</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="7">
+        <v>7340032898941</v>
+      </c>
+      <c r="B48" s="2">
+        <v>65221688</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="E48" s="8">
+        <v>196.25760000000002</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="7">
+        <v>7340032898958</v>
+      </c>
+      <c r="B49" s="2">
+        <v>65221689</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D49" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="B29" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A30" s="9" t="s">
+      <c r="E49" s="8">
+        <v>143.0352</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="7">
+        <v>8410225567318</v>
+      </c>
+      <c r="B50" s="2">
+        <v>65221686</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D50" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E50" s="8">
+        <v>196.25760000000002</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="7">
+        <v>8410225567325</v>
+      </c>
+      <c r="B51" s="2">
+        <v>65221687</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D51" s="3" t="s">
         <v>45</v>
       </c>
-      <c r="B30" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A31" s="9" t="s">
+      <c r="E51" s="8">
+        <v>143.0352</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="7">
+        <v>8410225563303</v>
+      </c>
+      <c r="B52" s="2">
+        <v>65239779</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="E52" s="8">
+        <v>196.25760000000002</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="7">
+        <v>8410225563280</v>
+      </c>
+      <c r="B53" s="2">
+        <v>65239781</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D53" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="B31" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A32" s="9" t="s">
+      <c r="E53" s="8">
+        <v>143.0352</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="7">
+        <v>7340032884883</v>
+      </c>
+      <c r="B54" s="2">
+        <v>65207009</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D54" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E54" s="8">
+        <v>226.1952</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="7">
+        <v>7340032884852</v>
+      </c>
+      <c r="B55" s="2">
+        <v>65207006</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D55" s="3" t="s">
         <v>49</v>
       </c>
-      <c r="B32" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A33" s="9" t="s">
+      <c r="E55" s="8">
+        <v>226.1952</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="7">
+        <v>7340032884876</v>
+      </c>
+      <c r="B56" s="2">
+        <v>65207008</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D56" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E56" s="8">
+        <v>226.1952</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="7">
+        <v>7340032884890</v>
+      </c>
+      <c r="B57" s="2">
+        <v>65207010</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D57" s="3" t="s">
         <v>51</v>
       </c>
-      <c r="B33" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A34" s="9" t="s">
+      <c r="E57" s="8">
+        <v>226.1952</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="7">
+        <v>7340032884869</v>
+      </c>
+      <c r="B58" s="2">
+        <v>65207007</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D58" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="E58" s="8">
+        <v>226.1952</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="7">
+        <v>7340032824674</v>
+      </c>
+      <c r="B59" s="2">
+        <v>65201137</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D59" s="3" t="s">
         <v>53</v>
       </c>
-      <c r="B34" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A35" s="9" t="s">
+      <c r="E59" s="8">
+        <v>25.941600000000001</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="7">
+        <v>7340032859744</v>
+      </c>
+      <c r="B60" s="2">
+        <v>65201083</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D60" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="E60" s="8">
+        <v>25.941600000000001</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="7">
+        <v>7340032870671</v>
+      </c>
+      <c r="B61" s="2">
+        <v>65202883</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D61" s="3" t="s">
         <v>55</v>
       </c>
-      <c r="B35" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A36" s="9" t="s">
+      <c r="E61" s="8">
+        <v>25.941600000000001</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="7">
+        <v>7340032859829</v>
+      </c>
+      <c r="B62" s="2">
+        <v>65201089</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D62" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E62" s="8">
+        <v>25.941600000000001</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="7">
+        <v>7340032859782</v>
+      </c>
+      <c r="B63" s="2">
+        <v>65202887</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D63" s="3" t="s">
         <v>57</v>
       </c>
-      <c r="B36" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A37" s="9" t="s">
+      <c r="E63" s="8">
+        <v>25.941600000000001</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="7">
+        <v>7340032870695</v>
+      </c>
+      <c r="B64" s="2">
+        <v>65202885</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D64" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="E64" s="8">
+        <v>25.941600000000001</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="7">
+        <v>8410225566106</v>
+      </c>
+      <c r="B65" s="2">
+        <v>65222911</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D65" s="3" t="s">
         <v>59</v>
       </c>
-      <c r="B37" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A38" s="9" t="s">
+      <c r="E65" s="8">
+        <v>25.941600000000001</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="7">
+        <v>7340032859317</v>
+      </c>
+      <c r="B66" s="2">
+        <v>65201070</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D66" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E66" s="8">
+        <v>30.607200000000002</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="7">
+        <v>7340032859324</v>
+      </c>
+      <c r="B67" s="2">
+        <v>65201071</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D67" s="3" t="s">
         <v>61</v>
       </c>
-      <c r="B38" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A39" s="9" t="s">
+      <c r="E67" s="8">
+        <v>30.607200000000002</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="7">
+        <v>7340032859362</v>
+      </c>
+      <c r="B68" s="2">
+        <v>65201072</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D68" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E68" s="8">
+        <v>30.607200000000002</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="7">
+        <v>7340032859331</v>
+      </c>
+      <c r="B69" s="2">
+        <v>65202980</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D69" s="3" t="s">
         <v>63</v>
       </c>
-      <c r="B39" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A40" s="9" t="s">
+      <c r="E69" s="8">
+        <v>30.607200000000002</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="7">
+        <v>8410225568827</v>
+      </c>
+      <c r="B70" s="2">
+        <v>65225759</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D70" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="E70" s="8">
+        <v>30.607200000000002</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="7">
+        <v>7340032859126</v>
+      </c>
+      <c r="B71" s="2">
+        <v>65201067</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D71" s="3" t="s">
         <v>65</v>
       </c>
-      <c r="B40" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A41" s="9" t="s">
+      <c r="E71" s="8">
+        <v>38.5884</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="7">
+        <v>7340032824650</v>
+      </c>
+      <c r="B72" s="2">
+        <v>65201136</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D72" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="E72" s="8">
+        <v>38.5884</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="7">
+        <v>7340032870619</v>
+      </c>
+      <c r="B73" s="2">
+        <v>65202977</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D73" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="B41" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A42" s="9" t="s">
+      <c r="E73" s="8">
+        <v>38.5884</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="7">
+        <v>7340032810257</v>
+      </c>
+      <c r="B74" s="2">
+        <v>65202563</v>
+      </c>
+      <c r="C74" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D74" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E74" s="8">
+        <v>38.5884</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="7">
+        <v>8410225568803</v>
+      </c>
+      <c r="B75" s="2">
+        <v>65225726</v>
+      </c>
+      <c r="C75" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D75" s="3" t="s">
         <v>69</v>
       </c>
-      <c r="B42" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A43" s="9" t="s">
+      <c r="E75" s="8">
+        <v>38.5884</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="7">
+        <v>7340032859966</v>
+      </c>
+      <c r="B76" s="2">
+        <v>65201095</v>
+      </c>
+      <c r="C76" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D76" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="E76" s="8">
+        <v>44.571600000000004</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="7">
+        <v>7340032870602</v>
+      </c>
+      <c r="B77" s="2">
+        <v>65202975</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D77" s="3" t="s">
         <v>71</v>
       </c>
-      <c r="B43" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A44" s="9" t="s">
+      <c r="E77" s="8">
+        <v>44.571600000000004</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="7">
+        <v>7340032810387</v>
+      </c>
+      <c r="B78" s="2">
+        <v>65202559</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D78" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="E78" s="8">
+        <v>44.571600000000004</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="7">
+        <v>7340032824667</v>
+      </c>
+      <c r="B79" s="2">
+        <v>65202562</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D79" s="3" t="s">
         <v>73</v>
       </c>
-      <c r="B44" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A45" s="9" t="s">
+      <c r="E79" s="8">
+        <v>44.571600000000004</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="7">
+        <v>8410225566120</v>
+      </c>
+      <c r="B80" s="2">
+        <v>65222613</v>
+      </c>
+      <c r="C80" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D80" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E80" s="8">
+        <v>44.571600000000004</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="7">
+        <v>7340032859522</v>
+      </c>
+      <c r="B81" s="2">
+        <v>65201078</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D81" s="3" t="s">
         <v>75</v>
       </c>
-      <c r="B45" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A46" s="9" t="s">
+      <c r="E81" s="8">
+        <v>34.592400000000005</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="7">
+        <v>7340032870718</v>
+      </c>
+      <c r="B82" s="2">
+        <v>65202984</v>
+      </c>
+      <c r="C82" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D82" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="E82" s="8">
+        <v>39.916800000000002</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="7">
+        <v>7340032859539</v>
+      </c>
+      <c r="B83" s="2">
+        <v>65201079</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D83" s="3" t="s">
         <v>77</v>
       </c>
-      <c r="B46" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A47" s="9" t="s">
+      <c r="E83" s="8">
+        <v>34.592400000000005</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="7">
+        <v>8410225562443</v>
+      </c>
+      <c r="B84" s="2">
+        <v>65240618</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D84" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="E84" s="8">
+        <v>49.896000000000008</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="7">
+        <v>8410225562450</v>
+      </c>
+      <c r="B85" s="2">
+        <v>65240619</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D85" s="3" t="s">
         <v>79</v>
       </c>
-      <c r="B47" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A48" s="9" t="s">
+      <c r="E85" s="8">
+        <v>49.896000000000008</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="7">
+        <v>8410225562511</v>
+      </c>
+      <c r="B86" s="2">
+        <v>65240625</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D86" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="E86" s="8">
+        <v>49.896000000000008</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="7">
+        <v>8410225564362</v>
+      </c>
+      <c r="B87" s="2">
+        <v>65228791</v>
+      </c>
+      <c r="C87" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D87" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="B48" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A49" s="9" t="s">
+      <c r="E87" s="8">
+        <v>49.896000000000008</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="7">
+        <v>7340032899146</v>
+      </c>
+      <c r="B88" s="2">
+        <v>65222076</v>
+      </c>
+      <c r="C88" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D88" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="E88" s="8">
+        <v>49.896000000000008</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="7">
+        <v>8410225582441</v>
+      </c>
+      <c r="B89" s="2">
+        <v>65248066</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D89" s="3" t="s">
         <v>83</v>
       </c>
-      <c r="B49" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A50" s="9" t="s">
+      <c r="E89" s="8">
+        <v>49.896000000000008</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="7">
+        <v>7340032860573</v>
+      </c>
+      <c r="B90" s="2">
+        <v>65201100</v>
+      </c>
+      <c r="C90" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D90" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="E90" s="8">
+        <v>43.243200000000002</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="7">
+        <v>7340032860542</v>
+      </c>
+      <c r="B91" s="2">
+        <v>65201097</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D91" s="3" t="s">
         <v>85</v>
       </c>
-      <c r="B50" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A51" s="9" t="s">
+      <c r="E91" s="8">
+        <v>43.243200000000002</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="7">
+        <v>7340032860962</v>
+      </c>
+      <c r="B92" s="2">
+        <v>65201108</v>
+      </c>
+      <c r="C92" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D92" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="E92" s="8">
+        <v>43.243200000000002</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="7">
+        <v>7340032860795</v>
+      </c>
+      <c r="B93" s="2">
+        <v>65201106</v>
+      </c>
+      <c r="C93" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D93" s="3" t="s">
         <v>87</v>
       </c>
-      <c r="B51" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A52" s="9" t="s">
+      <c r="E93" s="8">
+        <v>43.243200000000002</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="7">
+        <v>7340032860719</v>
+      </c>
+      <c r="B94" s="2">
+        <v>65201104</v>
+      </c>
+      <c r="C94" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D94" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="E94" s="8">
+        <v>43.243200000000002</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="7">
+        <v>7340032860559</v>
+      </c>
+      <c r="B95" s="2">
+        <v>65201098</v>
+      </c>
+      <c r="C95" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D95" s="3" t="s">
         <v>89</v>
       </c>
-      <c r="B52" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A53" s="9" t="s">
+      <c r="E95" s="8">
+        <v>43.243200000000002</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="7">
+        <v>7340032860696</v>
+      </c>
+      <c r="B96" s="2">
+        <v>65201102</v>
+      </c>
+      <c r="C96" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D96" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="E96" s="8">
+        <v>43.243200000000002</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="7">
+        <v>7340032879780</v>
+      </c>
+      <c r="B97" s="2">
+        <v>65213923</v>
+      </c>
+      <c r="C97" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D97" s="3" t="s">
         <v>91</v>
       </c>
-      <c r="B53" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A54" s="9" t="s">
+      <c r="E97" s="8">
+        <v>51.893999999999998</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="7">
+        <v>7340032879704</v>
+      </c>
+      <c r="B98" s="2">
+        <v>65213915</v>
+      </c>
+      <c r="C98" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D98" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="E98" s="8">
+        <v>51.893999999999998</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="7">
+        <v>7340032810684</v>
+      </c>
+      <c r="B99" s="2">
+        <v>65201152</v>
+      </c>
+      <c r="C99" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D99" s="3" t="s">
         <v>93</v>
       </c>
-      <c r="B54" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A55" s="9" t="s">
+      <c r="E99" s="8">
+        <v>51.893999999999998</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="7">
+        <v>7340032879995</v>
+      </c>
+      <c r="B100" s="2">
+        <v>65213944</v>
+      </c>
+      <c r="C100" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D100" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="E100" s="8">
+        <v>51.893999999999998</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="7">
+        <v>7340032888539</v>
+      </c>
+      <c r="B101" s="2">
+        <v>65210415</v>
+      </c>
+      <c r="C101" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D101" s="3" t="s">
         <v>95</v>
       </c>
-      <c r="B55" s="3" t="s">
-[...1620 lines deleted...]
-        <v>23.950080000000003</v>
+      <c r="E101" s="8">
+        <v>85.816800000000001</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Diptyque</vt:lpstr>
+      <vt:lpstr>Byredo</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Kelter</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <dc:language>en-US</dc:language>
 </cp:coreProperties>
 </file>