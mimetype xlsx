--- v0 (2026-07-21)
+++ v1 (2026-10-20)
@@ -7,2994 +7,1296 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="153222"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Kelter International Pte Ltd\Derrick Ng - Viimart\Operation\Wholesale Price\New Lists\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="8835"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="9435"/>
   </bookViews>
   <sheets>
-    <sheet name="Oway" sheetId="1" r:id="rId1"/>
+    <sheet name="Ahava" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2612" uniqueCount="979">
-[...10 lines deleted...]
-    <t>Ortofficina</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1213" uniqueCount="413">
+  <si>
+    <t>Ahava</t>
   </si>
   <si>
     <t>Regular</t>
   </si>
   <si>
-    <t>7 Ml</t>
-[...1277 lines deleted...]
-    <t>OWH-SU024</t>
+    <t>Cleanse</t>
+  </si>
+  <si>
+    <t>All In One Cleansing Lotion 250ml</t>
+  </si>
+  <si>
+    <t>Balancing Toner 250ml</t>
+  </si>
+  <si>
+    <t>Clarifying Mud Mask 50ml</t>
+  </si>
+  <si>
+    <t>Detox Cleansing Gel 100ml</t>
+  </si>
+  <si>
+    <t>Detox Mud Mask 100ml</t>
+  </si>
+  <si>
+    <t>Eye Makeup Remover 125ml</t>
+  </si>
+  <si>
+    <t>Purifying Mud Mask 100ml</t>
+  </si>
+  <si>
+    <t>88915065T</t>
+  </si>
+  <si>
+    <t>Purifying Mud Sheet Mask  Single</t>
+  </si>
+  <si>
+    <t>Refining  Mud Exfoliator 100ml</t>
+  </si>
+  <si>
+    <t>Refreshing Cleansing Gel 100ml</t>
+  </si>
+  <si>
+    <t>Silky Cleansing Foam 230ml</t>
+  </si>
+  <si>
+    <t>80116466T</t>
+  </si>
+  <si>
+    <t>Hydrate</t>
+  </si>
+  <si>
+    <t>Active Moisture Gel Cream 50ml</t>
   </si>
   <si>
     <t>Sun</t>
   </si>
   <si>
-    <t>After-Sun Hair &amp; Body Bath New</t>
-[...1598 lines deleted...]
-    <t xml:space="preserve">Treatments Tray </t>
+    <t>Facial Skin Shield SPF50 50ml</t>
+  </si>
+  <si>
+    <t>Hyaluronic Acid 24/7 Cream 50ml</t>
+  </si>
+  <si>
+    <t>Hyaluronic Acid Eye Cream 15ml</t>
+  </si>
+  <si>
+    <t>Hyaluronic Acid Leave-on mask 50ml</t>
+  </si>
+  <si>
+    <t>Hyaluronic Acid Serum 30ml</t>
+  </si>
+  <si>
+    <t>80615065T</t>
+  </si>
+  <si>
+    <t>Hydration Cream Mask 100ml</t>
+  </si>
+  <si>
+    <t>Moisturizing Cream Combination Skin 50ml</t>
+  </si>
+  <si>
+    <t>Moisturizing Cream Normal to Dry Skin 50ml</t>
+  </si>
+  <si>
+    <t>80415466T</t>
+  </si>
+  <si>
+    <t>Night Replenisher Normal Dry 50ml</t>
+  </si>
+  <si>
+    <t>Even Tone</t>
+  </si>
+  <si>
+    <t>Age Control Brightening and Renewal Serum 30ml</t>
+  </si>
+  <si>
+    <t>Age Control Even Tone &amp; Brightening Sheet Mask</t>
+  </si>
+  <si>
+    <t>Brightening Cream SPF20 50ml</t>
+  </si>
+  <si>
+    <t>Brightening Eye Cream 15ml</t>
+  </si>
+  <si>
+    <t>Brightening Mud Mask 50ml</t>
+  </si>
+  <si>
+    <t>Brightening Sleeping Cream 50ml</t>
+  </si>
+  <si>
+    <t>Brightening&amp;Hydrating Facial Treatment Mask 50ml</t>
+  </si>
+  <si>
+    <t>CC Cream SPF30 30ml</t>
+  </si>
+  <si>
+    <t>Dark Spot Correcting Serum 30ml</t>
+  </si>
+  <si>
+    <t>Dark Spot correcting Gel cream 50ml</t>
+  </si>
+  <si>
+    <t>Renewing Peel 100ml</t>
+  </si>
+  <si>
+    <t>Firming</t>
+  </si>
+  <si>
+    <t>Extreme Day Cream 50ml</t>
+  </si>
+  <si>
+    <t>Extreme Eye Cream 15ml</t>
+  </si>
+  <si>
+    <t>Extreme Lotion SPF30 50ml</t>
+  </si>
+  <si>
+    <t>Extreme Neck &amp; Decollete Cream 75ml</t>
+  </si>
+  <si>
+    <t>Extreme Night Treatment 30ml</t>
+  </si>
+  <si>
+    <t>Extreme Radiance Lifting Mask 75ml</t>
+  </si>
+  <si>
+    <t>MultiVitamin C-Firming Serum 30ml</t>
+  </si>
+  <si>
+    <t>MultiVitamin Firming Massage Mask 50ml</t>
+  </si>
+  <si>
+    <t>MultiVitamin Pro-firming Day Cream SPF30 50ml</t>
+  </si>
+  <si>
+    <t>Anti Wrinkles</t>
+  </si>
+  <si>
+    <t>24K Gold Mineral Mud Mask 50ml</t>
+  </si>
+  <si>
+    <t>AOS Advanced Smoothing Eye Cream 15ml</t>
+  </si>
+  <si>
+    <t>Activating Smoothing Essence Global 100ml</t>
+  </si>
+  <si>
+    <t>Deep Wrinkle Filler Global 15ml</t>
+  </si>
+  <si>
+    <t>Deep Wrinkle Lotion SPF30 50ml</t>
+  </si>
+  <si>
+    <t>Deep wrinkle Smoothing Cream 50ml</t>
+  </si>
+  <si>
+    <t>Deep wrinkle Smoothing Overnight Mask 50ml</t>
+  </si>
+  <si>
+    <t>Deep wrinkle Smoothing serum 30ml</t>
+  </si>
+  <si>
+    <t>80514065T</t>
+  </si>
+  <si>
+    <t>Enzyme Peel 100ml</t>
+  </si>
+  <si>
+    <t>Lip Line Wrinkle Cream 15ml</t>
+  </si>
+  <si>
+    <t>Overnight Deep Wrinkle Mask Global 50ml</t>
+  </si>
+  <si>
+    <t>Safe pRetinol Cream 50 ml</t>
+  </si>
+  <si>
+    <t>82016065T</t>
+  </si>
+  <si>
+    <t>Safe pRetinol Eye Cream 15ml</t>
+  </si>
+  <si>
+    <t>Safe pRetinol Serum 30 ml</t>
+  </si>
+  <si>
+    <t>Safe pRetinol Sheet Mask 17gr</t>
+  </si>
+  <si>
+    <t>Lifting</t>
+  </si>
+  <si>
+    <t>Dark Circles&amp;Uplift Eye Treatment15ml</t>
+  </si>
+  <si>
+    <t>Halobacteria Restoring  Nutri-action Cream 50ml</t>
+  </si>
+  <si>
+    <t>Halobacteria Restoring Elasticity Serum 30ml</t>
+  </si>
+  <si>
+    <t>Halobacteria Restoring Overnight Mask 50ml</t>
+  </si>
+  <si>
+    <t>Uplift Day Cream SPF20 50ml</t>
+  </si>
+  <si>
+    <t>Uplift Night Cream 50ml</t>
+  </si>
+  <si>
+    <t>Youth Boosters</t>
+  </si>
+  <si>
+    <t>Crystal OsmoterTM X6 Serum 30ml</t>
+  </si>
+  <si>
+    <t>Crystal OsmoterTM x6 Smoothing Cream 50ml</t>
+  </si>
+  <si>
+    <t>Glossing Lip Oil 6ml</t>
+  </si>
+  <si>
+    <t>OsmoterTM Concentrate Iluminating Eye Serum 15ml</t>
+  </si>
+  <si>
+    <t>OsmoterTM Concentrate Moisturizing Serum 30ml</t>
+  </si>
+  <si>
+    <t>OsmoterTM Concentrate Smoothing Lotion 50ml</t>
+  </si>
+  <si>
+    <t>Osmoter? Eye Patches 6 pack 4gr</t>
+  </si>
+  <si>
+    <t>Osmoter? Nourishing Leave-On Mud Mask 50ml</t>
+  </si>
+  <si>
+    <t>Osmoter? Skin-Responsive Eye Night cream 15ml</t>
+  </si>
+  <si>
+    <t>Osmoter? Skin-Responsive Night cream 50ml</t>
+  </si>
+  <si>
+    <t>Body Cleansing</t>
+  </si>
+  <si>
+    <t>Hand Hygiene Moisturizing Liquid Soap 250ml</t>
+  </si>
+  <si>
+    <t>Hydrating Mud Soap 100gr</t>
+  </si>
+  <si>
+    <t>Mineral Body Exfoliator 200ml</t>
+  </si>
+  <si>
+    <t>Mineral Shower Gel 200ml</t>
+  </si>
+  <si>
+    <t>Moisturizing Salt Soap New 100gr</t>
+  </si>
+  <si>
+    <t>Body Essential Hydration</t>
+  </si>
+  <si>
+    <t>Mineral Body Lotion 250ml</t>
+  </si>
+  <si>
+    <t>Mineral Foot Cream 100ml</t>
+  </si>
+  <si>
+    <t>Mineral Hand Cream 100ml</t>
+  </si>
+  <si>
+    <t>Body Intensive Nourishment</t>
+  </si>
+  <si>
+    <t>Dermud Nourishing Body Cream 200ml</t>
+  </si>
+  <si>
+    <t>Dermud Nourishing Body Lotion 250ml</t>
+  </si>
+  <si>
+    <t>Dermud Nourishing Foot Cream 100ml</t>
+  </si>
+  <si>
+    <t>Dermud Nourishing Hand Cream 100ml</t>
+  </si>
+  <si>
+    <t>Dermud Replenishing Body Wash 400ml</t>
+  </si>
+  <si>
+    <t>Body Treatments</t>
+  </si>
+  <si>
+    <t>Bath salt Eucalyptus Jar 907g 32oz US</t>
+  </si>
+  <si>
+    <t>Bath salt Lavender Jar 907g 32oz US</t>
+  </si>
+  <si>
+    <t>Dead Sea Mud 400gr</t>
+  </si>
+  <si>
+    <t>Liquid Dead Sea Salt 200ml</t>
+  </si>
+  <si>
+    <t>Magnesium Rich Deodorant 50ml Women</t>
+  </si>
+  <si>
+    <t>Natural Bath salt Jar 907g 32oz US</t>
+  </si>
+  <si>
+    <t>86815065T</t>
+  </si>
+  <si>
+    <t>Natural Dead Sea Bath Salts 250gr</t>
+  </si>
+  <si>
+    <t>Niacinamide Even tone Body Balm 220ml</t>
+  </si>
+  <si>
+    <t>Peptide smoothing Body Balm 220ml</t>
+  </si>
+  <si>
+    <t>Probiotic Body Lotion 250ml</t>
+  </si>
+  <si>
+    <t>Probiotic Foot Cream 100ml</t>
+  </si>
+  <si>
+    <t>81416065T</t>
+  </si>
+  <si>
+    <t>Renewal Body Peeling Kale &amp; Turmeric 200ml</t>
+  </si>
+  <si>
+    <t>Softening Butter Salt Scrub 220g</t>
+  </si>
+  <si>
+    <t>Colorful Collection</t>
+  </si>
+  <si>
+    <t>Mandarine Cedarwood Caressing Body Sorbet 350ml</t>
+  </si>
+  <si>
+    <t>Mineral Botanic Body Lotion Hibiscus 500ml</t>
+  </si>
+  <si>
+    <t>Mineral Botanic Cream Wash Hibiscus 500ml</t>
+  </si>
+  <si>
+    <t>Sea-kissed  Mineral Body Lotion250ml</t>
+  </si>
+  <si>
+    <t>Sea-kissed  Mineral Hand Cream 100ml</t>
+  </si>
+  <si>
+    <t>Sea-kissed Dry Oil Body Mist  Aqua 100ml</t>
+  </si>
+  <si>
+    <t>Sea-kissed Mineral Shower Gel  200ml</t>
+  </si>
+  <si>
+    <t>Spring Blossom Mineral Body Lotion 250ml</t>
+  </si>
+  <si>
+    <t>Spring Blossom Mineral Hand Cream 100ml</t>
+  </si>
+  <si>
+    <t>Spring Blossom Mineral Shower Gel  200ml</t>
+  </si>
+  <si>
+    <t>VIVID BURGUNDY  Mineral Hand Cream 100ml</t>
+  </si>
+  <si>
+    <t>Vivid Burgundy Mineral Body Lotion 250ml</t>
+  </si>
+  <si>
+    <t>Hair</t>
+  </si>
+  <si>
+    <t>Deep Nourishing Hair mask 220ml</t>
+  </si>
+  <si>
+    <t>Hydrating Styling Hair Cream 200ml</t>
+  </si>
+  <si>
+    <t>Mineral Conditioner 400ml CN + ROW</t>
+  </si>
+  <si>
+    <t>Mineral Shampoo 400ml</t>
+  </si>
+  <si>
+    <t>Face</t>
+  </si>
+  <si>
+    <t>Age Control Firming gel cream 50ml</t>
+  </si>
+  <si>
+    <t>87615065T</t>
+  </si>
+  <si>
+    <t>Men Age Control All In One Eye Care 15ml</t>
+  </si>
+  <si>
+    <t>87015465T</t>
+  </si>
+  <si>
+    <t>Men Age Control Moisturizing Cream SPF15 50ml</t>
+  </si>
+  <si>
+    <t>Men Exfoliating Cleansing Gel 100ml</t>
+  </si>
+  <si>
+    <t>87115465T</t>
+  </si>
+  <si>
+    <t>Men Soothing After Shave Moisturizer 50ml</t>
+  </si>
+  <si>
+    <t>Smoothing Shaving Cream 200ml</t>
+  </si>
+  <si>
+    <t>Body</t>
+  </si>
+  <si>
+    <t>Magnesium Rich Deodorant 50ml Men</t>
+  </si>
+  <si>
+    <t>Men Mineral Hand Cream 100ml</t>
+  </si>
+  <si>
+    <t>Men Mineral Shower Gel 200ml</t>
+  </si>
+  <si>
+    <t>Kits Face</t>
+  </si>
+  <si>
+    <t>Countdown Kit</t>
+  </si>
+  <si>
+    <t>Kits Body</t>
+  </si>
+  <si>
+    <t>DERMUD TRIO Intensive Nourishment with IC Kit</t>
+  </si>
+  <si>
+    <t>Kit Body Water 3 products w IC</t>
+  </si>
+  <si>
+    <t>Kit Duo Double Moisturizing Salt Soap 100gr</t>
+  </si>
+  <si>
+    <t>Kit Textile Body Water 3 tubes &amp; Salt</t>
+  </si>
+  <si>
+    <t>Kit Textile Body Water 5 Products</t>
+  </si>
+  <si>
+    <t>Travel Kit</t>
+  </si>
+  <si>
+    <t>Kits Mix</t>
+  </si>
+  <si>
+    <t>2 X OsmoterTM Demo water bottles - EMPTY</t>
+  </si>
+  <si>
+    <t>2 X OsmoterTM Demo water bottles ? FULL 30ML</t>
+  </si>
+  <si>
+    <t>Face Pearly Gold Vanity Bag Holiday</t>
+  </si>
+  <si>
+    <t>Flap Exclusive Small Facial Bag</t>
+  </si>
+  <si>
+    <t>Net Bag Silver</t>
+  </si>
+  <si>
+    <t>Celebration Kits</t>
+  </si>
+  <si>
+    <t>?Holiday Apple-y Ever After</t>
+  </si>
+  <si>
+    <t>?Holiday Body Lotion 500ml</t>
+  </si>
+  <si>
+    <t>?Holiday Boundless Beauty</t>
+  </si>
+  <si>
+    <t>?Holiday Dare To Glow</t>
+  </si>
+  <si>
+    <t>?Holiday Extraordinary You</t>
+  </si>
+  <si>
+    <t>?Holiday It?s In Your Hands</t>
+  </si>
+  <si>
+    <t>?Holiday Surprise Me</t>
+  </si>
+  <si>
+    <t>?Holiday The Triple Treat</t>
+  </si>
+  <si>
+    <t>?Holiday Three?s A Charm</t>
+  </si>
+  <si>
+    <t>?Holiday Work That Body</t>
+  </si>
+  <si>
+    <t>Holiday Collection 2025</t>
+  </si>
+  <si>
+    <t>Holiday 2025 Body Lotion Sea Kissed 500ml</t>
+  </si>
+  <si>
+    <t>Holiday 2025 Day &amp; Night Glow Trio</t>
+  </si>
+  <si>
+    <t>Holiday 2025 GWP Ultimate Mud Duo</t>
+  </si>
+  <si>
+    <t>Holiday 2025 Glow &amp; Behold Trio</t>
+  </si>
+  <si>
+    <t>Holiday 2025 Hyaluronic Happiness Trio</t>
+  </si>
+  <si>
+    <t>Holiday 2025 On-the-Go Duo</t>
+  </si>
+  <si>
+    <t>Holiday 2025 Plump &amp; Fabulous</t>
+  </si>
+  <si>
+    <t>Holiday 2025 Refresh &amp; Hydrate Express</t>
+  </si>
+  <si>
+    <t>Holiday 2025 Smooth Moves Duo</t>
+  </si>
+  <si>
+    <t>Holiday 2025 The Minerals Trio</t>
+  </si>
+  <si>
+    <t>Holiday 2025 Wave of Hydration Trio</t>
+  </si>
+  <si>
+    <t>For Him</t>
+  </si>
+  <si>
+    <t>Kit Travel Kit For Men</t>
+  </si>
+  <si>
+    <t>Valentine</t>
+  </si>
+  <si>
+    <t>VALENTINES DAY KIT FOR HIM</t>
+  </si>
+  <si>
+    <t>Diamond Glow</t>
+  </si>
+  <si>
+    <t>Bag GWP Exclusive Silver</t>
+  </si>
+  <si>
+    <t>Institutional Market</t>
+  </si>
+  <si>
+    <t>Kit Duo Mineral Hand &amp; Foot Cream 100ml</t>
+  </si>
+  <si>
+    <t>24K Gold Mud Mask 15ml</t>
+  </si>
+  <si>
+    <t>AOS Advanced Deep Wrinkle Cream 15ml</t>
+  </si>
+  <si>
+    <t>All In One Toning Cleanser 30ml For Sale</t>
+  </si>
+  <si>
+    <t>Essential Day Moist. Normal to Dry 15ml</t>
+  </si>
+  <si>
+    <t>Extreme Radiance Lifting Mask 15ml</t>
+  </si>
+  <si>
+    <t>Facial Skin Shield SPF50 15ml</t>
+  </si>
+  <si>
+    <t>Hyaluronic Acid Cream 15ml</t>
+  </si>
+  <si>
+    <t>Hyaluronic Acid Leave-on Mask 15ml</t>
+  </si>
+  <si>
+    <t>Men Soothing After Shave Moisturizer 15ml</t>
+  </si>
+  <si>
+    <t>Osmoter Concentrate Smoothing Lotion 15ml</t>
+  </si>
+  <si>
+    <t>Purifying Mud Mask 20ml</t>
+  </si>
+  <si>
+    <t>Refining  Mud Exfoliator 15ml</t>
+  </si>
+  <si>
+    <t>Refreshing Cleansing Gel 15ml</t>
+  </si>
+  <si>
+    <t>Safe pRetinol Cream 15ml</t>
+  </si>
+  <si>
+    <t>Uplift Night Cream 15ml</t>
+  </si>
+  <si>
+    <t>Dermud Nourishing Hand Cream 40ml</t>
+  </si>
+  <si>
+    <t>Liquid Dead Sea Salt 40ml</t>
+  </si>
+  <si>
+    <t>Mineral Body Lotion 25ml</t>
+  </si>
+  <si>
+    <t>Mineral Body Lotion 40ml</t>
+  </si>
+  <si>
+    <t>Mineral Conditioner 40ml</t>
+  </si>
+  <si>
+    <t>Mineral Hand Cream 25ml</t>
+  </si>
+  <si>
+    <t>Mineral Hand Cream 40ml</t>
+  </si>
+  <si>
+    <t>Mineral Mud Soap 30g</t>
+  </si>
+  <si>
+    <t>Mineral Shampoo 40ml</t>
+  </si>
+  <si>
+    <t>Mineral Shower Gel 40ml</t>
+  </si>
+  <si>
+    <t>Sea-kissed  Mineral Body Lotion 40ml</t>
+  </si>
+  <si>
+    <t>Sea-kissed Mineral Hand Cream  40ml</t>
+  </si>
+  <si>
+    <t>Sea-kissed shower gel 40ml</t>
+  </si>
+  <si>
+    <t>Smoothing Body Lotion Kale &amp; Turmeric 40ml</t>
+  </si>
+  <si>
+    <t>Spring blossom Mineral Hand Cream 40ml</t>
+  </si>
+  <si>
+    <t>Vivid Burgundy Hand cream 40ml</t>
+  </si>
+  <si>
+    <t>Face - Single Use</t>
+  </si>
+  <si>
+    <t>Single Use 24KGold Mineral Mud Mask 6ml</t>
+  </si>
+  <si>
+    <t>Single Use Brightening Mud Mask 6ml</t>
+  </si>
+  <si>
+    <t>Single Use Clarifying Mud Mask 6ml 15 units</t>
+  </si>
+  <si>
+    <t>Single Use Deep Wrinkle Smoothing NightMask 6ml</t>
+  </si>
+  <si>
+    <t>30615209B</t>
+  </si>
+  <si>
+    <t>Single Use Hydration Cream Mask 8ml For Sale</t>
+  </si>
+  <si>
+    <t>Single Use Purifying Mud Mask 8ml 18 units</t>
+  </si>
+  <si>
+    <t>Single Use Refining Mud Exfoliator 8ml 18units</t>
+  </si>
+  <si>
+    <t>Single Use Smoothing Peel-Off Mask 8ml 15 units</t>
+  </si>
+  <si>
+    <t>Mineral Shower Gel 500ml</t>
+  </si>
+  <si>
+    <t>Mineral  Hand Cream 150ml</t>
+  </si>
+  <si>
+    <t>Mineral Body Lotion 500ml</t>
+  </si>
+  <si>
+    <t>Mineral Body Lotion 750ml</t>
+  </si>
+  <si>
+    <t>Mineral Foot Cream 150ml</t>
+  </si>
+  <si>
+    <t>Mineral Hand Cream 150ml</t>
+  </si>
+  <si>
+    <t>Sea-kissed Mineral Hand Cream 150ml</t>
+  </si>
+  <si>
+    <t>Mineral Shampoo 750ML</t>
+  </si>
+  <si>
+    <t>Sample</t>
+  </si>
+  <si>
+    <t>All In One Cleansing Lotion 4ml</t>
+  </si>
+  <si>
+    <t>37715090A</t>
+  </si>
+  <si>
+    <t>Detox Cleansing Gel 3ml</t>
+  </si>
+  <si>
+    <t>Detox Mud mask 3ml</t>
+  </si>
+  <si>
+    <t>Purifying Mud Mask 6ml</t>
+  </si>
+  <si>
+    <t>Refining Mud Exfoliator 4ml</t>
+  </si>
+  <si>
+    <t>30116565A</t>
+  </si>
+  <si>
+    <t>Sachet Active Moisture Gel Cream 3ml</t>
+  </si>
+  <si>
+    <t>Sachet HA Leave-on mask 3ml</t>
+  </si>
+  <si>
+    <t>Essential Day Moist. Normal Dry 3ml</t>
+  </si>
+  <si>
+    <t>Hyaluronic Acid 24/7 Cream 2ml</t>
+  </si>
+  <si>
+    <t>Hyaluronic Acid Eye Cream 2ml</t>
+  </si>
+  <si>
+    <t>Hyaluronic Acid Serum 2ml</t>
+  </si>
+  <si>
+    <t>Min Rad Day Cream SPF15 3ml</t>
+  </si>
+  <si>
+    <t>Brightening Cream SPF20 3ml</t>
+  </si>
+  <si>
+    <t>Brightening Eye Cream 2ml</t>
+  </si>
+  <si>
+    <t>Brightening Sleeping Cream 3ml</t>
+  </si>
+  <si>
+    <t>CC Cream SPF30 2ml</t>
+  </si>
+  <si>
+    <t>Dark spot correcting Gel cream 2ml</t>
+  </si>
+  <si>
+    <t>on Card Age Control Even Tone Essence 2ml</t>
+  </si>
+  <si>
+    <t>Sachet MultiVitamin C-Firming Serum 3ml</t>
+  </si>
+  <si>
+    <t>Sachet MultiVitamin Day Cream SPF30 2ml</t>
+  </si>
+  <si>
+    <t>Sachet MultiVitamin Massage Mask 2ml</t>
+  </si>
+  <si>
+    <t>Extreme Day Cream 2ml</t>
+  </si>
+  <si>
+    <t>Extreme Eye Cream 2ml</t>
+  </si>
+  <si>
+    <t>Extreme Neck &amp; Decollete Cream 3ml</t>
+  </si>
+  <si>
+    <t>Sachet on Card AOS Essence 2ml</t>
+  </si>
+  <si>
+    <t>Deep wrinkle Smoothing Cream 3ml</t>
+  </si>
+  <si>
+    <t>30514065T</t>
+  </si>
+  <si>
+    <t>Enzyme Peel 3ml</t>
+  </si>
+  <si>
+    <t>pRetinol Day Cream 2ml</t>
+  </si>
+  <si>
+    <t>pRetinol Serum 2ml</t>
+  </si>
+  <si>
+    <t>Dark Circles&amp;Uplift Eye Treatment2ml</t>
+  </si>
+  <si>
+    <t>Sachet Osmoter? Nourishing Leave-On Mud Mask 2ml</t>
+  </si>
+  <si>
+    <t>Sachet Osmoter? Skin-Responsive Eye Night 3ml</t>
+  </si>
+  <si>
+    <t>Sachet Osmoter? Skin-Responsive Night cream 3ml</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> OsmoterTM Con. Moisturizing Serum 2ml</t>
+  </si>
+  <si>
+    <t>Crystal OsmoterTM *6 Smoothing Cream 2ml</t>
+  </si>
+  <si>
+    <t>32615090C</t>
+  </si>
+  <si>
+    <t>Crystal OsmoterTM X6 Serum 0.5ml</t>
+  </si>
+  <si>
+    <t>Osmoter Concentrate Smoothing Lotion 3ml</t>
+  </si>
+  <si>
+    <t>OsmoterTM Con. Illuminating Eye Serum 2ml</t>
+  </si>
+  <si>
+    <t>Mineral Body Lotion 6ml</t>
+  </si>
+  <si>
+    <t>Mineral Foot Cream 4ml</t>
+  </si>
+  <si>
+    <t>Mineral Hand Cream 4ml</t>
+  </si>
+  <si>
+    <t>Sachet Dermud Nourishing Body Lotion 6ml</t>
+  </si>
+  <si>
+    <t>Sachet Dermud Nourishing Hand Cream 4ml</t>
+  </si>
+  <si>
+    <t>Dermud Nourishing Body Cream 6ml</t>
+  </si>
+  <si>
+    <t>Sachet Body Lotion Sea-Kissed 6ml</t>
+  </si>
+  <si>
+    <t>Sachet Mineral Body Lotion VIVID BURGUNDY 6ml</t>
+  </si>
+  <si>
+    <t>Sachet Mineral Hand Cream VIVID BURGUNDY 4ml</t>
+  </si>
+  <si>
+    <t>Mineral Hand Cream Sea-kissed 4ml</t>
+  </si>
+  <si>
+    <t>Sachet Hydrating Styling Hair Cream 4ml</t>
+  </si>
+  <si>
+    <t>Sachet Soothing After-Shave Moisturizer Men 3ml</t>
+  </si>
+  <si>
+    <t>Facial Skin Shield SPF50 2ml</t>
+  </si>
+  <si>
+    <t>Sampling Sachet Kit</t>
+  </si>
+  <si>
+    <t>Firming Sachet Kit</t>
+  </si>
+  <si>
+    <t>Hydrate Sachet Kit</t>
+  </si>
+  <si>
+    <t>Lifting Sachet Kit</t>
+  </si>
+  <si>
+    <t>Your Favorites sachet Kit</t>
+  </si>
+  <si>
+    <t>Youth Boosters Sachet Kit</t>
+  </si>
+  <si>
+    <t>Tester</t>
+  </si>
+  <si>
+    <t>All In One Toning Cleanser 250ml</t>
+  </si>
+  <si>
+    <t>Refining Mud Exfoliator 100ml</t>
+  </si>
+  <si>
+    <t>Essential Day Moist. Combination 50ml</t>
+  </si>
+  <si>
+    <t>Essential Day Moisturizer Normal Dry 50ml</t>
+  </si>
+  <si>
+    <t>Essential Day Moisturizer Very Dry 50ml</t>
+  </si>
+  <si>
+    <t>Gentle Eye Cream 15ml</t>
+  </si>
+  <si>
+    <t>HA Leave-on mask 50ml</t>
+  </si>
+  <si>
+    <t>Brightening sleeping cream 50ml</t>
+  </si>
+  <si>
+    <t>Dark Spot Correcting Gel cream 50ml</t>
+  </si>
+  <si>
+    <t>Dark spot correcting Serum 30ml</t>
+  </si>
+  <si>
+    <t>MultiVitamin Day Cream SPF30 50ml</t>
+  </si>
+  <si>
+    <t>MultiVitamin Massage Mask 50ml</t>
+  </si>
+  <si>
+    <t>AOS Advanced Smoothing Eye cream 15ml</t>
+  </si>
+  <si>
+    <t>AOS Advanced Smoothing Serum 30ml</t>
+  </si>
+  <si>
+    <t>Activating Smoothing Essence 100ml</t>
+  </si>
+  <si>
+    <t>Deep Wrinkle Filler 15ml</t>
+  </si>
+  <si>
+    <t>80514099T</t>
+  </si>
+  <si>
+    <t>80614099T</t>
+  </si>
+  <si>
+    <t>Lip Line Wrinkle Treatment 15ml</t>
+  </si>
+  <si>
+    <t>Overnight Deep Wrinkle Mask 50ml</t>
+  </si>
+  <si>
+    <t>82016099T</t>
+  </si>
+  <si>
+    <t>Halob. Restoring  Nutri-action Cream 50ml</t>
+  </si>
+  <si>
+    <t>Halob. Restoring Elasticity Serum 30ml</t>
+  </si>
+  <si>
+    <t>Halobacteria R.Night Mask 50ml</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> OsmoterTM Con. Ill. Eye Serum 15ml</t>
+  </si>
+  <si>
+    <t>Osmoter Concentrate Smoothing Lotion 50ml</t>
+  </si>
+  <si>
+    <t>OsmoterTM Con. Moisturizing Serum 30ml</t>
+  </si>
+  <si>
+    <t>Osmoter? Nourishing  Leave-On Mud Mask 50ml</t>
+  </si>
+  <si>
+    <t>Osmoter? Skin-Responsive Eye Night cream</t>
+  </si>
+  <si>
+    <t>Facial Skin Shield SPF50 50ml Tester</t>
+  </si>
+  <si>
+    <t>Mineral  Hand Cream 100ml</t>
+  </si>
+  <si>
+    <t>Niacinamide Body Balm 220ml</t>
+  </si>
+  <si>
+    <t>81416099T</t>
+  </si>
+  <si>
+    <t>Renewal Body Peeling Kale&amp;Turmeric 200ml</t>
+  </si>
+  <si>
+    <t>Smoothing Body Lotion Kale &amp; Turmeric 250</t>
+  </si>
+  <si>
+    <t>Caressing Body Sorbet Mandarine 350ml</t>
+  </si>
+  <si>
+    <t>Dry Oil Body Mist Sea-Kissed 100ml</t>
+  </si>
+  <si>
+    <t>Mineral Body Lotion Sea-Kissed 250ml</t>
+  </si>
+  <si>
+    <t>Mineral Body Lotion Spring Blossom 250ml</t>
+  </si>
+  <si>
+    <t>Mineral Body Lotion VIVID BURGUNDY 250ml</t>
+  </si>
+  <si>
+    <t>Mineral Hand Cream Sea-Kissed 100ml</t>
+  </si>
+  <si>
+    <t>Mineral Hand Cream Spring Blossom 100ml</t>
+  </si>
+  <si>
+    <t>Mineral Hand Cream VIVID BURGUNDY 100ml</t>
+  </si>
+  <si>
+    <t>Men Age Control Moisture Cream SPF15 50ml</t>
+  </si>
+  <si>
+    <t>Foam Free Shaving Cream 200ml</t>
+  </si>
+  <si>
+    <t>MEN Facial Moisture Active Gel Cream 50ml</t>
+  </si>
+  <si>
+    <t>Professional Use</t>
+  </si>
+  <si>
+    <t>50kg AHAVA Natural Dead Sea Mud PU</t>
+  </si>
+  <si>
+    <t>PU 24K Gold Mud Mask 250ml</t>
+  </si>
+  <si>
+    <t>PU All In One Toning Cleanser 500ml</t>
+  </si>
+  <si>
+    <t>PU Dead Sea Osmoter Concentrate 100ml</t>
+  </si>
+  <si>
+    <t>PU Extreme Radiance Lifting Mask 250ml</t>
+  </si>
+  <si>
+    <t>PU Facial Massage Cream 250ml</t>
+  </si>
+  <si>
+    <t>88320061T</t>
+  </si>
+  <si>
+    <t>PU Massage Oil 500ml</t>
+  </si>
+  <si>
+    <t>PU Mineral Toning Water 500ml</t>
+  </si>
+  <si>
+    <t>PU Natural Dead Sea Bath Salts 25kg</t>
+  </si>
+  <si>
+    <t>PU Softening Butter Salt Scrub 1Liter</t>
+  </si>
+  <si>
+    <t>Brochures &amp; Catalogs</t>
+  </si>
+  <si>
+    <t>Brochure GLOBAL German 2019</t>
+  </si>
+  <si>
+    <t>50115977A</t>
+  </si>
+  <si>
+    <t>Shopping Bags &amp; Wrapping</t>
+  </si>
+  <si>
+    <t>Branded GIFTBOX BIG Sand</t>
+  </si>
+  <si>
+    <t>50115974A</t>
+  </si>
+  <si>
+    <t>Branded GIFTBOX SMALL Black</t>
+  </si>
+  <si>
+    <t>73315201A</t>
+  </si>
+  <si>
+    <t>Branded Silk Paper</t>
+  </si>
+  <si>
+    <t>GWP Bag Sand</t>
+  </si>
+  <si>
+    <t>Gold Gift Box</t>
+  </si>
+  <si>
+    <t>Gold Gift Paper Bag</t>
+  </si>
+  <si>
+    <t>50115919B</t>
+  </si>
+  <si>
+    <t>Plastic Eco Bag 40X30 NEW VI</t>
+  </si>
+  <si>
+    <t>50115920B</t>
+  </si>
+  <si>
+    <t>Plastic Eco Bag Large NEW VI</t>
+  </si>
+  <si>
+    <t>Shopping Bag Holiday 2017</t>
+  </si>
+  <si>
+    <t>50115911D</t>
+  </si>
+  <si>
+    <t>Small Size Bag black and white design</t>
+  </si>
+  <si>
+    <t>50115911E</t>
+  </si>
+  <si>
+    <t>Small Size Bag burgundy design</t>
+  </si>
+  <si>
+    <t>?Golden Magnet Gift Box</t>
+  </si>
+  <si>
+    <t>50000016A</t>
+  </si>
+  <si>
+    <t>Pos Materials</t>
+  </si>
+  <si>
+    <t>Mask Sachets Cashier Display</t>
+  </si>
+  <si>
+    <t>Gwp Bags</t>
+  </si>
+  <si>
+    <t>Bag Spa Vanity Green</t>
+  </si>
+  <si>
+    <t>GWP Bag Black</t>
+  </si>
+  <si>
+    <t>Lumior black luxury bag</t>
+  </si>
+  <si>
+    <t>Lumior luxury bag ETERNAL</t>
+  </si>
+  <si>
+    <t>Lumior luxury bag REJUVENATE</t>
+  </si>
+  <si>
+    <t>RoseGold Beauty Bag</t>
+  </si>
+  <si>
+    <t>?Sparkle Blue Bag</t>
+  </si>
+  <si>
+    <t>Packages</t>
+  </si>
+  <si>
+    <t>Pump GOLD for STAKPLAST Bottle 500ml</t>
   </si>
   <si>
     <t>Exw Sin/Europe</t>
   </si>
   <si>
-    <t>Lead Time: 3-5 weeks</t>
+    <t>Lead Time: 5-7 weeks</t>
   </si>
   <si>
     <t>Moq Eur15,000</t>
   </si>
   <si>
     <t>Ean</t>
   </si>
   <si>
     <t>Ref</t>
   </si>
   <si>
-    <t>Line</t>
-[...1 lines deleted...]
-  <si>
     <t>Status</t>
   </si>
   <si>
+    <t>Concentration</t>
+  </si>
+  <si>
     <t>Description</t>
   </si>
   <si>
-    <t>Size</t>
-[...1 lines deleted...]
-  <si>
     <t>Qty/Pack</t>
-  </si>
-[...1 lines deleted...]
-    <t>RRP (eur)</t>
   </si>
   <si>
     <t>Cost (eur)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="167" formatCode="[$€-2]\ #,##0.00"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
@@ -3013,77 +1315,73 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF343E77"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...2 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -3329,13814 +1627,9132 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I494"/>
+  <dimension ref="A1:G398"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="N24" sqref="N24"/>
+      <selection activeCell="I26" sqref="I26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15.5" style="2" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="11.25" style="2" bestFit="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="10" max="16384" width="9" style="3"/>
+    <col min="2" max="2" width="12" style="2" customWidth="1"/>
+    <col min="3" max="3" width="8.125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="20.375" style="2" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="62.5" style="3" customWidth="1"/>
+    <col min="6" max="6" width="6.625" style="2" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="7.375" style="3" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="4"/>
+    </row>
+    <row r="3" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="4" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="4" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="4" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="5" t="s">
+        <v>406</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>407</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>409</v>
+      </c>
+      <c r="E7" s="6" t="s">
+        <v>410</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>411</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="7">
+        <v>697045150175</v>
+      </c>
+      <c r="B8" s="2">
+        <v>81215090</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D8" s="2" t="s">
         <v>2</v>
       </c>
-    </row>
-[...57 lines deleted...]
-      <c r="C8" s="2" t="s">
+      <c r="E8" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="D8" s="2" t="s">
+      <c r="F8" s="2">
+        <v>12</v>
+      </c>
+      <c r="G8" s="8">
+        <v>10.584000000000001</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="7">
+        <v>697045159062</v>
+      </c>
+      <c r="B9" s="2">
+        <v>88615090</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E9" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="E8" s="3" t="s">
+      <c r="F9" s="2">
+        <v>12</v>
+      </c>
+      <c r="G9" s="8">
+        <v>6.9336000000000002</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="7">
+        <v>697045155705</v>
+      </c>
+      <c r="B10" s="2">
+        <v>89115090</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F10" s="2">
+        <v>12</v>
+      </c>
+      <c r="G10" s="8">
+        <v>14.234400000000001</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="7">
+        <v>697045165155</v>
+      </c>
+      <c r="B11" s="2">
+        <v>87715090</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E11" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="F8" s="2" t="s">
+      <c r="F11" s="2">
+        <v>12</v>
+      </c>
+      <c r="G11" s="8">
+        <v>8.7588000000000008</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="7">
+        <v>697045165162</v>
+      </c>
+      <c r="B12" s="2">
+        <v>86315090</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="F12" s="2">
+        <v>12</v>
+      </c>
+      <c r="G12" s="8">
+        <v>12.4092</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="7">
+        <v>697045151301</v>
+      </c>
+      <c r="B13" s="2">
+        <v>81315090</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13" s="2">
+        <v>15</v>
+      </c>
+      <c r="G13" s="8">
+        <v>6.9336000000000002</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="7">
+        <v>697045150014</v>
+      </c>
+      <c r="B14" s="2">
+        <v>81515090</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2">
+        <v>12</v>
+      </c>
+      <c r="G14" s="8">
+        <v>14.234400000000001</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="7">
+        <v>697045159246</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F15" s="2">
+        <v>300</v>
+      </c>
+      <c r="G15" s="8">
+        <v>3.2832000000000003</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="7">
+        <v>697045155149</v>
+      </c>
+      <c r="B16" s="2">
+        <v>81415090</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" s="2">
+        <v>12</v>
+      </c>
+      <c r="G16" s="8">
+        <v>10.584000000000001</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="7">
+        <v>697045158614</v>
+      </c>
+      <c r="B17" s="2">
+        <v>81015090</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F17" s="2">
+        <v>12</v>
+      </c>
+      <c r="G17" s="8">
+        <v>6.9336000000000002</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="7">
+        <v>697045157518</v>
+      </c>
+      <c r="B18" s="2">
+        <v>82416066</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F18" s="2">
+        <v>12</v>
+      </c>
+      <c r="G18" s="8">
+        <v>12.4092</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="7">
+        <v>697045158218</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F19" s="2">
+        <v>12</v>
+      </c>
+      <c r="G19" s="8">
+        <v>16.0596</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="7">
+        <v>697045165261</v>
+      </c>
+      <c r="B20" s="2">
+        <v>89016090</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F20" s="2">
+        <v>12</v>
+      </c>
+      <c r="G20" s="8">
+        <v>10.584000000000001</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="7">
+        <v>697045162017</v>
+      </c>
+      <c r="B21" s="2">
+        <v>84116090</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="F21" s="2">
+        <v>12</v>
+      </c>
+      <c r="G21" s="8">
+        <v>19.71</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="7">
+        <v>697045165018</v>
+      </c>
+      <c r="B22" s="2">
+        <v>88216090</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F22" s="2">
+        <v>24</v>
+      </c>
+      <c r="G22" s="8">
+        <v>14.601600000000001</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="7">
+        <v>697045162048</v>
+      </c>
+      <c r="B23" s="2">
+        <v>84016065</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E23" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F23" s="2">
+        <v>12</v>
+      </c>
+      <c r="G23" s="8">
+        <v>19.71</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="7">
+        <v>697045161980</v>
+      </c>
+      <c r="B24" s="2">
+        <v>83916090</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="F24" s="2">
+        <v>12</v>
+      </c>
+      <c r="G24" s="8">
+        <v>19.71</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="7">
+        <v>697045151271</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E25" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="F25" s="2">
+        <v>12</v>
+      </c>
+      <c r="G25" s="8">
+        <v>14.234400000000001</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="7">
+        <v>697045158195</v>
+      </c>
+      <c r="B26" s="2">
+        <v>80115090</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E26" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F26" s="2">
+        <v>12</v>
+      </c>
+      <c r="G26" s="8">
+        <v>17.884799999999998</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="7">
+        <v>697045158171</v>
+      </c>
+      <c r="B27" s="2">
+        <v>80015090</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E27" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="F27" s="2">
+        <v>12</v>
+      </c>
+      <c r="G27" s="8">
+        <v>17.884799999999998</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="7">
+        <v>697045158263</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F28" s="2">
+        <v>12</v>
+      </c>
+      <c r="G28" s="8">
+        <v>16.0596</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="7">
+        <v>697045158652</v>
+      </c>
+      <c r="B29" s="2">
+        <v>82316466</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E29" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="F29" s="2">
+        <v>12</v>
+      </c>
+      <c r="G29" s="8">
+        <v>25.185600000000001</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="7">
+        <v>697045159765</v>
+      </c>
+      <c r="B30" s="2">
+        <v>88715265</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E30" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="F30" s="2">
+        <v>210</v>
+      </c>
+      <c r="G30" s="8">
+        <v>3.2832000000000003</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="7">
+        <v>697045155019</v>
+      </c>
+      <c r="B31" s="2">
+        <v>82515090</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E31" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F31" s="2">
+        <v>12</v>
+      </c>
+      <c r="G31" s="8">
+        <v>23.360400000000002</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="7">
+        <v>697045154418</v>
+      </c>
+      <c r="B32" s="2">
+        <v>83915090</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E32" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F32" s="2">
+        <v>24</v>
+      </c>
+      <c r="G32" s="8">
+        <v>19.71</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="7">
+        <v>697045155743</v>
+      </c>
+      <c r="B33" s="2">
+        <v>89215090</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E33" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="F33" s="2">
+        <v>12</v>
+      </c>
+      <c r="G33" s="8">
+        <v>14.234400000000001</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="7">
+        <v>697045158638</v>
+      </c>
+      <c r="B34" s="2">
+        <v>82116090</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E34" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="F34" s="2">
+        <v>12</v>
+      </c>
+      <c r="G34" s="8">
+        <v>23.360400000000002</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="7">
+        <v>697045155743</v>
+      </c>
+      <c r="B35" s="2">
+        <v>89215065</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E35" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="F35" s="2">
+        <v>12</v>
+      </c>
+      <c r="G35" s="8">
+        <v>14.234400000000001</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="7">
+        <v>697045159925</v>
+      </c>
+      <c r="B36" s="2">
+        <v>80816090</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E36" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="F36" s="2">
+        <v>24</v>
+      </c>
+      <c r="G36" s="8">
+        <v>14.234400000000001</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="7">
+        <v>697045165001</v>
+      </c>
+      <c r="B37" s="2">
+        <v>88016090</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E37" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="F37" s="2">
+        <v>12</v>
+      </c>
+      <c r="G37" s="8">
+        <v>27.010800000000003</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="7">
+        <v>697045164998</v>
+      </c>
+      <c r="B38" s="2">
+        <v>87916090</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E38" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F38" s="2">
+        <v>12</v>
+      </c>
+      <c r="G38" s="8">
+        <v>21.535200000000003</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="7">
+        <v>697045160006</v>
+      </c>
+      <c r="B39" s="2">
+        <v>80016090</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E39" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="F39" s="2">
+        <v>12</v>
+      </c>
+      <c r="G39" s="8">
+        <v>10.584000000000001</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="7">
+        <v>697045155057</v>
+      </c>
+      <c r="B40" s="2">
+        <v>83115090</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E40" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="F40" s="2">
+        <v>12</v>
+      </c>
+      <c r="G40" s="8">
+        <v>28.836000000000002</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="7">
+        <v>697045155217</v>
+      </c>
+      <c r="B41" s="2">
+        <v>83415090</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E41" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F41" s="2">
+        <v>24</v>
+      </c>
+      <c r="G41" s="8">
+        <v>21.902400000000004</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="7">
+        <v>697045157921</v>
+      </c>
+      <c r="B42" s="2">
+        <v>80316168</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E42" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="F42" s="2">
+        <v>24</v>
+      </c>
+      <c r="G42" s="8">
+        <v>28.836000000000002</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="7">
+        <v>697045157846</v>
+      </c>
+      <c r="B43" s="2">
+        <v>80416090</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D43" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E43" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="F43" s="2">
+        <v>12</v>
+      </c>
+      <c r="G43" s="8">
+        <v>25.185600000000001</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="7">
+        <v>697045154395</v>
+      </c>
+      <c r="B44" s="2">
+        <v>83015168</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E44" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="F44" s="2">
+        <v>24</v>
+      </c>
+      <c r="G44" s="8">
+        <v>28.836000000000002</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="7">
+        <v>697045156658</v>
+      </c>
+      <c r="B45" s="2">
+        <v>83515566</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E45" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="F45" s="2">
+        <v>12</v>
+      </c>
+      <c r="G45" s="8">
+        <v>19.71</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="7">
+        <v>697045162802</v>
+      </c>
+      <c r="B46" s="2">
+        <v>85916066</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E46" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F46" s="2">
+        <v>12</v>
+      </c>
+      <c r="G46" s="8">
+        <v>27.010800000000003</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="7">
+        <v>697045162789</v>
+      </c>
+      <c r="B47" s="2">
+        <v>85716065</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E47" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="F47" s="2">
+        <v>12</v>
+      </c>
+      <c r="G47" s="8">
+        <v>19.71</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="7">
+        <v>697045162796</v>
+      </c>
+      <c r="B48" s="2">
+        <v>85816065</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E48" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F48" s="2">
+        <v>12</v>
+      </c>
+      <c r="G48" s="8">
+        <v>27.010800000000003</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="7">
+        <v>697045156788</v>
+      </c>
+      <c r="B49" s="2">
+        <v>89615090</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="E49" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="F49" s="2">
+        <v>12</v>
+      </c>
+      <c r="G49" s="8">
+        <v>23.360400000000002</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="7">
+        <v>697045163625</v>
+      </c>
+      <c r="B50" s="2">
+        <v>80914165</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="E50" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F50" s="2">
+        <v>24</v>
+      </c>
+      <c r="G50" s="8">
+        <v>25.185600000000001</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="7">
+        <v>697045157136</v>
+      </c>
+      <c r="B51" s="2">
+        <v>80214066</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="E51" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="F51" s="2">
+        <v>12</v>
+      </c>
+      <c r="G51" s="8">
+        <v>18.251999999999999</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="7">
+        <v>697045157228</v>
+      </c>
+      <c r="B52" s="2">
+        <v>80314066</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D52" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="E52" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="F52" s="2">
+        <v>12</v>
+      </c>
+      <c r="G52" s="8">
+        <v>32.486400000000003</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="7">
+        <v>697045159543</v>
+      </c>
+      <c r="B53" s="2">
+        <v>80414065</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D53" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="E53" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="F53" s="2">
+        <v>12</v>
+      </c>
+      <c r="G53" s="8">
+        <v>35.769599999999997</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="7">
+        <v>697045157143</v>
+      </c>
+      <c r="B54" s="2">
+        <v>80014090</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="E54" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="F54" s="2">
+        <v>12</v>
+      </c>
+      <c r="G54" s="8">
+        <v>34.311599999999999</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="7">
+        <v>697045157150</v>
+      </c>
+      <c r="B55" s="2">
+        <v>80114090</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D55" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="E55" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="F55" s="2">
+        <v>12</v>
+      </c>
+      <c r="G55" s="8">
+        <v>32.486400000000003</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="7">
+        <v>697045163618</v>
+      </c>
+      <c r="B56" s="2">
+        <v>80714090</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D56" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="E56" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="F56" s="2">
+        <v>12</v>
+      </c>
+      <c r="G56" s="8">
+        <v>31.028400000000001</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="7">
+        <v>697045159970</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D57" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="E57" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="F57" s="2">
+        <v>12</v>
+      </c>
+      <c r="G57" s="8">
+        <v>24.8184</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="7">
+        <v>697045159994</v>
+      </c>
+      <c r="B58" s="2">
+        <v>80614090</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D58" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="E58" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="F58" s="2">
+        <v>24</v>
+      </c>
+      <c r="G58" s="8">
+        <v>15.692400000000001</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="7">
+        <v>697045157150</v>
+      </c>
+      <c r="B59" s="2">
+        <v>80114066</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D59" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="E59" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="F59" s="2">
+        <v>12</v>
+      </c>
+      <c r="G59" s="8">
+        <v>32.486400000000003</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="7">
+        <v>697045160266</v>
+      </c>
+      <c r="B60" s="2">
+        <v>81816068</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D60" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="E60" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F60" s="2">
+        <v>12</v>
+      </c>
+      <c r="G60" s="8">
+        <v>28.836000000000002</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="7">
+        <v>697045160280</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D61" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="E61" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="F61" s="2">
+        <v>12</v>
+      </c>
+      <c r="G61" s="8">
+        <v>23.360400000000002</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="7">
+        <v>697045160273</v>
+      </c>
+      <c r="B62" s="2">
+        <v>81916068</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D62" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="E62" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="F62" s="2">
+        <v>12</v>
+      </c>
+      <c r="G62" s="8">
+        <v>28.836000000000002</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="7">
+        <v>697045160259</v>
+      </c>
+      <c r="B63" s="2">
+        <v>81716068</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D63" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="E63" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="F63" s="2">
+        <v>210</v>
+      </c>
+      <c r="G63" s="8">
+        <v>3.6504000000000003</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="7">
+        <v>697045159727</v>
+      </c>
+      <c r="B64" s="2">
+        <v>80716065</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D64" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="E64" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="F64" s="2">
+        <v>24</v>
+      </c>
+      <c r="G64" s="8">
+        <v>23.360400000000002</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="7">
+        <v>697045163342</v>
+      </c>
+      <c r="B65" s="2">
+        <v>86216065</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D65" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="E65" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="F65" s="2">
+        <v>12</v>
+      </c>
+      <c r="G65" s="8">
+        <v>29.9376</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="7">
+        <v>697045163403</v>
+      </c>
+      <c r="B66" s="2">
+        <v>86316065</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D66" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="E66" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="F66" s="2">
+        <v>12</v>
+      </c>
+      <c r="G66" s="8">
+        <v>29.9376</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="7">
+        <v>697045163373</v>
+      </c>
+      <c r="B67" s="2">
+        <v>86416065</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D67" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="E67" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="F67" s="2">
+        <v>12</v>
+      </c>
+      <c r="G67" s="8">
+        <v>29.9376</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="7">
+        <v>697045154531</v>
+      </c>
+      <c r="B68" s="2">
+        <v>83715068</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D68" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="E68" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="F68" s="2">
+        <v>12</v>
+      </c>
+      <c r="G68" s="8">
+        <v>30.661200000000001</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="7">
+        <v>697045154494</v>
+      </c>
+      <c r="B69" s="2">
+        <v>83815068</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D69" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="E69" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="F69" s="2">
+        <v>12</v>
+      </c>
+      <c r="G69" s="8">
+        <v>32.486400000000003</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="7">
+        <v>697045153664</v>
+      </c>
+      <c r="B70" s="2">
+        <v>82615090</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D70" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="E70" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="F70" s="2">
+        <v>12</v>
+      </c>
+      <c r="G70" s="8">
+        <v>27.010800000000003</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="7">
+        <v>697045161904</v>
+      </c>
+      <c r="B71" s="2">
+        <v>83316090</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D71" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="E71" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="F71" s="2">
+        <v>12</v>
+      </c>
+      <c r="G71" s="8">
+        <v>30.661200000000001</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="7">
+        <v>697045165742</v>
+      </c>
+      <c r="B72" s="2">
+        <v>89116090</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D72" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="E72" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="F72" s="2">
+        <v>30</v>
+      </c>
+      <c r="G72" s="8">
+        <v>10.951200000000002</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="7">
+        <v>697045155101</v>
+      </c>
+      <c r="B73" s="2">
+        <v>82815090</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D73" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="E73" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="F73" s="2">
+        <v>24</v>
+      </c>
+      <c r="G73" s="8">
+        <v>19.71</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="7">
+        <v>697045156023</v>
+      </c>
+      <c r="B74" s="2">
+        <v>82915090</v>
+      </c>
+      <c r="C74" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D74" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="E74" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F74" s="2">
+        <v>12</v>
+      </c>
+      <c r="G74" s="8">
+        <v>25.185600000000001</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="7">
+        <v>697045162437</v>
+      </c>
+      <c r="B75" s="2">
+        <v>84216090</v>
+      </c>
+      <c r="C75" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D75" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="E75" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="F75" s="2">
+        <v>24</v>
+      </c>
+      <c r="G75" s="8">
+        <v>21.535200000000003</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="7">
+        <v>697045159000</v>
+      </c>
+      <c r="B76" s="2">
+        <v>82816190</v>
+      </c>
+      <c r="C76" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D76" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="E76" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="F76" s="2">
+        <v>26</v>
+      </c>
+      <c r="G76" s="8">
+        <v>17.884799999999998</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="7">
+        <v>697045166022</v>
+      </c>
+      <c r="B77" s="2">
+        <v>89119090</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D77" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="E77" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="F77" s="2">
+        <v>12</v>
+      </c>
+      <c r="G77" s="8">
+        <v>20.811600000000002</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="7">
+        <v>697045163731</v>
+      </c>
+      <c r="B78" s="2">
+        <v>87316065</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D78" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="E78" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="F78" s="2">
+        <v>24</v>
+      </c>
+      <c r="G78" s="8">
+        <v>21.902400000000004</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="7">
+        <v>697045163861</v>
+      </c>
+      <c r="B79" s="2">
+        <v>87416065</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D79" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="E79" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="F79" s="2">
+        <v>12</v>
+      </c>
+      <c r="G79" s="8">
+        <v>31.028400000000001</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="7">
+        <v>697045161348</v>
+      </c>
+      <c r="B80" s="2">
+        <v>84715025</v>
+      </c>
+      <c r="C80" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D80" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="E80" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="F80" s="2">
+        <v>25</v>
+      </c>
+      <c r="G80" s="8">
+        <v>5.1084000000000005</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="7">
+        <v>697045165728</v>
+      </c>
+      <c r="B81" s="2">
+        <v>85915067</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D81" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="E81" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="F81" s="2">
+        <v>27</v>
+      </c>
+      <c r="G81" s="8">
+        <v>2.9160000000000004</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="7">
+        <v>697045155491</v>
+      </c>
+      <c r="B82" s="2">
+        <v>84915090</v>
+      </c>
+      <c r="C82" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D82" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="E82" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="F82" s="2">
+        <v>12</v>
+      </c>
+      <c r="G82" s="8">
+        <v>10.584000000000001</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="7">
+        <v>697045151110</v>
+      </c>
+      <c r="B83" s="2">
+        <v>84715090</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D83" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="E83" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="F83" s="2">
+        <v>12</v>
+      </c>
+      <c r="G83" s="8">
+        <v>7.3008000000000006</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="7">
+        <v>697045153053</v>
+      </c>
+      <c r="B84" s="2">
+        <v>85815066</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D84" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="E84" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="F84" s="2">
+        <v>24</v>
+      </c>
+      <c r="G84" s="8">
+        <v>5.1084000000000005</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="7">
+        <v>697045158706</v>
+      </c>
+      <c r="B85" s="2">
+        <v>84015490</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D85" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="E85" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="F85" s="2">
+        <v>12</v>
+      </c>
+      <c r="G85" s="8">
+        <v>10.584000000000001</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="7">
+        <v>697045150137</v>
+      </c>
+      <c r="B86" s="2">
+        <v>84315090</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D86" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="E86" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="F86" s="2">
+        <v>12</v>
+      </c>
+      <c r="G86" s="8">
+        <v>6.9336000000000002</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="7">
+        <v>697045158720</v>
+      </c>
+      <c r="B87" s="2">
+        <v>84215090</v>
+      </c>
+      <c r="C87" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D87" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="E87" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="F87" s="2">
+        <v>12</v>
+      </c>
+      <c r="G87" s="8">
+        <v>6.9336000000000002</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="7">
+        <v>697045150151</v>
+      </c>
+      <c r="B88" s="2">
+        <v>84415090</v>
+      </c>
+      <c r="C88" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D88" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="E88" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="F88" s="2">
+        <v>12</v>
+      </c>
+      <c r="G88" s="8">
+        <v>14.234400000000001</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="7">
+        <v>697045159055</v>
+      </c>
+      <c r="B89" s="2">
+        <v>80516090</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D89" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="E89" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="F89" s="2">
+        <v>12</v>
+      </c>
+      <c r="G89" s="8">
+        <v>16.0596</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="7">
+        <v>697045150205</v>
+      </c>
+      <c r="B90" s="2">
+        <v>84615090</v>
+      </c>
+      <c r="C90" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D90" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="E90" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="F90" s="2">
+        <v>12</v>
+      </c>
+      <c r="G90" s="8">
+        <v>10.584000000000001</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="7">
+        <v>697045150120</v>
+      </c>
+      <c r="B91" s="2">
+        <v>84515090</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D91" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="E91" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="F91" s="2">
+        <v>12</v>
+      </c>
+      <c r="G91" s="8">
+        <v>10.584000000000001</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="7">
+        <v>697045163656</v>
+      </c>
+      <c r="B92" s="2">
+        <v>86516065</v>
+      </c>
+      <c r="C92" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D92" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="E92" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="F92" s="2">
+        <v>12</v>
+      </c>
+      <c r="G92" s="8">
+        <v>10.346400000000001</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="7">
+        <v>697045150694</v>
+      </c>
+      <c r="B93" s="2">
+        <v>86815002</v>
+      </c>
+      <c r="C93" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D93" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="E93" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="F93" s="2">
+        <v>6</v>
+      </c>
+      <c r="G93" s="8">
+        <v>9.4931999999999999</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="7">
+        <v>697045150731</v>
+      </c>
+      <c r="B94" s="2">
+        <v>86815003</v>
+      </c>
+      <c r="C94" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D94" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="E94" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="F94" s="2">
+        <v>6</v>
+      </c>
+      <c r="G94" s="8">
+        <v>9.4931999999999999</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="7">
+        <v>697045150298</v>
+      </c>
+      <c r="B95" s="2">
+        <v>86715265</v>
+      </c>
+      <c r="C95" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D95" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="E95" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="F95" s="2">
+        <v>12</v>
+      </c>
+      <c r="G95" s="8">
+        <v>5.1084000000000005</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="7">
+        <v>697045150342</v>
+      </c>
+      <c r="B96" s="2">
+        <v>86115065</v>
+      </c>
+      <c r="C96" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D96" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="E96" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="F96" s="2">
+        <v>12</v>
+      </c>
+      <c r="G96" s="8">
+        <v>8.7588000000000008</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="7">
+        <v>697045159789</v>
+      </c>
+      <c r="B97" s="2">
+        <v>82516091</v>
+      </c>
+      <c r="C97" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D97" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="E97" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="F97" s="2">
+        <v>12</v>
+      </c>
+      <c r="G97" s="8">
+        <v>6.9336000000000002</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="7">
+        <v>697045150724</v>
+      </c>
+      <c r="B98" s="2">
+        <v>86815001</v>
+      </c>
+      <c r="C98" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D98" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="E98" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="F98" s="2">
+        <v>6</v>
+      </c>
+      <c r="G98" s="8">
+        <v>9.4931999999999999</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="7">
+        <v>697045150359</v>
+      </c>
+      <c r="B99" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="C99" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D99" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="E99" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="F99" s="2">
+        <v>12</v>
+      </c>
+      <c r="G99" s="8">
+        <v>3.2832000000000003</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="7">
+        <v>697045165667</v>
+      </c>
+      <c r="B100" s="2">
+        <v>85516090</v>
+      </c>
+      <c r="C100" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D100" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="E100" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="F100" s="2">
+        <v>12</v>
+      </c>
+      <c r="G100" s="8">
+        <v>11.685600000000001</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="7">
+        <v>697045166015</v>
+      </c>
+      <c r="B101" s="2">
+        <v>85316090</v>
+      </c>
+      <c r="C101" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D101" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="E101" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="F101" s="2">
+        <v>12</v>
+      </c>
+      <c r="G101" s="8">
+        <v>11.685600000000001</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="7">
+        <v>697045162246</v>
+      </c>
+      <c r="B102" s="2">
+        <v>84716065</v>
+      </c>
+      <c r="C102" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D102" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="E102" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F102" s="2">
+        <v>12</v>
+      </c>
+      <c r="G102" s="8">
+        <v>10.584000000000001</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="7">
+        <v>697045162253</v>
+      </c>
+      <c r="B103" s="2">
+        <v>84316065</v>
+      </c>
+      <c r="C103" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D103" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="E103" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="F103" s="2">
+        <v>12</v>
+      </c>
+      <c r="G103" s="8">
+        <v>6.9336000000000002</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="7">
+        <v>697045160150</v>
+      </c>
+      <c r="B104" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="C104" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D104" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="E104" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="F104" s="2">
+        <v>12</v>
+      </c>
+      <c r="G104" s="8">
+        <v>8.7588000000000008</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="7">
+        <v>697045151738</v>
+      </c>
+      <c r="B105" s="2">
+        <v>86015168</v>
+      </c>
+      <c r="C105" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D105" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="E105" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="F105" s="2">
+        <v>6</v>
+      </c>
+      <c r="G105" s="8">
+        <v>12.776400000000001</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="7">
+        <v>697045150212</v>
+      </c>
+      <c r="B106" s="2">
+        <v>84115068</v>
+      </c>
+      <c r="C106" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D106" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="E106" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="F106" s="2">
+        <v>12</v>
+      </c>
+      <c r="G106" s="8">
+        <v>14.234400000000001</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="7">
+        <v>697045160433</v>
+      </c>
+      <c r="B107" s="2">
+        <v>80123068</v>
+      </c>
+      <c r="C107" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D107" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="E107" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="F107" s="2">
+        <v>12</v>
+      </c>
+      <c r="G107" s="8">
+        <v>8.7588000000000008</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="7">
+        <v>697045003433</v>
+      </c>
+      <c r="B108" s="2">
+        <v>80823068</v>
+      </c>
+      <c r="C108" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D108" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="E108" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="F108" s="2">
+        <v>12</v>
+      </c>
+      <c r="G108" s="8">
+        <v>6.9336000000000002</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="7">
+        <v>697045153718</v>
+      </c>
+      <c r="B109" s="2">
+        <v>81815068</v>
+      </c>
+      <c r="C109" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D109" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="E109" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="F109" s="2">
+        <v>12</v>
+      </c>
+      <c r="G109" s="8">
+        <v>10.584000000000001</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="7">
+        <v>697045153701</v>
+      </c>
+      <c r="B110" s="2">
+        <v>81615068</v>
+      </c>
+      <c r="C110" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D110" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="E110" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="F110" s="2">
+        <v>12</v>
+      </c>
+      <c r="G110" s="8">
+        <v>6.9336000000000002</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="7">
+        <v>697045156191</v>
+      </c>
+      <c r="B111" s="2">
+        <v>86415068</v>
+      </c>
+      <c r="C111" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D111" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="E111" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="F111" s="2">
+        <v>12</v>
+      </c>
+      <c r="G111" s="8">
+        <v>14.234400000000001</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="7">
+        <v>697045155682</v>
+      </c>
+      <c r="B112" s="2">
+        <v>89415068</v>
+      </c>
+      <c r="C112" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D112" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="E112" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="F112" s="2">
+        <v>12</v>
+      </c>
+      <c r="G112" s="8">
+        <v>7.3008000000000006</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="7">
+        <v>697045157303</v>
+      </c>
+      <c r="B113" s="2">
+        <v>86215090</v>
+      </c>
+      <c r="C113" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D113" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="E113" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="F113" s="2">
+        <v>12</v>
+      </c>
+      <c r="G113" s="8">
+        <v>10.584000000000001</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="7">
+        <v>697045157280</v>
+      </c>
+      <c r="B114" s="2">
+        <v>89715068</v>
+      </c>
+      <c r="C114" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D114" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="E114" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="F114" s="2">
+        <v>12</v>
+      </c>
+      <c r="G114" s="8">
+        <v>6.9336000000000002</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="7">
+        <v>697045159635</v>
+      </c>
+      <c r="B115" s="2">
+        <v>80616066</v>
+      </c>
+      <c r="C115" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D115" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="E115" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="F115" s="2">
+        <v>12</v>
+      </c>
+      <c r="G115" s="8">
+        <v>7.3008000000000006</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="7">
+        <v>697045163694</v>
+      </c>
+      <c r="B116" s="2">
+        <v>83616066</v>
+      </c>
+      <c r="C116" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D116" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="E116" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="F116" s="2">
+        <v>12</v>
+      </c>
+      <c r="G116" s="8">
+        <v>6.9336000000000002</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="7">
+        <v>697045163687</v>
+      </c>
+      <c r="B117" s="2">
+        <v>83716066</v>
+      </c>
+      <c r="C117" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D117" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="E117" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="F117" s="2">
+        <v>12</v>
+      </c>
+      <c r="G117" s="8">
+        <v>10.584000000000001</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="7">
+        <v>697045155668</v>
+      </c>
+      <c r="B118" s="2">
+        <v>88215168</v>
+      </c>
+      <c r="C118" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D118" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="E118" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="F118" s="2">
+        <v>12</v>
+      </c>
+      <c r="G118" s="8">
+        <v>11.2752</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="7">
+        <v>697045164547</v>
+      </c>
+      <c r="B119" s="2">
+        <v>87816065</v>
+      </c>
+      <c r="C119" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D119" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="E119" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="F119" s="2">
+        <v>12</v>
+      </c>
+      <c r="G119" s="8">
+        <v>10.951200000000002</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="7">
+        <v>697045159208</v>
+      </c>
+      <c r="B120" s="2">
+        <v>85715167</v>
+      </c>
+      <c r="C120" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D120" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="E120" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="F120" s="2">
+        <v>12</v>
+      </c>
+      <c r="G120" s="8">
+        <v>12.4092</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="7">
+        <v>697045159130</v>
+      </c>
+      <c r="B121" s="2">
+        <v>85615090</v>
+      </c>
+      <c r="C121" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D121" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="E121" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="F121" s="2">
+        <v>12</v>
+      </c>
+      <c r="G121" s="8">
+        <v>12.4092</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="7">
+        <v>697045165957</v>
+      </c>
+      <c r="B122" s="2">
+        <v>89516090</v>
+      </c>
+      <c r="C122" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D122" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="E122" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="F122" s="2">
+        <v>12</v>
+      </c>
+      <c r="G122" s="8">
+        <v>21.535200000000003</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="7">
+        <v>697045152087</v>
+      </c>
+      <c r="B123" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="C123" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D123" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="E123" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="F123" s="2">
+        <v>24</v>
+      </c>
+      <c r="G123" s="8">
+        <v>10.584000000000001</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A124" s="7">
+        <v>697045158287</v>
+      </c>
+      <c r="B124" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="C124" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D124" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="E124" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="F124" s="2">
+        <v>12</v>
+      </c>
+      <c r="G124" s="8">
+        <v>14.601600000000001</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="7">
+        <v>697045155477</v>
+      </c>
+      <c r="B125" s="2">
+        <v>87315166</v>
+      </c>
+      <c r="C125" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D125" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="E125" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="F125" s="2">
+        <v>12</v>
+      </c>
+      <c r="G125" s="8">
+        <v>6.9336000000000002</v>
+      </c>
+    </row>
+    <row r="126" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A126" s="7">
+        <v>697045158294</v>
+      </c>
+      <c r="B126" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="C126" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D126" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="E126" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="F126" s="2">
+        <v>12</v>
+      </c>
+      <c r="G126" s="8">
+        <v>12.4092</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A127" s="7">
+        <v>697045158744</v>
+      </c>
+      <c r="B127" s="2">
+        <v>87515090</v>
+      </c>
+      <c r="C127" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D127" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="E127" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="F127" s="2">
+        <v>12</v>
+      </c>
+      <c r="G127" s="8">
+        <v>10.584000000000001</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A128" s="7">
+        <v>697045159796</v>
+      </c>
+      <c r="B128" s="2">
+        <v>82516002</v>
+      </c>
+      <c r="C128" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D128" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="E128" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="F128" s="2">
+        <v>12</v>
+      </c>
+      <c r="G128" s="8">
+        <v>6.9336000000000002</v>
+      </c>
+    </row>
+    <row r="129" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A129" s="7">
+        <v>697045158300</v>
+      </c>
+      <c r="B129" s="2">
+        <v>87215465</v>
+      </c>
+      <c r="C129" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D129" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="E129" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="F129" s="2">
+        <v>12</v>
+      </c>
+      <c r="G129" s="8">
+        <v>6.9336000000000002</v>
+      </c>
+    </row>
+    <row r="130" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A130" s="7">
+        <v>697045151103</v>
+      </c>
+      <c r="B130" s="2">
+        <v>87415066</v>
+      </c>
+      <c r="C130" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D130" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="E130" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="F130" s="2">
+        <v>12</v>
+      </c>
+      <c r="G130" s="8">
+        <v>6.9336000000000002</v>
+      </c>
+    </row>
+    <row r="131" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A131" s="7">
+        <v>697045016112</v>
+      </c>
+      <c r="B131" s="2">
+        <v>94112021</v>
+      </c>
+      <c r="C131" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D131" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="E131" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="F131" s="2">
+        <v>3</v>
+      </c>
+      <c r="G131" s="8">
+        <v>167.91839999999999</v>
+      </c>
+    </row>
+    <row r="132" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A132" s="7">
+        <v>697045012343</v>
+      </c>
+      <c r="B132" s="2">
+        <v>94004024</v>
+      </c>
+      <c r="C132" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D132" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="E132" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="F132" s="2">
+        <v>9</v>
+      </c>
+      <c r="G132" s="8">
+        <v>24.786000000000001</v>
+      </c>
+    </row>
+    <row r="133" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A133" s="7">
+        <v>697045012350</v>
+      </c>
+      <c r="B133" s="2">
+        <v>94003089</v>
+      </c>
+      <c r="C133" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D133" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="E133" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="F133" s="2">
+        <v>9</v>
+      </c>
+      <c r="G133" s="8">
+        <v>22.377600000000001</v>
+      </c>
+    </row>
+    <row r="134" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A134" s="7">
+        <v>697045011483</v>
+      </c>
+      <c r="B134" s="2">
+        <v>94003070</v>
+      </c>
+      <c r="C134" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D134" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="E134" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="F134" s="2">
+        <v>12</v>
+      </c>
+      <c r="G134" s="8">
+        <v>6.3071999999999999</v>
+      </c>
+    </row>
+    <row r="135" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A135" s="7">
+        <v>697045012299</v>
+      </c>
+      <c r="B135" s="2">
+        <v>94003091</v>
+      </c>
+      <c r="C135" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D135" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="E135" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="F135" s="2">
+        <v>8</v>
+      </c>
+      <c r="G135" s="8">
+        <v>20.8764</v>
+      </c>
+    </row>
+    <row r="136" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A136" s="7">
+        <v>697045010028</v>
+      </c>
+      <c r="B136" s="2">
+        <v>94003090</v>
+      </c>
+      <c r="C136" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D136" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="E136" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="F136" s="2">
+        <v>6</v>
+      </c>
+      <c r="G136" s="8">
+        <v>37.422000000000004</v>
+      </c>
+    </row>
+    <row r="137" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A137" s="7">
+        <v>697045016730</v>
+      </c>
+      <c r="B137" s="2">
+        <v>94004040</v>
+      </c>
+      <c r="C137" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D137" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="E137" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="F137" s="2">
+        <v>13</v>
+      </c>
+      <c r="G137" s="8">
+        <v>11.232000000000001</v>
+      </c>
+    </row>
+    <row r="138" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A138" s="2">
+        <v>2</v>
+      </c>
+      <c r="B138" s="2">
+        <v>94004027</v>
+      </c>
+      <c r="C138" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D138" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="E138" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="F138" s="2">
+        <v>6</v>
+      </c>
+      <c r="G138" s="8">
+        <v>6.3071999999999999</v>
+      </c>
+    </row>
+    <row r="139" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A139" s="7">
+        <v>697045017386</v>
+      </c>
+      <c r="B139" s="2">
+        <v>94004026</v>
+      </c>
+      <c r="C139" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D139" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="E139" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="F139" s="2">
+        <v>6</v>
+      </c>
+      <c r="G139" s="8">
+        <v>7.4412000000000003</v>
+      </c>
+    </row>
+    <row r="140" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A140" s="2">
+        <v>3</v>
+      </c>
+      <c r="B140" s="2">
+        <v>70115195</v>
+      </c>
+      <c r="C140" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D140" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="E140" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="F140" s="2">
+        <v>1</v>
+      </c>
+      <c r="G140" s="8">
+        <v>1.2744</v>
+      </c>
+    </row>
+    <row r="141" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A141" s="2">
+        <v>4</v>
+      </c>
+      <c r="B141" s="2">
+        <v>74002200</v>
+      </c>
+      <c r="C141" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D141" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="E141" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="F141" s="2">
+        <v>1</v>
+      </c>
+      <c r="G141" s="8">
+        <v>1.2744</v>
+      </c>
+    </row>
+    <row r="142" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A142" s="2">
         <v>5</v>
       </c>
-      <c r="G8" s="2">
-[...13 lines deleted...]
-      <c r="B9" s="2" t="s">
+      <c r="B142" s="2">
+        <v>74015154</v>
+      </c>
+      <c r="C142" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D142" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="E142" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="F142" s="2">
+        <v>1</v>
+      </c>
+      <c r="G142" s="8">
+        <v>1.2744</v>
+      </c>
+    </row>
+    <row r="143" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A143" s="7">
+        <v>697045016938</v>
+      </c>
+      <c r="B143" s="2">
+        <v>94112060</v>
+      </c>
+      <c r="C143" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D143" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="E143" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="F143" s="2">
+        <v>5</v>
+      </c>
+      <c r="G143" s="8">
+        <v>90.806400000000011</v>
+      </c>
+    </row>
+    <row r="144" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A144" s="7">
+        <v>697045165469</v>
+      </c>
+      <c r="B144" s="2">
+        <v>84015039</v>
+      </c>
+      <c r="C144" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D144" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="E144" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="F144" s="2">
+        <v>12</v>
+      </c>
+      <c r="G144" s="8">
+        <v>12.4092</v>
+      </c>
+    </row>
+    <row r="145" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A145" s="7">
+        <v>697045016907</v>
+      </c>
+      <c r="B145" s="2">
+        <v>94112057</v>
+      </c>
+      <c r="C145" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D145" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="E145" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="F145" s="2">
+        <v>5</v>
+      </c>
+      <c r="G145" s="8">
+        <v>40.6188</v>
+      </c>
+    </row>
+    <row r="146" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A146" s="7">
+        <v>697045016914</v>
+      </c>
+      <c r="B146" s="2">
+        <v>94112058</v>
+      </c>
+      <c r="C146" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D146" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="E146" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="F146" s="2">
+        <v>5</v>
+      </c>
+      <c r="G146" s="8">
+        <v>72.554400000000015</v>
+      </c>
+    </row>
+    <row r="147" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A147" s="7">
+        <v>697045016921</v>
+      </c>
+      <c r="B147" s="2">
+        <v>94112059</v>
+      </c>
+      <c r="C147" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D147" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="E147" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="F147" s="2">
+        <v>5</v>
+      </c>
+      <c r="G147" s="8">
+        <v>72.554400000000015</v>
+      </c>
+    </row>
+    <row r="148" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A148" s="7">
+        <v>697045016891</v>
+      </c>
+      <c r="B148" s="2">
+        <v>94112056</v>
+      </c>
+      <c r="C148" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D148" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="E148" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="F148" s="2">
+        <v>8</v>
+      </c>
+      <c r="G148" s="8">
+        <v>20.541600000000003</v>
+      </c>
+    </row>
+    <row r="149" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A149" s="7">
+        <v>697045016655</v>
+      </c>
+      <c r="B149" s="2">
+        <v>94112044</v>
+      </c>
+      <c r="C149" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D149" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="E149" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="F149" s="2">
+        <v>5</v>
+      </c>
+      <c r="G149" s="8">
+        <v>81.680400000000006</v>
+      </c>
+    </row>
+    <row r="150" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A150" s="7">
+        <v>697045016860</v>
+      </c>
+      <c r="B150" s="2">
+        <v>94112053</v>
+      </c>
+      <c r="C150" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D150" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="E150" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="F150" s="2">
+        <v>12</v>
+      </c>
+      <c r="G150" s="8">
+        <v>8.2188000000000017</v>
+      </c>
+    </row>
+    <row r="151" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A151" s="7">
+        <v>697045016594</v>
+      </c>
+      <c r="B151" s="2">
+        <v>94112038</v>
+      </c>
+      <c r="C151" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D151" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="E151" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="F151" s="2">
+        <v>12</v>
+      </c>
+      <c r="G151" s="8">
+        <v>8.2188000000000017</v>
+      </c>
+    </row>
+    <row r="152" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A152" s="7">
+        <v>697045016617</v>
+      </c>
+      <c r="B152" s="2">
+        <v>94112040</v>
+      </c>
+      <c r="C152" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D152" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="E152" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="F152" s="2">
+        <v>8</v>
+      </c>
+      <c r="G152" s="8">
+        <v>17.798400000000001</v>
+      </c>
+    </row>
+    <row r="153" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A153" s="7">
+        <v>697045165940</v>
+      </c>
+      <c r="B153" s="2">
+        <v>84015049</v>
+      </c>
+      <c r="C153" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D153" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="E153" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="F153" s="2">
+        <v>12</v>
+      </c>
+      <c r="G153" s="8">
+        <v>12.4092</v>
+      </c>
+    </row>
+    <row r="154" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A154" s="7">
+        <v>697045017270</v>
+      </c>
+      <c r="B154" s="2">
+        <v>94112071</v>
+      </c>
+      <c r="C154" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D154" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="E154" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="F154" s="2">
+        <v>5</v>
+      </c>
+      <c r="G154" s="8">
+        <v>59.281200000000005</v>
+      </c>
+    </row>
+    <row r="155" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A155" s="7">
+        <v>697045017317</v>
+      </c>
+      <c r="B155" s="2">
+        <v>94112074</v>
+      </c>
+      <c r="C155" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D155" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="E155" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="F155" s="2">
+        <v>8</v>
+      </c>
+      <c r="G155" s="8">
+        <v>7.1172000000000004</v>
+      </c>
+    </row>
+    <row r="156" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A156" s="7">
+        <v>697045017294</v>
+      </c>
+      <c r="B156" s="2">
+        <v>94112073</v>
+      </c>
+      <c r="C156" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D156" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="E156" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="F156" s="2">
+        <v>5</v>
+      </c>
+      <c r="G156" s="8">
+        <v>68.407200000000003</v>
+      </c>
+    </row>
+    <row r="157" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A157" s="7">
+        <v>697045017263</v>
+      </c>
+      <c r="B157" s="2">
+        <v>94112070</v>
+      </c>
+      <c r="C157" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D157" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="E157" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="F157" s="2">
+        <v>12</v>
+      </c>
+      <c r="G157" s="8">
+        <v>36.460799999999999</v>
+      </c>
+    </row>
+    <row r="158" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A158" s="7">
+        <v>697045017171</v>
+      </c>
+      <c r="B158" s="2">
+        <v>94112062</v>
+      </c>
+      <c r="C158" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D158" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="E158" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="F158" s="2">
+        <v>11</v>
+      </c>
+      <c r="G158" s="8">
+        <v>5.2271999999999998</v>
+      </c>
+    </row>
+    <row r="159" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A159" s="7">
+        <v>697045017287</v>
+      </c>
+      <c r="B159" s="2">
+        <v>94112072</v>
+      </c>
+      <c r="C159" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D159" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="E159" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="F159" s="2">
+        <v>5</v>
+      </c>
+      <c r="G159" s="8">
+        <v>59.281200000000005</v>
+      </c>
+    </row>
+    <row r="160" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A160" s="7">
+        <v>697045017195</v>
+      </c>
+      <c r="B160" s="2">
+        <v>94112064</v>
+      </c>
+      <c r="C160" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D160" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="E160" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="F160" s="2">
+        <v>12</v>
+      </c>
+      <c r="G160" s="8">
+        <v>11.372400000000001</v>
+      </c>
+    </row>
+    <row r="161" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A161" s="7">
+        <v>697045017218</v>
+      </c>
+      <c r="B161" s="2">
+        <v>94112065</v>
+      </c>
+      <c r="C161" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D161" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="E161" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="F161" s="2">
+        <v>8</v>
+      </c>
+      <c r="G161" s="8">
+        <v>13.651200000000001</v>
+      </c>
+    </row>
+    <row r="162" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A162" s="7">
+        <v>697045017188</v>
+      </c>
+      <c r="B162" s="2">
+        <v>94112063</v>
+      </c>
+      <c r="C162" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D162" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="E162" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="F162" s="2">
+        <v>12</v>
+      </c>
+      <c r="G162" s="8">
+        <v>8.2188000000000017</v>
+      </c>
+    </row>
+    <row r="163" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A163" s="7">
+        <v>697045017225</v>
+      </c>
+      <c r="B163" s="2">
+        <v>94112066</v>
+      </c>
+      <c r="C163" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D163" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="E163" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="F163" s="2">
+        <v>8</v>
+      </c>
+      <c r="G163" s="8">
+        <v>18.2088</v>
+      </c>
+    </row>
+    <row r="164" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A164" s="7">
+        <v>697045014682</v>
+      </c>
+      <c r="B164" s="2">
+        <v>94003047</v>
+      </c>
+      <c r="C164" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D164" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="E164" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="F164" s="2">
+        <v>10</v>
+      </c>
+      <c r="G164" s="8">
+        <v>30.121200000000002</v>
+      </c>
+    </row>
+    <row r="165" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A165" s="7">
+        <v>697045016235</v>
+      </c>
+      <c r="B165" s="2">
+        <v>94112031</v>
+      </c>
+      <c r="C165" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D165" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="E165" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="F165" s="2">
+        <v>10</v>
+      </c>
+      <c r="G165" s="8">
+        <v>13.651200000000001</v>
+      </c>
+    </row>
+    <row r="166" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A166" s="2">
+        <v>6</v>
+      </c>
+      <c r="B166" s="2">
+        <v>74002101</v>
+      </c>
+      <c r="C166" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D166" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="E166" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="F166" s="2">
+        <v>90</v>
+      </c>
+      <c r="G166" s="8">
+        <v>3.8340000000000001</v>
+      </c>
+    </row>
+    <row r="167" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A167" s="7">
+        <v>697045009916</v>
+      </c>
+      <c r="B167" s="2">
+        <v>94004090</v>
+      </c>
+      <c r="C167" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D167" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="E167" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="F167" s="2">
+        <v>28</v>
+      </c>
+      <c r="G167" s="8">
+        <v>7.6680000000000001</v>
+      </c>
+    </row>
+    <row r="168" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A168" s="7">
+        <v>697045159628</v>
+      </c>
+      <c r="B168" s="2">
+        <v>39615091</v>
+      </c>
+      <c r="C168" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D168" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="E168" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="F168" s="2">
+        <v>400</v>
+      </c>
+      <c r="G168" s="8">
+        <v>3.9420000000000002</v>
+      </c>
+    </row>
+    <row r="169" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A169" s="7">
+        <v>697045163601</v>
+      </c>
+      <c r="B169" s="2">
+        <v>30014015</v>
+      </c>
+      <c r="C169" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D169" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="E169" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="F169" s="2">
+        <v>400</v>
+      </c>
+      <c r="G169" s="8">
+        <v>5.1084000000000005</v>
+      </c>
+    </row>
+    <row r="170" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A170" s="7">
+        <v>697045156078</v>
+      </c>
+      <c r="B170" s="2">
+        <v>31215209</v>
+      </c>
+      <c r="C170" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D170" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="E170" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="F170" s="2">
+        <v>300</v>
+      </c>
+      <c r="G170" s="8">
+        <v>1.9008</v>
+      </c>
+    </row>
+    <row r="171" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A171" s="7">
+        <v>697045158119</v>
+      </c>
+      <c r="B171" s="2">
+        <v>30015409</v>
+      </c>
+      <c r="C171" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D171" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="E171" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="F171" s="2">
+        <v>400</v>
+      </c>
+      <c r="G171" s="8">
+        <v>3.9420000000000002</v>
+      </c>
+    </row>
+    <row r="172" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A172" s="7">
+        <v>697045164783</v>
+      </c>
+      <c r="B172" s="2">
+        <v>33515031</v>
+      </c>
+      <c r="C172" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D172" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="E172" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="F172" s="2">
+        <v>325</v>
+      </c>
+      <c r="G172" s="8">
+        <v>4.3848000000000003</v>
+      </c>
+    </row>
+    <row r="173" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A173" s="7">
+        <v>697045165841</v>
+      </c>
+      <c r="B173" s="2">
+        <v>39016015</v>
+      </c>
+      <c r="C173" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D173" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="E173" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="F173" s="2">
+        <v>400</v>
+      </c>
+      <c r="G173" s="8">
+        <v>3.6504000000000003</v>
+      </c>
+    </row>
+    <row r="174" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A174" s="7">
+        <v>697045163519</v>
+      </c>
+      <c r="B174" s="2">
+        <v>34116015</v>
+      </c>
+      <c r="C174" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D174" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="E174" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="F174" s="2">
+        <v>400</v>
+      </c>
+      <c r="G174" s="8">
+        <v>3.5640000000000001</v>
+      </c>
+    </row>
+    <row r="175" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A175" s="7">
+        <v>697045163502</v>
+      </c>
+      <c r="B175" s="2">
+        <v>34016015</v>
+      </c>
+      <c r="C175" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D175" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="E175" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="F175" s="2">
+        <v>400</v>
+      </c>
+      <c r="G175" s="8">
+        <v>3.5640000000000001</v>
+      </c>
+    </row>
+    <row r="176" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A176" s="7">
+        <v>697045164738</v>
+      </c>
+      <c r="B176" s="2">
+        <v>37115015</v>
+      </c>
+      <c r="C176" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D176" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="E176" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="F176" s="2">
+        <v>400</v>
+      </c>
+      <c r="G176" s="8">
+        <v>2.3760000000000003</v>
+      </c>
+    </row>
+    <row r="177" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A177" s="7">
+        <v>697045164646</v>
+      </c>
+      <c r="B177" s="2">
+        <v>34216015</v>
+      </c>
+      <c r="C177" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D177" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="E177" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="F177" s="2">
+        <v>400</v>
+      </c>
+      <c r="G177" s="8">
+        <v>3.5640000000000001</v>
+      </c>
+    </row>
+    <row r="178" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A178" s="7">
+        <v>697045151165</v>
+      </c>
+      <c r="B178" s="2">
+        <v>31515092</v>
+      </c>
+      <c r="C178" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D178" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="E178" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="F178" s="2">
+        <v>1</v>
+      </c>
+      <c r="G178" s="8">
+        <v>3.0455999999999999</v>
+      </c>
+    </row>
+    <row r="179" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A179" s="7">
+        <v>697045156627</v>
+      </c>
+      <c r="B179" s="2">
+        <v>31415091</v>
+      </c>
+      <c r="C179" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D179" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="E179" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="F179" s="2">
+        <v>400</v>
+      </c>
+      <c r="G179" s="8">
+        <v>2.7972000000000001</v>
+      </c>
+    </row>
+    <row r="180" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A180" s="7">
+        <v>697045164653</v>
+      </c>
+      <c r="B180" s="2">
+        <v>31015091</v>
+      </c>
+      <c r="C180" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D180" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="E180" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="F180" s="2">
+        <v>400</v>
+      </c>
+      <c r="G180" s="8">
+        <v>1.6416000000000002</v>
+      </c>
+    </row>
+    <row r="181" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A181" s="7">
+        <v>697045163632</v>
+      </c>
+      <c r="B181" s="2">
+        <v>31816091</v>
+      </c>
+      <c r="C181" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D181" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="E181" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="F181" s="2">
+        <v>400</v>
+      </c>
+      <c r="G181" s="8">
+        <v>5.1084000000000005</v>
+      </c>
+    </row>
+    <row r="182" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A182" s="7">
+        <v>697045163649</v>
+      </c>
+      <c r="B182" s="2">
+        <v>33815015</v>
+      </c>
+      <c r="C182" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D182" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="E182" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="F182" s="2">
+        <v>400</v>
+      </c>
+      <c r="G182" s="8">
+        <v>5.1084000000000005</v>
+      </c>
+    </row>
+    <row r="183" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A183" s="7">
+        <v>697045154081</v>
+      </c>
+      <c r="B183" s="2">
+        <v>34515094</v>
+      </c>
+      <c r="C183" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D183" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="E183" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="F183" s="2">
+        <v>200</v>
+      </c>
+      <c r="G183" s="8">
+        <v>2.1816</v>
+      </c>
+    </row>
+    <row r="184" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A184" s="7">
+        <v>697045154036</v>
+      </c>
+      <c r="B184" s="2">
+        <v>36115104</v>
+      </c>
+      <c r="C184" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D184" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="E184" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="F184" s="2">
+        <v>200</v>
+      </c>
+      <c r="G184" s="8">
+        <v>2.2572000000000001</v>
+      </c>
+    </row>
+    <row r="185" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A185" s="7">
+        <v>697045158560</v>
+      </c>
+      <c r="B185" s="2">
+        <v>34008409</v>
+      </c>
+      <c r="C185" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D185" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="E185" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="F185" s="2">
+        <v>350</v>
+      </c>
+      <c r="G185" s="8">
+        <v>2.0628000000000002</v>
+      </c>
+    </row>
+    <row r="186" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A186" s="7">
+        <v>697045158553</v>
+      </c>
+      <c r="B186" s="2">
+        <v>34008094</v>
+      </c>
+      <c r="C186" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D186" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="E186" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="F186" s="2">
+        <v>200</v>
+      </c>
+      <c r="G186" s="8">
+        <v>2.6676000000000002</v>
+      </c>
+    </row>
+    <row r="187" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A187" s="7">
+        <v>697045159185</v>
+      </c>
+      <c r="B187" s="2">
+        <v>35715094</v>
+      </c>
+      <c r="C187" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D187" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="E187" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="F187" s="2">
+        <v>200</v>
+      </c>
+      <c r="G187" s="8">
+        <v>2.1816</v>
+      </c>
+    </row>
+    <row r="188" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A188" s="7">
+        <v>697045159185</v>
+      </c>
+      <c r="B188" s="2">
+        <v>35708214</v>
+      </c>
+      <c r="C188" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D188" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="E188" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="F188" s="2">
+        <v>200</v>
+      </c>
+      <c r="G188" s="8">
+        <v>2.1816</v>
+      </c>
+    </row>
+    <row r="189" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A189" s="7">
+        <v>697045158546</v>
+      </c>
+      <c r="B189" s="2">
+        <v>34208409</v>
+      </c>
+      <c r="C189" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D189" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="E189" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="F189" s="2">
+        <v>350</v>
+      </c>
+      <c r="G189" s="8">
+        <v>2.0628000000000002</v>
+      </c>
+    </row>
+    <row r="190" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A190" s="7">
+        <v>697045158607</v>
+      </c>
+      <c r="B190" s="2">
+        <v>34208094</v>
+      </c>
+      <c r="C190" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D190" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="E190" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="F190" s="2">
+        <v>200</v>
+      </c>
+      <c r="G190" s="8">
+        <v>2.5596000000000001</v>
+      </c>
+    </row>
+    <row r="191" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A191" s="7">
+        <v>697045157563</v>
+      </c>
+      <c r="B191" s="2">
+        <v>35815093</v>
+      </c>
+      <c r="C191" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D191" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="E191" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="F191" s="2">
+        <v>200</v>
+      </c>
+      <c r="G191" s="8">
+        <v>0.50760000000000005</v>
+      </c>
+    </row>
+    <row r="192" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A192" s="7">
+        <v>697045159154</v>
+      </c>
+      <c r="B192" s="2">
+        <v>35608094</v>
+      </c>
+      <c r="C192" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D192" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="E192" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="F192" s="2">
+        <v>200</v>
+      </c>
+      <c r="G192" s="8">
+        <v>2.1816</v>
+      </c>
+    </row>
+    <row r="193" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A193" s="7">
+        <v>697045157389</v>
+      </c>
+      <c r="B193" s="2">
+        <v>34708204</v>
+      </c>
+      <c r="C193" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D193" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="E193" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="F193" s="2">
+        <v>200</v>
+      </c>
+      <c r="G193" s="8">
+        <v>1.9008</v>
+      </c>
+    </row>
+    <row r="194" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A194" s="7">
+        <v>697045160617</v>
+      </c>
+      <c r="B194" s="2">
+        <v>31815048</v>
+      </c>
+      <c r="C194" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D194" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="E194" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="F194" s="2">
+        <v>200</v>
+      </c>
+      <c r="G194" s="8">
+        <v>2.6676000000000002</v>
+      </c>
+    </row>
+    <row r="195" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A195" s="7">
+        <v>697045155675</v>
+      </c>
+      <c r="B195" s="2">
+        <v>31615048</v>
+      </c>
+      <c r="C195" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D195" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="E195" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="F195" s="2">
+        <v>200</v>
+      </c>
+      <c r="G195" s="8">
+        <v>2.5596000000000001</v>
+      </c>
+    </row>
+    <row r="196" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A196" s="7">
+        <v>697045156771</v>
+      </c>
+      <c r="B196" s="2">
+        <v>39415048</v>
+      </c>
+      <c r="C196" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D196" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="E196" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="F196" s="2">
+        <v>200</v>
+      </c>
+      <c r="G196" s="8">
+        <v>1.9656000000000002</v>
+      </c>
+    </row>
+    <row r="197" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A197" s="7">
+        <v>697045160396</v>
+      </c>
+      <c r="B197" s="2">
+        <v>31516048</v>
+      </c>
+      <c r="C197" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D197" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="E197" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="F197" s="2">
+        <v>200</v>
+      </c>
+      <c r="G197" s="8">
+        <v>2.5596000000000001</v>
+      </c>
+    </row>
+    <row r="198" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A198" s="7">
+        <v>697045159222</v>
+      </c>
+      <c r="B198" s="2">
+        <v>39715048</v>
+      </c>
+      <c r="C198" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D198" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="E198" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="F198" s="2">
+        <v>200</v>
+      </c>
+      <c r="G198" s="8">
+        <v>2.6676000000000002</v>
+      </c>
+    </row>
+    <row r="199" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A199" s="7">
+        <v>697045164523</v>
+      </c>
+      <c r="B199" s="2">
+        <v>33616067</v>
+      </c>
+      <c r="C199" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D199" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="E199" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="F199" s="2">
+        <v>200</v>
+      </c>
+      <c r="G199" s="8">
+        <v>2.5596000000000001</v>
+      </c>
+    </row>
+    <row r="200" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A200" s="7">
+        <v>697045159680</v>
+      </c>
+      <c r="B200" s="2">
+        <v>39615096</v>
+      </c>
+      <c r="C200" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D200" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="E200" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="F200" s="2">
+        <v>150</v>
+      </c>
+      <c r="G200" s="8">
+        <v>1.0367999999999999</v>
+      </c>
+    </row>
+    <row r="201" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A201" s="7">
+        <v>697045156184</v>
+      </c>
+      <c r="B201" s="2">
+        <v>39215096</v>
+      </c>
+      <c r="C201" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D201" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="E201" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="F201" s="2">
+        <v>150</v>
+      </c>
+      <c r="G201" s="8">
+        <v>1.0367999999999999</v>
+      </c>
+    </row>
+    <row r="202" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A202" s="7">
+        <v>697045156177</v>
+      </c>
+      <c r="B202" s="2">
+        <v>39115090</v>
+      </c>
+      <c r="C202" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D202" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="E202" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="F202" s="2">
+        <v>150</v>
+      </c>
+      <c r="G202" s="8">
+        <v>1.0367999999999999</v>
+      </c>
+    </row>
+    <row r="203" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A203" s="7">
+        <v>697045157341</v>
+      </c>
+      <c r="B203" s="2">
+        <v>30114096</v>
+      </c>
+      <c r="C203" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D203" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="E203" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="F203" s="2">
+        <v>150</v>
+      </c>
+      <c r="G203" s="8">
+        <v>1.1988000000000001</v>
+      </c>
+    </row>
+    <row r="204" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A204" s="7">
+        <v>697045154197</v>
+      </c>
+      <c r="B204" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="C204" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D204" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="E204" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="F204" s="2">
+        <v>180</v>
+      </c>
+      <c r="G204" s="8">
+        <v>1.0367999999999999</v>
+      </c>
+    </row>
+    <row r="205" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A205" s="7">
+        <v>697045154210</v>
+      </c>
+      <c r="B205" s="2">
+        <v>31515098</v>
+      </c>
+      <c r="C205" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D205" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="E205" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="F205" s="2">
+        <v>180</v>
+      </c>
+      <c r="G205" s="8">
+        <v>1.0367999999999999</v>
+      </c>
+    </row>
+    <row r="206" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A206" s="7">
+        <v>697045154227</v>
+      </c>
+      <c r="B206" s="2">
+        <v>31415098</v>
+      </c>
+      <c r="C206" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D206" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="E206" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="F206" s="2">
+        <v>180</v>
+      </c>
+      <c r="G206" s="8">
+        <v>1.0367999999999999</v>
+      </c>
+    </row>
+    <row r="207" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A207" s="7">
+        <v>697045156160</v>
+      </c>
+      <c r="B207" s="2">
+        <v>38115090</v>
+      </c>
+      <c r="C207" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D207" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="E207" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="F207" s="2">
+        <v>150</v>
+      </c>
+      <c r="G207" s="8">
+        <v>1.3932000000000002</v>
+      </c>
+    </row>
+    <row r="208" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A208" s="7">
+        <v>697045151134</v>
+      </c>
+      <c r="B208" s="2">
+        <v>84715095</v>
+      </c>
+      <c r="C208" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D208" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="E208" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="F208" s="2">
+        <v>12</v>
+      </c>
+      <c r="G208" s="8">
+        <v>12.4092</v>
+      </c>
+    </row>
+    <row r="209" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A209" s="7">
+        <v>697045158157</v>
+      </c>
+      <c r="B209" s="2">
+        <v>84215190</v>
+      </c>
+      <c r="C209" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D209" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="E209" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="F209" s="2">
+        <v>20</v>
+      </c>
+      <c r="G209" s="8">
+        <v>8.7588000000000008</v>
+      </c>
+    </row>
+    <row r="210" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A210" s="7">
+        <v>697045158683</v>
+      </c>
+      <c r="B210" s="2">
+        <v>84015095</v>
+      </c>
+      <c r="C210" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D210" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="E210" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="F210" s="2">
+        <v>12</v>
+      </c>
+      <c r="G210" s="8">
+        <v>16.0596</v>
+      </c>
+    </row>
+    <row r="211" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A211" s="7">
+        <v>697045158690</v>
+      </c>
+      <c r="B211" s="2">
+        <v>84015097</v>
+      </c>
+      <c r="C211" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D211" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="E211" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="F211" s="2">
+        <v>5</v>
+      </c>
+      <c r="G211" s="8">
+        <v>21.535200000000003</v>
+      </c>
+    </row>
+    <row r="212" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A212" s="7">
+        <v>697045150762</v>
+      </c>
+      <c r="B212" s="2">
+        <v>84315190</v>
+      </c>
+      <c r="C212" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D212" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="E212" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="F212" s="2">
+        <v>20</v>
+      </c>
+      <c r="G212" s="8">
+        <v>8.7588000000000008</v>
+      </c>
+    </row>
+    <row r="213" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A213" s="7">
+        <v>697045158157</v>
+      </c>
+      <c r="B213" s="2">
+        <v>84215450</v>
+      </c>
+      <c r="C213" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D213" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="E213" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="F213" s="2">
+        <v>20</v>
+      </c>
+      <c r="G213" s="8">
+        <v>8.7588000000000008</v>
+      </c>
+    </row>
+    <row r="214" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A214" s="7">
+        <v>697045159956</v>
+      </c>
+      <c r="B214" s="2">
+        <v>81615168</v>
+      </c>
+      <c r="C214" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D214" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="E214" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="F214" s="2">
+        <v>70</v>
+      </c>
+      <c r="G214" s="8">
+        <v>8.7588000000000008</v>
+      </c>
+    </row>
+    <row r="215" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A215" s="7">
+        <v>697045159147</v>
+      </c>
+      <c r="B215" s="2">
+        <v>85615197</v>
+      </c>
+      <c r="C215" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D215" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="E215" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="F215" s="2">
+        <v>12</v>
+      </c>
+      <c r="G215" s="8">
+        <v>17.884799999999998</v>
+      </c>
+    </row>
+    <row r="216" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A216" s="7">
+        <v>697045152933</v>
+      </c>
+      <c r="B216" s="2">
+        <v>31215090</v>
+      </c>
+      <c r="C216" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="D216" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E216" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="F216" s="2">
+        <v>250</v>
+      </c>
+      <c r="G216" s="8">
+        <v>0.35640000000000005</v>
+      </c>
+    </row>
+    <row r="217" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A217" s="7">
+        <v>697045165131</v>
+      </c>
+      <c r="B217" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="C217" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="D217" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E217" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="F217" s="2">
+        <v>250</v>
+      </c>
+      <c r="G217" s="8">
+        <v>0.35640000000000005</v>
+      </c>
+    </row>
+    <row r="218" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A218" s="7">
+        <v>697045165148</v>
+      </c>
+      <c r="B218" s="2">
+        <v>36315090</v>
+      </c>
+      <c r="C218" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="D218" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E218" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="F218" s="2">
+        <v>250</v>
+      </c>
+      <c r="G218" s="8">
+        <v>0.35640000000000005</v>
+      </c>
+    </row>
+    <row r="219" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A219" s="7">
+        <v>697045152902</v>
+      </c>
+      <c r="B219" s="2">
+        <v>31515090</v>
+      </c>
+      <c r="C219" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="D219" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E219" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="F219" s="2">
+        <v>250</v>
+      </c>
+      <c r="G219" s="8">
+        <v>0.35640000000000005</v>
+      </c>
+    </row>
+    <row r="220" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A220" s="7">
+        <v>697045153077</v>
+      </c>
+      <c r="B220" s="2">
+        <v>31415090</v>
+      </c>
+      <c r="C220" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="D220" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E220" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="F220" s="2">
+        <v>250</v>
+      </c>
+      <c r="G220" s="8">
+        <v>0.35640000000000005</v>
+      </c>
+    </row>
+    <row r="221" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A221" s="7">
+        <v>697045156375</v>
+      </c>
+      <c r="B221" s="2" t="s">
+        <v>254</v>
+      </c>
+      <c r="C221" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D221" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E221" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="F221" s="2">
+        <v>150</v>
+      </c>
+      <c r="G221" s="8">
+        <v>0.35640000000000005</v>
+      </c>
+    </row>
+    <row r="222" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A222" s="7">
+        <v>697045162062</v>
+      </c>
+      <c r="B222" s="2">
+        <v>34016065</v>
+      </c>
+      <c r="C222" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D222" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E222" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="F222" s="2">
+        <v>150</v>
+      </c>
+      <c r="G222" s="8">
+        <v>0.35640000000000005</v>
+      </c>
+    </row>
+    <row r="223" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A223" s="7">
+        <v>697045158324</v>
+      </c>
+      <c r="B223" s="2">
+        <v>30015465</v>
+      </c>
+      <c r="C223" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="D223" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E223" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="F223" s="2">
+        <v>150</v>
+      </c>
+      <c r="G223" s="8">
+        <v>0.29160000000000003</v>
+      </c>
+    </row>
+    <row r="224" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A224" s="7">
+        <v>697045162024</v>
+      </c>
+      <c r="B224" s="2">
+        <v>34116090</v>
+      </c>
+      <c r="C224" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="D224" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E224" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="F224" s="2">
+        <v>250</v>
+      </c>
+      <c r="G224" s="8">
+        <v>0.29160000000000003</v>
+      </c>
+    </row>
+    <row r="225" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A225" s="7">
+        <v>697045165216</v>
+      </c>
+      <c r="B225" s="2">
+        <v>38216190</v>
+      </c>
+      <c r="C225" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="D225" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E225" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="F225" s="2">
+        <v>250</v>
+      </c>
+      <c r="G225" s="8">
+        <v>0.35640000000000005</v>
+      </c>
+    </row>
+    <row r="226" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A226" s="7">
+        <v>697045162000</v>
+      </c>
+      <c r="B226" s="2">
+        <v>33916090</v>
+      </c>
+      <c r="C226" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="D226" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E226" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="F226" s="2">
+        <v>250</v>
+      </c>
+      <c r="G226" s="8">
+        <v>0.35640000000000005</v>
+      </c>
+    </row>
+    <row r="227" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A227" s="7">
+        <v>697045158935</v>
+      </c>
+      <c r="B227" s="2">
+        <v>38015065</v>
+      </c>
+      <c r="C227" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="D227" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E227" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="F227" s="2">
+        <v>150</v>
+      </c>
+      <c r="G227" s="8">
+        <v>0.35640000000000005</v>
+      </c>
+    </row>
+    <row r="228" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A228" s="7">
+        <v>697045153008</v>
+      </c>
+      <c r="B228" s="2">
+        <v>32515090</v>
+      </c>
+      <c r="C228" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="D228" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E228" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="F228" s="2">
+        <v>250</v>
+      </c>
+      <c r="G228" s="8">
+        <v>0.35640000000000005</v>
+      </c>
+    </row>
+    <row r="229" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A229" s="7">
+        <v>697045154296</v>
+      </c>
+      <c r="B229" s="2">
+        <v>33915090</v>
+      </c>
+      <c r="C229" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="D229" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E229" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="F229" s="2">
+        <v>250</v>
+      </c>
+      <c r="G229" s="8">
+        <v>0.35640000000000005</v>
+      </c>
+    </row>
+    <row r="230" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A230" s="7">
+        <v>697045165322</v>
+      </c>
+      <c r="B230" s="2">
+        <v>32116090</v>
+      </c>
+      <c r="C230" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="D230" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E230" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="F230" s="2">
+        <v>250</v>
+      </c>
+      <c r="G230" s="8">
+        <v>0.35640000000000005</v>
+      </c>
+    </row>
+    <row r="231" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A231" s="7">
+        <v>697045160464</v>
+      </c>
+      <c r="B231" s="2">
+        <v>30816090</v>
+      </c>
+      <c r="C231" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="D231" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E231" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="F231" s="2">
+        <v>250</v>
+      </c>
+      <c r="G231" s="8">
+        <v>0.29160000000000003</v>
+      </c>
+    </row>
+    <row r="232" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A232" s="7">
+        <v>697045165179</v>
+      </c>
+      <c r="B232" s="2">
+        <v>37916190</v>
+      </c>
+      <c r="C232" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="D232" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E232" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="F232" s="2">
+        <v>250</v>
+      </c>
+      <c r="G232" s="8">
+        <v>0.35640000000000005</v>
+      </c>
+    </row>
+    <row r="233" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A233" s="7">
+        <v>697045157570</v>
+      </c>
+      <c r="B233" s="2">
+        <v>30216068</v>
+      </c>
+      <c r="C233" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="D233" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E233" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="F233" s="2">
+        <v>75</v>
+      </c>
+      <c r="G233" s="8">
+        <v>0.35640000000000005</v>
+      </c>
+    </row>
+    <row r="234" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A234" s="7">
+        <v>697045162840</v>
+      </c>
+      <c r="B234" s="2">
+        <v>35916065</v>
+      </c>
+      <c r="C234" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D234" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E234" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="F234" s="2">
+        <v>250</v>
+      </c>
+      <c r="G234" s="8">
+        <v>0.35640000000000005</v>
+      </c>
+    </row>
+    <row r="235" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A235" s="7">
+        <v>697045162888</v>
+      </c>
+      <c r="B235" s="2">
+        <v>35816090</v>
+      </c>
+      <c r="C235" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D235" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E235" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="F235" s="2">
+        <v>250</v>
+      </c>
+      <c r="G235" s="8">
+        <v>0.35640000000000005</v>
+      </c>
+    </row>
+    <row r="236" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A236" s="7">
+        <v>697045162864</v>
+      </c>
+      <c r="B236" s="2">
+        <v>35716090</v>
+      </c>
+      <c r="C236" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D236" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E236" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="F236" s="2">
+        <v>250</v>
+      </c>
+      <c r="G236" s="8">
+        <v>0.35640000000000005</v>
+      </c>
+    </row>
+    <row r="237" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A237" s="7">
+        <v>697045152971</v>
+      </c>
+      <c r="B237" s="2">
+        <v>33115090</v>
+      </c>
+      <c r="C237" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="D237" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E237" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="F237" s="2">
+        <v>250</v>
+      </c>
+      <c r="G237" s="8">
+        <v>0.35640000000000005</v>
+      </c>
+    </row>
+    <row r="238" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A238" s="7">
+        <v>697045153022</v>
+      </c>
+      <c r="B238" s="2">
+        <v>33415090</v>
+      </c>
+      <c r="C238" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="D238" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E238" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="F238" s="2">
+        <v>250</v>
+      </c>
+      <c r="G238" s="8">
+        <v>0.35640000000000005</v>
+      </c>
+    </row>
+    <row r="239" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A239" s="7">
+        <v>697045157860</v>
+      </c>
+      <c r="B239" s="2">
+        <v>30416090</v>
+      </c>
+      <c r="C239" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="D239" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E239" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="F239" s="2">
+        <v>250</v>
+      </c>
+      <c r="G239" s="8">
+        <v>0.35640000000000005</v>
+      </c>
+    </row>
+    <row r="240" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A240" s="7">
+        <v>697045157761</v>
+      </c>
+      <c r="B240" s="2">
+        <v>30214165</v>
+      </c>
+      <c r="C240" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D240" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="E240" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="F240" s="2">
+        <v>75</v>
+      </c>
+      <c r="G240" s="8">
+        <v>0.35640000000000005</v>
+      </c>
+    </row>
+    <row r="241" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A241" s="7">
+        <v>697045163465</v>
+      </c>
+      <c r="B241" s="2">
+        <v>30014090</v>
+      </c>
+      <c r="C241" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="D241" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="E241" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="F241" s="2">
+        <v>250</v>
+      </c>
+      <c r="G241" s="8">
+        <v>0.35640000000000005</v>
+      </c>
+    </row>
+    <row r="242" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A242" s="7">
+        <v>697045159963</v>
+      </c>
+      <c r="B242" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="C242" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="D242" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="E242" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="F242" s="2">
+        <v>150</v>
+      </c>
+      <c r="G242" s="8">
+        <v>0.35640000000000005</v>
+      </c>
+    </row>
+    <row r="243" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A243" s="7">
+        <v>697045160334</v>
+      </c>
+      <c r="B243" s="2">
+        <v>31816168</v>
+      </c>
+      <c r="C243" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="D243" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="E243" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="F243" s="2">
+        <v>250</v>
+      </c>
+      <c r="G243" s="8">
+        <v>0.35640000000000005</v>
+      </c>
+    </row>
+    <row r="244" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A244" s="7">
+        <v>697045160624</v>
+      </c>
+      <c r="B244" s="2">
+        <v>31916068</v>
+      </c>
+      <c r="C244" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="D244" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="E244" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="F244" s="2">
+        <v>150</v>
+      </c>
+      <c r="G244" s="8">
+        <v>0.35640000000000005</v>
+      </c>
+    </row>
+    <row r="245" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A245" s="7">
+        <v>697045159703</v>
+      </c>
+      <c r="B245" s="2">
+        <v>30716065</v>
+      </c>
+      <c r="C245" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="D245" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="E245" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="F245" s="2">
+        <v>150</v>
+      </c>
+      <c r="G245" s="8">
+        <v>0.35640000000000005</v>
+      </c>
+    </row>
+    <row r="246" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A246" s="7">
+        <v>697045166046</v>
+      </c>
+      <c r="B246" s="2">
+        <v>39119090</v>
+      </c>
+      <c r="C246" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D246" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="E246" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="F246" s="2">
+        <v>250</v>
+      </c>
+      <c r="G246" s="8">
+        <v>0.35640000000000005</v>
+      </c>
+    </row>
+    <row r="247" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A247" s="7">
+        <v>697045164370</v>
+      </c>
+      <c r="B247" s="2">
+        <v>37316065</v>
+      </c>
+      <c r="C247" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D247" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="E247" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="F247" s="2">
+        <v>250</v>
+      </c>
+      <c r="G247" s="8">
+        <v>0.35640000000000005</v>
+      </c>
+    </row>
+    <row r="248" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A248" s="7">
+        <v>697045164363</v>
+      </c>
+      <c r="B248" s="2">
+        <v>37416065</v>
+      </c>
+      <c r="C248" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D248" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="E248" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="F248" s="2">
+        <v>250</v>
+      </c>
+      <c r="G248" s="8">
+        <v>0.35640000000000005</v>
+      </c>
+    </row>
+    <row r="249" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A249" s="7">
+        <v>697045152827</v>
+      </c>
+      <c r="B249" s="2">
+        <v>32915090</v>
+      </c>
+      <c r="C249" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="D249" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="E249" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="F249" s="2">
+        <v>250</v>
+      </c>
+      <c r="G249" s="8">
+        <v>0.29160000000000003</v>
+      </c>
+    </row>
+    <row r="250" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A250" s="7">
+        <v>697045161928</v>
+      </c>
+      <c r="B250" s="2">
+        <v>33316090</v>
+      </c>
+      <c r="C250" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="D250" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="E250" s="3" t="s">
+        <v>285</v>
+      </c>
+      <c r="F250" s="2">
+        <v>250</v>
+      </c>
+      <c r="G250" s="8">
+        <v>0.35640000000000005</v>
+      </c>
+    </row>
+    <row r="251" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A251" s="7">
+        <v>697045157716</v>
+      </c>
+      <c r="B251" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="C251" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="D251" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="E251" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="F251" s="2">
+        <v>250</v>
+      </c>
+      <c r="G251" s="8">
+        <v>0.35640000000000005</v>
+      </c>
+    </row>
+    <row r="252" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A252" s="7">
+        <v>697045162451</v>
+      </c>
+      <c r="B252" s="2">
+        <v>34216090</v>
+      </c>
+      <c r="C252" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="D252" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="E252" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="F252" s="2">
+        <v>250</v>
+      </c>
+      <c r="G252" s="8">
+        <v>0.35640000000000005</v>
+      </c>
+    </row>
+    <row r="253" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A253" s="7">
+        <v>697045154883</v>
+      </c>
+      <c r="B253" s="2">
+        <v>32815090</v>
+      </c>
+      <c r="C253" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="D253" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="E253" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="F253" s="2">
+        <v>250</v>
+      </c>
+      <c r="G253" s="8">
+        <v>0.35640000000000005</v>
+      </c>
+    </row>
+    <row r="254" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A254" s="7">
+        <v>697045158584</v>
+      </c>
+      <c r="B254" s="2">
+        <v>34015090</v>
+      </c>
+      <c r="C254" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="D254" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="E254" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="F254" s="2">
+        <v>250</v>
+      </c>
+      <c r="G254" s="8">
+        <v>0.23760000000000001</v>
+      </c>
+    </row>
+    <row r="255" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A255" s="7">
+        <v>697045152995</v>
+      </c>
+      <c r="B255" s="2">
+        <v>34315090</v>
+      </c>
+      <c r="C255" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="D255" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="E255" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="F255" s="2">
+        <v>250</v>
+      </c>
+      <c r="G255" s="8">
+        <v>0.28080000000000005</v>
+      </c>
+    </row>
+    <row r="256" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A256" s="7">
+        <v>697045158126</v>
+      </c>
+      <c r="B256" s="2">
+        <v>34215090</v>
+      </c>
+      <c r="C256" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="D256" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="E256" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="F256" s="2">
+        <v>250</v>
+      </c>
+      <c r="G256" s="8">
+        <v>0.23760000000000001</v>
+      </c>
+    </row>
+    <row r="257" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A257" s="7">
+        <v>697045164844</v>
+      </c>
+      <c r="B257" s="2">
+        <v>30516090</v>
+      </c>
+      <c r="C257" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D257" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="E257" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="F257" s="2">
+        <v>250</v>
+      </c>
+      <c r="G257" s="8">
+        <v>0.23760000000000001</v>
+      </c>
+    </row>
+    <row r="258" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A258" s="7">
+        <v>697045152865</v>
+      </c>
+      <c r="B258" s="2">
+        <v>34515090</v>
+      </c>
+      <c r="C258" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D258" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="E258" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="F258" s="2">
+        <v>250</v>
+      </c>
+      <c r="G258" s="8">
+        <v>0.23760000000000001</v>
+      </c>
+    </row>
+    <row r="259" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A259" s="7">
+        <v>697045152988</v>
+      </c>
+      <c r="B259" s="2">
+        <v>34415090</v>
+      </c>
+      <c r="C259" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="D259" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="E259" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="F259" s="2">
+        <v>250</v>
+      </c>
+      <c r="G259" s="8">
+        <v>0.28080000000000005</v>
+      </c>
+    </row>
+    <row r="260" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A260" s="7">
+        <v>697045153817</v>
+      </c>
+      <c r="B260" s="2">
+        <v>31815068</v>
+      </c>
+      <c r="C260" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D260" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="E260" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F260" s="2">
+        <v>250</v>
+      </c>
+      <c r="G260" s="8">
+        <v>0.23760000000000001</v>
+      </c>
+    </row>
+    <row r="261" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A261" s="7">
+        <v>697045164028</v>
+      </c>
+      <c r="B261" s="2">
+        <v>33716066</v>
+      </c>
+      <c r="C261" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D261" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="E261" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="F261" s="2">
+        <v>250</v>
+      </c>
+      <c r="G261" s="8">
+        <v>0.28080000000000005</v>
+      </c>
+    </row>
+    <row r="262" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A262" s="7">
+        <v>697045164004</v>
+      </c>
+      <c r="B262" s="2">
+        <v>33616066</v>
+      </c>
+      <c r="C262" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D262" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="E262" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="F262" s="2">
+        <v>250</v>
+      </c>
+      <c r="G262" s="8">
+        <v>0.28080000000000005</v>
+      </c>
+    </row>
+    <row r="263" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A263" s="7">
+        <v>697045153978</v>
+      </c>
+      <c r="B263" s="2">
+        <v>31615068</v>
+      </c>
+      <c r="C263" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="D263" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="E263" s="3" t="s">
+        <v>299</v>
+      </c>
+      <c r="F263" s="2">
+        <v>250</v>
+      </c>
+      <c r="G263" s="8">
+        <v>0.23760000000000001</v>
+      </c>
+    </row>
+    <row r="264" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A264" s="7">
+        <v>697045165087</v>
+      </c>
+      <c r="B264" s="2">
+        <v>37816065</v>
+      </c>
+      <c r="C264" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D264" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="E264" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="F264" s="2">
+        <v>250</v>
+      </c>
+      <c r="G264" s="8">
+        <v>0.28080000000000005</v>
+      </c>
+    </row>
+    <row r="265" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A265" s="7">
+        <v>697045158522</v>
+      </c>
+      <c r="B265" s="2">
+        <v>37115466</v>
+      </c>
+      <c r="C265" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D265" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="E265" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="F265" s="2">
+        <v>250</v>
+      </c>
+      <c r="G265" s="8">
+        <v>0.35640000000000005</v>
+      </c>
+    </row>
+    <row r="266" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A266" s="7">
+        <v>697045165780</v>
+      </c>
+      <c r="B266" s="2">
+        <v>39016190</v>
+      </c>
+      <c r="C266" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="D266" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="E266" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="F266" s="2">
+        <v>250</v>
+      </c>
+      <c r="G266" s="8">
+        <v>0.35640000000000005</v>
+      </c>
+    </row>
+    <row r="267" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A267" s="7">
+        <v>697045016754</v>
+      </c>
+      <c r="B267" s="2">
+        <v>94004029</v>
+      </c>
+      <c r="C267" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D267" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="E267" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="F267" s="2">
+        <v>50</v>
+      </c>
+      <c r="G267" s="8">
+        <v>1.8252000000000002</v>
+      </c>
+    </row>
+    <row r="268" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A268" s="7">
+        <v>697045016761</v>
+      </c>
+      <c r="B268" s="2">
+        <v>94004030</v>
+      </c>
+      <c r="C268" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D268" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="E268" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="F268" s="2">
+        <v>50</v>
+      </c>
+      <c r="G268" s="8">
+        <v>1.8252000000000002</v>
+      </c>
+    </row>
+    <row r="269" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A269" s="7">
+        <v>697045016778</v>
+      </c>
+      <c r="B269" s="2">
+        <v>94004031</v>
+      </c>
+      <c r="C269" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D269" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="E269" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="F269" s="2">
+        <v>50</v>
+      </c>
+      <c r="G269" s="8">
+        <v>1.8252000000000002</v>
+      </c>
+    </row>
+    <row r="270" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A270" s="7">
+        <v>697045016785</v>
+      </c>
+      <c r="B270" s="2">
+        <v>94004032</v>
+      </c>
+      <c r="C270" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D270" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="E270" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="F270" s="2">
+        <v>50</v>
+      </c>
+      <c r="G270" s="8">
+        <v>1.8252000000000002</v>
+      </c>
+    </row>
+    <row r="271" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A271" s="7">
+        <v>697045016747</v>
+      </c>
+      <c r="B271" s="2">
+        <v>94004028</v>
+      </c>
+      <c r="C271" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D271" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="E271" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="F271" s="2">
+        <v>50</v>
+      </c>
+      <c r="G271" s="8">
+        <v>1.8252000000000002</v>
+      </c>
+    </row>
+    <row r="272" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A272" s="7">
+        <v>697045150366</v>
+      </c>
+      <c r="B272" s="2">
+        <v>81215199</v>
+      </c>
+      <c r="C272" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D272" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E272" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="F272" s="2">
+        <v>6</v>
+      </c>
+      <c r="G272" s="8">
+        <v>8.4672000000000001</v>
+      </c>
+    </row>
+    <row r="273" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A273" s="7">
+        <v>697045150366</v>
+      </c>
+      <c r="B273" s="2">
+        <v>81215099</v>
+      </c>
+      <c r="C273" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D273" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E273" s="3" t="s">
+        <v>310</v>
+      </c>
+      <c r="F273" s="2">
+        <v>6</v>
+      </c>
+      <c r="G273" s="8">
+        <v>8.4672000000000001</v>
+      </c>
+    </row>
+    <row r="274" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A274" s="7">
+        <v>697045159079</v>
+      </c>
+      <c r="B274" s="2">
+        <v>88615599</v>
+      </c>
+      <c r="C274" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D274" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E274" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="F274" s="2">
+        <v>6</v>
+      </c>
+      <c r="G274" s="8">
+        <v>5.5511999999999997</v>
+      </c>
+    </row>
+    <row r="275" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A275" s="7">
+        <v>697045155712</v>
+      </c>
+      <c r="B275" s="2">
+        <v>89115199</v>
+      </c>
+      <c r="C275" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D275" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E275" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F275" s="2">
+        <v>6</v>
+      </c>
+      <c r="G275" s="8">
+        <v>11.3832</v>
+      </c>
+    </row>
+    <row r="276" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A276" s="7">
+        <v>697045151493</v>
+      </c>
+      <c r="B276" s="2">
+        <v>81315199</v>
+      </c>
+      <c r="C276" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D276" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E276" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F276" s="2">
+        <v>6</v>
+      </c>
+      <c r="G276" s="8">
+        <v>5.5511999999999997</v>
+      </c>
+    </row>
+    <row r="277" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A277" s="7">
+        <v>697045150380</v>
+      </c>
+      <c r="B277" s="2">
+        <v>81515199</v>
+      </c>
+      <c r="C277" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D277" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E277" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F277" s="2">
+        <v>6</v>
+      </c>
+      <c r="G277" s="8">
+        <v>11.3832</v>
+      </c>
+    </row>
+    <row r="278" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A278" s="7">
+        <v>697045156085</v>
+      </c>
+      <c r="B278" s="2">
+        <v>81415299</v>
+      </c>
+      <c r="C278" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D278" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E278" s="3" t="s">
+        <v>311</v>
+      </c>
+      <c r="F278" s="2">
+        <v>6</v>
+      </c>
+      <c r="G278" s="8">
+        <v>7.4088000000000012</v>
+      </c>
+    </row>
+    <row r="279" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A279" s="7">
+        <v>697045158621</v>
+      </c>
+      <c r="B279" s="2">
+        <v>81015599</v>
+      </c>
+      <c r="C279" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D279" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E279" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F279" s="2">
+        <v>6</v>
+      </c>
+      <c r="G279" s="8">
+        <v>5.5511999999999997</v>
+      </c>
+    </row>
+    <row r="280" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A280" s="7">
+        <v>697045154449</v>
+      </c>
+      <c r="B280" s="2">
+        <v>80116199</v>
+      </c>
+      <c r="C280" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D280" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E280" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F280" s="2">
+        <v>6</v>
+      </c>
+      <c r="G280" s="8">
+        <v>12.852000000000002</v>
+      </c>
+    </row>
+    <row r="281" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A281" s="7">
+        <v>697045158201</v>
+      </c>
+      <c r="B281" s="2">
+        <v>80115499</v>
+      </c>
+      <c r="C281" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D281" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E281" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="F281" s="2">
+        <v>6</v>
+      </c>
+      <c r="G281" s="8">
+        <v>12.528</v>
+      </c>
+    </row>
+    <row r="282" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A282" s="7">
+        <v>697045158188</v>
+      </c>
+      <c r="B282" s="2">
+        <v>80015499</v>
+      </c>
+      <c r="C282" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D282" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E282" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="F282" s="2">
+        <v>6</v>
+      </c>
+      <c r="G282" s="8">
+        <v>10.605600000000001</v>
+      </c>
+    </row>
+    <row r="283" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A283" s="7">
+        <v>697045158256</v>
+      </c>
+      <c r="B283" s="2">
+        <v>80215499</v>
+      </c>
+      <c r="C283" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D283" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E283" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="F283" s="2">
+        <v>6</v>
+      </c>
+      <c r="G283" s="8">
+        <v>12.528</v>
+      </c>
+    </row>
+    <row r="284" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A284" s="7">
+        <v>697045154548</v>
+      </c>
+      <c r="B284" s="2">
+        <v>80515199</v>
+      </c>
+      <c r="C284" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D284" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E284" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="F284" s="2">
+        <v>6</v>
+      </c>
+      <c r="G284" s="8">
+        <v>9.9684000000000008</v>
+      </c>
+    </row>
+    <row r="285" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A285" s="7">
+        <v>697045162055</v>
+      </c>
+      <c r="B285" s="2">
+        <v>84016099</v>
+      </c>
+      <c r="C285" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D285" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E285" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="F285" s="2">
+        <v>6</v>
+      </c>
+      <c r="G285" s="8">
+        <v>13.8024</v>
+      </c>
+    </row>
+    <row r="286" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A286" s="7">
+        <v>697045162031</v>
+      </c>
+      <c r="B286" s="2">
+        <v>84116199</v>
+      </c>
+      <c r="C286" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D286" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E286" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="F286" s="2">
+        <v>6</v>
+      </c>
+      <c r="G286" s="8">
+        <v>15.768000000000001</v>
+      </c>
+    </row>
+    <row r="287" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A287" s="7">
+        <v>697045165223</v>
+      </c>
+      <c r="B287" s="2">
+        <v>88216099</v>
+      </c>
+      <c r="C287" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D287" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E287" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F287" s="2">
+        <v>6</v>
+      </c>
+      <c r="G287" s="8">
+        <v>11.685600000000001</v>
+      </c>
+    </row>
+    <row r="288" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A288" s="7">
+        <v>697045161997</v>
+      </c>
+      <c r="B288" s="2">
+        <v>83916199</v>
+      </c>
+      <c r="C288" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D288" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E288" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="F288" s="2">
+        <v>6</v>
+      </c>
+      <c r="G288" s="8">
+        <v>15.768000000000001</v>
+      </c>
+    </row>
+    <row r="289" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A289" s="7">
+        <v>697045151530</v>
+      </c>
+      <c r="B289" s="2">
+        <v>80615099</v>
+      </c>
+      <c r="C289" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D289" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E289" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="F289" s="2">
+        <v>6</v>
+      </c>
+      <c r="G289" s="8">
+        <v>11.3832</v>
+      </c>
+    </row>
+    <row r="290" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A290" s="7">
+        <v>697045158270</v>
+      </c>
+      <c r="B290" s="2">
+        <v>80415499</v>
+      </c>
+      <c r="C290" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D290" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E290" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F290" s="2">
+        <v>6</v>
+      </c>
+      <c r="G290" s="8">
+        <v>12.852000000000002</v>
+      </c>
+    </row>
+    <row r="291" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A291" s="7">
+        <v>697045154975</v>
+      </c>
+      <c r="B291" s="2">
+        <v>82515499</v>
+      </c>
+      <c r="C291" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D291" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E291" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F291" s="2">
+        <v>6</v>
+      </c>
+      <c r="G291" s="8">
+        <v>18.684000000000001</v>
+      </c>
+    </row>
+    <row r="292" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A292" s="7">
+        <v>697045154401</v>
+      </c>
+      <c r="B292" s="2">
+        <v>83915299</v>
+      </c>
+      <c r="C292" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D292" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E292" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F292" s="2">
+        <v>6</v>
+      </c>
+      <c r="G292" s="8">
+        <v>15.768000000000001</v>
+      </c>
+    </row>
+    <row r="293" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A293" s="7">
+        <v>697045155750</v>
+      </c>
+      <c r="B293" s="2">
+        <v>89215199</v>
+      </c>
+      <c r="C293" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D293" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E293" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="F293" s="2">
+        <v>6</v>
+      </c>
+      <c r="G293" s="8">
+        <v>11.3832</v>
+      </c>
+    </row>
+    <row r="294" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A294" s="7">
+        <v>697045158645</v>
+      </c>
+      <c r="B294" s="2">
+        <v>82116599</v>
+      </c>
+      <c r="C294" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D294" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E294" s="3" t="s">
+        <v>317</v>
+      </c>
+      <c r="F294" s="2">
+        <v>6</v>
+      </c>
+      <c r="G294" s="8">
+        <v>13.856400000000001</v>
+      </c>
+    </row>
+    <row r="295" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A295" s="7">
+        <v>697045159932</v>
+      </c>
+      <c r="B295" s="2">
+        <v>80816299</v>
+      </c>
+      <c r="C295" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D295" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E295" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="F295" s="2">
+        <v>6</v>
+      </c>
+      <c r="G295" s="8">
+        <v>11.3832</v>
+      </c>
+    </row>
+    <row r="296" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A296" s="7">
+        <v>697045165193</v>
+      </c>
+      <c r="B296" s="2">
+        <v>87916099</v>
+      </c>
+      <c r="C296" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D296" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E296" s="3" t="s">
+        <v>318</v>
+      </c>
+      <c r="F296" s="2">
+        <v>6</v>
+      </c>
+      <c r="G296" s="8">
+        <v>15.076800000000002</v>
+      </c>
+    </row>
+    <row r="297" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A297" s="7">
+        <v>697045165209</v>
+      </c>
+      <c r="B297" s="2">
+        <v>88016099</v>
+      </c>
+      <c r="C297" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D297" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E297" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="F297" s="2">
+        <v>6</v>
+      </c>
+      <c r="G297" s="8">
+        <v>18.910800000000002</v>
+      </c>
+    </row>
+    <row r="298" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A298" s="7">
+        <v>697045151837</v>
+      </c>
+      <c r="B298" s="2">
+        <v>80016199</v>
+      </c>
+      <c r="C298" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D298" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E298" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="F298" s="2">
+        <v>6</v>
+      </c>
+      <c r="G298" s="8">
+        <v>8.4672000000000001</v>
+      </c>
+    </row>
+    <row r="299" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A299" s="7">
+        <v>697045155040</v>
+      </c>
+      <c r="B299" s="2">
+        <v>83115399</v>
+      </c>
+      <c r="C299" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D299" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E299" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="F299" s="2">
+        <v>6</v>
+      </c>
+      <c r="G299" s="8">
+        <v>23.0688</v>
+      </c>
+    </row>
+    <row r="300" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A300" s="7">
+        <v>697045155088</v>
+      </c>
+      <c r="B300" s="2">
+        <v>83415299</v>
+      </c>
+      <c r="C300" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D300" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E300" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F300" s="2">
+        <v>6</v>
+      </c>
+      <c r="G300" s="8">
+        <v>17.517600000000002</v>
+      </c>
+    </row>
+    <row r="301" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A301" s="7">
+        <v>697045157938</v>
+      </c>
+      <c r="B301" s="2">
+        <v>80316199</v>
+      </c>
+      <c r="C301" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D301" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E301" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="F301" s="2">
+        <v>6</v>
+      </c>
+      <c r="G301" s="8">
+        <v>23.0688</v>
+      </c>
+    </row>
+    <row r="302" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A302" s="7">
+        <v>697045157853</v>
+      </c>
+      <c r="B302" s="2">
+        <v>80416299</v>
+      </c>
+      <c r="C302" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D302" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E302" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="F302" s="2">
+        <v>6</v>
+      </c>
+      <c r="G302" s="8">
+        <v>20.152800000000003</v>
+      </c>
+    </row>
+    <row r="303" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A303" s="7">
+        <v>697045154388</v>
+      </c>
+      <c r="B303" s="2">
+        <v>83015299</v>
+      </c>
+      <c r="C303" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D303" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E303" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="F303" s="2">
+        <v>6</v>
+      </c>
+      <c r="G303" s="8">
+        <v>23.0688</v>
+      </c>
+    </row>
+    <row r="304" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A304" s="7">
+        <v>697045162833</v>
+      </c>
+      <c r="B304" s="2">
+        <v>85916099</v>
+      </c>
+      <c r="C304" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D304" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E304" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F304" s="2">
+        <v>6</v>
+      </c>
+      <c r="G304" s="8">
+        <v>21.610800000000005</v>
+      </c>
+    </row>
+    <row r="305" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A305" s="7">
+        <v>697045162871</v>
+      </c>
+      <c r="B305" s="2">
+        <v>85816099</v>
+      </c>
+      <c r="C305" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D305" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E305" s="3" t="s">
+        <v>320</v>
+      </c>
+      <c r="F305" s="2">
+        <v>6</v>
+      </c>
+      <c r="G305" s="8">
+        <v>18.910800000000002</v>
+      </c>
+    </row>
+    <row r="306" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A306" s="7">
+        <v>697045162857</v>
+      </c>
+      <c r="B306" s="2">
+        <v>85716099</v>
+      </c>
+      <c r="C306" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D306" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E306" s="3" t="s">
+        <v>321</v>
+      </c>
+      <c r="F306" s="2">
+        <v>6</v>
+      </c>
+      <c r="G306" s="8">
+        <v>13.8024</v>
+      </c>
+    </row>
+    <row r="307" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A307" s="7">
+        <v>697045159697</v>
+      </c>
+      <c r="B307" s="2">
+        <v>89615399</v>
+      </c>
+      <c r="C307" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D307" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="E307" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="F307" s="2">
+        <v>6</v>
+      </c>
+      <c r="G307" s="8">
+        <v>18.684000000000001</v>
+      </c>
+    </row>
+    <row r="308" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A308" s="7">
+        <v>697045163816</v>
+      </c>
+      <c r="B308" s="2">
+        <v>80914099</v>
+      </c>
+      <c r="C308" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D308" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="E308" s="3" t="s">
+        <v>322</v>
+      </c>
+      <c r="F308" s="2">
+        <v>6</v>
+      </c>
+      <c r="G308" s="8">
+        <v>20.152800000000003</v>
+      </c>
+    </row>
+    <row r="309" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A309" s="7">
+        <v>697045163809</v>
+      </c>
+      <c r="B309" s="2">
+        <v>80714099</v>
+      </c>
+      <c r="C309" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D309" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="E309" s="3" t="s">
+        <v>323</v>
+      </c>
+      <c r="F309" s="2">
+        <v>6</v>
+      </c>
+      <c r="G309" s="8">
+        <v>21.718800000000002</v>
+      </c>
+    </row>
+    <row r="310" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A310" s="7">
+        <v>697045157235</v>
+      </c>
+      <c r="B310" s="2">
+        <v>80214099</v>
+      </c>
+      <c r="C310" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D310" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="E310" s="3" t="s">
+        <v>324</v>
+      </c>
+      <c r="F310" s="2">
+        <v>6</v>
+      </c>
+      <c r="G310" s="8">
+        <v>12.776400000000001</v>
+      </c>
+    </row>
+    <row r="311" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A311" s="7">
+        <v>697045157266</v>
+      </c>
+      <c r="B311" s="2">
+        <v>80314099</v>
+      </c>
+      <c r="C311" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D311" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="E311" s="3" t="s">
+        <v>325</v>
+      </c>
+      <c r="F311" s="2">
+        <v>6</v>
+      </c>
+      <c r="G311" s="8">
+        <v>22.744800000000001</v>
+      </c>
+    </row>
+    <row r="312" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A312" s="7">
+        <v>697045159567</v>
+      </c>
+      <c r="B312" s="2">
+        <v>80414099</v>
+      </c>
+      <c r="C312" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D312" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="E312" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="F312" s="2">
+        <v>6</v>
+      </c>
+      <c r="G312" s="8">
+        <v>28.62</v>
+      </c>
+    </row>
+    <row r="313" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A313" s="7">
+        <v>697045157242</v>
+      </c>
+      <c r="B313" s="2">
+        <v>80014199</v>
+      </c>
+      <c r="C313" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D313" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="E313" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="F313" s="2">
+        <v>6</v>
+      </c>
+      <c r="G313" s="8">
+        <v>27.453600000000005</v>
+      </c>
+    </row>
+    <row r="314" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A314" s="7">
+        <v>697045159987</v>
+      </c>
+      <c r="B314" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="C314" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D314" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="E314" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="F314" s="2">
+        <v>6</v>
+      </c>
+      <c r="G314" s="8">
+        <v>19.8504</v>
+      </c>
+    </row>
+    <row r="315" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A315" s="7">
+        <v>697045160105</v>
+      </c>
+      <c r="B315" s="2" t="s">
+        <v>327</v>
+      </c>
+      <c r="C315" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D315" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="E315" s="3" t="s">
+        <v>328</v>
+      </c>
+      <c r="F315" s="2">
+        <v>6</v>
+      </c>
+      <c r="G315" s="8">
+        <v>10.994400000000001</v>
+      </c>
+    </row>
+    <row r="316" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A316" s="7">
+        <v>697045157259</v>
+      </c>
+      <c r="B316" s="2">
+        <v>80114099</v>
+      </c>
+      <c r="C316" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D316" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="E316" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="F316" s="2">
+        <v>6</v>
+      </c>
+      <c r="G316" s="8">
+        <v>22.744800000000001</v>
+      </c>
+    </row>
+    <row r="317" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A317" s="7">
+        <v>697045160303</v>
+      </c>
+      <c r="B317" s="2">
+        <v>81816199</v>
+      </c>
+      <c r="C317" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D317" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="E317" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F317" s="2">
+        <v>6</v>
+      </c>
+      <c r="G317" s="8">
+        <v>23.0688</v>
+      </c>
+    </row>
+    <row r="318" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A318" s="7">
+        <v>697045160327</v>
+      </c>
+      <c r="B318" s="2" t="s">
+        <v>330</v>
+      </c>
+      <c r="C318" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D318" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="E318" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="F318" s="2">
+        <v>6</v>
+      </c>
+      <c r="G318" s="8">
+        <v>18.684000000000001</v>
+      </c>
+    </row>
+    <row r="319" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A319" s="7">
+        <v>697045160310</v>
+      </c>
+      <c r="B319" s="2">
+        <v>81916199</v>
+      </c>
+      <c r="C319" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D319" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="E319" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="F319" s="2">
+        <v>6</v>
+      </c>
+      <c r="G319" s="8">
+        <v>23.0688</v>
+      </c>
+    </row>
+    <row r="320" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A320" s="7">
+        <v>697045159710</v>
+      </c>
+      <c r="B320" s="2">
+        <v>80716099</v>
+      </c>
+      <c r="C320" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D320" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="E320" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="F320" s="2">
+        <v>6</v>
+      </c>
+      <c r="G320" s="8">
+        <v>18.684000000000001</v>
+      </c>
+    </row>
+    <row r="321" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A321" s="7">
+        <v>697045163366</v>
+      </c>
+      <c r="B321" s="2">
+        <v>86216099</v>
+      </c>
+      <c r="C321" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D321" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="E321" s="3" t="s">
+        <v>331</v>
+      </c>
+      <c r="F321" s="2">
+        <v>6</v>
+      </c>
+      <c r="G321" s="8">
+        <v>17.766000000000002</v>
+      </c>
+    </row>
+    <row r="322" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A322" s="7">
+        <v>697045163410</v>
+      </c>
+      <c r="B322" s="2">
+        <v>86316099</v>
+      </c>
+      <c r="C322" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D322" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="E322" s="3" t="s">
+        <v>332</v>
+      </c>
+      <c r="F322" s="2">
+        <v>6</v>
+      </c>
+      <c r="G322" s="8">
+        <v>17.766000000000002</v>
+      </c>
+    </row>
+    <row r="323" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A323" s="7">
+        <v>697045163380</v>
+      </c>
+      <c r="B323" s="2">
+        <v>86416099</v>
+      </c>
+      <c r="C323" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D323" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="E323" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="F323" s="2">
+        <v>6</v>
+      </c>
+      <c r="G323" s="8">
+        <v>20.951999999999998</v>
+      </c>
+    </row>
+    <row r="324" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A324" s="7">
+        <v>697045154524</v>
+      </c>
+      <c r="B324" s="2">
+        <v>83715299</v>
+      </c>
+      <c r="C324" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D324" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="E324" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="F324" s="2">
+        <v>6</v>
+      </c>
+      <c r="G324" s="8">
+        <v>24.526800000000001</v>
+      </c>
+    </row>
+    <row r="325" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A325" s="7">
+        <v>697045154487</v>
+      </c>
+      <c r="B325" s="2">
+        <v>83815299</v>
+      </c>
+      <c r="C325" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D325" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="E325" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="F325" s="2">
+        <v>6</v>
+      </c>
+      <c r="G325" s="8">
+        <v>25.9848</v>
+      </c>
+    </row>
+    <row r="326" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A326" s="7">
+        <v>697045155118</v>
+      </c>
+      <c r="B326" s="2">
+        <v>82815299</v>
+      </c>
+      <c r="C326" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D326" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="E326" s="3" t="s">
+        <v>334</v>
+      </c>
+      <c r="F326" s="2">
+        <v>6</v>
+      </c>
+      <c r="G326" s="8">
+        <v>13.8024</v>
+      </c>
+    </row>
+    <row r="327" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A327" s="7">
+        <v>697045153879</v>
+      </c>
+      <c r="B327" s="2">
+        <v>82615299</v>
+      </c>
+      <c r="C327" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D327" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="E327" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="F327" s="2">
+        <v>6</v>
+      </c>
+      <c r="G327" s="8">
+        <v>21.610800000000005</v>
+      </c>
+    </row>
+    <row r="328" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A328" s="7">
+        <v>697045161911</v>
+      </c>
+      <c r="B328" s="2">
+        <v>83316199</v>
+      </c>
+      <c r="C328" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D328" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="E328" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="F328" s="2">
+        <v>6</v>
+      </c>
+      <c r="G328" s="8">
+        <v>24.526800000000001</v>
+      </c>
+    </row>
+    <row r="329" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A329" s="7">
+        <v>697045165759</v>
+      </c>
+      <c r="B329" s="2">
+        <v>89116099</v>
+      </c>
+      <c r="C329" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D329" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="E329" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="F329" s="2">
+        <v>6</v>
+      </c>
+      <c r="G329" s="8">
+        <v>8.7588000000000008</v>
+      </c>
+    </row>
+    <row r="330" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A330" s="7">
+        <v>697045162444</v>
+      </c>
+      <c r="B330" s="2">
+        <v>84216199</v>
+      </c>
+      <c r="C330" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D330" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="E330" s="3" t="s">
+        <v>335</v>
+      </c>
+      <c r="F330" s="2">
+        <v>6</v>
+      </c>
+      <c r="G330" s="8">
+        <v>15.076800000000002</v>
+      </c>
+    </row>
+    <row r="331" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A331" s="7">
+        <v>697045154357</v>
+      </c>
+      <c r="B331" s="2">
+        <v>82915299</v>
+      </c>
+      <c r="C331" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D331" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="E331" s="3" t="s">
+        <v>336</v>
+      </c>
+      <c r="F331" s="2">
+        <v>6</v>
+      </c>
+      <c r="G331" s="8">
+        <v>17.636399999999998</v>
+      </c>
+    </row>
+    <row r="332" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A332" s="7">
+        <v>697045166039</v>
+      </c>
+      <c r="B332" s="2">
+        <v>89119099</v>
+      </c>
+      <c r="C332" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D332" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="E332" s="3" t="s">
+        <v>337</v>
+      </c>
+      <c r="F332" s="2">
+        <v>6</v>
+      </c>
+      <c r="G332" s="8">
+        <v>14.558400000000001</v>
+      </c>
+    </row>
+    <row r="333" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A333" s="7">
+        <v>697045164394</v>
+      </c>
+      <c r="B333" s="2">
+        <v>87316099</v>
+      </c>
+      <c r="C333" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D333" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="E333" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="F333" s="2">
+        <v>6</v>
+      </c>
+      <c r="G333" s="8">
+        <v>13.0032</v>
+      </c>
+    </row>
+    <row r="334" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A334" s="7">
+        <v>697045164387</v>
+      </c>
+      <c r="B334" s="2">
+        <v>87416099</v>
+      </c>
+      <c r="C334" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D334" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="E334" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="F334" s="2">
+        <v>6</v>
+      </c>
+      <c r="G334" s="8">
+        <v>24.8184</v>
+      </c>
+    </row>
+    <row r="335" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A335" s="7">
+        <v>697045165766</v>
+      </c>
+      <c r="B335" s="2">
+        <v>89016099</v>
+      </c>
+      <c r="C335" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D335" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="E335" s="3" t="s">
+        <v>339</v>
+      </c>
+      <c r="F335" s="2">
+        <v>6</v>
+      </c>
+      <c r="G335" s="8">
+        <v>7.4088000000000012</v>
+      </c>
+    </row>
+    <row r="336" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A336" s="7">
+        <v>697045156016</v>
+      </c>
+      <c r="B336" s="2">
+        <v>84915199</v>
+      </c>
+      <c r="C336" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D336" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="E336" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="F336" s="2">
+        <v>6</v>
+      </c>
+      <c r="G336" s="8">
+        <v>8.4672000000000001</v>
+      </c>
+    </row>
+    <row r="337" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A337" s="7">
+        <v>697045158737</v>
+      </c>
+      <c r="B337" s="2">
+        <v>84215599</v>
+      </c>
+      <c r="C337" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D337" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="E337" s="3" t="s">
+        <v>340</v>
+      </c>
+      <c r="F337" s="2">
+        <v>6</v>
+      </c>
+      <c r="G337" s="8">
+        <v>4.1148000000000007</v>
+      </c>
+    </row>
+    <row r="338" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A338" s="7">
+        <v>697045159949</v>
+      </c>
+      <c r="B338" s="2">
+        <v>84015499</v>
+      </c>
+      <c r="C338" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D338" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="E338" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="F338" s="2">
+        <v>6</v>
+      </c>
+      <c r="G338" s="8">
+        <v>8.4672000000000001</v>
+      </c>
+    </row>
+    <row r="339" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A339" s="7">
+        <v>697045150533</v>
+      </c>
+      <c r="B339" s="2">
+        <v>84315299</v>
+      </c>
+      <c r="C339" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D339" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="E339" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="F339" s="2">
+        <v>6</v>
+      </c>
+      <c r="G339" s="8">
+        <v>5.5511999999999997</v>
+      </c>
+    </row>
+    <row r="340" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A340" s="7">
+        <v>697045150489</v>
+      </c>
+      <c r="B340" s="2">
+        <v>84415199</v>
+      </c>
+      <c r="C340" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D340" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="E340" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="F340" s="2">
+        <v>6</v>
+      </c>
+      <c r="G340" s="8">
+        <v>11.3832</v>
+      </c>
+    </row>
+    <row r="341" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A341" s="7">
+        <v>697045159116</v>
+      </c>
+      <c r="B341" s="2">
+        <v>80516199</v>
+      </c>
+      <c r="C341" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D341" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="E341" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="F341" s="2">
+        <v>6</v>
+      </c>
+      <c r="G341" s="8">
+        <v>12.852000000000002</v>
+      </c>
+    </row>
+    <row r="342" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A342" s="7">
+        <v>697045150502</v>
+      </c>
+      <c r="B342" s="2">
+        <v>84615199</v>
+      </c>
+      <c r="C342" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D342" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="E342" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="F342" s="2">
+        <v>6</v>
+      </c>
+      <c r="G342" s="8">
+        <v>8.4672000000000001</v>
+      </c>
+    </row>
+    <row r="343" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A343" s="7">
+        <v>697045150496</v>
+      </c>
+      <c r="B343" s="2">
+        <v>84515199</v>
+      </c>
+      <c r="C343" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D343" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="E343" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="F343" s="2">
+        <v>6</v>
+      </c>
+      <c r="G343" s="8">
+        <v>8.4672000000000001</v>
+      </c>
+    </row>
+    <row r="344" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A344" s="7">
+        <v>697045152292</v>
+      </c>
+      <c r="B344" s="2">
+        <v>86115099</v>
+      </c>
+      <c r="C344" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D344" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="E344" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="F344" s="2">
+        <v>6</v>
+      </c>
+      <c r="G344" s="8">
+        <v>7.0092000000000008</v>
+      </c>
+    </row>
+    <row r="345" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A345" s="7">
+        <v>697045165681</v>
+      </c>
+      <c r="B345" s="2">
+        <v>85516099</v>
+      </c>
+      <c r="C345" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D345" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="E345" s="3" t="s">
+        <v>341</v>
+      </c>
+      <c r="F345" s="2">
+        <v>6</v>
+      </c>
+      <c r="G345" s="8">
+        <v>6.9336000000000002</v>
+      </c>
+    </row>
+    <row r="346" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A346" s="7">
+        <v>697045160167</v>
+      </c>
+      <c r="B346" s="2" t="s">
+        <v>342</v>
+      </c>
+      <c r="C346" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D346" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="E346" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="F346" s="2">
+        <v>6</v>
+      </c>
+      <c r="G346" s="8">
+        <v>6.1344000000000003</v>
+      </c>
+    </row>
+    <row r="347" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A347" s="7">
+        <v>697045160228</v>
+      </c>
+      <c r="B347" s="2">
+        <v>81516199</v>
+      </c>
+      <c r="C347" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D347" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="E347" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="F347" s="2">
+        <v>6</v>
+      </c>
+      <c r="G347" s="8">
+        <v>5.8428000000000004</v>
+      </c>
+    </row>
+    <row r="348" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A348" s="7">
+        <v>697045151813</v>
+      </c>
+      <c r="B348" s="2">
+        <v>86015299</v>
+      </c>
+      <c r="C348" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D348" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="E348" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="F348" s="2">
+        <v>6</v>
+      </c>
+      <c r="G348" s="8">
+        <v>10.216800000000001</v>
+      </c>
+    </row>
+    <row r="349" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A349" s="7">
+        <v>697045151196</v>
+      </c>
+      <c r="B349" s="2">
+        <v>84115299</v>
+      </c>
+      <c r="C349" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D349" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="E349" s="3" t="s">
+        <v>345</v>
+      </c>
+      <c r="F349" s="2">
+        <v>6</v>
+      </c>
+      <c r="G349" s="8">
+        <v>9.9684000000000008</v>
+      </c>
+    </row>
+    <row r="350" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A350" s="7">
+        <v>697045156245</v>
+      </c>
+      <c r="B350" s="2">
+        <v>86415299</v>
+      </c>
+      <c r="C350" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D350" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="E350" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="F350" s="2">
+        <v>6</v>
+      </c>
+      <c r="G350" s="8">
+        <v>9.9684000000000008</v>
+      </c>
+    </row>
+    <row r="351" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A351" s="7">
+        <v>697045153909</v>
+      </c>
+      <c r="B351" s="2">
+        <v>81815199</v>
+      </c>
+      <c r="C351" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D351" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="E351" s="3" t="s">
+        <v>347</v>
+      </c>
+      <c r="F351" s="2">
+        <v>6</v>
+      </c>
+      <c r="G351" s="8">
+        <v>7.4088000000000012</v>
+      </c>
+    </row>
+    <row r="352" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A352" s="7">
+        <v>697045157310</v>
+      </c>
+      <c r="B352" s="2">
+        <v>86215199</v>
+      </c>
+      <c r="C352" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D352" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="E352" s="3" t="s">
+        <v>348</v>
+      </c>
+      <c r="F352" s="2">
+        <v>6</v>
+      </c>
+      <c r="G352" s="8">
+        <v>7.4088000000000012</v>
+      </c>
+    </row>
+    <row r="353" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A353" s="7">
+        <v>697045164035</v>
+      </c>
+      <c r="B353" s="2">
+        <v>83716199</v>
+      </c>
+      <c r="C353" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D353" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="E353" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="F353" s="2">
+        <v>6</v>
+      </c>
+      <c r="G353" s="8">
+        <v>7.4088000000000012</v>
+      </c>
+    </row>
+    <row r="354" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A354" s="7">
+        <v>697045153893</v>
+      </c>
+      <c r="B354" s="2">
+        <v>81615199</v>
+      </c>
+      <c r="C354" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D354" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="E354" s="3" t="s">
+        <v>350</v>
+      </c>
+      <c r="F354" s="2">
+        <v>6</v>
+      </c>
+      <c r="G354" s="8">
+        <v>4.1148000000000007</v>
+      </c>
+    </row>
+    <row r="355" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A355" s="7">
+        <v>697045157297</v>
+      </c>
+      <c r="B355" s="2">
+        <v>89715199</v>
+      </c>
+      <c r="C355" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D355" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="E355" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="F355" s="2">
+        <v>6</v>
+      </c>
+      <c r="G355" s="8">
+        <v>4.1148000000000007</v>
+      </c>
+    </row>
+    <row r="356" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A356" s="7">
+        <v>697045164011</v>
+      </c>
+      <c r="B356" s="2">
+        <v>83616199</v>
+      </c>
+      <c r="C356" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D356" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="E356" s="3" t="s">
+        <v>352</v>
+      </c>
+      <c r="F356" s="2">
+        <v>6</v>
+      </c>
+      <c r="G356" s="8">
+        <v>4.1148000000000007</v>
+      </c>
+    </row>
+    <row r="357" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A357" s="7">
+        <v>697045159819</v>
+      </c>
+      <c r="B357" s="2">
+        <v>87015499</v>
+      </c>
+      <c r="C357" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D357" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="E357" s="3" t="s">
+        <v>353</v>
+      </c>
+      <c r="F357" s="2">
+        <v>6</v>
+      </c>
+      <c r="G357" s="8">
+        <v>10.216800000000001</v>
+      </c>
+    </row>
+    <row r="358" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A358" s="7">
+        <v>697045165971</v>
+      </c>
+      <c r="B358" s="2">
+        <v>89516099</v>
+      </c>
+      <c r="C358" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D358" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="E358" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="F358" s="2">
+        <v>6</v>
+      </c>
+      <c r="G358" s="8">
+        <v>17.225999999999999</v>
+      </c>
+    </row>
+    <row r="359" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A359" s="7">
+        <v>697045158751</v>
+      </c>
+      <c r="B359" s="2">
+        <v>87515499</v>
+      </c>
+      <c r="C359" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D359" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="E359" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="F359" s="2">
+        <v>6</v>
+      </c>
+      <c r="G359" s="8">
+        <v>7.4088000000000012</v>
+      </c>
+    </row>
+    <row r="360" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A360" s="7">
+        <v>697045157648</v>
+      </c>
+      <c r="B360" s="2">
+        <v>80116299</v>
+      </c>
+      <c r="C360" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D360" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="E360" s="3" t="s">
+        <v>355</v>
+      </c>
+      <c r="F360" s="2">
+        <v>6</v>
+      </c>
+      <c r="G360" s="8">
+        <v>8.6940000000000008</v>
+      </c>
+    </row>
+    <row r="361" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A361" s="7">
+        <v>697045152254</v>
+      </c>
+      <c r="B361" s="2">
+        <v>87615099</v>
+      </c>
+      <c r="C361" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D361" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="E361" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="F361" s="2">
+        <v>6</v>
+      </c>
+      <c r="G361" s="8">
+        <v>7.4088000000000012</v>
+      </c>
+    </row>
+    <row r="362" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A362" s="7">
+        <v>697045156092</v>
+      </c>
+      <c r="B362" s="2">
+        <v>87315299</v>
+      </c>
+      <c r="C362" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D362" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="E362" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="F362" s="2">
+        <v>6</v>
+      </c>
+      <c r="G362" s="8">
+        <v>5.5511999999999997</v>
+      </c>
+    </row>
+    <row r="363" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A363" s="7">
+        <v>697045159833</v>
+      </c>
+      <c r="B363" s="2">
+        <v>87115499</v>
+      </c>
+      <c r="C363" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D363" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="E363" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="F363" s="2">
+        <v>6</v>
+      </c>
+      <c r="G363" s="8">
+        <v>9.9252000000000002</v>
+      </c>
+    </row>
+    <row r="364" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A364" s="7">
+        <v>697045158317</v>
+      </c>
+      <c r="B364" s="2">
+        <v>87215499</v>
+      </c>
+      <c r="C364" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D364" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="E364" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="F364" s="2">
+        <v>6</v>
+      </c>
+      <c r="G364" s="8">
+        <v>5.5511999999999997</v>
+      </c>
+    </row>
+    <row r="365" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A365" s="7">
+        <v>697045165063</v>
+      </c>
+      <c r="B365" s="2">
+        <v>87816099</v>
+      </c>
+      <c r="C365" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D365" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="E365" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="F365" s="2">
+        <v>6</v>
+      </c>
+      <c r="G365" s="8">
+        <v>8.7588000000000008</v>
+      </c>
+    </row>
+    <row r="366" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A366" s="7">
+        <v>697045163090</v>
+      </c>
+      <c r="B366" s="2">
+        <v>86720740</v>
+      </c>
+      <c r="C366" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D366" s="2" t="s">
+        <v>356</v>
+      </c>
+      <c r="E366" s="3" t="s">
+        <v>357</v>
+      </c>
+      <c r="F366" s="2">
+        <v>1</v>
+      </c>
+      <c r="G366" s="8">
+        <v>188.58960000000002</v>
+      </c>
+    </row>
+    <row r="367" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A367" s="7">
+        <v>697045163229</v>
+      </c>
+      <c r="B367" s="2">
+        <v>89620090</v>
+      </c>
+      <c r="C367" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D367" s="2" t="s">
+        <v>356</v>
+      </c>
+      <c r="E367" s="3" t="s">
+        <v>358</v>
+      </c>
+      <c r="F367" s="2">
+        <v>12</v>
+      </c>
+      <c r="G367" s="8">
+        <v>53.46</v>
+      </c>
+    </row>
+    <row r="368" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A368" s="7">
+        <v>697045163328</v>
+      </c>
+      <c r="B368" s="2">
+        <v>81220040</v>
+      </c>
+      <c r="C368" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D368" s="2" t="s">
+        <v>356</v>
+      </c>
+      <c r="E368" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="F368" s="2">
+        <v>12</v>
+      </c>
+      <c r="G368" s="8">
+        <v>17.830800000000004</v>
+      </c>
+    </row>
+    <row r="369" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A369" s="7">
+        <v>697045163113</v>
+      </c>
+      <c r="B369" s="2">
+        <v>82920040</v>
+      </c>
+      <c r="C369" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D369" s="2" t="s">
+        <v>356</v>
+      </c>
+      <c r="E369" s="3" t="s">
+        <v>360</v>
+      </c>
+      <c r="F369" s="2">
+        <v>12</v>
+      </c>
+      <c r="G369" s="8">
+        <v>43.297200000000004</v>
+      </c>
+    </row>
+    <row r="370" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A370" s="7">
+        <v>697045163168</v>
+      </c>
+      <c r="B370" s="2">
+        <v>83520061</v>
+      </c>
+      <c r="C370" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D370" s="2" t="s">
+        <v>356</v>
+      </c>
+      <c r="E370" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="F370" s="2">
+        <v>12</v>
+      </c>
+      <c r="G370" s="8">
+        <v>29.624400000000001</v>
+      </c>
+    </row>
+    <row r="371" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A371" s="7">
+        <v>697045163175</v>
+      </c>
+      <c r="B371" s="2">
+        <v>88720068</v>
+      </c>
+      <c r="C371" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D371" s="2" t="s">
+        <v>356</v>
+      </c>
+      <c r="E371" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="F371" s="2">
+        <v>12</v>
+      </c>
+      <c r="G371" s="8">
+        <v>12.225600000000002</v>
+      </c>
+    </row>
+    <row r="372" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A372" s="7">
+        <v>697045163311</v>
+      </c>
+      <c r="B372" s="2" t="s">
+        <v>363</v>
+      </c>
+      <c r="C372" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D372" s="2" t="s">
+        <v>356</v>
+      </c>
+      <c r="E372" s="3" t="s">
+        <v>364</v>
+      </c>
+      <c r="F372" s="2">
+        <v>12</v>
+      </c>
+      <c r="G372" s="8">
+        <v>24.840000000000003</v>
+      </c>
+    </row>
+    <row r="373" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A373" s="7">
+        <v>697045163434</v>
+      </c>
+      <c r="B373" s="2">
+        <v>88620440</v>
+      </c>
+      <c r="C373" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D373" s="2" t="s">
+        <v>356</v>
+      </c>
+      <c r="E373" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="F373" s="2">
+        <v>12</v>
+      </c>
+      <c r="G373" s="8">
+        <v>9.5904000000000007</v>
+      </c>
+    </row>
+    <row r="374" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A374" s="7">
+        <v>697045163106</v>
+      </c>
+      <c r="B374" s="2">
+        <v>86820040</v>
+      </c>
+      <c r="C374" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D374" s="2" t="s">
+        <v>356</v>
+      </c>
+      <c r="E374" s="3" t="s">
+        <v>366</v>
+      </c>
+      <c r="F374" s="2">
+        <v>1</v>
+      </c>
+      <c r="G374" s="8">
+        <v>60.231600000000007</v>
+      </c>
+    </row>
+    <row r="375" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A375" s="7">
+        <v>697045163076</v>
+      </c>
+      <c r="B375" s="2">
+        <v>86020168</v>
+      </c>
+      <c r="C375" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D375" s="2" t="s">
+        <v>356</v>
+      </c>
+      <c r="E375" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="F375" s="2">
+        <v>6</v>
+      </c>
+      <c r="G375" s="8">
+        <v>40.932000000000002</v>
+      </c>
+    </row>
+    <row r="376" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A376" s="2">
+        <v>1</v>
+      </c>
+      <c r="B376" s="2">
+        <v>50115067</v>
+      </c>
+      <c r="C376" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D376" s="2" t="s">
+        <v>368</v>
+      </c>
+      <c r="E376" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="F376" s="2">
+        <v>50</v>
+      </c>
+      <c r="G376" s="8">
+        <v>1.0908</v>
+      </c>
+    </row>
+    <row r="377" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A377" s="7">
+        <v>697045164165</v>
+      </c>
+      <c r="B377" s="2" t="s">
+        <v>370</v>
+      </c>
+      <c r="C377" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D377" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="E377" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="F377" s="2">
+        <v>150</v>
+      </c>
+      <c r="G377" s="8">
+        <v>5.0220000000000011</v>
+      </c>
+    </row>
+    <row r="378" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A378" s="7">
+        <v>697045164141</v>
+      </c>
+      <c r="B378" s="2" t="s">
+        <v>373</v>
+      </c>
+      <c r="C378" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D378" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="E378" s="3" t="s">
+        <v>374</v>
+      </c>
+      <c r="F378" s="2">
+        <v>190</v>
+      </c>
+      <c r="G378" s="8">
+        <v>3.9312000000000005</v>
+      </c>
+    </row>
+    <row r="379" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A379" s="2">
         <v>7</v>
       </c>
-      <c r="C9" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E9" s="3" t="s">
+      <c r="B379" s="2" t="s">
+        <v>375</v>
+      </c>
+      <c r="C379" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D379" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="E379" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="F379" s="2">
+        <v>250</v>
+      </c>
+      <c r="G379" s="8">
+        <v>5.4000000000000006E-2</v>
+      </c>
+    </row>
+    <row r="380" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A380" s="2">
+        <v>8</v>
+      </c>
+      <c r="B380" s="2">
+        <v>50115927</v>
+      </c>
+      <c r="C380" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D380" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="E380" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="F380" s="2">
+        <v>90</v>
+      </c>
+      <c r="G380" s="8">
+        <v>0.61560000000000004</v>
+      </c>
+    </row>
+    <row r="381" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A381" s="2">
         <v>9</v>
       </c>
-      <c r="F9" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G9" s="2">
+      <c r="B381" s="2">
+        <v>50115412</v>
+      </c>
+      <c r="C381" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D381" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="E381" s="3" t="s">
+        <v>378</v>
+      </c>
+      <c r="F381" s="2">
+        <v>50</v>
+      </c>
+      <c r="G381" s="8">
+        <v>4.8815999999999997</v>
+      </c>
+    </row>
+    <row r="382" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A382" s="2">
+        <v>10</v>
+      </c>
+      <c r="B382" s="2">
+        <v>50115413</v>
+      </c>
+      <c r="C382" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D382" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="E382" s="3" t="s">
+        <v>379</v>
+      </c>
+      <c r="F382" s="2">
+        <v>100</v>
+      </c>
+      <c r="G382" s="8">
+        <v>1.4580000000000002</v>
+      </c>
+    </row>
+    <row r="383" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A383" s="2">
+        <v>11</v>
+      </c>
+      <c r="B383" s="2" t="s">
+        <v>380</v>
+      </c>
+      <c r="C383" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D383" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="E383" s="3" t="s">
+        <v>381</v>
+      </c>
+      <c r="F383" s="2">
+        <v>500</v>
+      </c>
+      <c r="G383" s="8">
+        <v>0.18360000000000001</v>
+      </c>
+    </row>
+    <row r="384" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A384" s="2">
+        <v>12</v>
+      </c>
+      <c r="B384" s="2" t="s">
+        <v>382</v>
+      </c>
+      <c r="C384" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D384" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="E384" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="F384" s="2">
+        <v>500</v>
+      </c>
+      <c r="G384" s="8">
+        <v>0.42120000000000002</v>
+      </c>
+    </row>
+    <row r="385" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A385" s="7">
+        <v>697045013135</v>
+      </c>
+      <c r="B385" s="2">
+        <v>50115925</v>
+      </c>
+      <c r="C385" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D385" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="E385" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="F385" s="2">
+        <v>200</v>
+      </c>
+      <c r="G385" s="8">
+        <v>0.98280000000000012</v>
+      </c>
+    </row>
+    <row r="386" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A386" s="2">
+        <v>13</v>
+      </c>
+      <c r="B386" s="2" t="s">
+        <v>385</v>
+      </c>
+      <c r="C386" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D386" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="E386" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="F386" s="2">
+        <v>300</v>
+      </c>
+      <c r="G386" s="8">
+        <v>0.2268</v>
+      </c>
+    </row>
+    <row r="387" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A387" s="2">
+        <v>14</v>
+      </c>
+      <c r="B387" s="2" t="s">
+        <v>387</v>
+      </c>
+      <c r="C387" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D387" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="E387" s="3" t="s">
+        <v>388</v>
+      </c>
+      <c r="F387" s="2">
+        <v>300</v>
+      </c>
+      <c r="G387" s="8">
+        <v>0.2268</v>
+      </c>
+    </row>
+    <row r="388" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A388" s="2">
+        <v>15</v>
+      </c>
+      <c r="B388" s="2">
+        <v>50115415</v>
+      </c>
+      <c r="C388" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D388" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="E388" s="3" t="s">
+        <v>389</v>
+      </c>
+      <c r="F388" s="2">
+        <v>25</v>
+      </c>
+      <c r="G388" s="8">
+        <v>3.6612000000000005</v>
+      </c>
+    </row>
+    <row r="389" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A389" s="2">
+        <v>16</v>
+      </c>
+      <c r="B389" s="2" t="s">
+        <v>390</v>
+      </c>
+      <c r="C389" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D389" s="2" t="s">
+        <v>391</v>
+      </c>
+      <c r="E389" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="F389" s="2">
+        <v>1</v>
+      </c>
+      <c r="G389" s="8">
+        <v>68.990400000000008</v>
+      </c>
+    </row>
+    <row r="390" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A390" s="2">
+        <v>17</v>
+      </c>
+      <c r="B390" s="2">
+        <v>70115199</v>
+      </c>
+      <c r="C390" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D390" s="2" t="s">
+        <v>393</v>
+      </c>
+      <c r="E390" s="3" t="s">
+        <v>394</v>
+      </c>
+      <c r="F390" s="2">
         <v>6</v>
       </c>
-      <c r="H9" s="8">
-[...57 lines deleted...]
-      <c r="H11" s="8">
+      <c r="G390" s="8">
+        <v>2.484</v>
+      </c>
+    </row>
+    <row r="391" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A391" s="7">
+        <v>697045164349</v>
+      </c>
+      <c r="B391" s="2">
+        <v>70115203</v>
+      </c>
+      <c r="C391" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D391" s="2" t="s">
+        <v>393</v>
+      </c>
+      <c r="E391" s="3" t="s">
+        <v>395</v>
+      </c>
+      <c r="F391" s="2">
+        <v>40</v>
+      </c>
+      <c r="G391" s="8">
+        <v>2.484</v>
+      </c>
+    </row>
+    <row r="392" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A392" s="7">
+        <v>697045164356</v>
+      </c>
+      <c r="B392" s="2">
+        <v>70115204</v>
+      </c>
+      <c r="C392" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D392" s="2" t="s">
+        <v>393</v>
+      </c>
+      <c r="E392" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="F392" s="2">
+        <v>40</v>
+      </c>
+      <c r="G392" s="8">
+        <v>2.484</v>
+      </c>
+    </row>
+    <row r="393" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A393" s="2">
+        <v>18</v>
+      </c>
+      <c r="B393" s="2">
+        <v>74002175</v>
+      </c>
+      <c r="C393" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D393" s="2" t="s">
+        <v>393</v>
+      </c>
+      <c r="E393" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="F393" s="2">
+        <v>12</v>
+      </c>
+      <c r="G393" s="8">
+        <v>4.9896000000000003</v>
+      </c>
+    </row>
+    <row r="394" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A394" s="2">
+        <v>19</v>
+      </c>
+      <c r="B394" s="2">
+        <v>74003603</v>
+      </c>
+      <c r="C394" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D394" s="2" t="s">
+        <v>393</v>
+      </c>
+      <c r="E394" s="3" t="s">
+        <v>397</v>
+      </c>
+      <c r="F394" s="2">
+        <v>12</v>
+      </c>
+      <c r="G394" s="8">
+        <v>4.9896000000000003</v>
+      </c>
+    </row>
+    <row r="395" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A395" s="2">
+        <v>20</v>
+      </c>
+      <c r="B395" s="2">
+        <v>74003604</v>
+      </c>
+      <c r="C395" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D395" s="2" t="s">
+        <v>393</v>
+      </c>
+      <c r="E395" s="3" t="s">
+        <v>398</v>
+      </c>
+      <c r="F395" s="2">
+        <v>5</v>
+      </c>
+      <c r="G395" s="8">
+        <v>7.4736000000000002</v>
+      </c>
+    </row>
+    <row r="396" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A396" s="2">
         <v>21</v>
       </c>
-      <c r="I11" s="8">
-[...123 lines deleted...]
-      <c r="B16" s="2" t="s">
+      <c r="B396" s="2">
+        <v>74112107</v>
+      </c>
+      <c r="C396" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D396" s="2" t="s">
+        <v>393</v>
+      </c>
+      <c r="E396" s="3" t="s">
+        <v>399</v>
+      </c>
+      <c r="F396" s="2">
+        <v>1</v>
+      </c>
+      <c r="G396" s="8">
+        <v>1.2744</v>
+      </c>
+    </row>
+    <row r="397" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A397" s="7">
+        <v>697045165391</v>
+      </c>
+      <c r="B397" s="2">
+        <v>74112157</v>
+      </c>
+      <c r="C397" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D397" s="2" t="s">
+        <v>393</v>
+      </c>
+      <c r="E397" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="F397" s="2">
+        <v>100</v>
+      </c>
+      <c r="G397" s="8">
+        <v>6.0372000000000003</v>
+      </c>
+    </row>
+    <row r="398" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A398" s="2">
         <v>22</v>
       </c>
-      <c r="C16" s="2" t="s">
-[...5515 lines deleted...]
-      <c r="E206" s="3" t="s">
+      <c r="B398" s="2">
+        <v>74015910</v>
+      </c>
+      <c r="C398" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D398" s="2" t="s">
         <v>401</v>
       </c>
-      <c r="F206" s="2" t="s">
-[...16 lines deleted...]
-      <c r="B207" s="2" t="s">
+      <c r="E398" s="3" t="s">
         <v>402</v>
       </c>
-      <c r="C207" s="2" t="s">
-[...7882 lines deleted...]
-        <v>31.428000000000004</v>
+      <c r="F398" s="2">
+        <v>1</v>
+      </c>
+      <c r="G398" s="8">
+        <v>0.41040000000000004</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Oway</vt:lpstr>
+      <vt:lpstr>Ahava</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kelter</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <dc:language>en-US</dc:language>
 </cp:coreProperties>