--- v0 (2026-07-21)
+++ v1 (2026-10-21)
@@ -1,57 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="153222"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Kelter International Pte Ltd\Derrick Ng - Viimart\Operation\Wholesale Price\New Lists\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="8835"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="10530" windowHeight="9210"/>
   </bookViews>
   <sheets>
     <sheet name="Alexandre J" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="316" uniqueCount="205">
   <si>
     <t>TAMY9217</t>
   </si>
   <si>
     <t>Alexandre J</t>
   </si>
   <si>
     <t>Tester</t>
   </si>
   <si>
     <t>Altesse Mysore 100Ml</t>
   </si>
   <si>
     <t>CAMY9194</t>
   </si>
@@ -616,145 +615,148 @@
   <si>
     <t>VOCADGR90</t>
   </si>
   <si>
     <t>Voc The Majestic Vetiver 2Ml</t>
   </si>
   <si>
     <t>VOCZO54</t>
   </si>
   <si>
     <t>Voc Zafeer Oud Vanille 2Ml</t>
   </si>
   <si>
     <t>OCZ3029</t>
   </si>
   <si>
     <t xml:space="preserve">Zafeer Oud Vanille 100Ml </t>
   </si>
   <si>
     <t>Exw Sin/Europe</t>
   </si>
   <si>
     <t>Lead Time: 3-5 weeks</t>
   </si>
   <si>
-    <t>Moq EUR15000</t>
+    <t>Moq Eur15,000</t>
   </si>
   <si>
     <t>Ean</t>
   </si>
   <si>
     <t>Ref</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Cost (eur)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
-    <numFmt numFmtId="164" formatCode="[$€-2]\ #,##0.00"/>
+    <numFmt numFmtId="167" formatCode="[$€-2]\ #,##0.00"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FFFFFFFF"/>
-      <name val="Calibri"/>
-[...4 lines deleted...]
-      <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF343E77"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -994,1852 +996,1844 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E109"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="E1" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3:A5"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="J12" sqref="J12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="14.5" style="3" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="9" style="1"/>
+    <col min="1" max="1" width="15.5" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="14.75" style="2" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="14.25" style="2" customWidth="1"/>
+    <col min="4" max="4" width="60" style="3" customWidth="1"/>
+    <col min="5" max="5" width="7.375" style="3" bestFit="1" customWidth="1"/>
+    <col min="6" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="5" t="s">
+      <c r="A1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="5"/>
+      <c r="A2" s="4"/>
     </row>
     <row r="3" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="7" t="s">
+      <c r="A3" s="4" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="7" t="s">
+      <c r="A4" s="4" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="7" t="s">
+      <c r="A5" s="4" t="s">
         <v>199</v>
       </c>
     </row>
-    <row r="6" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-    </row>
     <row r="7" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="2" t="s">
+      <c r="A7" s="5" t="s">
         <v>200</v>
       </c>
-      <c r="B7" s="2" t="s">
+      <c r="B7" s="5" t="s">
         <v>201</v>
       </c>
-      <c r="C7" s="2" t="s">
+      <c r="C7" s="5" t="s">
         <v>202</v>
       </c>
-      <c r="D7" s="2" t="s">
+      <c r="D7" s="6" t="s">
         <v>203</v>
       </c>
-      <c r="E7" s="2" t="s">
+      <c r="E7" s="5" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="4">
+      <c r="A8" s="7">
         <v>3700753029217</v>
       </c>
-      <c r="B8" s="3" t="s">
+      <c r="B8" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="C8" s="3" t="s">
+      <c r="C8" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="D8" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="E8" s="6">
-        <v>37.799599999999998</v>
+      <c r="E8" s="8">
+        <v>41.439599999999999</v>
       </c>
     </row>
     <row r="9" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="4">
+      <c r="A9" s="7">
         <v>3700753029194</v>
       </c>
-      <c r="B9" s="3" t="s">
+      <c r="B9" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="C9" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="1" t="s">
+      <c r="C9" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D9" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E9" s="6">
-        <v>47.254800000000003</v>
+      <c r="E9" s="8">
+        <v>51.796800000000005</v>
       </c>
     </row>
     <row r="10" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="4">
+      <c r="A10" s="7">
         <v>3701278602640</v>
       </c>
-      <c r="B10" s="3" t="s">
+      <c r="B10" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="C10" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D10" s="1" t="s">
+      <c r="C10" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="E10" s="6">
-        <v>118.985</v>
+      <c r="E10" s="8">
+        <v>130.41</v>
       </c>
     </row>
     <row r="11" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="4">
+      <c r="A11" s="7">
         <v>3701278602527</v>
       </c>
-      <c r="B11" s="3" t="s">
+      <c r="B11" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="1" t="s">
+      <c r="C11" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="6">
-        <v>152.97919999999999</v>
+      <c r="E11" s="8">
+        <v>167.67000000000002</v>
       </c>
     </row>
     <row r="12" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="4">
+      <c r="A12" s="7">
         <v>3701278602534</v>
       </c>
-      <c r="B12" s="3" t="s">
+      <c r="B12" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="C12" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="1" t="s">
+      <c r="C12" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D12" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="E12" s="6">
-        <v>275.3562</v>
+      <c r="E12" s="8">
+        <v>301.80599999999998</v>
       </c>
     </row>
     <row r="13" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="4">
+      <c r="A13" s="7">
         <v>3701278602541</v>
       </c>
-      <c r="B13" s="3" t="s">
+      <c r="B13" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="C13" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="1" t="s">
+      <c r="C13" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D13" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="E13" s="6">
-        <v>50.996600000000001</v>
+      <c r="E13" s="8">
+        <v>55.89</v>
       </c>
     </row>
     <row r="14" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="4">
+      <c r="A14" s="7">
         <v>3701278602428</v>
       </c>
-      <c r="B14" s="3" t="s">
+      <c r="B14" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="C14" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D14" s="1" t="s">
+      <c r="C14" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D14" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E14" s="6">
-        <v>91.78540000000001</v>
+      <c r="E14" s="8">
+        <v>100.60200000000002</v>
       </c>
     </row>
     <row r="15" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="4">
+      <c r="A15" s="7">
         <v>3701278602374</v>
       </c>
-      <c r="B15" s="3" t="s">
+      <c r="B15" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="C15" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D15" s="1" t="s">
+      <c r="C15" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D15" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="E15" s="6">
-        <v>125.7796</v>
+      <c r="E15" s="8">
+        <v>137.86200000000002</v>
       </c>
     </row>
     <row r="16" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="4">
+      <c r="A16" s="7">
         <v>3701278602282</v>
       </c>
-      <c r="B16" s="3" t="s">
+      <c r="B16" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="C16" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D16" s="1" t="s">
+      <c r="C16" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="E16" s="6">
-        <v>1.3568</v>
+      <c r="E16" s="8">
+        <v>1.4903999999999999</v>
       </c>
     </row>
     <row r="17" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="4">
+      <c r="A17" s="7">
         <v>3700753002401</v>
       </c>
-      <c r="B17" s="3" t="s">
+      <c r="B17" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="C17" s="3" t="s">
+      <c r="C17" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="D17" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="E17" s="6">
-        <v>37.799599999999998</v>
+      <c r="E17" s="8">
+        <v>41.439599999999999</v>
       </c>
     </row>
     <row r="18" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="4">
+      <c r="A18" s="7">
         <v>3760016770287</v>
       </c>
-      <c r="B18" s="3" t="s">
+      <c r="B18" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="C18" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D18" s="1" t="s">
+      <c r="C18" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D18" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="E18" s="6">
-        <v>47.254800000000003</v>
+      <c r="E18" s="8">
+        <v>51.796800000000005</v>
       </c>
     </row>
     <row r="19" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="4">
+      <c r="A19" s="7">
         <v>3700753029521</v>
       </c>
-      <c r="B19" s="3" t="s">
+      <c r="B19" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="C19" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D19" s="1" t="s">
+      <c r="C19" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D19" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="E19" s="6">
-        <v>62.889800000000001</v>
+      <c r="E19" s="8">
+        <v>68.936400000000006</v>
       </c>
     </row>
     <row r="20" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="4">
+      <c r="A20" s="7">
         <v>3701278602350</v>
       </c>
-      <c r="B20" s="3" t="s">
+      <c r="B20" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="C20" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D20" s="1" t="s">
+      <c r="C20" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D20" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="E20" s="6">
-        <v>0.40280000000000005</v>
+      <c r="E20" s="8">
+        <v>0.44280000000000003</v>
       </c>
     </row>
     <row r="21" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="4">
+      <c r="A21" s="7">
         <v>3700753002371</v>
       </c>
-      <c r="B21" s="3" t="s">
+      <c r="B21" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="C21" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D21" s="1" t="s">
+      <c r="C21" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D21" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="E21" s="6">
-        <v>0.40280000000000005</v>
+      <c r="E21" s="8">
+        <v>0.44280000000000003</v>
       </c>
     </row>
     <row r="22" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="4">
+      <c r="A22" s="7">
         <v>3701278602688</v>
       </c>
-      <c r="B22" s="3" t="s">
+      <c r="B22" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="C22" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D22" s="1" t="s">
+      <c r="C22" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D22" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="E22" s="6">
-        <v>125.7796</v>
+      <c r="E22" s="8">
+        <v>137.86200000000002</v>
       </c>
     </row>
     <row r="23" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="4">
+      <c r="A23" s="7">
         <v>3701278602718</v>
       </c>
-      <c r="B23" s="3" t="s">
+      <c r="B23" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="C23" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D23" s="1" t="s">
+      <c r="C23" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D23" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="E23" s="6">
-        <v>1.3568</v>
+      <c r="E23" s="8">
+        <v>1.4903999999999999</v>
       </c>
     </row>
     <row r="24" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="4">
+      <c r="A24" s="7">
         <v>3701278602824</v>
       </c>
-      <c r="B24" s="3" t="s">
+      <c r="B24" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="C24" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D24" s="1" t="s">
+      <c r="C24" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D24" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="E24" s="6">
-        <v>22.101000000000003</v>
+      <c r="E24" s="8">
+        <v>24.224400000000003</v>
       </c>
     </row>
     <row r="25" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="4">
+      <c r="A25" s="7">
         <v>3701278602817</v>
       </c>
-      <c r="B25" s="3" t="s">
+      <c r="B25" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="C25" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D25" s="1" t="s">
+      <c r="C25" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D25" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="E25" s="6">
-        <v>22.101000000000003</v>
+      <c r="E25" s="8">
+        <v>24.224400000000003</v>
       </c>
     </row>
     <row r="26" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="4">
+      <c r="A26" s="7">
         <v>3701278602848</v>
       </c>
-      <c r="B26" s="3" t="s">
+      <c r="B26" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="C26" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D26" s="1" t="s">
+      <c r="C26" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D26" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="E26" s="6">
-        <v>22.101000000000003</v>
+      <c r="E26" s="8">
+        <v>24.224400000000003</v>
       </c>
     </row>
     <row r="27" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="4">
+      <c r="A27" s="7">
         <v>3701278602831</v>
       </c>
-      <c r="B27" s="3" t="s">
+      <c r="B27" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="C27" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D27" s="1" t="s">
+      <c r="C27" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D27" s="3" t="s">
         <v>42</v>
       </c>
-      <c r="E27" s="6">
-        <v>22.101000000000003</v>
+      <c r="E27" s="8">
+        <v>24.224400000000003</v>
       </c>
     </row>
     <row r="28" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="4">
+      <c r="A28" s="7">
         <v>3701278602800</v>
       </c>
-      <c r="B28" s="3" t="s">
+      <c r="B28" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="C28" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D28" s="1" t="s">
+      <c r="C28" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D28" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="E28" s="6">
-        <v>22.101000000000003</v>
+      <c r="E28" s="8">
+        <v>24.224400000000003</v>
       </c>
     </row>
     <row r="29" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="4">
+      <c r="A29" s="7">
         <v>3701278602855</v>
       </c>
-      <c r="B29" s="3" t="s">
+      <c r="B29" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="C29" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D29" s="1" t="s">
+      <c r="C29" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D29" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="E29" s="6">
-        <v>22.101000000000003</v>
+      <c r="E29" s="8">
+        <v>24.224400000000003</v>
       </c>
     </row>
     <row r="30" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="4">
+      <c r="A30" s="7">
         <v>3701278602794</v>
       </c>
-      <c r="B30" s="3" t="s">
+      <c r="B30" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="C30" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D30" s="1" t="s">
+      <c r="C30" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D30" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="E30" s="6">
-        <v>57.791200000000003</v>
+      <c r="E30" s="8">
+        <v>63.342000000000006</v>
       </c>
     </row>
     <row r="31" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="4">
+      <c r="A31" s="7">
         <v>3701278602787</v>
       </c>
-      <c r="B31" s="3" t="s">
+      <c r="B31" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="C31" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D31" s="1" t="s">
+      <c r="C31" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D31" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="E31" s="6">
-        <v>57.791200000000003</v>
+      <c r="E31" s="8">
+        <v>63.342000000000006</v>
       </c>
     </row>
     <row r="32" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="4">
+      <c r="A32" s="7">
         <v>3701278602770</v>
       </c>
-      <c r="B32" s="3" t="s">
+      <c r="B32" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="C32" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D32" s="1" t="s">
+      <c r="C32" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D32" s="3" t="s">
         <v>52</v>
       </c>
-      <c r="E32" s="6">
-        <v>57.791200000000003</v>
+      <c r="E32" s="8">
+        <v>63.342000000000006</v>
       </c>
     </row>
     <row r="33" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="4">
+      <c r="A33" s="7">
         <v>3701278600356</v>
       </c>
-      <c r="B33" s="3" t="s">
+      <c r="B33" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="C33" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D33" s="1" t="s">
+      <c r="C33" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D33" s="3" t="s">
         <v>54</v>
       </c>
-      <c r="E33" s="6">
-        <v>231.16480000000001</v>
+      <c r="E33" s="8">
+        <v>253.36800000000002</v>
       </c>
     </row>
     <row r="34" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="4">
+      <c r="A34" s="7">
         <v>3760016770270</v>
       </c>
-      <c r="B34" s="3" t="s">
+      <c r="B34" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="C34" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D34" s="1" t="s">
+      <c r="C34" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D34" s="3" t="s">
         <v>56</v>
       </c>
-      <c r="E34" s="6">
-        <v>47.254800000000003</v>
+      <c r="E34" s="8">
+        <v>51.796800000000005</v>
       </c>
     </row>
     <row r="35" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="4">
+      <c r="A35" s="7">
         <v>3700753002418</v>
       </c>
-      <c r="B35" s="3" t="s">
+      <c r="B35" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="C35" s="3" t="s">
+      <c r="C35" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D35" s="1" t="s">
+      <c r="D35" s="3" t="s">
         <v>58</v>
       </c>
-      <c r="E35" s="6">
-        <v>37.799599999999998</v>
+      <c r="E35" s="8">
+        <v>41.439599999999999</v>
       </c>
     </row>
     <row r="36" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="4">
+      <c r="A36" s="7">
         <v>3701278601285</v>
       </c>
-      <c r="B36" s="3" t="s">
+      <c r="B36" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="C36" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D36" s="1" t="s">
+      <c r="C36" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D36" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="E36" s="6">
-        <v>13.5998</v>
+      <c r="E36" s="8">
+        <v>14.904000000000002</v>
       </c>
     </row>
     <row r="37" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="4">
+      <c r="A37" s="7">
         <v>3701278602244</v>
       </c>
-      <c r="B37" s="3" t="s">
+      <c r="B37" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="C37" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D37" s="1" t="s">
+      <c r="C37" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D37" s="3" t="s">
         <v>62</v>
       </c>
-      <c r="E37" s="6">
-        <v>13.5998</v>
+      <c r="E37" s="8">
+        <v>14.904000000000002</v>
       </c>
     </row>
     <row r="38" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="4">
+      <c r="A38" s="7">
         <v>3701278602558</v>
       </c>
-      <c r="B38" s="3" t="s">
+      <c r="B38" s="2" t="s">
         <v>63</v>
       </c>
-      <c r="C38" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D38" s="1" t="s">
+      <c r="C38" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D38" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="E38" s="6">
-        <v>50.996600000000001</v>
+      <c r="E38" s="8">
+        <v>55.89</v>
       </c>
     </row>
     <row r="39" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="4">
+      <c r="A39" s="7">
         <v>3701278602435</v>
       </c>
-      <c r="B39" s="3" t="s">
+      <c r="B39" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="C39" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D39" s="1" t="s">
+      <c r="C39" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D39" s="3" t="s">
         <v>66</v>
       </c>
-      <c r="E39" s="6">
-        <v>91.78540000000001</v>
+      <c r="E39" s="8">
+        <v>100.60200000000002</v>
       </c>
     </row>
     <row r="40" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="4">
+      <c r="A40" s="7">
         <v>3701278602381</v>
       </c>
-      <c r="B40" s="3" t="s">
+      <c r="B40" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="C40" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D40" s="1" t="s">
+      <c r="C40" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D40" s="3" t="s">
         <v>68</v>
       </c>
-      <c r="E40" s="6">
-        <v>125.7796</v>
+      <c r="E40" s="8">
+        <v>137.86200000000002</v>
       </c>
     </row>
     <row r="41" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="4">
+      <c r="A41" s="7">
         <v>3701278602299</v>
       </c>
-      <c r="B41" s="3" t="s">
+      <c r="B41" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="C41" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D41" s="1" t="s">
+      <c r="C41" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D41" s="3" t="s">
         <v>70</v>
       </c>
-      <c r="E41" s="6">
-        <v>1.3568</v>
+      <c r="E41" s="8">
+        <v>1.4903999999999999</v>
       </c>
     </row>
     <row r="42" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="4">
+      <c r="A42" s="7">
         <v>3700753001404</v>
       </c>
-      <c r="B42" s="3" t="s">
+      <c r="B42" s="2" t="s">
         <v>71</v>
       </c>
-      <c r="C42" s="3" t="s">
+      <c r="C42" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D42" s="1" t="s">
+      <c r="D42" s="3" t="s">
         <v>72</v>
       </c>
-      <c r="E42" s="6">
-        <v>37.799599999999998</v>
+      <c r="E42" s="8">
+        <v>41.439599999999999</v>
       </c>
     </row>
     <row r="43" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A43" s="4">
+      <c r="A43" s="7">
         <v>3700753001381</v>
       </c>
-      <c r="B43" s="3" t="s">
+      <c r="B43" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="C43" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D43" s="1" t="s">
+      <c r="C43" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D43" s="3" t="s">
         <v>72</v>
       </c>
-      <c r="E43" s="6">
-        <v>47.254800000000003</v>
+      <c r="E43" s="8">
+        <v>51.796800000000005</v>
       </c>
     </row>
     <row r="44" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A44" s="4">
+      <c r="A44" s="7">
         <v>3701278602664</v>
       </c>
-      <c r="B44" s="3" t="s">
+      <c r="B44" s="2" t="s">
         <v>74</v>
       </c>
-      <c r="C44" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D44" s="1" t="s">
+      <c r="C44" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D44" s="3" t="s">
         <v>75</v>
       </c>
-      <c r="E44" s="6">
-        <v>883.84920000000011</v>
+      <c r="E44" s="8">
+        <v>968.7600000000001</v>
       </c>
     </row>
     <row r="45" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="4">
+      <c r="A45" s="7">
         <v>3700753029675</v>
       </c>
-      <c r="B45" s="3" t="s">
+      <c r="B45" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="C45" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D45" s="1" t="s">
+      <c r="C45" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D45" s="3" t="s">
         <v>77</v>
       </c>
-      <c r="E45" s="6">
-        <v>94.848800000000011</v>
+      <c r="E45" s="8">
+        <v>103.96080000000001</v>
       </c>
     </row>
     <row r="46" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="4">
+      <c r="A46" s="7">
         <v>3700753029682</v>
       </c>
-      <c r="B46" s="3" t="s">
+      <c r="B46" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="C46" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D46" s="1" t="s">
+      <c r="C46" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D46" s="3" t="s">
         <v>79</v>
       </c>
-      <c r="E46" s="6">
-        <v>94.848800000000011</v>
+      <c r="E46" s="8">
+        <v>103.96080000000001</v>
       </c>
     </row>
     <row r="47" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A47" s="4">
+      <c r="A47" s="7">
         <v>3701278602565</v>
       </c>
-      <c r="B47" s="3" t="s">
+      <c r="B47" s="2" t="s">
         <v>80</v>
       </c>
-      <c r="C47" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D47" s="1" t="s">
+      <c r="C47" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D47" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="E47" s="6">
-        <v>50.996600000000001</v>
+      <c r="E47" s="8">
+        <v>55.89</v>
       </c>
     </row>
     <row r="48" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="4">
+      <c r="A48" s="7">
         <v>3701278602442</v>
       </c>
-      <c r="B48" s="3" t="s">
+      <c r="B48" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="C48" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D48" s="1" t="s">
+      <c r="C48" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D48" s="3" t="s">
         <v>83</v>
       </c>
-      <c r="E48" s="6">
-        <v>91.78540000000001</v>
+      <c r="E48" s="8">
+        <v>100.60200000000002</v>
       </c>
     </row>
     <row r="49" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A49" s="4">
+      <c r="A49" s="7">
         <v>3701278602398</v>
       </c>
-      <c r="B49" s="3" t="s">
+      <c r="B49" s="2" t="s">
         <v>84</v>
       </c>
-      <c r="C49" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D49" s="1" t="s">
+      <c r="C49" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D49" s="3" t="s">
         <v>85</v>
       </c>
-      <c r="E49" s="6">
-        <v>125.7796</v>
+      <c r="E49" s="8">
+        <v>137.86200000000002</v>
       </c>
     </row>
     <row r="50" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A50" s="4">
+      <c r="A50" s="7">
         <v>3701278602251</v>
       </c>
-      <c r="B50" s="3" t="s">
+      <c r="B50" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="C50" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D50" s="1" t="s">
+      <c r="C50" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D50" s="3" t="s">
         <v>87</v>
       </c>
-      <c r="E50" s="6">
-        <v>1.3568</v>
+      <c r="E50" s="8">
+        <v>1.4903999999999999</v>
       </c>
     </row>
     <row r="51" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A51" s="4">
+      <c r="A51" s="7">
         <v>3700753002272</v>
       </c>
-      <c r="B51" s="3" t="s">
+      <c r="B51" s="2" t="s">
         <v>88</v>
       </c>
-      <c r="C51" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D51" s="1" t="s">
+      <c r="C51" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D51" s="3" t="s">
         <v>89</v>
       </c>
-      <c r="E51" s="6">
-        <v>47.254800000000003</v>
+      <c r="E51" s="8">
+        <v>51.796800000000005</v>
       </c>
     </row>
     <row r="52" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A52" s="4">
+      <c r="A52" s="7">
         <v>3700753002289</v>
       </c>
-      <c r="B52" s="3" t="s">
+      <c r="B52" s="2" t="s">
         <v>90</v>
       </c>
-      <c r="C52" s="3" t="s">
+      <c r="C52" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D52" s="1" t="s">
+      <c r="D52" s="3" t="s">
         <v>89</v>
       </c>
-      <c r="E52" s="6">
-        <v>37.799599999999998</v>
+      <c r="E52" s="8">
+        <v>41.439599999999999</v>
       </c>
     </row>
     <row r="53" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A53" s="4">
+      <c r="A53" s="7">
         <v>3700753002425</v>
       </c>
-      <c r="B53" s="3" t="s">
+      <c r="B53" s="2" t="s">
         <v>91</v>
       </c>
-      <c r="C53" s="3" t="s">
+      <c r="C53" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D53" s="1" t="s">
+      <c r="D53" s="3" t="s">
         <v>92</v>
       </c>
-      <c r="E53" s="6">
-        <v>37.799599999999998</v>
+      <c r="E53" s="8">
+        <v>41.439599999999999</v>
       </c>
     </row>
     <row r="54" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A54" s="4">
+      <c r="A54" s="7">
         <v>3760016770324</v>
       </c>
-      <c r="B54" s="3" t="s">
+      <c r="B54" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="C54" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D54" s="1" t="s">
+      <c r="C54" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D54" s="3" t="s">
         <v>92</v>
       </c>
-      <c r="E54" s="6">
-        <v>47.254800000000003</v>
+      <c r="E54" s="8">
+        <v>51.796800000000005</v>
       </c>
     </row>
     <row r="55" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A55" s="4">
+      <c r="A55" s="7">
         <v>3700753029514</v>
       </c>
-      <c r="B55" s="3" t="s">
+      <c r="B55" s="2" t="s">
         <v>94</v>
       </c>
-      <c r="C55" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D55" s="1" t="s">
+      <c r="C55" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D55" s="3" t="s">
         <v>95</v>
       </c>
-      <c r="E55" s="6">
-        <v>62.889800000000001</v>
+      <c r="E55" s="8">
+        <v>68.936400000000006</v>
       </c>
     </row>
     <row r="56" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A56" s="4">
+      <c r="A56" s="7">
         <v>3701278602572</v>
       </c>
-      <c r="B56" s="3" t="s">
+      <c r="B56" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="C56" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D56" s="1" t="s">
+      <c r="C56" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D56" s="3" t="s">
         <v>97</v>
       </c>
-      <c r="E56" s="6">
-        <v>50.996600000000001</v>
+      <c r="E56" s="8">
+        <v>55.89</v>
       </c>
     </row>
     <row r="57" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A57" s="4">
+      <c r="A57" s="7">
         <v>3701278602459</v>
       </c>
-      <c r="B57" s="3" t="s">
+      <c r="B57" s="2" t="s">
         <v>98</v>
       </c>
-      <c r="C57" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D57" s="1" t="s">
+      <c r="C57" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D57" s="3" t="s">
         <v>99</v>
       </c>
-      <c r="E57" s="6">
-        <v>91.78540000000001</v>
+      <c r="E57" s="8">
+        <v>100.60200000000002</v>
       </c>
     </row>
     <row r="58" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A58" s="4">
+      <c r="A58" s="7">
         <v>3701278602404</v>
       </c>
-      <c r="B58" s="3" t="s">
+      <c r="B58" s="2" t="s">
         <v>100</v>
       </c>
-      <c r="C58" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D58" s="1" t="s">
+      <c r="C58" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D58" s="3" t="s">
         <v>101</v>
       </c>
-      <c r="E58" s="6">
-        <v>125.7796</v>
+      <c r="E58" s="8">
+        <v>137.86200000000002</v>
       </c>
     </row>
     <row r="59" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A59" s="4">
+      <c r="A59" s="7">
         <v>3701278602268</v>
       </c>
-      <c r="B59" s="3" t="s">
+      <c r="B59" s="2" t="s">
         <v>102</v>
       </c>
-      <c r="C59" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D59" s="1" t="s">
+      <c r="C59" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D59" s="3" t="s">
         <v>103</v>
       </c>
-      <c r="E59" s="6">
-        <v>1.3568</v>
+      <c r="E59" s="8">
+        <v>1.4903999999999999</v>
       </c>
     </row>
     <row r="60" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A60" s="4">
+      <c r="A60" s="7">
         <v>3701278602589</v>
       </c>
-      <c r="B60" s="3" t="s">
+      <c r="B60" s="2" t="s">
         <v>104</v>
       </c>
-      <c r="C60" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D60" s="1" t="s">
+      <c r="C60" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D60" s="3" t="s">
         <v>105</v>
       </c>
-      <c r="E60" s="6">
-        <v>50.996600000000001</v>
+      <c r="E60" s="8">
+        <v>55.89</v>
       </c>
     </row>
     <row r="61" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A61" s="4">
+      <c r="A61" s="7">
         <v>3701278602466</v>
       </c>
-      <c r="B61" s="3" t="s">
+      <c r="B61" s="2" t="s">
         <v>106</v>
       </c>
-      <c r="C61" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D61" s="1" t="s">
+      <c r="C61" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D61" s="3" t="s">
         <v>107</v>
       </c>
-      <c r="E61" s="6">
-        <v>91.78540000000001</v>
+      <c r="E61" s="8">
+        <v>100.60200000000002</v>
       </c>
     </row>
     <row r="62" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A62" s="4">
+      <c r="A62" s="7">
         <v>3701278602411</v>
       </c>
-      <c r="B62" s="3" t="s">
+      <c r="B62" s="2" t="s">
         <v>108</v>
       </c>
-      <c r="C62" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D62" s="1" t="s">
+      <c r="C62" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D62" s="3" t="s">
         <v>109</v>
       </c>
-      <c r="E62" s="6">
-        <v>125.7796</v>
+      <c r="E62" s="8">
+        <v>137.86200000000002</v>
       </c>
     </row>
     <row r="63" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A63" s="4">
+      <c r="A63" s="7">
         <v>3701278602275</v>
       </c>
-      <c r="B63" s="3" t="s">
+      <c r="B63" s="2" t="s">
         <v>110</v>
       </c>
-      <c r="C63" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D63" s="1" t="s">
+      <c r="C63" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D63" s="3" t="s">
         <v>111</v>
       </c>
-      <c r="E63" s="6">
-        <v>1.3568</v>
+      <c r="E63" s="8">
+        <v>1.4903999999999999</v>
       </c>
     </row>
     <row r="64" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A64" s="4">
+      <c r="A64" s="7">
         <v>3701278603111</v>
       </c>
-      <c r="B64" s="3" t="s">
+      <c r="B64" s="2" t="s">
         <v>112</v>
       </c>
-      <c r="C64" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D64" s="1" t="s">
+      <c r="C64" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D64" s="3" t="s">
         <v>113</v>
       </c>
-      <c r="E64" s="6">
-        <v>49.29</v>
+      <c r="E64" s="8">
+        <v>54.032400000000003</v>
       </c>
     </row>
     <row r="65" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A65" s="4">
+      <c r="A65" s="7">
         <v>3701278603128</v>
       </c>
-      <c r="B65" s="3" t="s">
+      <c r="B65" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="C65" s="3" t="s">
+      <c r="C65" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D65" s="1" t="s">
+      <c r="D65" s="3" t="s">
         <v>113</v>
       </c>
-      <c r="E65" s="6">
-        <v>39.432000000000002</v>
+      <c r="E65" s="8">
+        <v>43.221600000000009</v>
       </c>
     </row>
     <row r="66" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A66" s="3" t="s">
+      <c r="A66" s="2" t="s">
         <v>115</v>
       </c>
-      <c r="B66" s="3" t="s">
+      <c r="B66" s="2" t="s">
         <v>116</v>
       </c>
-      <c r="C66" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D66" s="1" t="s">
+      <c r="C66" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D66" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="E66" s="6">
-        <v>47.254800000000003</v>
+      <c r="E66" s="8">
+        <v>51.796800000000005</v>
       </c>
     </row>
     <row r="67" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A67" s="4">
+      <c r="A67" s="7">
         <v>3701278600486</v>
       </c>
-      <c r="B67" s="3" t="s">
+      <c r="B67" s="2" t="s">
         <v>118</v>
       </c>
-      <c r="C67" s="3" t="s">
+      <c r="C67" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D67" s="1" t="s">
+      <c r="D67" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="E67" s="6">
-        <v>37.799599999999998</v>
+      <c r="E67" s="8">
+        <v>41.439599999999999</v>
       </c>
     </row>
     <row r="68" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A68" s="4">
+      <c r="A68" s="7">
         <v>3760016770300</v>
       </c>
-      <c r="B68" s="3" t="s">
+      <c r="B68" s="2" t="s">
         <v>119</v>
       </c>
-      <c r="C68" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D68" s="1" t="s">
+      <c r="C68" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D68" s="3" t="s">
         <v>120</v>
       </c>
-      <c r="E68" s="6">
-        <v>47.254800000000003</v>
+      <c r="E68" s="8">
+        <v>51.796800000000005</v>
       </c>
     </row>
     <row r="69" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A69" s="4">
+      <c r="A69" s="7">
         <v>3701278600363</v>
       </c>
-      <c r="B69" s="3" t="s">
+      <c r="B69" s="2" t="s">
         <v>121</v>
       </c>
-      <c r="C69" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D69" s="1" t="s">
+      <c r="C69" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D69" s="3" t="s">
         <v>122</v>
       </c>
-      <c r="E69" s="6">
-        <v>13.5998</v>
+      <c r="E69" s="8">
+        <v>14.904000000000002</v>
       </c>
     </row>
     <row r="70" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A70" s="4">
+      <c r="A70" s="7">
         <v>3700753029187</v>
       </c>
-      <c r="B70" s="3" t="s">
+      <c r="B70" s="2" t="s">
         <v>123</v>
       </c>
-      <c r="C70" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D70" s="1" t="s">
+      <c r="C70" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D70" s="3" t="s">
         <v>124</v>
       </c>
-      <c r="E70" s="6">
-        <v>2.7242000000000002</v>
+      <c r="E70" s="8">
+        <v>2.9807999999999999</v>
       </c>
     </row>
     <row r="71" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A71" s="4">
+      <c r="A71" s="7">
         <v>3760016770317</v>
       </c>
-      <c r="B71" s="3" t="s">
+      <c r="B71" s="2" t="s">
         <v>125</v>
       </c>
-      <c r="C71" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D71" s="1" t="s">
+      <c r="C71" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D71" s="3" t="s">
         <v>126</v>
       </c>
-      <c r="E71" s="6">
-        <v>47.254800000000003</v>
+      <c r="E71" s="8">
+        <v>51.796800000000005</v>
       </c>
     </row>
     <row r="72" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A72" s="4">
+      <c r="A72" s="7">
         <v>3700753002449</v>
       </c>
-      <c r="B72" s="3" t="s">
+      <c r="B72" s="2" t="s">
         <v>127</v>
       </c>
-      <c r="C72" s="3" t="s">
+      <c r="C72" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D72" s="1" t="s">
+      <c r="D72" s="3" t="s">
         <v>128</v>
       </c>
-      <c r="E72" s="6">
-        <v>37.799599999999998</v>
+      <c r="E72" s="8">
+        <v>41.439599999999999</v>
       </c>
     </row>
     <row r="73" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A73" s="4">
+      <c r="A73" s="7">
         <v>3701278600998</v>
       </c>
-      <c r="B73" s="3" t="s">
+      <c r="B73" s="2" t="s">
         <v>129</v>
       </c>
-      <c r="C73" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D73" s="1" t="s">
+      <c r="C73" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D73" s="3" t="s">
         <v>130</v>
       </c>
-      <c r="E73" s="6">
-        <v>43.512999999999998</v>
+      <c r="E73" s="8">
+        <v>47.692799999999998</v>
       </c>
     </row>
     <row r="74" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A74" s="4">
+      <c r="A74" s="7">
         <v>3701278600868</v>
       </c>
-      <c r="B74" s="3" t="s">
+      <c r="B74" s="2" t="s">
         <v>131</v>
       </c>
-      <c r="C74" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D74" s="1" t="s">
+      <c r="C74" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D74" s="3" t="s">
         <v>132</v>
       </c>
-      <c r="E74" s="6">
-        <v>50.307600000000001</v>
+      <c r="E74" s="8">
+        <v>55.144800000000004</v>
       </c>
     </row>
     <row r="75" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A75" s="4">
+      <c r="A75" s="7">
         <v>3701278601346</v>
       </c>
-      <c r="B75" s="3" t="s">
+      <c r="B75" s="2" t="s">
         <v>133</v>
       </c>
-      <c r="C75" s="3" t="s">
+      <c r="C75" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D75" s="1" t="s">
+      <c r="D75" s="3" t="s">
         <v>132</v>
       </c>
-      <c r="E75" s="6">
-        <v>40.248200000000004</v>
+      <c r="E75" s="8">
+        <v>44.118000000000002</v>
       </c>
     </row>
     <row r="76" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A76" s="4">
+      <c r="A76" s="7">
         <v>3701278601421</v>
       </c>
-      <c r="B76" s="3" t="s">
+      <c r="B76" s="2" t="s">
         <v>134</v>
       </c>
-      <c r="C76" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D76" s="1" t="s">
+      <c r="C76" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D76" s="3" t="s">
         <v>135</v>
       </c>
-      <c r="E76" s="6">
-        <v>20.394400000000001</v>
+      <c r="E76" s="8">
+        <v>22.356000000000002</v>
       </c>
     </row>
     <row r="77" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A77" s="4">
+      <c r="A77" s="7">
         <v>3701278600882</v>
       </c>
-      <c r="B77" s="3" t="s">
+      <c r="B77" s="2" t="s">
         <v>136</v>
       </c>
-      <c r="C77" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D77" s="1" t="s">
+      <c r="C77" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D77" s="3" t="s">
         <v>137</v>
       </c>
-      <c r="E77" s="6">
-        <v>50.307600000000001</v>
+      <c r="E77" s="8">
+        <v>55.144800000000004</v>
       </c>
     </row>
     <row r="78" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A78" s="4">
+      <c r="A78" s="7">
         <v>3701278601322</v>
       </c>
-      <c r="B78" s="3" t="s">
+      <c r="B78" s="2" t="s">
         <v>138</v>
       </c>
-      <c r="C78" s="3" t="s">
+      <c r="C78" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D78" s="1" t="s">
+      <c r="D78" s="3" t="s">
         <v>137</v>
       </c>
-      <c r="E78" s="6">
-        <v>40.248200000000004</v>
+      <c r="E78" s="8">
+        <v>44.118000000000002</v>
       </c>
     </row>
     <row r="79" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A79" s="4">
+      <c r="A79" s="7">
         <v>3701278601391</v>
       </c>
-      <c r="B79" s="3" t="s">
+      <c r="B79" s="2" t="s">
         <v>139</v>
       </c>
-      <c r="C79" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D79" s="1" t="s">
+      <c r="C79" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D79" s="3" t="s">
         <v>140</v>
       </c>
-      <c r="E79" s="6">
-        <v>20.394400000000001</v>
+      <c r="E79" s="8">
+        <v>22.356000000000002</v>
       </c>
     </row>
     <row r="80" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A80" s="4">
+      <c r="A80" s="7">
         <v>3701278600851</v>
       </c>
-      <c r="B80" s="3" t="s">
+      <c r="B80" s="2" t="s">
         <v>141</v>
       </c>
-      <c r="C80" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D80" s="1" t="s">
+      <c r="C80" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D80" s="3" t="s">
         <v>142</v>
       </c>
-      <c r="E80" s="6">
-        <v>50.307600000000001</v>
+      <c r="E80" s="8">
+        <v>55.144800000000004</v>
       </c>
     </row>
     <row r="81" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A81" s="4">
+      <c r="A81" s="7">
         <v>3701278601339</v>
       </c>
-      <c r="B81" s="3" t="s">
+      <c r="B81" s="2" t="s">
         <v>143</v>
       </c>
-      <c r="C81" s="3" t="s">
+      <c r="C81" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D81" s="1" t="s">
+      <c r="D81" s="3" t="s">
         <v>142</v>
       </c>
-      <c r="E81" s="6">
-        <v>40.248200000000004</v>
+      <c r="E81" s="8">
+        <v>44.118000000000002</v>
       </c>
     </row>
     <row r="82" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A82" s="4">
+      <c r="A82" s="7">
         <v>3701278601414</v>
       </c>
-      <c r="B82" s="3" t="s">
+      <c r="B82" s="2" t="s">
         <v>144</v>
       </c>
-      <c r="C82" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D82" s="1" t="s">
+      <c r="C82" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D82" s="3" t="s">
         <v>145</v>
       </c>
-      <c r="E82" s="6">
-        <v>20.394400000000001</v>
+      <c r="E82" s="8">
+        <v>22.356000000000002</v>
       </c>
     </row>
     <row r="83" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A83" s="4">
+      <c r="A83" s="7">
         <v>3701278600905</v>
       </c>
-      <c r="B83" s="3" t="s">
+      <c r="B83" s="2" t="s">
         <v>146</v>
       </c>
-      <c r="C83" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D83" s="1" t="s">
+      <c r="C83" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D83" s="3" t="s">
         <v>147</v>
       </c>
-      <c r="E83" s="6">
-        <v>50.307600000000001</v>
+      <c r="E83" s="8">
+        <v>55.144800000000004</v>
       </c>
     </row>
     <row r="84" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A84" s="4">
+      <c r="A84" s="7">
         <v>3701278601292</v>
       </c>
-      <c r="B84" s="3" t="s">
+      <c r="B84" s="2" t="s">
         <v>148</v>
       </c>
-      <c r="C84" s="3" t="s">
+      <c r="C84" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D84" s="1" t="s">
+      <c r="D84" s="3" t="s">
         <v>147</v>
       </c>
-      <c r="E84" s="6">
-        <v>40.248200000000004</v>
+      <c r="E84" s="8">
+        <v>44.118000000000002</v>
       </c>
     </row>
     <row r="85" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A85" s="4">
+      <c r="A85" s="7">
         <v>3701278601377</v>
       </c>
-      <c r="B85" s="3" t="s">
+      <c r="B85" s="2" t="s">
         <v>149</v>
       </c>
-      <c r="C85" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D85" s="1" t="s">
+      <c r="C85" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D85" s="3" t="s">
         <v>150</v>
       </c>
-      <c r="E85" s="6">
-        <v>20.394400000000001</v>
+      <c r="E85" s="8">
+        <v>22.356000000000002</v>
       </c>
     </row>
     <row r="86" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A86" s="4">
+      <c r="A86" s="7">
         <v>3701278600899</v>
       </c>
-      <c r="B86" s="3" t="s">
+      <c r="B86" s="2" t="s">
         <v>151</v>
       </c>
-      <c r="C86" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D86" s="1" t="s">
+      <c r="C86" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D86" s="3" t="s">
         <v>152</v>
       </c>
-      <c r="E86" s="6">
-        <v>50.307600000000001</v>
+      <c r="E86" s="8">
+        <v>55.144800000000004</v>
       </c>
     </row>
     <row r="87" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A87" s="4">
+      <c r="A87" s="7">
         <v>3701278601308</v>
       </c>
-      <c r="B87" s="3" t="s">
+      <c r="B87" s="2" t="s">
         <v>153</v>
       </c>
-      <c r="C87" s="3" t="s">
+      <c r="C87" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D87" s="1" t="s">
+      <c r="D87" s="3" t="s">
         <v>152</v>
       </c>
-      <c r="E87" s="6">
-        <v>40.248200000000004</v>
+      <c r="E87" s="8">
+        <v>44.118000000000002</v>
       </c>
     </row>
     <row r="88" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A88" s="4">
+      <c r="A88" s="7">
         <v>3701278601384</v>
       </c>
-      <c r="B88" s="3" t="s">
+      <c r="B88" s="2" t="s">
         <v>154</v>
       </c>
-      <c r="C88" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D88" s="1" t="s">
+      <c r="C88" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D88" s="3" t="s">
         <v>155</v>
       </c>
-      <c r="E88" s="6">
-        <v>20.394400000000001</v>
+      <c r="E88" s="8">
+        <v>22.356000000000002</v>
       </c>
     </row>
     <row r="89" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A89" s="4">
+      <c r="A89" s="7">
         <v>3701278601315</v>
       </c>
-      <c r="B89" s="3" t="s">
+      <c r="B89" s="2" t="s">
         <v>156</v>
       </c>
-      <c r="C89" s="3" t="s">
+      <c r="C89" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D89" s="1" t="s">
+      <c r="D89" s="3" t="s">
         <v>157</v>
       </c>
-      <c r="E89" s="6">
-        <v>40.248200000000004</v>
+      <c r="E89" s="8">
+        <v>44.118000000000002</v>
       </c>
     </row>
     <row r="90" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A90" s="4">
+      <c r="A90" s="7">
         <v>3701278600875</v>
       </c>
-      <c r="B90" s="3" t="s">
+      <c r="B90" s="2" t="s">
         <v>158</v>
       </c>
-      <c r="C90" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D90" s="1" t="s">
+      <c r="C90" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D90" s="3" t="s">
         <v>157</v>
       </c>
-      <c r="E90" s="6">
-        <v>50.307600000000001</v>
+      <c r="E90" s="8">
+        <v>55.144800000000004</v>
       </c>
     </row>
     <row r="91" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A91" s="4">
+      <c r="A91" s="7">
         <v>3701278601407</v>
       </c>
-      <c r="B91" s="3" t="s">
+      <c r="B91" s="2" t="s">
         <v>159</v>
       </c>
-      <c r="C91" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D91" s="1" t="s">
+      <c r="C91" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D91" s="3" t="s">
         <v>160</v>
       </c>
-      <c r="E91" s="6">
-        <v>20.394400000000001</v>
+      <c r="E91" s="8">
+        <v>22.356000000000002</v>
       </c>
     </row>
     <row r="92" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A92" s="4">
+      <c r="A92" s="7">
         <v>3700753029200</v>
       </c>
-      <c r="B92" s="3" t="s">
+      <c r="B92" s="2" t="s">
         <v>161</v>
       </c>
-      <c r="C92" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D92" s="1" t="s">
+      <c r="C92" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D92" s="3" t="s">
         <v>162</v>
       </c>
-      <c r="E92" s="6">
-        <v>1.3568</v>
+      <c r="E92" s="8">
+        <v>1.4903999999999999</v>
       </c>
     </row>
     <row r="93" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A93" s="4">
+      <c r="A93" s="7">
         <v>3701278600509</v>
       </c>
-      <c r="B93" s="3" t="s">
+      <c r="B93" s="2" t="s">
         <v>163</v>
       </c>
-      <c r="C93" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D93" s="1" t="s">
+      <c r="C93" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D93" s="3" t="s">
         <v>164</v>
       </c>
-      <c r="E93" s="6">
-        <v>1.3568</v>
+      <c r="E93" s="8">
+        <v>1.4903999999999999</v>
       </c>
     </row>
     <row r="94" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A94" s="4">
+      <c r="A94" s="7">
         <v>3701278600523</v>
       </c>
-      <c r="B94" s="3" t="s">
+      <c r="B94" s="2" t="s">
         <v>165</v>
       </c>
-      <c r="C94" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D94" s="1" t="s">
+      <c r="C94" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D94" s="3" t="s">
         <v>166</v>
       </c>
-      <c r="E94" s="6">
-        <v>1.3568</v>
+      <c r="E94" s="8">
+        <v>1.4903999999999999</v>
       </c>
     </row>
     <row r="95" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A95" s="4">
+      <c r="A95" s="7">
         <v>3700753002029</v>
       </c>
-      <c r="B95" s="3" t="s">
+      <c r="B95" s="2" t="s">
         <v>167</v>
       </c>
-      <c r="C95" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D95" s="1" t="s">
+      <c r="C95" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D95" s="3" t="s">
         <v>168</v>
       </c>
-      <c r="E95" s="6">
-        <v>1.3568</v>
+      <c r="E95" s="8">
+        <v>1.4903999999999999</v>
       </c>
     </row>
     <row r="96" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A96" s="4">
+      <c r="A96" s="7">
         <v>3700753002296</v>
       </c>
-      <c r="B96" s="3" t="s">
+      <c r="B96" s="2" t="s">
         <v>169</v>
       </c>
-      <c r="C96" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D96" s="1" t="s">
+      <c r="C96" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D96" s="3" t="s">
         <v>170</v>
       </c>
-      <c r="E96" s="6">
-        <v>1.3568</v>
+      <c r="E96" s="8">
+        <v>1.4903999999999999</v>
       </c>
     </row>
     <row r="97" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A97" s="4">
+      <c r="A97" s="7">
         <v>3701278600547</v>
       </c>
-      <c r="B97" s="3" t="s">
+      <c r="B97" s="2" t="s">
         <v>171</v>
       </c>
-      <c r="C97" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D97" s="1" t="s">
+      <c r="C97" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D97" s="3" t="s">
         <v>172</v>
       </c>
-      <c r="E97" s="6">
-        <v>1.3568</v>
+      <c r="E97" s="8">
+        <v>1.4903999999999999</v>
       </c>
     </row>
     <row r="98" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A98" s="4">
+      <c r="A98" s="7">
         <v>3701278603135</v>
       </c>
-      <c r="B98" s="3" t="s">
+      <c r="B98" s="2" t="s">
         <v>173</v>
       </c>
-      <c r="C98" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D98" s="1" t="s">
+      <c r="C98" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D98" s="3" t="s">
         <v>174</v>
       </c>
-      <c r="E98" s="6">
-        <v>1.3568</v>
+      <c r="E98" s="8">
+        <v>1.4903999999999999</v>
       </c>
     </row>
     <row r="99" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A99" s="4">
+      <c r="A99" s="7">
         <v>3701278600493</v>
       </c>
-      <c r="B99" s="3" t="s">
+      <c r="B99" s="2" t="s">
         <v>175</v>
       </c>
-      <c r="C99" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D99" s="1" t="s">
+      <c r="C99" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D99" s="3" t="s">
         <v>176</v>
       </c>
-      <c r="E99" s="6">
-        <v>1.3568</v>
+      <c r="E99" s="8">
+        <v>1.4903999999999999</v>
       </c>
     </row>
     <row r="100" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A100" s="4">
+      <c r="A100" s="7">
         <v>3701278600516</v>
       </c>
-      <c r="B100" s="3" t="s">
+      <c r="B100" s="2" t="s">
         <v>177</v>
       </c>
-      <c r="C100" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D100" s="1" t="s">
+      <c r="C100" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D100" s="3" t="s">
         <v>178</v>
       </c>
-      <c r="E100" s="6">
-        <v>1.3568</v>
+      <c r="E100" s="8">
+        <v>1.4903999999999999</v>
       </c>
     </row>
     <row r="101" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A101" s="4">
+      <c r="A101" s="7">
         <v>3701278600530</v>
       </c>
-      <c r="B101" s="3" t="s">
+      <c r="B101" s="2" t="s">
         <v>179</v>
       </c>
-      <c r="C101" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D101" s="1" t="s">
+      <c r="C101" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D101" s="3" t="s">
         <v>180</v>
       </c>
-      <c r="E101" s="6">
-        <v>1.3568</v>
+      <c r="E101" s="8">
+        <v>1.4903999999999999</v>
       </c>
     </row>
     <row r="102" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A102" s="4">
+      <c r="A102" s="7">
         <v>3701278601452</v>
       </c>
-      <c r="B102" s="3" t="s">
+      <c r="B102" s="2" t="s">
         <v>181</v>
       </c>
-      <c r="C102" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D102" s="1" t="s">
+      <c r="C102" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D102" s="3" t="s">
         <v>182</v>
       </c>
-      <c r="E102" s="6">
-        <v>1.3568</v>
+      <c r="E102" s="8">
+        <v>1.4903999999999999</v>
       </c>
     </row>
     <row r="103" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A103" s="4">
+      <c r="A103" s="7">
         <v>3701278601445</v>
       </c>
-      <c r="B103" s="3" t="s">
+      <c r="B103" s="2" t="s">
         <v>183</v>
       </c>
-      <c r="C103" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D103" s="1" t="s">
+      <c r="C103" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D103" s="3" t="s">
         <v>184</v>
       </c>
-      <c r="E103" s="6">
-        <v>1.3568</v>
+      <c r="E103" s="8">
+        <v>1.4903999999999999</v>
       </c>
     </row>
     <row r="104" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A104" s="4">
+      <c r="A104" s="7">
         <v>3701278601469</v>
       </c>
-      <c r="B104" s="3" t="s">
+      <c r="B104" s="2" t="s">
         <v>185</v>
       </c>
-      <c r="C104" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D104" s="1" t="s">
+      <c r="C104" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D104" s="3" t="s">
         <v>186</v>
       </c>
-      <c r="E104" s="6">
-        <v>1.3568</v>
+      <c r="E104" s="8">
+        <v>1.4903999999999999</v>
       </c>
     </row>
     <row r="105" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A105" s="4">
+      <c r="A105" s="7">
         <v>3701278601476</v>
       </c>
-      <c r="B105" s="3" t="s">
+      <c r="B105" s="2" t="s">
         <v>187</v>
       </c>
-      <c r="C105" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D105" s="1" t="s">
+      <c r="C105" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D105" s="3" t="s">
         <v>188</v>
       </c>
-      <c r="E105" s="6">
-        <v>1.3568</v>
+      <c r="E105" s="8">
+        <v>1.4903999999999999</v>
       </c>
     </row>
     <row r="106" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A106" s="4">
+      <c r="A106" s="7">
         <v>3701278601483</v>
       </c>
-      <c r="B106" s="3" t="s">
+      <c r="B106" s="2" t="s">
         <v>189</v>
       </c>
-      <c r="C106" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D106" s="1" t="s">
+      <c r="C106" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D106" s="3" t="s">
         <v>190</v>
       </c>
-      <c r="E106" s="6">
-        <v>1.3568</v>
+      <c r="E106" s="8">
+        <v>1.4903999999999999</v>
       </c>
     </row>
     <row r="107" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A107" s="4">
+      <c r="A107" s="7">
         <v>3701278601490</v>
       </c>
-      <c r="B107" s="3" t="s">
+      <c r="B107" s="2" t="s">
         <v>191</v>
       </c>
-      <c r="C107" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D107" s="1" t="s">
+      <c r="C107" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D107" s="3" t="s">
         <v>192</v>
       </c>
-      <c r="E107" s="6">
-        <v>1.3568</v>
+      <c r="E107" s="8">
+        <v>1.4903999999999999</v>
       </c>
     </row>
     <row r="108" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A108" s="4">
+      <c r="A108" s="7">
         <v>3701278600554</v>
       </c>
-      <c r="B108" s="3" t="s">
+      <c r="B108" s="2" t="s">
         <v>193</v>
       </c>
-      <c r="C108" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D108" s="1" t="s">
+      <c r="C108" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D108" s="3" t="s">
         <v>194</v>
       </c>
-      <c r="E108" s="6">
-        <v>1.3568</v>
+      <c r="E108" s="8">
+        <v>1.4903999999999999</v>
       </c>
     </row>
     <row r="109" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A109" s="4">
+      <c r="A109" s="7">
         <v>3760016770294</v>
       </c>
-      <c r="B109" s="3" t="s">
+      <c r="B109" s="2" t="s">
         <v>195</v>
       </c>
-      <c r="C109" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D109" s="1" t="s">
+      <c r="C109" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D109" s="3" t="s">
         <v>196</v>
       </c>
-      <c r="E109" s="6">
-        <v>47.254800000000003</v>
+      <c r="E109" s="8">
+        <v>51.796800000000005</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Alexandre J</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>