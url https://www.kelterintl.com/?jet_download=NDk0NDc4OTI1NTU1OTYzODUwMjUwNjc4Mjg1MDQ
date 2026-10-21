--- v0 (2026-07-21)
+++ v1 (2026-10-21)
@@ -1,985 +1,3435 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://kelterintl-my.sharepoint.com/personal/derrick_kelterintl_com/Documents/Kelter International/1 Daily Usage/Wholesale Price/New/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Kelter International Pte Ltd\Derrick Ng - Viimart\Operation\Wholesale Price\New Lists\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{9ACF9228-B527-4C50-8837-CEE6A6EA05E2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13200" windowHeight="7335"/>
   </bookViews>
   <sheets>
-    <sheet name="Amouage" sheetId="1" r:id="rId1"/>
+    <sheet name="Armaf" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="152511"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="80">
-[...217 lines deleted...]
-    <t>AMOUAGE-BEACH HUT MAN EDP 100 ML NEW</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1695" uniqueCount="941">
+  <si>
+    <t>Type</t>
+  </si>
+  <si>
+    <t>ARMAF NICHE</t>
+  </si>
+  <si>
+    <t>ARF32108202</t>
+  </si>
+  <si>
+    <t>BUCEPHALUS NO. IX 100ML (ARMAF NICHE SERIES) (FIF) (WHITE WITH BROWN)</t>
+  </si>
+  <si>
+    <t>SCENT OF PEACE/BOND #9</t>
+  </si>
+  <si>
+    <t>MEN</t>
+  </si>
+  <si>
+    <t>100 ml</t>
+  </si>
+  <si>
+    <t>EDP</t>
+  </si>
+  <si>
+    <t>ARF32108222</t>
+  </si>
+  <si>
+    <t>BUCEPHALUS NO. X 100ML (ARMAF NICHE SERIES) (FIF) (BLACK WITH GREEN)</t>
+  </si>
+  <si>
+    <t>GOLD/TW OF INVICTUS PACO RABANNE</t>
+  </si>
+  <si>
+    <t>ARF32108242</t>
+  </si>
+  <si>
+    <t>BUCEPHALUS NO. XI 100ML (ARMAF NICHE SERIES) (FIF) (BLACK WITH RED)</t>
+  </si>
+  <si>
+    <t>GUCCI HOMME ABSOLUTE</t>
+  </si>
+  <si>
+    <t>ARF32115162</t>
+  </si>
+  <si>
+    <t>BUCEPHALUS XII BLUE M</t>
+  </si>
+  <si>
+    <t>6294015159851</t>
+  </si>
+  <si>
+    <t>No 4 Apres L'Amour Thomas Kosmala</t>
+  </si>
+  <si>
+    <t>ARF32102311</t>
+  </si>
+  <si>
+    <t>BUCEPHALUS XV GOLD M</t>
+  </si>
+  <si>
+    <t>Tw Black Musk/ Alexandre J</t>
+  </si>
+  <si>
+    <t>SHK ARMAF</t>
+  </si>
+  <si>
+    <t>ARF32123002</t>
+  </si>
+  <si>
+    <t>SHK I ARMAF</t>
+  </si>
+  <si>
+    <t>6295199800263</t>
+  </si>
+  <si>
+    <t>UNISEX</t>
+  </si>
+  <si>
+    <t>ARF32123012</t>
+  </si>
+  <si>
+    <t>SHK II ARMAF</t>
+  </si>
+  <si>
+    <t>6295199800270</t>
+  </si>
+  <si>
+    <t>ARF32123022</t>
+  </si>
+  <si>
+    <t>SHK III ARMAF</t>
+  </si>
+  <si>
+    <t>ARF32123032</t>
+  </si>
+  <si>
+    <t>SHK IV ARMAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ARMAF </t>
+  </si>
+  <si>
+    <t>ARF32121222</t>
+  </si>
+  <si>
+    <t>ARMAF DUBAI DELICACY KUNAFA CHOCOLATE</t>
+  </si>
+  <si>
+    <t>WOMEN</t>
+  </si>
+  <si>
+    <t>70 ml</t>
+  </si>
+  <si>
+    <t>ARF32121262</t>
+  </si>
+  <si>
+    <t>ARMAF DUBAI DELICACY COTON CANDY</t>
+  </si>
+  <si>
+    <t>ARF32121252</t>
+  </si>
+  <si>
+    <t>ARMAF DUBAI DELICACY RED VELVET</t>
+  </si>
+  <si>
+    <t>ARF32109121</t>
+  </si>
+  <si>
+    <t>ARMAF UNIQ EFFECTS OF UNIQ</t>
+  </si>
+  <si>
+    <t>PARADOXE / PRADA</t>
+  </si>
+  <si>
+    <t>ARF32109126</t>
+  </si>
+  <si>
+    <t>ARMAF UNIQ OUD FOREVER</t>
+  </si>
+  <si>
+    <t>TW OUD WOOD / TOM FORD</t>
+  </si>
+  <si>
+    <t>ARF32115275</t>
+  </si>
+  <si>
+    <t>ART D'AMOUR W</t>
+  </si>
+  <si>
+    <t>6294015155693</t>
+  </si>
+  <si>
+    <t>COCO MADEMOISELLE INTENSE /CHANEL</t>
+  </si>
+  <si>
+    <t>ARF32115252</t>
+  </si>
+  <si>
+    <t>ART DU'PARFUM M</t>
+  </si>
+  <si>
+    <t>6294015155686</t>
+  </si>
+  <si>
+    <t>DIOR SAUVAGE ELIXIR + AVENTUS</t>
+  </si>
+  <si>
+    <t>ARF32109321</t>
+  </si>
+  <si>
+    <t>AURA</t>
+  </si>
+  <si>
+    <t>6294015101331</t>
+  </si>
+  <si>
+    <t>TW OF INVICTUS/PACO RABANNE</t>
+  </si>
+  <si>
+    <t>ARF32104845</t>
+  </si>
+  <si>
+    <t>AURA FRESH M</t>
+  </si>
+  <si>
+    <t>'6294015139983</t>
+  </si>
+  <si>
+    <t>VERSACE EAU FRAICHE M</t>
+  </si>
+  <si>
+    <t>ARF32107473</t>
+  </si>
+  <si>
+    <t>BLACK SAFFRON</t>
+  </si>
+  <si>
+    <t>'6294015166156</t>
+  </si>
+  <si>
+    <t>Tw TERO / NISHANE</t>
+  </si>
+  <si>
+    <t>ARF32115341</t>
+  </si>
+  <si>
+    <t>CABALLO 100ML EDP M</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BVL GEMME TYGAR </t>
+  </si>
+  <si>
+    <t>ARF32121002</t>
+  </si>
+  <si>
+    <t>BEACH PARTY 100ML</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PAPAYA PINA COLADA/CREATION </t>
+  </si>
+  <si>
+    <t>ARF32121242</t>
+  </si>
+  <si>
+    <t>CLUB DE NUIT BLING 75ML EDP</t>
+  </si>
+  <si>
+    <t>75 ml</t>
+  </si>
+  <si>
+    <t>ARF32101304</t>
+  </si>
+  <si>
+    <t>CLUB DE NUIT W</t>
+  </si>
+  <si>
+    <t>COCMADEMOISELLE/CHANEL</t>
+  </si>
+  <si>
+    <t>105 ml</t>
+  </si>
+  <si>
+    <t>ARF32101301</t>
+  </si>
+  <si>
+    <t>200 ml</t>
+  </si>
+  <si>
+    <t>ARF32101583</t>
+  </si>
+  <si>
+    <t>CLUB DE NUIT INTENSE W</t>
+  </si>
+  <si>
+    <t>NOIR DE NOIR/TOM FORD</t>
+  </si>
+  <si>
+    <t>ARF32108302</t>
+  </si>
+  <si>
+    <t>CLUB DE NUIT MILESTONE W</t>
+  </si>
+  <si>
+    <t>MILLESIME IMPERIAL/CREED</t>
+  </si>
+  <si>
+    <t>ARF32115705</t>
+  </si>
+  <si>
+    <t>CLUB DE NUIT BLUE ICONIC 105ML EDP</t>
+  </si>
+  <si>
+    <t>6294015164152</t>
+  </si>
+  <si>
+    <t>BLEU /CHANEL</t>
+  </si>
+  <si>
+    <t>ARF32108276</t>
+  </si>
+  <si>
+    <t>CLUB DE NUIT BLUE ICONIC 200ML EDP</t>
+  </si>
+  <si>
+    <t>6294015164299</t>
+  </si>
+  <si>
+    <t>ARF32115704</t>
+  </si>
+  <si>
+    <t>CLUB DE NUIT RED UNTOLD 105ML EDP</t>
+  </si>
+  <si>
+    <t>6294015164176</t>
+  </si>
+  <si>
+    <t>BACCARAT ROUGE</t>
+  </si>
+  <si>
+    <t>ARF32108275</t>
+  </si>
+  <si>
+    <t>CLUB DE NUIT RED UNTOLD 200ML EDP</t>
+  </si>
+  <si>
+    <t>6294015164312</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> BACCARAT ROUGE</t>
+  </si>
+  <si>
+    <t>ARF32115706</t>
+  </si>
+  <si>
+    <t>CLUB DE NUIT WHITE IMPERIALE 105ML</t>
+  </si>
+  <si>
+    <t>6294015164169</t>
+  </si>
+  <si>
+    <t>Delina Exclusif</t>
+  </si>
+  <si>
+    <t>ARF32108277</t>
+  </si>
+  <si>
+    <t>CLUB DE NUIT WHITE IMPERIALE 200ML</t>
+  </si>
+  <si>
+    <t>6294015164305</t>
+  </si>
+  <si>
+    <t>ARF32101281</t>
+  </si>
+  <si>
+    <t>CLUB DE NUIT M</t>
+  </si>
+  <si>
+    <t>6085010151596</t>
+  </si>
+  <si>
+    <t>212 VIP/M</t>
+  </si>
+  <si>
+    <t>EDT</t>
+  </si>
+  <si>
+    <t>ARF32101987</t>
+  </si>
+  <si>
+    <t>CLUB DE NUIT INTENSE M</t>
+  </si>
+  <si>
+    <t>AVENTUS /CREED</t>
+  </si>
+  <si>
+    <t>ARF32104868</t>
+  </si>
+  <si>
+    <t>CLUB DE NUIT INTENSE RELEASE 2024 ( PURE PERFUM LTD M</t>
+  </si>
+  <si>
+    <t>6294015180367</t>
+  </si>
+  <si>
+    <t>PARFUM</t>
+  </si>
+  <si>
+    <t>ARF32106482</t>
+  </si>
+  <si>
+    <t>CLUB DE NUIT OUD -  LIMITED EDITION SPECIAL PACKAGE</t>
+  </si>
+  <si>
+    <t> 6294015180251</t>
+  </si>
+  <si>
+    <t>TW ERBA PURA + OUD</t>
+  </si>
+  <si>
+    <t>ARF32104931</t>
+  </si>
+  <si>
+    <t>CLUB DE NUIT PRECIOUX 100ML</t>
+  </si>
+  <si>
+    <t>ABSOLU AVENTUS / CREED</t>
+  </si>
+  <si>
+    <t>55 ml</t>
+  </si>
+  <si>
+    <t>ARF32104952</t>
+  </si>
+  <si>
+    <t>CLUB DE NUIT PRECIEUX GOLD</t>
+  </si>
+  <si>
+    <t>ARF32108625</t>
+  </si>
+  <si>
+    <t>CLUB DE NUIT INTENSE ( PURE PARFUM) M</t>
+  </si>
+  <si>
+    <t>6294015131017</t>
+  </si>
+  <si>
+    <t>150 ml</t>
+  </si>
+  <si>
+    <t>ARF32108628</t>
+  </si>
+  <si>
+    <t>CLUB DE NUIT INTENSE (EDP) M</t>
+  </si>
+  <si>
+    <t>ARF32103981</t>
+  </si>
+  <si>
+    <t>CLUB DE NUIT URBAN M</t>
+  </si>
+  <si>
+    <t>MR.BURBERRY</t>
+  </si>
+  <si>
+    <t>ARF32103993</t>
+  </si>
+  <si>
+    <t>CLUB DE NUIT URBAN ELIXIR M</t>
+  </si>
+  <si>
+    <t>6294015163513</t>
+  </si>
+  <si>
+    <t>TWIST OF SAUVAGE/DIOR</t>
+  </si>
+  <si>
+    <t>ARF32105622</t>
+  </si>
+  <si>
+    <t>CLUB DE NUIT SILLAGE M</t>
+  </si>
+  <si>
+    <t>6294015136470</t>
+  </si>
+  <si>
+    <t>SILVER MOUNTAIN WATER / CREED</t>
+  </si>
+  <si>
+    <t>ARF32120402</t>
+  </si>
+  <si>
+    <t>CLUB DE NUIT MALEKA</t>
+  </si>
+  <si>
+    <t>6295199801116</t>
+  </si>
+  <si>
+    <t>ARF32115662</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CLUB DE NUIT LION HEART W 100ML </t>
+  </si>
+  <si>
+    <t>GODDESS/ BURBERRY</t>
+  </si>
+  <si>
+    <t>ARF32115642</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CLUB DE NUIT LION HEART M 100ML </t>
+  </si>
+  <si>
+    <t xml:space="preserve">LE MALE ELIXIR/JPG </t>
+  </si>
+  <si>
+    <t>ARF32109171</t>
+  </si>
+  <si>
+    <t>LION'S CLUB MAJESTUEUX</t>
+  </si>
+  <si>
+    <t>ARF32109163</t>
+  </si>
+  <si>
+    <t>LION'S CLUB COURAGEUX</t>
+  </si>
+  <si>
+    <t>ARF32109183</t>
+  </si>
+  <si>
+    <t>LION'S CLUB VALER</t>
+  </si>
+  <si>
+    <t>ARF32109167</t>
+  </si>
+  <si>
+    <t>THE LION'S CLUB FEROCE</t>
+  </si>
+  <si>
+    <t>HALTANE/PDM</t>
+  </si>
+  <si>
+    <t>ARF32109175</t>
+  </si>
+  <si>
+    <t>THE LION'S CLUB MONARQUE</t>
+  </si>
+  <si>
+    <t>AL THAIR/PDM</t>
+  </si>
+  <si>
+    <t>ARF32109179</t>
+  </si>
+  <si>
+    <t>THE LION'S CLUB RUGIR</t>
+  </si>
+  <si>
+    <t>LAYTON/PDM</t>
+  </si>
+  <si>
+    <t>ARF32120202</t>
+  </si>
+  <si>
+    <t>CONNOISSEUR WOMEN 100ML</t>
+  </si>
+  <si>
+    <t>TW STELLAR TIMES/LOUIS VUITTON</t>
+  </si>
+  <si>
+    <t>ARF32120232</t>
+  </si>
+  <si>
+    <t>CONNOISSEUR MAN BLACK 100ML</t>
+  </si>
+  <si>
+    <t>Y   Le  PARFUM/ YSL</t>
+  </si>
+  <si>
+    <t>ARF32120212</t>
+  </si>
+  <si>
+    <t>DUBAI NIGHTS UMBRA 100ML</t>
+  </si>
+  <si>
+    <t>INVICTUS AQUA/PR/BLUE BOTL</t>
+  </si>
+  <si>
+    <t>ARF32120222</t>
+  </si>
+  <si>
+    <t>DUBAI NIGHTS MIDNIGHT 100ML</t>
+  </si>
+  <si>
+    <t>MYSELF TW/YSL</t>
+  </si>
+  <si>
+    <t>ARF32121602</t>
+  </si>
+  <si>
+    <t>DUNESCAPE 100 ML EDP</t>
+  </si>
+  <si>
+    <t>ARF32101460</t>
+  </si>
+  <si>
+    <t>HUNTER M</t>
+  </si>
+  <si>
+    <t>LACOSTE   L 12.12 BLANC</t>
+  </si>
+  <si>
+    <t>ARF32103961</t>
+  </si>
+  <si>
+    <t>HUNTER INTENSE M</t>
+  </si>
+  <si>
+    <t>ARF32105521</t>
+  </si>
+  <si>
+    <t>HUNTER KILLER M</t>
+  </si>
+  <si>
+    <t>'6294015166217</t>
+  </si>
+  <si>
+    <t>TW MANCERA RED TOBACCO</t>
+  </si>
+  <si>
+    <t>ARF32105512</t>
+  </si>
+  <si>
+    <t>HUNTER JUNGLE M</t>
+  </si>
+  <si>
+    <t>'6294015166224</t>
+  </si>
+  <si>
+    <t>TW PEGASUS/MARLY</t>
+  </si>
+  <si>
+    <t>ARF32104981</t>
+  </si>
+  <si>
+    <t>INFINITY GOLD 105ML EDP</t>
+  </si>
+  <si>
+    <t>MILLION GOLD W/PACO RABANNE</t>
+  </si>
+  <si>
+    <t>ARF32104994</t>
+  </si>
+  <si>
+    <t>INFINITY SILVER 105ML EDP</t>
+  </si>
+  <si>
+    <t>CREATION WOODY AMBER</t>
+  </si>
+  <si>
+    <t>ARF32108046</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LE PARFAIT FEMME  100ML </t>
+  </si>
+  <si>
+    <t>6294015101379</t>
+  </si>
+  <si>
+    <t>MODERN MUSE/E LAUDER</t>
+  </si>
+  <si>
+    <t>ARF32108152</t>
+  </si>
+  <si>
+    <t>LE PARFAIT POUR FEMME W</t>
+  </si>
+  <si>
+    <t>'6294015163988</t>
+  </si>
+  <si>
+    <t>ARF32108042</t>
+  </si>
+  <si>
+    <t>LE PARFAIT POUR HOMME M</t>
+  </si>
+  <si>
+    <t>6294015102239</t>
+  </si>
+  <si>
+    <t>GREEN IRISH TWEED/CREED</t>
+  </si>
+  <si>
+    <t>ARF32108153</t>
+  </si>
+  <si>
+    <t>LE PARFAIT AZURE POUR FEMME W</t>
+  </si>
+  <si>
+    <t>'6294015163957</t>
+  </si>
+  <si>
+    <t>BLEU LAZULI ARMANI PRIVE</t>
+  </si>
+  <si>
+    <t>ARF32108195</t>
+  </si>
+  <si>
+    <t>6294015161496</t>
+  </si>
+  <si>
+    <t>ARF32108154</t>
+  </si>
+  <si>
+    <t>LE PARFAIT PANACHE POUR FEMME W</t>
+  </si>
+  <si>
+    <t>'6294015163964</t>
+  </si>
+  <si>
+    <t>TW of CHANCE CHANEL</t>
+  </si>
+  <si>
+    <t>ARF32108197</t>
+  </si>
+  <si>
+    <t>2629401516150</t>
+  </si>
+  <si>
+    <t>ARF32108151</t>
+  </si>
+  <si>
+    <t>'6294015163971</t>
+  </si>
+  <si>
+    <t>ARF32105291</t>
+  </si>
+  <si>
+    <t>LA PARFAIT MON AMOUR W</t>
+  </si>
+  <si>
+    <t>6295199803332</t>
+  </si>
+  <si>
+    <t>BLACK OPIUM/YSL</t>
+  </si>
+  <si>
+    <t>ARF32105295</t>
+  </si>
+  <si>
+    <t>LA PARFAIT OPUS W</t>
+  </si>
+  <si>
+    <t>6295199803349</t>
+  </si>
+  <si>
+    <t>LIBRE /YSL</t>
+  </si>
+  <si>
+    <t>101 ml</t>
+  </si>
+  <si>
+    <t>ARF32105731</t>
+  </si>
+  <si>
+    <t>MAGNIFICENT JARDIN FEMME</t>
+  </si>
+  <si>
+    <t>YUM PISTACHIO GELATO/KAYALI</t>
+  </si>
+  <si>
+    <t>ARF32105736</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAGNIFICENT SATIN HOMME </t>
+  </si>
+  <si>
+    <t>TILIA/MARC ANTOINIE BARROIS</t>
+  </si>
+  <si>
+    <t>ARF32115361</t>
+  </si>
+  <si>
+    <t>NOMAD 100ML EDP</t>
+  </si>
+  <si>
+    <t>Own creation</t>
+  </si>
+  <si>
+    <t>ARF32120152</t>
+  </si>
+  <si>
+    <t>ODYSSEY DUBAI CHOCOLATE 100 ML</t>
+  </si>
+  <si>
+    <t>'6295199804360</t>
+  </si>
+  <si>
+    <t>ARF32120042</t>
+  </si>
+  <si>
+    <t>ODYSSEY HOMME 60ML</t>
+  </si>
+  <si>
+    <t>60 ml</t>
+  </si>
+  <si>
+    <t>ARF32104546</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ODYSSEY HOMME M </t>
+  </si>
+  <si>
+    <t>6294015109313</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ARF32104804 </t>
+  </si>
+  <si>
+    <t>'6294015163926</t>
+  </si>
+  <si>
+    <t>ARF32120052</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ODYSSEY WHITE EDITION 60ML </t>
+  </si>
+  <si>
+    <t>TW STRONGER WITH U/ARMANI</t>
+  </si>
+  <si>
+    <t>ARF32104572</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ODYSSEY HOMME WHITE EDITION M </t>
+  </si>
+  <si>
+    <t>ARF32104814</t>
+  </si>
+  <si>
+    <t>ODYSSEY HOMME WHITE EDITION M</t>
+  </si>
+  <si>
+    <t>'6294015163933</t>
+  </si>
+  <si>
+    <t>ARF32120072</t>
+  </si>
+  <si>
+    <t>ODYSSEY MEGA 60ML</t>
+  </si>
+  <si>
+    <t>Y by YSL</t>
+  </si>
+  <si>
+    <t>ARF32108676</t>
+  </si>
+  <si>
+    <t>ODYSSEY MEGA M</t>
+  </si>
+  <si>
+    <t>ARF32108942</t>
+  </si>
+  <si>
+    <t>ODYSSEY MEGA 200 ML M</t>
+  </si>
+  <si>
+    <t>6294015168037</t>
+  </si>
+  <si>
+    <t>ARF32120062</t>
+  </si>
+  <si>
+    <t>ODYSSEY MANDARIN SKY 60ML</t>
+  </si>
+  <si>
+    <t>SCANDAL POUR HOMME JPG</t>
+  </si>
+  <si>
+    <t>ARF32108652</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ODYSSEY MANDARIN SKY M </t>
+  </si>
+  <si>
+    <t>ARF32108931</t>
+  </si>
+  <si>
+    <t>'6294015168020</t>
+  </si>
+  <si>
+    <t>ARF32120022</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ODYSSEY AQUA 60ML </t>
+  </si>
+  <si>
+    <t>TW of INVICTUS PLATINUM / PR</t>
+  </si>
+  <si>
+    <t>ARF32108894</t>
+  </si>
+  <si>
+    <t>ODYSSEY AQUA M</t>
+  </si>
+  <si>
+    <t>6294015166132</t>
+  </si>
+  <si>
+    <t>ARF32120532</t>
+  </si>
+  <si>
+    <t>ODYSSEY AQUA M 200 ML</t>
+  </si>
+  <si>
+    <t>6294015186130</t>
+  </si>
+  <si>
+    <t>ARF32120032</t>
+  </si>
+  <si>
+    <t>ODYSSEY AOUD 60ML</t>
+  </si>
+  <si>
+    <t>OUD FOR GREATNESS / INITIO</t>
+  </si>
+  <si>
+    <t>ARF32108882</t>
+  </si>
+  <si>
+    <t>ODYSSEY AOUD</t>
+  </si>
+  <si>
+    <t>6294015166149</t>
+  </si>
+  <si>
+    <t>ARF32120002</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ODYSSEY TYRANT 60ML </t>
+  </si>
+  <si>
+    <t>TYGAR / BLV</t>
+  </si>
+  <si>
+    <t>ARF32108862</t>
+  </si>
+  <si>
+    <t>ODYSSEY TYRANT</t>
+  </si>
+  <si>
+    <t>6294015160734</t>
+  </si>
+  <si>
+    <t>ARF32120012</t>
+  </si>
+  <si>
+    <t>ODYSSEY WILD ONE 60ML</t>
+  </si>
+  <si>
+    <t>TW of SAVAGE / DIOR</t>
+  </si>
+  <si>
+    <t>ARF32108872</t>
+  </si>
+  <si>
+    <t>ODYSSEY WILD M</t>
+  </si>
+  <si>
+    <t>6294015160727</t>
+  </si>
+  <si>
+    <t>ARF32120082</t>
+  </si>
+  <si>
+    <t>ODYSSEY CANDEE  60ML</t>
+  </si>
+  <si>
+    <t>6295199800744</t>
+  </si>
+  <si>
+    <t>tw One &amp; Only / Gissah</t>
+  </si>
+  <si>
+    <t>ARF32106282</t>
+  </si>
+  <si>
+    <t>ODYSSEY CANDEE</t>
+  </si>
+  <si>
+    <t>629401518862</t>
+  </si>
+  <si>
+    <t>ARF32120522</t>
+  </si>
+  <si>
+    <t>ODYSSEY CANDEE 200 ML</t>
+  </si>
+  <si>
+    <t>6295199800492</t>
+  </si>
+  <si>
+    <t>ARF32120092</t>
+  </si>
+  <si>
+    <t>ODYSSEY LIMONI 60ML</t>
+  </si>
+  <si>
+    <t>6295199800751</t>
+  </si>
+  <si>
+    <t>Tw Afternoon Swim/Louis Vuitton</t>
+  </si>
+  <si>
+    <t>ARF32106262</t>
+  </si>
+  <si>
+    <t>ODYSSEY LIMONI</t>
+  </si>
+  <si>
+    <t>ARF32120502</t>
+  </si>
+  <si>
+    <t>ODYSSEY LIMONI 200ML EDP</t>
+  </si>
+  <si>
+    <t>ARF32120102</t>
+  </si>
+  <si>
+    <t>ODYSSEY SPECTRA 60ML</t>
+  </si>
+  <si>
+    <t>6295199800768</t>
+  </si>
+  <si>
+    <t>Tw Le Male Elixir/ JPG</t>
+  </si>
+  <si>
+    <t>ARF32106272</t>
+  </si>
+  <si>
+    <t>ODYSSEY SPECTRA</t>
+  </si>
+  <si>
+    <t>629401518865</t>
+  </si>
+  <si>
+    <t>ARF32120512</t>
+  </si>
+  <si>
+    <t>ODYSSEY SPECTRA 200ML EDP</t>
+  </si>
+  <si>
+    <t>6295199800737</t>
+  </si>
+  <si>
+    <t>ARF32120142</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ODYSSEY MARSHMALLOW </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ARF32120832 </t>
+  </si>
+  <si>
+    <t>ODYSSEY BAHAMAS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ARF32120822 </t>
+  </si>
+  <si>
+    <t>ODYSSEY GO MANGO</t>
+  </si>
+  <si>
+    <t>ARF32120802</t>
+  </si>
+  <si>
+    <t>ODYSSEY TOFFEE COFFEE</t>
+  </si>
+  <si>
+    <t>ARF32120812</t>
+  </si>
+  <si>
+    <t>ODYSSEY BLACK FOREST</t>
+  </si>
+  <si>
+    <t>ARF32121201</t>
+  </si>
+  <si>
+    <t>OMBRE D'OR</t>
+  </si>
+  <si>
+    <t>ARF32121211</t>
+  </si>
+  <si>
+    <t>PERLE D'OR</t>
+  </si>
+  <si>
+    <t>ARF32120962</t>
+  </si>
+  <si>
+    <t>SCENTASY NOIR DE PECHE</t>
+  </si>
+  <si>
+    <t>ARF32121552</t>
+  </si>
+  <si>
+    <t>SCENTASY MATCHA MAGIX</t>
+  </si>
+  <si>
+    <t>ARF32107475</t>
+  </si>
+  <si>
+    <t>SPACE AGE</t>
+  </si>
+  <si>
+    <t>'6294015166163</t>
+  </si>
+  <si>
+    <t>Creation on Baccarat Rouge - Byredo space rage</t>
+  </si>
+  <si>
+    <t>ARF32101772</t>
+  </si>
+  <si>
+    <t>TAG HER W</t>
+  </si>
+  <si>
+    <t>D&amp;G LIGHTBLUE /W</t>
+  </si>
+  <si>
+    <t>ARF32101163</t>
+  </si>
+  <si>
+    <t>TAG HIM POUR HOMME M</t>
+  </si>
+  <si>
+    <t>ARF32108991</t>
+  </si>
+  <si>
+    <t>TAG HER DONNA DI COLORATA (purple)  W</t>
+  </si>
+  <si>
+    <t>6294015163902</t>
+  </si>
+  <si>
+    <t>LIBRE / YSL</t>
+  </si>
+  <si>
+    <t>ARF32109011</t>
+  </si>
+  <si>
+    <t>TAG HER DONNA DI TERRA (beige) W</t>
+  </si>
+  <si>
+    <t>6294015163919</t>
+  </si>
+  <si>
+    <t>PARIS PARIS/CHANEL</t>
+  </si>
+  <si>
+    <t>ARF32108971</t>
+  </si>
+  <si>
+    <t>TAG HIM UOMO ROSSO (red) M</t>
+  </si>
+  <si>
+    <t>3700675120023</t>
+  </si>
+  <si>
+    <t xml:space="preserve">INVICTUS VICTORY ELIXIR/PR  </t>
+  </si>
+  <si>
+    <t>ARF32108981</t>
+  </si>
+  <si>
+    <t>TAG HIM UOMO NERO (back) M</t>
+  </si>
+  <si>
+    <t>6294015163896</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TW TUXEDO/ YSL </t>
+  </si>
+  <si>
+    <t>ARF32109661</t>
+  </si>
+  <si>
+    <t>THE PRIDE M</t>
+  </si>
+  <si>
+    <t>SAUVAGE DIOR</t>
+  </si>
+  <si>
+    <t>ARF32105601</t>
+  </si>
+  <si>
+    <t>THE PRIDE WHITE W</t>
+  </si>
+  <si>
+    <t>BACCARAT ROUGE 540 FRANCIS KURDJIAN</t>
+  </si>
+  <si>
+    <t>ARF32109669</t>
+  </si>
+  <si>
+    <t xml:space="preserve">THE PRIDE OF ARMAF ROSE OUD EDP 100ML </t>
+  </si>
+  <si>
+    <t> '6294015180985</t>
+  </si>
+  <si>
+    <t>YARA</t>
+  </si>
+  <si>
+    <t>ARF32109665</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> THE PRIDE OF ARMAF ADMIRAL EDP 100ML</t>
+  </si>
+  <si>
+    <t>6294015180992</t>
+  </si>
+  <si>
+    <t>INVICTUS  VICTORY ELIXIR paco rabanne</t>
+  </si>
+  <si>
+    <t>ARF32120262</t>
+  </si>
+  <si>
+    <t>ARMAF LUNA</t>
+  </si>
+  <si>
+    <t>ARF32120272</t>
+  </si>
+  <si>
+    <t>ARMAF CLOUD 9</t>
+  </si>
+  <si>
+    <t>ARF32101423</t>
+  </si>
+  <si>
+    <t>TRES JOUR W</t>
+  </si>
+  <si>
+    <t>ANGE OU DEMON SECRET ELIXIR /GIVENCHY</t>
+  </si>
+  <si>
+    <t>ARF32109842</t>
+  </si>
+  <si>
+    <t>TRES NUIT VALENTINA W</t>
+  </si>
+  <si>
+    <t>6085010094663</t>
+  </si>
+  <si>
+    <t>Delina Exclusif by Parfum De Marly</t>
+  </si>
+  <si>
+    <t>ARF32101403</t>
+  </si>
+  <si>
+    <t>TRES NUIT M</t>
+  </si>
+  <si>
+    <t>CREED /BLACK</t>
+  </si>
+  <si>
+    <t>ARF32105663</t>
+  </si>
+  <si>
+    <t>TRES NUIT LIRIC M</t>
+  </si>
+  <si>
+    <t>'6294015138290</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ACQUA DI GIO PROFONDO </t>
+  </si>
+  <si>
+    <t>ARF32108481</t>
+  </si>
+  <si>
+    <t>VENETIAN AMBRE M</t>
+  </si>
+  <si>
+    <t>EMBLEM INTENSE/MONT BLANC</t>
+  </si>
+  <si>
+    <t>ARF32115142</t>
+  </si>
+  <si>
+    <t>VENETIAN GOLD M</t>
+  </si>
+  <si>
+    <t>6294015155709</t>
+  </si>
+  <si>
+    <t>TW MALACHITE AL. JAZEERA</t>
+  </si>
+  <si>
+    <t>ARF32115202</t>
+  </si>
+  <si>
+    <t>VENETIAN GIRL EDITION ROUGE W</t>
+  </si>
+  <si>
+    <t>6294015160741</t>
+  </si>
+  <si>
+    <t>TW interdit intense/givenchy</t>
+  </si>
+  <si>
+    <t>ARF32115226</t>
+  </si>
+  <si>
+    <t>VENETIAN GIRL FROM VENICE WITH LOVE W</t>
+  </si>
+  <si>
+    <t>6294015160758</t>
+  </si>
+  <si>
+    <t> Delina la  Rosa/parf marly</t>
+  </si>
+  <si>
+    <t>ARF32104002</t>
+  </si>
+  <si>
+    <t>VENTANA M</t>
+  </si>
+  <si>
+    <t>ARF32108166</t>
+  </si>
+  <si>
+    <t>VENTANA MARINE M</t>
+  </si>
+  <si>
+    <t>IMAGINATION L.VUITTON + FIERCE ABERCROMBIE</t>
+  </si>
+  <si>
+    <t>ARF32109302</t>
+  </si>
+  <si>
+    <t>VOYAGE BLEU M</t>
+  </si>
+  <si>
+    <t>6294015101324</t>
+  </si>
+  <si>
+    <t>BLEU DE CHANEL/CHANEL</t>
+  </si>
+  <si>
+    <t>ARF32109312</t>
+  </si>
+  <si>
+    <t>VOYAGE BROWN M</t>
+  </si>
+  <si>
+    <t>6294015101317</t>
+  </si>
+  <si>
+    <t>EMBLEM/MB</t>
+  </si>
+  <si>
+    <t>ARF32108498</t>
+  </si>
+  <si>
+    <t>VOYAGE HAVAII W</t>
+  </si>
+  <si>
+    <t>6294015161526</t>
+  </si>
+  <si>
+    <t>TW I want Choo/Jimmy Choo</t>
+  </si>
+  <si>
+    <t>ARF32108496</t>
+  </si>
+  <si>
+    <t>VOYAGE TITAN M</t>
+  </si>
+  <si>
+    <t>6294015161519</t>
+  </si>
+  <si>
+    <t>TW  Pegasus exclusif parfum de marly</t>
+  </si>
+  <si>
+    <t>CHECK MATE</t>
+  </si>
+  <si>
+    <t>ARF32105341</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CHECK MATE - QUEEN (WHITE) 100ML </t>
+  </si>
+  <si>
+    <t>6294015188202</t>
+  </si>
+  <si>
+    <t>SCANDAL ABSOL/JPG/W</t>
+  </si>
+  <si>
+    <t>ARF32105391</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CHECK MATE - KING (BLACK) 100ML  </t>
+  </si>
+  <si>
+    <t>SCANDAL ABSOL/JPG/M</t>
+  </si>
+  <si>
+    <t>ARF32105381</t>
+  </si>
+  <si>
+    <t>CHECK MATE - KNIGHT  (WHITE) 100ML</t>
+  </si>
+  <si>
+    <t>ARF32105451</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CHECK MATE - KNIGHT  (BLACK) 100ML  </t>
+  </si>
+  <si>
+    <t>ARMAF DELIGHT</t>
+  </si>
+  <si>
+    <t>ARF32105491</t>
+  </si>
+  <si>
+    <t>ARMAF YUM YUM 100ML</t>
+  </si>
+  <si>
+    <t>6295199800959</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CREATION WHITE BERRY </t>
+  </si>
+  <si>
+    <t>ARF32105481</t>
+  </si>
+  <si>
+    <t>ARMAF ISLAND BLISS 100ML</t>
+  </si>
+  <si>
+    <t>6295199800942</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CREATION FRUITY </t>
+  </si>
+  <si>
+    <t>ARF32120292</t>
+  </si>
+  <si>
+    <t>ARMAF ISLAND BREEZE 100ML</t>
+  </si>
+  <si>
+    <t>CLUB DE NUIT PRIVATE KEY</t>
+  </si>
+  <si>
+    <t>ARF32105715</t>
+  </si>
+  <si>
+    <t>CDN PRIVATE KEY TO MY DREAMS 100ML</t>
+  </si>
+  <si>
+    <t>Extrait de  Parfum</t>
+  </si>
+  <si>
+    <t>ARF32105716</t>
+  </si>
+  <si>
+    <t>CDN PRIVATE KEY TO MY SUCCESS 100ML</t>
+  </si>
+  <si>
+    <t>ARF32105717</t>
+  </si>
+  <si>
+    <t>CDN PRIVATE KEY TO MY LIFE 100ML</t>
+  </si>
+  <si>
+    <t>ARF32105718</t>
+  </si>
+  <si>
+    <t>CDN PRIVATE KEY TO MY LOVE 100ML</t>
+  </si>
+  <si>
+    <t>ARF32103281</t>
+  </si>
+  <si>
+    <t>CDN PRIVATE KEY TO MY SOUL 100ML</t>
+  </si>
+  <si>
+    <t>ARMAF  MISS ARMAF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ARF32105812 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MISS ARMAF MYSTIQUE-100ML </t>
+  </si>
+  <si>
+    <t>6294015168143</t>
+  </si>
+  <si>
+    <t>TW LA NUIT TRESOR/LANCOME</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ARF32105814 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MISS ARMAF DAZZLING-100ML </t>
+  </si>
+  <si>
+    <t xml:space="preserve">TW DELINA/ PDM </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ARF32105816 </t>
+  </si>
+  <si>
+    <t>MISS ARMAF CHIC-100ML</t>
+  </si>
+  <si>
+    <t>MON PARIS/YSL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ARF32105818 </t>
+  </si>
+  <si>
+    <t>MISS ARMAF CATWALK-100ML</t>
+  </si>
+  <si>
+    <t>I WANT CHOO/JIMMY CHOO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ARF32105820 </t>
+  </si>
+  <si>
+    <t>MISS ARMAF ATTITUDE-100ML</t>
+  </si>
+  <si>
+    <t>Tw GOOD GIRL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ARF32105822 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MISS ARMAF MAGNIFIQ-100ML </t>
+  </si>
+  <si>
+    <t>COCO MADEMOISELLE/chanel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ARF32105824 </t>
+  </si>
+  <si>
+    <t>MISS ARMAF VOCE VIVA-100ML</t>
+  </si>
+  <si>
+    <t>TW WIND FLOWERS/CREED</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ARF32105826 </t>
+  </si>
+  <si>
+    <t>MISS ARMAF GRANDEUR-100ML</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FLORAL CREATION </t>
+  </si>
+  <si>
+    <t>ARMAF ETER</t>
+  </si>
+  <si>
+    <t>ARF32109066</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DESERT BREEZE - WHITE </t>
+  </si>
+  <si>
+    <t>AL QURASHI BLEND ABDUL SAMAD AL QURASHI</t>
+  </si>
+  <si>
+    <t>ARF32109061</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DESERT STAR -DARK BLUE </t>
+  </si>
+  <si>
+    <t>MARC AVENTO BLEND</t>
+  </si>
+  <si>
+    <t>ARF32109046</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DESERT ROSE- PINK </t>
+  </si>
+  <si>
+    <t>OUD MARACUJA MAISON CRIVELLI</t>
+  </si>
+  <si>
+    <t>ARF32109071</t>
+  </si>
+  <si>
+    <t>MAGICAL OUD - BROWN</t>
+  </si>
+  <si>
+    <t>EX NIHILO OUTCAST BLUE EXTRACT DE PARFUME</t>
+  </si>
+  <si>
+    <t>ARF32109076</t>
+  </si>
+  <si>
+    <t>PERFUME OASIS - ORANGE</t>
+  </si>
+  <si>
+    <t>AMBERY OUD/ERBA PURA PREMIUM SIGNATURE CAPTIVE OVERDOSE</t>
+  </si>
+  <si>
+    <t>ARF32109056</t>
+  </si>
+  <si>
+    <t>DESERT FLOWER - RED</t>
+  </si>
+  <si>
+    <t>STALLION LEATHER HERRERA</t>
+  </si>
+  <si>
+    <t>ARF32109041</t>
+  </si>
+  <si>
+    <t>ARABIAN SKY - SKY BLUE</t>
+  </si>
+  <si>
+    <t>STRONG MASCULINE WITH A LOT OF AMBER</t>
+  </si>
+  <si>
+    <t>ARF32109051</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DESERT NIGHT - BLACK </t>
+  </si>
+  <si>
+    <t>REEF 33 - REEF MORE INTENSE AND MODERNISED VERSION</t>
+  </si>
+  <si>
+    <t>ARMAF DEO STICKS</t>
+  </si>
+  <si>
+    <t>ARF31123002</t>
+  </si>
+  <si>
+    <t>CLUB DE NUIT W DEO STICK</t>
+  </si>
+  <si>
+    <t>COCO MADEMOISELLE/CHANEL</t>
+  </si>
+  <si>
+    <t>75g</t>
+  </si>
+  <si>
+    <t>ARF31123001</t>
+  </si>
+  <si>
+    <t>CLUB DE NUIT INTENSE M DEO STICK</t>
+  </si>
+  <si>
+    <t>ARF31123005</t>
+  </si>
+  <si>
+    <t>CLUB DE NUIT INTENSE W DEO STICK</t>
+  </si>
+  <si>
+    <t>ARF31123007</t>
+  </si>
+  <si>
+    <t>CLUB DE NUIT MILESTONE W DEO STICK</t>
+  </si>
+  <si>
+    <t>ARF31123003</t>
+  </si>
+  <si>
+    <t>CLUB DE NUIT BLUE ICONIC DEO STICK</t>
+  </si>
+  <si>
+    <t>ARF31123009</t>
+  </si>
+  <si>
+    <t>CLUB DE NUIT RED UNTOLD DEO STICK</t>
+  </si>
+  <si>
+    <t>ARF31123004</t>
+  </si>
+  <si>
+    <t>CLUB DE NUIT IMPERIALE DEO STICK</t>
+  </si>
+  <si>
+    <t>ARF31123008</t>
+  </si>
+  <si>
+    <t>CLUB DE NUIT SILLAGE M DEO STICK</t>
+  </si>
+  <si>
+    <t>ARF31123006</t>
+  </si>
+  <si>
+    <t>CLUB DE NUIT M DEO STICK</t>
+  </si>
+  <si>
+    <t>ARF31123010</t>
+  </si>
+  <si>
+    <t>CLUB DE NUIT URABN ELIXIR M DEO STICK</t>
+  </si>
+  <si>
+    <t>PROFUMI D'ART X ARMAF</t>
+  </si>
+  <si>
+    <t>PROFUMI D'ART X ARMAF ART 01 ACQUA MIA -105ML EDP (ARMAF SERIES) (ART OF ARMAF) (UAE)</t>
+  </si>
+  <si>
+    <t>PROFUMI D'ART X ARMAF ART 02 VOGLIE DI MARE -105ML EDP (ARMAF SERIES) (ART OF ARMAF) (UAE)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> PROFUMI D'ART X ARMAF ART 03 LEGNI DOLCI BRUCIATI -105ML EDP (ARMAF SERIES) (ART OF ARMAF) (UAE)</t>
+  </si>
+  <si>
+    <t>PROFUMI D'ART X ARMAF  ART 04  THE ONE AND ONLY OUD -105ML EDP (ARMAF SERIES) (ART OF ARMAF)(UAE)</t>
+  </si>
+  <si>
+    <t>PROFUMI D'ART X ARMAF ART 06 VANIGLIA  ESOTICA -105ML EDP (ARMAF SERIES) (ART OF ARMAF) (UAE)</t>
+  </si>
+  <si>
+    <t>PROFUMI D'ART X ARMAF ART 07 ROSA DEL DESERTO -105ML EDP (ARMAF SERIES) (ART OF ARMAF) (UAE)</t>
+  </si>
+  <si>
+    <t>PROFUMI D'ART X ARMAF ART 10 BELIN CHE CANA -105ML EDP (ARMAF SERIES) (ART OF ARMAF) (UAE)</t>
+  </si>
+  <si>
+    <t>PROFUMI D'ART X ARMAF ART 11 ACQUA TUA -105ML EDP (ARMAF SERIES) (ART OF ARMAF) (UAE)</t>
+  </si>
+  <si>
+    <t>PROFUMI D'ART X ARMAF  ART 12 PER ME MA -105ML EDP (ARMAF SERIES) (ART OF ARMAF) (UAE)</t>
+  </si>
+  <si>
+    <t>PROFUMI D'ART X ARMAF  ART 13 E TANTA ROBA -105ML EDP (ARMAF SERIES) (ART OF ARMAF) (UAE)</t>
+  </si>
+  <si>
+    <t>PROFUMI D'ART X ARMAF ART 14 LATTE DI TUBEROSA -105ML EDP (ARMAF SERIES) (ART OF ARMAF) (UAE)</t>
+  </si>
+  <si>
+    <t>ARF32106631</t>
+  </si>
+  <si>
+    <t>ARF32106633</t>
+  </si>
+  <si>
+    <t>ARF32104085</t>
+  </si>
+  <si>
+    <t>ARF32106637</t>
+  </si>
+  <si>
+    <t>ARF32106639</t>
+  </si>
+  <si>
+    <t>ARF32106641</t>
+  </si>
+  <si>
+    <t>ARF32106643</t>
+  </si>
+  <si>
+    <t>ARF32106645</t>
+  </si>
+  <si>
+    <t>Jenny Glow Once Upon the Time</t>
+  </si>
+  <si>
+    <t>JEN36102517</t>
+  </si>
+  <si>
+    <t xml:space="preserve">I'M JENNY G UNISEX ONCE UPON A TIME JENNY GLOW 100ML EDP </t>
+  </si>
+  <si>
+    <t>6294015183078</t>
+  </si>
+  <si>
+    <t>Hermes H24</t>
+  </si>
+  <si>
+    <t>JEN36102519</t>
+  </si>
+  <si>
+    <t>JENNY S TROVE UNISEX ONCE UPON A TIME JENNY GLOW 100ML EDP </t>
+  </si>
+  <si>
+    <t>6294015183030</t>
+  </si>
+  <si>
+    <t>Goddess by Burberry</t>
+  </si>
+  <si>
+    <t>JEN36102521</t>
+  </si>
+  <si>
+    <t>LOVE UNISEX ONCE UPON A TIME JENNY GLOW 100ML EDP</t>
+  </si>
+  <si>
+    <t>6294015183061</t>
+  </si>
+  <si>
+    <t>Hermes Terre D'Hermes Eau Givree</t>
+  </si>
+  <si>
+    <t>JEN36102523</t>
+  </si>
+  <si>
+    <t>PRETTY LITTLE NOTES UNISEX ONCE UPON A TIME JENNY GLOW 100ML EDP </t>
+  </si>
+  <si>
+    <t>6294015183047</t>
+  </si>
+  <si>
+    <t>Chloe Cherry Notes</t>
+  </si>
+  <si>
+    <t>JEN36102525</t>
+  </si>
+  <si>
+    <t>SCENTI CLOSET UNISEX ONCE UPON A TIME JENNY GLOW 100ML EDP</t>
+  </si>
+  <si>
+    <t>6294015183023</t>
+  </si>
+  <si>
+    <t>HermesTwilly Eau Ginger</t>
+  </si>
+  <si>
+    <t>JEN36102527</t>
+  </si>
+  <si>
+    <t>THE TEN ENCHANTMENTS UNISEX ONCE UPON A TIME JENNY GLOW 100ML EDP</t>
+  </si>
+  <si>
+    <t>6294015183016</t>
+  </si>
+  <si>
+    <t>Infusion Amande Prada</t>
+  </si>
+  <si>
+    <t>JEN36102529</t>
+  </si>
+  <si>
+    <t>YOURS TRULY UNISEX ONCE UPON A TIME JENNY GLOW 100ML EDP</t>
+  </si>
+  <si>
+    <t>6294015183054</t>
+  </si>
+  <si>
+    <t>Hermes Twilly Eau Poivree</t>
+  </si>
+  <si>
+    <t>Jenny Glow F10 COLLECTION</t>
+  </si>
+  <si>
+    <t>JEN36102231</t>
+  </si>
+  <si>
+    <t>AURORE JENNY UNISEX 80ML F10 SERIES  (JENNY GLOW SERIES) (UAE)</t>
+  </si>
+  <si>
+    <t>6294015182613</t>
+  </si>
+  <si>
+    <t>XJ 1861 NAXOS XERJOFF / U</t>
+  </si>
+  <si>
+    <t>80 ml</t>
+  </si>
+  <si>
+    <t>JEN36102531</t>
+  </si>
+  <si>
+    <t>BRISE JENNY GLOW UNISEX 80ML F10 SERIES  (JENNY GLOW SERIES) (UAE)</t>
+  </si>
+  <si>
+    <t>6294015182620</t>
+  </si>
+  <si>
+    <t>XJ 1861 RENAISSANCE XERJOFF / U</t>
+  </si>
+  <si>
+    <t>JEN36102533</t>
+  </si>
+  <si>
+    <t>CHARME JENNY GLOW UNISEX 80ML F10 SERIES  (JENNY GLOW SERIES) (UAE)</t>
+  </si>
+  <si>
+    <t>6294015182637</t>
+  </si>
+  <si>
+    <t>ERBA PURA XERJOFF / U</t>
+  </si>
+  <si>
+    <t>JEN36102535</t>
+  </si>
+  <si>
+    <t>CŒUR JENNY GLOW UNISEX 80ML F10 SERIES  (JENNY GLOW SERIES) (UAE)</t>
+  </si>
+  <si>
+    <t>6294015182644</t>
+  </si>
+  <si>
+    <t>ALEXANDRIA II XERJOFF / U</t>
+  </si>
+  <si>
+    <t>JEN36102537</t>
+  </si>
+  <si>
+    <t>ETOILE JENNY GLOW UNISEX 80ML F10 SERIES  (JENNY GLOW SERIES)UAE)</t>
+  </si>
+  <si>
+    <t>THE SCENT OF PEACE FOR HIM / BOND no 9</t>
+  </si>
+  <si>
+    <t>JEN36102539</t>
+  </si>
+  <si>
+    <t>PERLE JENNY GLOW UNISEX 80ML F10 SERIES  (JENNY GLOW SERIES)(UAE)</t>
+  </si>
+  <si>
+    <t>6294015182668</t>
+  </si>
+  <si>
+    <t>GREENWICH VILLAGE / BOND no 9</t>
+  </si>
+  <si>
+    <t>JEN36102541</t>
+  </si>
+  <si>
+    <t>REVE JENNY GLOW UNISEX 80ML F10 SERIES  (JENNY GLOW SERIES) (UAE)</t>
+  </si>
+  <si>
+    <t>6294015182675</t>
+  </si>
+  <si>
+    <t>THE NEW YORK SINGANTURE GOLD / BOND no 9</t>
+  </si>
+  <si>
+    <t>JEN36102543</t>
+  </si>
+  <si>
+    <t>SENTEUR JENNY GLOW UNISEX 80ML F10 SERIES  (JENNY GLOW SERIES) (UAE)</t>
+  </si>
+  <si>
+    <t>6294015182682</t>
+  </si>
+  <si>
+    <t>THE SCENT OF PEACE FOR HER / BOND no 9</t>
+  </si>
+  <si>
+    <t>JEN36102545</t>
+  </si>
+  <si>
+    <t>SOLEIL JENNY GLOW UNISEX 80ML F10 SERIES  (JENNY GLOW SERIES) (UAE)</t>
+  </si>
+  <si>
+    <t>6294015182699</t>
+  </si>
+  <si>
+    <t>PERFUMISTA AVENUE / BOND no 9</t>
+  </si>
+  <si>
+    <t>JEN36102547</t>
+  </si>
+  <si>
+    <t>VELOURS JENNY GLOW UNISEX 80ML F10 SERIES  (JENNY GLOW SERIES) (UAE)</t>
+  </si>
+  <si>
+    <t>6294015182705</t>
+  </si>
+  <si>
+    <t>MADISON AVENUE / BOND no 9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JENNY GLOW BELLIS COLLECTION </t>
+  </si>
+  <si>
+    <t>JEN36102501</t>
+  </si>
+  <si>
+    <t>ALLURE BY JENNY GLOW BELLIS COLLECTION</t>
+  </si>
+  <si>
+    <t>6294015181470</t>
+  </si>
+  <si>
+    <t>NAXOS XERJOFF 1861</t>
+  </si>
+  <si>
+    <t>JEN36102503</t>
+  </si>
+  <si>
+    <t>BEAUTELLO BY JENNY GLOW BELLIS COLLECTION</t>
+  </si>
+  <si>
+    <t>6294015181487</t>
+  </si>
+  <si>
+    <t>ITALICA 2021 XERJOFF CASAMORATI</t>
+  </si>
+  <si>
+    <t>JEN36102505</t>
+  </si>
+  <si>
+    <t>ENCHANTE BY JENNY GLOW BELLIS COLLECTION</t>
+  </si>
+  <si>
+    <t>6294015181494</t>
+  </si>
+  <si>
+    <t>ERBA PURA SOSPIRO</t>
+  </si>
+  <si>
+    <t>JEN36102507</t>
+  </si>
+  <si>
+    <t>ETOILLE BY JENNY GLOW BELLIS COLLECTION</t>
+  </si>
+  <si>
+    <t>6294015181500</t>
+  </si>
+  <si>
+    <t>TONY IOMMI MONKEY SPECIAL XERJOFFF</t>
+  </si>
+  <si>
+    <t>JEN36102509</t>
+  </si>
+  <si>
+    <t>FAMILUXE BY JENNY GLOW BELLIS COLLECTION</t>
+  </si>
+  <si>
+    <t>6294015181517</t>
+  </si>
+  <si>
+    <t>ALEXANDRIA II XERJOFF</t>
+  </si>
+  <si>
+    <t>JEN36102511</t>
+  </si>
+  <si>
+    <t>FLORAISON BY JENNY GLOW BELLIS COLLECTION</t>
+  </si>
+  <si>
+    <t>6294015181524</t>
+  </si>
+  <si>
+    <t>ACCENTTO XERJOFF</t>
+  </si>
+  <si>
+    <t>JEN36102513</t>
+  </si>
+  <si>
+    <t>LUSH BY JENNY GLOW BELLIS COLLECTION</t>
+  </si>
+  <si>
+    <t>6294015181531</t>
+  </si>
+  <si>
+    <t>ACCENTO OVERDOSE XERJOFF</t>
+  </si>
+  <si>
+    <t>JEN36102515</t>
+  </si>
+  <si>
+    <t>MERAKI BY JENNY GLOW BELLIS COLLECTION</t>
+  </si>
+  <si>
+    <t>6294015181548</t>
+  </si>
+  <si>
+    <t>MEFISTO GENTILUOMO XERJOFF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JENNY GLOW - ROUND BOX COLLECTION </t>
+  </si>
+  <si>
+    <t>JEN36101413</t>
+  </si>
+  <si>
+    <t>FINAL TOUCH JG 50ML EDP(ROUND BOX)</t>
+  </si>
+  <si>
+    <t>Inerlude M Amouage</t>
+  </si>
+  <si>
+    <t>50 ml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JEN36101415 </t>
+  </si>
+  <si>
+    <t>JUNO JG 50ML EDP(ROUND BOX)</t>
+  </si>
+  <si>
+    <t>Velvet Amber Fragrance Du Bois</t>
+  </si>
+  <si>
+    <t>JEN36101417</t>
+  </si>
+  <si>
+    <t>OOMPH JG 50ML EDP(ROUND BOX)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oud Noir Intense Fragance Du Bois </t>
+  </si>
+  <si>
+    <t>JEN36101419</t>
+  </si>
+  <si>
+    <t>POV JG 50ML EDP(ROUND BOX)</t>
+  </si>
+  <si>
+    <t>Rose Fragrance Du Bois</t>
+  </si>
+  <si>
+    <t>JEN36101421</t>
+  </si>
+  <si>
+    <t>RIZZ UP JG 50ML(RND BOX)</t>
+  </si>
+  <si>
+    <t>Amber Intense Fragrance Du Bois</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JEN36101423 </t>
+  </si>
+  <si>
+    <t>STARLIGHT JG 50ML EDP(ROUND BOX)</t>
+  </si>
+  <si>
+    <t>Myrrh &amp; Tonka Jo Malone</t>
+  </si>
+  <si>
+    <t>JEN36101425</t>
+  </si>
+  <si>
+    <t>CRYSTAL OUDYSSEY JG 50ML EDP(ROUND BOX)</t>
+  </si>
+  <si>
+    <t>JEN36101427</t>
+  </si>
+  <si>
+    <t>MYSTIC VEIL JG 50ML EDP(ROUND BOX)</t>
+  </si>
+  <si>
+    <t>JEN36101429</t>
+  </si>
+  <si>
+    <t>SECRET SUGARBEAN JG 50ML EDP(ROUND BOX)</t>
+  </si>
+  <si>
+    <t>JEN36101431</t>
+  </si>
+  <si>
+    <t>VELVET WHISPER JG 50ML EDP(ROUND BOX)</t>
+  </si>
+  <si>
+    <t>JENNY GLOW CRISTAL BALL 100 ml</t>
+  </si>
+  <si>
+    <t>JEN36101461</t>
+  </si>
+  <si>
+    <t>BLANC JENNY GLOW CRYSTAL BALL 100ML EDP</t>
+  </si>
+  <si>
+    <t>6294015193572</t>
+  </si>
+  <si>
+    <t>Flores Honey Oud</t>
+  </si>
+  <si>
+    <t>JEN36101462</t>
+  </si>
+  <si>
+    <t>CHIC JENNY GLOW CRYSTAL BALL 100ML EDP</t>
+  </si>
+  <si>
+    <t>6294015193589</t>
+  </si>
+  <si>
+    <t>Chanel no 5</t>
+  </si>
+  <si>
+    <t>JEN36101463</t>
+  </si>
+  <si>
+    <t>COUTURE JENNY GLOW CRYSTAL BALL 100ML</t>
+  </si>
+  <si>
+    <t>6294015193596</t>
+  </si>
+  <si>
+    <t>Flores 89</t>
+  </si>
+  <si>
+    <t>JEN36101464</t>
+  </si>
+  <si>
+    <t>ECLAT JENNY GLOW CRYSTAL BALL 100ML EDP</t>
+  </si>
+  <si>
+    <t>6294015193602</t>
+  </si>
+  <si>
+    <t>Flores Mulberry Fig</t>
+  </si>
+  <si>
+    <t>JEN36101465</t>
+  </si>
+  <si>
+    <t>FOR GLAM JENNY GLOW CRYSTAL BALL 100ML</t>
+  </si>
+  <si>
+    <t>6294015193619</t>
+  </si>
+  <si>
+    <t>Flores Platinum</t>
+  </si>
+  <si>
+    <t>JEN36101466</t>
+  </si>
+  <si>
+    <t>LUXE JENNY GLOW CRYSTAL BALL 100ML EDP</t>
+  </si>
+  <si>
+    <t>6294015193626</t>
+  </si>
+  <si>
+    <t>Flores Lilly</t>
+  </si>
+  <si>
+    <t>JEN36101467</t>
+  </si>
+  <si>
+    <t>OMBRE JENNY GLOW CRYSTAL BALL 100ML EDP</t>
+  </si>
+  <si>
+    <t>6294015193633</t>
+  </si>
+  <si>
+    <t>Flores Elite</t>
+  </si>
+  <si>
+    <t>JEN36101468</t>
+  </si>
+  <si>
+    <t>ROUGE JENNY GLOW CRYSTAL BALL 100ML EDP</t>
+  </si>
+  <si>
+    <t>6294015193640</t>
+  </si>
+  <si>
+    <t>Flores 007</t>
+  </si>
+  <si>
+    <t>JEN36101469</t>
+  </si>
+  <si>
+    <t>VOGUE JENNY GLOW CRYSTAL BALL 100ML EDP</t>
+  </si>
+  <si>
+    <t>6294015193657</t>
+  </si>
+  <si>
+    <t>Flores Platinum 22</t>
+  </si>
+  <si>
+    <t>JENNY GLOW CRISTAL BALL 30 ml</t>
+  </si>
+  <si>
+    <t>JEN36101451</t>
+  </si>
+  <si>
+    <t>BLANC JENNY GLOW CRYSTAL BALL 30ML</t>
+  </si>
+  <si>
+    <t>6294015195675</t>
+  </si>
+  <si>
+    <t>30 ml</t>
+  </si>
+  <si>
+    <t>JEN36101452</t>
+  </si>
+  <si>
+    <t>CHIC JENNY GLOW CRYSTAL BALL 30ML EDP</t>
+  </si>
+  <si>
+    <t>6294015195682</t>
+  </si>
+  <si>
+    <t>JEN36101453</t>
+  </si>
+  <si>
+    <t>COUTURE JENNY GLOW CRYSTAL BALL 30ML EDP</t>
+  </si>
+  <si>
+    <t>6294015195699</t>
+  </si>
+  <si>
+    <t>JEN36101454</t>
+  </si>
+  <si>
+    <t>ECLAT JENNY GLOW CRYSTAL BALL 30ML EDP</t>
+  </si>
+  <si>
+    <t>6294015195705</t>
+  </si>
+  <si>
+    <t>JEN36101455</t>
+  </si>
+  <si>
+    <t>GLAM JENNY GLOW CRYSTAL BALL 30ML EDP</t>
+  </si>
+  <si>
+    <t>6294015195712</t>
+  </si>
+  <si>
+    <t>JEN36101456</t>
+  </si>
+  <si>
+    <t>LUXE JENNY GLOW CRYSTAL BALL 30ML EDP</t>
+  </si>
+  <si>
+    <t>6294015195729</t>
+  </si>
+  <si>
+    <t>JEN36101457</t>
+  </si>
+  <si>
+    <t>OMBRE JENNY GLOW CRYSTAL BALL 30ML EDP</t>
+  </si>
+  <si>
+    <t>6294015195736</t>
+  </si>
+  <si>
+    <t>JEN36101458</t>
+  </si>
+  <si>
+    <t>ROUGE JENNY GLOW CRYSTAL BALL 30ML EDP</t>
+  </si>
+  <si>
+    <t>6'294015195743</t>
+  </si>
+  <si>
+    <t>JEN36101459</t>
+  </si>
+  <si>
+    <t>VOGUE JENNY GLOW CRYSTAL BALL 30ML EDP</t>
+  </si>
+  <si>
+    <t>6294015195750</t>
+  </si>
+  <si>
+    <t>JUST JACK  100 ml Luxe</t>
+  </si>
+  <si>
+    <t>JUT36101033</t>
+  </si>
+  <si>
+    <t>CLASSIC</t>
+  </si>
+  <si>
+    <t>Dior Sauvage Elixir</t>
+  </si>
+  <si>
+    <t>JUT36101032</t>
+  </si>
+  <si>
+    <t>NIVEAU</t>
+  </si>
+  <si>
+    <t>Tom Ford Noir Extreme</t>
+  </si>
+  <si>
+    <t>JUT36101034</t>
+  </si>
+  <si>
+    <t>VINTAGE</t>
+  </si>
+  <si>
+    <t>Tom Ford Ombre Leather</t>
+  </si>
+  <si>
+    <t>JUT36101019</t>
+  </si>
+  <si>
+    <t>BLACK TUXEDO 100ML</t>
+  </si>
+  <si>
+    <t>MADAWI ARABIAN OUD</t>
+  </si>
+  <si>
+    <t>JUT36101018</t>
+  </si>
+  <si>
+    <t>MYSTERY 100ML EDP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RESALA ARABIAN OUD </t>
+  </si>
+  <si>
+    <t>JUT36101017</t>
+  </si>
+  <si>
+    <t>JUST OUD 100ML</t>
+  </si>
+  <si>
+    <t>DIOR OUD ISPAHAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JUST JACK  100 ml </t>
+  </si>
+  <si>
+    <t>JUT36101061</t>
+  </si>
+  <si>
+    <t>HOMME NOIR</t>
+  </si>
+  <si>
+    <t>Noir</t>
+  </si>
+  <si>
+    <t>JUT36101062</t>
+  </si>
+  <si>
+    <t>ITALIAN LEATHER</t>
+  </si>
+  <si>
+    <t>Tuscan Leather</t>
+  </si>
+  <si>
+    <t>JUT36101063</t>
+  </si>
+  <si>
+    <t>NEROLI</t>
+  </si>
+  <si>
+    <t>Neroli Portofino</t>
+  </si>
+  <si>
+    <t>JUT36101064</t>
+  </si>
+  <si>
+    <t>NOIR ENDURANCE</t>
+  </si>
+  <si>
+    <t>Noir Extreme</t>
+  </si>
+  <si>
+    <t>JUT36101065</t>
+  </si>
+  <si>
+    <t>ORCHID NOIR</t>
+  </si>
+  <si>
+    <t>Black Orchid</t>
+  </si>
+  <si>
+    <t>JUT36101066</t>
+  </si>
+  <si>
+    <t>OUD OAK</t>
+  </si>
+  <si>
+    <t>Wood Oud</t>
+  </si>
+  <si>
+    <t>JUT36101067</t>
+  </si>
+  <si>
+    <t>PATCHOULI</t>
+  </si>
+  <si>
+    <t>White Patchouli</t>
+  </si>
+  <si>
+    <t>JUT36101068</t>
+  </si>
+  <si>
+    <t>TOBACCO LEAF</t>
+  </si>
+  <si>
+    <t>Tobacco Vanille</t>
+  </si>
+  <si>
+    <t>JUT36101069</t>
+  </si>
+  <si>
+    <t>VETIVER</t>
+  </si>
+  <si>
+    <t>Wetiver Grey</t>
+  </si>
+  <si>
+    <t>JUT36101070</t>
+  </si>
+  <si>
+    <t>WILD ORCHID</t>
+  </si>
+  <si>
+    <t>Velvet Orchid </t>
+  </si>
+  <si>
+    <t>JUT36101501</t>
+  </si>
+  <si>
+    <t>JUST JACK HIP FLASK WESTERN -120ML EDP (JUST JACK SERIES)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CLIVE CHRISTIAN NO. X </t>
+  </si>
+  <si>
+    <t>120 ml</t>
+  </si>
+  <si>
+    <t>JUT36101502</t>
+  </si>
+  <si>
+    <t>JUST JACK HIP FLASK IRONWOOD -120ML EDP (JUST JACK SERIES)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CLIVE CHRISTIAN MEN </t>
+  </si>
+  <si>
+    <t>JUT36101503</t>
+  </si>
+  <si>
+    <t>JUST JACK HIP FLASK RUSTLER -120ML EDP (JUST JACK SERIES)</t>
+  </si>
+  <si>
+    <t>TOWN AND COUNTRY/ CLIVE CHRISTIAN</t>
+  </si>
+  <si>
+    <t>JUT36101504</t>
+  </si>
+  <si>
+    <t>JUST JACK HIP FLASK FRONTIER -120ML EDP (JUST JACK SERIES)</t>
+  </si>
+  <si>
+    <t>No. 1 Clive Christian for women</t>
+  </si>
+  <si>
+    <t>FLAVIA (MARBLE FINISH)</t>
+  </si>
+  <si>
+    <t>FLV32104851</t>
+  </si>
+  <si>
+    <t>FLAVIA BOIS D`OUD -90ML EDP (FLAVIA SERIES)</t>
+  </si>
+  <si>
+    <t>6294015181272</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TOM FORD OUD WOOD </t>
+  </si>
+  <si>
+    <t>90 ml</t>
+  </si>
+  <si>
+    <t>FLV32104852</t>
+  </si>
+  <si>
+    <t>FLAVIA CHERRY CRUSH -90ML EDP (FLAVIA SERIES)</t>
+  </si>
+  <si>
+    <t>6294015181258</t>
+  </si>
+  <si>
+    <t>LOVEFEST BURNING CHERRY BY KAYALI</t>
+  </si>
+  <si>
+    <t>FLV32104853</t>
+  </si>
+  <si>
+    <t>FLAVIA CHERRY DELIGHT-90ML EDP (FLAVIA SERIES)</t>
+  </si>
+  <si>
+    <t>6294015181234</t>
+  </si>
+  <si>
+    <t>TOM FORD LOST CHERRY</t>
+  </si>
+  <si>
+    <t>FLV32104854</t>
+  </si>
+  <si>
+    <t>FLAVIA CHERRY GHOST -90ML EDP (FLAVIA SERIES)</t>
+  </si>
+  <si>
+    <t>6294015181227</t>
+  </si>
+  <si>
+    <t>TOM FORD CHERRY  SMOKE</t>
+  </si>
+  <si>
+    <t>FLV32104855</t>
+  </si>
+  <si>
+    <t>FLAVIA E`CLAT DE ROSIER -90ML EDP (FLAVIA SERIES)</t>
+  </si>
+  <si>
+    <t>6294015181197</t>
+  </si>
+  <si>
+    <t>YARA LAT***</t>
+  </si>
+  <si>
+    <t>FLV32104856</t>
+  </si>
+  <si>
+    <t>FLAVIA FAB -90ML EDP (FLAVIA SERIES)</t>
+  </si>
+  <si>
+    <t>6294015181265</t>
+  </si>
+  <si>
+    <t>TOM FORD FABULOUS</t>
+  </si>
+  <si>
+    <t>FLV32104857</t>
+  </si>
+  <si>
+    <t>FLAVIA NOIR CUIR -90MLEDP (FLAVIA SERIES)</t>
+  </si>
+  <si>
+    <t>6294015181289</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TOM FORD OMBRE  LEATHER </t>
+  </si>
+  <si>
+    <t>FLV32104858</t>
+  </si>
+  <si>
+    <t>FLAVIA NOIR ORCHIDE`E -90MLEDP (FLAVIA SERIES)</t>
+  </si>
+  <si>
+    <t>6294015181241</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TOM FORD BLACK ORCHID </t>
+  </si>
+  <si>
+    <t>FLV32104859</t>
+  </si>
+  <si>
+    <t>FLAVIA OASIS DE NE`ROLI -90ML EDP (FLAVIA SERIES)</t>
+  </si>
+  <si>
+    <t>6294015181203</t>
+  </si>
+  <si>
+    <t>TOM FORD NEROLI PORTOFINO</t>
+  </si>
+  <si>
+    <t>FLV32104860</t>
+  </si>
+  <si>
+    <t>FLAVIA RIVIERA NE`ROLI -90ML EDP (FLAVIA SERIES)</t>
+  </si>
+  <si>
+    <t>6294015181210</t>
+  </si>
+  <si>
+    <t>TOM FORD NEROLI PORTOFINO FORTE</t>
+  </si>
+  <si>
+    <t>FLV32104861</t>
+  </si>
+  <si>
+    <t>FLAVIA TANGY CHERRY -90ML EDP (FLAVIA SERIES)</t>
+  </si>
+  <si>
+    <t>6294015181180</t>
+  </si>
+  <si>
+    <t>TOM FORD BITTER PEACH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FLV32104862 </t>
+  </si>
+  <si>
+    <t>FLAVIA TUSCAN ESSENCE -90ML EDP (FLAVIA SERIES)</t>
+  </si>
+  <si>
+    <t>6294015181296</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TOM FORD TUSCAN LEATHER </t>
+  </si>
+  <si>
+    <t>FLAVIA PRIVEE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FLV32104801 </t>
+  </si>
+  <si>
+    <t>FLAVIA PRIVEE NO 1</t>
+  </si>
+  <si>
+    <t>6294015183658</t>
+  </si>
+  <si>
+    <t>STELLAR TIMES</t>
+  </si>
+  <si>
+    <t>FLV32104807</t>
+  </si>
+  <si>
+    <t>FLAVIA PRIVEE NO 4</t>
+  </si>
+  <si>
+    <t>6294015183665</t>
+  </si>
+  <si>
+    <t>NOUVEAU MONDE</t>
+  </si>
+  <si>
+    <t>FLV32104809</t>
+  </si>
+  <si>
+    <t>FLAVIA PRIVEE NO 5</t>
+  </si>
+  <si>
+    <t>6294015183672</t>
+  </si>
+  <si>
+    <t>COEUR BATTANT</t>
+  </si>
+  <si>
+    <t>FLV32104811</t>
+  </si>
+  <si>
+    <t>FLAVIA PRIVEE NO 6</t>
+  </si>
+  <si>
+    <t>6294015183689</t>
+  </si>
+  <si>
+    <t>MATIERE NOIR</t>
+  </si>
+  <si>
+    <t>FLV32104815</t>
+  </si>
+  <si>
+    <t>FLAVIA PRIVEE NO 9</t>
+  </si>
+  <si>
+    <t>6294015183696</t>
+  </si>
+  <si>
+    <t>OMBRE NOMAD</t>
+  </si>
+  <si>
+    <t>FLV32104817</t>
+  </si>
+  <si>
+    <t>FLAVIA PRIVEE NO 10</t>
+  </si>
+  <si>
+    <t>6294015183702</t>
+  </si>
+  <si>
+    <t>AFTERNOON SWIM</t>
+  </si>
+  <si>
+    <t>FLV32104821</t>
+  </si>
+  <si>
+    <t>FLAVIA PRIVEE NO 11</t>
+  </si>
+  <si>
+    <t>6294015183719</t>
+  </si>
+  <si>
+    <t>IMAGINATION</t>
+  </si>
+  <si>
+    <t>FLV32104823</t>
+  </si>
+  <si>
+    <t>FLAVIA PRIVEE NO 12</t>
+  </si>
+  <si>
+    <t>6294015183726</t>
+  </si>
+  <si>
+    <t>L'IMMENSITE</t>
+  </si>
+  <si>
+    <t>FLAVIA GEM COLLECTION</t>
+  </si>
+  <si>
+    <t>FLV32104875</t>
+  </si>
+  <si>
+    <t>FLAVIA GEM CORAL</t>
+  </si>
+  <si>
+    <t>FLV32104876</t>
+  </si>
+  <si>
+    <t>FLAVIA GEM DIAMANT NOIR</t>
+  </si>
+  <si>
+    <t>FLV32104877</t>
+  </si>
+  <si>
+    <t>FLAVIA GEM AMBER</t>
+  </si>
+  <si>
+    <t>FLV32104878</t>
+  </si>
+  <si>
+    <t>FLAVIA GEM LUMINE</t>
+  </si>
+  <si>
+    <t>Reference</t>
+  </si>
+  <si>
+    <t>Description</t>
+  </si>
+  <si>
+    <t>Armaf</t>
   </si>
   <si>
     <t>Exw Europe</t>
   </si>
   <si>
-    <t>Lead time 6-8 weeks</t>
-[...5 lines deleted...]
-    <t>Amouage</t>
+    <t>Lead Time: 4-5 months</t>
+  </si>
+  <si>
+    <t>Moq Eur35000.00</t>
   </si>
   <si>
     <t>Ean</t>
   </si>
   <si>
-    <t>Description</t>
-[...2 lines deleted...]
-    <t>Cost (Eur)</t>
+    <t>Qty/Pack</t>
+  </si>
+  <si>
+    <t>Size</t>
+  </si>
+  <si>
+    <t>Cost (eur)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
-[...3 lines deleted...]
-    <numFmt numFmtId="167" formatCode="[$€-2]\ #,##0.00;\-[$€-2]\ #,##0.00"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <numFmts count="6">
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00\ &quot;zł&quot;_-;\-* #,##0.00\ &quot;zł&quot;_-;_-* &quot;-&quot;??\ &quot;zł&quot;_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="_-* #,##0.00\ _z_ł_-;\-* #,##0.00\ _z_ł_-;_-* &quot;-&quot;??\ _z_ł_-;_-@_-"/>
+    <numFmt numFmtId="166" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="167" formatCode="[$€-2]\ #,##0.00"/>
+    <numFmt numFmtId="168" formatCode="[$€-2]\ #,##0.00;[Red]\-[$€-2]\ #,##0.00"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-      <charset val="134"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <charset val="186"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="12"/>
-[...1 lines deleted...]
-      <name val="Calibri"/>
+      <sz val="10"/>
+      <name val="Arial"/>
       <family val="2"/>
+      <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <charset val="238"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
-      <color theme="1" tint="0.249977111117893"/>
-[...21 lines deleted...]
-      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0"/>
-[...5 lines deleted...]
-        <fgColor theme="8" tint="-0.499984740745262"/>
+        <fgColor theme="3" tint="9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color theme="0"/>
+        <color indexed="64"/>
       </left>
-      <right/>
-[...1 lines deleted...]
-      <bottom/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="7">
-[...1 lines deleted...]
-      <alignment vertical="center"/>
+  <cellStyleXfs count="26">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+  </cellStyleXfs>
+  <cellXfs count="58">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-[...7 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="167" fontId="5" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="10" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="9" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="0" borderId="1" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="5" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="15" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="7" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="15" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="15" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="0" borderId="1" xfId="7" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="167" fontId="7" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="9" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="8" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="6" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="9" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="6" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="1" fontId="9" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="0" borderId="1" xfId="18" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="0" borderId="1" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="0" borderId="1" xfId="18" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="0" borderId="1" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="0" borderId="1" xfId="5" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="1" xfId="15" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="0" borderId="1" xfId="4" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="15" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="15" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="15" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="15" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="168" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="7">
-[...2 lines deleted...]
-    <cellStyle name="Excel Built-in Normal" xfId="4" xr:uid="{00000000-0005-0000-0000-000033000000}"/>
+  <cellStyles count="26">
+    <cellStyle name="Comma 2" xfId="2"/>
+    <cellStyle name="Comma 21 2" xfId="3"/>
+    <cellStyle name="Dziesiętny 2" xfId="4"/>
+    <cellStyle name="Dziesiętny 2 2" xfId="5"/>
+    <cellStyle name="Dziesiętny 3" xfId="6"/>
+    <cellStyle name="Dziesiętny 4" xfId="7"/>
+    <cellStyle name="Excel Built-in Normal" xfId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000035000000}"/>
-[...1 lines deleted...]
-    <cellStyle name="Normale_lanci Oscar de la Renta 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000032000000}"/>
+    <cellStyle name="Normal 2" xfId="9"/>
+    <cellStyle name="Normal 2 2" xfId="10"/>
+    <cellStyle name="Normal 3" xfId="11"/>
+    <cellStyle name="Normal 3 3 10" xfId="12"/>
+    <cellStyle name="Normal 4" xfId="13"/>
+    <cellStyle name="Normal 4 2 2" xfId="14"/>
+    <cellStyle name="Normal 5" xfId="1"/>
+    <cellStyle name="Normalny 2" xfId="15"/>
+    <cellStyle name="Normalny 2 2" xfId="16"/>
+    <cellStyle name="Normalny 3" xfId="17"/>
+    <cellStyle name="Normalny 3 2" xfId="18"/>
+    <cellStyle name="Normalny 4" xfId="19"/>
+    <cellStyle name="Normalny 4 2" xfId="20"/>
+    <cellStyle name="Normalny 5" xfId="21"/>
+    <cellStyle name="Normalny 6" xfId="22"/>
+    <cellStyle name="Procentowy 2" xfId="23"/>
+    <cellStyle name="Walutowy 2" xfId="24"/>
+    <cellStyle name="Walutowy 3" xfId="25"/>
   </cellStyles>
-  <dxfs count="17">
-[...213 lines deleted...]
-  </tableStyles>
+  <dxfs count="0"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
-<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-[...156 lines deleted...]
-
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -997,65 +3447,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -1076,950 +3526,8412 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:C81"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:I318"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A16" workbookViewId="0">
-      <selection activeCell="B56" sqref="B56"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="C34" sqref="C34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="12" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="15.26953125" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="9.1796875" style="2"/>
+    <col min="1" max="1" width="18.5" style="4" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="13.75" style="4" customWidth="1"/>
+    <col min="3" max="3" width="53.75" style="3" customWidth="1"/>
+    <col min="4" max="4" width="29.375" style="3" customWidth="1"/>
+    <col min="5" max="5" width="9.5" style="4" customWidth="1"/>
+    <col min="6" max="6" width="8.25" style="4" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="12.125" style="4" customWidth="1"/>
+    <col min="8" max="8" width="7.875" style="4" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="8.5" style="4" bestFit="1" customWidth="1"/>
+    <col min="10" max="16384" width="8.875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
+    <row r="1" spans="1:9" ht="12" customHeight="1">
       <c r="A1" s="1" t="s">
+        <v>933</v>
+      </c>
+      <c r="B1" s="2"/>
+    </row>
+    <row r="2" spans="1:9" ht="12" customHeight="1">
+      <c r="A2" s="3"/>
+      <c r="B2" s="2"/>
+    </row>
+    <row r="3" spans="1:9" ht="12" customHeight="1">
+      <c r="A3" s="3" t="s">
+        <v>934</v>
+      </c>
+      <c r="B3" s="2"/>
+    </row>
+    <row r="4" spans="1:9" ht="12" customHeight="1">
+      <c r="A4" s="3" t="s">
+        <v>935</v>
+      </c>
+      <c r="B4" s="2"/>
+    </row>
+    <row r="5" spans="1:9" ht="12" customHeight="1">
+      <c r="A5" s="3" t="s">
+        <v>936</v>
+      </c>
+      <c r="B5" s="2"/>
+    </row>
+    <row r="7" spans="1:9" ht="12" customHeight="1">
+      <c r="A7" s="5" t="s">
+        <v>937</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>931</v>
+      </c>
+      <c r="C7" s="6" t="s">
+        <v>932</v>
+      </c>
+      <c r="D7" s="7"/>
+      <c r="E7" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>939</v>
+      </c>
+      <c r="G7" s="8"/>
+      <c r="H7" s="5" t="s">
+        <v>938</v>
+      </c>
+      <c r="I7" s="9" t="s">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="12" customHeight="1">
+      <c r="A8" s="10"/>
+      <c r="B8" s="10"/>
+      <c r="C8" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="D8" s="12"/>
+      <c r="E8" s="10"/>
+      <c r="F8" s="10"/>
+      <c r="G8" s="10"/>
+      <c r="H8" s="10"/>
+      <c r="I8" s="13"/>
+    </row>
+    <row r="9" spans="1:9" ht="12" customHeight="1">
+      <c r="A9" s="14">
+        <v>6294015118841</v>
+      </c>
+      <c r="B9" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="C9" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="D9" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F9" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G9" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H9" s="10">
+        <v>24</v>
+      </c>
+      <c r="I9" s="16">
+        <v>20.196000000000005</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" ht="12" customHeight="1">
+      <c r="A10" s="14">
+        <v>6294015118858</v>
+      </c>
+      <c r="B10" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="C10" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="D10" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F10" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G10" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H10" s="10">
+        <v>24</v>
+      </c>
+      <c r="I10" s="16">
+        <v>20.196000000000005</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="12" customHeight="1">
+      <c r="A11" s="14">
+        <v>6294015118865</v>
+      </c>
+      <c r="B11" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="C11" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="D11" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F11" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G11" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H11" s="10">
+        <v>24</v>
+      </c>
+      <c r="I11" s="16">
+        <v>20.196000000000005</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="12" customHeight="1">
+      <c r="A12" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="B12" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="D12" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F12" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G12" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H12" s="10">
+        <v>24</v>
+      </c>
+      <c r="I12" s="16">
+        <v>20.196000000000005</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="12" customHeight="1">
+      <c r="A13" s="18">
+        <v>6294015176148</v>
+      </c>
+      <c r="B13" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="C13" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="D13" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F13" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G13" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H13" s="10">
+        <v>24</v>
+      </c>
+      <c r="I13" s="16">
+        <v>20.196000000000005</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" ht="12" customHeight="1">
+      <c r="A14" s="10"/>
+      <c r="B14" s="10"/>
+      <c r="C14" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="12"/>
+      <c r="E14" s="10"/>
+      <c r="F14" s="10"/>
+      <c r="G14" s="10"/>
+      <c r="H14" s="10"/>
+      <c r="I14" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" ht="12" customHeight="1">
+      <c r="A15" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="B15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="C15" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="D15" s="12"/>
+      <c r="E15" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="F15" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G15" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H15" s="10">
+        <v>24</v>
+      </c>
+      <c r="I15" s="16">
+        <v>23.76</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" ht="12" customHeight="1">
+      <c r="A16" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="B16" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="C16" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D16" s="12"/>
+      <c r="E16" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="F16" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G16" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H16" s="10">
+        <v>24</v>
+      </c>
+      <c r="I16" s="16">
+        <v>23.76</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="12" customHeight="1">
+      <c r="A17" s="22">
+        <v>6295199810774</v>
+      </c>
+      <c r="B17" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="C17" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="D17" s="12"/>
+      <c r="E17" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="F17" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G17" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H17" s="10">
+        <v>24</v>
+      </c>
+      <c r="I17" s="16">
+        <v>23.76</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="12" customHeight="1">
+      <c r="A18" s="22">
+        <v>6295199810781</v>
+      </c>
+      <c r="B18" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="C18" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="D18" s="12"/>
+      <c r="E18" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="F18" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G18" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H18" s="10">
+        <v>24</v>
+      </c>
+      <c r="I18" s="16">
+        <v>23.76</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" ht="12" customHeight="1">
+      <c r="A19" s="10"/>
+      <c r="B19" s="10"/>
+      <c r="C19" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="D19" s="12"/>
+      <c r="E19" s="10"/>
+      <c r="F19" s="10"/>
+      <c r="G19" s="10"/>
+      <c r="H19" s="10"/>
+      <c r="I19" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" ht="12" customHeight="1">
+      <c r="A20" s="23">
+        <v>6295199806814</v>
+      </c>
+      <c r="B20" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="C20" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="D20" s="12"/>
+      <c r="E20" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F20" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="G20" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H20" s="10">
+        <v>48</v>
+      </c>
+      <c r="I20" s="16">
+        <v>11.88</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="12" customHeight="1">
+      <c r="A21" s="25">
+        <v>6295199815045</v>
+      </c>
+      <c r="B21" s="26" t="s">
+        <v>38</v>
+      </c>
+      <c r="C21" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="D21" s="12"/>
+      <c r="E21" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F21" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="G21" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H21" s="10">
+        <v>48</v>
+      </c>
+      <c r="I21" s="16">
+        <v>11.88</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="12" customHeight="1">
+      <c r="A22" s="25">
+        <v>6295199815038</v>
+      </c>
+      <c r="B22" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C22" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="D22" s="12"/>
+      <c r="E22" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F22" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="G22" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H22" s="10">
+        <v>48</v>
+      </c>
+      <c r="I22" s="16">
+        <v>11.88</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="12" customHeight="1">
+      <c r="A23" s="18">
+        <v>6294015182903</v>
+      </c>
+      <c r="B23" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="C23" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="D23" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F23" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G23" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H23" s="10">
+        <v>24</v>
+      </c>
+      <c r="I23" s="16">
+        <v>16.632000000000005</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="12" customHeight="1">
+      <c r="A24" s="18">
+        <v>6294015182880</v>
+      </c>
+      <c r="B24" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="C24" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="D24" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F24" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G24" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H24" s="10">
+        <v>24</v>
+      </c>
+      <c r="I24" s="16">
+        <v>16.632000000000005</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="12" customHeight="1">
+      <c r="A25" s="17" t="s">
+        <v>50</v>
+      </c>
+      <c r="B25" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="C25" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="D25" s="12" t="s">
+        <v>51</v>
+      </c>
+      <c r="E25" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F25" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G25" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H25" s="10">
+        <v>48</v>
+      </c>
+      <c r="I25" s="16">
+        <v>14.256000000000002</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="12" customHeight="1">
+      <c r="A26" s="17" t="s">
+        <v>54</v>
+      </c>
+      <c r="B26" s="26" t="s">
+        <v>52</v>
+      </c>
+      <c r="C26" s="15" t="s">
+        <v>53</v>
+      </c>
+      <c r="D26" s="15" t="s">
+        <v>55</v>
+      </c>
+      <c r="E26" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F26" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G26" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H26" s="10">
+        <v>48</v>
+      </c>
+      <c r="I26" s="16">
+        <v>14.256000000000002</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="12" customHeight="1">
+      <c r="A27" s="14" t="s">
+        <v>58</v>
+      </c>
+      <c r="B27" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="C27" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="D27" s="15" t="s">
+        <v>59</v>
+      </c>
+      <c r="E27" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F27" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G27" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H27" s="10">
+        <v>48</v>
+      </c>
+      <c r="I27" s="16">
+        <v>9.5040000000000013</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" ht="12" customHeight="1">
+      <c r="A28" s="14" t="s">
+        <v>62</v>
+      </c>
+      <c r="B28" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="C28" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="D28" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="E28" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F28" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G28" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H28" s="10">
+        <v>48</v>
+      </c>
+      <c r="I28" s="16">
+        <v>9.5040000000000013</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="12" customHeight="1">
+      <c r="A29" s="17" t="s">
+        <v>66</v>
+      </c>
+      <c r="B29" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="C29" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="D29" s="20" t="s">
+        <v>67</v>
+      </c>
+      <c r="E29" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="F29" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G29" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H29" s="10">
+        <v>48</v>
+      </c>
+      <c r="I29" s="16">
+        <v>14.968800000000002</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" ht="12" customHeight="1">
+      <c r="A30" s="14">
+        <v>6294015155648</v>
+      </c>
+      <c r="B30" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="C30" s="15" t="s">
+        <v>69</v>
+      </c>
+      <c r="D30" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="E30" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F30" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G30" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H30" s="10">
+        <v>48</v>
+      </c>
+      <c r="I30" s="16">
+        <v>17.82</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" ht="12" customHeight="1">
+      <c r="A31" s="27">
+        <v>6294015197136</v>
+      </c>
+      <c r="B31" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="C31" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="D31" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="E31" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F31" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G31" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H31" s="10">
+        <v>48</v>
+      </c>
+      <c r="I31" s="16">
+        <v>14.968800000000002</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" ht="12" customHeight="1">
+      <c r="A32" s="28">
+        <v>6295199816967</v>
+      </c>
+      <c r="B32" s="10" t="s">
+        <v>74</v>
+      </c>
+      <c r="C32" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="D32" s="15"/>
+      <c r="E32" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="F32" s="10" t="s">
         <v>76</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="A7" s="9" t="s">
+      <c r="G32" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H32" s="10">
+        <v>24</v>
+      </c>
+      <c r="I32" s="16">
+        <v>22.572000000000003</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" ht="12" customHeight="1">
+      <c r="A33" s="14">
+        <v>6085010094151</v>
+      </c>
+      <c r="B33" s="10" t="s">
         <v>77</v>
       </c>
-      <c r="B7" s="9" t="s">
+      <c r="C33" s="15" t="s">
         <v>78</v>
       </c>
-      <c r="C7" s="10" t="s">
+      <c r="D33" s="12" t="s">
         <v>79</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B8" s="6" t="s">
+      <c r="E33" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F33" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="G33" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H33" s="10">
+        <v>48</v>
+      </c>
+      <c r="I33" s="16">
+        <v>17.226000000000003</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" ht="12" customHeight="1">
+      <c r="A34" s="29">
+        <v>6294015151084</v>
+      </c>
+      <c r="B34" s="10" t="s">
+        <v>81</v>
+      </c>
+      <c r="C34" s="15" t="s">
+        <v>78</v>
+      </c>
+      <c r="D34" s="12" t="s">
+        <v>79</v>
+      </c>
+      <c r="E34" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F34" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="G34" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H34" s="10">
+        <v>24</v>
+      </c>
+      <c r="I34" s="16">
+        <v>33.26400000000001</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" ht="12" customHeight="1">
+      <c r="A35" s="14">
+        <v>6085010094977</v>
+      </c>
+      <c r="B35" s="10" t="s">
+        <v>83</v>
+      </c>
+      <c r="C35" s="15" t="s">
+        <v>84</v>
+      </c>
+      <c r="D35" s="12" t="s">
+        <v>85</v>
+      </c>
+      <c r="E35" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F35" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="G35" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H35" s="10">
+        <v>48</v>
+      </c>
+      <c r="I35" s="16">
+        <v>16.632000000000005</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" ht="12" customHeight="1">
+      <c r="A36" s="14">
+        <v>6085010044712</v>
+      </c>
+      <c r="B36" s="10" t="s">
+        <v>86</v>
+      </c>
+      <c r="C36" s="15" t="s">
+        <v>87</v>
+      </c>
+      <c r="D36" s="12" t="s">
+        <v>88</v>
+      </c>
+      <c r="E36" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F36" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="G36" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H36" s="10">
+        <v>48</v>
+      </c>
+      <c r="I36" s="16">
+        <v>21.978000000000002</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" ht="12" customHeight="1">
+      <c r="A37" s="30" t="s">
+        <v>91</v>
+      </c>
+      <c r="B37" s="10" t="s">
+        <v>89</v>
+      </c>
+      <c r="C37" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="D37" s="12" t="s">
+        <v>92</v>
+      </c>
+      <c r="E37" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F37" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="G37" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H37" s="10">
+        <v>48</v>
+      </c>
+      <c r="I37" s="16">
+        <v>26.136000000000006</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" ht="12" customHeight="1">
+      <c r="A38" s="31" t="s">
+        <v>95</v>
+      </c>
+      <c r="B38" s="10" t="s">
+        <v>93</v>
+      </c>
+      <c r="C38" s="15" t="s">
+        <v>94</v>
+      </c>
+      <c r="D38" s="12" t="s">
+        <v>92</v>
+      </c>
+      <c r="E38" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F38" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="G38" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H38" s="10">
+        <v>24</v>
+      </c>
+      <c r="I38" s="16">
+        <v>49.896000000000008</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" ht="12" customHeight="1">
+      <c r="A39" s="17" t="s">
+        <v>98</v>
+      </c>
+      <c r="B39" s="10" t="s">
+        <v>96</v>
+      </c>
+      <c r="C39" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="D39" s="12" t="s">
+        <v>99</v>
+      </c>
+      <c r="E39" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F39" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="G39" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H39" s="10">
+        <v>48</v>
+      </c>
+      <c r="I39" s="16">
+        <v>26.136000000000006</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" ht="12" customHeight="1">
+      <c r="A40" s="17" t="s">
+        <v>102</v>
+      </c>
+      <c r="B40" s="10" t="s">
+        <v>100</v>
+      </c>
+      <c r="C40" s="15" t="s">
+        <v>101</v>
+      </c>
+      <c r="D40" s="12" t="s">
+        <v>103</v>
+      </c>
+      <c r="E40" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F40" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="G40" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H40" s="10">
+        <v>24</v>
+      </c>
+      <c r="I40" s="16">
+        <v>49.896000000000008</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" ht="12" customHeight="1">
+      <c r="A41" s="30" t="s">
+        <v>106</v>
+      </c>
+      <c r="B41" s="10" t="s">
+        <v>104</v>
+      </c>
+      <c r="C41" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="D41" s="12" t="s">
+        <v>107</v>
+      </c>
+      <c r="E41" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F41" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="G41" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H41" s="10">
+        <v>48</v>
+      </c>
+      <c r="I41" s="16">
+        <v>26.136000000000006</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" ht="12" customHeight="1">
+      <c r="A42" s="17" t="s">
+        <v>110</v>
+      </c>
+      <c r="B42" s="10" t="s">
+        <v>108</v>
+      </c>
+      <c r="C42" s="15" t="s">
+        <v>109</v>
+      </c>
+      <c r="D42" s="12" t="s">
+        <v>107</v>
+      </c>
+      <c r="E42" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F42" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="G42" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H42" s="10">
+        <v>24</v>
+      </c>
+      <c r="I42" s="16">
+        <v>49.896000000000008</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" ht="12" customHeight="1">
+      <c r="A43" s="17" t="s">
+        <v>113</v>
+      </c>
+      <c r="B43" s="10" t="s">
+        <v>111</v>
+      </c>
+      <c r="C43" s="15" t="s">
+        <v>112</v>
+      </c>
+      <c r="D43" s="15" t="s">
+        <v>114</v>
+      </c>
+      <c r="E43" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F43" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="G43" s="10" t="s">
+        <v>115</v>
+      </c>
+      <c r="H43" s="10">
+        <v>48</v>
+      </c>
+      <c r="I43" s="16">
+        <v>16.038000000000004</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" ht="12" customHeight="1">
+      <c r="A44" s="14">
+        <v>6085010044712</v>
+      </c>
+      <c r="B44" s="10" t="s">
+        <v>116</v>
+      </c>
+      <c r="C44" s="15" t="s">
+        <v>117</v>
+      </c>
+      <c r="D44" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="E44" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F44" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="G44" s="10" t="s">
+        <v>115</v>
+      </c>
+      <c r="H44" s="10">
+        <v>48</v>
+      </c>
+      <c r="I44" s="16">
+        <v>20.790000000000003</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" ht="12" customHeight="1">
+      <c r="A45" s="32" t="s">
+        <v>121</v>
+      </c>
+      <c r="B45" s="10" t="s">
+        <v>119</v>
+      </c>
+      <c r="C45" s="15" t="s">
+        <v>120</v>
+      </c>
+      <c r="D45" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="E45" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F45" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="G45" s="10" t="s">
+        <v>122</v>
+      </c>
+      <c r="H45" s="10">
+        <v>24</v>
+      </c>
+      <c r="I45" s="16">
+        <v>49.896000000000008</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" ht="12" customHeight="1">
+      <c r="A46" s="10" t="s">
+        <v>125</v>
+      </c>
+      <c r="B46" s="10" t="s">
+        <v>123</v>
+      </c>
+      <c r="C46" s="15" t="s">
+        <v>124</v>
+      </c>
+      <c r="D46" s="12" t="s">
+        <v>126</v>
+      </c>
+      <c r="E46" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="F46" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="G46" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H46" s="10">
+        <v>24</v>
+      </c>
+      <c r="I46" s="16">
+        <v>40.39200000000001</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" ht="12" customHeight="1">
+      <c r="A47" s="33">
+        <v>6294015181913</v>
+      </c>
+      <c r="B47" s="10" t="s">
+        <v>127</v>
+      </c>
+      <c r="C47" s="15" t="s">
+        <v>128</v>
+      </c>
+      <c r="D47" s="12" t="s">
+        <v>129</v>
+      </c>
+      <c r="E47" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F47" s="10" t="s">
+        <v>130</v>
+      </c>
+      <c r="G47" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H47" s="10">
+        <v>24</v>
+      </c>
+      <c r="I47" s="16">
+        <v>33.26400000000001</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" ht="12" customHeight="1">
+      <c r="A48" s="34">
+        <v>6294015181944</v>
+      </c>
+      <c r="B48" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="C48" s="15" t="s">
+        <v>132</v>
+      </c>
+      <c r="D48" s="12"/>
+      <c r="E48" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F48" s="10" t="s">
+        <v>130</v>
+      </c>
+      <c r="G48" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H48" s="10">
+        <v>24</v>
+      </c>
+      <c r="I48" s="16">
+        <v>33.26400000000001</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" ht="12" customHeight="1">
+      <c r="A49" s="30" t="s">
+        <v>135</v>
+      </c>
+      <c r="B49" s="10" t="s">
+        <v>133</v>
+      </c>
+      <c r="C49" s="15" t="s">
+        <v>134</v>
+      </c>
+      <c r="D49" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="E49" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F49" s="10" t="s">
+        <v>136</v>
+      </c>
+      <c r="G49" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H49" s="10">
+        <v>24</v>
+      </c>
+      <c r="I49" s="16">
+        <v>32.076000000000008</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" ht="12" customHeight="1">
+      <c r="A50" s="14">
+        <v>6294015131024</v>
+      </c>
+      <c r="B50" s="10" t="s">
+        <v>137</v>
+      </c>
+      <c r="C50" s="15" t="s">
+        <v>138</v>
+      </c>
+      <c r="D50" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="E50" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F50" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="G50" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H50" s="10">
+        <v>24</v>
+      </c>
+      <c r="I50" s="16">
+        <v>38.016000000000005</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" ht="12" customHeight="1">
+      <c r="A51" s="14">
+        <v>6294015102642</v>
+      </c>
+      <c r="B51" s="10" t="s">
+        <v>139</v>
+      </c>
+      <c r="C51" s="15" t="s">
+        <v>140</v>
+      </c>
+      <c r="D51" s="15" t="s">
+        <v>141</v>
+      </c>
+      <c r="E51" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F51" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="G51" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H51" s="10">
+        <v>48</v>
+      </c>
+      <c r="I51" s="16">
+        <v>14.256000000000002</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9" ht="12" customHeight="1">
+      <c r="A52" s="17" t="s">
+        <v>144</v>
+      </c>
+      <c r="B52" s="10" t="s">
+        <v>142</v>
+      </c>
+      <c r="C52" s="15" t="s">
+        <v>143</v>
+      </c>
+      <c r="D52" s="15" t="s">
+        <v>145</v>
+      </c>
+      <c r="E52" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F52" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="G52" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H52" s="10">
+        <v>48</v>
+      </c>
+      <c r="I52" s="16">
+        <v>17.82</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9" ht="12" customHeight="1">
+      <c r="A53" s="30" t="s">
+        <v>148</v>
+      </c>
+      <c r="B53" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="C53" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="D53" s="15" t="s">
+        <v>149</v>
+      </c>
+      <c r="E53" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="F53" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="G53" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H53" s="10">
+        <v>48</v>
+      </c>
+      <c r="I53" s="16">
+        <v>23.166000000000004</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9" ht="12" customHeight="1">
+      <c r="A54" s="17" t="s">
+        <v>152</v>
+      </c>
+      <c r="B54" s="26" t="s">
+        <v>150</v>
+      </c>
+      <c r="C54" s="15" t="s">
+        <v>151</v>
+      </c>
+      <c r="D54" s="12"/>
+      <c r="E54" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F54" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="G54" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H54" s="10">
+        <v>48</v>
+      </c>
+      <c r="I54" s="16">
+        <v>20.196000000000005</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" ht="12" customHeight="1">
+      <c r="A55" s="27">
+        <v>6294015196467</v>
+      </c>
+      <c r="B55" s="26" t="s">
+        <v>153</v>
+      </c>
+      <c r="C55" s="15" t="s">
+        <v>154</v>
+      </c>
+      <c r="D55" s="12" t="s">
+        <v>155</v>
+      </c>
+      <c r="E55" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F55" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G55" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H55" s="10">
+        <v>24</v>
+      </c>
+      <c r="I55" s="16">
+        <v>18.414000000000001</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9" ht="12" customHeight="1">
+      <c r="A56" s="27">
+        <v>6294015196450</v>
+      </c>
+      <c r="B56" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="C56" s="15" t="s">
+        <v>157</v>
+      </c>
+      <c r="D56" s="12" t="s">
+        <v>158</v>
+      </c>
+      <c r="E56" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F56" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G56" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H56" s="10">
+        <v>24</v>
+      </c>
+      <c r="I56" s="16">
+        <v>18.414000000000001</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9" ht="12" customHeight="1">
+      <c r="A57" s="23">
+        <v>6294015181333</v>
+      </c>
+      <c r="B57" s="10" t="s">
+        <v>159</v>
+      </c>
+      <c r="C57" s="15" t="s">
+        <v>160</v>
+      </c>
+      <c r="D57" s="12"/>
+      <c r="E57" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F57" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G57" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H57" s="10">
+        <v>24</v>
+      </c>
+      <c r="I57" s="16">
+        <v>20.196000000000005</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" ht="12" customHeight="1">
+      <c r="A58" s="23">
+        <v>6294015181319</v>
+      </c>
+      <c r="B58" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="C58" s="15" t="s">
+        <v>162</v>
+      </c>
+      <c r="D58" s="12"/>
+      <c r="E58" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F58" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G58" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H58" s="10">
+        <v>24</v>
+      </c>
+      <c r="I58" s="16">
+        <v>20.196000000000005</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9" ht="12" customHeight="1">
+      <c r="A59" s="23">
+        <v>6294015181364</v>
+      </c>
+      <c r="B59" s="10" t="s">
+        <v>163</v>
+      </c>
+      <c r="C59" s="15" t="s">
+        <v>164</v>
+      </c>
+      <c r="D59" s="12"/>
+      <c r="E59" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F59" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G59" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H59" s="10">
+        <v>24</v>
+      </c>
+      <c r="I59" s="16">
+        <v>20.196000000000005</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" ht="12" customHeight="1">
+      <c r="A60" s="25">
+        <v>6294015181326</v>
+      </c>
+      <c r="B60" s="26" t="s">
+        <v>165</v>
+      </c>
+      <c r="C60" s="15" t="s">
+        <v>166</v>
+      </c>
+      <c r="D60" s="12" t="s">
+        <v>167</v>
+      </c>
+      <c r="E60" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F60" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G60" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H60" s="10">
+        <v>24</v>
+      </c>
+      <c r="I60" s="16">
+        <v>20.196000000000005</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" ht="12" customHeight="1">
+      <c r="A61" s="25">
+        <v>6294015181357</v>
+      </c>
+      <c r="B61" s="26" t="s">
+        <v>168</v>
+      </c>
+      <c r="C61" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="D61" s="15" t="s">
+        <v>170</v>
+      </c>
+      <c r="E61" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F61" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G61" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H61" s="10">
+        <v>24</v>
+      </c>
+      <c r="I61" s="16">
+        <v>20.196000000000005</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9" ht="12" customHeight="1">
+      <c r="A62" s="25">
+        <v>6294015181340</v>
+      </c>
+      <c r="B62" s="26" t="s">
+        <v>171</v>
+      </c>
+      <c r="C62" s="15" t="s">
+        <v>172</v>
+      </c>
+      <c r="D62" s="12" t="s">
+        <v>173</v>
+      </c>
+      <c r="E62" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F62" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G62" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H62" s="10">
+        <v>24</v>
+      </c>
+      <c r="I62" s="16">
+        <v>20.196000000000005</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9" ht="12" customHeight="1">
+      <c r="A63" s="27">
+        <v>6294015196429</v>
+      </c>
+      <c r="B63" s="26" t="s">
+        <v>174</v>
+      </c>
+      <c r="C63" s="15" t="s">
+        <v>175</v>
+      </c>
+      <c r="D63" s="12" t="s">
+        <v>176</v>
+      </c>
+      <c r="E63" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F63" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G63" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H63" s="10">
+        <v>48</v>
+      </c>
+      <c r="I63" s="16">
+        <v>16.632000000000005</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" ht="12" customHeight="1">
+      <c r="A64" s="27">
+        <v>6294015196412</v>
+      </c>
+      <c r="B64" s="26" t="s">
+        <v>177</v>
+      </c>
+      <c r="C64" s="15" t="s">
+        <v>178</v>
+      </c>
+      <c r="D64" s="15" t="s">
+        <v>179</v>
+      </c>
+      <c r="E64" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F64" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G64" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H64" s="10">
+        <v>48</v>
+      </c>
+      <c r="I64" s="16">
+        <v>16.632000000000005</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9" ht="12" customHeight="1">
+      <c r="A65" s="27">
+        <v>6294015196443</v>
+      </c>
+      <c r="B65" s="26" t="s">
+        <v>180</v>
+      </c>
+      <c r="C65" s="15" t="s">
+        <v>181</v>
+      </c>
+      <c r="D65" s="12" t="s">
+        <v>182</v>
+      </c>
+      <c r="E65" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F65" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G65" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H65" s="10">
+        <v>48</v>
+      </c>
+      <c r="I65" s="16">
+        <v>16.632000000000005</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9" ht="12" customHeight="1">
+      <c r="A66" s="27">
+        <v>6294015196436</v>
+      </c>
+      <c r="B66" s="26" t="s">
+        <v>183</v>
+      </c>
+      <c r="C66" s="15" t="s">
+        <v>184</v>
+      </c>
+      <c r="D66" s="12" t="s">
+        <v>185</v>
+      </c>
+      <c r="E66" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F66" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G66" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H66" s="10">
+        <v>48</v>
+      </c>
+      <c r="I66" s="16">
+        <v>16.632000000000005</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9" ht="12" customHeight="1">
+      <c r="A67" s="23">
+        <v>6295199815496</v>
+      </c>
+      <c r="B67" s="35" t="s">
+        <v>186</v>
+      </c>
+      <c r="C67" s="15" t="s">
+        <v>187</v>
+      </c>
+      <c r="D67" s="12"/>
+      <c r="E67" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F67" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G67" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H67" s="10">
+        <v>48</v>
+      </c>
+      <c r="I67" s="16">
+        <v>14.256000000000002</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9" ht="12" customHeight="1">
+      <c r="A68" s="14">
+        <v>6085010094182</v>
+      </c>
+      <c r="B68" s="10" t="s">
+        <v>188</v>
+      </c>
+      <c r="C68" s="15" t="s">
+        <v>189</v>
+      </c>
+      <c r="D68" s="12" t="s">
+        <v>190</v>
+      </c>
+      <c r="E68" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F68" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G68" s="10" t="s">
+        <v>115</v>
+      </c>
+      <c r="H68" s="10">
+        <v>48</v>
+      </c>
+      <c r="I68" s="16">
+        <v>10.216800000000001</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9" ht="12" customHeight="1">
+      <c r="A69" s="14">
+        <v>6294015102499</v>
+      </c>
+      <c r="B69" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="C69" s="15" t="s">
+        <v>192</v>
+      </c>
+      <c r="D69" s="15" t="s">
+        <v>145</v>
+      </c>
+      <c r="E69" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F69" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G69" s="10" t="s">
+        <v>115</v>
+      </c>
+      <c r="H69" s="10">
+        <v>48</v>
+      </c>
+      <c r="I69" s="16">
+        <v>10.216800000000001</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9" ht="12" customHeight="1">
+      <c r="A70" s="14" t="s">
+        <v>195</v>
+      </c>
+      <c r="B70" s="10" t="s">
+        <v>193</v>
+      </c>
+      <c r="C70" s="15" t="s">
+        <v>194</v>
+      </c>
+      <c r="D70" s="15" t="s">
+        <v>196</v>
+      </c>
+      <c r="E70" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F70" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G70" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H70" s="10">
+        <v>48</v>
+      </c>
+      <c r="I70" s="16">
+        <v>11.88</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9" ht="12" customHeight="1">
+      <c r="A71" s="14" t="s">
+        <v>199</v>
+      </c>
+      <c r="B71" s="10" t="s">
+        <v>197</v>
+      </c>
+      <c r="C71" s="15" t="s">
+        <v>198</v>
+      </c>
+      <c r="D71" s="15" t="s">
+        <v>200</v>
+      </c>
+      <c r="E71" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F71" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G71" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H71" s="10">
+        <v>48</v>
+      </c>
+      <c r="I71" s="16">
+        <v>11.88</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9" ht="12" customHeight="1">
+      <c r="A72" s="36">
+        <v>6294015183627</v>
+      </c>
+      <c r="B72" s="26" t="s">
+        <v>201</v>
+      </c>
+      <c r="C72" s="15" t="s">
+        <v>202</v>
+      </c>
+      <c r="D72" s="12" t="s">
+        <v>203</v>
+      </c>
+      <c r="E72" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F72" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="G72" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H72" s="10">
+        <v>48</v>
+      </c>
+      <c r="I72" s="16">
+        <v>20.196000000000005</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9" ht="12" customHeight="1">
+      <c r="A73" s="36">
+        <v>6294015183641</v>
+      </c>
+      <c r="B73" s="26" t="s">
+        <v>204</v>
+      </c>
+      <c r="C73" s="15" t="s">
+        <v>205</v>
+      </c>
+      <c r="D73" s="12" t="s">
+        <v>206</v>
+      </c>
+      <c r="E73" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="F73" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="G73" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H73" s="10">
+        <v>48</v>
+      </c>
+      <c r="I73" s="16">
+        <v>20.196000000000005</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9" ht="12" customHeight="1">
+      <c r="A74" s="14" t="s">
+        <v>209</v>
+      </c>
+      <c r="B74" s="10" t="s">
+        <v>207</v>
+      </c>
+      <c r="C74" s="12" t="s">
+        <v>208</v>
+      </c>
+      <c r="D74" s="12" t="s">
+        <v>210</v>
+      </c>
+      <c r="E74" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F74" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G74" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H74" s="10">
+        <v>48</v>
+      </c>
+      <c r="I74" s="16">
+        <v>9.5040000000000013</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9" ht="12" customHeight="1">
+      <c r="A75" s="26" t="s">
+        <v>213</v>
+      </c>
+      <c r="B75" s="10" t="s">
+        <v>211</v>
+      </c>
+      <c r="C75" s="15" t="s">
+        <v>212</v>
+      </c>
+      <c r="D75" s="12" t="s">
+        <v>210</v>
+      </c>
+      <c r="E75" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F75" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="G75" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H75" s="10">
+        <v>48</v>
+      </c>
+      <c r="I75" s="16">
+        <v>17.82</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9" ht="12" customHeight="1">
+      <c r="A76" s="14" t="s">
+        <v>216</v>
+      </c>
+      <c r="B76" s="10" t="s">
+        <v>214</v>
+      </c>
+      <c r="C76" s="15" t="s">
+        <v>215</v>
+      </c>
+      <c r="D76" s="12" t="s">
+        <v>217</v>
+      </c>
+      <c r="E76" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F76" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G76" s="10" t="s">
+        <v>115</v>
+      </c>
+      <c r="H76" s="10">
+        <v>48</v>
+      </c>
+      <c r="I76" s="16">
+        <v>9.5040000000000013</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9" ht="12" customHeight="1">
+      <c r="A77" s="26" t="s">
+        <v>220</v>
+      </c>
+      <c r="B77" s="10" t="s">
+        <v>218</v>
+      </c>
+      <c r="C77" s="15" t="s">
+        <v>219</v>
+      </c>
+      <c r="D77" s="12" t="s">
+        <v>221</v>
+      </c>
+      <c r="E77" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F77" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="G77" s="10" t="s">
+        <v>115</v>
+      </c>
+      <c r="H77" s="10">
+        <v>48</v>
+      </c>
+      <c r="I77" s="16">
+        <v>17.82</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9" ht="12" customHeight="1">
+      <c r="A78" s="17" t="s">
+        <v>223</v>
+      </c>
+      <c r="B78" s="10" t="s">
+        <v>222</v>
+      </c>
+      <c r="C78" s="15" t="s">
+        <v>219</v>
+      </c>
+      <c r="D78" s="12" t="s">
+        <v>221</v>
+      </c>
+      <c r="E78" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F78" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G78" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H78" s="10">
+        <v>48</v>
+      </c>
+      <c r="I78" s="16">
+        <v>9.5040000000000013</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9" ht="12" customHeight="1">
+      <c r="A79" s="26" t="s">
+        <v>226</v>
+      </c>
+      <c r="B79" s="10" t="s">
+        <v>224</v>
+      </c>
+      <c r="C79" s="15" t="s">
+        <v>225</v>
+      </c>
+      <c r="D79" s="12" t="s">
+        <v>227</v>
+      </c>
+      <c r="E79" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F79" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="G79" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H79" s="10">
+        <v>48</v>
+      </c>
+      <c r="I79" s="16">
+        <v>17.82</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9" ht="12" customHeight="1">
+      <c r="A80" s="17" t="s">
+        <v>229</v>
+      </c>
+      <c r="B80" s="10" t="s">
+        <v>228</v>
+      </c>
+      <c r="C80" s="15" t="s">
+        <v>225</v>
+      </c>
+      <c r="D80" s="12" t="s">
+        <v>227</v>
+      </c>
+      <c r="E80" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F80" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G80" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H80" s="10">
+        <v>48</v>
+      </c>
+      <c r="I80" s="16">
+        <v>9.5040000000000013</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9" ht="12" customHeight="1">
+      <c r="A81" s="26" t="s">
+        <v>231</v>
+      </c>
+      <c r="B81" s="10" t="s">
+        <v>230</v>
+      </c>
+      <c r="C81" s="15" t="s">
+        <v>215</v>
+      </c>
+      <c r="D81" s="12" t="s">
+        <v>217</v>
+      </c>
+      <c r="E81" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F81" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="G81" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H81" s="10">
+        <v>48</v>
+      </c>
+      <c r="I81" s="16">
+        <v>17.82</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9" ht="12" customHeight="1">
+      <c r="A82" s="25" t="s">
+        <v>234</v>
+      </c>
+      <c r="B82" s="26" t="s">
+        <v>232</v>
+      </c>
+      <c r="C82" s="15" t="s">
+        <v>233</v>
+      </c>
+      <c r="D82" s="12" t="s">
+        <v>235</v>
+      </c>
+      <c r="E82" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F82" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G82" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H82" s="10">
+        <v>48</v>
+      </c>
+      <c r="I82" s="16">
+        <v>9.5040000000000013</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9" ht="12" customHeight="1">
+      <c r="A83" s="25" t="s">
+        <v>238</v>
+      </c>
+      <c r="B83" s="26" t="s">
+        <v>236</v>
+      </c>
+      <c r="C83" s="15" t="s">
+        <v>237</v>
+      </c>
+      <c r="D83" s="12" t="s">
+        <v>239</v>
+      </c>
+      <c r="E83" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F83" s="10" t="s">
+        <v>240</v>
+      </c>
+      <c r="G83" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H83" s="10">
+        <v>48</v>
+      </c>
+      <c r="I83" s="16">
+        <v>9.5040000000000013</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9" ht="12" customHeight="1">
+      <c r="A84" s="27">
+        <v>6294015196702</v>
+      </c>
+      <c r="B84" s="26" t="s">
+        <v>241</v>
+      </c>
+      <c r="C84" s="15" t="s">
+        <v>242</v>
+      </c>
+      <c r="D84" s="12" t="s">
+        <v>243</v>
+      </c>
+      <c r="E84" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F84" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G84" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H84" s="10">
+        <v>48</v>
+      </c>
+      <c r="I84" s="16">
+        <v>17.82</v>
+      </c>
+    </row>
+    <row r="85" spans="1:9" ht="12" customHeight="1">
+      <c r="A85" s="27">
+        <v>6294015196696</v>
+      </c>
+      <c r="B85" s="26" t="s">
+        <v>244</v>
+      </c>
+      <c r="C85" s="15" t="s">
+        <v>245</v>
+      </c>
+      <c r="D85" s="15" t="s">
+        <v>246</v>
+      </c>
+      <c r="E85" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F85" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G85" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H85" s="10">
+        <v>48</v>
+      </c>
+      <c r="I85" s="16">
+        <v>17.82</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9" ht="12" customHeight="1">
+      <c r="A86" s="14">
+        <v>6294015155655</v>
+      </c>
+      <c r="B86" s="10" t="s">
+        <v>247</v>
+      </c>
+      <c r="C86" s="12" t="s">
+        <v>248</v>
+      </c>
+      <c r="D86" s="37" t="s">
+        <v>249</v>
+      </c>
+      <c r="E86" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F86" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G86" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H86" s="10">
+        <v>48</v>
+      </c>
+      <c r="I86" s="16">
+        <v>17.82</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9" ht="12" customHeight="1">
+      <c r="A87" s="10" t="s">
+        <v>252</v>
+      </c>
+      <c r="B87" s="10" t="s">
+        <v>250</v>
+      </c>
+      <c r="C87" s="15" t="s">
+        <v>251</v>
+      </c>
+      <c r="D87" s="12"/>
+      <c r="E87" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="F87" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G87" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H87" s="10">
+        <v>48</v>
+      </c>
+      <c r="I87" s="16">
+        <v>13.068000000000003</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9" ht="12" customHeight="1">
+      <c r="A88" s="27">
+        <v>6294015189551</v>
+      </c>
+      <c r="B88" s="26" t="s">
+        <v>253</v>
+      </c>
+      <c r="C88" s="15" t="s">
+        <v>254</v>
+      </c>
+      <c r="D88" s="15" t="s">
+        <v>118</v>
+      </c>
+      <c r="E88" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F88" s="10" t="s">
+        <v>255</v>
+      </c>
+      <c r="G88" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H88" s="10">
+        <v>48</v>
+      </c>
+      <c r="I88" s="16">
+        <v>8.3160000000000025</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9" ht="12" customHeight="1">
+      <c r="A89" s="14" t="s">
+        <v>258</v>
+      </c>
+      <c r="B89" s="10" t="s">
+        <v>256</v>
+      </c>
+      <c r="C89" s="15" t="s">
+        <v>257</v>
+      </c>
+      <c r="D89" s="15" t="s">
+        <v>118</v>
+      </c>
+      <c r="E89" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F89" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G89" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H89" s="10">
+        <v>48</v>
+      </c>
+      <c r="I89" s="16">
+        <v>10.692000000000002</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9" ht="12" customHeight="1">
+      <c r="A90" s="14" t="s">
+        <v>260</v>
+      </c>
+      <c r="B90" s="10" t="s">
+        <v>259</v>
+      </c>
+      <c r="C90" s="15" t="s">
+        <v>257</v>
+      </c>
+      <c r="D90" s="15" t="s">
+        <v>118</v>
+      </c>
+      <c r="E90" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F90" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="G90" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H90" s="10">
+        <v>24</v>
+      </c>
+      <c r="I90" s="16">
+        <v>21.384000000000004</v>
+      </c>
+    </row>
+    <row r="91" spans="1:9" ht="12" customHeight="1">
+      <c r="A91" s="27">
+        <v>6294015189568</v>
+      </c>
+      <c r="B91" s="26" t="s">
+        <v>261</v>
+      </c>
+      <c r="C91" s="15" t="s">
+        <v>262</v>
+      </c>
+      <c r="D91" s="15" t="s">
+        <v>263</v>
+      </c>
+      <c r="E91" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F91" s="10" t="s">
+        <v>255</v>
+      </c>
+      <c r="G91" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H91" s="10">
+        <v>48</v>
+      </c>
+      <c r="I91" s="16">
+        <v>8.3160000000000025</v>
+      </c>
+    </row>
+    <row r="92" spans="1:9" ht="12" customHeight="1">
+      <c r="A92" s="14">
+        <v>6294015109320</v>
+      </c>
+      <c r="B92" s="10" t="s">
+        <v>264</v>
+      </c>
+      <c r="C92" s="15" t="s">
+        <v>265</v>
+      </c>
+      <c r="D92" s="15" t="s">
+        <v>263</v>
+      </c>
+      <c r="E92" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F92" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G92" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H92" s="10">
+        <v>48</v>
+      </c>
+      <c r="I92" s="16">
+        <v>10.692000000000002</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9" ht="12" customHeight="1">
+      <c r="A93" s="14" t="s">
+        <v>268</v>
+      </c>
+      <c r="B93" s="10" t="s">
+        <v>266</v>
+      </c>
+      <c r="C93" s="15" t="s">
+        <v>267</v>
+      </c>
+      <c r="D93" s="15" t="s">
+        <v>263</v>
+      </c>
+      <c r="E93" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F93" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="G93" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H93" s="10">
+        <v>24</v>
+      </c>
+      <c r="I93" s="16">
+        <v>21.384000000000004</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9" ht="12" customHeight="1">
+      <c r="A94" s="27">
+        <v>6294015189582</v>
+      </c>
+      <c r="B94" s="26" t="s">
+        <v>269</v>
+      </c>
+      <c r="C94" s="15" t="s">
+        <v>270</v>
+      </c>
+      <c r="D94" s="15" t="s">
+        <v>271</v>
+      </c>
+      <c r="E94" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F94" s="10" t="s">
+        <v>255</v>
+      </c>
+      <c r="G94" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H94" s="10">
+        <v>48</v>
+      </c>
+      <c r="I94" s="16">
+        <v>9.5040000000000013</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9" ht="12" customHeight="1">
+      <c r="A95" s="14">
+        <v>6294015149388</v>
+      </c>
+      <c r="B95" s="10" t="s">
+        <v>272</v>
+      </c>
+      <c r="C95" s="15" t="s">
+        <v>273</v>
+      </c>
+      <c r="D95" s="15" t="s">
+        <v>271</v>
+      </c>
+      <c r="E95" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F95" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G95" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H95" s="10">
+        <v>48</v>
+      </c>
+      <c r="I95" s="16">
+        <v>13.068000000000003</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9" ht="12" customHeight="1">
+      <c r="A96" s="38" t="s">
+        <v>276</v>
+      </c>
+      <c r="B96" s="10" t="s">
+        <v>274</v>
+      </c>
+      <c r="C96" s="15" t="s">
+        <v>275</v>
+      </c>
+      <c r="D96" s="15" t="s">
+        <v>271</v>
+      </c>
+      <c r="E96" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F96" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="G96" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H96" s="10">
+        <v>24</v>
+      </c>
+      <c r="I96" s="16">
+        <v>21.384000000000004</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9" ht="12" customHeight="1">
+      <c r="A97" s="27">
+        <v>6294015189575</v>
+      </c>
+      <c r="B97" s="26" t="s">
+        <v>277</v>
+      </c>
+      <c r="C97" s="15" t="s">
+        <v>278</v>
+      </c>
+      <c r="D97" s="15" t="s">
+        <v>279</v>
+      </c>
+      <c r="E97" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F97" s="10" t="s">
+        <v>255</v>
+      </c>
+      <c r="G97" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H97" s="10">
+        <v>48</v>
+      </c>
+      <c r="I97" s="16">
+        <v>9.5040000000000013</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9" ht="12" customHeight="1">
+      <c r="A98" s="14">
+        <v>6294015149371</v>
+      </c>
+      <c r="B98" s="10" t="s">
+        <v>280</v>
+      </c>
+      <c r="C98" s="15" t="s">
+        <v>281</v>
+      </c>
+      <c r="D98" s="15" t="s">
+        <v>279</v>
+      </c>
+      <c r="E98" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F98" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G98" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H98" s="10">
+        <v>48</v>
+      </c>
+      <c r="I98" s="16">
+        <v>13.068000000000003</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9" ht="12" customHeight="1">
+      <c r="A99" s="14" t="s">
+        <v>283</v>
+      </c>
+      <c r="B99" s="10" t="s">
+        <v>282</v>
+      </c>
+      <c r="C99" s="15" t="s">
+        <v>281</v>
+      </c>
+      <c r="D99" s="15" t="s">
+        <v>279</v>
+      </c>
+      <c r="E99" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F99" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="G99" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H99" s="10">
+        <v>24</v>
+      </c>
+      <c r="I99" s="16">
+        <v>21.384000000000004</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9" ht="12" customHeight="1">
+      <c r="A100" s="27">
+        <v>6294015189612</v>
+      </c>
+      <c r="B100" s="26" t="s">
+        <v>284</v>
+      </c>
+      <c r="C100" s="15" t="s">
+        <v>285</v>
+      </c>
+      <c r="D100" s="15" t="s">
+        <v>286</v>
+      </c>
+      <c r="E100" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F100" s="10" t="s">
+        <v>255</v>
+      </c>
+      <c r="G100" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H100" s="10">
+        <v>48</v>
+      </c>
+      <c r="I100" s="16">
+        <v>9.5040000000000013</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9" ht="12" customHeight="1">
+      <c r="A101" s="38" t="s">
+        <v>289</v>
+      </c>
+      <c r="B101" s="10" t="s">
+        <v>287</v>
+      </c>
+      <c r="C101" s="15" t="s">
+        <v>288</v>
+      </c>
+      <c r="D101" s="15" t="s">
+        <v>286</v>
+      </c>
+      <c r="E101" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F101" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G101" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H101" s="10">
+        <v>48</v>
+      </c>
+      <c r="I101" s="16">
+        <v>11.88</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9" ht="12" customHeight="1">
+      <c r="A102" s="17" t="s">
+        <v>292</v>
+      </c>
+      <c r="B102" s="10" t="s">
+        <v>290</v>
+      </c>
+      <c r="C102" s="15" t="s">
+        <v>291</v>
+      </c>
+      <c r="D102" s="15" t="s">
+        <v>286</v>
+      </c>
+      <c r="E102" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F102" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="G102" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H102" s="10">
+        <v>24</v>
+      </c>
+      <c r="I102" s="16">
+        <v>21.384000000000004</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9" ht="12" customHeight="1">
+      <c r="A103" s="27">
+        <v>6294015189629</v>
+      </c>
+      <c r="B103" s="26" t="s">
+        <v>293</v>
+      </c>
+      <c r="C103" s="15" t="s">
+        <v>294</v>
+      </c>
+      <c r="D103" s="15" t="s">
+        <v>295</v>
+      </c>
+      <c r="E103" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F103" s="10" t="s">
+        <v>255</v>
+      </c>
+      <c r="G103" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H103" s="10">
+        <v>48</v>
+      </c>
+      <c r="I103" s="16">
+        <v>9.5040000000000013</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9" ht="12" customHeight="1">
+      <c r="A104" s="38" t="s">
+        <v>298</v>
+      </c>
+      <c r="B104" s="10" t="s">
+        <v>296</v>
+      </c>
+      <c r="C104" s="15" t="s">
+        <v>297</v>
+      </c>
+      <c r="D104" s="15" t="s">
+        <v>295</v>
+      </c>
+      <c r="E104" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F104" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G104" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H104" s="10">
+        <v>48</v>
+      </c>
+      <c r="I104" s="16">
+        <v>11.88</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9" ht="12" customHeight="1">
+      <c r="A105" s="27">
+        <v>6294015189599</v>
+      </c>
+      <c r="B105" s="26" t="s">
+        <v>299</v>
+      </c>
+      <c r="C105" s="15" t="s">
+        <v>300</v>
+      </c>
+      <c r="D105" s="15" t="s">
+        <v>301</v>
+      </c>
+      <c r="E105" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F105" s="10" t="s">
+        <v>255</v>
+      </c>
+      <c r="G105" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H105" s="10">
+        <v>48</v>
+      </c>
+      <c r="I105" s="16">
+        <v>9.5040000000000013</v>
+      </c>
+    </row>
+    <row r="106" spans="1:9" ht="12" customHeight="1">
+      <c r="A106" s="38" t="s">
+        <v>304</v>
+      </c>
+      <c r="B106" s="10" t="s">
+        <v>302</v>
+      </c>
+      <c r="C106" s="15" t="s">
+        <v>303</v>
+      </c>
+      <c r="D106" s="15" t="s">
+        <v>301</v>
+      </c>
+      <c r="E106" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F106" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G106" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H106" s="10">
+        <v>48</v>
+      </c>
+      <c r="I106" s="16">
+        <v>11.88</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9" ht="12" customHeight="1">
+      <c r="A107" s="27">
+        <v>6294015189605</v>
+      </c>
+      <c r="B107" s="26" t="s">
+        <v>305</v>
+      </c>
+      <c r="C107" s="15" t="s">
+        <v>306</v>
+      </c>
+      <c r="D107" s="15" t="s">
+        <v>307</v>
+      </c>
+      <c r="E107" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F107" s="10" t="s">
+        <v>255</v>
+      </c>
+      <c r="G107" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H107" s="10">
+        <v>48</v>
+      </c>
+      <c r="I107" s="16">
+        <v>9.5040000000000013</v>
+      </c>
+    </row>
+    <row r="108" spans="1:9" ht="12" customHeight="1">
+      <c r="A108" s="38" t="s">
+        <v>310</v>
+      </c>
+      <c r="B108" s="10" t="s">
+        <v>308</v>
+      </c>
+      <c r="C108" s="15" t="s">
+        <v>309</v>
+      </c>
+      <c r="D108" s="15" t="s">
+        <v>307</v>
+      </c>
+      <c r="E108" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F108" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G108" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H108" s="10">
+        <v>48</v>
+      </c>
+      <c r="I108" s="16">
+        <v>11.88</v>
+      </c>
+    </row>
+    <row r="109" spans="1:9" ht="12" customHeight="1">
+      <c r="A109" s="17" t="s">
+        <v>313</v>
+      </c>
+      <c r="B109" s="26" t="s">
+        <v>311</v>
+      </c>
+      <c r="C109" s="15" t="s">
+        <v>312</v>
+      </c>
+      <c r="D109" s="15" t="s">
+        <v>314</v>
+      </c>
+      <c r="E109" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F109" s="10" t="s">
+        <v>255</v>
+      </c>
+      <c r="G109" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H109" s="10">
+        <v>48</v>
+      </c>
+      <c r="I109" s="16">
+        <v>9.5040000000000013</v>
+      </c>
+    </row>
+    <row r="110" spans="1:9" ht="12" customHeight="1">
+      <c r="A110" s="25" t="s">
+        <v>317</v>
+      </c>
+      <c r="B110" s="26" t="s">
+        <v>315</v>
+      </c>
+      <c r="C110" s="15" t="s">
+        <v>316</v>
+      </c>
+      <c r="D110" s="15" t="s">
+        <v>314</v>
+      </c>
+      <c r="E110" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F110" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G110" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H110" s="10">
+        <v>48</v>
+      </c>
+      <c r="I110" s="16">
+        <v>13.068000000000003</v>
+      </c>
+    </row>
+    <row r="111" spans="1:9" ht="12" customHeight="1">
+      <c r="A111" s="17" t="s">
+        <v>320</v>
+      </c>
+      <c r="B111" s="26" t="s">
+        <v>318</v>
+      </c>
+      <c r="C111" s="15" t="s">
+        <v>319</v>
+      </c>
+      <c r="D111" s="15" t="s">
+        <v>314</v>
+      </c>
+      <c r="E111" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F111" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="G111" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H111" s="10">
+        <v>24</v>
+      </c>
+      <c r="I111" s="16">
+        <v>21.384000000000004</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9" ht="12" customHeight="1">
+      <c r="A112" s="39" t="s">
+        <v>323</v>
+      </c>
+      <c r="B112" s="26" t="s">
+        <v>321</v>
+      </c>
+      <c r="C112" s="15" t="s">
+        <v>322</v>
+      </c>
+      <c r="D112" s="15" t="s">
+        <v>324</v>
+      </c>
+      <c r="E112" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="F112" s="10" t="s">
+        <v>255</v>
+      </c>
+      <c r="G112" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H112" s="10">
+        <v>48</v>
+      </c>
+      <c r="I112" s="16">
+        <v>9.5040000000000013</v>
+      </c>
+    </row>
+    <row r="113" spans="1:9" ht="12" customHeight="1">
+      <c r="A113" s="25">
+        <v>6294015188639</v>
+      </c>
+      <c r="B113" s="26" t="s">
+        <v>325</v>
+      </c>
+      <c r="C113" s="15" t="s">
+        <v>326</v>
+      </c>
+      <c r="D113" s="15" t="s">
+        <v>324</v>
+      </c>
+      <c r="E113" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="F113" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G113" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H113" s="10">
+        <v>48</v>
+      </c>
+      <c r="I113" s="16">
+        <v>13.068000000000003</v>
+      </c>
+    </row>
+    <row r="114" spans="1:9" ht="12" customHeight="1">
+      <c r="A114" s="39">
+        <v>6294015188639</v>
+      </c>
+      <c r="B114" s="26" t="s">
+        <v>327</v>
+      </c>
+      <c r="C114" s="15" t="s">
+        <v>328</v>
+      </c>
+      <c r="D114" s="15" t="s">
+        <v>324</v>
+      </c>
+      <c r="E114" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="F114" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="G114" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H114" s="10">
+        <v>24</v>
+      </c>
+      <c r="I114" s="16">
+        <v>22.572000000000003</v>
+      </c>
+    </row>
+    <row r="115" spans="1:9" ht="12" customHeight="1">
+      <c r="A115" s="32" t="s">
+        <v>331</v>
+      </c>
+      <c r="B115" s="26" t="s">
+        <v>329</v>
+      </c>
+      <c r="C115" s="15" t="s">
+        <v>330</v>
+      </c>
+      <c r="D115" s="15" t="s">
+        <v>332</v>
+      </c>
+      <c r="E115" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F115" s="10" t="s">
+        <v>255</v>
+      </c>
+      <c r="G115" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H115" s="10">
+        <v>48</v>
+      </c>
+      <c r="I115" s="16">
+        <v>9.5040000000000013</v>
+      </c>
+    </row>
+    <row r="116" spans="1:9" ht="12" customHeight="1">
+      <c r="A116" s="25" t="s">
+        <v>335</v>
+      </c>
+      <c r="B116" s="26" t="s">
+        <v>333</v>
+      </c>
+      <c r="C116" s="15" t="s">
+        <v>334</v>
+      </c>
+      <c r="D116" s="15" t="s">
+        <v>332</v>
+      </c>
+      <c r="E116" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F116" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G116" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H116" s="10">
+        <v>48</v>
+      </c>
+      <c r="I116" s="16">
+        <v>13.068000000000003</v>
+      </c>
+    </row>
+    <row r="117" spans="1:9" ht="12" customHeight="1">
+      <c r="A117" s="17" t="s">
+        <v>338</v>
+      </c>
+      <c r="B117" s="26" t="s">
+        <v>336</v>
+      </c>
+      <c r="C117" s="15" t="s">
+        <v>337</v>
+      </c>
+      <c r="D117" s="15" t="s">
+        <v>332</v>
+      </c>
+      <c r="E117" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F117" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="G117" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H117" s="10">
+        <v>24</v>
+      </c>
+      <c r="I117" s="16">
+        <v>22.572000000000003</v>
+      </c>
+    </row>
+    <row r="118" spans="1:9" ht="12" customHeight="1">
+      <c r="A118" s="22">
+        <v>6295199807217</v>
+      </c>
+      <c r="B118" s="26" t="s">
+        <v>339</v>
+      </c>
+      <c r="C118" s="15" t="s">
+        <v>340</v>
+      </c>
+      <c r="D118" s="37"/>
+      <c r="E118" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F118" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G118" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H118" s="10">
+        <v>48</v>
+      </c>
+      <c r="I118" s="16">
+        <v>13.068000000000003</v>
+      </c>
+    </row>
+    <row r="119" spans="1:9" ht="12" customHeight="1">
+      <c r="A119" s="22">
+        <v>6295199809532</v>
+      </c>
+      <c r="B119" s="21" t="s">
+        <v>341</v>
+      </c>
+      <c r="C119" s="15" t="s">
+        <v>342</v>
+      </c>
+      <c r="D119" s="37"/>
+      <c r="E119" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F119" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G119" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H119" s="10">
+        <v>48</v>
+      </c>
+      <c r="I119" s="16">
+        <v>13.068000000000003</v>
+      </c>
+    </row>
+    <row r="120" spans="1:9" ht="12" customHeight="1">
+      <c r="A120" s="22">
+        <v>6295199809525</v>
+      </c>
+      <c r="B120" s="21" t="s">
+        <v>343</v>
+      </c>
+      <c r="C120" s="15" t="s">
+        <v>344</v>
+      </c>
+      <c r="D120" s="37"/>
+      <c r="E120" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F120" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G120" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H120" s="10">
+        <v>48</v>
+      </c>
+      <c r="I120" s="16">
+        <v>13.068000000000003</v>
+      </c>
+    </row>
+    <row r="121" spans="1:9" ht="12" customHeight="1">
+      <c r="A121" s="22">
+        <v>6295199807705</v>
+      </c>
+      <c r="B121" s="21" t="s">
+        <v>345</v>
+      </c>
+      <c r="C121" s="15" t="s">
+        <v>346</v>
+      </c>
+      <c r="D121" s="37"/>
+      <c r="E121" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="F121" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G121" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H121" s="10">
+        <v>48</v>
+      </c>
+      <c r="I121" s="16">
+        <v>13.068000000000003</v>
+      </c>
+    </row>
+    <row r="122" spans="1:9" ht="12" customHeight="1">
+      <c r="A122" s="22">
+        <v>6295199807712</v>
+      </c>
+      <c r="B122" s="21" t="s">
+        <v>347</v>
+      </c>
+      <c r="C122" s="15" t="s">
+        <v>348</v>
+      </c>
+      <c r="D122" s="37"/>
+      <c r="E122" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="F122" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G122" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H122" s="10">
+        <v>48</v>
+      </c>
+      <c r="I122" s="16">
+        <v>13.068000000000003</v>
+      </c>
+    </row>
+    <row r="123" spans="1:9" ht="12" customHeight="1">
+      <c r="A123" s="23">
+        <v>6295199801550</v>
+      </c>
+      <c r="B123" s="26" t="s">
+        <v>349</v>
+      </c>
+      <c r="C123" s="15" t="s">
+        <v>350</v>
+      </c>
+      <c r="D123" s="37"/>
+      <c r="E123" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F123" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="G123" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H123" s="10">
+        <v>24</v>
+      </c>
+      <c r="I123" s="16">
+        <v>21.384000000000004</v>
+      </c>
+    </row>
+    <row r="124" spans="1:9" ht="12" customHeight="1">
+      <c r="A124" s="22">
+        <v>6295199801567</v>
+      </c>
+      <c r="B124" s="10" t="s">
+        <v>351</v>
+      </c>
+      <c r="C124" s="15" t="s">
+        <v>352</v>
+      </c>
+      <c r="D124" s="37"/>
+      <c r="E124" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F124" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="G124" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H124" s="10">
+        <v>24</v>
+      </c>
+      <c r="I124" s="16">
+        <v>21.384000000000004</v>
+      </c>
+    </row>
+    <row r="125" spans="1:9" ht="12" customHeight="1">
+      <c r="A125" s="23">
+        <v>6295199808665</v>
+      </c>
+      <c r="B125" s="26" t="s">
+        <v>353</v>
+      </c>
+      <c r="C125" s="15" t="s">
+        <v>354</v>
+      </c>
+      <c r="D125" s="12"/>
+      <c r="E125" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F125" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G125" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H125" s="10">
+        <v>48</v>
+      </c>
+      <c r="I125" s="16">
+        <v>11.88</v>
+      </c>
+    </row>
+    <row r="126" spans="1:9" ht="12" customHeight="1">
+      <c r="A126" s="23">
+        <v>6295199812068</v>
+      </c>
+      <c r="B126" s="24" t="s">
+        <v>355</v>
+      </c>
+      <c r="C126" s="15" t="s">
+        <v>356</v>
+      </c>
+      <c r="D126" s="12"/>
+      <c r="E126" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F126" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G126" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H126" s="10">
+        <v>48</v>
+      </c>
+      <c r="I126" s="16">
+        <v>11.88</v>
+      </c>
+    </row>
+    <row r="127" spans="1:9" ht="12" customHeight="1">
+      <c r="A127" s="17" t="s">
+        <v>359</v>
+      </c>
+      <c r="B127" s="19" t="s">
+        <v>357</v>
+      </c>
+      <c r="C127" s="20" t="s">
+        <v>358</v>
+      </c>
+      <c r="D127" s="20" t="s">
+        <v>360</v>
+      </c>
+      <c r="E127" s="21"/>
+      <c r="F127" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="G127" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H127" s="21">
+        <v>48</v>
+      </c>
+      <c r="I127" s="40">
+        <v>14.968800000000002</v>
+      </c>
+    </row>
+    <row r="128" spans="1:9" ht="12" customHeight="1">
+      <c r="A128" s="29">
+        <v>6085010094991</v>
+      </c>
+      <c r="B128" s="26" t="s">
+        <v>361</v>
+      </c>
+      <c r="C128" s="15" t="s">
+        <v>362</v>
+      </c>
+      <c r="D128" s="12" t="s">
+        <v>363</v>
+      </c>
+      <c r="E128" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F128" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G128" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H128" s="10">
+        <v>48</v>
+      </c>
+      <c r="I128" s="16">
+        <v>9.5040000000000013</v>
+      </c>
+    </row>
+    <row r="129" spans="1:9" ht="12" customHeight="1">
+      <c r="A129" s="29">
+        <v>6085010090030</v>
+      </c>
+      <c r="B129" s="26" t="s">
+        <v>364</v>
+      </c>
+      <c r="C129" s="15" t="s">
+        <v>365</v>
+      </c>
+      <c r="D129" s="12" t="s">
+        <v>92</v>
+      </c>
+      <c r="E129" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F129" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G129" s="10" t="s">
+        <v>115</v>
+      </c>
+      <c r="H129" s="10">
+        <v>48</v>
+      </c>
+      <c r="I129" s="16">
+        <v>9.5040000000000013</v>
+      </c>
+    </row>
+    <row r="130" spans="1:9" ht="12" customHeight="1">
+      <c r="A130" s="17" t="s">
+        <v>368</v>
+      </c>
+      <c r="B130" s="10" t="s">
+        <v>366</v>
+      </c>
+      <c r="C130" s="15" t="s">
+        <v>367</v>
+      </c>
+      <c r="D130" s="12" t="s">
+        <v>369</v>
+      </c>
+      <c r="E130" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F130" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G130" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H130" s="10">
+        <v>48</v>
+      </c>
+      <c r="I130" s="16">
+        <v>11.88</v>
+      </c>
+    </row>
+    <row r="131" spans="1:9" ht="12" customHeight="1">
+      <c r="A131" s="17" t="s">
+        <v>372</v>
+      </c>
+      <c r="B131" s="10" t="s">
+        <v>370</v>
+      </c>
+      <c r="C131" s="15" t="s">
+        <v>371</v>
+      </c>
+      <c r="D131" s="12" t="s">
+        <v>373</v>
+      </c>
+      <c r="E131" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F131" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G131" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H131" s="10">
+        <v>48</v>
+      </c>
+      <c r="I131" s="16">
+        <v>11.88</v>
+      </c>
+    </row>
+    <row r="132" spans="1:9" ht="12" customHeight="1">
+      <c r="A132" s="17" t="s">
+        <v>376</v>
+      </c>
+      <c r="B132" s="10" t="s">
+        <v>374</v>
+      </c>
+      <c r="C132" s="15" t="s">
+        <v>375</v>
+      </c>
+      <c r="D132" s="12" t="s">
+        <v>377</v>
+      </c>
+      <c r="E132" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F132" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G132" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H132" s="10">
+        <v>48</v>
+      </c>
+      <c r="I132" s="16">
+        <v>11.88</v>
+      </c>
+    </row>
+    <row r="133" spans="1:9" ht="12" customHeight="1">
+      <c r="A133" s="17" t="s">
+        <v>380</v>
+      </c>
+      <c r="B133" s="10" t="s">
+        <v>378</v>
+      </c>
+      <c r="C133" s="15" t="s">
+        <v>379</v>
+      </c>
+      <c r="D133" s="12" t="s">
+        <v>381</v>
+      </c>
+      <c r="E133" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F133" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G133" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H133" s="10">
+        <v>48</v>
+      </c>
+      <c r="I133" s="16">
+        <v>11.88</v>
+      </c>
+    </row>
+    <row r="134" spans="1:9" ht="12" customHeight="1">
+      <c r="A134" s="29">
+        <v>6294015108170</v>
+      </c>
+      <c r="B134" s="26" t="s">
+        <v>382</v>
+      </c>
+      <c r="C134" s="15" t="s">
+        <v>383</v>
+      </c>
+      <c r="D134" s="15" t="s">
+        <v>384</v>
+      </c>
+      <c r="E134" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F134" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G134" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H134" s="10">
+        <v>48</v>
+      </c>
+      <c r="I134" s="16">
+        <v>17.82</v>
+      </c>
+    </row>
+    <row r="135" spans="1:9" ht="12" customHeight="1">
+      <c r="A135" s="14">
+        <v>6294015138320</v>
+      </c>
+      <c r="B135" s="26" t="s">
+        <v>385</v>
+      </c>
+      <c r="C135" s="15" t="s">
+        <v>386</v>
+      </c>
+      <c r="D135" s="15" t="s">
+        <v>387</v>
+      </c>
+      <c r="E135" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F135" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G135" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H135" s="10">
+        <v>48</v>
+      </c>
+      <c r="I135" s="16">
+        <v>17.82</v>
+      </c>
+    </row>
+    <row r="136" spans="1:9" ht="12" customHeight="1">
+      <c r="A136" s="10" t="s">
+        <v>390</v>
+      </c>
+      <c r="B136" s="26" t="s">
+        <v>388</v>
+      </c>
+      <c r="C136" s="15" t="s">
+        <v>389</v>
+      </c>
+      <c r="D136" s="15" t="s">
+        <v>391</v>
+      </c>
+      <c r="E136" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F136" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G136" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H136" s="10">
+        <v>24</v>
+      </c>
+      <c r="I136" s="16">
+        <v>17.82</v>
+      </c>
+    </row>
+    <row r="137" spans="1:9" ht="12" customHeight="1">
+      <c r="A137" s="17" t="s">
+        <v>394</v>
+      </c>
+      <c r="B137" s="26" t="s">
+        <v>392</v>
+      </c>
+      <c r="C137" s="15" t="s">
+        <v>393</v>
+      </c>
+      <c r="D137" s="15" t="s">
+        <v>395</v>
+      </c>
+      <c r="E137" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F137" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G137" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H137" s="10">
+        <v>24</v>
+      </c>
+      <c r="I137" s="16">
+        <v>17.82</v>
+      </c>
+    </row>
+    <row r="138" spans="1:9" ht="12" customHeight="1">
+      <c r="A138" s="23">
+        <v>6295199810378</v>
+      </c>
+      <c r="B138" s="10" t="s">
+        <v>396</v>
+      </c>
+      <c r="C138" s="15" t="s">
+        <v>397</v>
+      </c>
+      <c r="D138" s="15"/>
+      <c r="E138" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F138" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G138" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H138" s="10">
+        <v>48</v>
+      </c>
+      <c r="I138" s="16">
+        <v>11.88</v>
+      </c>
+    </row>
+    <row r="139" spans="1:9" ht="12" customHeight="1">
+      <c r="A139" s="23">
+        <v>6295199810385</v>
+      </c>
+      <c r="B139" s="10" t="s">
+        <v>398</v>
+      </c>
+      <c r="C139" s="15" t="s">
+        <v>399</v>
+      </c>
+      <c r="D139" s="15"/>
+      <c r="E139" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F139" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G139" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H139" s="10">
+        <v>48</v>
+      </c>
+      <c r="I139" s="16">
+        <v>11.88</v>
+      </c>
+    </row>
+    <row r="140" spans="1:9" ht="12" customHeight="1">
+      <c r="A140" s="29">
+        <v>6085010094670</v>
+      </c>
+      <c r="B140" s="26" t="s">
+        <v>400</v>
+      </c>
+      <c r="C140" s="15" t="s">
+        <v>401</v>
+      </c>
+      <c r="D140" s="15" t="s">
+        <v>402</v>
+      </c>
+      <c r="E140" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F140" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G140" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H140" s="10">
+        <v>48</v>
+      </c>
+      <c r="I140" s="16">
+        <v>9.5040000000000013</v>
+      </c>
+    </row>
+    <row r="141" spans="1:9" ht="12" customHeight="1">
+      <c r="A141" s="17" t="s">
+        <v>405</v>
+      </c>
+      <c r="B141" s="26" t="s">
+        <v>403</v>
+      </c>
+      <c r="C141" s="15" t="s">
+        <v>404</v>
+      </c>
+      <c r="D141" s="12" t="s">
+        <v>406</v>
+      </c>
+      <c r="E141" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F141" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G141" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H141" s="10">
+        <v>48</v>
+      </c>
+      <c r="I141" s="16">
+        <v>9.5040000000000013</v>
+      </c>
+    </row>
+    <row r="142" spans="1:9" ht="12" customHeight="1">
+      <c r="A142" s="29">
+        <v>6085010094663</v>
+      </c>
+      <c r="B142" s="26" t="s">
+        <v>407</v>
+      </c>
+      <c r="C142" s="15" t="s">
+        <v>408</v>
+      </c>
+      <c r="D142" s="15" t="s">
+        <v>409</v>
+      </c>
+      <c r="E142" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F142" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G142" s="10" t="s">
+        <v>115</v>
+      </c>
+      <c r="H142" s="10">
+        <v>48</v>
+      </c>
+      <c r="I142" s="16">
+        <v>9.5040000000000013</v>
+      </c>
+    </row>
+    <row r="143" spans="1:9" ht="12" customHeight="1">
+      <c r="A143" s="29" t="s">
+        <v>412</v>
+      </c>
+      <c r="B143" s="26" t="s">
+        <v>410</v>
+      </c>
+      <c r="C143" s="15" t="s">
+        <v>411</v>
+      </c>
+      <c r="D143" s="41" t="s">
+        <v>413</v>
+      </c>
+      <c r="E143" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F143" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G143" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H143" s="10">
+        <v>48</v>
+      </c>
+      <c r="I143" s="16">
+        <v>9.5040000000000013</v>
+      </c>
+    </row>
+    <row r="144" spans="1:9" ht="12" customHeight="1">
+      <c r="A144" s="29">
+        <v>6294015114164</v>
+      </c>
+      <c r="B144" s="26" t="s">
+        <v>414</v>
+      </c>
+      <c r="C144" s="15" t="s">
+        <v>415</v>
+      </c>
+      <c r="D144" s="15" t="s">
+        <v>416</v>
+      </c>
+      <c r="E144" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F144" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G144" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H144" s="10">
+        <v>48</v>
+      </c>
+      <c r="I144" s="16">
+        <v>10.692000000000002</v>
+      </c>
+    </row>
+    <row r="145" spans="1:9" ht="12" customHeight="1">
+      <c r="A145" s="30" t="s">
+        <v>419</v>
+      </c>
+      <c r="B145" s="10" t="s">
+        <v>417</v>
+      </c>
+      <c r="C145" s="15" t="s">
+        <v>418</v>
+      </c>
+      <c r="D145" s="15" t="s">
+        <v>420</v>
+      </c>
+      <c r="E145" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F145" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G145" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H145" s="10">
+        <v>48</v>
+      </c>
+      <c r="I145" s="16">
+        <v>10.692000000000002</v>
+      </c>
+    </row>
+    <row r="146" spans="1:9" ht="12" customHeight="1">
+      <c r="A146" s="30" t="s">
+        <v>423</v>
+      </c>
+      <c r="B146" s="10" t="s">
+        <v>421</v>
+      </c>
+      <c r="C146" s="15" t="s">
+        <v>422</v>
+      </c>
+      <c r="D146" s="12" t="s">
+        <v>424</v>
+      </c>
+      <c r="E146" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F146" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G146" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H146" s="10">
+        <v>48</v>
+      </c>
+      <c r="I146" s="16">
+        <v>10.692000000000002</v>
+      </c>
+    </row>
+    <row r="147" spans="1:9" ht="12" customHeight="1">
+      <c r="A147" s="17" t="s">
+        <v>427</v>
+      </c>
+      <c r="B147" s="10" t="s">
+        <v>425</v>
+      </c>
+      <c r="C147" s="15" t="s">
+        <v>426</v>
+      </c>
+      <c r="D147" s="15" t="s">
+        <v>428</v>
+      </c>
+      <c r="E147" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F147" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G147" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H147" s="10">
+        <v>48</v>
+      </c>
+      <c r="I147" s="16">
+        <v>10.692000000000002</v>
+      </c>
+    </row>
+    <row r="148" spans="1:9" ht="12" customHeight="1">
+      <c r="A148" s="29">
+        <v>6294015102260</v>
+      </c>
+      <c r="B148" s="26" t="s">
+        <v>429</v>
+      </c>
+      <c r="C148" s="15" t="s">
+        <v>430</v>
+      </c>
+      <c r="D148" s="12" t="s">
+        <v>384</v>
+      </c>
+      <c r="E148" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F148" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G148" s="10" t="s">
+        <v>115</v>
+      </c>
+      <c r="H148" s="10">
+        <v>48</v>
+      </c>
+      <c r="I148" s="16">
+        <v>11.88</v>
+      </c>
+    </row>
+    <row r="149" spans="1:9" ht="12" customHeight="1">
+      <c r="A149" s="29">
+        <v>6294015175417</v>
+      </c>
+      <c r="B149" s="10" t="s">
+        <v>431</v>
+      </c>
+      <c r="C149" s="15" t="s">
+        <v>432</v>
+      </c>
+      <c r="D149" s="12" t="s">
+        <v>433</v>
+      </c>
+      <c r="E149" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F149" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G149" s="10" t="s">
+        <v>115</v>
+      </c>
+      <c r="H149" s="10">
+        <v>48</v>
+      </c>
+      <c r="I149" s="16">
+        <v>11.88</v>
+      </c>
+    </row>
+    <row r="150" spans="1:9" ht="12" customHeight="1">
+      <c r="A150" s="14" t="s">
+        <v>436</v>
+      </c>
+      <c r="B150" s="10" t="s">
+        <v>434</v>
+      </c>
+      <c r="C150" s="15" t="s">
+        <v>435</v>
+      </c>
+      <c r="D150" s="12" t="s">
+        <v>437</v>
+      </c>
+      <c r="E150" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F150" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G150" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H150" s="10">
+        <v>48</v>
+      </c>
+      <c r="I150" s="16">
+        <v>10.098000000000003</v>
+      </c>
+    </row>
+    <row r="151" spans="1:9" ht="12" customHeight="1">
+      <c r="A151" s="14" t="s">
+        <v>440</v>
+      </c>
+      <c r="B151" s="10" t="s">
+        <v>438</v>
+      </c>
+      <c r="C151" s="15" t="s">
+        <v>439</v>
+      </c>
+      <c r="D151" s="12" t="s">
+        <v>441</v>
+      </c>
+      <c r="E151" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F151" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G151" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H151" s="10">
+        <v>48</v>
+      </c>
+      <c r="I151" s="16">
+        <v>10.098000000000003</v>
+      </c>
+    </row>
+    <row r="152" spans="1:9" ht="12" customHeight="1">
+      <c r="A152" s="17" t="s">
+        <v>444</v>
+      </c>
+      <c r="B152" s="10" t="s">
+        <v>442</v>
+      </c>
+      <c r="C152" s="15" t="s">
+        <v>443</v>
+      </c>
+      <c r="D152" s="15" t="s">
+        <v>445</v>
+      </c>
+      <c r="E152" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F152" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G152" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H152" s="10">
+        <v>48</v>
+      </c>
+      <c r="I152" s="16">
+        <v>10.692000000000002</v>
+      </c>
+    </row>
+    <row r="153" spans="1:9" ht="12" customHeight="1">
+      <c r="A153" s="17" t="s">
+        <v>448</v>
+      </c>
+      <c r="B153" s="10" t="s">
+        <v>446</v>
+      </c>
+      <c r="C153" s="15" t="s">
+        <v>447</v>
+      </c>
+      <c r="D153" s="15" t="s">
+        <v>449</v>
+      </c>
+      <c r="E153" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F153" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G153" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H153" s="10">
+        <v>48</v>
+      </c>
+      <c r="I153" s="16">
+        <v>10.692000000000002</v>
+      </c>
+    </row>
+    <row r="154" spans="1:9" ht="12" customHeight="1">
+      <c r="A154" s="10"/>
+      <c r="B154" s="10"/>
+      <c r="C154" s="11" t="s">
+        <v>450</v>
+      </c>
+      <c r="D154" s="12"/>
+      <c r="E154" s="10"/>
+      <c r="F154" s="10"/>
+      <c r="G154" s="10"/>
+      <c r="H154" s="10"/>
+      <c r="I154" s="10">
         <v>0</v>
       </c>
-      <c r="C8" s="7">
-[...51 lines deleted...]
-      <c r="B13" s="6" t="s">
+    </row>
+    <row r="155" spans="1:9" ht="12" customHeight="1">
+      <c r="A155" s="17" t="s">
+        <v>453</v>
+      </c>
+      <c r="B155" s="26" t="s">
+        <v>451</v>
+      </c>
+      <c r="C155" s="15" t="s">
+        <v>452</v>
+      </c>
+      <c r="D155" s="12" t="s">
+        <v>454</v>
+      </c>
+      <c r="E155" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F155" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G155" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H155" s="10">
+        <v>24</v>
+      </c>
+      <c r="I155" s="16">
+        <v>17.82</v>
+      </c>
+    </row>
+    <row r="156" spans="1:9" ht="12" customHeight="1">
+      <c r="A156" s="42">
+        <v>6294015188134</v>
+      </c>
+      <c r="B156" s="26" t="s">
+        <v>455</v>
+      </c>
+      <c r="C156" s="15" t="s">
+        <v>456</v>
+      </c>
+      <c r="D156" s="12" t="s">
+        <v>457</v>
+      </c>
+      <c r="E156" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C13" s="7">
-[...205 lines deleted...]
-      <c r="B32" s="6" t="s">
+      <c r="F156" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G156" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H156" s="10">
         <v>24</v>
       </c>
-      <c r="C32" s="7">
-[...7 lines deleted...]
-      <c r="B33" s="6" t="s">
+      <c r="I156" s="16">
+        <v>17.82</v>
+      </c>
+    </row>
+    <row r="157" spans="1:9" ht="12" customHeight="1">
+      <c r="A157" s="42"/>
+      <c r="B157" s="10" t="s">
+        <v>458</v>
+      </c>
+      <c r="C157" s="15" t="s">
+        <v>459</v>
+      </c>
+      <c r="D157" s="12"/>
+      <c r="E157" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F157" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G157" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H157" s="10">
+        <v>24</v>
+      </c>
+      <c r="I157" s="16">
+        <v>17.82</v>
+      </c>
+    </row>
+    <row r="158" spans="1:9" ht="12" customHeight="1">
+      <c r="A158" s="42"/>
+      <c r="B158" s="10" t="s">
+        <v>460</v>
+      </c>
+      <c r="C158" s="12" t="s">
+        <v>461</v>
+      </c>
+      <c r="D158" s="12"/>
+      <c r="E158" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F158" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G158" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H158" s="10">
+        <v>24</v>
+      </c>
+      <c r="I158" s="16">
+        <v>17.82</v>
+      </c>
+    </row>
+    <row r="159" spans="1:9" ht="12" customHeight="1">
+      <c r="A159" s="10"/>
+      <c r="B159" s="10"/>
+      <c r="C159" s="11" t="s">
+        <v>462</v>
+      </c>
+      <c r="D159" s="12"/>
+      <c r="E159" s="10"/>
+      <c r="F159" s="10"/>
+      <c r="G159" s="10"/>
+      <c r="H159" s="10"/>
+      <c r="I159" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="160" spans="1:9" ht="12" customHeight="1">
+      <c r="A160" s="17" t="s">
+        <v>465</v>
+      </c>
+      <c r="B160" s="26" t="s">
+        <v>463</v>
+      </c>
+      <c r="C160" s="15" t="s">
+        <v>464</v>
+      </c>
+      <c r="D160" s="12" t="s">
+        <v>466</v>
+      </c>
+      <c r="E160" s="21" t="s">
         <v>25</v>
       </c>
-      <c r="C33" s="7">
-[...117 lines deleted...]
-      <c r="B44" s="6" t="s">
+      <c r="F160" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G160" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H160" s="10">
+        <v>24</v>
+      </c>
+      <c r="I160" s="16">
+        <v>18.414000000000001</v>
+      </c>
+    </row>
+    <row r="161" spans="1:9" ht="12" customHeight="1">
+      <c r="A161" s="39" t="s">
+        <v>469</v>
+      </c>
+      <c r="B161" s="26" t="s">
+        <v>467</v>
+      </c>
+      <c r="C161" s="15" t="s">
+        <v>468</v>
+      </c>
+      <c r="D161" s="12" t="s">
+        <v>470</v>
+      </c>
+      <c r="E161" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="F161" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G161" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H161" s="10">
+        <v>24</v>
+      </c>
+      <c r="I161" s="16">
+        <v>18.414000000000001</v>
+      </c>
+    </row>
+    <row r="162" spans="1:9" ht="12" customHeight="1">
+      <c r="A162" s="23">
+        <v>6295199811771</v>
+      </c>
+      <c r="B162" s="24" t="s">
+        <v>471</v>
+      </c>
+      <c r="C162" s="15" t="s">
+        <v>472</v>
+      </c>
+      <c r="D162" s="12"/>
+      <c r="E162" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="F162" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G162" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H162" s="10">
+        <v>24</v>
+      </c>
+      <c r="I162" s="16">
+        <v>18.414000000000001</v>
+      </c>
+    </row>
+    <row r="163" spans="1:9" ht="12" customHeight="1">
+      <c r="A163" s="21"/>
+      <c r="B163" s="21"/>
+      <c r="C163" s="43" t="s">
+        <v>473</v>
+      </c>
+      <c r="D163" s="44"/>
+      <c r="E163" s="21"/>
+      <c r="F163" s="21"/>
+      <c r="G163" s="21"/>
+      <c r="H163" s="21"/>
+      <c r="I163" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="164" spans="1:9" ht="12" customHeight="1">
+      <c r="A164" s="29">
+        <v>6294015164992</v>
+      </c>
+      <c r="B164" s="21" t="s">
+        <v>474</v>
+      </c>
+      <c r="C164" s="20" t="s">
+        <v>475</v>
+      </c>
+      <c r="D164" s="45" t="s">
+        <v>249</v>
+      </c>
+      <c r="E164" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="F164" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="G164" s="21" t="s">
+        <v>476</v>
+      </c>
+      <c r="H164" s="21">
+        <v>24</v>
+      </c>
+      <c r="I164" s="40">
+        <v>36.828000000000003</v>
+      </c>
+    </row>
+    <row r="165" spans="1:9" ht="12" customHeight="1">
+      <c r="A165" s="29">
+        <v>6294015165005</v>
+      </c>
+      <c r="B165" s="21" t="s">
+        <v>477</v>
+      </c>
+      <c r="C165" s="20" t="s">
+        <v>478</v>
+      </c>
+      <c r="D165" s="45" t="s">
+        <v>249</v>
+      </c>
+      <c r="E165" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="F165" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="G165" s="21" t="s">
+        <v>476</v>
+      </c>
+      <c r="H165" s="21">
+        <v>24</v>
+      </c>
+      <c r="I165" s="40">
+        <v>36.828000000000003</v>
+      </c>
+    </row>
+    <row r="166" spans="1:9" ht="12" customHeight="1">
+      <c r="A166" s="29">
+        <v>6294015165012</v>
+      </c>
+      <c r="B166" s="21" t="s">
+        <v>479</v>
+      </c>
+      <c r="C166" s="20" t="s">
+        <v>480</v>
+      </c>
+      <c r="D166" s="45" t="s">
+        <v>249</v>
+      </c>
+      <c r="E166" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="F166" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="G166" s="21" t="s">
+        <v>476</v>
+      </c>
+      <c r="H166" s="21">
+        <v>24</v>
+      </c>
+      <c r="I166" s="40">
+        <v>36.828000000000003</v>
+      </c>
+    </row>
+    <row r="167" spans="1:9" ht="12" customHeight="1">
+      <c r="A167" s="29">
+        <v>6294015165029</v>
+      </c>
+      <c r="B167" s="21" t="s">
+        <v>481</v>
+      </c>
+      <c r="C167" s="20" t="s">
+        <v>482</v>
+      </c>
+      <c r="D167" s="45" t="s">
+        <v>249</v>
+      </c>
+      <c r="E167" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="F167" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="G167" s="21" t="s">
+        <v>476</v>
+      </c>
+      <c r="H167" s="21">
+        <v>24</v>
+      </c>
+      <c r="I167" s="40">
+        <v>36.828000000000003</v>
+      </c>
+    </row>
+    <row r="168" spans="1:9" ht="12" customHeight="1">
+      <c r="A168" s="29">
+        <v>6294015175943</v>
+      </c>
+      <c r="B168" s="26" t="s">
+        <v>483</v>
+      </c>
+      <c r="C168" s="20" t="s">
+        <v>484</v>
+      </c>
+      <c r="D168" s="45" t="s">
+        <v>249</v>
+      </c>
+      <c r="E168" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="F168" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="G168" s="21" t="s">
+        <v>476</v>
+      </c>
+      <c r="H168" s="21">
+        <v>24</v>
+      </c>
+      <c r="I168" s="40">
+        <v>36.828000000000003</v>
+      </c>
+    </row>
+    <row r="169" spans="1:9" ht="12" customHeight="1">
+      <c r="A169" s="21"/>
+      <c r="B169" s="21"/>
+      <c r="C169" s="43" t="s">
+        <v>485</v>
+      </c>
+      <c r="D169" s="44"/>
+      <c r="E169" s="21"/>
+      <c r="F169" s="21"/>
+      <c r="G169" s="21"/>
+      <c r="H169" s="21"/>
+      <c r="I169" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="170" spans="1:9" ht="12" customHeight="1">
+      <c r="A170" s="46" t="s">
+        <v>488</v>
+      </c>
+      <c r="B170" s="19" t="s">
+        <v>486</v>
+      </c>
+      <c r="C170" s="47" t="s">
+        <v>487</v>
+      </c>
+      <c r="D170" s="20" t="s">
+        <v>489</v>
+      </c>
+      <c r="E170" s="21" t="s">
         <v>36</v>
       </c>
-      <c r="C44" s="7">
-[...407 lines deleted...]
-        <v>172.67580000000001</v>
+      <c r="F170" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="G170" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H170" s="21">
+        <v>48</v>
+      </c>
+      <c r="I170" s="40">
+        <v>19.008000000000003</v>
+      </c>
+    </row>
+    <row r="171" spans="1:9" ht="12" customHeight="1">
+      <c r="A171" s="29">
+        <v>6294015168136</v>
+      </c>
+      <c r="B171" s="19" t="s">
+        <v>490</v>
+      </c>
+      <c r="C171" s="47" t="s">
+        <v>491</v>
+      </c>
+      <c r="D171" s="20" t="s">
+        <v>492</v>
+      </c>
+      <c r="E171" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="F171" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="G171" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H171" s="21">
+        <v>48</v>
+      </c>
+      <c r="I171" s="40">
+        <v>19.008000000000003</v>
+      </c>
+    </row>
+    <row r="172" spans="1:9" ht="12" customHeight="1">
+      <c r="A172" s="29">
+        <v>6294015168136</v>
+      </c>
+      <c r="B172" s="19" t="s">
+        <v>493</v>
+      </c>
+      <c r="C172" s="47" t="s">
+        <v>494</v>
+      </c>
+      <c r="D172" s="20" t="s">
+        <v>495</v>
+      </c>
+      <c r="E172" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="F172" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="G172" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H172" s="21">
+        <v>48</v>
+      </c>
+      <c r="I172" s="40">
+        <v>19.008000000000003</v>
+      </c>
+    </row>
+    <row r="173" spans="1:9" ht="12" customHeight="1">
+      <c r="A173" s="29">
+        <v>6294015168105</v>
+      </c>
+      <c r="B173" s="19" t="s">
+        <v>496</v>
+      </c>
+      <c r="C173" s="47" t="s">
+        <v>497</v>
+      </c>
+      <c r="D173" s="20" t="s">
+        <v>498</v>
+      </c>
+      <c r="E173" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="F173" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="G173" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H173" s="21">
+        <v>48</v>
+      </c>
+      <c r="I173" s="40">
+        <v>19.008000000000003</v>
+      </c>
+    </row>
+    <row r="174" spans="1:9" ht="12" customHeight="1">
+      <c r="A174" s="29">
+        <v>6294015168112</v>
+      </c>
+      <c r="B174" s="19" t="s">
+        <v>499</v>
+      </c>
+      <c r="C174" s="47" t="s">
+        <v>500</v>
+      </c>
+      <c r="D174" s="20" t="s">
+        <v>501</v>
+      </c>
+      <c r="E174" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="F174" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="G174" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H174" s="21">
+        <v>48</v>
+      </c>
+      <c r="I174" s="40">
+        <v>19.008000000000003</v>
+      </c>
+    </row>
+    <row r="175" spans="1:9" ht="12" customHeight="1">
+      <c r="A175" s="29">
+        <v>6294015168150</v>
+      </c>
+      <c r="B175" s="19" t="s">
+        <v>502</v>
+      </c>
+      <c r="C175" s="47" t="s">
+        <v>503</v>
+      </c>
+      <c r="D175" s="20" t="s">
+        <v>504</v>
+      </c>
+      <c r="E175" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="F175" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="G175" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H175" s="21">
+        <v>48</v>
+      </c>
+      <c r="I175" s="40">
+        <v>19.008000000000003</v>
+      </c>
+    </row>
+    <row r="176" spans="1:9" ht="12" customHeight="1">
+      <c r="A176" s="29">
+        <v>6294015168167</v>
+      </c>
+      <c r="B176" s="19" t="s">
+        <v>505</v>
+      </c>
+      <c r="C176" s="47" t="s">
+        <v>506</v>
+      </c>
+      <c r="D176" s="20" t="s">
+        <v>507</v>
+      </c>
+      <c r="E176" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="F176" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="G176" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H176" s="21">
+        <v>48</v>
+      </c>
+      <c r="I176" s="40">
+        <v>19.008000000000003</v>
+      </c>
+    </row>
+    <row r="177" spans="1:9" ht="12" customHeight="1">
+      <c r="A177" s="29">
+        <v>6294015168174</v>
+      </c>
+      <c r="B177" s="19" t="s">
+        <v>508</v>
+      </c>
+      <c r="C177" s="47" t="s">
+        <v>509</v>
+      </c>
+      <c r="D177" s="20" t="s">
+        <v>510</v>
+      </c>
+      <c r="E177" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="F177" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="G177" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H177" s="21">
+        <v>48</v>
+      </c>
+      <c r="I177" s="40">
+        <v>19.008000000000003</v>
+      </c>
+    </row>
+    <row r="178" spans="1:9" ht="12" customHeight="1">
+      <c r="A178" s="26"/>
+      <c r="B178" s="26"/>
+      <c r="C178" s="48" t="s">
+        <v>511</v>
+      </c>
+      <c r="D178" s="15"/>
+      <c r="E178" s="10"/>
+      <c r="F178" s="10"/>
+      <c r="G178" s="10"/>
+      <c r="H178" s="10"/>
+      <c r="I178" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="179" spans="1:9" ht="12" customHeight="1">
+      <c r="A179" s="42">
+        <v>6294015181838</v>
+      </c>
+      <c r="B179" s="26" t="s">
+        <v>512</v>
+      </c>
+      <c r="C179" s="49" t="s">
+        <v>513</v>
+      </c>
+      <c r="D179" s="49" t="s">
+        <v>514</v>
+      </c>
+      <c r="E179" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="F179" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G179" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H179" s="10">
+        <v>24</v>
+      </c>
+      <c r="I179" s="16">
+        <v>19.008000000000003</v>
+      </c>
+    </row>
+    <row r="180" spans="1:9" ht="12" customHeight="1">
+      <c r="A180" s="42">
+        <v>6294015176087</v>
+      </c>
+      <c r="B180" s="26" t="s">
+        <v>515</v>
+      </c>
+      <c r="C180" s="49" t="s">
+        <v>516</v>
+      </c>
+      <c r="D180" s="49" t="s">
+        <v>517</v>
+      </c>
+      <c r="E180" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="F180" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G180" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H180" s="10">
+        <v>24</v>
+      </c>
+      <c r="I180" s="16">
+        <v>19.008000000000003</v>
+      </c>
+    </row>
+    <row r="181" spans="1:9" ht="12" customHeight="1">
+      <c r="A181" s="42">
+        <v>6294015176117</v>
+      </c>
+      <c r="B181" s="26" t="s">
+        <v>518</v>
+      </c>
+      <c r="C181" s="49" t="s">
+        <v>519</v>
+      </c>
+      <c r="D181" s="49" t="s">
+        <v>520</v>
+      </c>
+      <c r="E181" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="F181" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G181" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H181" s="10">
+        <v>24</v>
+      </c>
+      <c r="I181" s="16">
+        <v>19.008000000000003</v>
+      </c>
+    </row>
+    <row r="182" spans="1:9" ht="12" customHeight="1">
+      <c r="A182" s="42">
+        <v>6294015181845</v>
+      </c>
+      <c r="B182" s="26" t="s">
+        <v>521</v>
+      </c>
+      <c r="C182" s="49" t="s">
+        <v>522</v>
+      </c>
+      <c r="D182" s="49" t="s">
+        <v>523</v>
+      </c>
+      <c r="E182" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="F182" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G182" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H182" s="10">
+        <v>24</v>
+      </c>
+      <c r="I182" s="16">
+        <v>19.008000000000003</v>
+      </c>
+    </row>
+    <row r="183" spans="1:9" ht="12" customHeight="1">
+      <c r="A183" s="42">
+        <v>6294015176100</v>
+      </c>
+      <c r="B183" s="26" t="s">
+        <v>524</v>
+      </c>
+      <c r="C183" s="49" t="s">
+        <v>525</v>
+      </c>
+      <c r="D183" s="49" t="s">
+        <v>526</v>
+      </c>
+      <c r="E183" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="F183" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G183" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H183" s="10">
+        <v>24</v>
+      </c>
+      <c r="I183" s="16">
+        <v>19.008000000000003</v>
+      </c>
+    </row>
+    <row r="184" spans="1:9" ht="12" customHeight="1">
+      <c r="A184" s="42">
+        <v>6294015176131</v>
+      </c>
+      <c r="B184" s="26" t="s">
+        <v>527</v>
+      </c>
+      <c r="C184" s="49" t="s">
+        <v>528</v>
+      </c>
+      <c r="D184" s="49" t="s">
+        <v>529</v>
+      </c>
+      <c r="E184" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="F184" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G184" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H184" s="10">
+        <v>24</v>
+      </c>
+      <c r="I184" s="16">
+        <v>19.008000000000003</v>
+      </c>
+    </row>
+    <row r="185" spans="1:9" ht="12" customHeight="1">
+      <c r="A185" s="42">
+        <v>6294015176094</v>
+      </c>
+      <c r="B185" s="26" t="s">
+        <v>530</v>
+      </c>
+      <c r="C185" s="49" t="s">
+        <v>531</v>
+      </c>
+      <c r="D185" s="49" t="s">
+        <v>532</v>
+      </c>
+      <c r="E185" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="F185" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G185" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H185" s="10">
+        <v>24</v>
+      </c>
+      <c r="I185" s="16">
+        <v>19.008000000000003</v>
+      </c>
+    </row>
+    <row r="186" spans="1:9" ht="12" customHeight="1">
+      <c r="A186" s="42">
+        <v>6294015176124</v>
+      </c>
+      <c r="B186" s="26" t="s">
+        <v>533</v>
+      </c>
+      <c r="C186" s="49" t="s">
+        <v>534</v>
+      </c>
+      <c r="D186" s="49" t="s">
+        <v>535</v>
+      </c>
+      <c r="E186" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="F186" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G186" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H186" s="10">
+        <v>24</v>
+      </c>
+      <c r="I186" s="16">
+        <v>19.008000000000003</v>
+      </c>
+    </row>
+    <row r="187" spans="1:9" ht="12" customHeight="1">
+      <c r="A187" s="10"/>
+      <c r="B187" s="10"/>
+      <c r="C187" s="11" t="s">
+        <v>536</v>
+      </c>
+      <c r="D187" s="12"/>
+      <c r="E187" s="10"/>
+      <c r="F187" s="10"/>
+      <c r="G187" s="10"/>
+      <c r="H187" s="10"/>
+      <c r="I187" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="188" spans="1:9" ht="12" customHeight="1">
+      <c r="A188" s="29">
+        <v>6294015132922</v>
+      </c>
+      <c r="B188" s="26" t="s">
+        <v>537</v>
+      </c>
+      <c r="C188" s="15" t="s">
+        <v>538</v>
+      </c>
+      <c r="D188" s="12" t="s">
+        <v>539</v>
+      </c>
+      <c r="E188" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F188" s="10" t="s">
+        <v>540</v>
+      </c>
+      <c r="G188" s="10"/>
+      <c r="H188" s="10">
+        <v>96</v>
+      </c>
+      <c r="I188" s="16">
+        <v>7.7220000000000013</v>
+      </c>
+    </row>
+    <row r="189" spans="1:9" ht="12" customHeight="1">
+      <c r="A189" s="14">
+        <v>6294015132915</v>
+      </c>
+      <c r="B189" s="26" t="s">
+        <v>541</v>
+      </c>
+      <c r="C189" s="15" t="s">
+        <v>542</v>
+      </c>
+      <c r="D189" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="E189" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F189" s="10" t="s">
+        <v>540</v>
+      </c>
+      <c r="G189" s="10"/>
+      <c r="H189" s="10">
+        <v>96</v>
+      </c>
+      <c r="I189" s="16">
+        <v>7.7220000000000013</v>
+      </c>
+    </row>
+    <row r="190" spans="1:9" ht="12" customHeight="1">
+      <c r="A190" s="29">
+        <v>6294015171099</v>
+      </c>
+      <c r="B190" s="10" t="s">
+        <v>543</v>
+      </c>
+      <c r="C190" s="15" t="s">
+        <v>544</v>
+      </c>
+      <c r="D190" s="12" t="s">
+        <v>85</v>
+      </c>
+      <c r="E190" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F190" s="10" t="s">
+        <v>540</v>
+      </c>
+      <c r="G190" s="10"/>
+      <c r="H190" s="10">
+        <v>96</v>
+      </c>
+      <c r="I190" s="16">
+        <v>7.7220000000000013</v>
+      </c>
+    </row>
+    <row r="191" spans="1:9" ht="12" customHeight="1">
+      <c r="A191" s="29">
+        <v>6294015167955</v>
+      </c>
+      <c r="B191" s="10" t="s">
+        <v>545</v>
+      </c>
+      <c r="C191" s="15" t="s">
+        <v>546</v>
+      </c>
+      <c r="D191" s="12" t="s">
+        <v>88</v>
+      </c>
+      <c r="E191" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F191" s="10" t="s">
+        <v>540</v>
+      </c>
+      <c r="G191" s="10"/>
+      <c r="H191" s="10">
+        <v>96</v>
+      </c>
+      <c r="I191" s="16">
+        <v>7.7220000000000013</v>
+      </c>
+    </row>
+    <row r="192" spans="1:9" ht="12" customHeight="1">
+      <c r="A192" s="29">
+        <v>6294015167917</v>
+      </c>
+      <c r="B192" s="10" t="s">
+        <v>547</v>
+      </c>
+      <c r="C192" s="15" t="s">
+        <v>548</v>
+      </c>
+      <c r="D192" s="12" t="s">
+        <v>92</v>
+      </c>
+      <c r="E192" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F192" s="10" t="s">
+        <v>540</v>
+      </c>
+      <c r="G192" s="10"/>
+      <c r="H192" s="10">
+        <v>96</v>
+      </c>
+      <c r="I192" s="16">
+        <v>7.7220000000000013</v>
+      </c>
+    </row>
+    <row r="193" spans="1:9" ht="12" customHeight="1">
+      <c r="A193" s="29">
+        <v>6294015167931</v>
+      </c>
+      <c r="B193" s="10" t="s">
+        <v>549</v>
+      </c>
+      <c r="C193" s="15" t="s">
+        <v>550</v>
+      </c>
+      <c r="D193" s="12" t="s">
+        <v>103</v>
+      </c>
+      <c r="E193" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="F193" s="10" t="s">
+        <v>540</v>
+      </c>
+      <c r="G193" s="10"/>
+      <c r="H193" s="10">
+        <v>96</v>
+      </c>
+      <c r="I193" s="16">
+        <v>7.7220000000000013</v>
+      </c>
+    </row>
+    <row r="194" spans="1:9" ht="12" customHeight="1">
+      <c r="A194" s="29">
+        <v>6294015167924</v>
+      </c>
+      <c r="B194" s="10" t="s">
+        <v>551</v>
+      </c>
+      <c r="C194" s="15" t="s">
+        <v>552</v>
+      </c>
+      <c r="D194" s="12" t="s">
+        <v>107</v>
+      </c>
+      <c r="E194" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F194" s="10" t="s">
+        <v>540</v>
+      </c>
+      <c r="G194" s="10"/>
+      <c r="H194" s="10">
+        <v>96</v>
+      </c>
+      <c r="I194" s="16">
+        <v>7.7220000000000013</v>
+      </c>
+    </row>
+    <row r="195" spans="1:9" ht="12" customHeight="1">
+      <c r="A195" s="29">
+        <v>6294015167962</v>
+      </c>
+      <c r="B195" s="10" t="s">
+        <v>553</v>
+      </c>
+      <c r="C195" s="12" t="s">
+        <v>554</v>
+      </c>
+      <c r="D195" s="15" t="s">
+        <v>149</v>
+      </c>
+      <c r="E195" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F195" s="10" t="s">
+        <v>540</v>
+      </c>
+      <c r="G195" s="10"/>
+      <c r="H195" s="10">
+        <v>96</v>
+      </c>
+      <c r="I195" s="16">
+        <v>7.7220000000000013</v>
+      </c>
+    </row>
+    <row r="196" spans="1:9" ht="12" customHeight="1">
+      <c r="A196" s="29">
+        <v>6294015171105</v>
+      </c>
+      <c r="B196" s="10" t="s">
+        <v>555</v>
+      </c>
+      <c r="C196" s="15" t="s">
+        <v>556</v>
+      </c>
+      <c r="D196" s="15" t="s">
+        <v>114</v>
+      </c>
+      <c r="E196" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F196" s="10" t="s">
+        <v>540</v>
+      </c>
+      <c r="G196" s="10"/>
+      <c r="H196" s="10">
+        <v>96</v>
+      </c>
+      <c r="I196" s="16">
+        <v>7.7220000000000013</v>
+      </c>
+    </row>
+    <row r="197" spans="1:9" ht="12" customHeight="1">
+      <c r="A197" s="29">
+        <v>6294015167948</v>
+      </c>
+      <c r="B197" s="10" t="s">
+        <v>557</v>
+      </c>
+      <c r="C197" s="15" t="s">
+        <v>558</v>
+      </c>
+      <c r="D197" s="15" t="s">
+        <v>145</v>
+      </c>
+      <c r="E197" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F197" s="10" t="s">
+        <v>540</v>
+      </c>
+      <c r="G197" s="10"/>
+      <c r="H197" s="10">
+        <v>96</v>
+      </c>
+      <c r="I197" s="16">
+        <v>7.7220000000000013</v>
+      </c>
+    </row>
+    <row r="198" spans="1:9" ht="12" customHeight="1">
+      <c r="A198" s="50"/>
+      <c r="B198" s="10"/>
+      <c r="C198" s="11" t="s">
+        <v>559</v>
+      </c>
+      <c r="D198" s="51"/>
+      <c r="E198" s="10"/>
+      <c r="F198" s="10"/>
+      <c r="G198" s="50"/>
+      <c r="H198" s="10"/>
+      <c r="I198" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="199" spans="1:9" ht="12" customHeight="1">
+      <c r="A199" s="50"/>
+      <c r="B199" s="10" t="s">
+        <v>571</v>
+      </c>
+      <c r="C199" s="12" t="s">
+        <v>560</v>
+      </c>
+      <c r="D199" s="51"/>
+      <c r="E199" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F199" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G199" s="50"/>
+      <c r="H199" s="10">
+        <v>24</v>
+      </c>
+      <c r="I199" s="52">
+        <v>43.956000000000003</v>
+      </c>
+    </row>
+    <row r="200" spans="1:9" ht="12" customHeight="1">
+      <c r="A200" s="50"/>
+      <c r="B200" s="10" t="s">
+        <v>572</v>
+      </c>
+      <c r="C200" s="12" t="s">
+        <v>561</v>
+      </c>
+      <c r="D200" s="51"/>
+      <c r="E200" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F200" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G200" s="50"/>
+      <c r="H200" s="10">
+        <v>24</v>
+      </c>
+      <c r="I200" s="52">
+        <v>43.956000000000003</v>
+      </c>
+    </row>
+    <row r="201" spans="1:9" ht="12" customHeight="1">
+      <c r="A201" s="50"/>
+      <c r="B201" s="10"/>
+      <c r="C201" s="12" t="s">
+        <v>562</v>
+      </c>
+      <c r="D201" s="51"/>
+      <c r="E201" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F201" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G201" s="50"/>
+      <c r="H201" s="10">
+        <v>24</v>
+      </c>
+      <c r="I201" s="52">
+        <v>43.956000000000003</v>
+      </c>
+    </row>
+    <row r="202" spans="1:9" ht="12" customHeight="1">
+      <c r="A202" s="50"/>
+      <c r="B202" s="10" t="s">
+        <v>573</v>
+      </c>
+      <c r="C202" s="12" t="s">
+        <v>563</v>
+      </c>
+      <c r="D202" s="51"/>
+      <c r="E202" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F202" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G202" s="50"/>
+      <c r="H202" s="10">
+        <v>24</v>
+      </c>
+      <c r="I202" s="52">
+        <v>43.956000000000003</v>
+      </c>
+    </row>
+    <row r="203" spans="1:9" ht="12" customHeight="1">
+      <c r="A203" s="50"/>
+      <c r="B203" s="10"/>
+      <c r="C203" s="12" t="s">
+        <v>564</v>
+      </c>
+      <c r="D203" s="51"/>
+      <c r="E203" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F203" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G203" s="50"/>
+      <c r="H203" s="10">
+        <v>24</v>
+      </c>
+      <c r="I203" s="52">
+        <v>43.956000000000003</v>
+      </c>
+    </row>
+    <row r="204" spans="1:9" ht="12" customHeight="1">
+      <c r="A204" s="50"/>
+      <c r="B204" s="10" t="s">
+        <v>574</v>
+      </c>
+      <c r="C204" s="12" t="s">
+        <v>565</v>
+      </c>
+      <c r="D204" s="51"/>
+      <c r="E204" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F204" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G204" s="50"/>
+      <c r="H204" s="10">
+        <v>24</v>
+      </c>
+      <c r="I204" s="52">
+        <v>43.956000000000003</v>
+      </c>
+    </row>
+    <row r="205" spans="1:9" ht="12" customHeight="1">
+      <c r="A205" s="50"/>
+      <c r="B205" s="10" t="s">
+        <v>575</v>
+      </c>
+      <c r="C205" s="12" t="s">
+        <v>566</v>
+      </c>
+      <c r="D205" s="51"/>
+      <c r="E205" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F205" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G205" s="50"/>
+      <c r="H205" s="10">
+        <v>24</v>
+      </c>
+      <c r="I205" s="52">
+        <v>43.956000000000003</v>
+      </c>
+    </row>
+    <row r="206" spans="1:9" ht="12" customHeight="1">
+      <c r="A206" s="50"/>
+      <c r="B206" s="10" t="s">
+        <v>576</v>
+      </c>
+      <c r="C206" s="12" t="s">
+        <v>567</v>
+      </c>
+      <c r="D206" s="51"/>
+      <c r="E206" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F206" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G206" s="50"/>
+      <c r="H206" s="10">
+        <v>24</v>
+      </c>
+      <c r="I206" s="52">
+        <v>43.956000000000003</v>
+      </c>
+    </row>
+    <row r="207" spans="1:9" ht="12" customHeight="1">
+      <c r="A207" s="50"/>
+      <c r="B207" s="10" t="s">
+        <v>577</v>
+      </c>
+      <c r="C207" s="12" t="s">
+        <v>568</v>
+      </c>
+      <c r="D207" s="51"/>
+      <c r="E207" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F207" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G207" s="50"/>
+      <c r="H207" s="10">
+        <v>24</v>
+      </c>
+      <c r="I207" s="52">
+        <v>43.956000000000003</v>
+      </c>
+    </row>
+    <row r="208" spans="1:9" ht="12" customHeight="1">
+      <c r="A208" s="50"/>
+      <c r="B208" s="10" t="s">
+        <v>578</v>
+      </c>
+      <c r="C208" s="12" t="s">
+        <v>569</v>
+      </c>
+      <c r="D208" s="51"/>
+      <c r="E208" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F208" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G208" s="50"/>
+      <c r="H208" s="10">
+        <v>24</v>
+      </c>
+      <c r="I208" s="52">
+        <v>43.956000000000003</v>
+      </c>
+    </row>
+    <row r="209" spans="1:9" ht="12" customHeight="1">
+      <c r="A209" s="50"/>
+      <c r="B209" s="50"/>
+      <c r="C209" s="12" t="s">
+        <v>570</v>
+      </c>
+      <c r="D209" s="51"/>
+      <c r="E209" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F209" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G209" s="50"/>
+      <c r="H209" s="10">
+        <v>24</v>
+      </c>
+      <c r="I209" s="52">
+        <v>43.956000000000003</v>
+      </c>
+    </row>
+    <row r="210" spans="1:9" ht="12" customHeight="1">
+      <c r="A210" s="10"/>
+      <c r="B210" s="10"/>
+      <c r="C210" s="11" t="s">
+        <v>579</v>
+      </c>
+      <c r="D210" s="12"/>
+      <c r="E210" s="10"/>
+      <c r="F210" s="10"/>
+      <c r="G210" s="50"/>
+      <c r="H210" s="10"/>
+      <c r="I210" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="211" spans="1:9" ht="12" customHeight="1">
+      <c r="A211" s="14" t="s">
+        <v>582</v>
+      </c>
+      <c r="B211" s="10" t="s">
+        <v>580</v>
+      </c>
+      <c r="C211" s="12" t="s">
+        <v>581</v>
+      </c>
+      <c r="D211" s="12" t="s">
+        <v>583</v>
+      </c>
+      <c r="E211" s="10"/>
+      <c r="F211" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G211" s="50"/>
+      <c r="H211" s="10">
+        <v>48</v>
+      </c>
+      <c r="I211" s="16">
+        <v>7.9596000000000018</v>
+      </c>
+    </row>
+    <row r="212" spans="1:9" ht="12" customHeight="1">
+      <c r="A212" s="14" t="s">
+        <v>586</v>
+      </c>
+      <c r="B212" s="10" t="s">
+        <v>584</v>
+      </c>
+      <c r="C212" s="12" t="s">
+        <v>585</v>
+      </c>
+      <c r="D212" s="12" t="s">
+        <v>587</v>
+      </c>
+      <c r="E212" s="10"/>
+      <c r="F212" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G212" s="50"/>
+      <c r="H212" s="10">
+        <v>48</v>
+      </c>
+      <c r="I212" s="16">
+        <v>7.9596000000000018</v>
+      </c>
+    </row>
+    <row r="213" spans="1:9" ht="12" customHeight="1">
+      <c r="A213" s="14" t="s">
+        <v>590</v>
+      </c>
+      <c r="B213" s="10" t="s">
+        <v>588</v>
+      </c>
+      <c r="C213" s="12" t="s">
+        <v>589</v>
+      </c>
+      <c r="D213" s="12" t="s">
+        <v>591</v>
+      </c>
+      <c r="E213" s="10"/>
+      <c r="F213" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G213" s="50"/>
+      <c r="H213" s="10">
+        <v>48</v>
+      </c>
+      <c r="I213" s="16">
+        <v>7.9596000000000018</v>
+      </c>
+    </row>
+    <row r="214" spans="1:9" ht="12" customHeight="1">
+      <c r="A214" s="14" t="s">
+        <v>594</v>
+      </c>
+      <c r="B214" s="10" t="s">
+        <v>592</v>
+      </c>
+      <c r="C214" s="12" t="s">
+        <v>593</v>
+      </c>
+      <c r="D214" s="12" t="s">
+        <v>595</v>
+      </c>
+      <c r="E214" s="10"/>
+      <c r="F214" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G214" s="50"/>
+      <c r="H214" s="10">
+        <v>48</v>
+      </c>
+      <c r="I214" s="16">
+        <v>7.9596000000000018</v>
+      </c>
+    </row>
+    <row r="215" spans="1:9" ht="12" customHeight="1">
+      <c r="A215" s="14" t="s">
+        <v>598</v>
+      </c>
+      <c r="B215" s="10" t="s">
+        <v>596</v>
+      </c>
+      <c r="C215" s="12" t="s">
+        <v>597</v>
+      </c>
+      <c r="D215" s="12" t="s">
+        <v>599</v>
+      </c>
+      <c r="E215" s="10"/>
+      <c r="F215" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G215" s="50"/>
+      <c r="H215" s="10">
+        <v>48</v>
+      </c>
+      <c r="I215" s="16">
+        <v>7.9596000000000018</v>
+      </c>
+    </row>
+    <row r="216" spans="1:9" ht="12" customHeight="1">
+      <c r="A216" s="14" t="s">
+        <v>602</v>
+      </c>
+      <c r="B216" s="10" t="s">
+        <v>600</v>
+      </c>
+      <c r="C216" s="12" t="s">
+        <v>601</v>
+      </c>
+      <c r="D216" s="12" t="s">
+        <v>603</v>
+      </c>
+      <c r="E216" s="10"/>
+      <c r="F216" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G216" s="50"/>
+      <c r="H216" s="10">
+        <v>48</v>
+      </c>
+      <c r="I216" s="16">
+        <v>7.9596000000000018</v>
+      </c>
+    </row>
+    <row r="217" spans="1:9" ht="12" customHeight="1">
+      <c r="A217" s="14" t="s">
+        <v>606</v>
+      </c>
+      <c r="B217" s="10" t="s">
+        <v>604</v>
+      </c>
+      <c r="C217" s="12" t="s">
+        <v>605</v>
+      </c>
+      <c r="D217" s="12" t="s">
+        <v>607</v>
+      </c>
+      <c r="E217" s="10"/>
+      <c r="F217" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G217" s="50"/>
+      <c r="H217" s="10">
+        <v>48</v>
+      </c>
+      <c r="I217" s="16">
+        <v>7.9596000000000018</v>
+      </c>
+    </row>
+    <row r="218" spans="1:9" ht="12" customHeight="1">
+      <c r="A218" s="10"/>
+      <c r="B218" s="10"/>
+      <c r="C218" s="11" t="s">
+        <v>608</v>
+      </c>
+      <c r="D218" s="12"/>
+      <c r="E218" s="10"/>
+      <c r="F218" s="10"/>
+      <c r="G218" s="50"/>
+      <c r="H218" s="10"/>
+      <c r="I218" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="219" spans="1:9" ht="12" customHeight="1">
+      <c r="A219" s="14" t="s">
+        <v>611</v>
+      </c>
+      <c r="B219" s="10" t="s">
+        <v>609</v>
+      </c>
+      <c r="C219" s="12" t="s">
+        <v>610</v>
+      </c>
+      <c r="D219" s="44" t="s">
+        <v>612</v>
+      </c>
+      <c r="E219" s="21"/>
+      <c r="F219" s="10" t="s">
+        <v>613</v>
+      </c>
+      <c r="G219" s="50"/>
+      <c r="H219" s="10">
+        <v>48</v>
+      </c>
+      <c r="I219" s="16">
+        <v>11.88</v>
+      </c>
+    </row>
+    <row r="220" spans="1:9" ht="12" customHeight="1">
+      <c r="A220" s="14" t="s">
+        <v>616</v>
+      </c>
+      <c r="B220" s="10" t="s">
+        <v>614</v>
+      </c>
+      <c r="C220" s="12" t="s">
+        <v>615</v>
+      </c>
+      <c r="D220" s="12" t="s">
+        <v>617</v>
+      </c>
+      <c r="E220" s="21"/>
+      <c r="F220" s="10" t="s">
+        <v>613</v>
+      </c>
+      <c r="G220" s="50"/>
+      <c r="H220" s="10">
+        <v>48</v>
+      </c>
+      <c r="I220" s="16">
+        <v>11.88</v>
+      </c>
+    </row>
+    <row r="221" spans="1:9" ht="12" customHeight="1">
+      <c r="A221" s="14" t="s">
+        <v>620</v>
+      </c>
+      <c r="B221" s="10" t="s">
+        <v>618</v>
+      </c>
+      <c r="C221" s="12" t="s">
+        <v>619</v>
+      </c>
+      <c r="D221" s="12" t="s">
+        <v>621</v>
+      </c>
+      <c r="E221" s="21"/>
+      <c r="F221" s="10" t="s">
+        <v>613</v>
+      </c>
+      <c r="G221" s="50"/>
+      <c r="H221" s="10">
+        <v>48</v>
+      </c>
+      <c r="I221" s="16">
+        <v>11.88</v>
+      </c>
+    </row>
+    <row r="222" spans="1:9" ht="12" customHeight="1">
+      <c r="A222" s="14" t="s">
+        <v>624</v>
+      </c>
+      <c r="B222" s="10" t="s">
+        <v>622</v>
+      </c>
+      <c r="C222" s="12" t="s">
+        <v>623</v>
+      </c>
+      <c r="D222" s="12" t="s">
+        <v>625</v>
+      </c>
+      <c r="E222" s="21"/>
+      <c r="F222" s="10" t="s">
+        <v>613</v>
+      </c>
+      <c r="G222" s="50"/>
+      <c r="H222" s="10">
+        <v>48</v>
+      </c>
+      <c r="I222" s="16">
+        <v>11.88</v>
+      </c>
+    </row>
+    <row r="223" spans="1:9" ht="12" customHeight="1">
+      <c r="A223" s="14">
+        <v>6294015182651</v>
+      </c>
+      <c r="B223" s="10" t="s">
+        <v>626</v>
+      </c>
+      <c r="C223" s="12" t="s">
+        <v>627</v>
+      </c>
+      <c r="D223" s="44" t="s">
+        <v>628</v>
+      </c>
+      <c r="E223" s="21"/>
+      <c r="F223" s="10" t="s">
+        <v>613</v>
+      </c>
+      <c r="G223" s="50"/>
+      <c r="H223" s="10">
+        <v>48</v>
+      </c>
+      <c r="I223" s="16">
+        <v>11.88</v>
+      </c>
+    </row>
+    <row r="224" spans="1:9" ht="12" customHeight="1">
+      <c r="A224" s="14" t="s">
+        <v>631</v>
+      </c>
+      <c r="B224" s="10" t="s">
+        <v>629</v>
+      </c>
+      <c r="C224" s="12" t="s">
+        <v>630</v>
+      </c>
+      <c r="D224" s="12" t="s">
+        <v>632</v>
+      </c>
+      <c r="E224" s="21"/>
+      <c r="F224" s="10" t="s">
+        <v>613</v>
+      </c>
+      <c r="G224" s="50"/>
+      <c r="H224" s="10">
+        <v>48</v>
+      </c>
+      <c r="I224" s="16">
+        <v>11.88</v>
+      </c>
+    </row>
+    <row r="225" spans="1:9" ht="12" customHeight="1">
+      <c r="A225" s="14" t="s">
+        <v>635</v>
+      </c>
+      <c r="B225" s="10" t="s">
+        <v>633</v>
+      </c>
+      <c r="C225" s="12" t="s">
+        <v>634</v>
+      </c>
+      <c r="D225" s="12" t="s">
+        <v>636</v>
+      </c>
+      <c r="E225" s="10"/>
+      <c r="F225" s="10" t="s">
+        <v>613</v>
+      </c>
+      <c r="G225" s="50"/>
+      <c r="H225" s="10">
+        <v>48</v>
+      </c>
+      <c r="I225" s="16">
+        <v>11.88</v>
+      </c>
+    </row>
+    <row r="226" spans="1:9" ht="12" customHeight="1">
+      <c r="A226" s="14" t="s">
+        <v>639</v>
+      </c>
+      <c r="B226" s="10" t="s">
+        <v>637</v>
+      </c>
+      <c r="C226" s="12" t="s">
+        <v>638</v>
+      </c>
+      <c r="D226" s="44" t="s">
+        <v>640</v>
+      </c>
+      <c r="E226" s="10"/>
+      <c r="F226" s="10" t="s">
+        <v>613</v>
+      </c>
+      <c r="G226" s="50"/>
+      <c r="H226" s="10">
+        <v>48</v>
+      </c>
+      <c r="I226" s="16">
+        <v>11.88</v>
+      </c>
+    </row>
+    <row r="227" spans="1:9" ht="12" customHeight="1">
+      <c r="A227" s="14" t="s">
+        <v>643</v>
+      </c>
+      <c r="B227" s="10" t="s">
+        <v>641</v>
+      </c>
+      <c r="C227" s="12" t="s">
+        <v>642</v>
+      </c>
+      <c r="D227" s="44" t="s">
+        <v>644</v>
+      </c>
+      <c r="E227" s="10"/>
+      <c r="F227" s="10" t="s">
+        <v>613</v>
+      </c>
+      <c r="G227" s="50"/>
+      <c r="H227" s="10">
+        <v>48</v>
+      </c>
+      <c r="I227" s="16">
+        <v>11.88</v>
+      </c>
+    </row>
+    <row r="228" spans="1:9" ht="12" customHeight="1">
+      <c r="A228" s="14" t="s">
+        <v>647</v>
+      </c>
+      <c r="B228" s="10" t="s">
+        <v>645</v>
+      </c>
+      <c r="C228" s="12" t="s">
+        <v>646</v>
+      </c>
+      <c r="D228" s="44" t="s">
+        <v>648</v>
+      </c>
+      <c r="E228" s="10"/>
+      <c r="F228" s="10" t="s">
+        <v>613</v>
+      </c>
+      <c r="G228" s="50"/>
+      <c r="H228" s="10">
+        <v>48</v>
+      </c>
+      <c r="I228" s="16">
+        <v>11.88</v>
+      </c>
+    </row>
+    <row r="229" spans="1:9" ht="12" customHeight="1">
+      <c r="A229" s="10"/>
+      <c r="B229" s="10"/>
+      <c r="C229" s="11" t="s">
+        <v>649</v>
+      </c>
+      <c r="D229" s="12"/>
+      <c r="E229" s="10"/>
+      <c r="F229" s="10"/>
+      <c r="G229" s="50"/>
+      <c r="H229" s="10"/>
+      <c r="I229" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="230" spans="1:9" ht="12" customHeight="1">
+      <c r="A230" s="17" t="s">
+        <v>652</v>
+      </c>
+      <c r="B230" s="10" t="s">
+        <v>650</v>
+      </c>
+      <c r="C230" s="12" t="s">
+        <v>651</v>
+      </c>
+      <c r="D230" s="12" t="s">
+        <v>653</v>
+      </c>
+      <c r="E230" s="10"/>
+      <c r="F230" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G230" s="50"/>
+      <c r="H230" s="10">
+        <v>48</v>
+      </c>
+      <c r="I230" s="16">
+        <v>11.88</v>
+      </c>
+    </row>
+    <row r="231" spans="1:9" ht="12" customHeight="1">
+      <c r="A231" s="17" t="s">
+        <v>656</v>
+      </c>
+      <c r="B231" s="10" t="s">
+        <v>654</v>
+      </c>
+      <c r="C231" s="12" t="s">
+        <v>655</v>
+      </c>
+      <c r="D231" s="12" t="s">
+        <v>657</v>
+      </c>
+      <c r="E231" s="10"/>
+      <c r="F231" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G231" s="50"/>
+      <c r="H231" s="10">
+        <v>48</v>
+      </c>
+      <c r="I231" s="16">
+        <v>11.88</v>
+      </c>
+    </row>
+    <row r="232" spans="1:9" ht="12" customHeight="1">
+      <c r="A232" s="17" t="s">
+        <v>660</v>
+      </c>
+      <c r="B232" s="10" t="s">
+        <v>658</v>
+      </c>
+      <c r="C232" s="12" t="s">
+        <v>659</v>
+      </c>
+      <c r="D232" s="12" t="s">
+        <v>661</v>
+      </c>
+      <c r="E232" s="10"/>
+      <c r="F232" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G232" s="50"/>
+      <c r="H232" s="10">
+        <v>48</v>
+      </c>
+      <c r="I232" s="16">
+        <v>11.88</v>
+      </c>
+    </row>
+    <row r="233" spans="1:9" ht="12" customHeight="1">
+      <c r="A233" s="17" t="s">
+        <v>664</v>
+      </c>
+      <c r="B233" s="10" t="s">
+        <v>662</v>
+      </c>
+      <c r="C233" s="12" t="s">
+        <v>663</v>
+      </c>
+      <c r="D233" s="12" t="s">
+        <v>665</v>
+      </c>
+      <c r="E233" s="10"/>
+      <c r="F233" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G233" s="50"/>
+      <c r="H233" s="10">
+        <v>48</v>
+      </c>
+      <c r="I233" s="16">
+        <v>11.88</v>
+      </c>
+    </row>
+    <row r="234" spans="1:9" ht="12" customHeight="1">
+      <c r="A234" s="17" t="s">
+        <v>668</v>
+      </c>
+      <c r="B234" s="10" t="s">
+        <v>666</v>
+      </c>
+      <c r="C234" s="12" t="s">
+        <v>667</v>
+      </c>
+      <c r="D234" s="12" t="s">
+        <v>669</v>
+      </c>
+      <c r="E234" s="10"/>
+      <c r="F234" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G234" s="50"/>
+      <c r="H234" s="10">
+        <v>48</v>
+      </c>
+      <c r="I234" s="16">
+        <v>11.88</v>
+      </c>
+    </row>
+    <row r="235" spans="1:9" ht="12" customHeight="1">
+      <c r="A235" s="17" t="s">
+        <v>672</v>
+      </c>
+      <c r="B235" s="10" t="s">
+        <v>670</v>
+      </c>
+      <c r="C235" s="12" t="s">
+        <v>671</v>
+      </c>
+      <c r="D235" s="12" t="s">
+        <v>673</v>
+      </c>
+      <c r="E235" s="10"/>
+      <c r="F235" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G235" s="50"/>
+      <c r="H235" s="10">
+        <v>48</v>
+      </c>
+      <c r="I235" s="16">
+        <v>11.88</v>
+      </c>
+    </row>
+    <row r="236" spans="1:9" ht="12" customHeight="1">
+      <c r="A236" s="17" t="s">
+        <v>676</v>
+      </c>
+      <c r="B236" s="10" t="s">
+        <v>674</v>
+      </c>
+      <c r="C236" s="12" t="s">
+        <v>675</v>
+      </c>
+      <c r="D236" s="12" t="s">
+        <v>677</v>
+      </c>
+      <c r="E236" s="10"/>
+      <c r="F236" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G236" s="50"/>
+      <c r="H236" s="10">
+        <v>48</v>
+      </c>
+      <c r="I236" s="16">
+        <v>11.88</v>
+      </c>
+    </row>
+    <row r="237" spans="1:9" ht="12" customHeight="1">
+      <c r="A237" s="17" t="s">
+        <v>680</v>
+      </c>
+      <c r="B237" s="10" t="s">
+        <v>678</v>
+      </c>
+      <c r="C237" s="12" t="s">
+        <v>679</v>
+      </c>
+      <c r="D237" s="12" t="s">
+        <v>681</v>
+      </c>
+      <c r="E237" s="10"/>
+      <c r="F237" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G237" s="50"/>
+      <c r="H237" s="10">
+        <v>48</v>
+      </c>
+      <c r="I237" s="16">
+        <v>11.88</v>
+      </c>
+    </row>
+    <row r="238" spans="1:9" ht="12" customHeight="1">
+      <c r="A238" s="10"/>
+      <c r="B238" s="10"/>
+      <c r="C238" s="11" t="s">
+        <v>682</v>
+      </c>
+      <c r="D238" s="12"/>
+      <c r="E238" s="10"/>
+      <c r="F238" s="10"/>
+      <c r="G238" s="50"/>
+      <c r="H238" s="10"/>
+      <c r="I238" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="239" spans="1:9" ht="12" customHeight="1">
+      <c r="A239" s="10"/>
+      <c r="B239" s="10" t="s">
+        <v>683</v>
+      </c>
+      <c r="C239" s="12" t="s">
+        <v>684</v>
+      </c>
+      <c r="D239" s="12" t="s">
+        <v>685</v>
+      </c>
+      <c r="E239" s="10"/>
+      <c r="F239" s="10" t="s">
+        <v>686</v>
+      </c>
+      <c r="G239" s="50"/>
+      <c r="H239" s="10">
+        <v>48</v>
+      </c>
+      <c r="I239" s="16">
+        <v>5.94</v>
+      </c>
+    </row>
+    <row r="240" spans="1:9" ht="12" customHeight="1">
+      <c r="A240" s="10"/>
+      <c r="B240" s="10" t="s">
+        <v>687</v>
+      </c>
+      <c r="C240" s="12" t="s">
+        <v>688</v>
+      </c>
+      <c r="D240" s="12" t="s">
+        <v>689</v>
+      </c>
+      <c r="E240" s="10"/>
+      <c r="F240" s="10" t="s">
+        <v>686</v>
+      </c>
+      <c r="G240" s="50"/>
+      <c r="H240" s="10">
+        <v>48</v>
+      </c>
+      <c r="I240" s="16">
+        <v>5.94</v>
+      </c>
+    </row>
+    <row r="241" spans="1:9" ht="12" customHeight="1">
+      <c r="A241" s="10"/>
+      <c r="B241" s="10" t="s">
+        <v>690</v>
+      </c>
+      <c r="C241" s="12" t="s">
+        <v>691</v>
+      </c>
+      <c r="D241" s="12" t="s">
+        <v>692</v>
+      </c>
+      <c r="E241" s="10"/>
+      <c r="F241" s="10" t="s">
+        <v>686</v>
+      </c>
+      <c r="G241" s="50"/>
+      <c r="H241" s="10">
+        <v>48</v>
+      </c>
+      <c r="I241" s="16">
+        <v>5.94</v>
+      </c>
+    </row>
+    <row r="242" spans="1:9" ht="12" customHeight="1">
+      <c r="A242" s="10"/>
+      <c r="B242" s="10" t="s">
+        <v>693</v>
+      </c>
+      <c r="C242" s="12" t="s">
+        <v>694</v>
+      </c>
+      <c r="D242" s="12" t="s">
+        <v>695</v>
+      </c>
+      <c r="E242" s="10"/>
+      <c r="F242" s="10" t="s">
+        <v>686</v>
+      </c>
+      <c r="G242" s="50"/>
+      <c r="H242" s="10">
+        <v>48</v>
+      </c>
+      <c r="I242" s="16">
+        <v>5.94</v>
+      </c>
+    </row>
+    <row r="243" spans="1:9" ht="12" customHeight="1">
+      <c r="A243" s="10"/>
+      <c r="B243" s="10" t="s">
+        <v>696</v>
+      </c>
+      <c r="C243" s="12" t="s">
+        <v>697</v>
+      </c>
+      <c r="D243" s="12" t="s">
+        <v>698</v>
+      </c>
+      <c r="E243" s="10"/>
+      <c r="F243" s="10" t="s">
+        <v>686</v>
+      </c>
+      <c r="G243" s="50"/>
+      <c r="H243" s="10">
+        <v>48</v>
+      </c>
+      <c r="I243" s="16">
+        <v>5.94</v>
+      </c>
+    </row>
+    <row r="244" spans="1:9" ht="12" customHeight="1">
+      <c r="A244" s="10"/>
+      <c r="B244" s="10" t="s">
+        <v>699</v>
+      </c>
+      <c r="C244" s="12" t="s">
+        <v>700</v>
+      </c>
+      <c r="D244" s="12" t="s">
+        <v>701</v>
+      </c>
+      <c r="E244" s="10"/>
+      <c r="F244" s="10" t="s">
+        <v>686</v>
+      </c>
+      <c r="G244" s="50"/>
+      <c r="H244" s="10">
+        <v>48</v>
+      </c>
+      <c r="I244" s="16">
+        <v>5.94</v>
+      </c>
+    </row>
+    <row r="245" spans="1:9" ht="12" customHeight="1">
+      <c r="A245" s="10"/>
+      <c r="B245" s="10" t="s">
+        <v>702</v>
+      </c>
+      <c r="C245" s="12" t="s">
+        <v>703</v>
+      </c>
+      <c r="D245" s="12"/>
+      <c r="E245" s="10"/>
+      <c r="F245" s="10" t="s">
+        <v>686</v>
+      </c>
+      <c r="G245" s="50"/>
+      <c r="H245" s="10">
+        <v>48</v>
+      </c>
+      <c r="I245" s="16">
+        <v>5.94</v>
+      </c>
+    </row>
+    <row r="246" spans="1:9" ht="12" customHeight="1">
+      <c r="A246" s="10"/>
+      <c r="B246" s="10" t="s">
+        <v>704</v>
+      </c>
+      <c r="C246" s="12" t="s">
+        <v>705</v>
+      </c>
+      <c r="D246" s="12"/>
+      <c r="E246" s="10"/>
+      <c r="F246" s="10" t="s">
+        <v>686</v>
+      </c>
+      <c r="G246" s="50"/>
+      <c r="H246" s="10">
+        <v>48</v>
+      </c>
+      <c r="I246" s="16">
+        <v>5.94</v>
+      </c>
+    </row>
+    <row r="247" spans="1:9" ht="12" customHeight="1">
+      <c r="A247" s="10"/>
+      <c r="B247" s="10" t="s">
+        <v>706</v>
+      </c>
+      <c r="C247" s="12" t="s">
+        <v>707</v>
+      </c>
+      <c r="D247" s="12"/>
+      <c r="E247" s="10"/>
+      <c r="F247" s="10" t="s">
+        <v>686</v>
+      </c>
+      <c r="G247" s="50"/>
+      <c r="H247" s="10">
+        <v>48</v>
+      </c>
+      <c r="I247" s="16">
+        <v>5.94</v>
+      </c>
+    </row>
+    <row r="248" spans="1:9" ht="12" customHeight="1">
+      <c r="A248" s="10"/>
+      <c r="B248" s="10" t="s">
+        <v>708</v>
+      </c>
+      <c r="C248" s="12" t="s">
+        <v>709</v>
+      </c>
+      <c r="D248" s="12"/>
+      <c r="E248" s="10"/>
+      <c r="F248" s="10" t="s">
+        <v>686</v>
+      </c>
+      <c r="G248" s="50"/>
+      <c r="H248" s="10">
+        <v>48</v>
+      </c>
+      <c r="I248" s="16">
+        <v>5.94</v>
+      </c>
+    </row>
+    <row r="249" spans="1:9" ht="12" customHeight="1">
+      <c r="A249" s="10"/>
+      <c r="B249" s="10"/>
+      <c r="C249" s="11" t="s">
+        <v>710</v>
+      </c>
+      <c r="D249" s="12"/>
+      <c r="E249" s="10"/>
+      <c r="F249" s="10"/>
+      <c r="G249" s="50"/>
+      <c r="H249" s="10"/>
+      <c r="I249" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="250" spans="1:9" ht="12" customHeight="1">
+      <c r="A250" s="17" t="s">
+        <v>713</v>
+      </c>
+      <c r="B250" s="10" t="s">
+        <v>711</v>
+      </c>
+      <c r="C250" s="12" t="s">
+        <v>712</v>
+      </c>
+      <c r="D250" s="12" t="s">
+        <v>714</v>
+      </c>
+      <c r="E250" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F250" s="10" t="s">
+        <v>613</v>
+      </c>
+      <c r="G250" s="50"/>
+      <c r="H250" s="10">
+        <v>48</v>
+      </c>
+      <c r="I250" s="16">
+        <v>11.88</v>
+      </c>
+    </row>
+    <row r="251" spans="1:9" ht="12" customHeight="1">
+      <c r="A251" s="17" t="s">
+        <v>717</v>
+      </c>
+      <c r="B251" s="10" t="s">
+        <v>715</v>
+      </c>
+      <c r="C251" s="12" t="s">
+        <v>716</v>
+      </c>
+      <c r="D251" s="12" t="s">
+        <v>718</v>
+      </c>
+      <c r="E251" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F251" s="10" t="s">
+        <v>613</v>
+      </c>
+      <c r="G251" s="50"/>
+      <c r="H251" s="10">
+        <v>48</v>
+      </c>
+      <c r="I251" s="16">
+        <v>11.88</v>
+      </c>
+    </row>
+    <row r="252" spans="1:9" ht="12" customHeight="1">
+      <c r="A252" s="17" t="s">
+        <v>721</v>
+      </c>
+      <c r="B252" s="10" t="s">
+        <v>719</v>
+      </c>
+      <c r="C252" s="12" t="s">
+        <v>720</v>
+      </c>
+      <c r="D252" s="12" t="s">
+        <v>722</v>
+      </c>
+      <c r="E252" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F252" s="10" t="s">
+        <v>613</v>
+      </c>
+      <c r="G252" s="50"/>
+      <c r="H252" s="10">
+        <v>48</v>
+      </c>
+      <c r="I252" s="16">
+        <v>11.88</v>
+      </c>
+    </row>
+    <row r="253" spans="1:9" ht="12" customHeight="1">
+      <c r="A253" s="17" t="s">
+        <v>725</v>
+      </c>
+      <c r="B253" s="10" t="s">
+        <v>723</v>
+      </c>
+      <c r="C253" s="12" t="s">
+        <v>724</v>
+      </c>
+      <c r="D253" s="12" t="s">
+        <v>726</v>
+      </c>
+      <c r="E253" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F253" s="10" t="s">
+        <v>613</v>
+      </c>
+      <c r="G253" s="50"/>
+      <c r="H253" s="10">
+        <v>48</v>
+      </c>
+      <c r="I253" s="16">
+        <v>11.88</v>
+      </c>
+    </row>
+    <row r="254" spans="1:9" ht="12" customHeight="1">
+      <c r="A254" s="17" t="s">
+        <v>729</v>
+      </c>
+      <c r="B254" s="10" t="s">
+        <v>727</v>
+      </c>
+      <c r="C254" s="12" t="s">
+        <v>728</v>
+      </c>
+      <c r="D254" s="12" t="s">
+        <v>730</v>
+      </c>
+      <c r="E254" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F254" s="10" t="s">
+        <v>613</v>
+      </c>
+      <c r="G254" s="50"/>
+      <c r="H254" s="10">
+        <v>48</v>
+      </c>
+      <c r="I254" s="16">
+        <v>11.88</v>
+      </c>
+    </row>
+    <row r="255" spans="1:9" ht="12" customHeight="1">
+      <c r="A255" s="17" t="s">
+        <v>733</v>
+      </c>
+      <c r="B255" s="10" t="s">
+        <v>731</v>
+      </c>
+      <c r="C255" s="12" t="s">
+        <v>732</v>
+      </c>
+      <c r="D255" s="12" t="s">
+        <v>734</v>
+      </c>
+      <c r="E255" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F255" s="10" t="s">
+        <v>613</v>
+      </c>
+      <c r="G255" s="50"/>
+      <c r="H255" s="10">
+        <v>48</v>
+      </c>
+      <c r="I255" s="16">
+        <v>11.88</v>
+      </c>
+    </row>
+    <row r="256" spans="1:9" ht="12" customHeight="1">
+      <c r="A256" s="17" t="s">
+        <v>737</v>
+      </c>
+      <c r="B256" s="10" t="s">
+        <v>735</v>
+      </c>
+      <c r="C256" s="12" t="s">
+        <v>736</v>
+      </c>
+      <c r="D256" s="12" t="s">
+        <v>738</v>
+      </c>
+      <c r="E256" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F256" s="10" t="s">
+        <v>613</v>
+      </c>
+      <c r="G256" s="50"/>
+      <c r="H256" s="10">
+        <v>48</v>
+      </c>
+      <c r="I256" s="16">
+        <v>11.88</v>
+      </c>
+    </row>
+    <row r="257" spans="1:9" ht="12" customHeight="1">
+      <c r="A257" s="17" t="s">
+        <v>741</v>
+      </c>
+      <c r="B257" s="10" t="s">
+        <v>739</v>
+      </c>
+      <c r="C257" s="12" t="s">
+        <v>740</v>
+      </c>
+      <c r="D257" s="12" t="s">
+        <v>742</v>
+      </c>
+      <c r="E257" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F257" s="10" t="s">
+        <v>613</v>
+      </c>
+      <c r="G257" s="50"/>
+      <c r="H257" s="10">
+        <v>48</v>
+      </c>
+      <c r="I257" s="16">
+        <v>11.88</v>
+      </c>
+    </row>
+    <row r="258" spans="1:9" ht="12" customHeight="1">
+      <c r="A258" s="17" t="s">
+        <v>745</v>
+      </c>
+      <c r="B258" s="10" t="s">
+        <v>743</v>
+      </c>
+      <c r="C258" s="12" t="s">
+        <v>744</v>
+      </c>
+      <c r="D258" s="12" t="s">
+        <v>746</v>
+      </c>
+      <c r="E258" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F258" s="10" t="s">
+        <v>613</v>
+      </c>
+      <c r="G258" s="50"/>
+      <c r="H258" s="10">
+        <v>48</v>
+      </c>
+      <c r="I258" s="16">
+        <v>11.88</v>
+      </c>
+    </row>
+    <row r="259" spans="1:9" ht="12" customHeight="1">
+      <c r="A259" s="10"/>
+      <c r="B259" s="10"/>
+      <c r="C259" s="11" t="s">
+        <v>747</v>
+      </c>
+      <c r="D259" s="12"/>
+      <c r="E259" s="10"/>
+      <c r="F259" s="10"/>
+      <c r="G259" s="50"/>
+      <c r="H259" s="10"/>
+      <c r="I259" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="260" spans="1:9" ht="12" customHeight="1">
+      <c r="A260" s="17" t="s">
+        <v>750</v>
+      </c>
+      <c r="B260" s="10" t="s">
+        <v>748</v>
+      </c>
+      <c r="C260" s="12" t="s">
+        <v>749</v>
+      </c>
+      <c r="D260" s="12" t="s">
+        <v>714</v>
+      </c>
+      <c r="E260" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F260" s="10" t="s">
+        <v>751</v>
+      </c>
+      <c r="G260" s="50"/>
+      <c r="H260" s="10">
+        <v>48</v>
+      </c>
+      <c r="I260" s="16">
+        <v>6.5340000000000016</v>
+      </c>
+    </row>
+    <row r="261" spans="1:9" ht="12" customHeight="1">
+      <c r="A261" s="17" t="s">
+        <v>754</v>
+      </c>
+      <c r="B261" s="10" t="s">
+        <v>752</v>
+      </c>
+      <c r="C261" s="12" t="s">
+        <v>753</v>
+      </c>
+      <c r="D261" s="12" t="s">
+        <v>718</v>
+      </c>
+      <c r="E261" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F261" s="10" t="s">
+        <v>751</v>
+      </c>
+      <c r="G261" s="50"/>
+      <c r="H261" s="10">
+        <v>48</v>
+      </c>
+      <c r="I261" s="16">
+        <v>6.5340000000000016</v>
+      </c>
+    </row>
+    <row r="262" spans="1:9" ht="12" customHeight="1">
+      <c r="A262" s="17" t="s">
+        <v>757</v>
+      </c>
+      <c r="B262" s="10" t="s">
+        <v>755</v>
+      </c>
+      <c r="C262" s="12" t="s">
+        <v>756</v>
+      </c>
+      <c r="D262" s="12" t="s">
+        <v>722</v>
+      </c>
+      <c r="E262" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F262" s="10" t="s">
+        <v>751</v>
+      </c>
+      <c r="G262" s="50"/>
+      <c r="H262" s="10">
+        <v>48</v>
+      </c>
+      <c r="I262" s="16">
+        <v>6.5340000000000016</v>
+      </c>
+    </row>
+    <row r="263" spans="1:9" ht="12" customHeight="1">
+      <c r="A263" s="17" t="s">
+        <v>760</v>
+      </c>
+      <c r="B263" s="10" t="s">
+        <v>758</v>
+      </c>
+      <c r="C263" s="12" t="s">
+        <v>759</v>
+      </c>
+      <c r="D263" s="12" t="s">
+        <v>726</v>
+      </c>
+      <c r="E263" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F263" s="10" t="s">
+        <v>751</v>
+      </c>
+      <c r="G263" s="50"/>
+      <c r="H263" s="10">
+        <v>48</v>
+      </c>
+      <c r="I263" s="16">
+        <v>6.5340000000000016</v>
+      </c>
+    </row>
+    <row r="264" spans="1:9" ht="12" customHeight="1">
+      <c r="A264" s="17" t="s">
+        <v>763</v>
+      </c>
+      <c r="B264" s="10" t="s">
+        <v>761</v>
+      </c>
+      <c r="C264" s="12" t="s">
+        <v>762</v>
+      </c>
+      <c r="D264" s="12" t="s">
+        <v>730</v>
+      </c>
+      <c r="E264" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F264" s="10" t="s">
+        <v>751</v>
+      </c>
+      <c r="G264" s="50"/>
+      <c r="H264" s="10">
+        <v>48</v>
+      </c>
+      <c r="I264" s="16">
+        <v>6.5340000000000016</v>
+      </c>
+    </row>
+    <row r="265" spans="1:9" ht="12" customHeight="1">
+      <c r="A265" s="17" t="s">
+        <v>766</v>
+      </c>
+      <c r="B265" s="10" t="s">
+        <v>764</v>
+      </c>
+      <c r="C265" s="12" t="s">
+        <v>765</v>
+      </c>
+      <c r="D265" s="12" t="s">
+        <v>734</v>
+      </c>
+      <c r="E265" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F265" s="10" t="s">
+        <v>751</v>
+      </c>
+      <c r="G265" s="50"/>
+      <c r="H265" s="10">
+        <v>48</v>
+      </c>
+      <c r="I265" s="16">
+        <v>6.5340000000000016</v>
+      </c>
+    </row>
+    <row r="266" spans="1:9" ht="12" customHeight="1">
+      <c r="A266" s="17" t="s">
+        <v>769</v>
+      </c>
+      <c r="B266" s="10" t="s">
+        <v>767</v>
+      </c>
+      <c r="C266" s="12" t="s">
+        <v>768</v>
+      </c>
+      <c r="D266" s="12" t="s">
+        <v>738</v>
+      </c>
+      <c r="E266" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F266" s="10" t="s">
+        <v>751</v>
+      </c>
+      <c r="G266" s="50"/>
+      <c r="H266" s="10">
+        <v>48</v>
+      </c>
+      <c r="I266" s="16">
+        <v>6.5340000000000016</v>
+      </c>
+    </row>
+    <row r="267" spans="1:9" ht="12" customHeight="1">
+      <c r="A267" s="17" t="s">
+        <v>772</v>
+      </c>
+      <c r="B267" s="10" t="s">
+        <v>770</v>
+      </c>
+      <c r="C267" s="12" t="s">
+        <v>771</v>
+      </c>
+      <c r="D267" s="12" t="s">
+        <v>742</v>
+      </c>
+      <c r="E267" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F267" s="10" t="s">
+        <v>751</v>
+      </c>
+      <c r="G267" s="50"/>
+      <c r="H267" s="10">
+        <v>48</v>
+      </c>
+      <c r="I267" s="16">
+        <v>6.5340000000000016</v>
+      </c>
+    </row>
+    <row r="268" spans="1:9" ht="12" customHeight="1">
+      <c r="A268" s="17" t="s">
+        <v>775</v>
+      </c>
+      <c r="B268" s="10" t="s">
+        <v>773</v>
+      </c>
+      <c r="C268" s="12" t="s">
+        <v>774</v>
+      </c>
+      <c r="D268" s="12" t="s">
+        <v>746</v>
+      </c>
+      <c r="E268" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F268" s="10" t="s">
+        <v>751</v>
+      </c>
+      <c r="G268" s="50"/>
+      <c r="H268" s="10">
+        <v>48</v>
+      </c>
+      <c r="I268" s="16">
+        <v>6.5340000000000016</v>
+      </c>
+    </row>
+    <row r="269" spans="1:9" ht="12" customHeight="1">
+      <c r="A269" s="10"/>
+      <c r="B269" s="10"/>
+      <c r="C269" s="11" t="s">
+        <v>776</v>
+      </c>
+      <c r="D269" s="12"/>
+      <c r="E269" s="10"/>
+      <c r="F269" s="10"/>
+      <c r="G269" s="50"/>
+      <c r="H269" s="10"/>
+      <c r="I269" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="270" spans="1:9" ht="12" customHeight="1">
+      <c r="A270" s="29">
+        <v>6294015163483</v>
+      </c>
+      <c r="B270" s="10" t="s">
+        <v>777</v>
+      </c>
+      <c r="C270" s="12" t="s">
+        <v>778</v>
+      </c>
+      <c r="D270" s="15" t="s">
+        <v>779</v>
+      </c>
+      <c r="E270" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F270" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G270" s="50"/>
+      <c r="H270" s="10">
+        <v>48</v>
+      </c>
+      <c r="I270" s="16">
+        <v>17.82</v>
+      </c>
+    </row>
+    <row r="271" spans="1:9" ht="12" customHeight="1">
+      <c r="A271" s="29">
+        <v>6294015163490</v>
+      </c>
+      <c r="B271" s="10" t="s">
+        <v>780</v>
+      </c>
+      <c r="C271" s="12" t="s">
+        <v>781</v>
+      </c>
+      <c r="D271" s="15" t="s">
+        <v>782</v>
+      </c>
+      <c r="E271" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F271" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G271" s="50"/>
+      <c r="H271" s="10">
+        <v>48</v>
+      </c>
+      <c r="I271" s="16">
+        <v>17.82</v>
+      </c>
+    </row>
+    <row r="272" spans="1:9" ht="12" customHeight="1">
+      <c r="A272" s="29">
+        <v>6294015163476</v>
+      </c>
+      <c r="B272" s="10" t="s">
+        <v>783</v>
+      </c>
+      <c r="C272" s="12" t="s">
+        <v>784</v>
+      </c>
+      <c r="D272" s="15" t="s">
+        <v>785</v>
+      </c>
+      <c r="E272" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F272" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G272" s="50"/>
+      <c r="H272" s="10">
+        <v>48</v>
+      </c>
+      <c r="I272" s="16">
+        <v>17.82</v>
+      </c>
+    </row>
+    <row r="273" spans="1:9" ht="12" customHeight="1">
+      <c r="A273" s="29">
+        <v>6294015131390</v>
+      </c>
+      <c r="B273" s="10" t="s">
+        <v>786</v>
+      </c>
+      <c r="C273" s="12" t="s">
+        <v>787</v>
+      </c>
+      <c r="D273" s="15" t="s">
+        <v>788</v>
+      </c>
+      <c r="E273" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F273" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G273" s="50"/>
+      <c r="H273" s="10">
+        <v>24</v>
+      </c>
+      <c r="I273" s="16">
+        <v>17.82</v>
+      </c>
+    </row>
+    <row r="274" spans="1:9" ht="12" customHeight="1">
+      <c r="A274" s="29">
+        <v>6294015131376</v>
+      </c>
+      <c r="B274" s="10" t="s">
+        <v>789</v>
+      </c>
+      <c r="C274" s="12" t="s">
+        <v>790</v>
+      </c>
+      <c r="D274" s="12" t="s">
+        <v>791</v>
+      </c>
+      <c r="E274" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F274" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G274" s="50"/>
+      <c r="H274" s="10">
+        <v>24</v>
+      </c>
+      <c r="I274" s="16">
+        <v>17.82</v>
+      </c>
+    </row>
+    <row r="275" spans="1:9" ht="12" customHeight="1">
+      <c r="A275" s="29">
+        <v>6294015131383</v>
+      </c>
+      <c r="B275" s="10" t="s">
+        <v>792</v>
+      </c>
+      <c r="C275" s="12" t="s">
+        <v>793</v>
+      </c>
+      <c r="D275" s="12" t="s">
+        <v>794</v>
+      </c>
+      <c r="E275" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F275" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G275" s="50"/>
+      <c r="H275" s="10">
+        <v>24</v>
+      </c>
+      <c r="I275" s="16">
+        <v>17.82</v>
+      </c>
+    </row>
+    <row r="276" spans="1:9" ht="12" customHeight="1">
+      <c r="A276" s="10"/>
+      <c r="B276" s="10"/>
+      <c r="C276" s="11" t="s">
+        <v>795</v>
+      </c>
+      <c r="D276" s="12"/>
+      <c r="E276" s="10"/>
+      <c r="F276" s="10"/>
+      <c r="G276" s="50"/>
+      <c r="H276" s="10"/>
+      <c r="I276" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="277" spans="1:9" ht="12" customHeight="1">
+      <c r="A277" s="29">
+        <v>6294015175811</v>
+      </c>
+      <c r="B277" s="10" t="s">
+        <v>796</v>
+      </c>
+      <c r="C277" s="15" t="s">
+        <v>797</v>
+      </c>
+      <c r="D277" s="15" t="s">
+        <v>798</v>
+      </c>
+      <c r="E277" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F277" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G277" s="50"/>
+      <c r="H277" s="10">
+        <v>24</v>
+      </c>
+      <c r="I277" s="16">
+        <v>11.88</v>
+      </c>
+    </row>
+    <row r="278" spans="1:9" ht="12" customHeight="1">
+      <c r="A278" s="29">
+        <v>6294015175899</v>
+      </c>
+      <c r="B278" s="10" t="s">
+        <v>799</v>
+      </c>
+      <c r="C278" s="15" t="s">
+        <v>800</v>
+      </c>
+      <c r="D278" s="15" t="s">
+        <v>801</v>
+      </c>
+      <c r="E278" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="F278" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G278" s="50"/>
+      <c r="H278" s="10">
+        <v>24</v>
+      </c>
+      <c r="I278" s="16">
+        <v>11.88</v>
+      </c>
+    </row>
+    <row r="279" spans="1:9" ht="12" customHeight="1">
+      <c r="A279" s="29">
+        <v>6294015175806</v>
+      </c>
+      <c r="B279" s="10" t="s">
+        <v>802</v>
+      </c>
+      <c r="C279" s="15" t="s">
+        <v>803</v>
+      </c>
+      <c r="D279" s="15" t="s">
+        <v>804</v>
+      </c>
+      <c r="E279" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F279" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G279" s="50"/>
+      <c r="H279" s="10">
+        <v>24</v>
+      </c>
+      <c r="I279" s="16">
+        <v>11.88</v>
+      </c>
+    </row>
+    <row r="280" spans="1:9" ht="12" customHeight="1">
+      <c r="A280" s="29">
+        <v>6294015175837</v>
+      </c>
+      <c r="B280" s="10" t="s">
+        <v>805</v>
+      </c>
+      <c r="C280" s="15" t="s">
+        <v>806</v>
+      </c>
+      <c r="D280" s="15" t="s">
+        <v>807</v>
+      </c>
+      <c r="E280" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F280" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G280" s="50"/>
+      <c r="H280" s="10">
+        <v>24</v>
+      </c>
+      <c r="I280" s="16">
+        <v>11.88</v>
+      </c>
+    </row>
+    <row r="281" spans="1:9" ht="12" customHeight="1">
+      <c r="A281" s="29">
+        <v>6294015175851</v>
+      </c>
+      <c r="B281" s="10" t="s">
+        <v>808</v>
+      </c>
+      <c r="C281" s="15" t="s">
+        <v>809</v>
+      </c>
+      <c r="D281" s="15" t="s">
+        <v>810</v>
+      </c>
+      <c r="E281" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F281" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G281" s="50"/>
+      <c r="H281" s="10">
+        <v>24</v>
+      </c>
+      <c r="I281" s="16">
+        <v>11.88</v>
+      </c>
+    </row>
+    <row r="282" spans="1:9" ht="12" customHeight="1">
+      <c r="A282" s="29">
+        <v>6294015175844</v>
+      </c>
+      <c r="B282" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="C282" s="15" t="s">
+        <v>812</v>
+      </c>
+      <c r="D282" s="15" t="s">
+        <v>813</v>
+      </c>
+      <c r="E282" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F282" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G282" s="50"/>
+      <c r="H282" s="10">
+        <v>24</v>
+      </c>
+      <c r="I282" s="16">
+        <v>11.88</v>
+      </c>
+    </row>
+    <row r="283" spans="1:9" ht="12" customHeight="1">
+      <c r="A283" s="29">
+        <v>6294015175875</v>
+      </c>
+      <c r="B283" s="10" t="s">
+        <v>814</v>
+      </c>
+      <c r="C283" s="15" t="s">
+        <v>815</v>
+      </c>
+      <c r="D283" s="15" t="s">
+        <v>816</v>
+      </c>
+      <c r="E283" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F283" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G283" s="50"/>
+      <c r="H283" s="10">
+        <v>24</v>
+      </c>
+      <c r="I283" s="16">
+        <v>11.88</v>
+      </c>
+    </row>
+    <row r="284" spans="1:9" ht="12" customHeight="1">
+      <c r="A284" s="29">
+        <v>6294015175882</v>
+      </c>
+      <c r="B284" s="10" t="s">
+        <v>817</v>
+      </c>
+      <c r="C284" s="15" t="s">
+        <v>818</v>
+      </c>
+      <c r="D284" s="15" t="s">
+        <v>819</v>
+      </c>
+      <c r="E284" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="F284" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G284" s="50"/>
+      <c r="H284" s="10">
+        <v>24</v>
+      </c>
+      <c r="I284" s="16">
+        <v>11.88</v>
+      </c>
+    </row>
+    <row r="285" spans="1:9" ht="12" customHeight="1">
+      <c r="A285" s="29">
+        <v>6294015175882</v>
+      </c>
+      <c r="B285" s="10" t="s">
+        <v>820</v>
+      </c>
+      <c r="C285" s="15" t="s">
+        <v>821</v>
+      </c>
+      <c r="D285" s="15" t="s">
+        <v>822</v>
+      </c>
+      <c r="E285" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F285" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G285" s="50"/>
+      <c r="H285" s="10">
+        <v>24</v>
+      </c>
+      <c r="I285" s="16">
+        <v>11.88</v>
+      </c>
+    </row>
+    <row r="286" spans="1:9" ht="12" customHeight="1">
+      <c r="A286" s="29">
+        <v>6294015175899</v>
+      </c>
+      <c r="B286" s="10" t="s">
+        <v>823</v>
+      </c>
+      <c r="C286" s="15" t="s">
+        <v>824</v>
+      </c>
+      <c r="D286" s="15" t="s">
+        <v>825</v>
+      </c>
+      <c r="E286" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F286" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G286" s="50"/>
+      <c r="H286" s="10">
+        <v>24</v>
+      </c>
+      <c r="I286" s="16">
+        <v>11.88</v>
+      </c>
+    </row>
+    <row r="287" spans="1:9" ht="12" customHeight="1">
+      <c r="A287" s="10"/>
+      <c r="B287" s="10"/>
+      <c r="C287" s="11" t="s">
+        <v>776</v>
+      </c>
+      <c r="D287" s="12"/>
+      <c r="E287" s="10"/>
+      <c r="F287" s="10"/>
+      <c r="G287" s="50"/>
+      <c r="H287" s="10"/>
+      <c r="I287" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="288" spans="1:9" ht="12" customHeight="1">
+      <c r="A288" s="10"/>
+      <c r="B288" s="53" t="s">
+        <v>826</v>
+      </c>
+      <c r="C288" s="54" t="s">
+        <v>827</v>
+      </c>
+      <c r="D288" s="12" t="s">
+        <v>828</v>
+      </c>
+      <c r="E288" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F288" s="10" t="s">
+        <v>829</v>
+      </c>
+      <c r="G288" s="50"/>
+      <c r="H288" s="10">
+        <v>24</v>
+      </c>
+      <c r="I288" s="16">
+        <v>15.444000000000003</v>
+      </c>
+    </row>
+    <row r="289" spans="1:9" ht="12" customHeight="1">
+      <c r="A289" s="10"/>
+      <c r="B289" s="53" t="s">
+        <v>830</v>
+      </c>
+      <c r="C289" s="54" t="s">
+        <v>831</v>
+      </c>
+      <c r="D289" s="12" t="s">
+        <v>832</v>
+      </c>
+      <c r="E289" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F289" s="10" t="s">
+        <v>829</v>
+      </c>
+      <c r="G289" s="50"/>
+      <c r="H289" s="10">
+        <v>24</v>
+      </c>
+      <c r="I289" s="16">
+        <v>15.444000000000003</v>
+      </c>
+    </row>
+    <row r="290" spans="1:9" ht="12" customHeight="1">
+      <c r="A290" s="10"/>
+      <c r="B290" s="53" t="s">
+        <v>833</v>
+      </c>
+      <c r="C290" s="54" t="s">
+        <v>834</v>
+      </c>
+      <c r="D290" s="12" t="s">
+        <v>835</v>
+      </c>
+      <c r="E290" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F290" s="10" t="s">
+        <v>829</v>
+      </c>
+      <c r="G290" s="50"/>
+      <c r="H290" s="10">
+        <v>24</v>
+      </c>
+      <c r="I290" s="16">
+        <v>15.444000000000003</v>
+      </c>
+    </row>
+    <row r="291" spans="1:9" ht="12" customHeight="1">
+      <c r="A291" s="10"/>
+      <c r="B291" s="53" t="s">
+        <v>836</v>
+      </c>
+      <c r="C291" s="54" t="s">
+        <v>837</v>
+      </c>
+      <c r="D291" s="12" t="s">
+        <v>838</v>
+      </c>
+      <c r="E291" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F291" s="10" t="s">
+        <v>829</v>
+      </c>
+      <c r="G291" s="50"/>
+      <c r="H291" s="10">
+        <v>24</v>
+      </c>
+      <c r="I291" s="16">
+        <v>15.444000000000003</v>
+      </c>
+    </row>
+    <row r="292" spans="1:9" ht="12" customHeight="1">
+      <c r="A292" s="10"/>
+      <c r="C292" s="11" t="s">
+        <v>839</v>
+      </c>
+      <c r="D292" s="12"/>
+      <c r="E292" s="10"/>
+      <c r="F292" s="10"/>
+      <c r="G292" s="50"/>
+      <c r="H292" s="10"/>
+      <c r="I292" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="293" spans="1:9" ht="12" customHeight="1">
+      <c r="A293" s="55" t="s">
+        <v>842</v>
+      </c>
+      <c r="B293" s="55" t="s">
+        <v>840</v>
+      </c>
+      <c r="C293" s="56" t="s">
+        <v>841</v>
+      </c>
+      <c r="D293" s="15" t="s">
+        <v>843</v>
+      </c>
+      <c r="E293" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F293" s="10" t="s">
+        <v>844</v>
+      </c>
+      <c r="G293" s="50"/>
+      <c r="H293" s="10">
+        <v>48</v>
+      </c>
+      <c r="I293" s="16">
+        <v>14.256000000000002</v>
+      </c>
+    </row>
+    <row r="294" spans="1:9" ht="12" customHeight="1">
+      <c r="A294" s="55" t="s">
+        <v>847</v>
+      </c>
+      <c r="B294" s="55" t="s">
+        <v>845</v>
+      </c>
+      <c r="C294" s="56" t="s">
+        <v>846</v>
+      </c>
+      <c r="D294" s="15" t="s">
+        <v>848</v>
+      </c>
+      <c r="E294" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F294" s="10" t="s">
+        <v>844</v>
+      </c>
+      <c r="G294" s="50"/>
+      <c r="H294" s="10">
+        <v>48</v>
+      </c>
+      <c r="I294" s="16">
+        <v>14.256000000000002</v>
+      </c>
+    </row>
+    <row r="295" spans="1:9" ht="12" customHeight="1">
+      <c r="A295" s="55" t="s">
+        <v>851</v>
+      </c>
+      <c r="B295" s="55" t="s">
+        <v>849</v>
+      </c>
+      <c r="C295" s="56" t="s">
+        <v>850</v>
+      </c>
+      <c r="D295" s="15" t="s">
+        <v>852</v>
+      </c>
+      <c r="E295" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F295" s="10" t="s">
+        <v>844</v>
+      </c>
+      <c r="G295" s="50"/>
+      <c r="H295" s="10">
+        <v>48</v>
+      </c>
+      <c r="I295" s="16">
+        <v>14.256000000000002</v>
+      </c>
+    </row>
+    <row r="296" spans="1:9" ht="12" customHeight="1">
+      <c r="A296" s="55" t="s">
+        <v>855</v>
+      </c>
+      <c r="B296" s="55" t="s">
+        <v>853</v>
+      </c>
+      <c r="C296" s="56" t="s">
+        <v>854</v>
+      </c>
+      <c r="D296" s="15" t="s">
+        <v>856</v>
+      </c>
+      <c r="E296" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F296" s="10" t="s">
+        <v>844</v>
+      </c>
+      <c r="G296" s="50"/>
+      <c r="H296" s="10">
+        <v>48</v>
+      </c>
+      <c r="I296" s="16">
+        <v>14.256000000000002</v>
+      </c>
+    </row>
+    <row r="297" spans="1:9" ht="12" customHeight="1">
+      <c r="A297" s="55" t="s">
+        <v>859</v>
+      </c>
+      <c r="B297" s="55" t="s">
+        <v>857</v>
+      </c>
+      <c r="C297" s="56" t="s">
+        <v>858</v>
+      </c>
+      <c r="D297" s="15" t="s">
+        <v>860</v>
+      </c>
+      <c r="E297" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F297" s="10" t="s">
+        <v>844</v>
+      </c>
+      <c r="G297" s="50"/>
+      <c r="H297" s="10">
+        <v>48</v>
+      </c>
+      <c r="I297" s="16">
+        <v>14.256000000000002</v>
+      </c>
+    </row>
+    <row r="298" spans="1:9" ht="12" customHeight="1">
+      <c r="A298" s="55" t="s">
+        <v>863</v>
+      </c>
+      <c r="B298" s="55" t="s">
+        <v>861</v>
+      </c>
+      <c r="C298" s="56" t="s">
+        <v>862</v>
+      </c>
+      <c r="D298" s="15" t="s">
+        <v>864</v>
+      </c>
+      <c r="E298" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F298" s="10" t="s">
+        <v>844</v>
+      </c>
+      <c r="G298" s="50"/>
+      <c r="H298" s="10">
+        <v>48</v>
+      </c>
+      <c r="I298" s="16">
+        <v>14.256000000000002</v>
+      </c>
+    </row>
+    <row r="299" spans="1:9" ht="12" customHeight="1">
+      <c r="A299" s="55" t="s">
+        <v>867</v>
+      </c>
+      <c r="B299" s="55" t="s">
+        <v>865</v>
+      </c>
+      <c r="C299" s="56" t="s">
+        <v>866</v>
+      </c>
+      <c r="D299" s="15" t="s">
+        <v>868</v>
+      </c>
+      <c r="E299" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F299" s="10" t="s">
+        <v>844</v>
+      </c>
+      <c r="G299" s="50"/>
+      <c r="H299" s="10">
+        <v>48</v>
+      </c>
+      <c r="I299" s="16">
+        <v>14.256000000000002</v>
+      </c>
+    </row>
+    <row r="300" spans="1:9" ht="12" customHeight="1">
+      <c r="A300" s="55" t="s">
+        <v>871</v>
+      </c>
+      <c r="B300" s="55" t="s">
+        <v>869</v>
+      </c>
+      <c r="C300" s="56" t="s">
+        <v>870</v>
+      </c>
+      <c r="D300" s="15" t="s">
+        <v>872</v>
+      </c>
+      <c r="E300" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F300" s="10" t="s">
+        <v>844</v>
+      </c>
+      <c r="G300" s="50"/>
+      <c r="H300" s="10">
+        <v>48</v>
+      </c>
+      <c r="I300" s="16">
+        <v>14.256000000000002</v>
+      </c>
+    </row>
+    <row r="301" spans="1:9" ht="12" customHeight="1">
+      <c r="A301" s="55" t="s">
+        <v>875</v>
+      </c>
+      <c r="B301" s="55" t="s">
+        <v>873</v>
+      </c>
+      <c r="C301" s="56" t="s">
+        <v>874</v>
+      </c>
+      <c r="D301" s="15" t="s">
+        <v>876</v>
+      </c>
+      <c r="E301" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F301" s="10" t="s">
+        <v>844</v>
+      </c>
+      <c r="G301" s="50"/>
+      <c r="H301" s="10">
+        <v>48</v>
+      </c>
+      <c r="I301" s="16">
+        <v>14.256000000000002</v>
+      </c>
+    </row>
+    <row r="302" spans="1:9" ht="12" customHeight="1">
+      <c r="A302" s="55" t="s">
+        <v>879</v>
+      </c>
+      <c r="B302" s="55" t="s">
+        <v>877</v>
+      </c>
+      <c r="C302" s="56" t="s">
+        <v>878</v>
+      </c>
+      <c r="D302" s="15" t="s">
+        <v>880</v>
+      </c>
+      <c r="E302" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F302" s="10" t="s">
+        <v>844</v>
+      </c>
+      <c r="G302" s="50"/>
+      <c r="H302" s="10">
+        <v>48</v>
+      </c>
+      <c r="I302" s="16">
+        <v>14.256000000000002</v>
+      </c>
+    </row>
+    <row r="303" spans="1:9" ht="12" customHeight="1">
+      <c r="A303" s="55" t="s">
+        <v>883</v>
+      </c>
+      <c r="B303" s="55" t="s">
+        <v>881</v>
+      </c>
+      <c r="C303" s="56" t="s">
+        <v>882</v>
+      </c>
+      <c r="D303" s="15" t="s">
+        <v>884</v>
+      </c>
+      <c r="E303" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F303" s="10" t="s">
+        <v>844</v>
+      </c>
+      <c r="G303" s="50"/>
+      <c r="H303" s="10">
+        <v>48</v>
+      </c>
+      <c r="I303" s="16">
+        <v>14.256000000000002</v>
+      </c>
+    </row>
+    <row r="304" spans="1:9" ht="12" customHeight="1">
+      <c r="A304" s="57" t="s">
+        <v>887</v>
+      </c>
+      <c r="B304" s="55" t="s">
+        <v>885</v>
+      </c>
+      <c r="C304" s="56" t="s">
+        <v>886</v>
+      </c>
+      <c r="D304" s="15" t="s">
+        <v>888</v>
+      </c>
+      <c r="E304" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F304" s="10" t="s">
+        <v>844</v>
+      </c>
+      <c r="G304" s="50"/>
+      <c r="H304" s="10">
+        <v>48</v>
+      </c>
+      <c r="I304" s="16">
+        <v>14.256000000000002</v>
+      </c>
+    </row>
+    <row r="305" spans="1:9" ht="12" customHeight="1">
+      <c r="A305" s="10"/>
+      <c r="C305" s="11" t="s">
+        <v>889</v>
+      </c>
+      <c r="D305" s="12"/>
+      <c r="E305" s="10"/>
+      <c r="F305" s="10"/>
+      <c r="G305" s="50"/>
+      <c r="H305" s="10"/>
+      <c r="I305" s="10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="306" spans="1:9" ht="12" customHeight="1">
+      <c r="A306" s="27" t="s">
+        <v>892</v>
+      </c>
+      <c r="B306" s="55" t="s">
+        <v>890</v>
+      </c>
+      <c r="C306" s="56" t="s">
+        <v>891</v>
+      </c>
+      <c r="D306" s="15" t="s">
+        <v>893</v>
+      </c>
+      <c r="E306" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F306" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G306" s="50"/>
+      <c r="H306" s="10">
+        <v>24</v>
+      </c>
+      <c r="I306" s="16">
+        <v>17.82</v>
+      </c>
+    </row>
+    <row r="307" spans="1:9" ht="12" customHeight="1">
+      <c r="A307" s="27" t="s">
+        <v>896</v>
+      </c>
+      <c r="B307" s="55" t="s">
+        <v>894</v>
+      </c>
+      <c r="C307" s="56" t="s">
+        <v>895</v>
+      </c>
+      <c r="D307" s="15" t="s">
+        <v>897</v>
+      </c>
+      <c r="E307" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F307" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G307" s="50"/>
+      <c r="H307" s="10">
+        <v>24</v>
+      </c>
+      <c r="I307" s="16">
+        <v>17.82</v>
+      </c>
+    </row>
+    <row r="308" spans="1:9" ht="12" customHeight="1">
+      <c r="A308" s="27" t="s">
+        <v>900</v>
+      </c>
+      <c r="B308" s="55" t="s">
+        <v>898</v>
+      </c>
+      <c r="C308" s="56" t="s">
+        <v>899</v>
+      </c>
+      <c r="D308" s="15" t="s">
+        <v>901</v>
+      </c>
+      <c r="E308" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F308" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G308" s="50"/>
+      <c r="H308" s="10">
+        <v>24</v>
+      </c>
+      <c r="I308" s="16">
+        <v>17.82</v>
+      </c>
+    </row>
+    <row r="309" spans="1:9" ht="12" customHeight="1">
+      <c r="A309" s="27" t="s">
+        <v>904</v>
+      </c>
+      <c r="B309" s="55" t="s">
+        <v>902</v>
+      </c>
+      <c r="C309" s="56" t="s">
+        <v>903</v>
+      </c>
+      <c r="D309" s="15" t="s">
+        <v>905</v>
+      </c>
+      <c r="E309" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F309" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G309" s="50"/>
+      <c r="H309" s="10">
+        <v>24</v>
+      </c>
+      <c r="I309" s="16">
+        <v>17.82</v>
+      </c>
+    </row>
+    <row r="310" spans="1:9" ht="12" customHeight="1">
+      <c r="A310" s="27" t="s">
+        <v>908</v>
+      </c>
+      <c r="B310" s="26" t="s">
+        <v>906</v>
+      </c>
+      <c r="C310" s="56" t="s">
+        <v>907</v>
+      </c>
+      <c r="D310" s="15" t="s">
+        <v>909</v>
+      </c>
+      <c r="E310" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F310" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G310" s="50"/>
+      <c r="H310" s="10">
+        <v>24</v>
+      </c>
+      <c r="I310" s="16">
+        <v>17.82</v>
+      </c>
+    </row>
+    <row r="311" spans="1:9" ht="12" customHeight="1">
+      <c r="A311" s="27" t="s">
+        <v>912</v>
+      </c>
+      <c r="B311" s="26" t="s">
+        <v>910</v>
+      </c>
+      <c r="C311" s="56" t="s">
+        <v>911</v>
+      </c>
+      <c r="D311" s="15" t="s">
+        <v>913</v>
+      </c>
+      <c r="E311" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F311" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G311" s="50"/>
+      <c r="H311" s="10">
+        <v>24</v>
+      </c>
+      <c r="I311" s="16">
+        <v>17.82</v>
+      </c>
+    </row>
+    <row r="312" spans="1:9" ht="12" customHeight="1">
+      <c r="A312" s="27" t="s">
+        <v>916</v>
+      </c>
+      <c r="B312" s="55" t="s">
+        <v>914</v>
+      </c>
+      <c r="C312" s="56" t="s">
+        <v>915</v>
+      </c>
+      <c r="D312" s="15" t="s">
+        <v>917</v>
+      </c>
+      <c r="E312" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F312" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G312" s="50"/>
+      <c r="H312" s="10">
+        <v>24</v>
+      </c>
+      <c r="I312" s="16">
+        <v>17.82</v>
+      </c>
+    </row>
+    <row r="313" spans="1:9" ht="12" customHeight="1">
+      <c r="A313" s="27" t="s">
+        <v>920</v>
+      </c>
+      <c r="B313" s="55" t="s">
+        <v>918</v>
+      </c>
+      <c r="C313" s="56" t="s">
+        <v>919</v>
+      </c>
+      <c r="D313" s="15" t="s">
+        <v>921</v>
+      </c>
+      <c r="E313" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F313" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G313" s="50"/>
+      <c r="H313" s="10">
+        <v>24</v>
+      </c>
+      <c r="I313" s="16">
+        <v>17.82</v>
+      </c>
+    </row>
+    <row r="314" spans="1:9" ht="12" customHeight="1">
+      <c r="A314" s="10"/>
+      <c r="B314" s="10"/>
+      <c r="C314" s="11" t="s">
+        <v>922</v>
+      </c>
+      <c r="D314" s="12"/>
+      <c r="E314" s="10"/>
+      <c r="F314" s="10"/>
+      <c r="G314" s="50"/>
+      <c r="H314" s="10"/>
+      <c r="I314" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="315" spans="1:9" ht="12" customHeight="1">
+      <c r="A315" s="10"/>
+      <c r="B315" s="55" t="s">
+        <v>923</v>
+      </c>
+      <c r="C315" s="56" t="s">
+        <v>924</v>
+      </c>
+      <c r="D315" s="12"/>
+      <c r="E315" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F315" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G315" s="50"/>
+      <c r="H315" s="10">
+        <v>24</v>
+      </c>
+      <c r="I315" s="16">
+        <v>20.196000000000005</v>
+      </c>
+    </row>
+    <row r="316" spans="1:9" ht="12" customHeight="1">
+      <c r="A316" s="10"/>
+      <c r="B316" s="55" t="s">
+        <v>925</v>
+      </c>
+      <c r="C316" s="56" t="s">
+        <v>926</v>
+      </c>
+      <c r="D316" s="12"/>
+      <c r="E316" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F316" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G316" s="50"/>
+      <c r="H316" s="10">
+        <v>24</v>
+      </c>
+      <c r="I316" s="16">
+        <v>20.196000000000005</v>
+      </c>
+    </row>
+    <row r="317" spans="1:9" ht="12" customHeight="1">
+      <c r="A317" s="10"/>
+      <c r="B317" s="55" t="s">
+        <v>927</v>
+      </c>
+      <c r="C317" s="56" t="s">
+        <v>928</v>
+      </c>
+      <c r="D317" s="12"/>
+      <c r="E317" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F317" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G317" s="50"/>
+      <c r="H317" s="10">
+        <v>24</v>
+      </c>
+      <c r="I317" s="16">
+        <v>20.196000000000005</v>
+      </c>
+    </row>
+    <row r="318" spans="1:9" ht="12" customHeight="1">
+      <c r="A318" s="10"/>
+      <c r="B318" s="55" t="s">
+        <v>929</v>
+      </c>
+      <c r="C318" s="56" t="s">
+        <v>930</v>
+      </c>
+      <c r="D318" s="12"/>
+      <c r="E318" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F318" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G318" s="50"/>
+      <c r="H318" s="10">
+        <v>24</v>
+      </c>
+      <c r="I318" s="16">
+        <v>20.196000000000005</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
-  <drawing r:id="rId1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Amouage</vt:lpstr>
+      <vt:lpstr>Armaf</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Kelter</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>