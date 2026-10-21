--- v0 (2026-07-22)
+++ v1 (2026-10-21)
@@ -1,471 +1,1089 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
-  <workbookPr defaultThemeVersion="153222"/>
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Kelter International Pte Ltd\Derrick Ng - Viimart\Operation\Wholesale Price\New Lists\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="8235"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="9435"/>
   </bookViews>
   <sheets>
-    <sheet name="Jurlique" sheetId="1" r:id="rId1"/>
+    <sheet name="DR E VOSS PRO COSMETCI" sheetId="1" r:id="rId1"/>
+    <sheet name="DR E VOSS DECOR COSMET" sheetId="2" r:id="rId2"/>
+    <sheet name="DR E VOSS SUPLEMENTS" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="152511"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113" uniqueCount="62">
-[...172 lines deleted...]
-    <t>Status</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="218" uniqueCount="203">
+  <si>
+    <t>HYA 4 ETERCELL SERUM ‒ anti-age serum s vitaminima B3 i B12 i NAD boosterom (5 ml)</t>
+  </si>
+  <si>
+    <t>HYA 4 ETERCELL SERUM ‒ anti-age serum s vitaminima B3 i B12 i NAD boosterom (30 ml)</t>
+  </si>
+  <si>
+    <t>HYA 4 ETERCELL SERUM ‒ anti-age serum s vitaminima B3 i B12 i NAD boosterom (50 ml SP)</t>
+  </si>
+  <si>
+    <t>ETERCELL CAPSULES ‒ anti-age kapsule (90 kapsula)</t>
+  </si>
+  <si>
+    <t>SET 2b (Micro Foam 50 ml, LIA C6 24 HOUR 15 ml, HYA 4 Aknex 15 ml)</t>
+  </si>
+  <si>
+    <t>ETERCELL ‒ anti-age (90 kapsula)</t>
+  </si>
+  <si>
+    <t>ASTAKSANTIN ‒ astaksantin (90 kapsula)</t>
+  </si>
+  <si>
+    <t>VITAMIN C - vitamin C (90 kapsula)</t>
+  </si>
+  <si>
+    <t>SELEN I CINK ‒ selen i cink (90 tableta)</t>
+  </si>
+  <si>
+    <t>B KOMPLEKS ‒ B kompleks (90 tableta)</t>
+  </si>
+  <si>
+    <t>KOENZIM Q10 ‒ koenzim Q10 (90 tableta)</t>
+  </si>
+  <si>
+    <t>BIOTIN - biotin (90 kapsula)</t>
+  </si>
+  <si>
+    <t>Item No</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
-    <t>Qty/Pack</t>
-[...2 lines deleted...]
-    <t>RRP (eur)</t>
+    <t>LIA C6 CC CREAMS</t>
+  </si>
+  <si>
+    <t>LIA C6 DAY CREAM COLOR CORRECTION ‒ CC a IVORY (30 ml)</t>
+  </si>
+  <si>
+    <t>LMX LIA C6 DAY CREAM COLOR CORRECTION ‒ CC  HONEY (30 ml)</t>
+  </si>
+  <si>
+    <t>LMX LIA C6 DAY CREAM COLOR CORRECTION ‒ CC d ALMOND (30 ml)</t>
+  </si>
+  <si>
+    <t>CREAMY CONCEALER STICK  IVORY (1,9g)</t>
+  </si>
+  <si>
+    <t>CREAMY CONCEALER STICK HONEY (1,9g)</t>
+  </si>
+  <si>
+    <t>CREAMY CONCEALER STICK  ALMOND (1,9g)</t>
+  </si>
+  <si>
+    <t>NATURAL CONCEALER CREAM  IVORY (7,5 g)</t>
+  </si>
+  <si>
+    <t>NATURAL CONCEALER CREAM HONEY (7,5 g)</t>
+  </si>
+  <si>
+    <t>NATURAL CONCEALER CREAM ALMOND (7,5 g)</t>
+  </si>
+  <si>
+    <t>NATURAL CONCEALER CREAM SAND (7,5 g)</t>
+  </si>
+  <si>
+    <t>LIP2CHEEK  ROSE (3g)</t>
+  </si>
+  <si>
+    <t>LIP2CHEEK  RUBY (3g)</t>
+  </si>
+  <si>
+    <t>LIP2CHEEK  BLOSSOM (3g)</t>
+  </si>
+  <si>
+    <t>LIP2CHEEK  BLUSH (3g)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SHARPENER LIP2CHEEK </t>
+  </si>
+  <si>
+    <t>HIGHLIGHTER ROSE TOUCH Rose 3 g</t>
+  </si>
+  <si>
+    <t>NATURAL EYEBROW PENCIL  (1,35g)</t>
+  </si>
+  <si>
+    <t>NATURAL EYEBROW PENCIL – (1,35g)</t>
+  </si>
+  <si>
+    <t>MINERAL POWDER IVORY (5g)</t>
+  </si>
+  <si>
+    <t>MINERAL POWDER  HONEY (5g)</t>
+  </si>
+  <si>
+    <t>REFILL MINERAL POWDER  IVORY (5g)</t>
+  </si>
+  <si>
+    <t>REFILL MINERAL POWDER  HONEY (5g)</t>
+  </si>
+  <si>
+    <t>NATURAL LASH PRIMER &amp; CARE MASCARA  DUO (2X6ml)</t>
+  </si>
+  <si>
+    <t>SPECIAL POWDER BRUSH ‒</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KABUKI BRUSH </t>
+  </si>
+  <si>
+    <t>BEAUTY COSMETIC BAG  – ROZA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">POCKET MIRROR </t>
+  </si>
+  <si>
+    <t>LIP BALM WITH LMS LMS‒om (7 ml)</t>
+  </si>
+  <si>
+    <t>BEAUTY OIL  (30 ml)</t>
+  </si>
+  <si>
+    <t>PURE MINERAL POWDER  (5 g)</t>
+  </si>
+  <si>
+    <t>LIA C6 DAY CREAM COLOR CORRECTION ‒ CC  IVORY (5 ml)</t>
+  </si>
+  <si>
+    <t>LMX LIA C6 DAY CREAM COLOR CORRECTION ‒ CC  HONEY (5 ml)</t>
+  </si>
+  <si>
+    <t>LMX LIA C6 DAY CREAM COLOR CORRECTION ‒ CC  ALMOND (5 ml)</t>
+  </si>
+  <si>
+    <t>MICRO FOAM CLEANSER  (50 ml)</t>
+  </si>
+  <si>
+    <t>MICRO FOAM CLEANSER  (200 ml)</t>
+  </si>
+  <si>
+    <t>MICRO FOAM CLEANSER SENSITIVE‒ (200 ml)</t>
+  </si>
+  <si>
+    <t>GENTLE CLEANSING LOTION SENSITIVE ‒  (15 ml)</t>
+  </si>
+  <si>
+    <t>GENTLE CLEANSING LOTION SENSITIVE ‒  (250 ml)</t>
+  </si>
+  <si>
+    <t>FACIAL TONIC ‒  (50 ml)</t>
+  </si>
+  <si>
+    <t>FACIAL TONIC ‒  (250 ml)</t>
+  </si>
+  <si>
+    <t>FACIAL TONIC SENSITIVE ‒ (50ml)</t>
+  </si>
+  <si>
+    <t>FACIAL TONIC SENSITIVE  (250 ml)</t>
+  </si>
+  <si>
+    <t>ULTRA CREAMY CLEANSER ‒ (50 ml)</t>
+  </si>
+  <si>
+    <t>ULTRA CREAMY CLEANSER ‒  (100 ml SP)</t>
+  </si>
+  <si>
+    <t>COCONUT PEELING ‒ (250 ml SP)</t>
+  </si>
+  <si>
+    <t>COCONUT PEELING ‒  (50 ml)</t>
+  </si>
+  <si>
+    <t>HYA 4 BIO CLEAR ‒  (15 ml)</t>
+  </si>
+  <si>
+    <t>HYA 4 BIO CLEAR ‒  (50 ml)</t>
+  </si>
+  <si>
+    <t>ENZYMATIC CLEANSING POWDER –  (120 g SP)</t>
+  </si>
+  <si>
+    <t>SOFT PEEL  (150 ml)</t>
+  </si>
+  <si>
+    <t>EXFOLIATING CREAM ‒ (250ml SP)</t>
+  </si>
+  <si>
+    <t>SOFT PEEL 10 % ‒  (100 ml SP)</t>
+  </si>
+  <si>
+    <t>SOFT PEEL 20 %  (100 ml SP)</t>
+  </si>
+  <si>
+    <t>PEEL STOP  (200 ml SP)</t>
+  </si>
+  <si>
+    <t>TOP PEEL HOME USE ‒ 2 %  TOP PEEL (15 ml)</t>
+  </si>
+  <si>
+    <t>TOP PEEL CREAM ‒ 5 %  TOP PEEL (15 ml)</t>
+  </si>
+  <si>
+    <t>TOP PEEL SERUM ‒ 10 % TOP PEEL (15 ml)</t>
+  </si>
+  <si>
+    <t>TOP PEEL SET IMPURE SKIN ‒ TOP PEEL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TOP PEEL SET PIGMENT DISORDER (BASIC) ‒ TOP PEEL </t>
+  </si>
+  <si>
+    <t xml:space="preserve">TOP PEEL SET REJUVENATE ‒ TOP PEEL </t>
+  </si>
+  <si>
+    <t>HYA 4 PURE ‒  (15 ml)</t>
+  </si>
+  <si>
+    <t>HYA 4 PURE ‒ (30 ml)</t>
+  </si>
+  <si>
+    <t>HYA 4 PURE ‒  (50 ml SP)</t>
+  </si>
+  <si>
+    <t>PURE GLOW ELIXIR ‒  (30 ml)</t>
+  </si>
+  <si>
+    <t>HYA 4 DEEP LIFT Q10 ‒(15 ml)</t>
+  </si>
+  <si>
+    <t>HYA 4 DEEP LIFT Q10  (30 ml)</t>
+  </si>
+  <si>
+    <t>HYA 4 DEEP LIFT Q10 (50 ml SP)</t>
+  </si>
+  <si>
+    <t>HYA 4 ACUS DEEP LIFT Q10 ‒(100 ml SP)</t>
+  </si>
+  <si>
+    <t>HYA 4 QUATTROX ‒  (15 ml)</t>
+  </si>
+  <si>
+    <t>HYA 4 QUATTROX ‒ (30 ml)</t>
+  </si>
+  <si>
+    <t>SUPREME GLOW ELIXIR ‒  (30 ml)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OIL SERUM ‒ ADVANCED YOUTH CAPSULES ‒ </t>
+  </si>
+  <si>
+    <t>BOOSTER Anti-age – (30 ml)</t>
+  </si>
+  <si>
+    <t>HYA 4 PINK GIANT ‒ B3 i B12  (5 ml)</t>
+  </si>
+  <si>
+    <t>HYA 4 PINK GIANT  B3 i B12 (30 ml)</t>
+  </si>
+  <si>
+    <t>HYA 4 PINK GIANT B3 i B12  (50 ml SP)</t>
+  </si>
+  <si>
+    <t>RETIN X BOOSTER ‒ A i B3 (15 ml)</t>
+  </si>
+  <si>
+    <t>RETIN X BOOSTER  A i B3 (30 ml)</t>
+  </si>
+  <si>
+    <t>FRESH EYES  (10 ml)</t>
+  </si>
+  <si>
+    <t>HYA 4 BRIGHT EYES 360  (15 ml)</t>
+  </si>
+  <si>
+    <t>HYA 4 BRIGHT EYES 360  (30 ml)</t>
+  </si>
+  <si>
+    <t>HYA 4 BRIGHT EYES 360 (50 ml SP)</t>
+  </si>
+  <si>
+    <t>CLEAR FACE ROLLER ‒  (10 ml)</t>
+  </si>
+  <si>
+    <t>HYA 4 AKNEX ‒ (15 ml)</t>
+  </si>
+  <si>
+    <t>HYA 4 AKNEX ‒  (30 ml)</t>
+  </si>
+  <si>
+    <t>HYA 4 AKNEX ‒ (50 ml SP)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BOOSTER ACNE CLEAR ‒  (30 ml) </t>
+  </si>
+  <si>
+    <t>HYA 4 HYADERM N  (15 ml)</t>
+  </si>
+  <si>
+    <t>HYA 4 HYADERM N  (30 ml)</t>
+  </si>
+  <si>
+    <t>HYA 4 HYADERM N (50 ml SP)</t>
+  </si>
+  <si>
+    <t>HYA 4 CAPIMED  (15 ml)</t>
+  </si>
+  <si>
+    <t>HYA 4 CAPIMED  (30 ml)</t>
+  </si>
+  <si>
+    <t>HYA 4 CAPIMED  (50 ml SP)</t>
+  </si>
+  <si>
+    <t>HYA 4 WHITE PLUS  (30 ml)</t>
+  </si>
+  <si>
+    <t>HYA 4 BOTOLIP 3D  (15 ml)</t>
+  </si>
+  <si>
+    <t>HYA 4 LIPOFILL  (30 ml)</t>
+  </si>
+  <si>
+    <t>BOOSTER PRO HAIR  (30 ml)</t>
+  </si>
+  <si>
+    <t>LMX LIA C6 ULTRALIGHT FLUID  (5 ml)</t>
+  </si>
+  <si>
+    <t>LMX LIA C6 ULTRALIGHT FLUID  (50 ml)</t>
+  </si>
+  <si>
+    <t>LMX LIA C6 ULTRALIGHT FLUID (100 ml SP)</t>
+  </si>
+  <si>
+    <t>LIA C6 24 HOUR CREAM ‒  (15 ml)</t>
+  </si>
+  <si>
+    <t>LMX LIA C6 24 HOUR CREAM ‒ 24 (50 ml)</t>
+  </si>
+  <si>
+    <t>LIA C6 24 HOUR CREAM ‒ 24 (100 ml SP)</t>
+  </si>
+  <si>
+    <t>LIA C6 24 HOUR CREAM SENSITIVE ‒ 24 (15 ml)</t>
+  </si>
+  <si>
+    <t>LIA C6 24 HOUR CREAM SENSITIVE ‒ 24 (50 ml)</t>
+  </si>
+  <si>
+    <t>LIA C6 FLUID CREAM ‒  (15 ml)</t>
+  </si>
+  <si>
+    <t>LMX LIA C6 FLUID CREAM ‒(50 ml)</t>
+  </si>
+  <si>
+    <t>LIA C6 FLUID CREAM ‒ (100 ml SP)</t>
+  </si>
+  <si>
+    <t>LIA C6 DAY CREAM ELEGANCE ‒ (15 ml)</t>
+  </si>
+  <si>
+    <t>LMX LIA C6 DAY CREAM ELEGANCE ‒  (50 ml)</t>
+  </si>
+  <si>
+    <t>LMX LIA C6 DAY CREAM 24K GOLD ‒  (50 ml)</t>
+  </si>
+  <si>
+    <t>LMX LIA C6 DAY CREAM ‒ (15 ml)</t>
+  </si>
+  <si>
+    <t>LMX LIA C6 DAY CREAM ‒  (50 ml)</t>
+  </si>
+  <si>
+    <t>LMX LIA C6 DAY CREAM ‒  (100 ml SP)</t>
+  </si>
+  <si>
+    <t>LIA C6 DAY CREAM SENSITIVE ‒  (15 ml)</t>
+  </si>
+  <si>
+    <t>LMX LIA C6 DAY CREAM SENSITIVE ‒ (50 ml)</t>
+  </si>
+  <si>
+    <t>LIA C6 DAY CREAM SENSITIVE ‒  (100 ml SP)</t>
+  </si>
+  <si>
+    <t>LIA C6 DAY CREAM RICH ‒ (15 ml)</t>
+  </si>
+  <si>
+    <t>LIA C6 DAY CREAM RICH ‒(50 ml)</t>
+  </si>
+  <si>
+    <t>LIA C6 DAY CREAM RICH ‒ (100 ml SP)</t>
+  </si>
+  <si>
+    <t>LIA C6 SENSI CARE LSF 30 ‒ 30 (100 ml)</t>
+  </si>
+  <si>
+    <t>LIA C6 SENSI CARE LSF 30 (30 ml)</t>
+  </si>
+  <si>
+    <t>LIA C6 SOOTHING CREAM ‒ (15 ml)</t>
+  </si>
+  <si>
+    <t>LMX LIA C6 SOOTHING CREAM ‒ (100 ml)</t>
+  </si>
+  <si>
+    <t>LMX LIA C6 SOOTHING CREAM BIOME ‒ (5 ml)</t>
+  </si>
+  <si>
+    <t>LMX LIA C6 SOOTHING CREAM BIOME ‒ (30 ml)</t>
+  </si>
+  <si>
+    <t>LMX LIA C6 SOOTHING CREAM BIOME ‒ (100 ml)</t>
+  </si>
+  <si>
+    <t>LMX LIA C6 EYE CREAM ‒ (30 ml)</t>
+  </si>
+  <si>
+    <t>LMX LIA C6 EYE CREAM ‒  (15 ml)</t>
+  </si>
+  <si>
+    <t>LMX LIA C6 HAND SPECIAL ‒  (50 ml)</t>
+  </si>
+  <si>
+    <t>LIA C6 NIGHT CREAM ELEGANCE ‒  (50 ml)</t>
+  </si>
+  <si>
+    <t>LMX NIGHT CREAM ‒ (15 ml)</t>
+  </si>
+  <si>
+    <t>LMX NIGHT CREAM ‒ (50 ml)</t>
+  </si>
+  <si>
+    <t>LMX NIGHT CREAM ‒(100 ml SP)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LMX LIA C6 NIGHT CREAM SENSITIVE ‒ </t>
+  </si>
+  <si>
+    <t>LMS NIGHT CREAM RETIN X ‒  X (5 ml)</t>
+  </si>
+  <si>
+    <t>LMS NIGHT CREAM RETIN X ‒X (15 ml)</t>
+  </si>
+  <si>
+    <t>LMS NIGHT CREAM RETIN X Retin X (50 ml)</t>
+  </si>
+  <si>
+    <t>SCALP SERUM  S.O.S. BOOSTER - LMX booster  (100 ml)</t>
+  </si>
+  <si>
+    <t>"SKIN LOVE" – (30 ml)</t>
+  </si>
+  <si>
+    <t>VITAMIN BODYCREAM (200 ml)</t>
+  </si>
+  <si>
+    <t>LMX LIA C6 BODYLOTION ‒  (200 ml)</t>
+  </si>
+  <si>
+    <t>ENRICHING MASSAGE CREAM ‒  (500 ml SP)</t>
+  </si>
+  <si>
+    <t>FIRMING DECOLLETE CREAM ‒  (50 ml)</t>
+  </si>
+  <si>
+    <t>CALMING BODY SPRAY ‒(100 ml)</t>
+  </si>
+  <si>
+    <t>ALGAE MASK CRYO ‒ (100 g SP)</t>
+  </si>
+  <si>
+    <t>ALGAE MASK CRYO ‒  (500 g SP)</t>
+  </si>
+  <si>
+    <t>ALGAE MASK VITAMIN C ‒  (100 g SP)</t>
+  </si>
+  <si>
+    <t>ALGAE MASK VITAMIN C ‒  (500 g SP)</t>
+  </si>
+  <si>
+    <t>ALGAE MASK LAVANDER &amp; ROSMARIN ‒  (100 g SP)</t>
+  </si>
+  <si>
+    <t>ALGAE MASK LAVANDER &amp; ROSMARIN ‒ (500 g SP)</t>
+  </si>
+  <si>
+    <t>ALGAE MASK PURIFYING TEA TREE ‒  (100 g SP)</t>
+  </si>
+  <si>
+    <t>ALGAE MASK PURIFYING TEA TREE ‒  (500 g SP)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MOISTURE GLOW MASK ‒ </t>
+  </si>
+  <si>
+    <t>COLLAGEN MASK Anti-age –  (SP, 10 pcs)</t>
+  </si>
+  <si>
+    <t>COLLAGEN MASK SOOTHING ‒(SP, 10 )</t>
+  </si>
+  <si>
+    <t>COLLAGEN MASK Anti-age FOR NECK – (SP, 10 )</t>
+  </si>
+  <si>
+    <t>NATURAL EYES MASK ‒ (4 ml)</t>
+  </si>
+  <si>
+    <t>ENRICHING CREAM MASK (30 ml)</t>
+  </si>
+  <si>
+    <t>ENRICHING CREAM MASK ‒(250 ml SP)</t>
+  </si>
+  <si>
+    <t>COOL CLAY MINERAL MASK ‒ (50 ml)</t>
+  </si>
+  <si>
+    <t>COOL CLAY MINERAL MASK ‒  (250 ml SP)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NATURAL SILK MASK (Anti-agE AND SOOTHING – </t>
+  </si>
+  <si>
+    <t>VITAMIN WATER MASK ‒ e (25 ml)</t>
+  </si>
+  <si>
+    <t>VITAMIN WATER MASK FOR NECK AND DECOLLETE ‒  (25 ml)</t>
+  </si>
+  <si>
+    <t>HAND SANITIZER ‒ (100 ml)</t>
+  </si>
+  <si>
+    <t>HAND SANITIZER ‒(500 ml)</t>
+  </si>
+  <si>
+    <t>SET 1 ‒ LMX LIA C6 DAY &amp; NIGHT CREAM, HYA 4 DEEP LIFT Q10 - (3x 15 ml)</t>
+  </si>
+  <si>
+    <t>HYA 4 DEEP LIFT Q10 ‒  (1 ml)</t>
+  </si>
+  <si>
+    <t>HYA 4 PURE ‒  (2 ml)</t>
+  </si>
+  <si>
+    <t>HYA 4 QUATTROX ‒ (1 ml)</t>
+  </si>
+  <si>
+    <t>HYA 4 BIO CLEAR ‒ (3 ml)</t>
+  </si>
+  <si>
+    <t>HYA 4 AKNEX ‒ (2 ml)</t>
+  </si>
+  <si>
+    <t>LMX LIA C6 FLUID CREAM  (5 ml)</t>
+  </si>
+  <si>
+    <t>LMX LIA C6 DAY CREAM ELEGANCE (5 ml)</t>
+  </si>
+  <si>
+    <t>LMX LIA C6 DAY CREAM 24K GOLD ‒ (5 ml)</t>
+  </si>
+  <si>
+    <t>LMX LIA C6 DAY CREAM ‒  (5 ml)</t>
+  </si>
+  <si>
+    <t>LMX LIA C6 DAY CREAM SENSITIVE ‒  (5 ml)</t>
+  </si>
+  <si>
+    <t>LIA C6 NIGHT CREAM ELEGANCE ‒  (5 ml)</t>
+  </si>
+  <si>
+    <t>LMX NIGHT CREAM ‒ (5 ml)</t>
+  </si>
+  <si>
+    <t>LMX LIA C6 NIGHT CREAM SENSITIVE ‒(5 ml)</t>
+  </si>
+  <si>
+    <t>ENRICHING CREAM MASK ‒  (5 ml)</t>
+  </si>
+  <si>
+    <t>Gift bag dr. E. Voss</t>
   </si>
   <si>
     <t>Cost (eur)</t>
+  </si>
+  <si>
+    <t>Dr E Voss</t>
+  </si>
+  <si>
+    <t>Exw Europe</t>
+  </si>
+  <si>
+    <t>Lead Time: 3-5 weeks</t>
+  </si>
+  <si>
+    <t>Moq Eur30,000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="1">
-    <numFmt numFmtId="164" formatCode="[$€-2]\ #,##0.00"/>
+  <numFmts count="3">
+    <numFmt numFmtId="164" formatCode="00000000"/>
+    <numFmt numFmtId="165" formatCode="#,##0.00\ &quot;€&quot;"/>
+    <numFmt numFmtId="166" formatCode="[$€-2]\ #,##0.00"/>
   </numFmts>
-  <fonts count="4" x14ac:knownFonts="1">
+  <fonts count="8">
     <font>
       <sz val="11"/>
-      <name val="Arial"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <charset val="238"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
-      <color rgb="FFFFFFFF"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF343E77"/>
+        <fgColor rgb="FFFF0000"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.14999847407452621"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFCCFFFF"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="3" tint="9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="1">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="35">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="6" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="1" fontId="3" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="1" fontId="7" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema sustava Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -483,65 +1101,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -562,1283 +1180,2663 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G56"/>
+  <sheetPr>
+    <tabColor rgb="FFFF0000"/>
+  </sheetPr>
+  <dimension ref="A1:C204"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A15" sqref="A15:XFD15"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="15.5" style="7" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="9" style="1"/>
+    <col min="1" max="1" width="12.75" style="2" customWidth="1"/>
+    <col min="2" max="2" width="81.375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="9" style="3"/>
+    <col min="4" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="10" t="s">
+    <row r="1" spans="1:3" ht="12" customHeight="1">
+      <c r="A1" s="1" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" ht="12" customHeight="1">
+      <c r="A3" s="2" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="12" customHeight="1">
+      <c r="A4" s="2" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" ht="12" customHeight="1">
+      <c r="A5" s="2" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="12" customHeight="1">
+      <c r="A7" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="C7" s="6" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="12" customHeight="1">
+      <c r="A8" s="7">
+        <v>5001016</v>
+      </c>
+      <c r="B8" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="C8" s="9">
+        <v>6.6423240000000003</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="12" customHeight="1">
+      <c r="A9" s="7">
+        <v>5001033</v>
+      </c>
+      <c r="B9" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="C9" s="9">
+        <v>11.20392</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="12" customHeight="1">
+      <c r="A10" s="7">
+        <v>5001034</v>
+      </c>
+      <c r="B10" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="C10" s="9">
+        <v>11.20392</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="12" customHeight="1">
+      <c r="A11" s="7">
+        <v>5001020</v>
+      </c>
+      <c r="B11" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="C11" s="9">
+        <v>4.3215119999999994</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="12" customHeight="1">
+      <c r="A12" s="7">
+        <v>5001035</v>
+      </c>
+      <c r="B12" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="C12" s="9">
+        <v>11.20392</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="12" customHeight="1">
+      <c r="A13" s="7">
+        <v>5001017</v>
+      </c>
+      <c r="B13" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="C13" s="9">
+        <v>5.8420440000000005</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="12" customHeight="1">
+      <c r="A14" s="7">
+        <v>5001032</v>
+      </c>
+      <c r="B14" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="C14" s="9">
+        <v>11.60406</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="12" customHeight="1">
+      <c r="A15" s="7">
+        <v>5001023</v>
+      </c>
+      <c r="B15" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="C15" s="9">
+        <v>5.8420440000000005</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" ht="12" customHeight="1">
+      <c r="A16" s="7">
+        <v>5001031</v>
+      </c>
+      <c r="B16" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="C16" s="9">
+        <v>11.60406</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="12" customHeight="1">
+      <c r="A17" s="7">
+        <v>5001029</v>
+      </c>
+      <c r="B17" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="C17" s="9">
+        <v>20.327112</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" ht="12" customHeight="1">
+      <c r="A18" s="7">
+        <v>5001030</v>
+      </c>
+      <c r="B18" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="C18" s="9">
+        <v>32.731452000000004</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" ht="12" customHeight="1">
+      <c r="A19" s="7">
+        <v>5005026</v>
+      </c>
+      <c r="B19" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="C19" s="9">
+        <v>25.288848000000002</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" ht="12" customHeight="1">
+      <c r="A20" s="7">
+        <v>5005029</v>
+      </c>
+      <c r="B20" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="C20" s="9">
+        <v>8.1628559999999997</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" ht="12" customHeight="1">
+      <c r="A21" s="10"/>
+      <c r="B21" s="11"/>
+      <c r="C21" s="12"/>
+    </row>
+    <row r="22" spans="1:3" ht="12" customHeight="1">
+      <c r="A22" s="7">
+        <v>5001011</v>
+      </c>
+      <c r="B22" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="C22" s="9">
+        <v>6.6423240000000003</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" ht="12" customHeight="1">
+      <c r="A23" s="7">
+        <v>5001010</v>
+      </c>
+      <c r="B23" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="C23" s="9">
+        <v>17.045964000000001</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" ht="12" customHeight="1">
+      <c r="A24" s="7">
+        <v>5005017</v>
+      </c>
+      <c r="B24" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="C24" s="9">
+        <v>57.220020000000005</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" ht="12" customHeight="1">
+      <c r="A25" s="10"/>
+      <c r="B25" s="11"/>
+      <c r="C25" s="12"/>
+    </row>
+    <row r="26" spans="1:3" ht="12" customHeight="1">
+      <c r="A26" s="7">
+        <v>5001036</v>
+      </c>
+      <c r="B26" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="C26" s="9">
+        <v>14.965235999999999</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" ht="12" customHeight="1">
+      <c r="A27" s="7">
+        <v>5005069</v>
+      </c>
+      <c r="B27" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="C27" s="9">
+        <v>40.654223999999999</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" ht="12" customHeight="1">
+      <c r="A28" s="10"/>
+      <c r="B28" s="11"/>
+      <c r="C28" s="12"/>
+    </row>
+    <row r="29" spans="1:3" ht="12" customHeight="1">
+      <c r="A29" s="7">
+        <v>5005010</v>
+      </c>
+      <c r="B29" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="C29" s="9">
+        <v>24.888708000000001</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" ht="12" customHeight="1">
+      <c r="A30" s="7">
+        <v>5005011</v>
+      </c>
+      <c r="B30" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="C30" s="9">
+        <v>34.011899999999997</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" ht="12" customHeight="1">
+      <c r="A31" s="7">
+        <v>5005013</v>
+      </c>
+      <c r="B31" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="C31" s="9">
+        <v>17.446104000000002</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" ht="12" customHeight="1">
+      <c r="A32" s="10"/>
+      <c r="B32" s="11"/>
+      <c r="C32" s="12"/>
+    </row>
+    <row r="33" spans="1:3" ht="12" customHeight="1">
+      <c r="A33" s="7">
+        <v>5005032</v>
+      </c>
+      <c r="B33" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="C33" s="9">
+        <v>16.165656000000002</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" ht="12" customHeight="1">
+      <c r="A34" s="7">
+        <v>5005033</v>
+      </c>
+      <c r="B34" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="C34" s="9">
+        <v>27.769716000000003</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" ht="12" customHeight="1">
+      <c r="A35" s="7">
+        <v>5005031</v>
+      </c>
+      <c r="B35" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C35" s="9">
+        <v>32.331312000000004</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" ht="12" customHeight="1">
+      <c r="A36" s="7">
+        <v>5005041</v>
+      </c>
+      <c r="B36" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="C36" s="9">
+        <v>48.737052000000006</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" ht="12" customHeight="1">
+      <c r="A37" s="7">
+        <v>5005042</v>
+      </c>
+      <c r="B37" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="C37" s="9">
+        <v>82.428839999999994</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3" ht="12" customHeight="1">
+      <c r="A38" s="7">
+        <v>5005043</v>
+      </c>
+      <c r="B38" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="C38" s="9">
+        <v>61.301448000000001</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" ht="12" customHeight="1">
+      <c r="A39" s="10"/>
+      <c r="B39" s="13"/>
+      <c r="C39" s="14"/>
+    </row>
+    <row r="40" spans="1:3" ht="12" customHeight="1">
+      <c r="A40" s="7">
+        <v>5002046</v>
+      </c>
+      <c r="B40" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="C40" s="16">
+        <v>14.965235999999999</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" ht="12" customHeight="1">
+      <c r="A41" s="7">
+        <v>5002001</v>
+      </c>
+      <c r="B41" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="C41" s="16">
+        <v>21.127391999999997</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3" ht="12" customHeight="1">
+      <c r="A42" s="7">
+        <v>5002003</v>
+      </c>
+      <c r="B42" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="C42" s="16">
+        <v>28.169856000000003</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3" ht="12" customHeight="1">
+      <c r="A43" s="7">
+        <v>5005078</v>
+      </c>
+      <c r="B43" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="C43" s="9">
+        <v>28.409939999999995</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3" ht="12" customHeight="1">
+      <c r="A44" s="10"/>
+      <c r="B44" s="11"/>
+      <c r="C44" s="12"/>
+    </row>
+    <row r="45" spans="1:3" ht="12" customHeight="1">
+      <c r="A45" s="7">
+        <v>5002007</v>
+      </c>
+      <c r="B45" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="C45" s="16">
+        <v>22.807980000000004</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3" ht="12" customHeight="1">
+      <c r="A46" s="7">
+        <v>5002006</v>
+      </c>
+      <c r="B46" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="C46" s="16">
+        <v>37.693187999999999</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3" ht="12" customHeight="1">
+      <c r="A47" s="7">
+        <v>5002009</v>
+      </c>
+      <c r="B47" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C47" s="16">
+        <v>50.177555999999996</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3" ht="12" customHeight="1">
+      <c r="A48" s="7">
+        <v>5009100</v>
+      </c>
+      <c r="B48" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="C48" s="16">
+        <v>68.744052000000011</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3" ht="12" customHeight="1">
+      <c r="A49" s="7">
+        <v>5002949</v>
+      </c>
+      <c r="B49" s="15" t="s">
+        <v>83</v>
+      </c>
+      <c r="C49" s="16">
+        <v>42.254783999999994</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3" ht="12" customHeight="1">
+      <c r="A50" s="7">
+        <v>5002010</v>
+      </c>
+      <c r="B50" s="15" t="s">
+        <v>84</v>
+      </c>
+      <c r="C50" s="16">
+        <v>66.263183999999995</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3" ht="12" customHeight="1">
+      <c r="A51" s="7">
+        <v>5005077</v>
+      </c>
+      <c r="B51" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="C51" s="9">
+        <v>69.62436000000001</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3" ht="12" customHeight="1">
+      <c r="A52" s="7">
+        <v>5005085</v>
+      </c>
+      <c r="B52" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="C52" s="9">
+        <v>40.974336000000001</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3" ht="12" customHeight="1">
+      <c r="A53" s="7">
+        <v>5005057</v>
+      </c>
+      <c r="B53" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="C53" s="9">
+        <v>50.897808000000005</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3" ht="12" customHeight="1">
+      <c r="A54" s="10"/>
+      <c r="B54" s="11"/>
+      <c r="C54" s="12"/>
+    </row>
+    <row r="55" spans="1:3" ht="12" customHeight="1">
+      <c r="A55" s="7">
+        <v>5002024</v>
+      </c>
+      <c r="B55" s="8" t="s">
         <v>0</v>
       </c>
-    </row>
-[...48 lines deleted...]
-      <c r="C8" s="7" t="s">
+      <c r="C55" s="9">
+        <v>9.5233319999999999</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3" ht="12" customHeight="1">
+      <c r="A56" s="7">
+        <v>5002025</v>
+      </c>
+      <c r="B56" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="C56" s="9">
+        <v>49.537331999999992</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3" ht="12" customHeight="1">
+      <c r="A57" s="7">
+        <v>5002026</v>
+      </c>
+      <c r="B57" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="E8" s="7">
-[...19 lines deleted...]
-      <c r="D9" s="1" t="s">
+      <c r="C57" s="9">
+        <v>68.744052000000011</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3" ht="12" customHeight="1">
+      <c r="A58" s="7">
+        <v>5003001</v>
+      </c>
+      <c r="B58" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="E9" s="7">
-[...19 lines deleted...]
-      <c r="D10" s="1" t="s">
+      <c r="C58" s="9">
+        <v>53.916710399999999</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3" ht="12" customHeight="1">
+      <c r="A59" s="10"/>
+      <c r="B59" s="11"/>
+      <c r="C59" s="12"/>
+    </row>
+    <row r="60" spans="1:3" ht="12" customHeight="1">
+      <c r="A60" s="7">
+        <v>5002054</v>
+      </c>
+      <c r="B60" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="C60" s="9">
+        <v>7.8427440000000015</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3" ht="12" customHeight="1">
+      <c r="A61" s="7">
+        <v>5002055</v>
+      </c>
+      <c r="B61" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="C61" s="9">
+        <v>32.331312000000004</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3" ht="12" customHeight="1">
+      <c r="A62" s="7">
+        <v>5002056</v>
+      </c>
+      <c r="B62" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="C62" s="9">
+        <v>42.975036000000003</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3" ht="12" customHeight="1">
+      <c r="A63" s="10"/>
+      <c r="B63" s="11"/>
+      <c r="C63" s="12"/>
+    </row>
+    <row r="64" spans="1:3" ht="12" customHeight="1">
+      <c r="A64" s="7">
+        <v>5002051</v>
+      </c>
+      <c r="B64" s="8" t="s">
+        <v>91</v>
+      </c>
+      <c r="C64" s="9">
+        <v>23.688288</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3" ht="12" customHeight="1">
+      <c r="A65" s="7">
+        <v>5002053</v>
+      </c>
+      <c r="B65" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="C65" s="9">
+        <v>34.812180000000005</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3" ht="12" customHeight="1">
+      <c r="A66" s="10"/>
+      <c r="B66" s="11"/>
+      <c r="C66" s="12"/>
+    </row>
+    <row r="67" spans="1:3" ht="12" customHeight="1">
+      <c r="A67" s="7">
+        <v>5005066</v>
+      </c>
+      <c r="B67" s="8" t="s">
+        <v>93</v>
+      </c>
+      <c r="C67" s="9">
+        <v>20.727252000000004</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3" ht="12" customHeight="1">
+      <c r="A68" s="7">
+        <v>5002039</v>
+      </c>
+      <c r="B68" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="C68" s="9">
+        <v>22.807980000000004</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3" ht="12" customHeight="1">
+      <c r="A69" s="7">
+        <v>5002040</v>
+      </c>
+      <c r="B69" s="8" t="s">
+        <v>95</v>
+      </c>
+      <c r="C69" s="9">
+        <v>37.693187999999999</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3" ht="12" customHeight="1">
+      <c r="A70" s="7">
+        <v>5002041</v>
+      </c>
+      <c r="B70" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="C70" s="9">
+        <v>50.177555999999996</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3" ht="12" customHeight="1">
+      <c r="A71" s="10"/>
+      <c r="B71" s="13"/>
+      <c r="C71" s="14"/>
+    </row>
+    <row r="72" spans="1:3" ht="12" customHeight="1">
+      <c r="A72" s="7">
+        <v>5005065</v>
+      </c>
+      <c r="B72" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="C72" s="16">
+        <v>16.165656000000002</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3" ht="12" customHeight="1">
+      <c r="A73" s="7">
+        <v>5002021</v>
+      </c>
+      <c r="B73" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="C73" s="16">
+        <v>16.165656000000002</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3" ht="12" customHeight="1">
+      <c r="A74" s="7">
+        <v>5002020</v>
+      </c>
+      <c r="B74" s="15" t="s">
+        <v>99</v>
+      </c>
+      <c r="C74" s="16">
+        <v>25.288848000000002</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3" ht="12" customHeight="1">
+      <c r="A75" s="7">
+        <v>5002023</v>
+      </c>
+      <c r="B75" s="15" t="s">
+        <v>100</v>
+      </c>
+      <c r="C75" s="16">
+        <v>33.611759999999997</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3" ht="12" customHeight="1">
+      <c r="A76" s="7">
+        <v>5005058</v>
+      </c>
+      <c r="B76" s="15" t="s">
+        <v>101</v>
+      </c>
+      <c r="C76" s="16">
+        <v>38.173356000000005</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3" ht="12" customHeight="1">
+      <c r="A77" s="10"/>
+      <c r="B77" s="13"/>
+      <c r="C77" s="14"/>
+    </row>
+    <row r="78" spans="1:3" ht="12" customHeight="1">
+      <c r="A78" s="7">
+        <v>5002045</v>
+      </c>
+      <c r="B78" s="15" t="s">
+        <v>102</v>
+      </c>
+      <c r="C78" s="16">
+        <v>21.127391999999997</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3" ht="12" customHeight="1">
+      <c r="A79" s="7">
+        <v>5002044</v>
+      </c>
+      <c r="B79" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="C79" s="16">
+        <v>33.611759999999997</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3" ht="12" customHeight="1">
+      <c r="A80" s="7">
+        <v>5002048</v>
+      </c>
+      <c r="B80" s="15" t="s">
+        <v>104</v>
+      </c>
+      <c r="C80" s="16">
+        <v>44.735651999999995</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3" ht="12" customHeight="1">
+      <c r="A81" s="10"/>
+      <c r="B81" s="13"/>
+      <c r="C81" s="14"/>
+    </row>
+    <row r="82" spans="1:3" ht="12" customHeight="1">
+      <c r="A82" s="7">
+        <v>5002013</v>
+      </c>
+      <c r="B82" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="C82" s="16">
+        <v>20.727252000000004</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3" ht="12" customHeight="1">
+      <c r="A83" s="7">
+        <v>5002012</v>
+      </c>
+      <c r="B83" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="C83" s="16">
+        <v>31.931171999999997</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3" ht="12" customHeight="1">
+      <c r="A84" s="7">
+        <v>5002015</v>
+      </c>
+      <c r="B84" s="15" t="s">
+        <v>107</v>
+      </c>
+      <c r="C84" s="16">
+        <v>42.254783999999994</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3" ht="12" customHeight="1">
+      <c r="A85" s="10"/>
+      <c r="B85" s="13"/>
+      <c r="C85" s="14"/>
+    </row>
+    <row r="86" spans="1:3" ht="12" customHeight="1">
+      <c r="A86" s="7">
+        <v>5006005</v>
+      </c>
+      <c r="B86" s="15" t="s">
+        <v>108</v>
+      </c>
+      <c r="C86" s="16">
+        <v>38.173356000000005</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3" ht="12" customHeight="1">
+      <c r="A87" s="10"/>
+      <c r="B87" s="11"/>
+      <c r="C87" s="12"/>
+    </row>
+    <row r="88" spans="1:3" ht="12" customHeight="1">
+      <c r="A88" s="7">
+        <v>5002038</v>
+      </c>
+      <c r="B88" s="8" t="s">
+        <v>109</v>
+      </c>
+      <c r="C88" s="9">
+        <v>21.127391999999997</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3" ht="12" customHeight="1">
+      <c r="A89" s="7">
+        <v>5002042</v>
+      </c>
+      <c r="B89" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="C89" s="9">
+        <v>37.693187999999999</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3" ht="12" customHeight="1">
+      <c r="A90" s="10"/>
+      <c r="B90" s="11"/>
+      <c r="C90" s="12"/>
+    </row>
+    <row r="91" spans="1:3" ht="12" customHeight="1">
+      <c r="A91" s="7">
+        <v>5005056</v>
+      </c>
+      <c r="B91" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="C91" s="9">
+        <v>50.897808000000005</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3" ht="12" customHeight="1">
+      <c r="A92" s="7">
+        <v>5004051</v>
+      </c>
+      <c r="B92" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="C92" s="9">
+        <v>3.7613160000000003</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3" ht="12" customHeight="1">
+      <c r="A93" s="7">
+        <v>5004052</v>
+      </c>
+      <c r="B93" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="C93" s="9">
+        <v>30.890808000000003</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3" ht="12" customHeight="1">
+      <c r="A94" s="7">
+        <v>5004053</v>
+      </c>
+      <c r="B94" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="C94" s="9">
+        <v>50.737752</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3" ht="12" customHeight="1">
+      <c r="A95" s="10"/>
+      <c r="B95" s="11"/>
+      <c r="C95" s="12"/>
+    </row>
+    <row r="96" spans="1:3" ht="12" customHeight="1">
+      <c r="A96" s="7">
+        <v>5004042</v>
+      </c>
+      <c r="B96" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="C96" s="9">
+        <v>10.403640000000001</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3" ht="12" customHeight="1">
+      <c r="A97" s="7">
+        <v>5024024</v>
+      </c>
+      <c r="B97" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="C97" s="9">
+        <v>23.928372</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3" ht="12" customHeight="1">
+      <c r="A98" s="7">
+        <v>5004027</v>
+      </c>
+      <c r="B98" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="C98" s="9">
+        <v>33.611759999999997</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3" ht="12" customHeight="1">
+      <c r="A99" s="7">
+        <v>5004045</v>
+      </c>
+      <c r="B99" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="C99" s="9">
+        <v>10.403640000000001</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3" ht="12" customHeight="1">
+      <c r="A100" s="7">
+        <v>5004046</v>
+      </c>
+      <c r="B100" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="C100" s="9">
+        <v>21.527532000000001</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3" ht="12" customHeight="1">
+      <c r="A101" s="10"/>
+      <c r="B101" s="11"/>
+      <c r="C101" s="12"/>
+    </row>
+    <row r="102" spans="1:3" ht="12" customHeight="1">
+      <c r="A102" s="7">
+        <v>5004041</v>
+      </c>
+      <c r="B102" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="C102" s="9">
+        <v>12.884508000000002</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3" ht="12" customHeight="1">
+      <c r="A103" s="7">
+        <v>5024013</v>
+      </c>
+      <c r="B103" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="C103" s="9">
+        <v>29.850443999999992</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3" ht="12" customHeight="1">
+      <c r="A104" s="7">
+        <v>5004015</v>
+      </c>
+      <c r="B104" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="C104" s="9">
+        <v>43.935372000000001</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3" ht="12" customHeight="1">
+      <c r="A105" s="7">
+        <v>5004057</v>
+      </c>
+      <c r="B105" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="C105" s="9">
+        <v>15.765516</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3" ht="12" customHeight="1">
+      <c r="A106" s="7">
+        <v>5024058</v>
+      </c>
+      <c r="B106" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="C106" s="9">
+        <v>38.973636000000006</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3" ht="12" customHeight="1">
+      <c r="A107" s="7">
+        <v>5025076</v>
+      </c>
+      <c r="B107" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="C107" s="9">
+        <v>41.374476000000001</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3" ht="12" customHeight="1">
+      <c r="A108" s="7">
+        <v>5024005</v>
+      </c>
+      <c r="B108" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="C108" s="9">
+        <v>14.565095999999999</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3" ht="12" customHeight="1">
+      <c r="A109" s="7">
+        <v>5024004</v>
+      </c>
+      <c r="B109" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="C109" s="9">
+        <v>34.011899999999997</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3" ht="12" customHeight="1">
+      <c r="A110" s="7">
+        <v>5024007</v>
+      </c>
+      <c r="B110" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="C110" s="9">
+        <v>53.53873200000001</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3" ht="12" customHeight="1">
+      <c r="A111" s="7">
+        <v>5004035</v>
+      </c>
+      <c r="B111" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="C111" s="9">
+        <v>13.684788000000005</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3" ht="12" customHeight="1">
+      <c r="A112" s="7">
+        <v>5024021</v>
+      </c>
+      <c r="B112" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="C112" s="9">
+        <v>34.011899999999997</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3" ht="12" customHeight="1">
+      <c r="A113" s="7">
+        <v>5004023</v>
+      </c>
+      <c r="B113" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="C113" s="9">
+        <v>50.577696000000003</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3" ht="12" customHeight="1">
+      <c r="A114" s="7">
+        <v>5004037</v>
+      </c>
+      <c r="B114" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="C114" s="9">
+        <v>15.765516</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3" ht="12" customHeight="1">
+      <c r="A115" s="7">
+        <v>5004038</v>
+      </c>
+      <c r="B115" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="C115" s="9">
+        <v>38.173356000000005</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3" ht="12" customHeight="1">
+      <c r="A116" s="7">
+        <v>5004039</v>
+      </c>
+      <c r="B116" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="C116" s="9">
+        <v>59.700887999999985</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3" ht="12" customHeight="1">
+      <c r="A117" s="10"/>
+      <c r="B117" s="11"/>
+      <c r="C117" s="12"/>
+    </row>
+    <row r="118" spans="1:3" ht="12" customHeight="1">
+      <c r="A118" s="7">
+        <v>5004034</v>
+      </c>
+      <c r="B118" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="C118" s="9">
+        <v>25.288848000000002</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3" ht="12" customHeight="1">
+      <c r="A119" s="7">
+        <v>5005001</v>
+      </c>
+      <c r="B119" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="C119" s="9">
+        <v>10.403640000000001</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3" ht="12" customHeight="1">
+      <c r="A120" s="10"/>
+      <c r="B120" s="11"/>
+      <c r="C120" s="12"/>
+    </row>
+    <row r="121" spans="1:3" ht="12" customHeight="1">
+      <c r="A121" s="7">
+        <v>5004033</v>
+      </c>
+      <c r="B121" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="C121" s="9">
+        <v>12.884508000000002</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3" ht="12" customHeight="1">
+      <c r="A122" s="7">
+        <v>5024032</v>
+      </c>
+      <c r="B122" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="C122" s="9">
+        <v>46.416240000000002</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3" ht="12" customHeight="1">
+      <c r="A123" s="7">
+        <v>5004077</v>
+      </c>
+      <c r="B123" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="C123" s="9">
+        <v>5.5219320000000014</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3" ht="12" customHeight="1">
+      <c r="A124" s="7">
+        <v>5004050</v>
+      </c>
+      <c r="B124" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="C124" s="9">
+        <v>20.327112</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3" ht="12" customHeight="1">
+      <c r="A125" s="7">
+        <v>5004031</v>
+      </c>
+      <c r="B125" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="C125" s="9">
+        <v>49.217220000000005</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3" ht="12" customHeight="1">
+      <c r="A126" s="10"/>
+      <c r="B126" s="11"/>
+      <c r="C126" s="12"/>
+    </row>
+    <row r="127" spans="1:3" ht="12" customHeight="1">
+      <c r="A127" s="7">
+        <v>5024001</v>
+      </c>
+      <c r="B127" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="C127" s="9">
+        <v>29.450303999999996</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3" ht="12" customHeight="1">
+      <c r="A128" s="7">
+        <v>5024002</v>
+      </c>
+      <c r="B128" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="C128" s="9">
+        <v>19.606860000000001</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3" ht="12" customHeight="1">
+      <c r="A129" s="10"/>
+      <c r="B129" s="11"/>
+      <c r="C129" s="12"/>
+    </row>
+    <row r="130" spans="1:3" ht="12" customHeight="1">
+      <c r="A130" s="7">
+        <v>5024018</v>
+      </c>
+      <c r="B130" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="C130" s="9">
+        <v>12.404340000000003</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3" ht="12" customHeight="1">
+      <c r="A131" s="10"/>
+      <c r="B131" s="11"/>
+      <c r="C131" s="12"/>
+    </row>
+    <row r="132" spans="1:3" ht="12" customHeight="1">
+      <c r="A132" s="7">
+        <v>5004068</v>
+      </c>
+      <c r="B132" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="C132" s="9">
+        <v>42.254783999999994</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3" ht="12" customHeight="1">
+      <c r="A133" s="7">
+        <v>5024010</v>
+      </c>
+      <c r="B133" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="C133" s="9">
+        <v>15.925571999999997</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3" ht="12" customHeight="1">
+      <c r="A134" s="7">
+        <v>5024009</v>
+      </c>
+      <c r="B134" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="C134" s="9">
+        <v>36.81288</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3" ht="12" customHeight="1">
+      <c r="A135" s="7">
+        <v>5024012</v>
+      </c>
+      <c r="B135" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="C135" s="9">
+        <v>60.261083999999997</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3" ht="12" customHeight="1">
+      <c r="A136" s="17">
+        <v>5024072</v>
+      </c>
+      <c r="B136" s="18" t="s">
+        <v>149</v>
+      </c>
+      <c r="C136" s="9">
+        <v>15.765516</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3" ht="12" customHeight="1">
+      <c r="A137" s="17">
+        <v>5024073</v>
+      </c>
+      <c r="B137" s="18" t="s">
+        <v>149</v>
+      </c>
+      <c r="C137" s="9">
+        <v>38.173356000000005</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3" ht="12" customHeight="1">
+      <c r="A138" s="7">
+        <v>5004076</v>
+      </c>
+      <c r="B138" s="8" t="s">
+        <v>150</v>
+      </c>
+      <c r="C138" s="9">
+        <v>4.5615959999999998</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3" ht="12" customHeight="1">
+      <c r="A139" s="7">
+        <v>5004048</v>
+      </c>
+      <c r="B139" s="8" t="s">
+        <v>151</v>
+      </c>
+      <c r="C139" s="9">
+        <v>19.926971999999999</v>
+      </c>
+    </row>
+    <row r="140" spans="1:3" ht="12" customHeight="1">
+      <c r="A140" s="7">
+        <v>5004075</v>
+      </c>
+      <c r="B140" s="8" t="s">
+        <v>152</v>
+      </c>
+      <c r="C140" s="9">
+        <v>42.254783999999994</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3" ht="12" customHeight="1">
+      <c r="A141" s="10"/>
+      <c r="B141" s="11"/>
+      <c r="C141" s="12"/>
+    </row>
+    <row r="142" spans="1:3" ht="12" customHeight="1">
+      <c r="A142" s="17">
+        <v>5015040</v>
+      </c>
+      <c r="B142" s="18" t="s">
+        <v>153</v>
+      </c>
+      <c r="C142" s="9">
+        <v>32.731452000000004</v>
+      </c>
+    </row>
+    <row r="143" spans="1:3" ht="12" customHeight="1">
+      <c r="A143" s="10"/>
+      <c r="B143" s="11"/>
+      <c r="C143" s="12"/>
+    </row>
+    <row r="144" spans="1:3" ht="12" customHeight="1">
+      <c r="A144" s="7">
+        <v>5005088</v>
+      </c>
+      <c r="B144" s="8" t="s">
+        <v>154</v>
+      </c>
+      <c r="C144" s="9">
+        <v>10.003500000000001</v>
+      </c>
+    </row>
+    <row r="145" spans="1:3" ht="12" customHeight="1">
+      <c r="A145" s="10"/>
+      <c r="B145" s="11"/>
+      <c r="C145" s="12"/>
+    </row>
+    <row r="146" spans="1:3" ht="12" customHeight="1">
+      <c r="A146" s="7">
+        <v>5005003</v>
+      </c>
+      <c r="B146" s="8" t="s">
+        <v>155</v>
+      </c>
+      <c r="C146" s="9">
+        <v>20.327112</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3" ht="12" customHeight="1">
+      <c r="A147" s="10"/>
+      <c r="B147" s="11"/>
+      <c r="C147" s="12"/>
+    </row>
+    <row r="148" spans="1:3" ht="12" customHeight="1">
+      <c r="A148" s="7">
+        <v>5024028</v>
+      </c>
+      <c r="B148" s="8" t="s">
+        <v>156</v>
+      </c>
+      <c r="C148" s="9">
+        <v>20.327112</v>
+      </c>
+    </row>
+    <row r="149" spans="1:3" ht="12" customHeight="1">
+      <c r="A149" s="10"/>
+      <c r="B149" s="11"/>
+      <c r="C149" s="12"/>
+    </row>
+    <row r="150" spans="1:3" ht="12" customHeight="1">
+      <c r="A150" s="7">
+        <v>5005027</v>
+      </c>
+      <c r="B150" s="8" t="s">
+        <v>157</v>
+      </c>
+      <c r="C150" s="9">
+        <v>41.854643999999993</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3" ht="12" customHeight="1">
+      <c r="A151" s="10"/>
+      <c r="B151" s="11"/>
+      <c r="C151" s="12"/>
+    </row>
+    <row r="152" spans="1:3" ht="12" customHeight="1">
+      <c r="A152" s="7">
+        <v>5005005</v>
+      </c>
+      <c r="B152" s="8" t="s">
+        <v>158</v>
+      </c>
+      <c r="C152" s="9">
+        <v>20.327112</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3" ht="12" customHeight="1">
+      <c r="A153" s="10"/>
+      <c r="B153" s="11"/>
+      <c r="C153" s="12"/>
+    </row>
+    <row r="154" spans="1:3" ht="12" customHeight="1">
+      <c r="A154" s="7">
+        <v>5001024</v>
+      </c>
+      <c r="B154" s="8" t="s">
+        <v>159</v>
+      </c>
+      <c r="C154" s="9">
+        <v>10.403640000000001</v>
+      </c>
+    </row>
+    <row r="155" spans="1:3" ht="12" customHeight="1">
+      <c r="A155" s="10"/>
+      <c r="B155" s="11"/>
+      <c r="C155" s="12"/>
+    </row>
+    <row r="156" spans="1:3" ht="12" customHeight="1">
+      <c r="A156" s="7">
+        <v>5005014</v>
+      </c>
+      <c r="B156" s="8" t="s">
+        <v>160</v>
+      </c>
+      <c r="C156" s="9">
+        <v>8.7230520000000009</v>
+      </c>
+    </row>
+    <row r="157" spans="1:3" ht="12" customHeight="1">
+      <c r="A157" s="7">
+        <v>5005019</v>
+      </c>
+      <c r="B157" s="8" t="s">
+        <v>161</v>
+      </c>
+      <c r="C157" s="9">
+        <v>34.011899999999997</v>
+      </c>
+    </row>
+    <row r="158" spans="1:3" ht="12" customHeight="1">
+      <c r="A158" s="7">
+        <v>5005016</v>
+      </c>
+      <c r="B158" s="8" t="s">
+        <v>162</v>
+      </c>
+      <c r="C158" s="9">
+        <v>8.7230520000000009</v>
+      </c>
+    </row>
+    <row r="159" spans="1:3" ht="12" customHeight="1">
+      <c r="A159" s="7">
+        <v>5005021</v>
+      </c>
+      <c r="B159" s="8" t="s">
+        <v>163</v>
+      </c>
+      <c r="C159" s="9">
+        <v>34.011899999999997</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3" ht="12" customHeight="1">
+      <c r="A160" s="7">
+        <v>5005046</v>
+      </c>
+      <c r="B160" s="8" t="s">
+        <v>164</v>
+      </c>
+      <c r="C160" s="9">
+        <v>8.7230520000000009</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3" ht="12" customHeight="1">
+      <c r="A161" s="7">
+        <v>5005044</v>
+      </c>
+      <c r="B161" s="8" t="s">
+        <v>165</v>
+      </c>
+      <c r="C161" s="9">
+        <v>34.011899999999997</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3" ht="12" customHeight="1">
+      <c r="A162" s="7">
+        <v>5005047</v>
+      </c>
+      <c r="B162" s="8" t="s">
+        <v>166</v>
+      </c>
+      <c r="C162" s="9">
+        <v>8.7230520000000009</v>
+      </c>
+    </row>
+    <row r="163" spans="1:3" ht="12" customHeight="1">
+      <c r="A163" s="7">
+        <v>5005045</v>
+      </c>
+      <c r="B163" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="C163" s="9">
+        <v>34.011899999999997</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3" ht="12" customHeight="1">
+      <c r="A164" s="10"/>
+      <c r="B164" s="11"/>
+      <c r="C164" s="12"/>
+    </row>
+    <row r="165" spans="1:3" ht="12" customHeight="1">
+      <c r="A165" s="7">
+        <v>5005072</v>
+      </c>
+      <c r="B165" s="8" t="s">
+        <v>168</v>
+      </c>
+      <c r="C165" s="9">
+        <v>5.0417639999999997</v>
+      </c>
+    </row>
+    <row r="166" spans="1:3" ht="12" customHeight="1">
+      <c r="A166" s="7">
+        <v>5005059</v>
+      </c>
+      <c r="B166" s="8" t="s">
+        <v>169</v>
+      </c>
+      <c r="C166" s="9">
+        <v>41.374476000000001</v>
+      </c>
+    </row>
+    <row r="167" spans="1:3" ht="12" customHeight="1">
+      <c r="A167" s="7">
+        <v>5005060</v>
+      </c>
+      <c r="B167" s="8" t="s">
+        <v>170</v>
+      </c>
+      <c r="C167" s="9">
+        <v>33.051563999999999</v>
+      </c>
+    </row>
+    <row r="168" spans="1:3" ht="12" customHeight="1">
+      <c r="A168" s="7">
+        <v>5005064</v>
+      </c>
+      <c r="B168" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="C168" s="9">
+        <v>33.051563999999999</v>
+      </c>
+    </row>
+    <row r="169" spans="1:3" ht="12" customHeight="1">
+      <c r="A169" s="10"/>
+      <c r="B169" s="11"/>
+      <c r="C169" s="12"/>
+    </row>
+    <row r="170" spans="1:3" ht="12" customHeight="1">
+      <c r="A170" s="7">
+        <v>5005089</v>
+      </c>
+      <c r="B170" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="C170" s="9">
+        <v>3.3611760000000004</v>
+      </c>
+    </row>
+    <row r="171" spans="1:3" ht="12" customHeight="1">
+      <c r="A171" s="10"/>
+      <c r="B171" s="11"/>
+      <c r="C171" s="12"/>
+    </row>
+    <row r="172" spans="1:3" ht="12" customHeight="1">
+      <c r="A172" s="7">
+        <v>5005028</v>
+      </c>
+      <c r="B172" s="8" t="s">
+        <v>173</v>
+      </c>
+      <c r="C172" s="9">
+        <v>8.3229120000000005</v>
+      </c>
+    </row>
+    <row r="173" spans="1:3" ht="12" customHeight="1">
+      <c r="A173" s="7">
+        <v>5005024</v>
+      </c>
+      <c r="B173" s="8" t="s">
+        <v>174</v>
+      </c>
+      <c r="C173" s="9">
+        <v>31.130891999999999</v>
+      </c>
+    </row>
+    <row r="174" spans="1:3" ht="12" customHeight="1">
+      <c r="A174" s="10"/>
+      <c r="B174" s="11"/>
+      <c r="C174" s="12"/>
+    </row>
+    <row r="175" spans="1:3" ht="12" customHeight="1">
+      <c r="A175" s="7">
+        <v>5005067</v>
+      </c>
+      <c r="B175" s="8" t="s">
+        <v>175</v>
+      </c>
+      <c r="C175" s="9">
+        <v>16.165656000000002</v>
+      </c>
+    </row>
+    <row r="176" spans="1:3" ht="12" customHeight="1">
+      <c r="A176" s="7">
+        <v>5005068</v>
+      </c>
+      <c r="B176" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="C176" s="9">
+        <v>40.654223999999999</v>
+      </c>
+    </row>
+    <row r="177" spans="1:3" ht="12" customHeight="1">
+      <c r="A177" s="10"/>
+      <c r="B177" s="11"/>
+      <c r="C177" s="12"/>
+    </row>
+    <row r="178" spans="1:3" ht="12" customHeight="1">
+      <c r="A178" s="7">
+        <v>5005062</v>
+      </c>
+      <c r="B178" s="8" t="s">
+        <v>177</v>
+      </c>
+      <c r="C178" s="9">
+        <v>5.0417639999999997</v>
+      </c>
+    </row>
+    <row r="179" spans="1:3" ht="12" customHeight="1">
+      <c r="A179" s="10"/>
+      <c r="B179" s="11"/>
+      <c r="C179" s="12"/>
+    </row>
+    <row r="180" spans="1:3" ht="12" customHeight="1">
+      <c r="A180" s="7">
+        <v>5005084</v>
+      </c>
+      <c r="B180" s="8" t="s">
+        <v>178</v>
+      </c>
+      <c r="C180" s="9">
+        <v>5.8420440000000005</v>
+      </c>
+    </row>
+    <row r="181" spans="1:3" ht="12" customHeight="1">
+      <c r="A181" s="7">
+        <v>5005087</v>
+      </c>
+      <c r="B181" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="C181" s="9">
+        <v>5.8420440000000005</v>
+      </c>
+    </row>
+    <row r="182" spans="1:3" ht="12" customHeight="1">
+      <c r="A182" s="19"/>
+      <c r="B182" s="20"/>
+      <c r="C182" s="12"/>
+    </row>
+    <row r="183" spans="1:3" ht="12" customHeight="1">
+      <c r="A183" s="7">
+        <v>5002049</v>
+      </c>
+      <c r="B183" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="C183" s="9">
+        <v>4.8693959999999992</v>
+      </c>
+    </row>
+    <row r="184" spans="1:3" ht="12" customHeight="1">
+      <c r="A184" s="7">
+        <v>5002050</v>
+      </c>
+      <c r="B184" s="8" t="s">
+        <v>181</v>
+      </c>
+      <c r="C184" s="9">
+        <v>17.150615999999996</v>
+      </c>
+    </row>
+    <row r="185" spans="1:3" ht="12" customHeight="1">
+      <c r="A185" s="19"/>
+      <c r="B185" s="20"/>
+      <c r="C185" s="12"/>
+    </row>
+    <row r="186" spans="1:3" ht="12" customHeight="1">
+      <c r="A186" s="7">
+        <v>5027001</v>
+      </c>
+      <c r="B186" s="8" t="s">
+        <v>182</v>
+      </c>
+      <c r="C186" s="9">
+        <v>46.816379999999995</v>
+      </c>
+    </row>
+    <row r="187" spans="1:3" ht="12" customHeight="1">
+      <c r="A187" s="7">
+        <v>5007033</v>
+      </c>
+      <c r="B187" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="E10" s="7">
-[...1064 lines deleted...]
-        <v>6.3828000000000005</v>
+      <c r="C187" s="16">
+        <v>29.050163999999995</v>
+      </c>
+    </row>
+    <row r="188" spans="1:3" ht="12" customHeight="1">
+      <c r="A188" s="10"/>
+      <c r="B188" s="11"/>
+      <c r="C188" s="12"/>
+    </row>
+    <row r="189" spans="1:3" ht="12" customHeight="1">
+      <c r="A189" s="7">
+        <v>5007010</v>
+      </c>
+      <c r="B189" s="8" t="s">
+        <v>183</v>
+      </c>
+      <c r="C189" s="9">
+        <v>1.60056</v>
+      </c>
+    </row>
+    <row r="190" spans="1:3" ht="12" customHeight="1">
+      <c r="A190" s="7">
+        <v>5007011</v>
+      </c>
+      <c r="B190" s="8" t="s">
+        <v>184</v>
+      </c>
+      <c r="C190" s="9">
+        <v>1.60056</v>
+      </c>
+    </row>
+    <row r="191" spans="1:3" ht="12" customHeight="1">
+      <c r="A191" s="7">
+        <v>5007012</v>
+      </c>
+      <c r="B191" s="8" t="s">
+        <v>185</v>
+      </c>
+      <c r="C191" s="9">
+        <v>3.9398399999999998</v>
+      </c>
+    </row>
+    <row r="192" spans="1:3" ht="12" customHeight="1">
+      <c r="A192" s="7">
+        <v>5007019</v>
+      </c>
+      <c r="B192" s="8" t="s">
+        <v>186</v>
+      </c>
+      <c r="C192" s="9">
+        <v>1.5759360000000004</v>
+      </c>
+    </row>
+    <row r="193" spans="1:3" ht="12" customHeight="1">
+      <c r="A193" s="7">
+        <v>5007009</v>
+      </c>
+      <c r="B193" s="15" t="s">
+        <v>187</v>
+      </c>
+      <c r="C193" s="16">
+        <v>1.60056</v>
+      </c>
+    </row>
+    <row r="194" spans="1:3" ht="12" customHeight="1">
+      <c r="A194" s="7">
+        <v>5024014</v>
+      </c>
+      <c r="B194" s="8" t="s">
+        <v>188</v>
+      </c>
+      <c r="C194" s="9">
+        <v>4.9617360000000001</v>
+      </c>
+    </row>
+    <row r="195" spans="1:3" ht="12" customHeight="1">
+      <c r="A195" s="7">
+        <v>5024056</v>
+      </c>
+      <c r="B195" s="8" t="s">
+        <v>189</v>
+      </c>
+      <c r="C195" s="9">
+        <v>6.242184</v>
+      </c>
+    </row>
+    <row r="196" spans="1:3" ht="12" customHeight="1">
+      <c r="A196" s="17">
+        <v>5025079</v>
+      </c>
+      <c r="B196" s="18" t="s">
+        <v>190</v>
+      </c>
+      <c r="C196" s="9">
+        <v>6.6423240000000003</v>
+      </c>
+    </row>
+    <row r="197" spans="1:3" ht="12" customHeight="1">
+      <c r="A197" s="7">
+        <v>5024006</v>
+      </c>
+      <c r="B197" s="8" t="s">
+        <v>191</v>
+      </c>
+      <c r="C197" s="9">
+        <v>5.5219320000000014</v>
+      </c>
+    </row>
+    <row r="198" spans="1:3" ht="12" customHeight="1">
+      <c r="A198" s="7">
+        <v>5024022</v>
+      </c>
+      <c r="B198" s="8" t="s">
+        <v>192</v>
+      </c>
+      <c r="C198" s="9">
+        <v>5.5219320000000014</v>
+      </c>
+    </row>
+    <row r="199" spans="1:3" ht="12" customHeight="1">
+      <c r="A199" s="7">
+        <v>5004066</v>
+      </c>
+      <c r="B199" s="8" t="s">
+        <v>193</v>
+      </c>
+      <c r="C199" s="9">
+        <v>4.5615959999999998</v>
+      </c>
+    </row>
+    <row r="200" spans="1:3" ht="12" customHeight="1">
+      <c r="A200" s="7">
+        <v>5024011</v>
+      </c>
+      <c r="B200" s="8" t="s">
+        <v>194</v>
+      </c>
+      <c r="C200" s="9">
+        <v>6.0020999999999995</v>
+      </c>
+    </row>
+    <row r="201" spans="1:3" ht="12" customHeight="1">
+      <c r="A201" s="17">
+        <v>5024071</v>
+      </c>
+      <c r="B201" s="18" t="s">
+        <v>195</v>
+      </c>
+      <c r="C201" s="9">
+        <v>6.0020999999999995</v>
+      </c>
+    </row>
+    <row r="202" spans="1:3" ht="12" customHeight="1">
+      <c r="A202" s="7">
+        <v>5005034</v>
+      </c>
+      <c r="B202" s="8" t="s">
+        <v>196</v>
+      </c>
+      <c r="C202" s="9">
+        <v>2.0807280000000001</v>
+      </c>
+    </row>
+    <row r="203" spans="1:3" ht="12" customHeight="1">
+      <c r="A203" s="10"/>
+      <c r="B203" s="11"/>
+      <c r="C203" s="12"/>
+    </row>
+    <row r="204" spans="1:3" ht="12" customHeight="1">
+      <c r="A204" s="7">
+        <v>5009022</v>
+      </c>
+      <c r="B204" s="8" t="s">
+        <v>197</v>
+      </c>
+      <c r="C204" s="9">
+        <v>1.1819519999999999</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <sheetPr>
+    <tabColor theme="8" tint="0.59999389629810485"/>
+  </sheetPr>
+  <dimension ref="A1:C45"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B28" sqref="B26:B28"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="12.375" style="23" customWidth="1"/>
+    <col min="2" max="2" width="65.375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="9" style="23"/>
+    <col min="4" max="16384" width="9" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" ht="12" customHeight="1">
+      <c r="A1" s="21" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="2" spans="1:3" ht="12" customHeight="1">
+      <c r="A2" s="22"/>
+    </row>
+    <row r="3" spans="1:3" ht="12" customHeight="1">
+      <c r="A3" s="22" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="12" customHeight="1">
+      <c r="A4" s="22" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" ht="12" customHeight="1">
+      <c r="A5" s="22" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A7" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="B7" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="C7" s="27" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="12" customHeight="1">
+      <c r="A8" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="25"/>
+      <c r="C8" s="24"/>
+    </row>
+    <row r="9" spans="1:3" ht="12" customHeight="1">
+      <c r="A9" s="24">
+        <v>5011003</v>
+      </c>
+      <c r="B9" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" s="26">
+        <v>23.608800000000002</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="12" customHeight="1">
+      <c r="A10" s="24">
+        <v>5211004</v>
+      </c>
+      <c r="B10" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="C10" s="26">
+        <v>23.608260000000001</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="12" customHeight="1">
+      <c r="A11" s="24">
+        <v>5211005</v>
+      </c>
+      <c r="B11" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="C11" s="26">
+        <v>23.608260000000001</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="12" customHeight="1">
+      <c r="A12" s="24"/>
+      <c r="B12" s="25"/>
+      <c r="C12" s="26">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="12" customHeight="1">
+      <c r="A13" s="24">
+        <v>5011034</v>
+      </c>
+      <c r="B13" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="C13" s="26">
+        <v>12.484368</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="12" customHeight="1">
+      <c r="A14" s="24">
+        <v>5011035</v>
+      </c>
+      <c r="B14" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="C14" s="26">
+        <v>12.484368</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="12" customHeight="1">
+      <c r="A15" s="24">
+        <v>5011036</v>
+      </c>
+      <c r="B15" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="26">
+        <v>12.484368</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" ht="12" customHeight="1">
+      <c r="A16" s="24">
+        <v>5011006</v>
+      </c>
+      <c r="B16" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="C16" s="26">
+        <v>13.124592000000002</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="12" customHeight="1">
+      <c r="A17" s="24">
+        <v>5011007</v>
+      </c>
+      <c r="B17" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="C17" s="26">
+        <v>13.124592000000002</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" ht="12" customHeight="1">
+      <c r="A18" s="24">
+        <v>5011008</v>
+      </c>
+      <c r="B18" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="C18" s="26">
+        <v>13.124592000000002</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" ht="12" customHeight="1">
+      <c r="A19" s="24">
+        <v>5011031</v>
+      </c>
+      <c r="B19" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="C19" s="26">
+        <v>13.124592000000002</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" ht="12" customHeight="1">
+      <c r="A20" s="24"/>
+      <c r="B20" s="25"/>
+      <c r="C20" s="26"/>
+    </row>
+    <row r="21" spans="1:3" ht="12" customHeight="1">
+      <c r="A21" s="24">
+        <v>5011016</v>
+      </c>
+      <c r="B21" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="C21" s="26">
+        <v>22.807980000000004</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" ht="12" customHeight="1">
+      <c r="A22" s="24">
+        <v>5011017</v>
+      </c>
+      <c r="B22" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="C22" s="26">
+        <v>22.807980000000004</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" ht="12" customHeight="1">
+      <c r="A23" s="24">
+        <v>5011018</v>
+      </c>
+      <c r="B23" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="C23" s="26">
+        <v>22.807980000000004</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" ht="12" customHeight="1">
+      <c r="A24" s="24">
+        <v>5011019</v>
+      </c>
+      <c r="B24" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="C24" s="26">
+        <v>22.807980000000004</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" ht="12" customHeight="1">
+      <c r="A25" s="24">
+        <v>5011027</v>
+      </c>
+      <c r="B25" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="C25" s="26">
+        <v>22.807980000000004</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" ht="12" customHeight="1">
+      <c r="A26" s="24">
+        <v>5011033</v>
+      </c>
+      <c r="B26" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="C26" s="26">
+        <v>22.807980000000004</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" ht="12" customHeight="1">
+      <c r="A27" s="24">
+        <v>5011037</v>
+      </c>
+      <c r="B27" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="C27" s="26">
+        <v>22.807980000000004</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" ht="12" customHeight="1">
+      <c r="A28" s="24">
+        <v>5011038</v>
+      </c>
+      <c r="B28" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="C28" s="26">
+        <v>22.807980000000004</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" ht="12" customHeight="1">
+      <c r="A29" s="24">
+        <v>5011023</v>
+      </c>
+      <c r="B29" s="25" t="s">
+        <v>33</v>
+      </c>
+      <c r="C29" s="26">
+        <v>22.807980000000004</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" ht="12" customHeight="1">
+      <c r="A30" s="24">
+        <v>5011024</v>
+      </c>
+      <c r="B30" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="C30" s="26">
+        <v>22.807980000000004</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" ht="12" customHeight="1">
+      <c r="A31" s="24">
+        <v>5011029</v>
+      </c>
+      <c r="B31" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="C31" s="26">
+        <v>22.807980000000004</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" ht="12" customHeight="1">
+      <c r="A32" s="24">
+        <v>5011030</v>
+      </c>
+      <c r="B32" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="C32" s="26">
+        <v>22.807980000000004</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" ht="12" customHeight="1">
+      <c r="A33" s="24">
+        <v>5011025</v>
+      </c>
+      <c r="B33" s="25" t="s">
+        <v>37</v>
+      </c>
+      <c r="C33" s="26">
+        <v>22.807980000000004</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" ht="12" customHeight="1">
+      <c r="A34" s="24">
+        <v>5011026</v>
+      </c>
+      <c r="B34" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="C34" s="26">
+        <v>22.807980000000004</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" ht="12" customHeight="1">
+      <c r="A35" s="24">
+        <v>5011032</v>
+      </c>
+      <c r="B35" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="C35" s="26">
+        <v>22.807980000000004</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" ht="12" customHeight="1">
+      <c r="A36" s="24">
+        <v>5011022</v>
+      </c>
+      <c r="B36" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="C36" s="26">
+        <v>22.807980000000004</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" ht="12" customHeight="1">
+      <c r="A37" s="24">
+        <v>5011028</v>
+      </c>
+      <c r="B37" s="25" t="s">
+        <v>41</v>
+      </c>
+      <c r="C37" s="26">
+        <v>22.807980000000004</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3" ht="12" customHeight="1">
+      <c r="A38" s="24"/>
+      <c r="B38" s="25"/>
+      <c r="C38" s="26"/>
+    </row>
+    <row r="39" spans="1:3" ht="12" customHeight="1">
+      <c r="A39" s="24">
+        <v>5011002</v>
+      </c>
+      <c r="B39" s="25" t="s">
+        <v>42</v>
+      </c>
+      <c r="C39" s="26">
+        <v>8.2428840000000001</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" ht="12" customHeight="1">
+      <c r="A40" s="24">
+        <v>5011001</v>
+      </c>
+      <c r="B40" s="25" t="s">
+        <v>43</v>
+      </c>
+      <c r="C40" s="26">
+        <v>10.403640000000001</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" ht="12" customHeight="1">
+      <c r="A41" s="24">
+        <v>5011009</v>
+      </c>
+      <c r="B41" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="C41" s="26">
+        <v>8.2428840000000001</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3" ht="12" customHeight="1">
+      <c r="A42" s="24"/>
+      <c r="B42" s="25"/>
+      <c r="C42" s="26"/>
+    </row>
+    <row r="43" spans="1:3" ht="12" customHeight="1">
+      <c r="A43" s="24">
+        <v>5011013</v>
+      </c>
+      <c r="B43" s="25" t="s">
+        <v>45</v>
+      </c>
+      <c r="C43" s="26">
+        <v>4.5615959999999998</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3" ht="12" customHeight="1">
+      <c r="A44" s="24">
+        <v>5211014</v>
+      </c>
+      <c r="B44" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="C44" s="26">
+        <v>5.5219320000000014</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3" ht="12" customHeight="1">
+      <c r="A45" s="24">
+        <v>5211015</v>
+      </c>
+      <c r="B45" s="25" t="s">
+        <v>47</v>
+      </c>
+      <c r="C45" s="26">
+        <v>5.5219320000000014</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <sheetPr>
+    <tabColor theme="9" tint="0.59999389629810485"/>
+  </sheetPr>
+  <dimension ref="A1:C14"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="F24" sqref="F24"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="9" style="2"/>
+    <col min="2" max="2" width="41.5" style="2" customWidth="1"/>
+    <col min="3" max="16384" width="9" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" ht="12" customHeight="1">
+      <c r="A1" s="21" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="2" spans="1:3" ht="12" customHeight="1">
+      <c r="A2" s="22"/>
+    </row>
+    <row r="3" spans="1:3" ht="12" customHeight="1">
+      <c r="A3" s="22" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="12" customHeight="1">
+      <c r="A4" s="22" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" ht="12" customHeight="1">
+      <c r="A5" s="22" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="12" customHeight="1">
+      <c r="A7" s="29" t="s">
+        <v>12</v>
+      </c>
+      <c r="B7" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="C7" s="31" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="12" customHeight="1">
+      <c r="A8" s="32">
+        <v>5003001</v>
+      </c>
+      <c r="B8" s="33" t="s">
+        <v>5</v>
+      </c>
+      <c r="C8" s="34">
+        <v>53.916710399999999</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="12" customHeight="1">
+      <c r="A9" s="32">
+        <v>5003002</v>
+      </c>
+      <c r="B9" s="33" t="s">
+        <v>6</v>
+      </c>
+      <c r="C9" s="34">
+        <v>32.149094399999996</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="12" customHeight="1">
+      <c r="A10" s="32">
+        <v>5003003</v>
+      </c>
+      <c r="B10" s="33" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" s="34">
+        <v>21.265286400000001</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="12" customHeight="1">
+      <c r="A11" s="32">
+        <v>5003004</v>
+      </c>
+      <c r="B11" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="C11" s="34">
+        <v>15.8233824</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="12" customHeight="1">
+      <c r="A12" s="32">
+        <v>5003005</v>
+      </c>
+      <c r="B12" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" s="34">
+        <v>21.265286400000001</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="12" customHeight="1">
+      <c r="A13" s="32">
+        <v>5003006</v>
+      </c>
+      <c r="B13" s="33" t="s">
+        <v>10</v>
+      </c>
+      <c r="C13" s="34">
+        <v>21.265286400000001</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="12" customHeight="1">
+      <c r="A14" s="32">
+        <v>5003007</v>
+      </c>
+      <c r="B14" s="33" t="s">
+        <v>11</v>
+      </c>
+      <c r="C14" s="34">
+        <v>15.8233824</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Jurlique</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>DR E VOSS PRO COSMETCI</vt:lpstr>
+      <vt:lpstr>DR E VOSS DECOR COSMET</vt:lpstr>
+      <vt:lpstr>DR E VOSS SUPLEMENTS</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>Kelter</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <dc:language>en-US</dc:language>
 </cp:coreProperties>
 </file>