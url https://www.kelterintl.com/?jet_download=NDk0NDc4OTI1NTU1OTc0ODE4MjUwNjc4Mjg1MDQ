--- v0 (2026-07-22)
+++ v1 (2026-10-21)
@@ -1,539 +1,857 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="153222"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
+  <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Kelter International Pte Ltd\Derrick Ng - Viimart\Operation\Wholesale Price\New Lists\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://kelterintl-my.sharepoint.com/personal/derrick_kelterintl_com/Documents/Kelter International/1 Daily Usage/Wholesale Price/New/"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{9B245C75-F613-44E1-8A37-A6735297B29E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="8835"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Korloff" sheetId="1" r:id="rId1"/>
+    <sheet name="DRUNK ELEPHANT" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="165" uniqueCount="85">
-[...238 lines deleted...]
-    <t>Ref</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="166" uniqueCount="106">
+  <si>
+    <t>UPC</t>
+  </si>
+  <si>
+    <t>CLEANSER</t>
+  </si>
+  <si>
+    <t>BESTE</t>
+  </si>
+  <si>
+    <t>BESTE NO. 9 JELLY CLEANSER 150 ML</t>
+  </si>
+  <si>
+    <t>150 ML/ 5 FL OZ</t>
+  </si>
+  <si>
+    <t>BESTE NO. 9 JELLY CLEANSER MIDI 60ML</t>
+  </si>
+  <si>
+    <t>60 ML / 2 FL OZ</t>
+  </si>
+  <si>
+    <t>SLAAI CLEANSER</t>
+  </si>
+  <si>
+    <t>SLAAI MAKEUP-MELTING BUTTER CLEANSER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">E-RASE MICELLAR </t>
+  </si>
+  <si>
+    <t>E-RASE™ MILKI MICELLAR WATER</t>
+  </si>
+  <si>
+    <t>240 ML / 8 FL OZ</t>
+  </si>
+  <si>
+    <t>MELLO MARULA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MELLO MARULA™ CREAM CLEANSER </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SERUM </t>
+  </si>
+  <si>
+    <t>C-FIRMA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C-FIRMA FRESH DAY SERUM </t>
+  </si>
+  <si>
+    <t>30 ML / 1  FL OZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PROTINI </t>
+  </si>
+  <si>
+    <t xml:space="preserve">PROTINI™ POWERPEPTIDE LACTIC ACID SERUM </t>
+  </si>
+  <si>
+    <t>TLC FRAMBOOS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">T.L.C. FRAMBOOS GLYCOLIC NIGHT SERUM </t>
+  </si>
+  <si>
+    <t>B-HYDRA</t>
+  </si>
+  <si>
+    <t>B-HYDRA INTENSIVE HYDRATION SERUM</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 50 ML / 1.69 FL OZ</t>
+  </si>
+  <si>
+    <t>SERUM</t>
+  </si>
+  <si>
+    <t>O-BLOOS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">O-BLOOS ROSI DROPS </t>
+  </si>
+  <si>
+    <t>30 ML / 1 FL OZ</t>
+  </si>
+  <si>
+    <t>D-BRONZI</t>
+  </si>
+  <si>
+    <t>D-BRONZI ANTI-POLLUTION SUNSHINE DROPS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">30 ML / 1  FL OZ </t>
+  </si>
+  <si>
+    <t>B-GOLDI</t>
+  </si>
+  <si>
+    <t>B-GOLDI BRIGHT DROPS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A-PASSIONI </t>
+  </si>
+  <si>
+    <t xml:space="preserve">A-PASSIONI RETINOL CREAM </t>
+  </si>
+  <si>
+    <t>A-GLOEI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A-GLOEI™ MARETINOL OIL </t>
+  </si>
+  <si>
+    <t>C-LUMA</t>
+  </si>
+  <si>
+    <t>C-LUMA™ HYDRABRIGHT SERUM 30ML</t>
+  </si>
+  <si>
+    <t>AMINO RAIN</t>
+  </si>
+  <si>
+    <t>AMINO RAIN CALMING WATER SERUM</t>
+  </si>
+  <si>
+    <t>MOISTURIZER</t>
+  </si>
+  <si>
+    <t>PROTINI POLYPEPTIDE CREAM  50 ML</t>
+  </si>
+  <si>
+    <t>50 ML / 1.69 FL OZ</t>
+  </si>
+  <si>
+    <t>PROTINI</t>
+  </si>
+  <si>
+    <t>PROTINI POLYPEPTIDE CREAM  15 ML</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15  ML / 0.5 FL OZ </t>
+  </si>
+  <si>
+    <t>LALA RETRO</t>
+  </si>
+  <si>
+    <t>LALA RETRO WHIPPED CREAM 50 ML</t>
+  </si>
+  <si>
+    <t>BORA BARRIER</t>
+  </si>
+  <si>
+    <t>BORA BARRIER™ REPAIR CREAM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">WONDERWILD </t>
+  </si>
+  <si>
+    <t>WONDERWILD™ MIRACLE BUTTER</t>
+  </si>
+  <si>
+    <t>60 ML /  2 FL OZ</t>
+  </si>
+  <si>
+    <t>VIRGIN MARULA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VIRGIN MARULA LUXURY FACIAL OIL 15 ML </t>
+  </si>
+  <si>
+    <t xml:space="preserve">VIRGIN MARULA LUXURY FACIAL OIL 30 ML </t>
+  </si>
+  <si>
+    <t>MASK</t>
+  </si>
+  <si>
+    <t>F-BALM</t>
+  </si>
+  <si>
+    <t>F-BALM ELECTROLYTE WATERFACIAL</t>
+  </si>
+  <si>
+    <t>50 ML/ 1.69 FL OZ</t>
+  </si>
+  <si>
+    <t>EYE</t>
+  </si>
+  <si>
+    <t>C-TANGO EYE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C-TANGO MULTIVITAMIN EYE CREAM </t>
+  </si>
+  <si>
+    <t>15 ML/.5 FL OZ</t>
+  </si>
+  <si>
+    <t>CERAMIGHT EYE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CERAMIGHTY AF EYE BALM </t>
+  </si>
+  <si>
+    <t>A-SHABA EYE</t>
+  </si>
+  <si>
+    <t>A-SHABA COMPLEX EYE SERUM REFORM</t>
+  </si>
+  <si>
+    <t>LIP</t>
+  </si>
+  <si>
+    <t>LIPPE BALM</t>
+  </si>
+  <si>
+    <t>LIPPE BALM REFORM</t>
+  </si>
+  <si>
+    <t>3.7 G / 0.13 OZ</t>
+  </si>
+  <si>
+    <t>PLUMP-C</t>
+  </si>
+  <si>
+    <t>PLUMP-C TRIPLEPEPTIDE LIPPE MASK</t>
+  </si>
+  <si>
+    <t>20 ML / 0.67 FL OZ</t>
+  </si>
+  <si>
+    <t>BODY</t>
+  </si>
+  <si>
+    <t>THERABU</t>
+  </si>
+  <si>
+    <t>THERABU™ REPARATIVE HAND CREAM</t>
+  </si>
+  <si>
+    <t>SUN</t>
+  </si>
+  <si>
+    <t>UMBRA</t>
+  </si>
+  <si>
+    <t>UMBRA SHEER™ MINERAL CREAM SPF30</t>
+  </si>
+  <si>
+    <t>UMBRA TINTE™ MINERAL CREAM SPF30</t>
+  </si>
+  <si>
+    <t>UMBRA COCOA™ MINERAL CREAM SPF30</t>
+  </si>
+  <si>
+    <t>TREX</t>
+  </si>
+  <si>
+    <t>TREX 2025</t>
+  </si>
+  <si>
+    <t>THE MILE HIGH-DRATION CLUB: PROTINI CREAM – 50ML + B-HYDRA – 50ML</t>
+  </si>
+  <si>
+    <t>50 ML / 50 ML</t>
+  </si>
+  <si>
+    <t>TRIP TO RADIANCE: C-LUMA SERUM 30ML + LALA RETRO CREAM 50ML</t>
+  </si>
+  <si>
+    <t>30 ML / 50 ML</t>
+  </si>
+  <si>
+    <t>GLOWING SOMEWHERE: D-BRONZI 30ML + PROTINI CREAM – 50ML</t>
+  </si>
+  <si>
+    <t>31 ML / 50 ML</t>
+  </si>
+  <si>
+    <t>TREX 2026</t>
+  </si>
+  <si>
+    <t>KIT #1: B-Hydra (50ml) + Protini Cream (50ml)</t>
+  </si>
+  <si>
+    <t>KIT #2: D-Bronzi (30ml) + Protini Cream (50ml)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KIT #3: T.L.C. Framboos (30ml) + Lala Cream (50ml) </t>
   </si>
   <si>
     <t>Line</t>
   </si>
   <si>
-    <t>Status</t>
+    <t>Sub-Line</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
-    <t>Cost (eur)</t>
-[...2 lines deleted...]
-    <t>Moq Eur15000.00</t>
+    <t>Size</t>
+  </si>
+  <si>
+    <t>Drunk Elephant</t>
+  </si>
+  <si>
+    <t>Exw USA</t>
+  </si>
+  <si>
+    <t>Moq Usd80,000</t>
+  </si>
+  <si>
+    <t>Cost (usd)</t>
+  </si>
+  <si>
+    <t>Lead Time: 12-14 weeks</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-[...1 lines deleted...]
-    <numFmt numFmtId="164" formatCode="[$€-2]\ #,##0.00"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="2">
+    <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
+    <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0.00"/>
   </numFmts>
-  <fonts count="4" x14ac:knownFonts="1">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="9"/>
-[...4 lines deleted...]
-    <font>
       <b/>
       <sz val="9"/>
+      <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF343E77"/>
+        <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="-0.499984740745262"/>
+        <bgColor indexed="0"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="1">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="25">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="9" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="2" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="165" fontId="4" fillId="2" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="2" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="2" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="2" borderId="9" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="4">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal 145" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Normal 2 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Normal 5" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -631,991 +949,933 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F49"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:F46"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="K17" sqref="K17"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D19" sqref="D19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="14.875" style="4" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="16384" width="9" style="1"/>
+    <col min="1" max="1" width="17.453125" style="7" customWidth="1"/>
+    <col min="2" max="2" width="14.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="19.453125" style="7" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="64.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="16.7265625" style="2" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="9.81640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="7" max="16384" width="9.1796875" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="7" t="s">
+    <row r="1" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B1" s="2"/>
+      <c r="C1" s="3"/>
+    </row>
+    <row r="2" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="5"/>
+      <c r="B2" s="2"/>
+      <c r="C2" s="3"/>
+    </row>
+    <row r="3" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="B3" s="2"/>
+      <c r="C3" s="3"/>
+    </row>
+    <row r="4" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="B4" s="2"/>
+      <c r="C4" s="3"/>
+      <c r="E4" s="6"/>
+    </row>
+    <row r="5" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="B5" s="6"/>
+      <c r="C5" s="3"/>
+      <c r="E5" s="6"/>
+    </row>
+    <row r="6" spans="1:6" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.35"/>
+    <row r="7" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="B7" s="9" t="s">
+        <v>97</v>
+      </c>
+      <c r="C7" s="9" t="s">
+        <v>98</v>
+      </c>
+      <c r="D7" s="10" t="s">
+        <v>99</v>
+      </c>
+      <c r="E7" s="9" t="s">
+        <v>100</v>
+      </c>
+      <c r="F7" s="11" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="12">
+        <v>856556004852</v>
+      </c>
+      <c r="B8" s="13" t="s">
         <v>1</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="A3" s="6" t="s">
+      <c r="C8" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="D8" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="E8" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="F8" s="15">
+        <v>21.384000000000004</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="12">
+        <v>812343032415</v>
+      </c>
+      <c r="B9" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="C9" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="D9" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="E9" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F9" s="15">
+        <v>10.692000000000002</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="12">
+        <v>856556004753</v>
+      </c>
+      <c r="B10" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="C10" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="E10" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="F10" s="15">
+        <v>23.166</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="12">
+        <v>812343031951</v>
+      </c>
+      <c r="B11" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="C11" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D11" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="E11" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F11" s="15">
+        <v>19.008000000000003</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="12">
+        <v>194249406461</v>
+      </c>
+      <c r="B12" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="C12" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="D12" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="E12" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="F12" s="15">
+        <v>21.384000000000004</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="12">
+        <v>812343034358</v>
+      </c>
+      <c r="B13" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="D13" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="E13" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="F13" s="15">
+        <v>46.926000000000009</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="12">
+        <v>194249413018</v>
+      </c>
+      <c r="B14" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="C14" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="D14" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="E14" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="F14" s="15">
+        <v>48.708000000000006</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="12">
+        <v>812343032781</v>
+      </c>
+      <c r="B15" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="C15" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="D15" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="F15" s="15">
+        <v>53.46</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="12">
+        <v>856556004180</v>
+      </c>
+      <c r="B16" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="D16" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="E16" s="18" t="s">
+        <v>24</v>
+      </c>
+      <c r="F16" s="15">
+        <v>32.076000000000001</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="12">
+        <v>812343032057</v>
+      </c>
+      <c r="B17" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="C17" s="18" t="s">
+        <v>26</v>
+      </c>
+      <c r="D17" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="E17" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="F17" s="15">
+        <v>23.166</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="12">
+        <v>812343032064</v>
+      </c>
+      <c r="B18" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="C18" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="D18" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="E18" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="F18" s="15">
+        <v>23.166</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="12">
+        <v>194249404733</v>
+      </c>
+      <c r="B19" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="C19" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="D19" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="E19" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="F19" s="15">
+        <v>23.166</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="12">
+        <v>812343032392</v>
+      </c>
+      <c r="B20" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="C20" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D20" s="14" t="s">
+        <v>35</v>
+      </c>
+      <c r="E20" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="F20" s="15">
+        <v>45.143999999999998</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="12">
+        <v>812343036369</v>
+      </c>
+      <c r="B21" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="C21" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D21" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="E21" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="F21" s="15">
+        <v>43.362000000000002</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="12">
+        <v>194249409479</v>
+      </c>
+      <c r="B22" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="C22" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="D22" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="E22" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="F22" s="15">
+        <v>40.392000000000003</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="12">
+        <v>194249410437</v>
+      </c>
+      <c r="B23" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="C23" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="D23" s="14" t="s">
+        <v>41</v>
+      </c>
+      <c r="E23" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="F23" s="15">
+        <v>34.451999999999998</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="12">
+        <v>856556004739</v>
+      </c>
+      <c r="B24" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="C24" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="D24" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="E24" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="F24" s="15">
+        <v>42.768000000000008</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="12">
+        <v>812343032521</v>
+      </c>
+      <c r="B25" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="C25" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="D25" s="14" t="s">
+        <v>46</v>
+      </c>
+      <c r="E25" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="F25" s="15">
+        <v>14.256</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="12">
+        <v>812343030350</v>
+      </c>
+      <c r="B26" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="C26" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="D26" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="E26" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="F26" s="15">
+        <v>39.204000000000001</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="12">
+        <v>194249405518</v>
+      </c>
+      <c r="B27" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="C27" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="D27" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="E27" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="F27" s="15">
+        <v>43.956000000000003</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="12">
+        <v>812343035720</v>
+      </c>
+      <c r="B28" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="C28" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="D28" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="E28" s="18" t="s">
+        <v>54</v>
+      </c>
+      <c r="F28" s="15">
+        <v>23.166</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="12">
+        <v>856556004821</v>
+      </c>
+      <c r="B29" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="C29" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="D29" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="E29" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="F29" s="15">
+        <v>24.948000000000004</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="12">
+        <v>856556004005</v>
+      </c>
+      <c r="B30" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="C30" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="D30" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="E30" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="F30" s="15">
+        <v>42.768000000000008</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="12">
+        <v>812343031029</v>
+      </c>
+      <c r="B31" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="C31" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="D31" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="E31" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="F31" s="15">
+        <v>33.264000000000003</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="12">
+        <v>850155008013</v>
+      </c>
+      <c r="B32" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="C32" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="D32" s="14" t="s">
+        <v>64</v>
+      </c>
+      <c r="E32" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="F32" s="15">
+        <v>38.61</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="12">
+        <v>812343037229</v>
+      </c>
+      <c r="B33" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="C33" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="D33" s="14" t="s">
+        <v>67</v>
+      </c>
+      <c r="E33" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="F33" s="15">
+        <v>36.828000000000003</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="12">
+        <v>194249402715</v>
+      </c>
+      <c r="B34" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="C34" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="D34" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="E34" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="F34" s="15">
+        <v>38.61</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="12">
+        <v>194249405419</v>
+      </c>
+      <c r="B35" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="C35" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="D35" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="E35" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="F35" s="15">
+        <v>13.068</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="12">
+        <v>812343036086</v>
+      </c>
+      <c r="B36" s="16" t="s">
+        <v>70</v>
+      </c>
+      <c r="C36" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="D36" s="14" t="s">
+        <v>75</v>
+      </c>
+      <c r="E36" s="17" t="s">
         <v>76</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="6" t="s">
+      <c r="F36" s="15">
+        <v>16.632000000000001</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="12">
+        <v>194249405235</v>
+      </c>
+      <c r="B37" s="16" t="s">
         <v>77</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="6" t="s">
+      <c r="C37" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="D37" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="E37" s="17" t="s">
+        <v>73</v>
+      </c>
+      <c r="F37" s="15">
+        <v>14.256</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="12">
+        <v>812343032842</v>
+      </c>
+      <c r="B38" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="C38" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="D38" s="14" t="s">
+        <v>82</v>
+      </c>
+      <c r="E38" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F38" s="15">
+        <v>21.384000000000004</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="12">
+        <v>812343033009</v>
+      </c>
+      <c r="B39" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="C39" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="D39" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="E39" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F39" s="15">
+        <v>21.384000000000004</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="12">
+        <v>194249408595</v>
+      </c>
+      <c r="B40" s="16" t="s">
+        <v>80</v>
+      </c>
+      <c r="C40" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="D40" s="14" t="s">
         <v>84</v>
       </c>
-    </row>
-[...53 lines deleted...]
-      <c r="D9" s="4" t="s">
+      <c r="E40" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="E9" s="1" t="s">
-[...803 lines deleted...]
-        <v>20.930399999999999</v>
+      <c r="F40" s="15">
+        <v>21.384000000000004</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="12">
+        <v>194249413704</v>
+      </c>
+      <c r="B41" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="C41" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="D41" s="14" t="s">
+        <v>87</v>
+      </c>
+      <c r="E41" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="F41" s="15">
+        <v>59.994</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="12">
+        <v>194249414114</v>
+      </c>
+      <c r="B42" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="C42" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="D42" s="14" t="s">
+        <v>89</v>
+      </c>
+      <c r="E42" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="F42" s="15">
+        <v>66.528000000000006</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="12">
+        <v>194249414121</v>
+      </c>
+      <c r="B43" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="C43" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="D43" s="14" t="s">
+        <v>91</v>
+      </c>
+      <c r="E43" s="17" t="s">
+        <v>92</v>
+      </c>
+      <c r="F43" s="15">
+        <v>54.648000000000003</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="12">
+        <v>194249417702</v>
+      </c>
+      <c r="B44" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="C44" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="D44" s="14" t="s">
+        <v>94</v>
+      </c>
+      <c r="E44" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="F44" s="15">
+        <v>63.558000000000007</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="12">
+        <v>194249418020</v>
+      </c>
+      <c r="B45" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="C45" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="D45" s="14" t="s">
+        <v>95</v>
+      </c>
+      <c r="E45" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="F45" s="15">
+        <v>55.836000000000006</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A46" s="19">
+        <v>194249418112</v>
+      </c>
+      <c r="B46" s="20" t="s">
+        <v>85</v>
+      </c>
+      <c r="C46" s="21" t="s">
+        <v>93</v>
+      </c>
+      <c r="D46" s="22" t="s">
+        <v>96</v>
+      </c>
+      <c r="E46" s="23" t="s">
+        <v>90</v>
+      </c>
+      <c r="F46" s="24">
+        <v>79.00200000000001</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Korloff</vt:lpstr>
+      <vt:lpstr>DRUNK ELEPHANT</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>Kelter</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <dc:language>en-US</dc:language>
 </cp:coreProperties>
 </file>