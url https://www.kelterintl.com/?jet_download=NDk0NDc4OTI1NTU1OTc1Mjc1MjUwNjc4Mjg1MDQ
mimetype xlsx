--- v0 (2026-07-21)
+++ v1 (2026-10-21)
@@ -1,2033 +1,628 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
-  <workbookPr filterPrivacy="1"/>
+  <workbookPr/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Kelter International Pte Ltd\Derrick Ng - Viimart\Operation\Wholesale Price\New Lists\Wholesale Price Added - Current Month\Skincare &amp; Perfume\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="-105" windowWidth="19425" windowHeight="11505"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="9435"/>
   </bookViews>
   <sheets>
-    <sheet name="LEVEL3" sheetId="4" r:id="rId1"/>
+    <sheet name="Diptique" sheetId="1" r:id="rId1"/>
   </sheets>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Diptique!$A$7:$C$7</definedName>
+  </definedNames>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="747" uniqueCount="596">
-[...1759 lines deleted...]
-    <t>NITRILE GLOVES BLACK X-LARGE 20CT</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="70">
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>Description</t>
+  </si>
+  <si>
+    <t>Do Son EDP giant fragrance - 200ml</t>
+  </si>
+  <si>
+    <t>Do Son EDP limited-edition coffret - 75ml</t>
+  </si>
+  <si>
+    <t>EAU DE MINTHE EDP 75ml/2.5floz</t>
+  </si>
+  <si>
+    <t>Eau Rihla EDP giant fragrance 200ml</t>
+  </si>
+  <si>
+    <t>Eau Rihla Middle East EDP 75ml / 2,5 fl.oz.</t>
+  </si>
+  <si>
+    <t>Eau Rose EDP limited-edition coffret - 75ml</t>
+  </si>
+  <si>
+    <t>EDP 34 Bld St Germain 75 ml / 2.5 fl oz</t>
+  </si>
+  <si>
+    <t>EDP Benjoin Bohème 75ml/2.5 fl.oz 78°</t>
+  </si>
+  <si>
+    <t>EDP Discovery Set 5x7,5ml/5x0.25 fl.oz</t>
+  </si>
+  <si>
+    <t>EDP Do Son 75 ml / 2.5 fl oz (Coffret) 80° Bitrex</t>
+  </si>
+  <si>
+    <t>EDP EAU CAPITALE 75ML/2,5FL OZ COFFRET 77°</t>
+  </si>
+  <si>
+    <t>EDP EAU DUELLE 75 ML / 2,5 FL OZ EN COFFRET 78°</t>
+  </si>
+  <si>
+    <t>EDP Eau Rose 75ml / 2,5 fl. oz 79°</t>
+  </si>
+  <si>
+    <t>EDP Fleur de Peau 75 ml/2.5 floz Coffret 77°bitrex</t>
+  </si>
+  <si>
+    <t>EDP L'Ombre dans l'Eau 75ml/2,5 fl oz 80° Bitrex</t>
+  </si>
+  <si>
+    <t>EDP Orphéon 75ml / 2,5 fl.oz.</t>
+  </si>
+  <si>
+    <t>EDP Oud Palao 75 ml / 2,5 fl oz en coffret 77°</t>
+  </si>
+  <si>
+    <t>EDP Philosykos 75 ml/2,5 fl oz(Coffret) 80° Bitrex</t>
+  </si>
+  <si>
+    <t>EDP Tam Dao 75 ml / 2,5 fl oz (Coffret) 80° Bitrex</t>
+  </si>
+  <si>
+    <t>EDP Tempo 75 ml / 2.5 fl oz (Coffret) 77° Bitrex</t>
+  </si>
+  <si>
+    <t>EDP Vetyverio 75 ml/2.5 fl oz (Coffret) 76° Bitrex</t>
+  </si>
+  <si>
+    <t>EDT 34 bvd St Germain 100ml/3,4 fl oz 78°</t>
+  </si>
+  <si>
+    <t>EDT Do Son 100 ml / 3,4 fl oz 80° Bitrex</t>
+  </si>
+  <si>
+    <t>EDT Do Son 50 ml / 1,7 fl oz 80° Bitrex</t>
+  </si>
+  <si>
+    <t>EDT EAU DE LIERRE 100 ML / 3,4 FL OZ 80° - BITREX</t>
+  </si>
+  <si>
+    <t>EDT Eau de Néroli 100 ml / 3.4 fl oz - BX</t>
+  </si>
+  <si>
+    <t>EDT EAU DES HESPÉRIDES 100 ML / 3.4 FL OZ 75° - BX</t>
+  </si>
+  <si>
+    <t>EDT Eau des Sens 100 ml / 3.4 fl oz 77° Bitrex</t>
+  </si>
+  <si>
+    <t>EDT Eau des Sens 50 ml / 1.7 fl oz 77° Bitrex</t>
+  </si>
+  <si>
+    <t>EDT Eau Duelle 100 ml / 3,4 fl oz 80°</t>
+  </si>
+  <si>
+    <t>EDT Eau Duelle 50 ml / 1,7 fl oz 80°</t>
+  </si>
+  <si>
+    <t>EDT Eau Mohéli 100 ml / 3,4 fl oz 78°</t>
+  </si>
+  <si>
+    <t>EDT Eau Rose 100 ml / 3,4 fl oz 79° Bitrex</t>
+  </si>
+  <si>
+    <t>EDT Eau Rose 50 ml / 1,7 fl oz 79° Bitrex</t>
+  </si>
+  <si>
+    <t>EDT Fleur de Peau 100 ml / 3.4 fl oz</t>
+  </si>
+  <si>
+    <t>EDT Fleur de Peau 50 ml / 1.7 fl oz</t>
+  </si>
+  <si>
+    <t>EDT Geranium Odorata 100 ml / 3,4 fl oz 79°</t>
+  </si>
+  <si>
+    <t>EDT Ilio 100ml</t>
+  </si>
+  <si>
+    <t>EDT L'Eau Papier 100ml / 3.4 fl.oz 79°</t>
+  </si>
+  <si>
+    <t>EDT L'Eau Papier 50ml/1.7fl.oz 79°</t>
+  </si>
+  <si>
+    <t>EDT L'Ombre dans l'Eau 100 ml/3,4 fl oz 80° Bitrex</t>
+  </si>
+  <si>
+    <t>EDT L'Ombre dans l'Eau 50 ml/ 1,7 fl oz 80° Bitrex</t>
+  </si>
+  <si>
+    <t>EDT Ofrésia100 ml / 3,4 fl oz 80°</t>
+  </si>
+  <si>
+    <t>EDT OLÈNE 100 ML / 3,4 FL OZ 80° BITREX</t>
+  </si>
+  <si>
+    <t>EDT Orphéon 100ml</t>
+  </si>
+  <si>
+    <t>EDT OYÉDO 50 ML / 1,7 FL OZ 80° - BITREX</t>
+  </si>
+  <si>
+    <t>EDT OYÉDO100 ML / 3,4 FL OZ 80° - BITREX</t>
+  </si>
+  <si>
+    <t>EDT Philosykos 100 ml / 3,4 fl oz 81°</t>
+  </si>
+  <si>
+    <t>EDT Philosykos 50 ml / 1,7 fl oz 80°</t>
+  </si>
+  <si>
+    <t>EDT Tam Dao 100 ml / 3,4 fl oz 80° Bitrex</t>
+  </si>
+  <si>
+    <t>EDT Tam Dao 50 ml / 1,7 fl oz  80° Bitrex</t>
+  </si>
+  <si>
+    <t>EDT Vetyverio 100 ml / 3,4 fl oz 77° Bitrex</t>
+  </si>
+  <si>
+    <t>EDT Vetyverio 50 ml / 1,7 fl oz 77° Bitrex</t>
+  </si>
+  <si>
+    <t>Fleur de Peau EDP giant fragrance - 200ml</t>
+  </si>
+  <si>
+    <t>New EDP Nabati 75ml / 2,5 fl.oz. 78°</t>
+  </si>
+  <si>
+    <t>Orphéon EDP giant fragrance - 200ml</t>
+  </si>
+  <si>
+    <t>Orphéon EDP limited-edition coffret - 75ml</t>
+  </si>
+  <si>
+    <t>Set 2025 3x7,5ml EDP (Fdp, Do Son, Orphéon)</t>
+  </si>
+  <si>
+    <t>Set 2025 Duo Fleur de Peau EDP 30ml</t>
+  </si>
+  <si>
+    <t>Set 2025 Eau Rose 50ml EDT+Eau Rose Hairmist 30ml</t>
+  </si>
+  <si>
+    <t>Set 5 EDT 7,5 ml/0,25 fl oz(Sens/Dos/Phi/Rose/Omb)</t>
+  </si>
+  <si>
+    <t>Surprise book set Orphéon EDP + cleansing gel 50ml</t>
+  </si>
+  <si>
+    <t>Exw Europe</t>
+  </si>
+  <si>
+    <t>Lead Time: 3-5 weeks</t>
+  </si>
+  <si>
+    <t>Moq Eur20,000</t>
+  </si>
+  <si>
+    <t>Ean</t>
   </si>
   <si>
     <t>Cost (usd)</t>
   </si>
   <si>
-    <t>L3EVEL 3</t>
-[...20 lines deleted...]
-    <t>Size</t>
+    <t>Diptique</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="3">
-[...2 lines deleted...]
-    <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.00"/>
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
   </numFmts>
-  <fonts count="5" x14ac:knownFonts="1">
-[...6 lines deleted...]
-    </font>
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color rgb="FFC00000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
-[...7 lines deleted...]
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="-0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color auto="1"/>
+        <color indexed="64"/>
       </left>
       <right style="thin">
-        <color auto="1"/>
+        <color indexed="64"/>
       </right>
       <top style="thin">
-        <color auto="1"/>
+        <color indexed="64"/>
       </top>
       <bottom style="thin">
-        <color auto="1"/>
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="17">
+  <cellXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="1" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...12 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="1" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="166" fontId="4" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="2" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="164" fontId="4" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
-[...1 lines deleted...]
-    <cellStyle name="Currency" xfId="1" builtinId="4"/>
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="1">
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>304800</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>151524</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="AutoShape 2" descr="Image result for pafum de mrly logo">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3AB9AF8B-C4A9-40B6-85BC-050E95230133}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="10563225" y="0"/>
+          <a:ext cx="304800" cy="304800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>304800</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>28727</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="4" name="AutoShape 3" descr="Image result for pafum de mrly logo">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF730840-A47B-4601-915F-F3F3D49895D8}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="10563225" y="8801100"/>
+          <a:ext cx="304800" cy="336352"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1590674</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>66675</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2382319</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>104775</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="Picture 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2A18A94F-A1D7-A6C6-273D-033D62324F16}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2638424" y="66675"/>
+          <a:ext cx="791645" cy="800100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2282,5407 +877,814 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
-    <tabColor rgb="FF92D050"/>
+    <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G256"/>
+  <dimension ref="A1:C69"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-[...2 lines deleted...]
-      <selection pane="bottomLeft" activeCell="J248" sqref="J248"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="14.28515625" style="2" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="11.42578125" style="1"/>
+    <col min="1" max="1" width="15.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="52.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="12.5703125" style="10" bestFit="1" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...81 lines deleted...]
-      <c r="F10" s="6">
+    <row r="1" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="9" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="1" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="1" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="1" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="B6" s="4"/>
+      <c r="C6" s="11"/>
+    </row>
+    <row r="7" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="C7" s="12" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="7">
+        <v>3700431459701</v>
+      </c>
+      <c r="B8" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="C8" s="13">
+        <v>261.36</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="7">
+        <v>3700431459664</v>
+      </c>
+      <c r="B9" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="C9" s="13">
+        <v>126.36000000000001</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="7">
+        <v>3701699303997</v>
+      </c>
+      <c r="B10" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="C10" s="13">
+        <v>133.92000000000002</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="7">
+        <v>3701699308015</v>
+      </c>
+      <c r="B11" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C11" s="13">
+        <v>345.6</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="7">
+        <v>3700431429186</v>
+      </c>
+      <c r="B12" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="C12" s="13">
+        <v>178.20000000000002</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="7">
+        <v>3700431459671</v>
+      </c>
+      <c r="B13" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" s="13">
+        <v>126.36000000000001</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="7">
+        <v>3700431442628</v>
+      </c>
+      <c r="B14" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="C14" s="13">
+        <v>168.48000000000002</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="7">
+        <v>3700431497093</v>
+      </c>
+      <c r="B15" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" s="13">
+        <v>178.20000000000002</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="7">
+        <v>3700431459640</v>
+      </c>
+      <c r="B16" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="C16" s="13">
+        <v>92.88000000000001</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="7">
+        <v>3700431425690</v>
+      </c>
+      <c r="B17" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="C17" s="13">
+        <v>133.92000000000002</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="7">
+        <v>3700431442994</v>
+      </c>
+      <c r="B18" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="G10" s="8">
-[...142 lines deleted...]
-      <c r="C17" s="6" t="s">
+      <c r="C18" s="13">
+        <v>133.92000000000002</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="7">
+        <v>3700431443182</v>
+      </c>
+      <c r="B19" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="C19" s="13">
+        <v>133.92000000000002</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="7">
+        <v>3700431435002</v>
+      </c>
+      <c r="B20" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="C20" s="13">
+        <v>133.92000000000002</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="7">
+        <v>3700431425713</v>
+      </c>
+      <c r="B21" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C21" s="13">
+        <v>133.92000000000002</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="7">
+        <v>3700431486097</v>
+      </c>
+      <c r="B22" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="C22" s="13">
+        <v>133.92000000000002</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="7">
+        <v>3700431426321</v>
+      </c>
+      <c r="B23" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="C23" s="13">
+        <v>133.92000000000002</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="7">
+        <v>3700431486110</v>
+      </c>
+      <c r="B24" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C24" s="13">
+        <v>133.92000000000002</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="7">
+        <v>3700431425461</v>
+      </c>
+      <c r="B25" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="C25" s="14">
+        <v>133.92000000000002</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="7">
+        <v>3700431425782</v>
+      </c>
+      <c r="B26" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="C26" s="14">
+        <v>133.92000000000002</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="7">
+        <v>3700431425805</v>
+      </c>
+      <c r="B27" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="C27" s="14">
+        <v>133.92000000000002</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="7">
+        <v>3700431425836</v>
+      </c>
+      <c r="B28" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="C28" s="14">
+        <v>133.92000000000002</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="7">
+        <v>3700431428523</v>
+      </c>
+      <c r="B29" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="C29" s="14">
+        <v>123.12</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="7">
+        <v>3700431425843</v>
+      </c>
+      <c r="B30" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="C30" s="14">
+        <v>115.56</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="7">
+        <v>3700431425638</v>
+      </c>
+      <c r="B31" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="C31" s="14">
+        <v>83.160000000000011</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="7">
+        <v>3700431442840</v>
+      </c>
+      <c r="B32" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="C32" s="14">
+        <v>115.56</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="7">
+        <v>3700431442666</v>
+      </c>
+      <c r="B33" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="C33" s="14">
+        <v>115.56</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="7">
+        <v>3700431442673</v>
+      </c>
+      <c r="B34" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="C34" s="14">
+        <v>115.56</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="7">
+        <v>3700431425867</v>
+      </c>
+      <c r="B35" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="C35" s="14">
+        <v>115.56</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="7">
+        <v>3700431425645</v>
+      </c>
+      <c r="B36" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="C36" s="14">
+        <v>83.160000000000011</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="7">
+        <v>3700431442680</v>
+      </c>
+      <c r="B37" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="C37" s="14">
+        <v>115.56</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="7">
+        <v>3700431443199</v>
+      </c>
+      <c r="B38" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="C38" s="14">
+        <v>83.160000000000011</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="7">
+        <v>3700431442697</v>
+      </c>
+      <c r="B39" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="C39" s="14">
+        <v>115.56</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="7">
+        <v>3700431425881</v>
+      </c>
+      <c r="B40" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="C40" s="14">
+        <v>115.56</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="7">
+        <v>3700431425652</v>
+      </c>
+      <c r="B41" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="C41" s="14">
+        <v>83.160000000000011</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="7">
+        <v>3700431495075</v>
+      </c>
+      <c r="B42" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C42" s="14">
+        <v>115.56</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="7">
+        <v>3700431495082</v>
+      </c>
+      <c r="B43" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C43" s="14">
+        <v>83.160000000000011</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="7">
+        <v>3700431442703</v>
+      </c>
+      <c r="B44" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="C44" s="14">
+        <v>115.56</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="7">
+        <v>3700431489838</v>
+      </c>
+      <c r="B45" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="C45" s="14">
+        <v>115.56</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="7">
+        <v>3700431450081</v>
+      </c>
+      <c r="B46" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="C46" s="14">
+        <v>115.56</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="7">
+        <v>3700431450098</v>
+      </c>
+      <c r="B47" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="C47" s="14">
+        <v>83.160000000000011</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="7">
+        <v>3700431486042</v>
+      </c>
+      <c r="B48" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="C48" s="14">
+        <v>115.56</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="7">
+        <v>3700431425669</v>
+      </c>
+      <c r="B49" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="C49" s="14">
+        <v>83.160000000000011</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="7">
+        <v>3700431441690</v>
+      </c>
+      <c r="B50" s="8" t="s">
         <v>44</v>
       </c>
-      <c r="D17" s="7" t="s">
-[...19 lines deleted...]
-      <c r="C18" s="6" t="s">
+      <c r="C50" s="14">
+        <v>115.56</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="7">
+        <v>3700431442734</v>
+      </c>
+      <c r="B51" s="8" t="s">
         <v>45</v>
       </c>
-      <c r="D18" s="7" t="s">
-[...676 lines deleted...]
-      <c r="C50" s="6" t="s">
+      <c r="C51" s="14">
+        <v>115.56</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="7">
+        <v>3701699309098</v>
+      </c>
+      <c r="B52" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="D50" s="7" t="s">
+      <c r="C52" s="14">
+        <v>115.56</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="7">
+        <v>3700431443083</v>
+      </c>
+      <c r="B53" s="8" t="s">
         <v>47</v>
       </c>
-      <c r="E50" s="6" t="s">
-[...85 lines deleted...]
-      <c r="C54" s="6" t="s">
+      <c r="C53" s="14">
+        <v>83.160000000000011</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="7">
+        <v>3700431442857</v>
+      </c>
+      <c r="B54" s="8" t="s">
         <v>48</v>
       </c>
-      <c r="D54" s="7" t="s">
+      <c r="C54" s="14">
+        <v>115.56</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="7">
+        <v>3700431421555</v>
+      </c>
+      <c r="B55" s="8" t="s">
         <v>49</v>
       </c>
-      <c r="E54" s="6" t="s">
-[...85 lines deleted...]
-      <c r="C58" s="6" t="s">
+      <c r="C55" s="14">
+        <v>115.56</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="7">
+        <v>3700431421548</v>
+      </c>
+      <c r="B56" s="8" t="s">
         <v>50</v>
       </c>
-      <c r="D58" s="7" t="s">
+      <c r="C56" s="14">
+        <v>83.160000000000011</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="7">
+        <v>3700431425935</v>
+      </c>
+      <c r="B57" s="8" t="s">
         <v>51</v>
       </c>
-      <c r="E58" s="6" t="s">
-[...16 lines deleted...]
-      <c r="C59" s="6" t="s">
+      <c r="C57" s="14">
+        <v>115.56</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="7">
+        <v>3700431425676</v>
+      </c>
+      <c r="B58" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="D59" s="7" t="s">
+      <c r="C58" s="14">
+        <v>83.160000000000011</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="7">
+        <v>3700431425966</v>
+      </c>
+      <c r="B59" s="8" t="s">
         <v>53</v>
       </c>
-      <c r="E59" s="6" t="s">
-[...16 lines deleted...]
-      <c r="C60" s="6" t="s">
+      <c r="C59" s="14">
+        <v>115.56</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="7">
+        <v>3700431425683</v>
+      </c>
+      <c r="B60" s="8" t="s">
         <v>54</v>
       </c>
-      <c r="D60" s="7" t="s">
+      <c r="C60" s="14">
+        <v>83.160000000000011</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="7">
+        <v>3700431459688</v>
+      </c>
+      <c r="B61" s="8" t="s">
         <v>55</v>
       </c>
-      <c r="E60" s="6" t="s">
-[...16 lines deleted...]
-      <c r="C61" s="6" t="s">
+      <c r="C61" s="14">
+        <v>261.36</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="7">
+        <v>3700431449474</v>
+      </c>
+      <c r="B62" s="8" t="s">
         <v>56</v>
       </c>
-      <c r="D61" s="7" t="s">
+      <c r="C62" s="14">
+        <v>178.20000000000002</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="7">
+        <v>3700431459695</v>
+      </c>
+      <c r="B63" s="8" t="s">
         <v>57</v>
       </c>
-      <c r="E61" s="6" t="s">
-[...861 lines deleted...]
-      <c r="C101" s="6" t="s">
+      <c r="C63" s="14">
+        <v>261.36</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="7">
+        <v>3700431459657</v>
+      </c>
+      <c r="B64" s="8" t="s">
         <v>58</v>
       </c>
-      <c r="D101" s="7" t="s">
-[...19 lines deleted...]
-      <c r="C102" s="6" t="s">
+      <c r="C64" s="14">
+        <v>126.36000000000001</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="7">
+        <v>3700431488626</v>
+      </c>
+      <c r="B65" s="8" t="s">
         <v>59</v>
       </c>
-      <c r="D102" s="7" t="s">
-[...892 lines deleted...]
-      <c r="B145" s="6" t="s">
+      <c r="C65" s="14">
+        <v>66.960000000000008</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="7">
+        <v>3700431488640</v>
+      </c>
+      <c r="B66" s="8" t="s">
         <v>60</v>
       </c>
-      <c r="C145" s="6" t="s">
+      <c r="C66" s="14">
+        <v>153.36000000000001</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="7">
+        <v>3700431488619</v>
+      </c>
+      <c r="B67" s="8" t="s">
         <v>61</v>
       </c>
-      <c r="D145" s="7" t="s">
+      <c r="C67" s="14">
+        <v>123.12</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="7">
+        <v>3700431488688</v>
+      </c>
+      <c r="B68" s="8" t="s">
         <v>62</v>
       </c>
-      <c r="E145" s="6"/>
-[...11 lines deleted...]
-      <c r="B146" s="6" t="s">
+      <c r="C68" s="14">
+        <v>85.320000000000007</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="7">
+        <v>3700431459565</v>
+      </c>
+      <c r="B69" s="8" t="s">
         <v>63</v>
       </c>
-      <c r="C146" s="6" t="s">
-[...2306 lines deleted...]
-        <v>49.04064000000001</v>
+      <c r="C69" s="14">
+        <v>76.680000000000007</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId1"/>
+  <autoFilter ref="A7:C7"/>
+  <conditionalFormatting sqref="A6">
+    <cfRule type="duplicateValues" dxfId="0" priority="2"/>
+  </conditionalFormatting>
+  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup scale="61" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template/>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>LEVEL3</vt:lpstr>
+      <vt:lpstr>Diptique</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...4 lines deleted...]
-  <cp:lastModifiedBy/>
+  <dc:creator>Kelter</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
 </cp:coreProperties>
 </file>