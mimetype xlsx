--- v0 (2026-07-22)
+++ v1 (2026-10-21)
@@ -1,1996 +1,9673 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
-  <workbookPr defaultThemeVersion="153222"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Kelter International Pte Ltd\Derrick Ng - Viimart\Operation\Wholesale Price\New Lists\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="9135"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="14385" windowHeight="9450"/>
   </bookViews>
   <sheets>
-    <sheet name="Lanvin" sheetId="1" r:id="rId1"/>
+    <sheet name="Estee Lauder" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="271" uniqueCount="91">
-[...10 lines deleted...]
-    <t>EDP</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1313" uniqueCount="737">
+  <si>
+    <t>#</t>
+  </si>
+  <si>
+    <t>Category</t>
+  </si>
+  <si>
+    <t>Description</t>
+  </si>
+  <si>
+    <t>Size</t>
+  </si>
+  <si>
+    <t>SKINCARE</t>
+  </si>
+  <si>
+    <t>887167646407</t>
+  </si>
+  <si>
+    <t>ADVANCED NIGHT REPAIR</t>
+  </si>
+  <si>
+    <t>Advanced Night Repair Rescue Solution</t>
+  </si>
+  <si>
+    <t>20 ml</t>
+  </si>
+  <si>
+    <t>887167485471</t>
+  </si>
+  <si>
+    <t>Advanced Night Repair Serum</t>
+  </si>
+  <si>
+    <t>30 ml</t>
+  </si>
+  <si>
+    <t>887167485488</t>
+  </si>
+  <si>
+    <t>50 ml</t>
+  </si>
+  <si>
+    <t>887167588509</t>
+  </si>
+  <si>
+    <t>Advanced Night Repair Eye Supercharged Gel-Creme</t>
+  </si>
+  <si>
+    <t>15 ml</t>
+  </si>
+  <si>
+    <t>887167755826</t>
+  </si>
+  <si>
+    <t>Advanced Night Repair Eye Lift+Scuplt</t>
+  </si>
+  <si>
+    <t>887167620834</t>
+  </si>
+  <si>
+    <t>Advanced Night Repair Cleansing Balm</t>
+  </si>
+  <si>
+    <t>70 ml</t>
+  </si>
+  <si>
+    <t>887167620841</t>
+  </si>
+  <si>
+    <t>Advanced Night Repair Cleansing Gelée</t>
   </si>
   <si>
     <t>100 ml</t>
   </si>
   <si>
-    <t xml:space="preserve">Arpege </t>
-[...23 lines deleted...]
-    <t xml:space="preserve">Body lotion </t>
+    <t>887167727793</t>
+  </si>
+  <si>
+    <t>Advanced Night Repair Overnight Treatment</t>
+  </si>
+  <si>
+    <t>65 ml</t>
+  </si>
+  <si>
+    <t>887167823556</t>
+  </si>
+  <si>
+    <t>DAYWEAR &amp; NIGHTWEAR</t>
+  </si>
+  <si>
+    <t>Daywear Cleanser</t>
+  </si>
+  <si>
+    <t>125 ml</t>
+  </si>
+  <si>
+    <t>887167388505</t>
+  </si>
+  <si>
+    <t>DayWear Anti-Oxidant 72H-Hydration Sorbet Cream</t>
+  </si>
+  <si>
+    <t>27131763512</t>
+  </si>
+  <si>
+    <t>DayWear Multi-Protection Anti-Oxidant 24H-Moisture Creme SPF15</t>
+  </si>
+  <si>
+    <t>887167279995</t>
+  </si>
+  <si>
+    <t>DayWear Matte Oil-Control Anti-Oxidant Moisture Gel Creme</t>
+  </si>
+  <si>
+    <t>887167327665</t>
+  </si>
+  <si>
+    <t>DayWear Eye Cooling Anti-Oxidant Moisture Gel Creme</t>
+  </si>
+  <si>
+    <t>27131763529</t>
+  </si>
+  <si>
+    <t>DayWear Multi-Protection Anti-Oxidant 24H-Moisture Creme SPF15 Dry Skin</t>
+  </si>
+  <si>
+    <t>27131799047</t>
+  </si>
+  <si>
+    <t>DayWear Multi-Protection Anti-Oxidant Sheer Tint SPF15</t>
+  </si>
+  <si>
+    <t>887167142534</t>
+  </si>
+  <si>
+    <t>NightWear Plus Anti-Oxidant Detox Night Creme</t>
+  </si>
+  <si>
+    <t>27131988106</t>
+  </si>
+  <si>
+    <t>DETERGENTI</t>
+  </si>
+  <si>
+    <t>Take It Away Lotion MakeUp Remover</t>
+  </si>
+  <si>
+    <t>200 ml</t>
+  </si>
+  <si>
+    <t>27131987840</t>
+  </si>
+  <si>
+    <t>Perfectly Clean Multi-Action Foam Cleanser/Puryfying Mask</t>
   </si>
   <si>
     <t>150 ml</t>
   </si>
   <si>
-    <t>JLC30501</t>
-[...29 lines deleted...]
-    <t>JL004A01</t>
+    <t>27131987857</t>
+  </si>
+  <si>
+    <t>Perfectly Clean Multi-Action Creme Cleanser/Moisture Mask</t>
+  </si>
+  <si>
+    <t>27131009306</t>
+  </si>
+  <si>
+    <t>Gentle Eye Makeup Remover</t>
+  </si>
+  <si>
+    <t>27131988137</t>
+  </si>
+  <si>
+    <t>Perfectly Clean Multi-Action Toning Lotion/Refiner</t>
+  </si>
+  <si>
+    <t>887167561861</t>
+  </si>
+  <si>
+    <t>Soft Clean Infusion</t>
+  </si>
+  <si>
+    <t>400 ml</t>
+  </si>
+  <si>
+    <t>887167567443</t>
+  </si>
+  <si>
+    <t>Perfectly Clean Infusion</t>
+  </si>
+  <si>
+    <t>887167488786</t>
+  </si>
+  <si>
+    <t>MICRO ESSENCE</t>
+  </si>
+  <si>
+    <t>Micro Essence Skin Activating Treatment Lotion</t>
+  </si>
+  <si>
+    <t>887167488793</t>
+  </si>
+  <si>
+    <t>887167557338</t>
+  </si>
+  <si>
+    <t>Micro Essence Skin Activating Treatment Lotion Fresh with Sakura Ferment</t>
+  </si>
+  <si>
+    <t>887167557345</t>
+  </si>
+  <si>
+    <t>887167610606</t>
+  </si>
+  <si>
+    <t>NUTRITIOUS</t>
+  </si>
+  <si>
+    <t>Nutritious 2-in-1 Foam Cleanser</t>
+  </si>
+  <si>
+    <t>887167610637</t>
+  </si>
+  <si>
+    <t>Nutritious Radiant Essence Lotion</t>
+  </si>
+  <si>
+    <t>887167610620</t>
+  </si>
+  <si>
+    <t>Nutritious Melting Soft Creme / Mask</t>
+  </si>
+  <si>
+    <t>887167570146</t>
+  </si>
+  <si>
+    <t>PERFECTIONIST</t>
+  </si>
+  <si>
+    <t>Perfectionist Pro Rapid Firm + Lift Serum</t>
+  </si>
+  <si>
+    <t>887167570153</t>
+  </si>
+  <si>
+    <t>887167558366</t>
+  </si>
+  <si>
+    <t>Perfectionist Pro Rapid Brightening Treatment</t>
+  </si>
+  <si>
+    <t>887167558496</t>
+  </si>
+  <si>
+    <t>887167557895</t>
+  </si>
+  <si>
+    <t>Perfectionist Pro Multi-Zone Wrinkle Concentrate</t>
+  </si>
+  <si>
+    <t>25 ml</t>
+  </si>
+  <si>
+    <t>887167514386</t>
+  </si>
+  <si>
+    <t>PRIMER</t>
+  </si>
+  <si>
+    <t>Futurist Peptide-Power Serum Primer</t>
+  </si>
+  <si>
+    <t>27 ml</t>
+  </si>
+  <si>
+    <t>887167677036</t>
+  </si>
+  <si>
+    <t>Double Wear Smooth &amp; Blur Primer</t>
+  </si>
+  <si>
+    <t>40 ml</t>
+  </si>
+  <si>
+    <t>887167368637</t>
+  </si>
+  <si>
+    <t>RESILIENCE</t>
+  </si>
+  <si>
+    <t>Resilience Multi-Effect SPF15 - pelle mista</t>
+  </si>
+  <si>
+    <t>887167368651</t>
+  </si>
+  <si>
+    <t>Resilience Multi-Effect SPF15 - pelle arida</t>
+  </si>
+  <si>
+    <t>887167368668</t>
+  </si>
+  <si>
+    <t>Resilience Multi-Effect Eye</t>
+  </si>
+  <si>
+    <t>887167316096</t>
+  </si>
+  <si>
+    <t>Resilience Lift Overnight crema notte</t>
+  </si>
+  <si>
+    <t>887167672895</t>
+  </si>
+  <si>
+    <t>REVITALIZING SUPREME+</t>
+  </si>
+  <si>
+    <t>Revitalizing Supreme+ Bright Power Soft Creme</t>
+  </si>
+  <si>
+    <t>887167672918</t>
+  </si>
+  <si>
+    <t>Revitalizing Supreme+ Bright Power Soft Milky Lotion</t>
+  </si>
+  <si>
+    <t>887167728479</t>
+  </si>
+  <si>
+    <t>Revitalizing Supreme+ Optimizing Power Treatment Lotion</t>
+  </si>
+  <si>
+    <t>887167826960</t>
+  </si>
+  <si>
+    <t>Revitalizing Supreme+ Bounce Night Creme</t>
+  </si>
+  <si>
+    <t>887167746831</t>
+  </si>
+  <si>
+    <t>887167539563</t>
+  </si>
+  <si>
+    <t>Revitalizing Supreme+ Youth Power Soft Ceme</t>
+  </si>
+  <si>
+    <t>887167539549</t>
+  </si>
+  <si>
+    <t>Revitalizing Supreme+ Youth Power Creme</t>
+  </si>
+  <si>
+    <t>887167539532</t>
+  </si>
+  <si>
+    <t>887167569706</t>
+  </si>
+  <si>
+    <t>Revitalizing Supreme+ Youth Power Creme Refill</t>
+  </si>
+  <si>
+    <t>887167698994</t>
+  </si>
+  <si>
+    <t>Revitalizing Supreme+ Youth Power Creme SPF 25</t>
+  </si>
+  <si>
+    <t>887167539587</t>
+  </si>
+  <si>
+    <t>Revitalizing Supreme+ Eye Balm</t>
+  </si>
+  <si>
+    <t>887167010291</t>
+  </si>
+  <si>
+    <t>Revitalizing Supreme+ CC Creme</t>
+  </si>
+  <si>
+    <t>FOUNDATION &amp; FACE</t>
+  </si>
+  <si>
+    <t>887167466142</t>
+  </si>
+  <si>
+    <t>BRONZE GODDESS</t>
+  </si>
+  <si>
+    <t>Bronze Goddess Eau Fraiche spray</t>
+  </si>
+  <si>
+    <t>887167565685</t>
+  </si>
+  <si>
+    <t>BRONZE GODDESS BRONZER</t>
+  </si>
+  <si>
+    <t>Bronze Goddess Bronzer - Light</t>
+  </si>
+  <si>
+    <t>21 gr</t>
+  </si>
+  <si>
+    <t>887167565692</t>
+  </si>
+  <si>
+    <t>Bronze Goddess Bronzer - Light Medium</t>
+  </si>
+  <si>
+    <t>887167565708</t>
+  </si>
+  <si>
+    <t>Bronze Goddess Bronzer - Medium deep</t>
+  </si>
+  <si>
+    <t>887167617742</t>
+  </si>
+  <si>
+    <t>DOUBLE WEAR 24H STAY-IN-PLACE LIP LINER</t>
+  </si>
+  <si>
+    <t>Double Wear 24H Stay-in-Place Lip Liner 017 Mauve</t>
+  </si>
+  <si>
+    <t>1,2 gr</t>
+  </si>
+  <si>
+    <t>887167616707</t>
+  </si>
+  <si>
+    <t>Double Wear 24H Stay-in-Place Lip Liner 008 Spice</t>
+  </si>
+  <si>
+    <t>887167601505</t>
+  </si>
+  <si>
+    <t>Double Wear 24H Stay-in-Place Lip Liner 011 Pink</t>
+  </si>
+  <si>
+    <t>887167616677</t>
+  </si>
+  <si>
+    <t>Double Wear 24H Stay-in-Place Lip Liner 010 Chestnut</t>
+  </si>
+  <si>
+    <t>887167616813</t>
+  </si>
+  <si>
+    <t>Double Wear 24H Stay-in-Place Lip Liner 018 Red</t>
+  </si>
+  <si>
+    <t>887167616691</t>
+  </si>
+  <si>
+    <t>Double Wear 24H Stay-in-Place Lip Liner 420 Rebellious Rose</t>
+  </si>
+  <si>
+    <t>887167616820</t>
+  </si>
+  <si>
+    <t>Double Wear 24H Stay-in-Place Lip Liner 333 Persuasive</t>
+  </si>
+  <si>
+    <t>887167616837</t>
+  </si>
+  <si>
+    <t>Double Wear 24H Stay-in-Place Lip Liner 557 Fragile Ego</t>
+  </si>
+  <si>
+    <t>887167500235</t>
+  </si>
+  <si>
+    <t>DOUBLE WEAR 24H WATERPROOF GEL EYE PENCILS</t>
+  </si>
+  <si>
+    <t>Double Wear 24H Waterproof Gel Eye Pencil - Onyx</t>
+  </si>
+  <si>
+    <t>887167500242</t>
+  </si>
+  <si>
+    <t>Double Wear 24H Waterproof Gel Eye Pencil - Espresso</t>
+  </si>
+  <si>
+    <t>887167500259</t>
+  </si>
+  <si>
+    <t>Double Wear 24H Waterproof Gel Eye Pencil - Cocoa</t>
+  </si>
+  <si>
+    <t>887167500273</t>
+  </si>
+  <si>
+    <t>Double Wear 24H Waterproof Gel Eye Pencil - Smoke</t>
+  </si>
+  <si>
+    <t>887167500280</t>
+  </si>
+  <si>
+    <t>Double Wear 24H Waterproof Gel Eye Pencil - Sapphire</t>
+  </si>
+  <si>
+    <t>887167500310</t>
+  </si>
+  <si>
+    <t>Double Wear 24H Waterproof Gel Eye Pencil - Aubergine</t>
+  </si>
+  <si>
+    <t>887167563124</t>
+  </si>
+  <si>
+    <t>Double Wear 24H Waterproof Gel Eye Pencil - Bronze</t>
+  </si>
+  <si>
+    <t>27131821939</t>
+  </si>
+  <si>
+    <t>DOUBLE WEAR MAXIMUM COVER SPF15</t>
+  </si>
+  <si>
+    <t>Double Wear Maximum Cover SPF15 - 1N3 Creamy Vanilla 03</t>
+  </si>
+  <si>
+    <t>27131821946</t>
+  </si>
+  <si>
+    <t>Double Wear Maximum Cover SPF15 - 2C5 Creamy Tan 05</t>
+  </si>
+  <si>
+    <t>27131821953</t>
+  </si>
+  <si>
+    <t>Double Wear Maximum Cover SPF15 - 3C4 Medium Deep 07</t>
+  </si>
+  <si>
+    <t>887167371262</t>
+  </si>
+  <si>
+    <t>Double Wear Maximum Cover SPF15 - 3N1 Ivory Beige 10</t>
+  </si>
+  <si>
+    <t>887167371354</t>
+  </si>
+  <si>
+    <t>Double Wear Maximum Cover SPF15 - 2N1 Desert Beige 25</t>
+  </si>
+  <si>
+    <t>887167371408</t>
+  </si>
+  <si>
+    <t>Double Wear Maximum Cover SPF15 - 1N1 Ivory Nude 72</t>
+  </si>
+  <si>
+    <t>887167538955</t>
+  </si>
+  <si>
+    <t>DOUBLE WEAR PERFECTING LOOSE POWDER</t>
+  </si>
+  <si>
+    <t>Double Wear Perfecting Loose Powder - Light</t>
+  </si>
+  <si>
+    <t>9 gr</t>
+  </si>
+  <si>
+    <t>887167538962</t>
+  </si>
+  <si>
+    <t>Double Wear Perfecting Loose Powder - Light/Medium</t>
+  </si>
+  <si>
+    <t>887167538979</t>
+  </si>
+  <si>
+    <t>Double Wear Perfecting Loose Powder - Medium</t>
+  </si>
+  <si>
+    <t>887167661455</t>
+  </si>
+  <si>
+    <t>DOUBLE WEAR POWDER FOUNDATION SPF10</t>
+  </si>
+  <si>
+    <t>Double Wear Powder Foundation SPF10 -2C2 Pale Almond</t>
+  </si>
+  <si>
+    <t>12 gr</t>
+  </si>
+  <si>
+    <t>887167661059</t>
+  </si>
+  <si>
+    <t>Double Wear Powder Foundation SPF10 -2N1 Desert Beige</t>
+  </si>
+  <si>
+    <t>887167661011</t>
+  </si>
+  <si>
+    <t>Double Wear Powder Foundation SPF10 -3C2 Pebble</t>
+  </si>
+  <si>
+    <t>887167661042</t>
+  </si>
+  <si>
+    <t>Double Wear Powder Foundation SPF10 -3N1 Ivory Beige</t>
+  </si>
+  <si>
+    <t>887167661110</t>
+  </si>
+  <si>
+    <t>Double Wear Powder Foundation SPF10 -3W1 Tawny</t>
+  </si>
+  <si>
+    <t>887167661004</t>
+  </si>
+  <si>
+    <t>Double Wear Powder Foundation SPF10 -4C1 Outdoor Beige</t>
+  </si>
+  <si>
+    <t>887167681293</t>
+  </si>
+  <si>
+    <t>DOUBLE WEAR SIP CONCEALER</t>
+  </si>
+  <si>
+    <t>Double Wear Stay-in-Place Concealer 1C</t>
+  </si>
+  <si>
+    <t>12 ml</t>
+  </si>
+  <si>
+    <t>887167681330</t>
+  </si>
+  <si>
+    <t>Double Wear Stay-in-Place Concealer 2C</t>
+  </si>
+  <si>
+    <t>887167681347</t>
+  </si>
+  <si>
+    <t>Double Wear Stay-in-Place Concealer 2N</t>
+  </si>
+  <si>
+    <t>887167681378</t>
+  </si>
+  <si>
+    <t>Double Wear Stay-in-Place Concealer 3C</t>
+  </si>
+  <si>
+    <t>887167681385</t>
+  </si>
+  <si>
+    <t>Double Wear Stay-in-Place Concealer 3N</t>
+  </si>
+  <si>
+    <t>887167681415</t>
+  </si>
+  <si>
+    <t>Double Wear Stay-in-Place Concealer 4N</t>
+  </si>
+  <si>
+    <t>887167494077</t>
+  </si>
+  <si>
+    <t>DOUBLE WEAR STAY-IN-PLACE SPF10</t>
+  </si>
+  <si>
+    <t>Double Wear Stay-in-Place SPF10 -2C3 Fresco 01</t>
+  </si>
+  <si>
+    <t>887167495005</t>
+  </si>
+  <si>
+    <t>Double Wear Stay-in-Place SPF10 -2C2 Pale Almond 02</t>
+  </si>
+  <si>
+    <t>887167495012</t>
+  </si>
+  <si>
+    <t>Double Wear Stay-in-Place SPF10 -4C1 Outdoor Beige 03</t>
+  </si>
+  <si>
+    <t>887167495029</t>
+  </si>
+  <si>
+    <t>Double Wear Stay-in-Place SPF10 -3C2 Pebble 04</t>
+  </si>
+  <si>
+    <t>887167495036</t>
+  </si>
+  <si>
+    <t>Double Wear Stay-in-Place SPF10 -4N1 Shell Beige 05</t>
+  </si>
+  <si>
+    <t>887167495067</t>
+  </si>
+  <si>
+    <t>Double Wear Stay-in-Place SPF10 -3N1 Ivory Beige 10</t>
+  </si>
+  <si>
+    <t>887167495074</t>
+  </si>
+  <si>
+    <t>Double Wear Stay-in-Place SPF10 -2N1 Desert Beige 12</t>
+  </si>
+  <si>
+    <t>887167495586</t>
+  </si>
+  <si>
+    <t>Double Wear Stay-in-Place SPF10 -1N2 Ecru 16</t>
+  </si>
+  <si>
+    <t>887167495128</t>
+  </si>
+  <si>
+    <t>Double Wear Stay-in-Place SPF10 -1W2 Sand 36</t>
+  </si>
+  <si>
+    <t>887167495135</t>
+  </si>
+  <si>
+    <t>Double Wear Stay-in-Place SPF10 -3W1 Tawny 37</t>
+  </si>
+  <si>
+    <t>887167495142</t>
+  </si>
+  <si>
+    <t>Double Wear Stay-in-Place SPF10 -3N2 Wheat 38</t>
+  </si>
+  <si>
+    <t>887167495166</t>
+  </si>
+  <si>
+    <t>Double Wear Stay-in-Place SPF10 -5W1 Bronze 42</t>
+  </si>
+  <si>
+    <t>887167497009</t>
+  </si>
+  <si>
+    <t>Double Wear Stay-in-Place SPF10 -4W3 Henna 56</t>
+  </si>
+  <si>
+    <t>887167495203</t>
+  </si>
+  <si>
+    <t>Double Wear Stay-in-Place SPF10 -1C1 Cool Bone 66</t>
+  </si>
+  <si>
+    <t>887167495210</t>
+  </si>
+  <si>
+    <t>Double Wear Stay-in-Place SPF10 -5C1 Rich Chestnut 67</t>
+  </si>
+  <si>
+    <t>887167495241</t>
+  </si>
+  <si>
+    <t>Double Wear Stay-in-Place SPF10 -1N1 Ivory Nude 72</t>
+  </si>
+  <si>
+    <t>887167495258</t>
+  </si>
+  <si>
+    <t>Double Wear Stay-in-Place SPF10 -2C1 Pure Beige 77</t>
+  </si>
+  <si>
+    <t>887167495289</t>
+  </si>
+  <si>
+    <t>Double Wear Stay-in-Place SPF10 -2W2 Rattan 84</t>
+  </si>
+  <si>
+    <t>887167495326</t>
+  </si>
+  <si>
+    <t>Double Wear Stay-in-Place SPF10 -4N2 Spiced Sand 98</t>
+  </si>
+  <si>
+    <t>887167495470</t>
+  </si>
+  <si>
+    <t>Double Wear Stay-in-Place SPF10 -2N2 Buff CC</t>
+  </si>
+  <si>
+    <t>887167495371</t>
+  </si>
+  <si>
+    <t>Double Wear Stay-in-Place SPF10 -6N1 Mocha C1</t>
+  </si>
+  <si>
+    <t>887167495098</t>
+  </si>
+  <si>
+    <t>Double Wear Stay-in-Place SPF10 -1W1 Bone</t>
+  </si>
+  <si>
+    <t>887167495456</t>
+  </si>
+  <si>
+    <t>Double Wear Stay-in-Place SPF10 -1C2 Petal</t>
+  </si>
+  <si>
+    <t>887167495463</t>
+  </si>
+  <si>
+    <t>Double Wear Stay-in-Place SPF10 -1N0 Porcelain</t>
+  </si>
+  <si>
+    <t>27131495284</t>
+  </si>
+  <si>
+    <t>DOUBLE WEAR ZERO-SMUDGE LENGTHENING MASCARA</t>
+  </si>
+  <si>
+    <t>Double Wear Zero-Smudge Lengthening Mascara Black</t>
+  </si>
+  <si>
+    <t>6 ml</t>
+  </si>
+  <si>
+    <t>887167555655</t>
+  </si>
+  <si>
+    <t>FUTURIST AQUA BRILLIANCE LIQUID FOUNDATION</t>
+  </si>
+  <si>
+    <t>Futurist Aqua Brilliance - 1C1 Cool Bone</t>
+  </si>
+  <si>
+    <t>887167555662</t>
+  </si>
+  <si>
+    <t>Futurist Aqua Brilliance - 1C0 Cool Porecelain</t>
+  </si>
+  <si>
+    <t>887167555679</t>
+  </si>
+  <si>
+    <t>Futurist Aqua Brilliance - 1W0 Warm Porcelain</t>
+  </si>
+  <si>
+    <t>887167555686</t>
+  </si>
+  <si>
+    <t>Futurist Aqua Brilliance - 2C0 Cool Vanilla</t>
+  </si>
+  <si>
+    <t>887167555693</t>
+  </si>
+  <si>
+    <t>Futurist Aqua Brilliance - 2W0 Warm Vanilla</t>
+  </si>
+  <si>
+    <t>887167555709</t>
+  </si>
+  <si>
+    <t>Futurist Aqua Brilliance - 3C0 Cool Creme</t>
+  </si>
+  <si>
+    <t>887167812437</t>
+  </si>
+  <si>
+    <t>FUTURIST BLUSHMAKER</t>
+  </si>
+  <si>
+    <t>Futurist Blushmaker - Meet Cute</t>
+  </si>
+  <si>
+    <t>10 ml</t>
+  </si>
+  <si>
+    <t>887167812444</t>
+  </si>
+  <si>
+    <t>Futurist Blushmaker - Across The Dancefloor</t>
+  </si>
+  <si>
+    <t>887167812451</t>
+  </si>
+  <si>
+    <t>Futurist Blushmaker - Stolen Glance</t>
+  </si>
+  <si>
+    <t>887167812468</t>
+  </si>
+  <si>
+    <t>Futurist Blushmaker - Elevator Smile</t>
+  </si>
+  <si>
+    <t>887167812475</t>
+  </si>
+  <si>
+    <t>Futurist Blushmaker - Afterglow</t>
+  </si>
+  <si>
+    <t>887167812482</t>
+  </si>
+  <si>
+    <t>Futurist Blushmaker - Skinny Deep</t>
+  </si>
+  <si>
+    <t>887167629370</t>
+  </si>
+  <si>
+    <t>FUTURIST BRIGHTENING SKINCEALER</t>
+  </si>
+  <si>
+    <t>Futurist Soft Touch Brightening Skincealer 1C</t>
+  </si>
+  <si>
+    <t>887167629400</t>
+  </si>
+  <si>
+    <t>Futurist Soft Touch Brightening Skincealer 2C</t>
+  </si>
+  <si>
+    <t>887167629417</t>
+  </si>
+  <si>
+    <t>Futurist Soft Touch Brightening Skincealer 2N</t>
+  </si>
+  <si>
+    <t>887167629431</t>
+  </si>
+  <si>
+    <t>Futurist Soft Touch Brightening Skincealer 3C</t>
+  </si>
+  <si>
+    <t>887167629448</t>
+  </si>
+  <si>
+    <t>Futurist Soft Touch Brightening Skincealer 3N</t>
+  </si>
+  <si>
+    <t>887167629479</t>
+  </si>
+  <si>
+    <t>Futurist Soft Touch Brightening Skincealer 4N</t>
+  </si>
+  <si>
+    <t>887167466739</t>
+  </si>
+  <si>
+    <t>FUTURIST HYDRA RESCUE SPF45</t>
+  </si>
+  <si>
+    <t>Futurist Hydra Rescue SPF45 - 1N2 Ecru</t>
+  </si>
+  <si>
+    <t>35 ml</t>
+  </si>
+  <si>
+    <t>887167466746</t>
+  </si>
+  <si>
+    <t>Futurist Hydra Rescue SPF45 - 1W2 Sand</t>
+  </si>
+  <si>
+    <t>887167466685</t>
+  </si>
+  <si>
+    <t>Futurist Hydra Rescue SPF45 - 2C3 Fresco</t>
+  </si>
+  <si>
+    <t>887167466722</t>
+  </si>
+  <si>
+    <t>Futurist Hydra Rescue SPF45 - 2N1 Desert Beige</t>
+  </si>
+  <si>
+    <t>887167466692</t>
+  </si>
+  <si>
+    <t>Futurist Hydra Rescue SPF45 - 3C2 Pebble</t>
+  </si>
+  <si>
+    <t>887167466715</t>
+  </si>
+  <si>
+    <t>Futurist Hydra Rescue SPF45 - 3N1 Ivory Beige</t>
+  </si>
+  <si>
+    <t>887167466708</t>
+  </si>
+  <si>
+    <t>Futurist Hydra Rescue SPF45 - 4N1 Shell Beige</t>
+  </si>
+  <si>
+    <t>887167466821</t>
+  </si>
+  <si>
+    <t>Futurist Hydra Rescue SPF45 - 5W1 Bronze</t>
+  </si>
+  <si>
+    <t>887167467477</t>
+  </si>
+  <si>
+    <t>Futurist Hydra Rescue SPF45 - 7N2 Rich Amber</t>
+  </si>
+  <si>
+    <t>887167785250</t>
+  </si>
+  <si>
+    <t>FUTURIST HYDRAPLUMP LIP BALM</t>
+  </si>
+  <si>
+    <t>FUTURIST HYDRAPLUMP LIP BALM - Apricot</t>
+  </si>
+  <si>
+    <t>2,8 gr</t>
+  </si>
+  <si>
+    <t>887167785342</t>
+  </si>
+  <si>
+    <t>FUTURIST HYDRAPLUMP LIP BALM- Cherry</t>
+  </si>
+  <si>
+    <t>887167785328</t>
+  </si>
+  <si>
+    <t>FUTURIST HYDRAPLUMP LIP BALM- Mahogany</t>
+  </si>
+  <si>
+    <t>887167785359</t>
+  </si>
+  <si>
+    <t>FUTURIST HYDRAPLUMP LIP BALM - Rasberry</t>
+  </si>
+  <si>
+    <t>887167785311</t>
+  </si>
+  <si>
+    <t>FUTURIST HYDRAPLUMP LIP BALM - Rosewood</t>
+  </si>
+  <si>
+    <t>887167785298</t>
+  </si>
+  <si>
+    <t>FUTURIST HYDRAPLUMP LIP BALM - Estee Blue</t>
+  </si>
+  <si>
+    <t>887167612303</t>
+  </si>
+  <si>
+    <t>FUTURIST SKINTINT SERUM SPF20</t>
+  </si>
+  <si>
+    <t>Futurist SkinTint Serum 1N1 Ivory Nude</t>
+  </si>
+  <si>
+    <t>887167558823</t>
+  </si>
+  <si>
+    <t>Futurist SkinTint Serum 1N2 Ecru</t>
+  </si>
+  <si>
+    <t>887167612310</t>
+  </si>
+  <si>
+    <t>Futurist SkinTint Serum 1W1 Bone</t>
+  </si>
+  <si>
+    <t>887167612327</t>
+  </si>
+  <si>
+    <t>Futurist SkinTint Serum 2C0 Cool Vanilla</t>
+  </si>
+  <si>
+    <t>887167558670</t>
+  </si>
+  <si>
+    <t>Futurist SkinTint Serum 2C3 Fresco</t>
+  </si>
+  <si>
+    <t>887167558786</t>
+  </si>
+  <si>
+    <t>Futurist SkinTint Serum 2N1 Desert Beige</t>
+  </si>
+  <si>
+    <t>887167558700</t>
+  </si>
+  <si>
+    <t>Futurist SkinTint Serum 3C2 Pebble</t>
+  </si>
+  <si>
+    <t>887167558762</t>
+  </si>
+  <si>
+    <t>Futurist SkinTint Serum 3N1 Ivory Beige</t>
+  </si>
+  <si>
+    <t>887167612341</t>
+  </si>
+  <si>
+    <t>Futurist SkinTint Serum 3N2 Wheat</t>
+  </si>
+  <si>
+    <t>887167612358</t>
+  </si>
+  <si>
+    <t>Futurist SkinTint Serum 3W1 Tawny</t>
+  </si>
+  <si>
+    <t>887167558717</t>
+  </si>
+  <si>
+    <t>Futurist SkinTint Serum 4N1 Shell Beige</t>
+  </si>
+  <si>
+    <t>887167613331</t>
+  </si>
+  <si>
+    <t>Futurist SkinTint Serum 6N1 Mocha</t>
+  </si>
+  <si>
+    <t>887167724297</t>
+  </si>
+  <si>
+    <t>PURE COLOR ENVY BLUSH</t>
+  </si>
+  <si>
+    <t>Pure Color Envy Sculpting Blush - Rebellious Rose</t>
+  </si>
+  <si>
+    <t>7 gr</t>
+  </si>
+  <si>
+    <t>887167724303</t>
+  </si>
+  <si>
+    <t>Pure Color Envy Sculpting Blush - Pink Kiss</t>
+  </si>
+  <si>
+    <t>LIP</t>
+  </si>
+  <si>
+    <t>887167819320</t>
+  </si>
+  <si>
+    <t>GLOSSY LIP OIL</t>
+  </si>
+  <si>
+    <t>Glossy Lip Oil​ - Strawberry Milk</t>
+  </si>
+  <si>
+    <t>887167819337</t>
+  </si>
+  <si>
+    <t>Glossy Lip Oil​ - Rose Water</t>
+  </si>
+  <si>
+    <t>887167819344</t>
+  </si>
+  <si>
+    <t>Glossy Lip Oil​ - Maple Syrup</t>
+  </si>
+  <si>
+    <t>887167819351</t>
+  </si>
+  <si>
+    <t>Glossy Lip Oil​ - Hot Cocoa</t>
+  </si>
+  <si>
+    <t>887167819375</t>
+  </si>
+  <si>
+    <t>Glossy Lip Oil​ - Apricot Nectar</t>
+  </si>
+  <si>
+    <t>887167819382</t>
+  </si>
+  <si>
+    <t>Glossy Lip Oil​ - Melon Sorbet</t>
+  </si>
+  <si>
+    <t>887167614956</t>
+  </si>
+  <si>
+    <t>PURE COLOR LIPSTICK</t>
+  </si>
+  <si>
+    <t>Pure Color Lipstick 320 Defiant Coral</t>
+  </si>
+  <si>
+    <t>3,5 gr</t>
+  </si>
+  <si>
+    <t>887167614963</t>
+  </si>
+  <si>
+    <t>Pure Color Lipstick 330 Impassioned</t>
+  </si>
+  <si>
+    <t>887167614970</t>
+  </si>
+  <si>
+    <t>Pure Color Lipstick 685 Midnight Kiss</t>
+  </si>
+  <si>
+    <t>887167614994</t>
+  </si>
+  <si>
+    <t>Pure Color Lipstick 220 Powerful</t>
+  </si>
+  <si>
+    <t>887167615021</t>
+  </si>
+  <si>
+    <t>Pure Color Lipstick 826 Modern Muse</t>
+  </si>
+  <si>
+    <t>887167615052</t>
+  </si>
+  <si>
+    <t>Pure Color Lipstick 410 Dynamic</t>
+  </si>
+  <si>
+    <t>887167615106</t>
+  </si>
+  <si>
+    <t>Pure Color Lipstick 686 Confident</t>
+  </si>
+  <si>
+    <t>887167615113</t>
+  </si>
+  <si>
+    <t>Pure Color Lipstick 561 Intense Nude</t>
+  </si>
+  <si>
+    <t>887167615120</t>
+  </si>
+  <si>
+    <t>Pure Color Lipstick 440 Irresistible</t>
+  </si>
+  <si>
+    <t>887167615168</t>
+  </si>
+  <si>
+    <t>Pure Color Lipstick 260 Eccentric</t>
+  </si>
+  <si>
+    <t>887167615182</t>
+  </si>
+  <si>
+    <t>Pure Color Lipstick 520 Carnal</t>
+  </si>
+  <si>
+    <t>887167618541</t>
+  </si>
+  <si>
+    <t>Pure Color Lipstick 131 Bois De Rose</t>
+  </si>
+  <si>
+    <t>887167618510</t>
+  </si>
+  <si>
+    <t>Pure Color Lipstick 541 LA Noir</t>
+  </si>
+  <si>
+    <t>887167618527</t>
+  </si>
+  <si>
+    <t>Pure Color Lipstick 420 Rebellious Rose</t>
+  </si>
+  <si>
+    <t>887167617872</t>
+  </si>
+  <si>
+    <t>Pure Color Lipstick 111 Tiger Eye</t>
+  </si>
+  <si>
+    <t>887167618251</t>
+  </si>
+  <si>
+    <t>887167615250</t>
+  </si>
+  <si>
+    <t>Pure Color Lipstick 888 Power Kiss</t>
+  </si>
+  <si>
+    <t>887167615267</t>
+  </si>
+  <si>
+    <t>Pure Color Lipstick 688 Idol</t>
+  </si>
+  <si>
+    <t>887167615274</t>
+  </si>
+  <si>
+    <t>Pure Color Lipstick 669 Stolen Heart</t>
+  </si>
+  <si>
+    <t>887167615281</t>
+  </si>
+  <si>
+    <t>Pure Color Lipstick 616 Enigma</t>
+  </si>
+  <si>
+    <t>887167615304</t>
+  </si>
+  <si>
+    <t>Pure Color Lipstick 682 After Hours</t>
+  </si>
+  <si>
+    <t>887167615311</t>
+  </si>
+  <si>
+    <t>Pure Color Lipstick 836 Love Bite</t>
+  </si>
+  <si>
+    <t>887167615328</t>
+  </si>
+  <si>
+    <t>Pure Color Lipstick 816 Suit Up</t>
+  </si>
+  <si>
+    <t>887167615335</t>
+  </si>
+  <si>
+    <t>Pure Color Lipstick 828 In Control</t>
+  </si>
+  <si>
+    <t>887167615342</t>
+  </si>
+  <si>
+    <t>Pure Color Lipstick 812 Change The World</t>
+  </si>
+  <si>
+    <t>887167615380</t>
+  </si>
+  <si>
+    <t>Pure Color Lipstick 868 Influential</t>
+  </si>
+  <si>
+    <t>887167615427</t>
+  </si>
+  <si>
+    <t>Pure Color Lipstick 666 Captivated</t>
+  </si>
+  <si>
+    <t>887167615434</t>
+  </si>
+  <si>
+    <t>Pure Color Lipstick 333 Persuasive</t>
+  </si>
+  <si>
+    <t>887167615496</t>
+  </si>
+  <si>
+    <t>Pure Color Lipstick 699 Thrill Me</t>
+  </si>
+  <si>
+    <t>887167615502</t>
+  </si>
+  <si>
+    <t>Pure Color Lipstick 689 Dark Desire</t>
+  </si>
+  <si>
+    <t>887167615533</t>
+  </si>
+  <si>
+    <t>Pure Color Lipstick 612 Lead You On</t>
+  </si>
+  <si>
+    <t>887167618312</t>
+  </si>
+  <si>
+    <t>Pure Color Lipstick 557 Fragile Ego</t>
+  </si>
+  <si>
+    <t>887167618343</t>
+  </si>
+  <si>
+    <t>Pure Color Lipstick 571 Independent</t>
+  </si>
+  <si>
+    <t>887167618367</t>
+  </si>
+  <si>
+    <t>Pure Color Lipstick 569 Fearless</t>
+  </si>
+  <si>
+    <t>887167618381</t>
+  </si>
+  <si>
+    <t>Pure Color Lipstick 567 Knowing</t>
+  </si>
+  <si>
+    <t>887167618466</t>
+  </si>
+  <si>
+    <t>887167774865</t>
+  </si>
+  <si>
+    <t>PURE COLOR MELT ON GLOSSTICK</t>
+  </si>
+  <si>
+    <t>Pure Color Melt on Glosstick - Melted Milk Maple</t>
+  </si>
+  <si>
+    <t>1,8 gr</t>
+  </si>
+  <si>
+    <t>887167774803</t>
+  </si>
+  <si>
+    <t>Pure Color Melt on Glosstick - Melted Rose</t>
+  </si>
+  <si>
+    <t>887167774810</t>
+  </si>
+  <si>
+    <t>Pure Color Melt on Glosstick - Melted Scarlet</t>
+  </si>
+  <si>
+    <t>887167774841</t>
+  </si>
+  <si>
+    <t>Pure Color Melt on Glosstick - Melted Mauve</t>
+  </si>
+  <si>
+    <t>887167774827</t>
+  </si>
+  <si>
+    <t>Pure Color Melt on Glosstick - Melted Blush</t>
+  </si>
+  <si>
+    <t>887167774872</t>
+  </si>
+  <si>
+    <t>Pure Color Melt on Glosstick - Melted Tangerine</t>
+  </si>
+  <si>
+    <t>887167774858</t>
+  </si>
+  <si>
+    <t>Pure Color Melt on Glosstick - Melted Garnet</t>
+  </si>
+  <si>
+    <t>887167774834</t>
+  </si>
+  <si>
+    <t>Pure Color Melt on Glosstick - Melted Melon</t>
+  </si>
+  <si>
+    <t>EYE</t>
+  </si>
+  <si>
+    <t>887167608085</t>
+  </si>
+  <si>
+    <t>BROW MICROPRECISE MULTITASKER</t>
+  </si>
+  <si>
+    <t>Brow Microprecise Multitasker Warm Blonde</t>
+  </si>
+  <si>
+    <t>1 pezzo</t>
+  </si>
+  <si>
+    <t>887167608115</t>
+  </si>
+  <si>
+    <t>Brow Microprecise Multitasker Light Brunette</t>
+  </si>
+  <si>
+    <t>887167608122</t>
+  </si>
+  <si>
+    <t>Brow Microprecise Multitasker Seal Brown</t>
+  </si>
+  <si>
+    <t>887167608139</t>
+  </si>
+  <si>
+    <t>Brow Microprecise Multitasker Brunette</t>
+  </si>
+  <si>
+    <t>887167612556</t>
+  </si>
+  <si>
+    <t>Brow Microprecise Multitasker Warm Brunette</t>
+  </si>
+  <si>
+    <t>887167612563</t>
+  </si>
+  <si>
+    <t>Brow Microprecise Multitasker Blackened Brown</t>
+  </si>
+  <si>
+    <t>887167189942</t>
+  </si>
+  <si>
+    <t>BROW NOW DEFINING PENCIL</t>
+  </si>
+  <si>
+    <t>Brow Now Defining Pencil Blonde</t>
+  </si>
+  <si>
+    <t>887167189959</t>
+  </si>
+  <si>
+    <t>Brow Now Defining Pencil Light Brunette</t>
+  </si>
+  <si>
+    <t>887167077379</t>
+  </si>
+  <si>
+    <t>LITTLE BLACK COLLECTION</t>
+  </si>
+  <si>
+    <t>Little Black Primer</t>
+  </si>
+  <si>
+    <t>887167147751</t>
+  </si>
+  <si>
+    <t>Little Black Liner</t>
+  </si>
+  <si>
+    <t>887167711433</t>
+  </si>
+  <si>
+    <t>PURE COLOR LUXE EYESHADOW QUADS</t>
+  </si>
+  <si>
+    <t>Pure Color Luxe Eyeshadow Quad - Gallery Hop</t>
+  </si>
+  <si>
+    <t>4 gr</t>
+  </si>
+  <si>
+    <t>887167712331</t>
+  </si>
+  <si>
+    <t>Pure Color Luxe Eyeshadow Quad - Prenub</t>
+  </si>
+  <si>
+    <t>887167712645</t>
+  </si>
+  <si>
+    <t>Pure Color Luxe Eyeshadow Quad - Power Brunch</t>
+  </si>
+  <si>
+    <t>887167769915</t>
+  </si>
+  <si>
+    <t>Pure Color Luxe Eyeshadow Quad - Apres Spree</t>
+  </si>
+  <si>
+    <t>887167655942</t>
+  </si>
+  <si>
+    <t>SMOKE AND BRIGHTEN KAJAL EYELINER DUO</t>
+  </si>
+  <si>
+    <t>Smoke and Brighten Kajal Eyeliner Duo Marine / Sky Blue</t>
+  </si>
+  <si>
+    <t>1 gr</t>
+  </si>
+  <si>
+    <t>887167655959</t>
+  </si>
+  <si>
+    <t>Smoke and Brighten Kajal Eyeliner Duo Bordeaux / Ivory</t>
+  </si>
+  <si>
+    <t>887167655966</t>
+  </si>
+  <si>
+    <t>Smoke and Brighten Kajal Eyeliner Duo Dark Chocolate / Rich Bronze</t>
+  </si>
+  <si>
+    <t>887167655973</t>
+  </si>
+  <si>
+    <t>Smoke and Brighten Kajal Eyeliner Duo Noir/cream</t>
+  </si>
+  <si>
+    <t>27131771944</t>
+  </si>
+  <si>
+    <t>SUMPTUOUS EXTREME MASCARA SUPER VOLUMIZZANTE E MOLTIPLICATORE DI CIGLIA</t>
+  </si>
+  <si>
+    <t>Sumptuous Extreme Mascara Super Volumizzante e Moltiplicatore delle ciglia Black</t>
+  </si>
+  <si>
+    <t>8 ml</t>
+  </si>
+  <si>
+    <t>887167451810</t>
+  </si>
+  <si>
+    <t>SUMPTUOUS REBEL MASCARA</t>
+  </si>
+  <si>
+    <t>Sumptuous Rebel Mascara</t>
+  </si>
+  <si>
+    <t>RE-NUTRIV</t>
+  </si>
+  <si>
+    <t>27131006251</t>
+  </si>
+  <si>
+    <t>RE-NUTRIV CREME</t>
+  </si>
+  <si>
+    <t>Lightweight Creme</t>
+  </si>
+  <si>
+    <t>887167529243</t>
+  </si>
+  <si>
+    <t>RE-NUTRIV INTENSIVE</t>
+  </si>
+  <si>
+    <t>Intensive Smoothing Hand Creme</t>
+  </si>
+  <si>
+    <t>27131208709</t>
+  </si>
+  <si>
+    <t>Intensive Softening Lotion</t>
+  </si>
+  <si>
+    <t>250 ml</t>
+  </si>
+  <si>
+    <t>887167666641</t>
+  </si>
+  <si>
+    <t>Rich Foam Cleanser</t>
+  </si>
+  <si>
+    <t>887167456693</t>
+  </si>
+  <si>
+    <t>RE-NUTRIV RADIANCE LIQUID MAKEUP SPF20</t>
+  </si>
+  <si>
+    <t>Re-Nutriv Radiance Liquid Makeup SPF20 - 1C1</t>
+  </si>
+  <si>
+    <t>887167464070</t>
+  </si>
+  <si>
+    <t>Re-Nutriv Radiance Liquid Makeup SPF20 - 1N2</t>
+  </si>
+  <si>
+    <t>887167464087</t>
+  </si>
+  <si>
+    <t>Re-Nutriv Radiance Liquid Makeup SPF20 - 2C3</t>
+  </si>
+  <si>
+    <t>887167464094</t>
+  </si>
+  <si>
+    <t>Re-Nutriv Radiance Liquid Makeup SPF20 - 2N1</t>
+  </si>
+  <si>
+    <t>887167464100</t>
+  </si>
+  <si>
+    <t>Re-Nutriv Radiance Liquid Makeup SPF20 - 2C2</t>
+  </si>
+  <si>
+    <t>887167464117</t>
+  </si>
+  <si>
+    <t>Re-Nutriv Radiance Liquid Makeup SPF20 - 3C2</t>
+  </si>
+  <si>
+    <t>887167464063</t>
+  </si>
+  <si>
+    <t>Re-Nutriv Radiance Liquid Makeup SPF20 - 3N1</t>
+  </si>
+  <si>
+    <t>887167464148</t>
+  </si>
+  <si>
+    <t>Re-Nutriv Radiance Liquid Makeup SPF20 - 4N1</t>
+  </si>
+  <si>
+    <t>887167464216</t>
+  </si>
+  <si>
+    <t>Re-Nutriv Radiance Liquid Makeup SPF20 - 3W1</t>
+  </si>
+  <si>
+    <t>887167464247</t>
+  </si>
+  <si>
+    <t>Re-Nutriv Radiance Liquid Makeup SPF20 - 2W1</t>
+  </si>
+  <si>
+    <t>887167533011</t>
+  </si>
+  <si>
+    <t>RE-NUTRIV ULTIMATE DIAMOND</t>
+  </si>
+  <si>
+    <t>Ultimate Diamond Transformative Eye Serum</t>
+  </si>
+  <si>
+    <t>887167567498</t>
+  </si>
+  <si>
+    <t>Ultimate Diamond Sculpted Transformation Creme</t>
+  </si>
+  <si>
+    <t>887167412910</t>
+  </si>
+  <si>
+    <t>Ultimate Diamond Creme Transformative Energy Creme Rich</t>
+  </si>
+  <si>
+    <t>887167157330</t>
+  </si>
+  <si>
+    <t>Ultimate Diamond Revitalizing Mask Noir</t>
+  </si>
+  <si>
+    <t>887167270657</t>
+  </si>
+  <si>
+    <t>Ultimate Diamond Massage Mask</t>
+  </si>
+  <si>
+    <t>887167626140</t>
+  </si>
+  <si>
+    <t>RE-NUTRIV ULTIMATE DIAMOND BRILLIANCE AGE REVERSAL</t>
+  </si>
+  <si>
+    <t>Ultimate Diamond Transformative Brilliance Soft Crème</t>
+  </si>
+  <si>
+    <t>887167626126</t>
+  </si>
+  <si>
+    <t>887167626133</t>
+  </si>
+  <si>
+    <t>Ultimate Diamond Transformative Brilliance Soft Crème Refill</t>
+  </si>
+  <si>
+    <t>887167557772</t>
+  </si>
+  <si>
+    <t>Ultimate Diamond Transformative Brilliance Serum</t>
+  </si>
+  <si>
+    <t>887167564442</t>
+  </si>
+  <si>
+    <t>Ultimate Diamond Transformative Brilliance Serum REFILL</t>
+  </si>
+  <si>
+    <t>887167730533</t>
+  </si>
+  <si>
+    <t>Ultimate Diamond Age Reversal Eye Creme</t>
+  </si>
+  <si>
+    <t>887167730199</t>
+  </si>
+  <si>
+    <t>Ultimate Diamond Age Reversal Lotion</t>
+  </si>
+  <si>
+    <t>887167512986</t>
+  </si>
+  <si>
+    <t>RE-NUTRIV ULTIMATE LIFT REGENERATING YOUTH</t>
+  </si>
+  <si>
+    <t>Ultimate Lift Regenerating Youth Creme</t>
+  </si>
+  <si>
+    <t>887167421981</t>
+  </si>
+  <si>
+    <t>Ultimate Lift Regenerating Youth Emulsion</t>
   </si>
   <si>
     <t>75 ml</t>
   </si>
   <si>
-    <t>Marry Me</t>
-[...26 lines deleted...]
-    <t>JL013A02</t>
+    <t>887167567733</t>
+  </si>
+  <si>
+    <t>Ultimate Lift Regenerating Youth Eye Rich Creme</t>
+  </si>
+  <si>
+    <t>887167570092</t>
+  </si>
+  <si>
+    <t>Ultimate Lift Regenerating Youth Rich Creme</t>
+  </si>
+  <si>
+    <t>887167754317</t>
+  </si>
+  <si>
+    <t>Ultimate Lift Regenerating Youth Eye Creme</t>
+  </si>
+  <si>
+    <t>FRAGRANCE</t>
+  </si>
+  <si>
+    <t>887167095847</t>
+  </si>
+  <si>
+    <t>ALLIAGE</t>
+  </si>
+  <si>
+    <t>Alliage Sport Spray</t>
+  </si>
+  <si>
+    <t>27131086864</t>
+  </si>
+  <si>
+    <t>BEAUTIFUL</t>
+  </si>
+  <si>
+    <t>Beautiful Eau de Parfum Spray</t>
+  </si>
+  <si>
+    <t>27131086871</t>
+  </si>
+  <si>
+    <t>887167330436</t>
+  </si>
+  <si>
+    <t>BEAUTIFUL BELLE</t>
+  </si>
+  <si>
+    <t>Beautiful Belle EDP Spray</t>
+  </si>
+  <si>
+    <t>887167533622</t>
+  </si>
+  <si>
+    <t>BEAUTIFUL MAGNOLIA</t>
+  </si>
+  <si>
+    <t>Beautiful Magnolia EDP Spray</t>
+  </si>
+  <si>
+    <t>887167525559</t>
+  </si>
+  <si>
+    <t>887167525573</t>
+  </si>
+  <si>
+    <t>887167095878</t>
+  </si>
+  <si>
+    <t>CINNABAR</t>
+  </si>
+  <si>
+    <t>Cinnabar Eau de Parfum Spray</t>
+  </si>
+  <si>
+    <t>887167095885</t>
+  </si>
+  <si>
+    <t>ESTEE</t>
+  </si>
+  <si>
+    <t>Estee Super Eau de Parfum Spray</t>
+  </si>
+  <si>
+    <t>27131006534</t>
+  </si>
+  <si>
+    <t>KNOWING</t>
+  </si>
+  <si>
+    <t>Knowing Eau de Parfum Spray</t>
+  </si>
+  <si>
+    <t>887167665156</t>
+  </si>
+  <si>
+    <t>LEGACY FRAGRANCE COLLECTION</t>
+  </si>
+  <si>
+    <t>Private Collection Legacy Collection Eau De Parfum</t>
+  </si>
+  <si>
+    <t>887167665170</t>
+  </si>
+  <si>
+    <t>White Linen Legacy Collection Eau De Parfum</t>
+  </si>
+  <si>
+    <t>887167665187</t>
+  </si>
+  <si>
+    <t>Knowing Legacy Collection Eau De Parfum</t>
+  </si>
+  <si>
+    <t>887167665194</t>
+  </si>
+  <si>
+    <t>Estee Legacy Collection Eau De Parfum</t>
+  </si>
+  <si>
+    <t>887167665200</t>
+  </si>
+  <si>
+    <t>Azuree Legacy Collection Eau De Parfum</t>
+  </si>
+  <si>
+    <t>27131261612</t>
+  </si>
+  <si>
+    <t>MODERN MUSE</t>
+  </si>
+  <si>
+    <t>Modern Muse Eau de Parfum Spray</t>
+  </si>
+  <si>
+    <t>27131043287</t>
+  </si>
+  <si>
+    <t>PLEASURES</t>
+  </si>
+  <si>
+    <t>Pleasures Eau de Parfum Spray</t>
+  </si>
+  <si>
+    <t>27131043294</t>
+  </si>
+  <si>
+    <t>27131043317</t>
+  </si>
+  <si>
+    <t>27131521433</t>
+  </si>
+  <si>
+    <t>PLEASURES FOR MEN</t>
+  </si>
+  <si>
+    <t>Pleasures for Men Cologne Spray</t>
+  </si>
+  <si>
+    <t>27131286905</t>
+  </si>
+  <si>
+    <t>PLEASURES INTENSE</t>
+  </si>
+  <si>
+    <t>Pleasures Intense Eau de Parfum Spray</t>
+  </si>
+  <si>
+    <t>27131019817</t>
+  </si>
+  <si>
+    <t>PRIVATE COLLECTION</t>
+  </si>
+  <si>
+    <t>Eau de Private Collection Spray</t>
+  </si>
+  <si>
+    <t>887167785076</t>
+  </si>
+  <si>
+    <t>PUMP</t>
+  </si>
+  <si>
+    <t>Double Wear SIP PUMP</t>
+  </si>
+  <si>
+    <t>27131595045</t>
+  </si>
+  <si>
+    <t>SENSUOUS</t>
+  </si>
+  <si>
+    <t>Sensuous Eau de Parfum Spray</t>
+  </si>
+  <si>
+    <t>887167582873</t>
+  </si>
+  <si>
+    <t>TURBO LASH</t>
+  </si>
+  <si>
+    <t>Turbo Lash High Powered Volume + Length Mascara</t>
+  </si>
+  <si>
+    <t>887167582897</t>
+  </si>
+  <si>
+    <t>Turbo Lash Night Revitalizing Serum Lash + Brow</t>
+  </si>
+  <si>
+    <t>27131020424</t>
+  </si>
+  <si>
+    <t>WHITE LINEN</t>
+  </si>
+  <si>
+    <t>White Linen Eau de Parfum Spray</t>
   </si>
   <si>
     <t>60 ml</t>
   </si>
   <si>
-    <t>JL013A03</t>
-[...134 lines deleted...]
-    <t>Moq Eur15000.00</t>
+    <t>27131017752</t>
+  </si>
+  <si>
+    <t>YOUTH DEW</t>
+  </si>
+  <si>
+    <t>Youth Dew Eau de Parfum Spray</t>
+  </si>
+  <si>
+    <t>67 ml</t>
+  </si>
+  <si>
+    <t>27131004097</t>
+  </si>
+  <si>
+    <t>Youth Dew Perfumed Body Creme</t>
+  </si>
+  <si>
+    <t>27131007524</t>
+  </si>
+  <si>
+    <t>Youth Dew Anti-Perspirant Deodorant Roll-On</t>
+  </si>
+  <si>
+    <t>AERIN</t>
+  </si>
+  <si>
+    <t>887167001978</t>
+  </si>
+  <si>
+    <t>AERIN FRAGRANCE COLLECTION</t>
+  </si>
+  <si>
+    <t>Amber Musk</t>
+  </si>
+  <si>
+    <t>887167188952</t>
+  </si>
+  <si>
+    <t>887167001961</t>
+  </si>
+  <si>
+    <t>Lilac Path</t>
+  </si>
+  <si>
+    <t>887167188969</t>
+  </si>
+  <si>
+    <t>887167001985</t>
+  </si>
+  <si>
+    <t>Ikat Jasmine</t>
+  </si>
+  <si>
+    <t>887167188976</t>
+  </si>
+  <si>
+    <t>887167191327</t>
+  </si>
+  <si>
+    <t>Mediterraneo Honey Suckle</t>
+  </si>
+  <si>
+    <t>887167191334</t>
+  </si>
+  <si>
+    <t>887167360068</t>
+  </si>
+  <si>
+    <t>Hibiscus Palm Spray</t>
+  </si>
+  <si>
+    <t>887167360112</t>
+  </si>
+  <si>
+    <t>887167436114</t>
+  </si>
+  <si>
+    <t>Wild Geranium</t>
+  </si>
+  <si>
+    <t>887167436121</t>
+  </si>
+  <si>
+    <t>887167436138</t>
+  </si>
+  <si>
+    <t>Wild Geranium Body Cream</t>
+  </si>
+  <si>
+    <t>887167539648</t>
+  </si>
+  <si>
+    <t>Cedar Violet</t>
+  </si>
+  <si>
+    <t>887167601871</t>
+  </si>
+  <si>
+    <t>887167761469</t>
+  </si>
+  <si>
+    <t>Tuberose Gardenia</t>
+  </si>
+  <si>
+    <t>887167761476</t>
+  </si>
+  <si>
+    <t>887167768147</t>
+  </si>
+  <si>
+    <t>AERIN LES JARDINS BOTANIQUES</t>
+  </si>
+  <si>
+    <t>Les Jardins Botaniques - Wisteria</t>
+  </si>
+  <si>
+    <t>887167768154</t>
+  </si>
+  <si>
+    <t>887167762596</t>
+  </si>
+  <si>
+    <t>AERIN PREMIERE COLLECTION</t>
+  </si>
+  <si>
+    <t>Rose Cocoa</t>
+  </si>
+  <si>
+    <t>887167294158</t>
+  </si>
+  <si>
+    <t>Tuberose Day</t>
+  </si>
+  <si>
+    <t>887167313897</t>
+  </si>
+  <si>
+    <t>Tuberose Night</t>
+  </si>
+  <si>
+    <t>887167437982</t>
+  </si>
+  <si>
+    <t>Limone di Sicilia</t>
+  </si>
+  <si>
+    <t>887167522831</t>
+  </si>
+  <si>
+    <t>Ambrette De Noir</t>
+  </si>
+  <si>
+    <t>887167594623</t>
+  </si>
+  <si>
+    <t>AERIN ROSE DE GRASSE</t>
+  </si>
+  <si>
+    <t>Rose De Grasse - Joyful Bloom</t>
+  </si>
+  <si>
+    <t>887167118256</t>
+  </si>
+  <si>
+    <t>Rose De Grasse</t>
+  </si>
+  <si>
+    <t>887167660434</t>
+  </si>
+  <si>
+    <t>Rose De Grasse Rouge</t>
+  </si>
+  <si>
+    <t>Estee Lauder</t>
+  </si>
+  <si>
+    <t>Exw Europe</t>
+  </si>
+  <si>
+    <t>Lead Time: 4-5 weeks</t>
+  </si>
+  <si>
+    <t>Moq Eur20000.00</t>
+  </si>
+  <si>
+    <t>Cost (eur)</t>
   </si>
   <si>
     <t>Ean</t>
-  </si>
-[...16 lines deleted...]
-    <t>Cost (eur)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[$€-2]\ #,##0.00"/>
   </numFmts>
-  <fonts count="4" x14ac:knownFonts="1">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
-      <name val="Arial"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
-    <font>
-[...4 lines deleted...]
-    </font>
   </fonts>
-  <fills count="3">
+  <fills count="18">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF343E77"/>
-        <bgColor indexed="64"/>
+        <fgColor rgb="FF1F3864"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFD6E4F0"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFD6E4F7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFC2D5F0"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFD9EAD3"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFC2DFB8"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFCE5CD"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF9CB9C"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFF2CC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFE599"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFEAD1DC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFD5A6BD"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFD9D2E9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFB4A7D6"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFCFE2F3"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF9FC5E8"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="1">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF1F3864"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFBFBFBF"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF1F3864"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF1F3864"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFBFBFBF"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFBFBFBF"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF1F3864"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF1F3864"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFBFBFBF"/>
+      </left>
+      <right style="medium">
+        <color rgb="FF1F3864"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF1F3864"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF1F3864"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF1F3864"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFBFBFBF"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFBFBFBF"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFBFBFBF"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFBFBFBF"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFBFBFBF"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFBFBFBF"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFBFBFBF"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFBFBFBF"/>
+      </left>
+      <right style="medium">
+        <color rgb="FF1F3864"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFBFBFBF"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFBFBFBF"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF1F3864"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFBFBFBF"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFBFBFBF"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF1F3864"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFBFBFBF"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFBFBFBF"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFBFBFBF"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF1F3864"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFBFBFBF"/>
+      </left>
+      <right style="medium">
+        <color rgb="FF1F3864"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFBFBFBF"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF1F3864"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="14" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="14" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="6" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="7" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="8" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="9" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="10" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="11" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="12" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="13" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="14" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="15" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="16" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="17" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="16" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G59"/>
+  <dimension ref="A1:F338"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="E1" workbookViewId="0">
-      <selection activeCell="D29" sqref="D27:D29"/>
+    <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight"/>
+      <selection pane="bottomLeft"/>
+      <selection pane="bottomRight" activeCell="H21" sqref="H21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="15.5" style="2" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="9" style="3"/>
+    <col min="1" max="1" width="4" style="2" customWidth="1"/>
+    <col min="2" max="2" width="16" style="2" customWidth="1"/>
+    <col min="3" max="3" width="20" style="2" customWidth="1"/>
+    <col min="4" max="4" width="52" style="2" customWidth="1"/>
+    <col min="5" max="5" width="10" style="2" customWidth="1"/>
+    <col min="6" max="6" width="11" style="40" customWidth="1"/>
+    <col min="7" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="B1" s="1"/>
+    </row>
+    <row r="3" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="2" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="2" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="2" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>736</v>
+      </c>
+      <c r="C7" s="4" t="s">
         <v>1</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="A3" s="4" t="s">
+      <c r="D7" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="E7" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="F7" s="41" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="B8" s="39"/>
+      <c r="C8" s="39"/>
+      <c r="D8" s="39"/>
+      <c r="E8" s="39"/>
+      <c r="F8" s="39"/>
+    </row>
+    <row r="9" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="6">
+        <v>1</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D9" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9" s="42">
+        <v>39.398400000000009</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="6">
+        <v>2</v>
+      </c>
+      <c r="B10" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D10" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E10" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="F10" s="43">
+        <v>41.040000000000006</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="6">
+        <v>3</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D11" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F11" s="42">
+        <v>59.0976</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="6">
+        <v>4</v>
+      </c>
+      <c r="B12" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D12" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="E12" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="F12" s="43">
+        <v>36.115200000000002</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="6">
+        <v>5</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D13" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F13" s="42">
+        <v>38.167200000000008</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="6">
+        <v>6</v>
+      </c>
+      <c r="B14" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="C14" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D14" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="E14" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="F14" s="43">
+        <v>23.392800000000001</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="6">
+        <v>7</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D15" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="E15" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="F15" s="42">
+        <v>20.520000000000003</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="6">
+        <v>8</v>
+      </c>
+      <c r="B16" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="C16" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D16" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="E16" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="F16" s="43">
+        <v>52.941600000000008</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="6">
+        <v>9</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="D17" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="F17" s="42">
+        <v>11.9016</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="6">
+        <v>10</v>
+      </c>
+      <c r="B18" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="C18" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="D18" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="E18" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="F18" s="43">
+        <v>26.676000000000002</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="6">
+        <v>11</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="D19" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="E19" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F19" s="42">
+        <v>26.676000000000002</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="6">
+        <v>12</v>
+      </c>
+      <c r="B20" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="C20" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="D20" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="E20" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="F20" s="43">
+        <v>26.676000000000002</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="6">
+        <v>13</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="D21" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="E21" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F21" s="42">
+        <v>16.416</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="6">
+        <v>14</v>
+      </c>
+      <c r="B22" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="C22" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="D22" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="E22" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="F22" s="43">
+        <v>26.676000000000002</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="6">
+        <v>15</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="D23" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F23" s="42">
+        <v>28.728000000000005</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="6">
+        <v>16</v>
+      </c>
+      <c r="B24" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="C24" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="D24" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="E24" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="F24" s="43">
+        <v>29.5488</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="6">
+        <v>17</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="D25" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="F25" s="42">
+        <v>20.520000000000003</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="6">
+        <v>18</v>
+      </c>
+      <c r="B26" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="C26" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="D26" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="E26" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="F26" s="43">
+        <v>20.520000000000003</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="6">
+        <v>19</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="D27" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="E27" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="F27" s="42">
+        <v>20.520000000000003</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="6">
+        <v>20</v>
+      </c>
+      <c r="B28" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="C28" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="D28" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="E28" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F28" s="43">
+        <v>16.8264</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="6">
+        <v>21</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="D29" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="E29" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="F29" s="42">
+        <v>20.520000000000003</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="6">
+        <v>22</v>
+      </c>
+      <c r="B30" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="C30" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="D30" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="E30" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="F30" s="43">
+        <v>20.520000000000003</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="6">
+        <v>23</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="D31" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="E31" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="F31" s="42">
+        <v>20.520000000000003</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="6">
+        <v>24</v>
+      </c>
+      <c r="B32" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="C32" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="D32" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="E32" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="F32" s="43">
+        <v>62.380800000000001</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="6">
+        <v>25</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C33" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D33" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="E33" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="F33" s="42">
+        <v>62.380800000000001</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="6">
+        <v>26</v>
+      </c>
+      <c r="B34" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="C34" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="D34" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="E34" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="F34" s="43">
+        <v>97.675200000000004</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="6">
+        <v>27</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D35" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="E35" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="F35" s="42">
+        <v>60.328800000000001</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="6">
+        <v>28</v>
+      </c>
+      <c r="B36" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="C36" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="D36" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="E36" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="F36" s="43">
+        <v>96.444000000000003</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="6">
+        <v>29</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="D37" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="E37" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="F37" s="42">
+        <v>16.005600000000001</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="6">
+        <v>30</v>
+      </c>
+      <c r="B38" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="C38" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="D38" s="10" t="s">
+        <v>75</v>
+      </c>
+      <c r="E38" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="F38" s="43">
+        <v>22.571999999999999</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="6">
+        <v>31</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="D39" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="E39" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F39" s="42">
+        <v>22.571999999999999</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="6">
+        <v>32</v>
+      </c>
+      <c r="B40" s="9" t="s">
+        <v>78</v>
+      </c>
+      <c r="C40" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="D40" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="E40" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="F40" s="43">
+        <v>57.45600000000001</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="6">
+        <v>33</v>
+      </c>
+      <c r="B41" s="7" t="s">
         <v>81</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="4" t="s">
+      <c r="C41" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="D41" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="E41" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F41" s="42">
+        <v>79.61760000000001</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="6">
+        <v>34</v>
+      </c>
+      <c r="B42" s="9" t="s">
         <v>82</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="4" t="s">
+      <c r="C42" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="D42" s="10" t="s">
         <v>83</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="5" t="s">
+      <c r="E42" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="F42" s="43">
+        <v>57.866399999999999</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="6">
+        <v>35</v>
+      </c>
+      <c r="B43" s="7" t="s">
         <v>84</v>
       </c>
-      <c r="B7" s="5" t="s">
+      <c r="C43" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="D43" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="E43" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F43" s="42">
+        <v>80.438400000000016</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="6">
+        <v>36</v>
+      </c>
+      <c r="B44" s="9" t="s">
         <v>85</v>
       </c>
-      <c r="C7" s="5" t="s">
+      <c r="C44" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="D44" s="10" t="s">
         <v>86</v>
       </c>
-      <c r="D7" s="5" t="s">
+      <c r="E44" s="9" t="s">
         <v>87</v>
       </c>
-      <c r="E7" s="6" t="s">
+      <c r="F44" s="43">
+        <v>55.814400000000006</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="6">
+        <v>37</v>
+      </c>
+      <c r="B45" s="7" t="s">
         <v>88</v>
       </c>
-      <c r="F7" s="5" t="s">
+      <c r="C45" s="7" t="s">
         <v>89</v>
       </c>
-      <c r="G7" s="5" t="s">
+      <c r="D45" s="8" t="s">
         <v>90</v>
       </c>
-    </row>
-[...85 lines deleted...]
-      <c r="F11" s="2" t="s">
+      <c r="E45" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="F45" s="42">
+        <v>21.340800000000002</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="6">
+        <v>38</v>
+      </c>
+      <c r="B46" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="C46" s="9" t="s">
+        <v>89</v>
+      </c>
+      <c r="D46" s="10" t="s">
+        <v>93</v>
+      </c>
+      <c r="E46" s="9" t="s">
+        <v>94</v>
+      </c>
+      <c r="F46" s="43">
+        <v>21.340800000000002</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="6">
+        <v>39</v>
+      </c>
+      <c r="B47" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="C47" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="D47" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="E47" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F47" s="42">
+        <v>70.588800000000006</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="6">
+        <v>40</v>
+      </c>
+      <c r="B48" s="9" t="s">
+        <v>98</v>
+      </c>
+      <c r="C48" s="9" t="s">
+        <v>96</v>
+      </c>
+      <c r="D48" s="10" t="s">
+        <v>99</v>
+      </c>
+      <c r="E48" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="F48" s="43">
+        <v>70.588800000000006</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="6">
+        <v>41</v>
+      </c>
+      <c r="B49" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="C49" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="D49" s="8" t="s">
+        <v>101</v>
+      </c>
+      <c r="E49" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F49" s="42">
+        <v>43.091999999999999</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="6">
+        <v>42</v>
+      </c>
+      <c r="B50" s="9" t="s">
+        <v>102</v>
+      </c>
+      <c r="C50" s="9" t="s">
+        <v>96</v>
+      </c>
+      <c r="D50" s="10" t="s">
+        <v>103</v>
+      </c>
+      <c r="E50" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="F50" s="43">
+        <v>73.872000000000014</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="6">
+        <v>43</v>
+      </c>
+      <c r="B51" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="C51" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="D51" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="E51" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F51" s="42">
+        <v>55.814400000000006</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="6">
+        <v>44</v>
+      </c>
+      <c r="B52" s="9" t="s">
+        <v>107</v>
+      </c>
+      <c r="C52" s="9" t="s">
+        <v>105</v>
+      </c>
+      <c r="D52" s="10" t="s">
+        <v>108</v>
+      </c>
+      <c r="E52" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="F52" s="43">
+        <v>55.814400000000006</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="6">
+        <v>45</v>
+      </c>
+      <c r="B53" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="C53" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="D53" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="E53" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="F53" s="42">
+        <v>27.086400000000005</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="6">
+        <v>46</v>
+      </c>
+      <c r="B54" s="9" t="s">
+        <v>111</v>
+      </c>
+      <c r="C54" s="9" t="s">
+        <v>105</v>
+      </c>
+      <c r="D54" s="10" t="s">
+        <v>112</v>
+      </c>
+      <c r="E54" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="8">
-[...13 lines deleted...]
-      <c r="D12" s="2" t="s">
+      <c r="F54" s="43">
+        <v>39.808800000000005</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="6">
+        <v>47</v>
+      </c>
+      <c r="B55" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="C55" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="D55" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="E55" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="E12" s="3" t="s">
-[...19 lines deleted...]
-      <c r="D13" s="2" t="s">
+      <c r="F55" s="42">
+        <v>59.508000000000003</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="6">
+        <v>48</v>
+      </c>
+      <c r="B56" s="9" t="s">
+        <v>114</v>
+      </c>
+      <c r="C56" s="9" t="s">
+        <v>105</v>
+      </c>
+      <c r="D56" s="10" t="s">
+        <v>115</v>
+      </c>
+      <c r="E56" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="F56" s="43">
+        <v>55.814400000000006</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="6">
+        <v>49</v>
+      </c>
+      <c r="B57" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="C57" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="D57" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="E57" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F57" s="42">
+        <v>37.346400000000003</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="6">
+        <v>50</v>
+      </c>
+      <c r="B58" s="9" t="s">
+        <v>118</v>
+      </c>
+      <c r="C58" s="9" t="s">
+        <v>105</v>
+      </c>
+      <c r="D58" s="10" t="s">
+        <v>117</v>
+      </c>
+      <c r="E58" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="F58" s="43">
+        <v>55.814400000000006</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="6">
+        <v>51</v>
+      </c>
+      <c r="B59" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="C59" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="D59" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="E59" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F59" s="42">
+        <v>44.733600000000003</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="6">
+        <v>52</v>
+      </c>
+      <c r="B60" s="9" t="s">
+        <v>121</v>
+      </c>
+      <c r="C60" s="9" t="s">
+        <v>105</v>
+      </c>
+      <c r="D60" s="10" t="s">
+        <v>122</v>
+      </c>
+      <c r="E60" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="F60" s="43">
+        <v>55.814400000000006</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="6">
+        <v>53</v>
+      </c>
+      <c r="B61" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="C61" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="D61" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="E61" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="E13" s="3" t="s">
-[...19 lines deleted...]
-      <c r="D14" s="2" t="s">
+      <c r="F61" s="42">
+        <v>37.756800000000005</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="6">
+        <v>54</v>
+      </c>
+      <c r="B62" s="9" t="s">
+        <v>125</v>
+      </c>
+      <c r="C62" s="9" t="s">
+        <v>105</v>
+      </c>
+      <c r="D62" s="10" t="s">
+        <v>126</v>
+      </c>
+      <c r="E62" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="F62" s="43">
+        <v>34.884</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="38" t="s">
+        <v>127</v>
+      </c>
+      <c r="B63" s="39"/>
+      <c r="C63" s="39"/>
+      <c r="D63" s="39"/>
+      <c r="E63" s="39"/>
+      <c r="F63" s="39"/>
+    </row>
+    <row r="64" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="6">
+        <v>55</v>
+      </c>
+      <c r="B64" s="11" t="s">
+        <v>128</v>
+      </c>
+      <c r="C64" s="11" t="s">
+        <v>129</v>
+      </c>
+      <c r="D64" s="12" t="s">
+        <v>130</v>
+      </c>
+      <c r="E64" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="F64" s="44">
+        <v>44.733600000000003</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="6">
+        <v>56</v>
+      </c>
+      <c r="B65" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="C65" s="13" t="s">
+        <v>132</v>
+      </c>
+      <c r="D65" s="14" t="s">
+        <v>133</v>
+      </c>
+      <c r="E65" s="13" t="s">
+        <v>134</v>
+      </c>
+      <c r="F65" s="45">
+        <v>23.392800000000001</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="6">
+        <v>57</v>
+      </c>
+      <c r="B66" s="11" t="s">
+        <v>135</v>
+      </c>
+      <c r="C66" s="11" t="s">
+        <v>132</v>
+      </c>
+      <c r="D66" s="12" t="s">
+        <v>136</v>
+      </c>
+      <c r="E66" s="11" t="s">
+        <v>134</v>
+      </c>
+      <c r="F66" s="44">
+        <v>23.392800000000001</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="6">
+        <v>58</v>
+      </c>
+      <c r="B67" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="C67" s="13" t="s">
+        <v>132</v>
+      </c>
+      <c r="D67" s="14" t="s">
+        <v>138</v>
+      </c>
+      <c r="E67" s="13" t="s">
+        <v>134</v>
+      </c>
+      <c r="F67" s="45">
+        <v>23.392800000000001</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="6">
+        <v>59</v>
+      </c>
+      <c r="B68" s="11" t="s">
+        <v>139</v>
+      </c>
+      <c r="C68" s="11" t="s">
+        <v>140</v>
+      </c>
+      <c r="D68" s="12" t="s">
+        <v>141</v>
+      </c>
+      <c r="E68" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="F68" s="44">
+        <v>13.132800000000001</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="6">
+        <v>60</v>
+      </c>
+      <c r="B69" s="13" t="s">
+        <v>143</v>
+      </c>
+      <c r="C69" s="13" t="s">
+        <v>140</v>
+      </c>
+      <c r="D69" s="14" t="s">
+        <v>144</v>
+      </c>
+      <c r="E69" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="F69" s="45">
+        <v>13.132800000000001</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="6">
+        <v>61</v>
+      </c>
+      <c r="B70" s="11" t="s">
+        <v>145</v>
+      </c>
+      <c r="C70" s="11" t="s">
+        <v>140</v>
+      </c>
+      <c r="D70" s="12" t="s">
+        <v>146</v>
+      </c>
+      <c r="E70" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="F70" s="44">
+        <v>13.132800000000001</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="6">
+        <v>62</v>
+      </c>
+      <c r="B71" s="13" t="s">
+        <v>147</v>
+      </c>
+      <c r="C71" s="13" t="s">
+        <v>140</v>
+      </c>
+      <c r="D71" s="14" t="s">
+        <v>148</v>
+      </c>
+      <c r="E71" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="F71" s="45">
+        <v>13.132800000000001</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="6">
+        <v>63</v>
+      </c>
+      <c r="B72" s="11" t="s">
+        <v>149</v>
+      </c>
+      <c r="C72" s="11" t="s">
+        <v>140</v>
+      </c>
+      <c r="D72" s="12" t="s">
+        <v>150</v>
+      </c>
+      <c r="E72" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="F72" s="44">
+        <v>13.132800000000001</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="6">
+        <v>64</v>
+      </c>
+      <c r="B73" s="13" t="s">
+        <v>151</v>
+      </c>
+      <c r="C73" s="13" t="s">
+        <v>140</v>
+      </c>
+      <c r="D73" s="14" t="s">
+        <v>152</v>
+      </c>
+      <c r="E73" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="F73" s="45">
+        <v>13.132800000000001</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="6">
+        <v>65</v>
+      </c>
+      <c r="B74" s="11" t="s">
+        <v>153</v>
+      </c>
+      <c r="C74" s="11" t="s">
+        <v>140</v>
+      </c>
+      <c r="D74" s="12" t="s">
+        <v>154</v>
+      </c>
+      <c r="E74" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="F74" s="44">
+        <v>13.132800000000001</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="6">
+        <v>66</v>
+      </c>
+      <c r="B75" s="13" t="s">
+        <v>155</v>
+      </c>
+      <c r="C75" s="13" t="s">
+        <v>140</v>
+      </c>
+      <c r="D75" s="14" t="s">
+        <v>156</v>
+      </c>
+      <c r="E75" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="F75" s="45">
+        <v>13.132800000000001</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="6">
+        <v>67</v>
+      </c>
+      <c r="B76" s="11" t="s">
+        <v>157</v>
+      </c>
+      <c r="C76" s="11" t="s">
+        <v>158</v>
+      </c>
+      <c r="D76" s="12" t="s">
+        <v>159</v>
+      </c>
+      <c r="E76" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="F76" s="44">
+        <v>13.543200000000002</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="6">
+        <v>68</v>
+      </c>
+      <c r="B77" s="13" t="s">
+        <v>160</v>
+      </c>
+      <c r="C77" s="13" t="s">
+        <v>158</v>
+      </c>
+      <c r="D77" s="14" t="s">
+        <v>161</v>
+      </c>
+      <c r="E77" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="F77" s="45">
+        <v>13.543200000000002</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="6">
+        <v>69</v>
+      </c>
+      <c r="B78" s="11" t="s">
+        <v>162</v>
+      </c>
+      <c r="C78" s="11" t="s">
+        <v>158</v>
+      </c>
+      <c r="D78" s="12" t="s">
+        <v>163</v>
+      </c>
+      <c r="E78" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="F78" s="44">
+        <v>13.543200000000002</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="6">
+        <v>70</v>
+      </c>
+      <c r="B79" s="13" t="s">
+        <v>164</v>
+      </c>
+      <c r="C79" s="13" t="s">
+        <v>158</v>
+      </c>
+      <c r="D79" s="14" t="s">
+        <v>165</v>
+      </c>
+      <c r="E79" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="F79" s="45">
+        <v>13.543200000000002</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="6">
+        <v>71</v>
+      </c>
+      <c r="B80" s="11" t="s">
+        <v>166</v>
+      </c>
+      <c r="C80" s="11" t="s">
+        <v>158</v>
+      </c>
+      <c r="D80" s="12" t="s">
+        <v>167</v>
+      </c>
+      <c r="E80" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="F80" s="44">
+        <v>13.543200000000002</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="6">
+        <v>72</v>
+      </c>
+      <c r="B81" s="13" t="s">
+        <v>168</v>
+      </c>
+      <c r="C81" s="13" t="s">
+        <v>158</v>
+      </c>
+      <c r="D81" s="14" t="s">
+        <v>169</v>
+      </c>
+      <c r="E81" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="F81" s="45">
+        <v>13.543200000000002</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="6">
+        <v>73</v>
+      </c>
+      <c r="B82" s="11" t="s">
+        <v>170</v>
+      </c>
+      <c r="C82" s="11" t="s">
+        <v>158</v>
+      </c>
+      <c r="D82" s="12" t="s">
+        <v>171</v>
+      </c>
+      <c r="E82" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="F82" s="44">
+        <v>13.543200000000002</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="6">
+        <v>74</v>
+      </c>
+      <c r="B83" s="13" t="s">
+        <v>172</v>
+      </c>
+      <c r="C83" s="13" t="s">
+        <v>173</v>
+      </c>
+      <c r="D83" s="14" t="s">
+        <v>174</v>
+      </c>
+      <c r="E83" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F83" s="45">
+        <v>24.213600000000003</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="6">
+        <v>75</v>
+      </c>
+      <c r="B84" s="11" t="s">
+        <v>175</v>
+      </c>
+      <c r="C84" s="11" t="s">
+        <v>173</v>
+      </c>
+      <c r="D84" s="12" t="s">
+        <v>176</v>
+      </c>
+      <c r="E84" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F84" s="44">
+        <v>24.213600000000003</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="6">
+        <v>76</v>
+      </c>
+      <c r="B85" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="C85" s="13" t="s">
+        <v>173</v>
+      </c>
+      <c r="D85" s="14" t="s">
+        <v>178</v>
+      </c>
+      <c r="E85" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F85" s="45">
+        <v>24.213600000000003</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="6">
+        <v>77</v>
+      </c>
+      <c r="B86" s="11" t="s">
+        <v>179</v>
+      </c>
+      <c r="C86" s="11" t="s">
+        <v>173</v>
+      </c>
+      <c r="D86" s="12" t="s">
+        <v>180</v>
+      </c>
+      <c r="E86" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F86" s="44">
+        <v>24.213600000000003</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="6">
+        <v>78</v>
+      </c>
+      <c r="B87" s="13" t="s">
+        <v>181</v>
+      </c>
+      <c r="C87" s="13" t="s">
+        <v>173</v>
+      </c>
+      <c r="D87" s="14" t="s">
+        <v>182</v>
+      </c>
+      <c r="E87" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F87" s="45">
+        <v>24.213600000000003</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="6">
+        <v>79</v>
+      </c>
+      <c r="B88" s="11" t="s">
+        <v>183</v>
+      </c>
+      <c r="C88" s="11" t="s">
+        <v>173</v>
+      </c>
+      <c r="D88" s="12" t="s">
+        <v>184</v>
+      </c>
+      <c r="E88" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F88" s="44">
+        <v>24.213600000000003</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="6">
+        <v>80</v>
+      </c>
+      <c r="B89" s="13" t="s">
+        <v>185</v>
+      </c>
+      <c r="C89" s="13" t="s">
+        <v>186</v>
+      </c>
+      <c r="D89" s="14" t="s">
+        <v>187</v>
+      </c>
+      <c r="E89" s="13" t="s">
+        <v>188</v>
+      </c>
+      <c r="F89" s="45">
+        <v>24.624000000000002</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="6">
+        <v>81</v>
+      </c>
+      <c r="B90" s="11" t="s">
+        <v>189</v>
+      </c>
+      <c r="C90" s="11" t="s">
+        <v>186</v>
+      </c>
+      <c r="D90" s="12" t="s">
+        <v>190</v>
+      </c>
+      <c r="E90" s="11" t="s">
+        <v>188</v>
+      </c>
+      <c r="F90" s="44">
+        <v>24.624000000000002</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="6">
+        <v>82</v>
+      </c>
+      <c r="B91" s="13" t="s">
+        <v>191</v>
+      </c>
+      <c r="C91" s="13" t="s">
+        <v>186</v>
+      </c>
+      <c r="D91" s="14" t="s">
+        <v>192</v>
+      </c>
+      <c r="E91" s="13" t="s">
+        <v>188</v>
+      </c>
+      <c r="F91" s="45">
+        <v>24.624000000000002</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="6">
+        <v>83</v>
+      </c>
+      <c r="B92" s="11" t="s">
+        <v>193</v>
+      </c>
+      <c r="C92" s="11" t="s">
+        <v>194</v>
+      </c>
+      <c r="D92" s="12" t="s">
+        <v>195</v>
+      </c>
+      <c r="E92" s="11" t="s">
+        <v>196</v>
+      </c>
+      <c r="F92" s="44">
+        <v>24.213600000000003</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="6">
+        <v>84</v>
+      </c>
+      <c r="B93" s="13" t="s">
+        <v>197</v>
+      </c>
+      <c r="C93" s="13" t="s">
+        <v>194</v>
+      </c>
+      <c r="D93" s="14" t="s">
+        <v>198</v>
+      </c>
+      <c r="E93" s="13" t="s">
+        <v>196</v>
+      </c>
+      <c r="F93" s="45">
+        <v>24.213600000000003</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="6">
+        <v>85</v>
+      </c>
+      <c r="B94" s="11" t="s">
+        <v>199</v>
+      </c>
+      <c r="C94" s="11" t="s">
+        <v>194</v>
+      </c>
+      <c r="D94" s="12" t="s">
+        <v>200</v>
+      </c>
+      <c r="E94" s="11" t="s">
+        <v>196</v>
+      </c>
+      <c r="F94" s="44">
+        <v>24.213600000000003</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="6">
+        <v>86</v>
+      </c>
+      <c r="B95" s="13" t="s">
+        <v>201</v>
+      </c>
+      <c r="C95" s="13" t="s">
+        <v>194</v>
+      </c>
+      <c r="D95" s="14" t="s">
+        <v>202</v>
+      </c>
+      <c r="E95" s="13" t="s">
+        <v>196</v>
+      </c>
+      <c r="F95" s="45">
+        <v>24.213600000000003</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="6">
+        <v>87</v>
+      </c>
+      <c r="B96" s="11" t="s">
+        <v>203</v>
+      </c>
+      <c r="C96" s="11" t="s">
+        <v>194</v>
+      </c>
+      <c r="D96" s="12" t="s">
+        <v>204</v>
+      </c>
+      <c r="E96" s="11" t="s">
+        <v>196</v>
+      </c>
+      <c r="F96" s="44">
+        <v>24.213600000000003</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="6">
+        <v>88</v>
+      </c>
+      <c r="B97" s="13" t="s">
+        <v>205</v>
+      </c>
+      <c r="C97" s="13" t="s">
+        <v>194</v>
+      </c>
+      <c r="D97" s="14" t="s">
+        <v>206</v>
+      </c>
+      <c r="E97" s="13" t="s">
+        <v>196</v>
+      </c>
+      <c r="F97" s="45">
+        <v>24.213600000000003</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="6">
+        <v>89</v>
+      </c>
+      <c r="B98" s="11" t="s">
+        <v>207</v>
+      </c>
+      <c r="C98" s="11" t="s">
+        <v>208</v>
+      </c>
+      <c r="D98" s="12" t="s">
+        <v>209</v>
+      </c>
+      <c r="E98" s="11" t="s">
+        <v>210</v>
+      </c>
+      <c r="F98" s="44">
+        <v>16.416</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="6">
+        <v>90</v>
+      </c>
+      <c r="B99" s="13" t="s">
+        <v>211</v>
+      </c>
+      <c r="C99" s="13" t="s">
+        <v>208</v>
+      </c>
+      <c r="D99" s="14" t="s">
+        <v>212</v>
+      </c>
+      <c r="E99" s="13" t="s">
+        <v>210</v>
+      </c>
+      <c r="F99" s="45">
+        <v>16.416</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="6">
+        <v>91</v>
+      </c>
+      <c r="B100" s="11" t="s">
+        <v>213</v>
+      </c>
+      <c r="C100" s="11" t="s">
+        <v>208</v>
+      </c>
+      <c r="D100" s="12" t="s">
+        <v>214</v>
+      </c>
+      <c r="E100" s="11" t="s">
+        <v>210</v>
+      </c>
+      <c r="F100" s="44">
+        <v>16.416</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="6">
+        <v>92</v>
+      </c>
+      <c r="B101" s="13" t="s">
+        <v>215</v>
+      </c>
+      <c r="C101" s="13" t="s">
+        <v>208</v>
+      </c>
+      <c r="D101" s="14" t="s">
+        <v>216</v>
+      </c>
+      <c r="E101" s="13" t="s">
+        <v>210</v>
+      </c>
+      <c r="F101" s="45">
+        <v>16.416</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="6">
+        <v>93</v>
+      </c>
+      <c r="B102" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="C102" s="11" t="s">
+        <v>208</v>
+      </c>
+      <c r="D102" s="12" t="s">
+        <v>218</v>
+      </c>
+      <c r="E102" s="11" t="s">
+        <v>210</v>
+      </c>
+      <c r="F102" s="44">
+        <v>16.416</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="6">
+        <v>94</v>
+      </c>
+      <c r="B103" s="13" t="s">
+        <v>219</v>
+      </c>
+      <c r="C103" s="13" t="s">
+        <v>208</v>
+      </c>
+      <c r="D103" s="14" t="s">
+        <v>220</v>
+      </c>
+      <c r="E103" s="13" t="s">
+        <v>210</v>
+      </c>
+      <c r="F103" s="45">
+        <v>16.416</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="6">
+        <v>95</v>
+      </c>
+      <c r="B104" s="11" t="s">
+        <v>221</v>
+      </c>
+      <c r="C104" s="11" t="s">
+        <v>222</v>
+      </c>
+      <c r="D104" s="12" t="s">
+        <v>223</v>
+      </c>
+      <c r="E104" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F104" s="44">
+        <v>24.213600000000003</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="6">
+        <v>96</v>
+      </c>
+      <c r="B105" s="13" t="s">
+        <v>224</v>
+      </c>
+      <c r="C105" s="13" t="s">
+        <v>222</v>
+      </c>
+      <c r="D105" s="14" t="s">
+        <v>225</v>
+      </c>
+      <c r="E105" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F105" s="45">
+        <v>24.213600000000003</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="6">
+        <v>97</v>
+      </c>
+      <c r="B106" s="11" t="s">
+        <v>226</v>
+      </c>
+      <c r="C106" s="11" t="s">
+        <v>222</v>
+      </c>
+      <c r="D106" s="12" t="s">
+        <v>227</v>
+      </c>
+      <c r="E106" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F106" s="44">
+        <v>24.213600000000003</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="6">
+        <v>98</v>
+      </c>
+      <c r="B107" s="13" t="s">
+        <v>228</v>
+      </c>
+      <c r="C107" s="13" t="s">
+        <v>222</v>
+      </c>
+      <c r="D107" s="14" t="s">
+        <v>229</v>
+      </c>
+      <c r="E107" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F107" s="45">
+        <v>24.213600000000003</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="6">
+        <v>99</v>
+      </c>
+      <c r="B108" s="11" t="s">
+        <v>230</v>
+      </c>
+      <c r="C108" s="11" t="s">
+        <v>222</v>
+      </c>
+      <c r="D108" s="12" t="s">
+        <v>231</v>
+      </c>
+      <c r="E108" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F108" s="44">
+        <v>24.213600000000003</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="6">
+        <v>100</v>
+      </c>
+      <c r="B109" s="13" t="s">
+        <v>232</v>
+      </c>
+      <c r="C109" s="13" t="s">
+        <v>222</v>
+      </c>
+      <c r="D109" s="14" t="s">
+        <v>233</v>
+      </c>
+      <c r="E109" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F109" s="45">
+        <v>24.213600000000003</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="6">
+        <v>101</v>
+      </c>
+      <c r="B110" s="11" t="s">
+        <v>234</v>
+      </c>
+      <c r="C110" s="11" t="s">
+        <v>222</v>
+      </c>
+      <c r="D110" s="12" t="s">
+        <v>235</v>
+      </c>
+      <c r="E110" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F110" s="44">
+        <v>24.213600000000003</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="6">
+        <v>102</v>
+      </c>
+      <c r="B111" s="13" t="s">
+        <v>236</v>
+      </c>
+      <c r="C111" s="13" t="s">
+        <v>222</v>
+      </c>
+      <c r="D111" s="14" t="s">
+        <v>237</v>
+      </c>
+      <c r="E111" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F111" s="45">
+        <v>24.213600000000003</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="6">
+        <v>103</v>
+      </c>
+      <c r="B112" s="11" t="s">
+        <v>238</v>
+      </c>
+      <c r="C112" s="11" t="s">
+        <v>222</v>
+      </c>
+      <c r="D112" s="12" t="s">
+        <v>239</v>
+      </c>
+      <c r="E112" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F112" s="44">
+        <v>24.213600000000003</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="6">
+        <v>104</v>
+      </c>
+      <c r="B113" s="13" t="s">
+        <v>240</v>
+      </c>
+      <c r="C113" s="13" t="s">
+        <v>222</v>
+      </c>
+      <c r="D113" s="14" t="s">
+        <v>241</v>
+      </c>
+      <c r="E113" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F113" s="45">
+        <v>24.213600000000003</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="6">
+        <v>105</v>
+      </c>
+      <c r="B114" s="11" t="s">
+        <v>242</v>
+      </c>
+      <c r="C114" s="11" t="s">
+        <v>222</v>
+      </c>
+      <c r="D114" s="12" t="s">
+        <v>243</v>
+      </c>
+      <c r="E114" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F114" s="44">
+        <v>24.213600000000003</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="6">
+        <v>106</v>
+      </c>
+      <c r="B115" s="13" t="s">
+        <v>244</v>
+      </c>
+      <c r="C115" s="13" t="s">
+        <v>222</v>
+      </c>
+      <c r="D115" s="14" t="s">
+        <v>245</v>
+      </c>
+      <c r="E115" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F115" s="45">
+        <v>24.213600000000003</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="6">
+        <v>107</v>
+      </c>
+      <c r="B116" s="11" t="s">
+        <v>246</v>
+      </c>
+      <c r="C116" s="11" t="s">
+        <v>222</v>
+      </c>
+      <c r="D116" s="12" t="s">
+        <v>247</v>
+      </c>
+      <c r="E116" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F116" s="44">
+        <v>24.213600000000003</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="6">
+        <v>108</v>
+      </c>
+      <c r="B117" s="13" t="s">
+        <v>248</v>
+      </c>
+      <c r="C117" s="13" t="s">
+        <v>222</v>
+      </c>
+      <c r="D117" s="14" t="s">
+        <v>249</v>
+      </c>
+      <c r="E117" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F117" s="45">
+        <v>24.213600000000003</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="6">
+        <v>109</v>
+      </c>
+      <c r="B118" s="11" t="s">
+        <v>250</v>
+      </c>
+      <c r="C118" s="11" t="s">
+        <v>222</v>
+      </c>
+      <c r="D118" s="12" t="s">
+        <v>251</v>
+      </c>
+      <c r="E118" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F118" s="44">
+        <v>24.213600000000003</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="6">
+        <v>110</v>
+      </c>
+      <c r="B119" s="13" t="s">
+        <v>252</v>
+      </c>
+      <c r="C119" s="13" t="s">
+        <v>222</v>
+      </c>
+      <c r="D119" s="14" t="s">
+        <v>253</v>
+      </c>
+      <c r="E119" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F119" s="45">
+        <v>24.213600000000003</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="6">
+        <v>111</v>
+      </c>
+      <c r="B120" s="11" t="s">
+        <v>254</v>
+      </c>
+      <c r="C120" s="11" t="s">
+        <v>222</v>
+      </c>
+      <c r="D120" s="12" t="s">
+        <v>255</v>
+      </c>
+      <c r="E120" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F120" s="44">
+        <v>24.213600000000003</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="6">
+        <v>112</v>
+      </c>
+      <c r="B121" s="13" t="s">
+        <v>256</v>
+      </c>
+      <c r="C121" s="13" t="s">
+        <v>222</v>
+      </c>
+      <c r="D121" s="14" t="s">
+        <v>257</v>
+      </c>
+      <c r="E121" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F121" s="45">
+        <v>24.213600000000003</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="6">
+        <v>113</v>
+      </c>
+      <c r="B122" s="11" t="s">
+        <v>258</v>
+      </c>
+      <c r="C122" s="11" t="s">
+        <v>222</v>
+      </c>
+      <c r="D122" s="12" t="s">
+        <v>259</v>
+      </c>
+      <c r="E122" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F122" s="44">
+        <v>24.213600000000003</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="6">
+        <v>114</v>
+      </c>
+      <c r="B123" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="C123" s="13" t="s">
+        <v>222</v>
+      </c>
+      <c r="D123" s="14" t="s">
+        <v>261</v>
+      </c>
+      <c r="E123" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F123" s="45">
+        <v>24.213600000000003</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A124" s="6">
+        <v>115</v>
+      </c>
+      <c r="B124" s="11" t="s">
+        <v>262</v>
+      </c>
+      <c r="C124" s="11" t="s">
+        <v>222</v>
+      </c>
+      <c r="D124" s="12" t="s">
+        <v>263</v>
+      </c>
+      <c r="E124" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F124" s="44">
+        <v>24.213600000000003</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="6">
+        <v>116</v>
+      </c>
+      <c r="B125" s="13" t="s">
+        <v>264</v>
+      </c>
+      <c r="C125" s="13" t="s">
+        <v>222</v>
+      </c>
+      <c r="D125" s="14" t="s">
+        <v>265</v>
+      </c>
+      <c r="E125" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F125" s="45">
+        <v>24.213600000000003</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A126" s="6">
+        <v>117</v>
+      </c>
+      <c r="B126" s="11" t="s">
+        <v>266</v>
+      </c>
+      <c r="C126" s="11" t="s">
+        <v>222</v>
+      </c>
+      <c r="D126" s="12" t="s">
+        <v>267</v>
+      </c>
+      <c r="E126" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F126" s="44">
+        <v>24.213600000000003</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A127" s="6">
+        <v>118</v>
+      </c>
+      <c r="B127" s="13" t="s">
+        <v>268</v>
+      </c>
+      <c r="C127" s="13" t="s">
+        <v>222</v>
+      </c>
+      <c r="D127" s="14" t="s">
+        <v>269</v>
+      </c>
+      <c r="E127" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F127" s="45">
+        <v>24.213600000000003</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A128" s="6">
+        <v>119</v>
+      </c>
+      <c r="B128" s="11" t="s">
+        <v>270</v>
+      </c>
+      <c r="C128" s="11" t="s">
+        <v>271</v>
+      </c>
+      <c r="D128" s="12" t="s">
+        <v>272</v>
+      </c>
+      <c r="E128" s="11" t="s">
+        <v>273</v>
+      </c>
+      <c r="F128" s="44">
+        <v>17.647200000000002</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A129" s="6">
+        <v>120</v>
+      </c>
+      <c r="B129" s="13" t="s">
+        <v>274</v>
+      </c>
+      <c r="C129" s="13" t="s">
+        <v>275</v>
+      </c>
+      <c r="D129" s="14" t="s">
+        <v>276</v>
+      </c>
+      <c r="E129" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F129" s="45">
+        <v>29.959200000000003</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A130" s="6">
+        <v>121</v>
+      </c>
+      <c r="B130" s="11" t="s">
+        <v>277</v>
+      </c>
+      <c r="C130" s="11" t="s">
+        <v>275</v>
+      </c>
+      <c r="D130" s="12" t="s">
+        <v>278</v>
+      </c>
+      <c r="E130" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F130" s="44">
+        <v>29.959200000000003</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A131" s="6">
+        <v>122</v>
+      </c>
+      <c r="B131" s="13" t="s">
+        <v>279</v>
+      </c>
+      <c r="C131" s="13" t="s">
+        <v>275</v>
+      </c>
+      <c r="D131" s="14" t="s">
+        <v>280</v>
+      </c>
+      <c r="E131" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F131" s="45">
+        <v>29.959200000000003</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A132" s="6">
+        <v>123</v>
+      </c>
+      <c r="B132" s="11" t="s">
+        <v>281</v>
+      </c>
+      <c r="C132" s="11" t="s">
+        <v>275</v>
+      </c>
+      <c r="D132" s="12" t="s">
+        <v>282</v>
+      </c>
+      <c r="E132" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F132" s="44">
+        <v>29.959200000000003</v>
+      </c>
+    </row>
+    <row r="133" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A133" s="6">
+        <v>124</v>
+      </c>
+      <c r="B133" s="13" t="s">
+        <v>283</v>
+      </c>
+      <c r="C133" s="13" t="s">
+        <v>275</v>
+      </c>
+      <c r="D133" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="E133" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F133" s="45">
+        <v>29.959200000000003</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A134" s="6">
+        <v>125</v>
+      </c>
+      <c r="B134" s="11" t="s">
+        <v>285</v>
+      </c>
+      <c r="C134" s="11" t="s">
+        <v>275</v>
+      </c>
+      <c r="D134" s="12" t="s">
+        <v>286</v>
+      </c>
+      <c r="E134" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F134" s="44">
+        <v>29.959200000000003</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A135" s="6">
+        <v>126</v>
+      </c>
+      <c r="B135" s="13" t="s">
+        <v>287</v>
+      </c>
+      <c r="C135" s="13" t="s">
+        <v>288</v>
+      </c>
+      <c r="D135" s="14" t="s">
+        <v>289</v>
+      </c>
+      <c r="E135" s="13" t="s">
+        <v>290</v>
+      </c>
+      <c r="F135" s="45">
+        <v>16.005600000000001</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A136" s="6">
+        <v>127</v>
+      </c>
+      <c r="B136" s="11" t="s">
+        <v>291</v>
+      </c>
+      <c r="C136" s="11" t="s">
+        <v>288</v>
+      </c>
+      <c r="D136" s="12" t="s">
+        <v>292</v>
+      </c>
+      <c r="E136" s="11" t="s">
+        <v>290</v>
+      </c>
+      <c r="F136" s="44">
+        <v>16.005600000000001</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A137" s="6">
+        <v>128</v>
+      </c>
+      <c r="B137" s="13" t="s">
+        <v>293</v>
+      </c>
+      <c r="C137" s="13" t="s">
+        <v>288</v>
+      </c>
+      <c r="D137" s="14" t="s">
+        <v>294</v>
+      </c>
+      <c r="E137" s="13" t="s">
+        <v>290</v>
+      </c>
+      <c r="F137" s="45">
+        <v>16.005600000000001</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A138" s="6">
+        <v>129</v>
+      </c>
+      <c r="B138" s="11" t="s">
+        <v>295</v>
+      </c>
+      <c r="C138" s="11" t="s">
+        <v>288</v>
+      </c>
+      <c r="D138" s="12" t="s">
+        <v>296</v>
+      </c>
+      <c r="E138" s="11" t="s">
+        <v>290</v>
+      </c>
+      <c r="F138" s="44">
+        <v>16.005600000000001</v>
+      </c>
+    </row>
+    <row r="139" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A139" s="6">
+        <v>130</v>
+      </c>
+      <c r="B139" s="13" t="s">
+        <v>297</v>
+      </c>
+      <c r="C139" s="13" t="s">
+        <v>288</v>
+      </c>
+      <c r="D139" s="14" t="s">
+        <v>298</v>
+      </c>
+      <c r="E139" s="13" t="s">
+        <v>290</v>
+      </c>
+      <c r="F139" s="45">
+        <v>16.005600000000001</v>
+      </c>
+    </row>
+    <row r="140" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A140" s="6">
+        <v>131</v>
+      </c>
+      <c r="B140" s="11" t="s">
+        <v>299</v>
+      </c>
+      <c r="C140" s="11" t="s">
+        <v>288</v>
+      </c>
+      <c r="D140" s="12" t="s">
+        <v>300</v>
+      </c>
+      <c r="E140" s="11" t="s">
+        <v>290</v>
+      </c>
+      <c r="F140" s="44">
+        <v>16.005600000000001</v>
+      </c>
+    </row>
+    <row r="141" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A141" s="6">
+        <v>132</v>
+      </c>
+      <c r="B141" s="13" t="s">
+        <v>301</v>
+      </c>
+      <c r="C141" s="13" t="s">
+        <v>302</v>
+      </c>
+      <c r="D141" s="14" t="s">
+        <v>303</v>
+      </c>
+      <c r="E141" s="13" t="s">
+        <v>273</v>
+      </c>
+      <c r="F141" s="45">
+        <v>16.416</v>
+      </c>
+    </row>
+    <row r="142" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A142" s="6">
+        <v>133</v>
+      </c>
+      <c r="B142" s="11" t="s">
+        <v>304</v>
+      </c>
+      <c r="C142" s="11" t="s">
+        <v>302</v>
+      </c>
+      <c r="D142" s="12" t="s">
+        <v>305</v>
+      </c>
+      <c r="E142" s="11" t="s">
+        <v>273</v>
+      </c>
+      <c r="F142" s="44">
+        <v>16.416</v>
+      </c>
+    </row>
+    <row r="143" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A143" s="6">
+        <v>134</v>
+      </c>
+      <c r="B143" s="13" t="s">
+        <v>306</v>
+      </c>
+      <c r="C143" s="13" t="s">
+        <v>302</v>
+      </c>
+      <c r="D143" s="14" t="s">
+        <v>307</v>
+      </c>
+      <c r="E143" s="13" t="s">
+        <v>273</v>
+      </c>
+      <c r="F143" s="45">
+        <v>16.416</v>
+      </c>
+    </row>
+    <row r="144" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A144" s="6">
+        <v>135</v>
+      </c>
+      <c r="B144" s="11" t="s">
+        <v>308</v>
+      </c>
+      <c r="C144" s="11" t="s">
+        <v>302</v>
+      </c>
+      <c r="D144" s="12" t="s">
+        <v>309</v>
+      </c>
+      <c r="E144" s="11" t="s">
+        <v>273</v>
+      </c>
+      <c r="F144" s="44">
+        <v>16.416</v>
+      </c>
+    </row>
+    <row r="145" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A145" s="6">
+        <v>136</v>
+      </c>
+      <c r="B145" s="13" t="s">
+        <v>310</v>
+      </c>
+      <c r="C145" s="13" t="s">
+        <v>302</v>
+      </c>
+      <c r="D145" s="14" t="s">
+        <v>311</v>
+      </c>
+      <c r="E145" s="13" t="s">
+        <v>273</v>
+      </c>
+      <c r="F145" s="45">
+        <v>16.416</v>
+      </c>
+    </row>
+    <row r="146" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A146" s="6">
+        <v>137</v>
+      </c>
+      <c r="B146" s="11" t="s">
+        <v>312</v>
+      </c>
+      <c r="C146" s="11" t="s">
+        <v>302</v>
+      </c>
+      <c r="D146" s="12" t="s">
+        <v>313</v>
+      </c>
+      <c r="E146" s="11" t="s">
+        <v>273</v>
+      </c>
+      <c r="F146" s="44">
+        <v>16.416</v>
+      </c>
+    </row>
+    <row r="147" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A147" s="6">
+        <v>138</v>
+      </c>
+      <c r="B147" s="13" t="s">
+        <v>314</v>
+      </c>
+      <c r="C147" s="13" t="s">
+        <v>315</v>
+      </c>
+      <c r="D147" s="14" t="s">
+        <v>316</v>
+      </c>
+      <c r="E147" s="13" t="s">
+        <v>317</v>
+      </c>
+      <c r="F147" s="45">
+        <v>24.624000000000002</v>
+      </c>
+    </row>
+    <row r="148" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A148" s="6">
+        <v>139</v>
+      </c>
+      <c r="B148" s="11" t="s">
+        <v>318</v>
+      </c>
+      <c r="C148" s="11" t="s">
+        <v>315</v>
+      </c>
+      <c r="D148" s="12" t="s">
+        <v>319</v>
+      </c>
+      <c r="E148" s="11" t="s">
+        <v>317</v>
+      </c>
+      <c r="F148" s="44">
+        <v>24.624000000000002</v>
+      </c>
+    </row>
+    <row r="149" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A149" s="6">
+        <v>140</v>
+      </c>
+      <c r="B149" s="13" t="s">
+        <v>320</v>
+      </c>
+      <c r="C149" s="13" t="s">
+        <v>315</v>
+      </c>
+      <c r="D149" s="14" t="s">
+        <v>321</v>
+      </c>
+      <c r="E149" s="13" t="s">
+        <v>317</v>
+      </c>
+      <c r="F149" s="45">
+        <v>24.624000000000002</v>
+      </c>
+    </row>
+    <row r="150" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A150" s="6">
+        <v>141</v>
+      </c>
+      <c r="B150" s="11" t="s">
+        <v>322</v>
+      </c>
+      <c r="C150" s="11" t="s">
+        <v>315</v>
+      </c>
+      <c r="D150" s="12" t="s">
+        <v>323</v>
+      </c>
+      <c r="E150" s="11" t="s">
+        <v>317</v>
+      </c>
+      <c r="F150" s="44">
+        <v>24.624000000000002</v>
+      </c>
+    </row>
+    <row r="151" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A151" s="6">
+        <v>142</v>
+      </c>
+      <c r="B151" s="13" t="s">
+        <v>324</v>
+      </c>
+      <c r="C151" s="13" t="s">
+        <v>315</v>
+      </c>
+      <c r="D151" s="14" t="s">
+        <v>325</v>
+      </c>
+      <c r="E151" s="13" t="s">
+        <v>317</v>
+      </c>
+      <c r="F151" s="45">
+        <v>24.624000000000002</v>
+      </c>
+    </row>
+    <row r="152" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A152" s="6">
+        <v>143</v>
+      </c>
+      <c r="B152" s="11" t="s">
+        <v>326</v>
+      </c>
+      <c r="C152" s="11" t="s">
+        <v>315</v>
+      </c>
+      <c r="D152" s="12" t="s">
+        <v>327</v>
+      </c>
+      <c r="E152" s="11" t="s">
+        <v>317</v>
+      </c>
+      <c r="F152" s="44">
+        <v>24.624000000000002</v>
+      </c>
+    </row>
+    <row r="153" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A153" s="6">
+        <v>144</v>
+      </c>
+      <c r="B153" s="13" t="s">
+        <v>328</v>
+      </c>
+      <c r="C153" s="13" t="s">
+        <v>315</v>
+      </c>
+      <c r="D153" s="14" t="s">
+        <v>329</v>
+      </c>
+      <c r="E153" s="13" t="s">
+        <v>317</v>
+      </c>
+      <c r="F153" s="45">
+        <v>24.624000000000002</v>
+      </c>
+    </row>
+    <row r="154" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A154" s="6">
+        <v>145</v>
+      </c>
+      <c r="B154" s="11" t="s">
+        <v>330</v>
+      </c>
+      <c r="C154" s="11" t="s">
+        <v>315</v>
+      </c>
+      <c r="D154" s="12" t="s">
+        <v>331</v>
+      </c>
+      <c r="E154" s="11" t="s">
+        <v>317</v>
+      </c>
+      <c r="F154" s="44">
+        <v>24.624000000000002</v>
+      </c>
+    </row>
+    <row r="155" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A155" s="6">
+        <v>146</v>
+      </c>
+      <c r="B155" s="13" t="s">
+        <v>332</v>
+      </c>
+      <c r="C155" s="13" t="s">
+        <v>315</v>
+      </c>
+      <c r="D155" s="14" t="s">
+        <v>333</v>
+      </c>
+      <c r="E155" s="13" t="s">
+        <v>317</v>
+      </c>
+      <c r="F155" s="45">
+        <v>24.624000000000002</v>
+      </c>
+    </row>
+    <row r="156" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A156" s="6">
+        <v>147</v>
+      </c>
+      <c r="B156" s="11" t="s">
+        <v>334</v>
+      </c>
+      <c r="C156" s="11" t="s">
+        <v>335</v>
+      </c>
+      <c r="D156" s="12" t="s">
+        <v>336</v>
+      </c>
+      <c r="E156" s="11" t="s">
+        <v>337</v>
+      </c>
+      <c r="F156" s="44">
+        <v>18.057600000000001</v>
+      </c>
+    </row>
+    <row r="157" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A157" s="6">
+        <v>148</v>
+      </c>
+      <c r="B157" s="13" t="s">
+        <v>338</v>
+      </c>
+      <c r="C157" s="13" t="s">
+        <v>335</v>
+      </c>
+      <c r="D157" s="14" t="s">
+        <v>339</v>
+      </c>
+      <c r="E157" s="13" t="s">
+        <v>337</v>
+      </c>
+      <c r="F157" s="45">
+        <v>18.057600000000001</v>
+      </c>
+    </row>
+    <row r="158" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A158" s="6">
+        <v>149</v>
+      </c>
+      <c r="B158" s="11" t="s">
+        <v>340</v>
+      </c>
+      <c r="C158" s="11" t="s">
+        <v>335</v>
+      </c>
+      <c r="D158" s="12" t="s">
+        <v>341</v>
+      </c>
+      <c r="E158" s="11" t="s">
+        <v>337</v>
+      </c>
+      <c r="F158" s="44">
+        <v>18.057600000000001</v>
+      </c>
+    </row>
+    <row r="159" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A159" s="6">
+        <v>150</v>
+      </c>
+      <c r="B159" s="13" t="s">
+        <v>342</v>
+      </c>
+      <c r="C159" s="13" t="s">
+        <v>335</v>
+      </c>
+      <c r="D159" s="14" t="s">
+        <v>343</v>
+      </c>
+      <c r="E159" s="13" t="s">
+        <v>337</v>
+      </c>
+      <c r="F159" s="45">
+        <v>18.057600000000001</v>
+      </c>
+    </row>
+    <row r="160" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A160" s="6">
+        <v>151</v>
+      </c>
+      <c r="B160" s="11" t="s">
+        <v>344</v>
+      </c>
+      <c r="C160" s="11" t="s">
+        <v>335</v>
+      </c>
+      <c r="D160" s="12" t="s">
+        <v>345</v>
+      </c>
+      <c r="E160" s="11" t="s">
+        <v>337</v>
+      </c>
+      <c r="F160" s="44">
+        <v>18.057600000000001</v>
+      </c>
+    </row>
+    <row r="161" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A161" s="6">
+        <v>152</v>
+      </c>
+      <c r="B161" s="13" t="s">
+        <v>346</v>
+      </c>
+      <c r="C161" s="13" t="s">
+        <v>335</v>
+      </c>
+      <c r="D161" s="14" t="s">
+        <v>347</v>
+      </c>
+      <c r="E161" s="13" t="s">
+        <v>337</v>
+      </c>
+      <c r="F161" s="45">
+        <v>18.057600000000001</v>
+      </c>
+    </row>
+    <row r="162" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A162" s="6">
+        <v>153</v>
+      </c>
+      <c r="B162" s="11" t="s">
+        <v>348</v>
+      </c>
+      <c r="C162" s="11" t="s">
+        <v>349</v>
+      </c>
+      <c r="D162" s="12" t="s">
+        <v>350</v>
+      </c>
+      <c r="E162" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F162" s="44">
+        <v>24.624000000000002</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A163" s="6">
+        <v>154</v>
+      </c>
+      <c r="B163" s="13" t="s">
+        <v>351</v>
+      </c>
+      <c r="C163" s="13" t="s">
+        <v>349</v>
+      </c>
+      <c r="D163" s="14" t="s">
+        <v>352</v>
+      </c>
+      <c r="E163" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F163" s="45">
+        <v>24.624000000000002</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A164" s="6">
+        <v>155</v>
+      </c>
+      <c r="B164" s="11" t="s">
+        <v>353</v>
+      </c>
+      <c r="C164" s="11" t="s">
+        <v>349</v>
+      </c>
+      <c r="D164" s="12" t="s">
+        <v>354</v>
+      </c>
+      <c r="E164" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F164" s="44">
+        <v>24.624000000000002</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A165" s="6">
+        <v>156</v>
+      </c>
+      <c r="B165" s="13" t="s">
+        <v>355</v>
+      </c>
+      <c r="C165" s="13" t="s">
+        <v>349</v>
+      </c>
+      <c r="D165" s="14" t="s">
+        <v>356</v>
+      </c>
+      <c r="E165" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F165" s="45">
+        <v>24.624000000000002</v>
+      </c>
+    </row>
+    <row r="166" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A166" s="6">
+        <v>157</v>
+      </c>
+      <c r="B166" s="11" t="s">
+        <v>357</v>
+      </c>
+      <c r="C166" s="11" t="s">
+        <v>349</v>
+      </c>
+      <c r="D166" s="12" t="s">
+        <v>358</v>
+      </c>
+      <c r="E166" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F166" s="44">
+        <v>24.624000000000002</v>
+      </c>
+    </row>
+    <row r="167" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A167" s="6">
+        <v>158</v>
+      </c>
+      <c r="B167" s="13" t="s">
+        <v>359</v>
+      </c>
+      <c r="C167" s="13" t="s">
+        <v>349</v>
+      </c>
+      <c r="D167" s="14" t="s">
+        <v>360</v>
+      </c>
+      <c r="E167" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F167" s="45">
+        <v>24.624000000000002</v>
+      </c>
+    </row>
+    <row r="168" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A168" s="6">
+        <v>159</v>
+      </c>
+      <c r="B168" s="11" t="s">
+        <v>361</v>
+      </c>
+      <c r="C168" s="11" t="s">
+        <v>349</v>
+      </c>
+      <c r="D168" s="12" t="s">
+        <v>362</v>
+      </c>
+      <c r="E168" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F168" s="44">
+        <v>24.624000000000002</v>
+      </c>
+    </row>
+    <row r="169" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A169" s="6">
+        <v>160</v>
+      </c>
+      <c r="B169" s="13" t="s">
+        <v>363</v>
+      </c>
+      <c r="C169" s="13" t="s">
+        <v>349</v>
+      </c>
+      <c r="D169" s="14" t="s">
+        <v>364</v>
+      </c>
+      <c r="E169" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F169" s="45">
+        <v>24.624000000000002</v>
+      </c>
+    </row>
+    <row r="170" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A170" s="6">
+        <v>161</v>
+      </c>
+      <c r="B170" s="11" t="s">
+        <v>365</v>
+      </c>
+      <c r="C170" s="11" t="s">
+        <v>349</v>
+      </c>
+      <c r="D170" s="12" t="s">
+        <v>366</v>
+      </c>
+      <c r="E170" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F170" s="44">
+        <v>24.624000000000002</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A171" s="6">
+        <v>162</v>
+      </c>
+      <c r="B171" s="13" t="s">
+        <v>367</v>
+      </c>
+      <c r="C171" s="13" t="s">
+        <v>349</v>
+      </c>
+      <c r="D171" s="14" t="s">
+        <v>368</v>
+      </c>
+      <c r="E171" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F171" s="45">
+        <v>24.624000000000002</v>
+      </c>
+    </row>
+    <row r="172" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A172" s="6">
+        <v>163</v>
+      </c>
+      <c r="B172" s="11" t="s">
+        <v>369</v>
+      </c>
+      <c r="C172" s="11" t="s">
+        <v>349</v>
+      </c>
+      <c r="D172" s="12" t="s">
+        <v>370</v>
+      </c>
+      <c r="E172" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F172" s="44">
+        <v>24.624000000000002</v>
+      </c>
+    </row>
+    <row r="173" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A173" s="6">
+        <v>164</v>
+      </c>
+      <c r="B173" s="13" t="s">
+        <v>371</v>
+      </c>
+      <c r="C173" s="13" t="s">
+        <v>349</v>
+      </c>
+      <c r="D173" s="14" t="s">
+        <v>372</v>
+      </c>
+      <c r="E173" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F173" s="45">
+        <v>24.624000000000002</v>
+      </c>
+    </row>
+    <row r="174" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A174" s="6">
+        <v>165</v>
+      </c>
+      <c r="B174" s="11" t="s">
+        <v>373</v>
+      </c>
+      <c r="C174" s="11" t="s">
+        <v>374</v>
+      </c>
+      <c r="D174" s="12" t="s">
+        <v>375</v>
+      </c>
+      <c r="E174" s="11" t="s">
+        <v>376</v>
+      </c>
+      <c r="F174" s="44">
+        <v>23.8032</v>
+      </c>
+    </row>
+    <row r="175" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A175" s="6">
+        <v>166</v>
+      </c>
+      <c r="B175" s="13" t="s">
+        <v>377</v>
+      </c>
+      <c r="C175" s="13" t="s">
+        <v>374</v>
+      </c>
+      <c r="D175" s="14" t="s">
+        <v>378</v>
+      </c>
+      <c r="E175" s="13" t="s">
+        <v>376</v>
+      </c>
+      <c r="F175" s="45">
+        <v>23.8032</v>
+      </c>
+    </row>
+    <row r="176" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A176" s="38" t="s">
+        <v>379</v>
+      </c>
+      <c r="B176" s="39"/>
+      <c r="C176" s="39"/>
+      <c r="D176" s="39"/>
+      <c r="E176" s="39"/>
+      <c r="F176" s="39"/>
+    </row>
+    <row r="177" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A177" s="6">
+        <v>167</v>
+      </c>
+      <c r="B177" s="15" t="s">
+        <v>380</v>
+      </c>
+      <c r="C177" s="15" t="s">
+        <v>381</v>
+      </c>
+      <c r="D177" s="16" t="s">
+        <v>382</v>
+      </c>
+      <c r="E177" s="15" t="s">
+        <v>273</v>
+      </c>
+      <c r="F177" s="46">
+        <v>14.364000000000003</v>
+      </c>
+    </row>
+    <row r="178" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A178" s="6">
+        <v>168</v>
+      </c>
+      <c r="B178" s="17" t="s">
+        <v>383</v>
+      </c>
+      <c r="C178" s="17" t="s">
+        <v>381</v>
+      </c>
+      <c r="D178" s="18" t="s">
+        <v>384</v>
+      </c>
+      <c r="E178" s="17" t="s">
+        <v>273</v>
+      </c>
+      <c r="F178" s="47">
+        <v>14.364000000000003</v>
+      </c>
+    </row>
+    <row r="179" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A179" s="6">
+        <v>169</v>
+      </c>
+      <c r="B179" s="15" t="s">
+        <v>385</v>
+      </c>
+      <c r="C179" s="15" t="s">
+        <v>381</v>
+      </c>
+      <c r="D179" s="16" t="s">
+        <v>386</v>
+      </c>
+      <c r="E179" s="15" t="s">
+        <v>273</v>
+      </c>
+      <c r="F179" s="46">
+        <v>14.364000000000003</v>
+      </c>
+    </row>
+    <row r="180" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A180" s="6">
+        <v>170</v>
+      </c>
+      <c r="B180" s="17" t="s">
+        <v>387</v>
+      </c>
+      <c r="C180" s="17" t="s">
+        <v>381</v>
+      </c>
+      <c r="D180" s="18" t="s">
+        <v>388</v>
+      </c>
+      <c r="E180" s="17" t="s">
+        <v>273</v>
+      </c>
+      <c r="F180" s="47">
+        <v>14.364000000000003</v>
+      </c>
+    </row>
+    <row r="181" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A181" s="6">
+        <v>171</v>
+      </c>
+      <c r="B181" s="15" t="s">
+        <v>389</v>
+      </c>
+      <c r="C181" s="15" t="s">
+        <v>381</v>
+      </c>
+      <c r="D181" s="16" t="s">
+        <v>390</v>
+      </c>
+      <c r="E181" s="15" t="s">
+        <v>273</v>
+      </c>
+      <c r="F181" s="46">
+        <v>14.364000000000003</v>
+      </c>
+    </row>
+    <row r="182" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A182" s="6">
+        <v>172</v>
+      </c>
+      <c r="B182" s="17" t="s">
+        <v>391</v>
+      </c>
+      <c r="C182" s="17" t="s">
+        <v>381</v>
+      </c>
+      <c r="D182" s="18" t="s">
+        <v>392</v>
+      </c>
+      <c r="E182" s="17" t="s">
+        <v>273</v>
+      </c>
+      <c r="F182" s="47">
+        <v>14.364000000000003</v>
+      </c>
+    </row>
+    <row r="183" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A183" s="6">
+        <v>173</v>
+      </c>
+      <c r="B183" s="15" t="s">
+        <v>393</v>
+      </c>
+      <c r="C183" s="15" t="s">
+        <v>394</v>
+      </c>
+      <c r="D183" s="16" t="s">
+        <v>395</v>
+      </c>
+      <c r="E183" s="15" t="s">
+        <v>396</v>
+      </c>
+      <c r="F183" s="46">
+        <v>18.878400000000003</v>
+      </c>
+    </row>
+    <row r="184" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A184" s="6">
+        <v>174</v>
+      </c>
+      <c r="B184" s="17" t="s">
+        <v>397</v>
+      </c>
+      <c r="C184" s="17" t="s">
+        <v>394</v>
+      </c>
+      <c r="D184" s="18" t="s">
+        <v>398</v>
+      </c>
+      <c r="E184" s="17" t="s">
+        <v>396</v>
+      </c>
+      <c r="F184" s="47">
+        <v>18.878400000000003</v>
+      </c>
+    </row>
+    <row r="185" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A185" s="6">
+        <v>175</v>
+      </c>
+      <c r="B185" s="15" t="s">
+        <v>399</v>
+      </c>
+      <c r="C185" s="15" t="s">
+        <v>394</v>
+      </c>
+      <c r="D185" s="16" t="s">
+        <v>400</v>
+      </c>
+      <c r="E185" s="15" t="s">
+        <v>396</v>
+      </c>
+      <c r="F185" s="46">
+        <v>18.878400000000003</v>
+      </c>
+    </row>
+    <row r="186" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A186" s="6">
+        <v>176</v>
+      </c>
+      <c r="B186" s="17" t="s">
+        <v>401</v>
+      </c>
+      <c r="C186" s="17" t="s">
+        <v>394</v>
+      </c>
+      <c r="D186" s="18" t="s">
+        <v>402</v>
+      </c>
+      <c r="E186" s="17" t="s">
+        <v>396</v>
+      </c>
+      <c r="F186" s="47">
+        <v>18.878400000000003</v>
+      </c>
+    </row>
+    <row r="187" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A187" s="6">
+        <v>177</v>
+      </c>
+      <c r="B187" s="15" t="s">
+        <v>403</v>
+      </c>
+      <c r="C187" s="15" t="s">
+        <v>394</v>
+      </c>
+      <c r="D187" s="16" t="s">
+        <v>404</v>
+      </c>
+      <c r="E187" s="15" t="s">
+        <v>396</v>
+      </c>
+      <c r="F187" s="46">
+        <v>18.878400000000003</v>
+      </c>
+    </row>
+    <row r="188" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A188" s="6">
+        <v>178</v>
+      </c>
+      <c r="B188" s="17" t="s">
+        <v>405</v>
+      </c>
+      <c r="C188" s="17" t="s">
+        <v>394</v>
+      </c>
+      <c r="D188" s="18" t="s">
+        <v>406</v>
+      </c>
+      <c r="E188" s="17" t="s">
+        <v>396</v>
+      </c>
+      <c r="F188" s="47">
+        <v>18.878400000000003</v>
+      </c>
+    </row>
+    <row r="189" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A189" s="6">
+        <v>179</v>
+      </c>
+      <c r="B189" s="15" t="s">
+        <v>407</v>
+      </c>
+      <c r="C189" s="15" t="s">
+        <v>394</v>
+      </c>
+      <c r="D189" s="16" t="s">
+        <v>408</v>
+      </c>
+      <c r="E189" s="15" t="s">
+        <v>396</v>
+      </c>
+      <c r="F189" s="46">
+        <v>18.878400000000003</v>
+      </c>
+    </row>
+    <row r="190" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A190" s="6">
+        <v>180</v>
+      </c>
+      <c r="B190" s="17" t="s">
+        <v>409</v>
+      </c>
+      <c r="C190" s="17" t="s">
+        <v>394</v>
+      </c>
+      <c r="D190" s="18" t="s">
+        <v>410</v>
+      </c>
+      <c r="E190" s="17" t="s">
+        <v>396</v>
+      </c>
+      <c r="F190" s="47">
+        <v>18.878400000000003</v>
+      </c>
+    </row>
+    <row r="191" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A191" s="6">
+        <v>181</v>
+      </c>
+      <c r="B191" s="15" t="s">
+        <v>411</v>
+      </c>
+      <c r="C191" s="15" t="s">
+        <v>394</v>
+      </c>
+      <c r="D191" s="16" t="s">
+        <v>412</v>
+      </c>
+      <c r="E191" s="15" t="s">
+        <v>396</v>
+      </c>
+      <c r="F191" s="46">
+        <v>18.878400000000003</v>
+      </c>
+    </row>
+    <row r="192" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A192" s="6">
+        <v>182</v>
+      </c>
+      <c r="B192" s="17" t="s">
+        <v>413</v>
+      </c>
+      <c r="C192" s="17" t="s">
+        <v>394</v>
+      </c>
+      <c r="D192" s="18" t="s">
+        <v>414</v>
+      </c>
+      <c r="E192" s="17" t="s">
+        <v>396</v>
+      </c>
+      <c r="F192" s="47">
+        <v>18.878400000000003</v>
+      </c>
+    </row>
+    <row r="193" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A193" s="6">
+        <v>183</v>
+      </c>
+      <c r="B193" s="15" t="s">
+        <v>415</v>
+      </c>
+      <c r="C193" s="15" t="s">
+        <v>394</v>
+      </c>
+      <c r="D193" s="16" t="s">
+        <v>416</v>
+      </c>
+      <c r="E193" s="15" t="s">
+        <v>396</v>
+      </c>
+      <c r="F193" s="46">
+        <v>18.878400000000003</v>
+      </c>
+    </row>
+    <row r="194" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A194" s="6">
+        <v>184</v>
+      </c>
+      <c r="B194" s="17" t="s">
+        <v>417</v>
+      </c>
+      <c r="C194" s="17" t="s">
+        <v>394</v>
+      </c>
+      <c r="D194" s="18" t="s">
+        <v>418</v>
+      </c>
+      <c r="E194" s="17" t="s">
+        <v>396</v>
+      </c>
+      <c r="F194" s="47">
+        <v>18.878400000000003</v>
+      </c>
+    </row>
+    <row r="195" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A195" s="6">
+        <v>185</v>
+      </c>
+      <c r="B195" s="15" t="s">
+        <v>419</v>
+      </c>
+      <c r="C195" s="15" t="s">
+        <v>394</v>
+      </c>
+      <c r="D195" s="16" t="s">
+        <v>420</v>
+      </c>
+      <c r="E195" s="15" t="s">
+        <v>396</v>
+      </c>
+      <c r="F195" s="46">
+        <v>18.878400000000003</v>
+      </c>
+    </row>
+    <row r="196" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A196" s="6">
+        <v>186</v>
+      </c>
+      <c r="B196" s="17" t="s">
+        <v>421</v>
+      </c>
+      <c r="C196" s="17" t="s">
+        <v>394</v>
+      </c>
+      <c r="D196" s="18" t="s">
+        <v>422</v>
+      </c>
+      <c r="E196" s="17" t="s">
+        <v>396</v>
+      </c>
+      <c r="F196" s="47">
+        <v>18.878400000000003</v>
+      </c>
+    </row>
+    <row r="197" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A197" s="6">
+        <v>187</v>
+      </c>
+      <c r="B197" s="15" t="s">
+        <v>423</v>
+      </c>
+      <c r="C197" s="15" t="s">
+        <v>394</v>
+      </c>
+      <c r="D197" s="16" t="s">
+        <v>424</v>
+      </c>
+      <c r="E197" s="15" t="s">
+        <v>396</v>
+      </c>
+      <c r="F197" s="46">
+        <v>18.468000000000004</v>
+      </c>
+    </row>
+    <row r="198" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A198" s="6">
+        <v>188</v>
+      </c>
+      <c r="B198" s="17" t="s">
+        <v>425</v>
+      </c>
+      <c r="C198" s="17" t="s">
+        <v>394</v>
+      </c>
+      <c r="D198" s="18" t="s">
+        <v>422</v>
+      </c>
+      <c r="E198" s="17" t="s">
+        <v>396</v>
+      </c>
+      <c r="F198" s="47">
+        <v>18.468000000000004</v>
+      </c>
+    </row>
+    <row r="199" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A199" s="6">
+        <v>189</v>
+      </c>
+      <c r="B199" s="15" t="s">
+        <v>426</v>
+      </c>
+      <c r="C199" s="15" t="s">
+        <v>394</v>
+      </c>
+      <c r="D199" s="16" t="s">
+        <v>427</v>
+      </c>
+      <c r="E199" s="15" t="s">
+        <v>396</v>
+      </c>
+      <c r="F199" s="46">
+        <v>18.878400000000003</v>
+      </c>
+    </row>
+    <row r="200" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A200" s="6">
+        <v>190</v>
+      </c>
+      <c r="B200" s="17" t="s">
+        <v>428</v>
+      </c>
+      <c r="C200" s="17" t="s">
+        <v>394</v>
+      </c>
+      <c r="D200" s="18" t="s">
+        <v>429</v>
+      </c>
+      <c r="E200" s="17" t="s">
+        <v>396</v>
+      </c>
+      <c r="F200" s="47">
+        <v>18.878400000000003</v>
+      </c>
+    </row>
+    <row r="201" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A201" s="6">
+        <v>191</v>
+      </c>
+      <c r="B201" s="15" t="s">
+        <v>430</v>
+      </c>
+      <c r="C201" s="15" t="s">
+        <v>394</v>
+      </c>
+      <c r="D201" s="16" t="s">
+        <v>431</v>
+      </c>
+      <c r="E201" s="15" t="s">
+        <v>396</v>
+      </c>
+      <c r="F201" s="46">
+        <v>18.878400000000003</v>
+      </c>
+    </row>
+    <row r="202" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A202" s="6">
+        <v>192</v>
+      </c>
+      <c r="B202" s="17" t="s">
+        <v>432</v>
+      </c>
+      <c r="C202" s="17" t="s">
+        <v>394</v>
+      </c>
+      <c r="D202" s="18" t="s">
+        <v>433</v>
+      </c>
+      <c r="E202" s="17" t="s">
+        <v>396</v>
+      </c>
+      <c r="F202" s="47">
+        <v>18.878400000000003</v>
+      </c>
+    </row>
+    <row r="203" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A203" s="6">
+        <v>193</v>
+      </c>
+      <c r="B203" s="15" t="s">
+        <v>434</v>
+      </c>
+      <c r="C203" s="15" t="s">
+        <v>394</v>
+      </c>
+      <c r="D203" s="16" t="s">
+        <v>435</v>
+      </c>
+      <c r="E203" s="15" t="s">
+        <v>396</v>
+      </c>
+      <c r="F203" s="46">
+        <v>18.878400000000003</v>
+      </c>
+    </row>
+    <row r="204" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A204" s="6">
+        <v>194</v>
+      </c>
+      <c r="B204" s="17" t="s">
+        <v>436</v>
+      </c>
+      <c r="C204" s="17" t="s">
+        <v>394</v>
+      </c>
+      <c r="D204" s="18" t="s">
+        <v>437</v>
+      </c>
+      <c r="E204" s="17" t="s">
+        <v>396</v>
+      </c>
+      <c r="F204" s="47">
+        <v>18.878400000000003</v>
+      </c>
+    </row>
+    <row r="205" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A205" s="6">
+        <v>195</v>
+      </c>
+      <c r="B205" s="15" t="s">
+        <v>438</v>
+      </c>
+      <c r="C205" s="15" t="s">
+        <v>394</v>
+      </c>
+      <c r="D205" s="16" t="s">
+        <v>439</v>
+      </c>
+      <c r="E205" s="15" t="s">
+        <v>396</v>
+      </c>
+      <c r="F205" s="46">
+        <v>18.878400000000003</v>
+      </c>
+    </row>
+    <row r="206" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A206" s="6">
+        <v>196</v>
+      </c>
+      <c r="B206" s="17" t="s">
+        <v>440</v>
+      </c>
+      <c r="C206" s="17" t="s">
+        <v>394</v>
+      </c>
+      <c r="D206" s="18" t="s">
+        <v>441</v>
+      </c>
+      <c r="E206" s="17" t="s">
+        <v>396</v>
+      </c>
+      <c r="F206" s="47">
+        <v>18.878400000000003</v>
+      </c>
+    </row>
+    <row r="207" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A207" s="6">
+        <v>197</v>
+      </c>
+      <c r="B207" s="15" t="s">
+        <v>442</v>
+      </c>
+      <c r="C207" s="15" t="s">
+        <v>394</v>
+      </c>
+      <c r="D207" s="16" t="s">
+        <v>443</v>
+      </c>
+      <c r="E207" s="15" t="s">
+        <v>396</v>
+      </c>
+      <c r="F207" s="46">
+        <v>18.878400000000003</v>
+      </c>
+    </row>
+    <row r="208" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A208" s="6">
+        <v>198</v>
+      </c>
+      <c r="B208" s="17" t="s">
+        <v>444</v>
+      </c>
+      <c r="C208" s="17" t="s">
+        <v>394</v>
+      </c>
+      <c r="D208" s="18" t="s">
+        <v>445</v>
+      </c>
+      <c r="E208" s="17" t="s">
+        <v>396</v>
+      </c>
+      <c r="F208" s="47">
+        <v>18.878400000000003</v>
+      </c>
+    </row>
+    <row r="209" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A209" s="6">
+        <v>199</v>
+      </c>
+      <c r="B209" s="15" t="s">
+        <v>446</v>
+      </c>
+      <c r="C209" s="15" t="s">
+        <v>394</v>
+      </c>
+      <c r="D209" s="16" t="s">
+        <v>447</v>
+      </c>
+      <c r="E209" s="15" t="s">
+        <v>396</v>
+      </c>
+      <c r="F209" s="46">
+        <v>18.878400000000003</v>
+      </c>
+    </row>
+    <row r="210" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A210" s="6">
+        <v>200</v>
+      </c>
+      <c r="B210" s="17" t="s">
+        <v>448</v>
+      </c>
+      <c r="C210" s="17" t="s">
+        <v>394</v>
+      </c>
+      <c r="D210" s="18" t="s">
+        <v>449</v>
+      </c>
+      <c r="E210" s="17" t="s">
+        <v>396</v>
+      </c>
+      <c r="F210" s="47">
+        <v>18.878400000000003</v>
+      </c>
+    </row>
+    <row r="211" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A211" s="6">
+        <v>201</v>
+      </c>
+      <c r="B211" s="15" t="s">
+        <v>450</v>
+      </c>
+      <c r="C211" s="15" t="s">
+        <v>394</v>
+      </c>
+      <c r="D211" s="16" t="s">
+        <v>451</v>
+      </c>
+      <c r="E211" s="15" t="s">
+        <v>396</v>
+      </c>
+      <c r="F211" s="46">
+        <v>18.878400000000003</v>
+      </c>
+    </row>
+    <row r="212" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A212" s="6">
+        <v>202</v>
+      </c>
+      <c r="B212" s="17" t="s">
+        <v>452</v>
+      </c>
+      <c r="C212" s="17" t="s">
+        <v>394</v>
+      </c>
+      <c r="D212" s="18" t="s">
+        <v>453</v>
+      </c>
+      <c r="E212" s="17" t="s">
+        <v>396</v>
+      </c>
+      <c r="F212" s="47">
+        <v>18.878400000000003</v>
+      </c>
+    </row>
+    <row r="213" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A213" s="6">
+        <v>203</v>
+      </c>
+      <c r="B213" s="15" t="s">
+        <v>454</v>
+      </c>
+      <c r="C213" s="15" t="s">
+        <v>394</v>
+      </c>
+      <c r="D213" s="16" t="s">
+        <v>455</v>
+      </c>
+      <c r="E213" s="15" t="s">
+        <v>396</v>
+      </c>
+      <c r="F213" s="46">
+        <v>18.878400000000003</v>
+      </c>
+    </row>
+    <row r="214" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A214" s="6">
+        <v>204</v>
+      </c>
+      <c r="B214" s="17" t="s">
+        <v>456</v>
+      </c>
+      <c r="C214" s="17" t="s">
+        <v>394</v>
+      </c>
+      <c r="D214" s="18" t="s">
+        <v>457</v>
+      </c>
+      <c r="E214" s="17" t="s">
+        <v>396</v>
+      </c>
+      <c r="F214" s="47">
+        <v>18.878400000000003</v>
+      </c>
+    </row>
+    <row r="215" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A215" s="6">
+        <v>205</v>
+      </c>
+      <c r="B215" s="15" t="s">
+        <v>458</v>
+      </c>
+      <c r="C215" s="15" t="s">
+        <v>394</v>
+      </c>
+      <c r="D215" s="16" t="s">
+        <v>459</v>
+      </c>
+      <c r="E215" s="15" t="s">
+        <v>396</v>
+      </c>
+      <c r="F215" s="46">
+        <v>18.878400000000003</v>
+      </c>
+    </row>
+    <row r="216" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A216" s="6">
+        <v>206</v>
+      </c>
+      <c r="B216" s="17" t="s">
+        <v>460</v>
+      </c>
+      <c r="C216" s="17" t="s">
+        <v>394</v>
+      </c>
+      <c r="D216" s="18" t="s">
+        <v>461</v>
+      </c>
+      <c r="E216" s="17" t="s">
+        <v>396</v>
+      </c>
+      <c r="F216" s="47">
+        <v>18.878400000000003</v>
+      </c>
+    </row>
+    <row r="217" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A217" s="6">
+        <v>207</v>
+      </c>
+      <c r="B217" s="15" t="s">
+        <v>462</v>
+      </c>
+      <c r="C217" s="15" t="s">
+        <v>394</v>
+      </c>
+      <c r="D217" s="16" t="s">
+        <v>463</v>
+      </c>
+      <c r="E217" s="15" t="s">
+        <v>396</v>
+      </c>
+      <c r="F217" s="46">
+        <v>18.878400000000003</v>
+      </c>
+    </row>
+    <row r="218" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A218" s="6">
+        <v>208</v>
+      </c>
+      <c r="B218" s="17" t="s">
+        <v>464</v>
+      </c>
+      <c r="C218" s="17" t="s">
+        <v>394</v>
+      </c>
+      <c r="D218" s="18" t="s">
+        <v>422</v>
+      </c>
+      <c r="E218" s="17" t="s">
+        <v>396</v>
+      </c>
+      <c r="F218" s="47">
+        <v>18.878400000000003</v>
+      </c>
+    </row>
+    <row r="219" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A219" s="6">
+        <v>209</v>
+      </c>
+      <c r="B219" s="15" t="s">
+        <v>465</v>
+      </c>
+      <c r="C219" s="15" t="s">
+        <v>466</v>
+      </c>
+      <c r="D219" s="16" t="s">
+        <v>467</v>
+      </c>
+      <c r="E219" s="15" t="s">
+        <v>468</v>
+      </c>
+      <c r="F219" s="46">
+        <v>17.236800000000002</v>
+      </c>
+    </row>
+    <row r="220" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A220" s="6">
+        <v>210</v>
+      </c>
+      <c r="B220" s="17" t="s">
+        <v>469</v>
+      </c>
+      <c r="C220" s="17" t="s">
+        <v>466</v>
+      </c>
+      <c r="D220" s="18" t="s">
+        <v>470</v>
+      </c>
+      <c r="E220" s="17" t="s">
+        <v>468</v>
+      </c>
+      <c r="F220" s="47">
+        <v>17.236800000000002</v>
+      </c>
+    </row>
+    <row r="221" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A221" s="6">
+        <v>211</v>
+      </c>
+      <c r="B221" s="15" t="s">
+        <v>471</v>
+      </c>
+      <c r="C221" s="15" t="s">
+        <v>466</v>
+      </c>
+      <c r="D221" s="16" t="s">
+        <v>472</v>
+      </c>
+      <c r="E221" s="15" t="s">
+        <v>468</v>
+      </c>
+      <c r="F221" s="46">
+        <v>17.236800000000002</v>
+      </c>
+    </row>
+    <row r="222" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A222" s="6">
+        <v>212</v>
+      </c>
+      <c r="B222" s="17" t="s">
+        <v>473</v>
+      </c>
+      <c r="C222" s="17" t="s">
+        <v>466</v>
+      </c>
+      <c r="D222" s="18" t="s">
+        <v>474</v>
+      </c>
+      <c r="E222" s="17" t="s">
+        <v>468</v>
+      </c>
+      <c r="F222" s="47">
+        <v>17.236800000000002</v>
+      </c>
+    </row>
+    <row r="223" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A223" s="6">
+        <v>213</v>
+      </c>
+      <c r="B223" s="15" t="s">
+        <v>475</v>
+      </c>
+      <c r="C223" s="15" t="s">
+        <v>466</v>
+      </c>
+      <c r="D223" s="16" t="s">
+        <v>476</v>
+      </c>
+      <c r="E223" s="15" t="s">
+        <v>468</v>
+      </c>
+      <c r="F223" s="46">
+        <v>17.236800000000002</v>
+      </c>
+    </row>
+    <row r="224" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A224" s="6">
+        <v>214</v>
+      </c>
+      <c r="B224" s="17" t="s">
+        <v>477</v>
+      </c>
+      <c r="C224" s="17" t="s">
+        <v>466</v>
+      </c>
+      <c r="D224" s="18" t="s">
+        <v>478</v>
+      </c>
+      <c r="E224" s="17" t="s">
+        <v>468</v>
+      </c>
+      <c r="F224" s="47">
+        <v>17.236800000000002</v>
+      </c>
+    </row>
+    <row r="225" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A225" s="6">
+        <v>215</v>
+      </c>
+      <c r="B225" s="15" t="s">
+        <v>479</v>
+      </c>
+      <c r="C225" s="15" t="s">
+        <v>466</v>
+      </c>
+      <c r="D225" s="16" t="s">
+        <v>480</v>
+      </c>
+      <c r="E225" s="15" t="s">
+        <v>468</v>
+      </c>
+      <c r="F225" s="46">
+        <v>17.236800000000002</v>
+      </c>
+    </row>
+    <row r="226" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A226" s="6">
+        <v>216</v>
+      </c>
+      <c r="B226" s="17" t="s">
+        <v>481</v>
+      </c>
+      <c r="C226" s="17" t="s">
+        <v>466</v>
+      </c>
+      <c r="D226" s="18" t="s">
+        <v>482</v>
+      </c>
+      <c r="E226" s="17" t="s">
+        <v>468</v>
+      </c>
+      <c r="F226" s="47">
+        <v>17.236800000000002</v>
+      </c>
+    </row>
+    <row r="227" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A227" s="38" t="s">
+        <v>483</v>
+      </c>
+      <c r="B227" s="39"/>
+      <c r="C227" s="39"/>
+      <c r="D227" s="39"/>
+      <c r="E227" s="39"/>
+      <c r="F227" s="39"/>
+    </row>
+    <row r="228" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A228" s="6">
+        <v>217</v>
+      </c>
+      <c r="B228" s="19" t="s">
+        <v>484</v>
+      </c>
+      <c r="C228" s="19" t="s">
+        <v>485</v>
+      </c>
+      <c r="D228" s="20" t="s">
+        <v>486</v>
+      </c>
+      <c r="E228" s="19" t="s">
+        <v>487</v>
+      </c>
+      <c r="F228" s="48">
+        <v>14.364000000000003</v>
+      </c>
+    </row>
+    <row r="229" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A229" s="6">
+        <v>218</v>
+      </c>
+      <c r="B229" s="21" t="s">
+        <v>488</v>
+      </c>
+      <c r="C229" s="21" t="s">
+        <v>485</v>
+      </c>
+      <c r="D229" s="22" t="s">
+        <v>489</v>
+      </c>
+      <c r="E229" s="21" t="s">
+        <v>487</v>
+      </c>
+      <c r="F229" s="49">
+        <v>14.364000000000003</v>
+      </c>
+    </row>
+    <row r="230" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A230" s="6">
+        <v>219</v>
+      </c>
+      <c r="B230" s="19" t="s">
+        <v>490</v>
+      </c>
+      <c r="C230" s="19" t="s">
+        <v>485</v>
+      </c>
+      <c r="D230" s="20" t="s">
+        <v>491</v>
+      </c>
+      <c r="E230" s="19" t="s">
+        <v>487</v>
+      </c>
+      <c r="F230" s="48">
+        <v>14.364000000000003</v>
+      </c>
+    </row>
+    <row r="231" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A231" s="6">
+        <v>220</v>
+      </c>
+      <c r="B231" s="21" t="s">
+        <v>492</v>
+      </c>
+      <c r="C231" s="21" t="s">
+        <v>485</v>
+      </c>
+      <c r="D231" s="22" t="s">
+        <v>493</v>
+      </c>
+      <c r="E231" s="21" t="s">
+        <v>487</v>
+      </c>
+      <c r="F231" s="49">
+        <v>14.364000000000003</v>
+      </c>
+    </row>
+    <row r="232" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A232" s="6">
+        <v>221</v>
+      </c>
+      <c r="B232" s="19" t="s">
+        <v>494</v>
+      </c>
+      <c r="C232" s="19" t="s">
+        <v>485</v>
+      </c>
+      <c r="D232" s="20" t="s">
+        <v>495</v>
+      </c>
+      <c r="E232" s="19" t="s">
+        <v>487</v>
+      </c>
+      <c r="F232" s="48">
+        <v>14.364000000000003</v>
+      </c>
+    </row>
+    <row r="233" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A233" s="6">
+        <v>222</v>
+      </c>
+      <c r="B233" s="21" t="s">
+        <v>496</v>
+      </c>
+      <c r="C233" s="21" t="s">
+        <v>485</v>
+      </c>
+      <c r="D233" s="22" t="s">
+        <v>497</v>
+      </c>
+      <c r="E233" s="21" t="s">
+        <v>487</v>
+      </c>
+      <c r="F233" s="49">
+        <v>14.364000000000003</v>
+      </c>
+    </row>
+    <row r="234" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A234" s="6">
+        <v>223</v>
+      </c>
+      <c r="B234" s="19" t="s">
+        <v>498</v>
+      </c>
+      <c r="C234" s="19" t="s">
+        <v>499</v>
+      </c>
+      <c r="D234" s="20" t="s">
+        <v>500</v>
+      </c>
+      <c r="E234" s="19" t="s">
+        <v>142</v>
+      </c>
+      <c r="F234" s="48">
+        <v>12.312000000000001</v>
+      </c>
+    </row>
+    <row r="235" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A235" s="6">
+        <v>224</v>
+      </c>
+      <c r="B235" s="21" t="s">
+        <v>501</v>
+      </c>
+      <c r="C235" s="21" t="s">
+        <v>499</v>
+      </c>
+      <c r="D235" s="22" t="s">
+        <v>502</v>
+      </c>
+      <c r="E235" s="21" t="s">
+        <v>142</v>
+      </c>
+      <c r="F235" s="49">
+        <v>12.312000000000001</v>
+      </c>
+    </row>
+    <row r="236" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A236" s="6">
+        <v>225</v>
+      </c>
+      <c r="B236" s="19" t="s">
+        <v>503</v>
+      </c>
+      <c r="C236" s="19" t="s">
+        <v>504</v>
+      </c>
+      <c r="D236" s="20" t="s">
+        <v>505</v>
+      </c>
+      <c r="E236" s="19" t="s">
+        <v>273</v>
+      </c>
+      <c r="F236" s="48">
+        <v>15.184800000000001</v>
+      </c>
+    </row>
+    <row r="237" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A237" s="6">
+        <v>226</v>
+      </c>
+      <c r="B237" s="21" t="s">
+        <v>506</v>
+      </c>
+      <c r="C237" s="21" t="s">
+        <v>504</v>
+      </c>
+      <c r="D237" s="22" t="s">
+        <v>507</v>
+      </c>
+      <c r="E237" s="21" t="s">
+        <v>188</v>
+      </c>
+      <c r="F237" s="49">
+        <v>15.184800000000001</v>
+      </c>
+    </row>
+    <row r="238" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A238" s="6">
+        <v>227</v>
+      </c>
+      <c r="B238" s="19" t="s">
+        <v>508</v>
+      </c>
+      <c r="C238" s="19" t="s">
+        <v>509</v>
+      </c>
+      <c r="D238" s="20" t="s">
+        <v>510</v>
+      </c>
+      <c r="E238" s="19" t="s">
+        <v>511</v>
+      </c>
+      <c r="F238" s="48">
+        <v>27.086400000000005</v>
+      </c>
+    </row>
+    <row r="239" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A239" s="6">
+        <v>228</v>
+      </c>
+      <c r="B239" s="21" t="s">
+        <v>512</v>
+      </c>
+      <c r="C239" s="21" t="s">
+        <v>509</v>
+      </c>
+      <c r="D239" s="22" t="s">
+        <v>513</v>
+      </c>
+      <c r="E239" s="21" t="s">
+        <v>511</v>
+      </c>
+      <c r="F239" s="49">
+        <v>27.086400000000005</v>
+      </c>
+    </row>
+    <row r="240" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A240" s="6">
+        <v>229</v>
+      </c>
+      <c r="B240" s="19" t="s">
+        <v>514</v>
+      </c>
+      <c r="C240" s="19" t="s">
+        <v>509</v>
+      </c>
+      <c r="D240" s="20" t="s">
+        <v>515</v>
+      </c>
+      <c r="E240" s="19" t="s">
+        <v>511</v>
+      </c>
+      <c r="F240" s="48">
+        <v>27.086400000000005</v>
+      </c>
+    </row>
+    <row r="241" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A241" s="6">
+        <v>230</v>
+      </c>
+      <c r="B241" s="21" t="s">
+        <v>516</v>
+      </c>
+      <c r="C241" s="21" t="s">
+        <v>509</v>
+      </c>
+      <c r="D241" s="22" t="s">
+        <v>517</v>
+      </c>
+      <c r="E241" s="21" t="s">
+        <v>511</v>
+      </c>
+      <c r="F241" s="49">
+        <v>27.086400000000005</v>
+      </c>
+    </row>
+    <row r="242" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A242" s="6">
+        <v>231</v>
+      </c>
+      <c r="B242" s="19" t="s">
+        <v>518</v>
+      </c>
+      <c r="C242" s="19" t="s">
+        <v>519</v>
+      </c>
+      <c r="D242" s="20" t="s">
+        <v>520</v>
+      </c>
+      <c r="E242" s="19" t="s">
+        <v>521</v>
+      </c>
+      <c r="F242" s="48">
+        <v>14.7744</v>
+      </c>
+    </row>
+    <row r="243" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A243" s="6">
+        <v>232</v>
+      </c>
+      <c r="B243" s="21" t="s">
+        <v>522</v>
+      </c>
+      <c r="C243" s="21" t="s">
+        <v>519</v>
+      </c>
+      <c r="D243" s="22" t="s">
+        <v>523</v>
+      </c>
+      <c r="E243" s="21" t="s">
+        <v>521</v>
+      </c>
+      <c r="F243" s="49">
+        <v>14.7744</v>
+      </c>
+    </row>
+    <row r="244" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A244" s="6">
+        <v>233</v>
+      </c>
+      <c r="B244" s="19" t="s">
+        <v>524</v>
+      </c>
+      <c r="C244" s="19" t="s">
+        <v>519</v>
+      </c>
+      <c r="D244" s="20" t="s">
+        <v>525</v>
+      </c>
+      <c r="E244" s="19" t="s">
+        <v>521</v>
+      </c>
+      <c r="F244" s="48">
+        <v>14.7744</v>
+      </c>
+    </row>
+    <row r="245" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A245" s="6">
+        <v>234</v>
+      </c>
+      <c r="B245" s="21" t="s">
+        <v>526</v>
+      </c>
+      <c r="C245" s="21" t="s">
+        <v>519</v>
+      </c>
+      <c r="D245" s="22" t="s">
+        <v>527</v>
+      </c>
+      <c r="E245" s="21" t="s">
+        <v>521</v>
+      </c>
+      <c r="F245" s="49">
+        <v>14.7744</v>
+      </c>
+    </row>
+    <row r="246" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A246" s="6">
+        <v>235</v>
+      </c>
+      <c r="B246" s="19" t="s">
+        <v>528</v>
+      </c>
+      <c r="C246" s="19" t="s">
+        <v>529</v>
+      </c>
+      <c r="D246" s="20" t="s">
+        <v>530</v>
+      </c>
+      <c r="E246" s="19" t="s">
+        <v>531</v>
+      </c>
+      <c r="F246" s="48">
+        <v>17.647200000000002</v>
+      </c>
+    </row>
+    <row r="247" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A247" s="6">
+        <v>236</v>
+      </c>
+      <c r="B247" s="21" t="s">
+        <v>532</v>
+      </c>
+      <c r="C247" s="21" t="s">
+        <v>533</v>
+      </c>
+      <c r="D247" s="22" t="s">
+        <v>534</v>
+      </c>
+      <c r="E247" s="21" t="s">
+        <v>531</v>
+      </c>
+      <c r="F247" s="49">
+        <v>17.647200000000002</v>
+      </c>
+    </row>
+    <row r="248" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A248" s="38" t="s">
+        <v>535</v>
+      </c>
+      <c r="B248" s="39"/>
+      <c r="C248" s="39"/>
+      <c r="D248" s="39"/>
+      <c r="E248" s="39"/>
+      <c r="F248" s="39"/>
+    </row>
+    <row r="249" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A249" s="6">
+        <v>237</v>
+      </c>
+      <c r="B249" s="23" t="s">
+        <v>536</v>
+      </c>
+      <c r="C249" s="23" t="s">
+        <v>537</v>
+      </c>
+      <c r="D249" s="24" t="s">
+        <v>538</v>
+      </c>
+      <c r="E249" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="F249" s="50">
+        <v>101.7792</v>
+      </c>
+    </row>
+    <row r="250" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A250" s="6">
+        <v>238</v>
+      </c>
+      <c r="B250" s="25" t="s">
+        <v>539</v>
+      </c>
+      <c r="C250" s="25" t="s">
+        <v>540</v>
+      </c>
+      <c r="D250" s="26" t="s">
+        <v>541</v>
+      </c>
+      <c r="E250" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="F250" s="51">
+        <v>40.219200000000008</v>
+      </c>
+    </row>
+    <row r="251" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A251" s="6">
+        <v>239</v>
+      </c>
+      <c r="B251" s="23" t="s">
+        <v>542</v>
+      </c>
+      <c r="C251" s="23" t="s">
+        <v>540</v>
+      </c>
+      <c r="D251" s="24" t="s">
+        <v>543</v>
+      </c>
+      <c r="E251" s="23" t="s">
+        <v>544</v>
+      </c>
+      <c r="F251" s="50">
+        <v>41.040000000000006</v>
+      </c>
+    </row>
+    <row r="252" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A252" s="6">
+        <v>240</v>
+      </c>
+      <c r="B252" s="25" t="s">
+        <v>545</v>
+      </c>
+      <c r="C252" s="25" t="s">
+        <v>540</v>
+      </c>
+      <c r="D252" s="26" t="s">
+        <v>546</v>
+      </c>
+      <c r="E252" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="F252" s="51">
+        <v>38.988000000000007</v>
+      </c>
+    </row>
+    <row r="253" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A253" s="6">
+        <v>241</v>
+      </c>
+      <c r="B253" s="23" t="s">
+        <v>547</v>
+      </c>
+      <c r="C253" s="23" t="s">
+        <v>548</v>
+      </c>
+      <c r="D253" s="24" t="s">
+        <v>549</v>
+      </c>
+      <c r="E253" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="F253" s="50">
+        <v>58.276800000000001</v>
+      </c>
+    </row>
+    <row r="254" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A254" s="6">
+        <v>242</v>
+      </c>
+      <c r="B254" s="25" t="s">
+        <v>550</v>
+      </c>
+      <c r="C254" s="25" t="s">
+        <v>548</v>
+      </c>
+      <c r="D254" s="26" t="s">
+        <v>551</v>
+      </c>
+      <c r="E254" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="F254" s="51">
+        <v>58.276800000000001</v>
+      </c>
+    </row>
+    <row r="255" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A255" s="6">
+        <v>243</v>
+      </c>
+      <c r="B255" s="23" t="s">
+        <v>552</v>
+      </c>
+      <c r="C255" s="23" t="s">
+        <v>548</v>
+      </c>
+      <c r="D255" s="24" t="s">
+        <v>553</v>
+      </c>
+      <c r="E255" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="F255" s="50">
+        <v>58.276800000000001</v>
+      </c>
+    </row>
+    <row r="256" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A256" s="6">
+        <v>244</v>
+      </c>
+      <c r="B256" s="25" t="s">
+        <v>554</v>
+      </c>
+      <c r="C256" s="25" t="s">
+        <v>548</v>
+      </c>
+      <c r="D256" s="26" t="s">
+        <v>555</v>
+      </c>
+      <c r="E256" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="F256" s="51">
+        <v>58.276800000000001</v>
+      </c>
+    </row>
+    <row r="257" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A257" s="6">
+        <v>245</v>
+      </c>
+      <c r="B257" s="23" t="s">
+        <v>556</v>
+      </c>
+      <c r="C257" s="23" t="s">
+        <v>548</v>
+      </c>
+      <c r="D257" s="24" t="s">
+        <v>557</v>
+      </c>
+      <c r="E257" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="F257" s="50">
+        <v>58.276800000000001</v>
+      </c>
+    </row>
+    <row r="258" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A258" s="6">
+        <v>246</v>
+      </c>
+      <c r="B258" s="25" t="s">
+        <v>558</v>
+      </c>
+      <c r="C258" s="25" t="s">
+        <v>548</v>
+      </c>
+      <c r="D258" s="26" t="s">
+        <v>559</v>
+      </c>
+      <c r="E258" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="F258" s="51">
+        <v>58.276800000000001</v>
+      </c>
+    </row>
+    <row r="259" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A259" s="6">
+        <v>247</v>
+      </c>
+      <c r="B259" s="23" t="s">
+        <v>560</v>
+      </c>
+      <c r="C259" s="23" t="s">
+        <v>548</v>
+      </c>
+      <c r="D259" s="24" t="s">
+        <v>561</v>
+      </c>
+      <c r="E259" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="F259" s="50">
+        <v>58.276800000000001</v>
+      </c>
+    </row>
+    <row r="260" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A260" s="6">
+        <v>248</v>
+      </c>
+      <c r="B260" s="25" t="s">
+        <v>562</v>
+      </c>
+      <c r="C260" s="25" t="s">
+        <v>548</v>
+      </c>
+      <c r="D260" s="26" t="s">
+        <v>563</v>
+      </c>
+      <c r="E260" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="F260" s="51">
+        <v>58.276800000000001</v>
+      </c>
+    </row>
+    <row r="261" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A261" s="6">
+        <v>249</v>
+      </c>
+      <c r="B261" s="23" t="s">
+        <v>564</v>
+      </c>
+      <c r="C261" s="23" t="s">
+        <v>548</v>
+      </c>
+      <c r="D261" s="24" t="s">
+        <v>565</v>
+      </c>
+      <c r="E261" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="F261" s="50">
+        <v>58.276800000000001</v>
+      </c>
+    </row>
+    <row r="262" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A262" s="6">
+        <v>250</v>
+      </c>
+      <c r="B262" s="25" t="s">
+        <v>566</v>
+      </c>
+      <c r="C262" s="25" t="s">
+        <v>548</v>
+      </c>
+      <c r="D262" s="26" t="s">
+        <v>567</v>
+      </c>
+      <c r="E262" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="F262" s="51">
+        <v>58.276800000000001</v>
+      </c>
+    </row>
+    <row r="263" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A263" s="6">
+        <v>251</v>
+      </c>
+      <c r="B263" s="23" t="s">
+        <v>568</v>
+      </c>
+      <c r="C263" s="23" t="s">
+        <v>569</v>
+      </c>
+      <c r="D263" s="24" t="s">
+        <v>570</v>
+      </c>
+      <c r="E263" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="E14" s="3" t="s">
-[...19 lines deleted...]
-      <c r="D15" s="2" t="s">
+      <c r="F263" s="50">
+        <v>97.675200000000004</v>
+      </c>
+    </row>
+    <row r="264" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A264" s="6">
+        <v>252</v>
+      </c>
+      <c r="B264" s="25" t="s">
+        <v>571</v>
+      </c>
+      <c r="C264" s="25" t="s">
+        <v>569</v>
+      </c>
+      <c r="D264" s="26" t="s">
+        <v>572</v>
+      </c>
+      <c r="E264" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="F264" s="51">
+        <v>219.97440000000003</v>
+      </c>
+    </row>
+    <row r="265" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A265" s="6">
+        <v>253</v>
+      </c>
+      <c r="B265" s="23" t="s">
+        <v>573</v>
+      </c>
+      <c r="C265" s="23" t="s">
+        <v>569</v>
+      </c>
+      <c r="D265" s="24" t="s">
+        <v>574</v>
+      </c>
+      <c r="E265" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="F265" s="50">
+        <v>219.97440000000003</v>
+      </c>
+    </row>
+    <row r="266" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A266" s="6">
+        <v>254</v>
+      </c>
+      <c r="B266" s="25" t="s">
+        <v>575</v>
+      </c>
+      <c r="C266" s="25" t="s">
+        <v>569</v>
+      </c>
+      <c r="D266" s="26" t="s">
+        <v>576</v>
+      </c>
+      <c r="E266" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="F266" s="51">
+        <v>193.29840000000002</v>
+      </c>
+    </row>
+    <row r="267" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A267" s="6">
+        <v>255</v>
+      </c>
+      <c r="B267" s="23" t="s">
+        <v>577</v>
+      </c>
+      <c r="C267" s="23" t="s">
+        <v>569</v>
+      </c>
+      <c r="D267" s="24" t="s">
+        <v>578</v>
+      </c>
+      <c r="E267" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="F267" s="50">
+        <v>193.29840000000002</v>
+      </c>
+    </row>
+    <row r="268" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A268" s="6">
+        <v>256</v>
+      </c>
+      <c r="B268" s="25" t="s">
+        <v>579</v>
+      </c>
+      <c r="C268" s="25" t="s">
+        <v>580</v>
+      </c>
+      <c r="D268" s="26" t="s">
+        <v>581</v>
+      </c>
+      <c r="E268" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="F268" s="51">
+        <v>87.415199999999999</v>
+      </c>
+    </row>
+    <row r="269" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A269" s="6">
+        <v>257</v>
+      </c>
+      <c r="B269" s="23" t="s">
+        <v>582</v>
+      </c>
+      <c r="C269" s="23" t="s">
+        <v>580</v>
+      </c>
+      <c r="D269" s="24" t="s">
+        <v>581</v>
+      </c>
+      <c r="E269" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="F269" s="50">
+        <v>145.28160000000003</v>
+      </c>
+    </row>
+    <row r="270" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A270" s="6">
+        <v>258</v>
+      </c>
+      <c r="B270" s="25" t="s">
+        <v>583</v>
+      </c>
+      <c r="C270" s="25" t="s">
+        <v>580</v>
+      </c>
+      <c r="D270" s="26" t="s">
+        <v>584</v>
+      </c>
+      <c r="E270" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="F270" s="51">
+        <v>119.01600000000001</v>
+      </c>
+    </row>
+    <row r="271" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A271" s="6">
+        <v>259</v>
+      </c>
+      <c r="B271" s="23" t="s">
+        <v>585</v>
+      </c>
+      <c r="C271" s="23" t="s">
+        <v>580</v>
+      </c>
+      <c r="D271" s="24" t="s">
+        <v>586</v>
+      </c>
+      <c r="E271" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="F271" s="50">
+        <v>132.96960000000001</v>
+      </c>
+    </row>
+    <row r="272" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A272" s="6">
+        <v>260</v>
+      </c>
+      <c r="B272" s="25" t="s">
+        <v>587</v>
+      </c>
+      <c r="C272" s="25" t="s">
+        <v>580</v>
+      </c>
+      <c r="D272" s="26" t="s">
+        <v>588</v>
+      </c>
+      <c r="E272" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="F272" s="51">
+        <v>109.16640000000001</v>
+      </c>
+    </row>
+    <row r="273" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A273" s="6">
+        <v>261</v>
+      </c>
+      <c r="B273" s="23" t="s">
+        <v>589</v>
+      </c>
+      <c r="C273" s="23" t="s">
+        <v>580</v>
+      </c>
+      <c r="D273" s="24" t="s">
+        <v>590</v>
+      </c>
+      <c r="E273" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="E15" s="3" t="s">
-[...19 lines deleted...]
-      <c r="D16" s="2" t="s">
+      <c r="F273" s="50">
+        <v>97.675200000000004</v>
+      </c>
+    </row>
+    <row r="274" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A274" s="6">
+        <v>262</v>
+      </c>
+      <c r="B274" s="25" t="s">
+        <v>591</v>
+      </c>
+      <c r="C274" s="25" t="s">
+        <v>580</v>
+      </c>
+      <c r="D274" s="26" t="s">
+        <v>592</v>
+      </c>
+      <c r="E274" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="F274" s="51">
+        <v>70.588800000000006</v>
+      </c>
+    </row>
+    <row r="275" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A275" s="6">
+        <v>263</v>
+      </c>
+      <c r="B275" s="23" t="s">
+        <v>593</v>
+      </c>
+      <c r="C275" s="23" t="s">
+        <v>594</v>
+      </c>
+      <c r="D275" s="24" t="s">
+        <v>595</v>
+      </c>
+      <c r="E275" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="F275" s="50">
+        <v>174.42000000000002</v>
+      </c>
+    </row>
+    <row r="276" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A276" s="6">
+        <v>264</v>
+      </c>
+      <c r="B276" s="25" t="s">
+        <v>596</v>
+      </c>
+      <c r="C276" s="25" t="s">
+        <v>594</v>
+      </c>
+      <c r="D276" s="26" t="s">
+        <v>597</v>
+      </c>
+      <c r="E276" s="25" t="s">
+        <v>598</v>
+      </c>
+      <c r="F276" s="51">
+        <v>147.33359999999999</v>
+      </c>
+    </row>
+    <row r="277" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A277" s="6">
+        <v>265</v>
+      </c>
+      <c r="B277" s="23" t="s">
+        <v>599</v>
+      </c>
+      <c r="C277" s="23" t="s">
+        <v>594</v>
+      </c>
+      <c r="D277" s="24" t="s">
+        <v>600</v>
+      </c>
+      <c r="E277" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="E16" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F16" s="2" t="s">
+      <c r="F277" s="50">
+        <v>89.467200000000005</v>
+      </c>
+    </row>
+    <row r="278" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A278" s="6">
+        <v>266</v>
+      </c>
+      <c r="B278" s="25" t="s">
+        <v>601</v>
+      </c>
+      <c r="C278" s="25" t="s">
+        <v>594</v>
+      </c>
+      <c r="D278" s="26" t="s">
+        <v>602</v>
+      </c>
+      <c r="E278" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="F278" s="51">
+        <v>174.42000000000002</v>
+      </c>
+    </row>
+    <row r="279" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A279" s="6">
+        <v>267</v>
+      </c>
+      <c r="B279" s="23" t="s">
+        <v>603</v>
+      </c>
+      <c r="C279" s="23" t="s">
+        <v>594</v>
+      </c>
+      <c r="D279" s="24" t="s">
+        <v>604</v>
+      </c>
+      <c r="E279" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="F279" s="50">
+        <v>89.467200000000005</v>
+      </c>
+    </row>
+    <row r="280" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A280" s="38" t="s">
+        <v>605</v>
+      </c>
+      <c r="B280" s="39"/>
+      <c r="C280" s="39"/>
+      <c r="D280" s="39"/>
+      <c r="E280" s="39"/>
+      <c r="F280" s="39"/>
+    </row>
+    <row r="281" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A281" s="6">
+        <v>268</v>
+      </c>
+      <c r="B281" s="27" t="s">
+        <v>606</v>
+      </c>
+      <c r="C281" s="27" t="s">
+        <v>607</v>
+      </c>
+      <c r="D281" s="28" t="s">
+        <v>608</v>
+      </c>
+      <c r="E281" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="F281" s="52">
+        <v>50.889600000000002</v>
+      </c>
+    </row>
+    <row r="282" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A282" s="6">
+        <v>269</v>
+      </c>
+      <c r="B282" s="29" t="s">
+        <v>609</v>
+      </c>
+      <c r="C282" s="29" t="s">
+        <v>610</v>
+      </c>
+      <c r="D282" s="30" t="s">
+        <v>611</v>
+      </c>
+      <c r="E282" s="29" t="s">
         <v>11</v>
       </c>
-      <c r="G16" s="8">
-[...53 lines deleted...]
-      <c r="B19" s="2" t="s">
+      <c r="F282" s="53">
+        <v>37.756800000000005</v>
+      </c>
+    </row>
+    <row r="283" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A283" s="6">
+        <v>270</v>
+      </c>
+      <c r="B283" s="27" t="s">
+        <v>612</v>
+      </c>
+      <c r="C283" s="27" t="s">
+        <v>610</v>
+      </c>
+      <c r="D283" s="28" t="s">
+        <v>611</v>
+      </c>
+      <c r="E283" s="27" t="s">
+        <v>598</v>
+      </c>
+      <c r="F283" s="52">
+        <v>65.664000000000001</v>
+      </c>
+    </row>
+    <row r="284" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A284" s="6">
+        <v>271</v>
+      </c>
+      <c r="B284" s="29" t="s">
+        <v>613</v>
+      </c>
+      <c r="C284" s="29" t="s">
+        <v>614</v>
+      </c>
+      <c r="D284" s="30" t="s">
+        <v>615</v>
+      </c>
+      <c r="E284" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="F284" s="53">
+        <v>50.068800000000003</v>
+      </c>
+    </row>
+    <row r="285" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A285" s="6">
+        <v>272</v>
+      </c>
+      <c r="B285" s="27" t="s">
+        <v>616</v>
+      </c>
+      <c r="C285" s="27" t="s">
+        <v>617</v>
+      </c>
+      <c r="D285" s="28" t="s">
+        <v>618</v>
+      </c>
+      <c r="E285" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="F285" s="52">
+        <v>36.525600000000004</v>
+      </c>
+    </row>
+    <row r="286" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A286" s="6">
+        <v>273</v>
+      </c>
+      <c r="B286" s="29" t="s">
+        <v>619</v>
+      </c>
+      <c r="C286" s="29" t="s">
+        <v>617</v>
+      </c>
+      <c r="D286" s="30" t="s">
+        <v>618</v>
+      </c>
+      <c r="E286" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="F286" s="53">
+        <v>50.889600000000002</v>
+      </c>
+    </row>
+    <row r="287" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A287" s="6">
+        <v>274</v>
+      </c>
+      <c r="B287" s="27" t="s">
+        <v>620</v>
+      </c>
+      <c r="C287" s="27" t="s">
+        <v>617</v>
+      </c>
+      <c r="D287" s="28" t="s">
+        <v>618</v>
+      </c>
+      <c r="E287" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="C19" s="2" t="s">
-[...8 lines deleted...]
-      <c r="F19" s="2" t="s">
+      <c r="F287" s="52">
+        <v>66.895200000000003</v>
+      </c>
+    </row>
+    <row r="288" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A288" s="6">
+        <v>275</v>
+      </c>
+      <c r="B288" s="29" t="s">
+        <v>621</v>
+      </c>
+      <c r="C288" s="29" t="s">
+        <v>622</v>
+      </c>
+      <c r="D288" s="30" t="s">
+        <v>623</v>
+      </c>
+      <c r="E288" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="F288" s="53">
+        <v>50.889600000000002</v>
+      </c>
+    </row>
+    <row r="289" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A289" s="6">
+        <v>276</v>
+      </c>
+      <c r="B289" s="27" t="s">
+        <v>624</v>
+      </c>
+      <c r="C289" s="27" t="s">
+        <v>625</v>
+      </c>
+      <c r="D289" s="28" t="s">
+        <v>626</v>
+      </c>
+      <c r="E289" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="F289" s="52">
+        <v>50.889600000000002</v>
+      </c>
+    </row>
+    <row r="290" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A290" s="6">
+        <v>277</v>
+      </c>
+      <c r="B290" s="29" t="s">
+        <v>627</v>
+      </c>
+      <c r="C290" s="29" t="s">
+        <v>628</v>
+      </c>
+      <c r="D290" s="30" t="s">
+        <v>629</v>
+      </c>
+      <c r="E290" s="29" t="s">
+        <v>598</v>
+      </c>
+      <c r="F290" s="53">
+        <v>65.664000000000001</v>
+      </c>
+    </row>
+    <row r="291" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A291" s="6">
+        <v>278</v>
+      </c>
+      <c r="B291" s="27" t="s">
+        <v>630</v>
+      </c>
+      <c r="C291" s="27" t="s">
+        <v>631</v>
+      </c>
+      <c r="D291" s="28" t="s">
+        <v>632</v>
+      </c>
+      <c r="E291" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="F291" s="52">
+        <v>123.5304</v>
+      </c>
+    </row>
+    <row r="292" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A292" s="6">
+        <v>279</v>
+      </c>
+      <c r="B292" s="29" t="s">
+        <v>633</v>
+      </c>
+      <c r="C292" s="29" t="s">
+        <v>631</v>
+      </c>
+      <c r="D292" s="30" t="s">
+        <v>634</v>
+      </c>
+      <c r="E292" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="F292" s="53">
+        <v>123.5304</v>
+      </c>
+    </row>
+    <row r="293" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A293" s="6">
+        <v>280</v>
+      </c>
+      <c r="B293" s="27" t="s">
+        <v>635</v>
+      </c>
+      <c r="C293" s="27" t="s">
+        <v>631</v>
+      </c>
+      <c r="D293" s="28" t="s">
+        <v>636</v>
+      </c>
+      <c r="E293" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="F293" s="52">
+        <v>123.5304</v>
+      </c>
+    </row>
+    <row r="294" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A294" s="6">
+        <v>281</v>
+      </c>
+      <c r="B294" s="29" t="s">
+        <v>637</v>
+      </c>
+      <c r="C294" s="29" t="s">
+        <v>631</v>
+      </c>
+      <c r="D294" s="30" t="s">
+        <v>638</v>
+      </c>
+      <c r="E294" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="F294" s="53">
+        <v>123.5304</v>
+      </c>
+    </row>
+    <row r="295" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A295" s="6">
+        <v>282</v>
+      </c>
+      <c r="B295" s="27" t="s">
+        <v>639</v>
+      </c>
+      <c r="C295" s="27" t="s">
+        <v>631</v>
+      </c>
+      <c r="D295" s="28" t="s">
+        <v>640</v>
+      </c>
+      <c r="E295" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="F295" s="52">
+        <v>123.5304</v>
+      </c>
+    </row>
+    <row r="296" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A296" s="6">
+        <v>283</v>
+      </c>
+      <c r="B296" s="29" t="s">
+        <v>641</v>
+      </c>
+      <c r="C296" s="29" t="s">
+        <v>642</v>
+      </c>
+      <c r="D296" s="30" t="s">
+        <v>643</v>
+      </c>
+      <c r="E296" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="F296" s="53">
+        <v>50.889600000000002</v>
+      </c>
+    </row>
+    <row r="297" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A297" s="6">
+        <v>284</v>
+      </c>
+      <c r="B297" s="27" t="s">
+        <v>644</v>
+      </c>
+      <c r="C297" s="27" t="s">
+        <v>645</v>
+      </c>
+      <c r="D297" s="28" t="s">
+        <v>646</v>
+      </c>
+      <c r="E297" s="27" t="s">
         <v>11</v>
       </c>
-      <c r="G19" s="8">
-[...338 lines deleted...]
-      <c r="E34" s="3" t="s">
+      <c r="F297" s="52">
+        <v>36.525600000000004</v>
+      </c>
+    </row>
+    <row r="298" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A298" s="6">
+        <v>285</v>
+      </c>
+      <c r="B298" s="29" t="s">
+        <v>647</v>
+      </c>
+      <c r="C298" s="29" t="s">
+        <v>645</v>
+      </c>
+      <c r="D298" s="30" t="s">
+        <v>646</v>
+      </c>
+      <c r="E298" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="F298" s="53">
+        <v>50.889600000000002</v>
+      </c>
+    </row>
+    <row r="299" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A299" s="6">
+        <v>286</v>
+      </c>
+      <c r="B299" s="27" t="s">
+        <v>648</v>
+      </c>
+      <c r="C299" s="27" t="s">
+        <v>645</v>
+      </c>
+      <c r="D299" s="28" t="s">
+        <v>646</v>
+      </c>
+      <c r="E299" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="F299" s="52">
+        <v>66.895200000000003</v>
+      </c>
+    </row>
+    <row r="300" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A300" s="6">
+        <v>287</v>
+      </c>
+      <c r="B300" s="29" t="s">
+        <v>649</v>
+      </c>
+      <c r="C300" s="29" t="s">
+        <v>650</v>
+      </c>
+      <c r="D300" s="30" t="s">
+        <v>651</v>
+      </c>
+      <c r="E300" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="F300" s="53">
+        <v>50.889600000000002</v>
+      </c>
+    </row>
+    <row r="301" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A301" s="6">
+        <v>288</v>
+      </c>
+      <c r="B301" s="27" t="s">
+        <v>652</v>
+      </c>
+      <c r="C301" s="27" t="s">
+        <v>653</v>
+      </c>
+      <c r="D301" s="28" t="s">
+        <v>654</v>
+      </c>
+      <c r="E301" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="F301" s="52">
+        <v>66.895200000000003</v>
+      </c>
+    </row>
+    <row r="302" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A302" s="6">
+        <v>289</v>
+      </c>
+      <c r="B302" s="29" t="s">
+        <v>655</v>
+      </c>
+      <c r="C302" s="29" t="s">
+        <v>656</v>
+      </c>
+      <c r="D302" s="30" t="s">
+        <v>657</v>
+      </c>
+      <c r="E302" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="F302" s="53">
+        <v>50.889600000000002</v>
+      </c>
+    </row>
+    <row r="303" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A303" s="6">
+        <v>290</v>
+      </c>
+      <c r="B303" s="27" t="s">
+        <v>658</v>
+      </c>
+      <c r="C303" s="27" t="s">
+        <v>659</v>
+      </c>
+      <c r="D303" s="28" t="s">
+        <v>660</v>
+      </c>
+      <c r="E303" s="27" t="s">
+        <v>487</v>
+      </c>
+      <c r="F303" s="52">
+        <v>3.2832000000000003</v>
+      </c>
+    </row>
+    <row r="304" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A304" s="6">
+        <v>291</v>
+      </c>
+      <c r="B304" s="29" t="s">
+        <v>661</v>
+      </c>
+      <c r="C304" s="29" t="s">
+        <v>662</v>
+      </c>
+      <c r="D304" s="30" t="s">
+        <v>663</v>
+      </c>
+      <c r="E304" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="F304" s="53">
+        <v>50.889600000000002</v>
+      </c>
+    </row>
+    <row r="305" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A305" s="6">
+        <v>292</v>
+      </c>
+      <c r="B305" s="27" t="s">
+        <v>664</v>
+      </c>
+      <c r="C305" s="27" t="s">
+        <v>665</v>
+      </c>
+      <c r="D305" s="28" t="s">
+        <v>666</v>
+      </c>
+      <c r="E305" s="27" t="s">
+        <v>531</v>
+      </c>
+      <c r="F305" s="52">
+        <v>17.647200000000002</v>
+      </c>
+    </row>
+    <row r="306" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A306" s="6">
+        <v>293</v>
+      </c>
+      <c r="B306" s="29" t="s">
+        <v>667</v>
+      </c>
+      <c r="C306" s="29" t="s">
+        <v>665</v>
+      </c>
+      <c r="D306" s="30" t="s">
+        <v>668</v>
+      </c>
+      <c r="E306" s="29" t="s">
+        <v>273</v>
+      </c>
+      <c r="F306" s="53">
+        <v>17.647200000000002</v>
+      </c>
+    </row>
+    <row r="307" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A307" s="6">
+        <v>294</v>
+      </c>
+      <c r="B307" s="27" t="s">
+        <v>669</v>
+      </c>
+      <c r="C307" s="27" t="s">
+        <v>670</v>
+      </c>
+      <c r="D307" s="28" t="s">
+        <v>671</v>
+      </c>
+      <c r="E307" s="27" t="s">
+        <v>672</v>
+      </c>
+      <c r="F307" s="52">
+        <v>53.762400000000007</v>
+      </c>
+    </row>
+    <row r="308" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A308" s="6">
+        <v>295</v>
+      </c>
+      <c r="B308" s="29" t="s">
+        <v>673</v>
+      </c>
+      <c r="C308" s="29" t="s">
+        <v>674</v>
+      </c>
+      <c r="D308" s="30" t="s">
+        <v>675</v>
+      </c>
+      <c r="E308" s="29" t="s">
+        <v>676</v>
+      </c>
+      <c r="F308" s="53">
+        <v>41.040000000000006</v>
+      </c>
+    </row>
+    <row r="309" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A309" s="6">
+        <v>296</v>
+      </c>
+      <c r="B309" s="27" t="s">
+        <v>677</v>
+      </c>
+      <c r="C309" s="27" t="s">
+        <v>674</v>
+      </c>
+      <c r="D309" s="28" t="s">
+        <v>678</v>
+      </c>
+      <c r="E309" s="27" t="s">
         <v>49</v>
       </c>
-      <c r="F34" s="2" t="s">
-[...42 lines deleted...]
-      <c r="E36" s="3" t="s">
+      <c r="F309" s="52">
+        <v>32.421600000000005</v>
+      </c>
+    </row>
+    <row r="310" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A310" s="6">
+        <v>297</v>
+      </c>
+      <c r="B310" s="29" t="s">
+        <v>679</v>
+      </c>
+      <c r="C310" s="29" t="s">
+        <v>674</v>
+      </c>
+      <c r="D310" s="30" t="s">
+        <v>680</v>
+      </c>
+      <c r="E310" s="29" t="s">
+        <v>598</v>
+      </c>
+      <c r="F310" s="53">
+        <v>14.7744</v>
+      </c>
+    </row>
+    <row r="311" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A311" s="38" t="s">
+        <v>681</v>
+      </c>
+      <c r="B311" s="39"/>
+      <c r="C311" s="39"/>
+      <c r="D311" s="39"/>
+      <c r="E311" s="39"/>
+      <c r="F311" s="39"/>
+    </row>
+    <row r="312" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A312" s="6">
+        <v>298</v>
+      </c>
+      <c r="B312" s="31" t="s">
+        <v>682</v>
+      </c>
+      <c r="C312" s="31" t="s">
+        <v>683</v>
+      </c>
+      <c r="D312" s="32" t="s">
+        <v>684</v>
+      </c>
+      <c r="E312" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="F312" s="54">
+        <v>63.201600000000006</v>
+      </c>
+    </row>
+    <row r="313" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A313" s="6">
+        <v>299</v>
+      </c>
+      <c r="B313" s="33" t="s">
+        <v>685</v>
+      </c>
+      <c r="C313" s="33" t="s">
+        <v>683</v>
+      </c>
+      <c r="D313" s="34" t="s">
+        <v>684</v>
+      </c>
+      <c r="E313" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="F313" s="55">
+        <v>95.623200000000011</v>
+      </c>
+    </row>
+    <row r="314" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A314" s="6">
+        <v>300</v>
+      </c>
+      <c r="B314" s="31" t="s">
+        <v>686</v>
+      </c>
+      <c r="C314" s="31" t="s">
+        <v>683</v>
+      </c>
+      <c r="D314" s="32" t="s">
+        <v>687</v>
+      </c>
+      <c r="E314" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="F314" s="54">
+        <v>63.201600000000006</v>
+      </c>
+    </row>
+    <row r="315" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A315" s="6">
+        <v>301</v>
+      </c>
+      <c r="B315" s="33" t="s">
+        <v>688</v>
+      </c>
+      <c r="C315" s="33" t="s">
+        <v>683</v>
+      </c>
+      <c r="D315" s="34" t="s">
+        <v>687</v>
+      </c>
+      <c r="E315" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="F315" s="55">
+        <v>95.623200000000011</v>
+      </c>
+    </row>
+    <row r="316" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A316" s="6">
+        <v>302</v>
+      </c>
+      <c r="B316" s="31" t="s">
+        <v>689</v>
+      </c>
+      <c r="C316" s="31" t="s">
+        <v>683</v>
+      </c>
+      <c r="D316" s="32" t="s">
+        <v>690</v>
+      </c>
+      <c r="E316" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="F316" s="54">
+        <v>63.201600000000006</v>
+      </c>
+    </row>
+    <row r="317" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A317" s="6">
+        <v>303</v>
+      </c>
+      <c r="B317" s="33" t="s">
+        <v>691</v>
+      </c>
+      <c r="C317" s="33" t="s">
+        <v>683</v>
+      </c>
+      <c r="D317" s="34" t="s">
+        <v>690</v>
+      </c>
+      <c r="E317" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="F317" s="55">
+        <v>95.623200000000011</v>
+      </c>
+    </row>
+    <row r="318" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A318" s="6">
+        <v>304</v>
+      </c>
+      <c r="B318" s="31" t="s">
+        <v>692</v>
+      </c>
+      <c r="C318" s="31" t="s">
+        <v>683</v>
+      </c>
+      <c r="D318" s="32" t="s">
+        <v>693</v>
+      </c>
+      <c r="E318" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="F318" s="54">
+        <v>63.201600000000006</v>
+      </c>
+    </row>
+    <row r="319" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A319" s="6">
+        <v>305</v>
+      </c>
+      <c r="B319" s="33" t="s">
+        <v>694</v>
+      </c>
+      <c r="C319" s="33" t="s">
+        <v>683</v>
+      </c>
+      <c r="D319" s="34" t="s">
+        <v>693</v>
+      </c>
+      <c r="E319" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="F319" s="55">
+        <v>95.623200000000011</v>
+      </c>
+    </row>
+    <row r="320" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A320" s="6">
+        <v>306</v>
+      </c>
+      <c r="B320" s="31" t="s">
+        <v>695</v>
+      </c>
+      <c r="C320" s="31" t="s">
+        <v>683</v>
+      </c>
+      <c r="D320" s="32" t="s">
+        <v>696</v>
+      </c>
+      <c r="E320" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="F320" s="54">
+        <v>63.201600000000006</v>
+      </c>
+    </row>
+    <row r="321" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A321" s="6">
+        <v>307</v>
+      </c>
+      <c r="B321" s="33" t="s">
+        <v>697</v>
+      </c>
+      <c r="C321" s="33" t="s">
+        <v>683</v>
+      </c>
+      <c r="D321" s="34" t="s">
+        <v>696</v>
+      </c>
+      <c r="E321" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="F321" s="55">
+        <v>95.623200000000011</v>
+      </c>
+    </row>
+    <row r="322" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A322" s="6">
+        <v>308</v>
+      </c>
+      <c r="B322" s="31" t="s">
+        <v>698</v>
+      </c>
+      <c r="C322" s="31" t="s">
+        <v>683</v>
+      </c>
+      <c r="D322" s="32" t="s">
+        <v>699</v>
+      </c>
+      <c r="E322" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="F322" s="54">
+        <v>63.201600000000006</v>
+      </c>
+    </row>
+    <row r="323" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A323" s="6">
+        <v>309</v>
+      </c>
+      <c r="B323" s="33" t="s">
+        <v>700</v>
+      </c>
+      <c r="C323" s="33" t="s">
+        <v>683</v>
+      </c>
+      <c r="D323" s="34" t="s">
+        <v>699</v>
+      </c>
+      <c r="E323" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="F323" s="55">
+        <v>95.623200000000011</v>
+      </c>
+    </row>
+    <row r="324" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A324" s="6">
+        <v>310</v>
+      </c>
+      <c r="B324" s="31" t="s">
+        <v>701</v>
+      </c>
+      <c r="C324" s="31" t="s">
+        <v>683</v>
+      </c>
+      <c r="D324" s="32" t="s">
+        <v>702</v>
+      </c>
+      <c r="E324" s="31" t="s">
         <v>52</v>
       </c>
-      <c r="F36" s="2" t="s">
-[...532 lines deleted...]
-        <v>20.077200000000001</v>
+      <c r="F324" s="54">
+        <v>26.676000000000002</v>
+      </c>
+    </row>
+    <row r="325" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A325" s="6">
+        <v>311</v>
+      </c>
+      <c r="B325" s="33" t="s">
+        <v>703</v>
+      </c>
+      <c r="C325" s="33" t="s">
+        <v>683</v>
+      </c>
+      <c r="D325" s="34" t="s">
+        <v>704</v>
+      </c>
+      <c r="E325" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="F325" s="55">
+        <v>63.201600000000006</v>
+      </c>
+    </row>
+    <row r="326" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A326" s="6">
+        <v>312</v>
+      </c>
+      <c r="B326" s="31" t="s">
+        <v>705</v>
+      </c>
+      <c r="C326" s="31" t="s">
+        <v>683</v>
+      </c>
+      <c r="D326" s="32" t="s">
+        <v>704</v>
+      </c>
+      <c r="E326" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="F326" s="54">
+        <v>95.623200000000011</v>
+      </c>
+    </row>
+    <row r="327" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A327" s="6">
+        <v>313</v>
+      </c>
+      <c r="B327" s="33" t="s">
+        <v>706</v>
+      </c>
+      <c r="C327" s="33" t="s">
+        <v>683</v>
+      </c>
+      <c r="D327" s="34" t="s">
+        <v>707</v>
+      </c>
+      <c r="E327" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="F327" s="55">
+        <v>63.201600000000006</v>
+      </c>
+    </row>
+    <row r="328" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A328" s="6">
+        <v>314</v>
+      </c>
+      <c r="B328" s="31" t="s">
+        <v>708</v>
+      </c>
+      <c r="C328" s="31" t="s">
+        <v>683</v>
+      </c>
+      <c r="D328" s="32" t="s">
+        <v>707</v>
+      </c>
+      <c r="E328" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="F328" s="54">
+        <v>95.623200000000011</v>
+      </c>
+    </row>
+    <row r="329" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A329" s="6">
+        <v>315</v>
+      </c>
+      <c r="B329" s="33" t="s">
+        <v>709</v>
+      </c>
+      <c r="C329" s="33" t="s">
+        <v>710</v>
+      </c>
+      <c r="D329" s="34" t="s">
+        <v>711</v>
+      </c>
+      <c r="E329" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="F329" s="55">
+        <v>94.39200000000001</v>
+      </c>
+    </row>
+    <row r="330" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A330" s="6">
+        <v>316</v>
+      </c>
+      <c r="B330" s="31" t="s">
+        <v>712</v>
+      </c>
+      <c r="C330" s="31" t="s">
+        <v>710</v>
+      </c>
+      <c r="D330" s="32" t="s">
+        <v>711</v>
+      </c>
+      <c r="E330" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="F330" s="54">
+        <v>114.91200000000002</v>
+      </c>
+    </row>
+    <row r="331" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A331" s="6">
+        <v>317</v>
+      </c>
+      <c r="B331" s="33" t="s">
+        <v>713</v>
+      </c>
+      <c r="C331" s="33" t="s">
+        <v>714</v>
+      </c>
+      <c r="D331" s="34" t="s">
+        <v>715</v>
+      </c>
+      <c r="E331" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="F331" s="55">
+        <v>116.14320000000001</v>
+      </c>
+    </row>
+    <row r="332" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A332" s="6">
+        <v>318</v>
+      </c>
+      <c r="B332" s="31" t="s">
+        <v>716</v>
+      </c>
+      <c r="C332" s="31" t="s">
+        <v>714</v>
+      </c>
+      <c r="D332" s="32" t="s">
+        <v>717</v>
+      </c>
+      <c r="E332" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="F332" s="54">
+        <v>116.14320000000001</v>
+      </c>
+    </row>
+    <row r="333" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A333" s="6">
+        <v>319</v>
+      </c>
+      <c r="B333" s="33" t="s">
+        <v>718</v>
+      </c>
+      <c r="C333" s="33" t="s">
+        <v>714</v>
+      </c>
+      <c r="D333" s="34" t="s">
+        <v>719</v>
+      </c>
+      <c r="E333" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="F333" s="55">
+        <v>116.14320000000001</v>
+      </c>
+    </row>
+    <row r="334" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A334" s="6">
+        <v>320</v>
+      </c>
+      <c r="B334" s="31" t="s">
+        <v>720</v>
+      </c>
+      <c r="C334" s="31" t="s">
+        <v>714</v>
+      </c>
+      <c r="D334" s="32" t="s">
+        <v>721</v>
+      </c>
+      <c r="E334" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="F334" s="54">
+        <v>116.14320000000001</v>
+      </c>
+    </row>
+    <row r="335" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A335" s="6">
+        <v>321</v>
+      </c>
+      <c r="B335" s="33" t="s">
+        <v>722</v>
+      </c>
+      <c r="C335" s="33" t="s">
+        <v>714</v>
+      </c>
+      <c r="D335" s="34" t="s">
+        <v>723</v>
+      </c>
+      <c r="E335" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="F335" s="55">
+        <v>116.14320000000001</v>
+      </c>
+    </row>
+    <row r="336" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A336" s="6">
+        <v>322</v>
+      </c>
+      <c r="B336" s="31" t="s">
+        <v>724</v>
+      </c>
+      <c r="C336" s="31" t="s">
+        <v>725</v>
+      </c>
+      <c r="D336" s="32" t="s">
+        <v>726</v>
+      </c>
+      <c r="E336" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="F336" s="54">
+        <v>95.623200000000011</v>
+      </c>
+    </row>
+    <row r="337" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A337" s="6">
+        <v>323</v>
+      </c>
+      <c r="B337" s="33" t="s">
+        <v>727</v>
+      </c>
+      <c r="C337" s="33" t="s">
+        <v>725</v>
+      </c>
+      <c r="D337" s="34" t="s">
+        <v>728</v>
+      </c>
+      <c r="E337" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="F337" s="55">
+        <v>116.14320000000001</v>
+      </c>
+    </row>
+    <row r="338" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A338" s="35">
+        <v>324</v>
+      </c>
+      <c r="B338" s="36" t="s">
+        <v>729</v>
+      </c>
+      <c r="C338" s="36" t="s">
+        <v>725</v>
+      </c>
+      <c r="D338" s="37" t="s">
+        <v>730</v>
+      </c>
+      <c r="E338" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="F338" s="56">
+        <v>95.623200000000011</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <mergeCells count="7">
+    <mergeCell ref="A176:F176"/>
+    <mergeCell ref="A311:F311"/>
+    <mergeCell ref="A248:F248"/>
+    <mergeCell ref="A8:F8"/>
+    <mergeCell ref="A280:F280"/>
+    <mergeCell ref="A227:F227"/>
+    <mergeCell ref="A63:F63"/>
+  </mergeCells>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Lanvin</vt:lpstr>
+      <vt:lpstr>Estee Lauder</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>Kelter</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <dc:language>en-US</dc:language>
 </cp:coreProperties>
 </file>