--- v0 (2026-07-22)
+++ v1 (2026-10-21)
@@ -1,398 +1,652 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...6 lines deleted...]
-  </mc:AlternateContent>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{C9F166DC-531D-41CB-9E86-DF174018C690}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="8235"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="LeCoq Sportif" sheetId="1" r:id="rId1"/>
+    <sheet name="filorga" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="152511"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="39">
-[...97 lines deleted...]
-    <t>Moq Eur15000</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="172" uniqueCount="103">
+  <si>
+    <t>AGE PURIFY FLUIDE</t>
+  </si>
+  <si>
+    <t>50 ML</t>
+  </si>
+  <si>
+    <t>AGE PURIFY INTENSIVE</t>
+  </si>
+  <si>
+    <t>30 ML</t>
+  </si>
+  <si>
+    <t>COLLAGEN GF PROTOC SERUM SLEEVE FLA 30ML</t>
+  </si>
+  <si>
+    <t>COLLAGEN GF PROTOCOL CREAM SLEEVE POT 50</t>
+  </si>
+  <si>
+    <t>COLLAGEN GF PROTOCOL EYE SERUM TUBE 15ML</t>
+  </si>
+  <si>
+    <t>15 ML</t>
+  </si>
+  <si>
+    <t>DISCOVERY KIT 2026 - NCEF-REVITALIZE CREAM FMO</t>
+  </si>
+  <si>
+    <t>Set</t>
+  </si>
+  <si>
+    <t>DUO CLEANSING FOAM + MINI SIZE 2026</t>
+  </si>
+  <si>
+    <t>Duo</t>
+  </si>
+  <si>
+    <t>DUO CLEANSING FOAM 2026</t>
+  </si>
+  <si>
+    <t>DUO CLEANSING OIL + CLEANSING FOAM 2026</t>
+  </si>
+  <si>
+    <t>DUO HYALU SERUM + UV DAILY 2026</t>
+  </si>
+  <si>
+    <t>DUO HYDRA AOX + UV DAILY 2026</t>
+  </si>
+  <si>
+    <t>DUO MICELLAR SOLUTION 2026</t>
+  </si>
+  <si>
+    <t>DUO NCEF SERUM + HYALU-FILLER CREAM 2026</t>
+  </si>
+  <si>
+    <t>DUO NCEF SERUM + NCEF CREAM 2026</t>
+  </si>
+  <si>
+    <t>DUO NCEF SERUM + TIME-FILLER CREAM 2026</t>
+  </si>
+  <si>
+    <t>DUO NCEF SERUM + UV DAILY 2026</t>
+  </si>
+  <si>
+    <t>DUO TIME-FILLER 5XP + TIME-FILLER INTENSIVE 5XP 5ML</t>
+  </si>
+  <si>
+    <t>DUO TF INTENSIVE 5XP + UV DAILY 2026</t>
+  </si>
+  <si>
+    <t>DUO TIME-FILLER SHOT + CREAM 2026</t>
+  </si>
+  <si>
+    <t>DUO UV CELL FACE + NCEF SERUM 2026</t>
+  </si>
+  <si>
+    <t>DUO UV CELL FACE+UV CELL BODY MINI 2026</t>
+  </si>
+  <si>
+    <t>GLOBAL REPAIR ADVANCED</t>
+  </si>
+  <si>
+    <t>GLOBAL REPAIR ADVANCED ELIXIR</t>
+  </si>
+  <si>
+    <t>GLOBAL REPAIR BALM</t>
+  </si>
+  <si>
+    <t>GLOBAL REPAIR ESSENCE</t>
+  </si>
+  <si>
+    <t>150 ML</t>
+  </si>
+  <si>
+    <t>GLOBAL REPAIR EYES &amp; LIPS</t>
+  </si>
+  <si>
+    <t>GLOBAL REPAIR INTENSIVE</t>
+  </si>
+  <si>
+    <t>HAND PIGMENT PROTOCOL TUBE 50ML</t>
+  </si>
+  <si>
+    <t>HYALU FILLER CREAM</t>
+  </si>
+  <si>
+    <t>HYALU FILLER LIPS</t>
+  </si>
+  <si>
+    <t>4 Grs</t>
+  </si>
+  <si>
+    <t>HYALU FILLER SERUM</t>
+  </si>
+  <si>
+    <t>HYALU-FILLER FLASH MASK X1 20ML</t>
+  </si>
+  <si>
+    <t>20 ML</t>
+  </si>
+  <si>
+    <t>HYDRA AOX</t>
+  </si>
+  <si>
+    <t>HYDRA HYAL CREAM GEL</t>
+  </si>
+  <si>
+    <t>DAILY REPAIR MINERAL UV 50</t>
+  </si>
+  <si>
+    <t>LIFT MASK (X1 / X12)</t>
+  </si>
+  <si>
+    <t>12 x 14 ML</t>
+  </si>
+  <si>
+    <t>14 ML</t>
+  </si>
+  <si>
+    <t>LIFT STRUCTURE</t>
+  </si>
+  <si>
+    <t>LIFT STRUCTURE RADIANCE</t>
+  </si>
+  <si>
+    <t>MESO MASK</t>
+  </si>
+  <si>
+    <t>MESO MASK NCEF</t>
+  </si>
+  <si>
+    <t>NCEF ESSENCE</t>
+  </si>
+  <si>
+    <t>NCEF SHEET MASK 20ML</t>
+  </si>
+  <si>
+    <t>NCEF SHOT</t>
+  </si>
+  <si>
+    <t>NCEF-REVITALIZE CREAM</t>
+  </si>
+  <si>
+    <t>NCEF-REVITALIZE EYES</t>
+  </si>
+  <si>
+    <t>NCEF-REVITALIZE NIGHT CREAM</t>
+  </si>
+  <si>
+    <t>NCEF-REVITALIZE SERUM</t>
+  </si>
+  <si>
+    <t>NCEF-REVITALIZE SHEET MASK (X1 / X12)</t>
+  </si>
+  <si>
+    <t>12 x 20 ML</t>
+  </si>
+  <si>
+    <t>NEOCICA</t>
+  </si>
+  <si>
+    <t>40 ML</t>
+  </si>
+  <si>
+    <t>NUTRI FILLER LIPS</t>
+  </si>
+  <si>
+    <t>4 grs</t>
+  </si>
+  <si>
+    <t>OPTIM EYES</t>
+  </si>
+  <si>
+    <t>OPTIM EYES RL 2026 FLACON 15ML</t>
+  </si>
+  <si>
+    <t>OPTIM-EYES SHEET MASK</t>
+  </si>
+  <si>
+    <t>12 x 6 ML</t>
+  </si>
+  <si>
+    <t>6 ML</t>
+  </si>
+  <si>
+    <t>OXYGEN GLOW</t>
+  </si>
+  <si>
+    <t>OXYGEN GLOW [EYE]</t>
+  </si>
+  <si>
+    <t>OXYGEN GLOW CC CREAM</t>
+  </si>
+  <si>
+    <t>OXYGEN PEEL</t>
+  </si>
+  <si>
+    <t>DAILY PEEL ANTI-DARK SPOT FLACON 50 ML</t>
+  </si>
+  <si>
+    <t>DAILY PEEL ANTI-WRINKLES FLACON 50 ML</t>
+  </si>
+  <si>
+    <t>SKIN UNIFY</t>
+  </si>
+  <si>
+    <t>SKIN-PREP CLEANSING GEL</t>
+  </si>
+  <si>
+    <t>SKIN-PREP CLEANSING OIL</t>
+  </si>
+  <si>
+    <t>SKIN-PREP CLEASING FOAM</t>
+  </si>
+  <si>
+    <t>SKIN-PREP EXFOLIATING CREAM</t>
+  </si>
+  <si>
+    <t>75 ML</t>
+  </si>
+  <si>
+    <t>SKIN-PREP MICELLAR SOLUTION 2024</t>
+  </si>
+  <si>
+    <t>400 ML</t>
+  </si>
+  <si>
+    <t>SLEEP &amp; LIFT</t>
+  </si>
+  <si>
+    <t>SLEEP AND PEEL 4.5</t>
+  </si>
+  <si>
+    <t>TIME FILLER 5 XP CREAM</t>
+  </si>
+  <si>
+    <t>TIME FILLER 5 XP CREAM GEL</t>
+  </si>
+  <si>
+    <t>TIME FILLER ESSENCE</t>
+  </si>
+  <si>
+    <t>TIME FILLER EYES 5XP 15ML</t>
+  </si>
+  <si>
+    <t>TIME FILLER INTENSIVE 5XP</t>
+  </si>
+  <si>
+    <t>TIME FILLER MASK (X1 / X12)</t>
+  </si>
+  <si>
+    <t>TIME FILLER NIGHT 5XP</t>
+  </si>
+  <si>
+    <t>TIME FILLER SHOT 5XP</t>
+  </si>
+  <si>
+    <t>UNIVERSAL CREAM</t>
+  </si>
+  <si>
+    <t>100 ML</t>
+  </si>
+  <si>
+    <t>UV CELL PROTECT FACE TUBE 40ML</t>
+  </si>
+  <si>
+    <t>Size</t>
+  </si>
+  <si>
+    <t>Filorga</t>
+  </si>
+  <si>
+    <t>Exw USA</t>
+  </si>
+  <si>
+    <t>Lead Time: 6-8 weeks</t>
+  </si>
+  <si>
+    <t>Moq Usd30000.00</t>
   </si>
   <si>
     <t>Ean</t>
   </si>
   <si>
-    <t>Ref</t>
-[...7 lines deleted...]
-  <si>
     <t>Description</t>
   </si>
   <si>
-    <t>Cost (eur)</t>
+    <t>Cost (usd)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
-    <numFmt numFmtId="164" formatCode="[$€-2]\ #,##0.00"/>
+    <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="4" x14ac:knownFonts="1">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
-      <name val="Arial"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
       <sz val="9"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
-      <color rgb="FFFFFFFF"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
+      <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF343E77"/>
+        <fgColor theme="3" tint="9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
+    <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -410,65 +664,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -489,395 +743,1316 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F19"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E2BA6F99-57B4-4DA9-AB40-2AD4EFE78339}">
+  <dimension ref="A1:E89"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J20" sqref="J20"/>
+      <pane ySplit="7" topLeftCell="A77" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="15.5" style="5" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="16384" width="9" style="1"/>
+    <col min="1" max="1" width="14.08984375" style="8" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="50" style="2" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="9.6328125" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="8" style="3" bestFit="1" customWidth="1"/>
+    <col min="5" max="16384" width="8.7265625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="8" t="s">
+    <row r="1" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="E1" s="3"/>
+    </row>
+    <row r="2" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="4"/>
+      <c r="E2" s="3"/>
+    </row>
+    <row r="3" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="E3" s="3"/>
+    </row>
+    <row r="4" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="E4" s="3"/>
+    </row>
+    <row r="5" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="E5" s="3"/>
+    </row>
+    <row r="6" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="4"/>
+      <c r="E6" s="3"/>
+    </row>
+    <row r="7" spans="1:5" s="7" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="C7" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="D7" s="6" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="8">
+        <v>3540550009643</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D8" s="9">
+        <v>37.659599999999998</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="8">
+        <v>3540550009629</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="D9" s="9">
+        <v>37.659599999999998</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="8">
+        <v>3540550021089</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="D10" s="9">
+        <v>34.56</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="8">
+        <v>3540550020815</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D11" s="9">
+        <v>35.812799999999996</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="8">
+        <v>3540550020754</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" s="9">
+        <v>26.611200000000004</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="8">
+        <v>3540550020563</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D13" s="9">
+        <v>12.8088</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="8">
+        <v>3540550021430</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D14" s="9">
+        <v>21.103200000000001</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="8">
+        <v>3540550021621</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D15" s="9">
+        <v>21.362400000000001</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="8">
+        <v>3540550021645</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D16" s="9">
+        <v>21.967200000000002</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="8">
+        <v>3540550021294</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D17" s="9">
+        <v>33.685200000000002</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="8">
+        <v>3540550021300</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D18" s="9">
+        <v>36.018000000000001</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="8">
+        <v>3540550021638</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D19" s="9">
+        <v>19.3428</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="8">
+        <v>3540550021416</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D20" s="9">
+        <v>46.591200000000001</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="8">
+        <v>3540550021485</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D21" s="9">
+        <v>50.425200000000004</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="8">
+        <v>3540550021423</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D22" s="9">
+        <v>50.9328</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="8">
+        <v>3540550020556</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D23" s="9">
+        <v>47.066400000000002</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="8">
+        <v>3540550021409</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D24" s="9">
+        <v>43.977600000000002</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="8">
+        <v>3540550021324</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D25" s="9">
+        <v>42.033600000000007</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="8">
+        <v>3540550021454</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D26" s="9">
+        <v>37.53</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="8">
+        <v>3540550021317</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D27" s="9">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="8">
+        <v>3540550020532</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D28" s="9">
+        <v>33.069600000000001</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="8">
+        <v>3540550013657</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D29" s="9">
+        <v>50.09040000000001</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="8">
+        <v>3540550013657</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D30" s="9">
+        <v>50.09040000000001</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="8">
+        <v>3540550013664</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="D31" s="9">
+        <v>50.09040000000001</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="8">
+        <v>3540550011431</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D32" s="9">
+        <v>48.81600000000001</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="8">
+        <v>3540550009452</v>
+      </c>
+      <c r="B33" s="2" t="s">
         <v>29</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="A3" s="7" t="s">
+      <c r="C33" s="3" t="s">
         <v>30</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="7" t="s">
+      <c r="D33" s="9">
+        <v>32.043600000000005</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="8">
+        <v>3540550016955</v>
+      </c>
+      <c r="B34" s="2" t="s">
         <v>31</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="7" t="s">
+      <c r="C34" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D34" s="9">
+        <v>41.547600000000003</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="8">
+        <v>3540550009476</v>
+      </c>
+      <c r="B35" s="2" t="s">
         <v>32</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="A7" s="3" t="s">
+      <c r="C35" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="D35" s="9">
+        <v>48.923999999999999</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="8">
+        <v>3540550020594</v>
+      </c>
+      <c r="B36" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="B7" s="3" t="s">
+      <c r="C36" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D36" s="9">
+        <v>13.586400000000001</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="8">
+        <v>3540550017525</v>
+      </c>
+      <c r="B37" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="C7" s="3" t="s">
+      <c r="C37" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D37" s="9">
+        <v>26.222400000000004</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="8">
+        <v>3540550017396</v>
+      </c>
+      <c r="B38" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="D7" s="3" t="s">
+      <c r="C38" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="E7" s="2" t="s">
+      <c r="D38" s="9">
+        <v>12.8088</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="8">
+        <v>3540550017495</v>
+      </c>
+      <c r="B39" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="F7" s="3" t="s">
+      <c r="C39" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="D39" s="9">
+        <v>26.222400000000004</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="8">
+        <v>3540550019871</v>
+      </c>
+      <c r="B40" s="2" t="s">
         <v>38</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E8" s="1" t="s">
+      <c r="C40" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="D40" s="9">
+        <v>5.248800000000001</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="8">
+        <v>3540550013442</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C41" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="F8" s="4">
+      <c r="D41" s="9">
+        <v>28.544400000000003</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="8">
+        <v>3540550015590</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D42" s="9">
+        <v>25.639199999999999</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="8">
+        <v>3540550020747</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D43" s="9">
+        <v>21.815999999999999</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="8">
+        <v>3540550009582</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="D44" s="9">
+        <v>63.298800000000007</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="8">
+        <v>3540550009568</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="D45" s="9">
         <v>5.248800000000001</v>
       </c>
     </row>
-    <row r="9" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...32 lines deleted...]
-      <c r="E10" s="1" t="s">
+    <row r="46" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="8">
+        <v>3540550008110</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D46" s="9">
+        <v>39.592799999999997</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="8">
+        <v>3540550009612</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D47" s="9">
+        <v>39.592799999999997</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="8">
+        <v>3401348573060</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D48" s="9">
+        <v>26.784000000000002</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="8">
+        <v>3540550015156</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D49" s="9">
+        <v>22.5288</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="8">
+        <v>3401360156456</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="D50" s="9">
+        <v>26.406000000000002</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="8">
+        <v>3540550018119</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="D51" s="9">
+        <v>5.248800000000001</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="8">
+        <v>3540550007540</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="C52" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="F10" s="4">
-[...19 lines deleted...]
-      <c r="F11" s="4">
+      <c r="D52" s="9">
+        <v>38.437200000000004</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="8">
+        <v>3540550015323</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D53" s="9">
+        <v>42.422400000000003</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="8">
+        <v>3540550018263</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D54" s="9">
+        <v>33.782400000000003</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="8">
+        <v>3540550018317</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D55" s="9">
+        <v>34.171200000000006</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="8">
+        <v>3540550015378</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="D56" s="9">
+        <v>39.592799999999997</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="8">
+        <v>3540550018522</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="D57" s="9">
+        <v>63.676800000000007</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="8">
+        <v>3401353695146</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="D58" s="9">
+        <v>18.640800000000002</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="8">
+        <v>3401353695146</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="D59" s="9">
+        <v>18.640800000000002</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="8">
+        <v>3401360120075</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D60" s="9">
+        <v>14.655600000000002</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="8">
+        <v>3401361057578</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D61" s="9">
+        <v>21.740400000000001</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="8">
+        <v>3540550021010</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D62" s="9">
+        <v>21.740400000000001</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="8">
+        <v>3540550018836</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="D63" s="9">
+        <v>44.647200000000005</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="8">
+        <v>3540550018393</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D64" s="9">
+        <v>3.4884000000000004</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="8">
+        <v>3540550009032</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D65" s="9">
+        <v>18.4572</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A66" s="8">
+        <v>3540550009001</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D66" s="9">
+        <v>15.130800000000001</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A67" s="8">
+        <v>3540550011448</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="D67" s="9">
+        <v>17.290800000000004</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A68" s="8">
+        <v>3540550008059</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="D68" s="9">
+        <v>17.290800000000004</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A69" s="8">
+        <v>3540550020969</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D69" s="9">
+        <v>21.362400000000001</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A70" s="8">
+        <v>3540550020938</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D70" s="9">
+        <v>21.362400000000001</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A71" s="8">
+        <v>3540550000107</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="C71" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D71" s="9">
+        <v>33.598800000000004</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A72" s="8">
+        <v>3540550015019</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="C72" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="D72" s="9">
+        <v>12.5496</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A73" s="8">
+        <v>3540550014913</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="C73" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="D73" s="9">
+        <v>12.5496</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A74" s="8">
+        <v>3540550015040</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="D74" s="9">
+        <v>11.869200000000001</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A75" s="8">
+        <v>3540550014944</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="C75" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="D75" s="9">
+        <v>11.869200000000001</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A76" s="8">
+        <v>3540550015064</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="C76" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="D76" s="9">
+        <v>11.2536</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A77" s="8">
+        <v>3540550008127</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="C77" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D77" s="9">
+        <v>38.836800000000004</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A78" s="8">
+        <v>3540550019598</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="C78" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="D78" s="9">
+        <v>24.062400000000004</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A79" s="8">
+        <v>3540550016474</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="C79" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D79" s="9">
+        <v>35.812799999999996</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="8">
+        <v>3540550016467</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C80" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D80" s="9">
+        <v>35.812799999999996</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A81" s="8">
+        <v>3540550013404</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="C81" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="D81" s="9">
+        <v>19.807200000000002</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A82" s="8">
+        <v>3540550012612</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="C82" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D82" s="9">
+        <v>26.611200000000004</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A83" s="8">
+        <v>3540550019673</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="C83" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="D83" s="9">
+        <v>34.56</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A84" s="8">
+        <v>3401325006444</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="C84" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="D84" s="9">
+        <v>63.298800000000007</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A85" s="8">
+        <v>3401360225138</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="C85" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="D85" s="9">
         <v>5.248800000000001</v>
       </c>
     </row>
-    <row r="12" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...156 lines deleted...]
-        <v>13.4244</v>
+    <row r="86" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A86" s="8">
+        <v>3540550016450</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="C86" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D86" s="9">
+        <v>35.812799999999996</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A87" s="8">
+        <v>3540550015286</v>
+      </c>
+      <c r="B87" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="C87" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D87" s="9">
+        <v>26.406000000000002</v>
+      </c>
+    </row>
+    <row r="88" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A88" s="8">
+        <v>3401360226906</v>
+      </c>
+      <c r="B88" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="C88" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="D88" s="9">
+        <v>18.251999999999999</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A89" s="8">
+        <v>3540550017242</v>
+      </c>
+      <c r="B89" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="C89" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="D89" s="9">
+        <v>17.474399999999999</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageSetup orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <TotalTime></TotalTime>
+  <Template/>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>LeCoq Sportif</vt:lpstr>
+      <vt:lpstr>filorga</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Kelter</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
-  <dc:language>en-US</dc:language>
 </cp:coreProperties>
 </file>