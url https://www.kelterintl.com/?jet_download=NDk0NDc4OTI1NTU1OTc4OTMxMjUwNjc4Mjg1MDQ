--- v0 (2026-07-21)
+++ v1 (2026-10-21)
@@ -1,2612 +1,1041 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
-  <workbookPr filterPrivacy="1"/>
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
+  <workbookPr/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Kelter International Pte Ltd\Derrick Ng - Viimart\Operation\Wholesale Price\New Lists\Wholesale Price Added - Current Month\Skincare &amp; Perfume\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="9735" activeTab="1"/>
+    <workbookView xWindow="-105" yWindow="-105" windowWidth="19425" windowHeight="11505"/>
   </bookViews>
   <sheets>
-    <sheet name=" RETAIL" sheetId="3" r:id="rId1"/>
-    <sheet name=" PROFESSIONAL" sheetId="8" r:id="rId2"/>
+    <sheet name="Guinot" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="152511"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="377" uniqueCount="283">
-[...834 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="476" uniqueCount="246">
   <si>
     <t>Description</t>
   </si>
   <si>
-    <t>Item Number</t>
-[...11 lines deleted...]
-    <t>Moq Usd15,000</t>
+    <t>Cost (eur)</t>
+  </si>
+  <si>
+    <t>Guinot</t>
+  </si>
+  <si>
+    <t>Exw Europe</t>
+  </si>
+  <si>
+    <t>Lead Time: 4-6 weeks</t>
+  </si>
+  <si>
+    <t>Moq Eur20,000</t>
+  </si>
+  <si>
+    <t>Ref</t>
+  </si>
+  <si>
+    <t>Ean</t>
+  </si>
+  <si>
+    <t>Line</t>
+  </si>
+  <si>
+    <t>PURITY SKIN CARE</t>
+  </si>
+  <si>
+    <t>Gel Acnilogic - Acnilogic Gel</t>
+  </si>
+  <si>
+    <t>Coffret Eye Lift</t>
+  </si>
+  <si>
+    <t>Coffret Détoxygène</t>
+  </si>
+  <si>
+    <t>Coffret Foot Peeling</t>
+  </si>
+  <si>
+    <t>WELL BEING</t>
+  </si>
+  <si>
+    <t>GOMMAGE HYDRAZONE-Body Scrub Hydrazone</t>
+  </si>
+  <si>
+    <t>LAIT CORPS HYDRAZONE-Body milk Hydrazone</t>
+  </si>
+  <si>
+    <t>BAUME HYDRAZONE-Balm Hydrazone</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> SLIM LOGIC TREATMENT</t>
+  </si>
+  <si>
+    <t>Exfoliant Actif - Active Exfoliator</t>
+  </si>
+  <si>
+    <t>Becher 1 Litre - 1 Liter Beaker</t>
+  </si>
+  <si>
+    <t>Soin Minceur Drainant SLIM LOGIC T250ML</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Envelop SLIM LOGIC </t>
+  </si>
+  <si>
+    <t>EYES/LIP/NECK SKIN CARE</t>
+  </si>
+  <si>
+    <t>Crème Grand Massage - Body Modeling Cream</t>
+  </si>
+  <si>
+    <t>SOFTENING CLEANSING SKIN CARE</t>
+  </si>
+  <si>
+    <t>Crème Nettoyante Hydra Tendre - Hydra Tendre Cleansing Cream</t>
+  </si>
+  <si>
+    <t>Mousse Nettoyante Microbiotic - Microbiotic Cleansing Foam</t>
+  </si>
+  <si>
+    <t>CLEANSING SKIN CARE</t>
+  </si>
+  <si>
+    <t>Lait Hydra Fraîcheur - Hydra Fraîcheur Milk</t>
+  </si>
+  <si>
+    <t>Lotion Hydra Fraîcheur - Hydra Fraîcheur Toning Lotion</t>
+  </si>
+  <si>
+    <t>Lait Hydra Beauté - Hydra Beauté Milk</t>
+  </si>
+  <si>
+    <t>Lotion Hydra Beauté - Hydra Beauté Toning Lotion</t>
+  </si>
+  <si>
+    <t>Gelee Demaq Hydra Fraicheur</t>
+  </si>
+  <si>
+    <t>Masque Pur Equilibre - Pure Balance Mask</t>
+  </si>
+  <si>
+    <t>Lotion Microbiotic - Microbiotic Lotion</t>
+  </si>
+  <si>
+    <t>YOUTH SKIN CARE</t>
+  </si>
+  <si>
+    <t>Crème Riche Antirides - Anti Wrinkle Rich Cream</t>
+  </si>
+  <si>
+    <t>EXFOLIATING SKIN CARE</t>
+  </si>
+  <si>
+    <t>Gommage Eclat Parfait - Eclat Parfait Scrub</t>
+  </si>
+  <si>
+    <t>Masque Fermete Lift</t>
+  </si>
+  <si>
+    <t>FIRMNESS SKIN CARE</t>
+  </si>
+  <si>
+    <t>Crème Riche Fermeté - Firming Rich Cream</t>
+  </si>
+  <si>
+    <t>Démaquillant Express Yeux - Express Eye Make-Up Remover</t>
+  </si>
+  <si>
+    <t>Masque Longue Vie + - Longue Vie + Mask</t>
+  </si>
+  <si>
+    <t>BRIGHTENING SKIN CARE / DARK SPOTS</t>
+  </si>
+  <si>
+    <t>Crème Jour Newhite - Newhite Day Cream</t>
+  </si>
+  <si>
+    <t>Crème Hydrazone - Hydrazone Cream</t>
+  </si>
+  <si>
+    <t>Crème Hydrazone Peaux Déshydratées - Hydrazone Cream Deshydrated Cream</t>
+  </si>
+  <si>
+    <t>CREME LONGUE VIE +</t>
+  </si>
+  <si>
+    <t>Crème Pleine Vie - Pleine Vie Cream</t>
+  </si>
+  <si>
+    <t>RADIANCE SKIN CARE</t>
+  </si>
+  <si>
+    <t>Masque Dynamisant Anti-fatique - Dynamisant Anti-fatigue Mask</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sérum Longue Vie + - Longue Vie + Serum </t>
+  </si>
+  <si>
+    <t>Crème Hydra Beauté - Hydra Beauté Cream</t>
+  </si>
+  <si>
+    <t>Crème Liftosome - Liftosome Cream</t>
+  </si>
+  <si>
+    <t>Crème Longue Vie Cou - Longue Vie Neck Care</t>
+  </si>
+  <si>
+    <t>SOOTHING SKIN CARE</t>
+  </si>
+  <si>
+    <t>Masque Hydra Sensitive - Hydra Sensitive Mask</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> NOURISHING SKIN CARE</t>
+  </si>
+  <si>
+    <t>Crème Nutri Confort - Nutri Confort Cream</t>
+  </si>
+  <si>
+    <t>Crème Pur Equilibre - Pure Balance Cream</t>
+  </si>
+  <si>
+    <t>YOUTH BODY CARE</t>
+  </si>
+  <si>
+    <t>Crème Longue Vie Mains - Longue Vie Hand Cream</t>
+  </si>
+  <si>
+    <t>Crème Longue Vie Pieds - Longue Vie Foot Cream</t>
+  </si>
+  <si>
+    <t>Crème Protection Réparatrice - Protection Reparatrice Cream</t>
+  </si>
+  <si>
+    <t>Masque Newhite - Newhite Mask</t>
+  </si>
+  <si>
+    <t>Eau Démaquillante Micellaire - Micellaire Cleansing Water</t>
+  </si>
+  <si>
+    <t>Gommage Biologic - Biologic Exfoliating Gel</t>
+  </si>
+  <si>
+    <t>Masque Essentiel Nutri Confort - Essentiel Nutri Confort Mask</t>
+  </si>
+  <si>
+    <t>Masque Hydra Beauté - Hydra Beauté Mask</t>
+  </si>
+  <si>
+    <t>Crème Bioxygene - Bioxygene Cream</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Creme Hydra sensitive </t>
+  </si>
+  <si>
+    <t>HYGIENE PRODUCT</t>
+  </si>
+  <si>
+    <t>Ultra Clean -Gel Nettoyant Hydroalcoolique</t>
+  </si>
+  <si>
+    <t>TECHNISPA TREATMENT</t>
+  </si>
+  <si>
+    <t>Serum Thermo  Minceur - Thermal Slimming</t>
+  </si>
+  <si>
+    <t>Actiserum Minceur Anti-Cellulite - Slim Anti Cellu Actiserum</t>
+  </si>
+  <si>
+    <t>Sérum Jambes Légères - Light Legs Serum</t>
+  </si>
+  <si>
+    <t>Actiserum Fermeté - Firming Actiserum</t>
+  </si>
+  <si>
+    <t>TECHNI MINCEUR DYNAM SACH170ML</t>
+  </si>
+  <si>
+    <t>TECHNI FERMETE DYNAM SACH17OML</t>
+  </si>
+  <si>
+    <t>SERUM HYDRAZONE FL30ML</t>
+  </si>
+  <si>
+    <t>Crème Lift Summum - Lift Summum Cream</t>
+  </si>
+  <si>
+    <t>Masque Anti Rides - Anti Wrinkle Mask</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hydra Demaq Yeux </t>
+  </si>
+  <si>
+    <t>CREME YEUX LONGUE VIE+ -Eye Cream Longue Vie +</t>
+  </si>
+  <si>
+    <t>Masque Anti-Fatigue Yeux - Anti-Fatigue Yeux Eye Mask</t>
+  </si>
+  <si>
+    <t>EPIL SMART GREEN METHOD</t>
+  </si>
+  <si>
+    <t>Epil Smart Green pot 800ml / Green Epil Smart jar 800ml</t>
+  </si>
+  <si>
+    <t>STICK'HAIR GREEN METHOD</t>
+  </si>
+  <si>
+    <t>Stick Hair Green pastilles 800g / Green Stick Hair beads 800g</t>
+  </si>
+  <si>
+    <t>Spatule métal petites zones / Metal spatula for small areas</t>
+  </si>
+  <si>
+    <t>Spatule métal épilation / Metal spatula for hair removal</t>
+  </si>
+  <si>
+    <t>SPATULE BAUME EYE SUMMUM</t>
+  </si>
+  <si>
+    <t>Drap d'Enveloppement - Body Wrap Sheet</t>
+  </si>
+  <si>
+    <t>Bandes Papier/ Papier Strip Epil Smart</t>
+  </si>
+  <si>
+    <t>DEVICES AND ACCESSORIES</t>
+  </si>
+  <si>
+    <t>Collerettes de protection - Paper Collar protection</t>
+  </si>
+  <si>
+    <t>SACHET 3 POMPES 500ML</t>
+  </si>
+  <si>
+    <t>Chauffe-cire Green 800ml / Green Digital wax heater 800ml</t>
+  </si>
+  <si>
+    <t>COFF VISIBLE AGE REVERSE (10S) Dr JDM</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> HYDRADERMIE FACE TREATMENT</t>
+  </si>
+  <si>
+    <t>NETTOYANT EXFOLIANT FL500ML</t>
+  </si>
+  <si>
+    <t>Kit de 100 Spatules (pour pot crème 50ml) - Kit of 100 Spatulas (for 50ml cream jar)</t>
+  </si>
+  <si>
+    <t>Coffret Lift Summum</t>
+  </si>
+  <si>
+    <t>Coffret Age Summum</t>
+  </si>
+  <si>
+    <t>SERUM GEL HYDRATATION APAISEMENT T150ML</t>
+  </si>
+  <si>
+    <t>SERUM GEL JEUNESSE T150ML</t>
+  </si>
+  <si>
+    <t>SERUM GEL PURETE T150ML</t>
+  </si>
+  <si>
+    <t>SERUM GEL JEUNESSE YEUX T75ML</t>
+  </si>
+  <si>
+    <t>Hydra Peeling Hydrabrasion</t>
+  </si>
+  <si>
+    <t>Hydra Peeling Hydra PH</t>
+  </si>
+  <si>
+    <t>SERUM VITALURONIC T150ML</t>
+  </si>
+  <si>
+    <t>SERUM CREME DE MODELAGE FL500ML</t>
+  </si>
+  <si>
+    <t>HYDRACLEAN TREATMENT</t>
+  </si>
+  <si>
+    <t>Modelage Beauté Sérum Crème - Beauty Massage Cream Serum</t>
+  </si>
+  <si>
+    <t>Gel Nettoyant Universel - Universal Cleansing Gel</t>
+  </si>
+  <si>
+    <t>Gel Nettoyant Pureté - Purifying Cleansing Gel</t>
+  </si>
+  <si>
+    <t>Soin Equilibre Pureté - Equilibre Pureté Treatment</t>
+  </si>
+  <si>
+    <t>Coffret Hydra Summum</t>
+  </si>
+  <si>
+    <t>Sérum Hydra Cellulaire - Hydra Cellulaire Serum</t>
+  </si>
+  <si>
+    <t>MIRIFIC TREATMENT</t>
+  </si>
+  <si>
+    <t>Gommage Corps Mirific - Mirific Body Scrub</t>
+  </si>
+  <si>
+    <t>SELF TANNING</t>
+  </si>
+  <si>
+    <t>Mousse Corps Mirific Bronze
+Mirific Bronze Body Foam</t>
+  </si>
+  <si>
+    <t>Modelage Corps Relaxant Mirific - Mirific Relaxing Body Massage</t>
+  </si>
+  <si>
+    <t>Epil Fresh - After Hair Removal Soothing Treatment</t>
+  </si>
+  <si>
+    <t>LONG LASTING DEPILATION</t>
+  </si>
+  <si>
+    <t>Dépil Logic Sérum - Anti-Hair Regrowth face &amp; body serum</t>
+  </si>
+  <si>
+    <t>Repose spatule epil confort / Spatula rest</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> SOFTENING CLEANSING SKIN CARE</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> CLEANSING SKIN CARE</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> PURITY SKIN CARE</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> RADIANCE SKIN CARE</t>
+  </si>
+  <si>
+    <t>Masque Bioxygene - Bioxygene Mask</t>
+  </si>
+  <si>
+    <t>Mousse Nettoyante Bioxygene - Bioxygene Cleansing Foam</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> FIRMNESS SKIN CARE</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> EYES/LIP/NECK SKIN CARE</t>
+  </si>
+  <si>
+    <t>Baume Confort Lèvres - Confort Lèvres Balm</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> MOISTURISING SKIN CARE</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ANTI AGEING SKIN CARE</t>
+  </si>
+  <si>
+    <t>Concentré Life Influx - Neurolife Concentrate</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> YOUTH SKIN CARE</t>
+  </si>
+  <si>
+    <t>Sérum Anti-Age Rééquilibrant</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONCENTRE ANTI TACHES -ANTI DRAK SPOT CONCENTRATE </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SERUM NOUVELLE VIE </t>
+  </si>
+  <si>
+    <t>Sérum Age Logic - Age Logic Serum</t>
+  </si>
+  <si>
+    <t>SERUM AGE LOGIC NIGHT</t>
+  </si>
+  <si>
+    <t>Sérum Age Logic Yeux - Age Logic Eye Serum</t>
+  </si>
+  <si>
+    <t>Crème Fermeté - Firming Cream</t>
+  </si>
+  <si>
+    <t>MEN'S SKIN CARE</t>
+  </si>
+  <si>
+    <t>Baume Après-Rasage - After-shave Balm</t>
+  </si>
+  <si>
+    <t>Crème Longue Vie - Longue Vie Cream</t>
+  </si>
+  <si>
+    <t>Crème Dépil Logic Visage - Dépil Logic Face Cream</t>
+  </si>
+  <si>
+    <t>Sérum Dépil Logic - Dépil Logic Serum</t>
+  </si>
+  <si>
+    <t>Crème Age Logic - Age Logic Cream</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> SOOTHING SKIN CARE</t>
+  </si>
+  <si>
+    <t>Crème Red Logic - Red Logic Cream</t>
+  </si>
+  <si>
+    <t>Crème Nutrizone - Nutrizone Cream</t>
+  </si>
+  <si>
+    <t>Crème Nouvelle Vie - Nouvelle Vie Cream</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> EXFOLIATING SKIN CARE</t>
+  </si>
+  <si>
+    <t>Crème Age Logic Riche - Age Logic Rich Cream</t>
+  </si>
+  <si>
+    <t>Crème Antirides - Anti Wrinkle Cream</t>
+  </si>
+  <si>
+    <t>Masque Eclat Lifting - Eclat Lifting Mask</t>
+  </si>
+  <si>
+    <t>Concentré Lift Eclat - Lift Eclat Concentrate</t>
+  </si>
+  <si>
+    <t>Fond de Teint Youth Time N°1 - Youth Time Foundation</t>
+  </si>
+  <si>
+    <t>Fond de Teint Youth Time N°2 - Youth Time Foundation</t>
+  </si>
+  <si>
+    <t>Sérum Nutri Cellulaire - Nutri Cellulaire Serum</t>
+  </si>
+  <si>
+    <t>Fond de Teint Youth Time N°3 - Youth Time Foundation</t>
+  </si>
+  <si>
+    <t>Lotion Newhite - Newhite Toning Lotion</t>
+  </si>
+  <si>
+    <t>Masque Lift Summum - Lift Sumum Mask</t>
+  </si>
+  <si>
+    <t>Crème Nuit Newhite - Newhite Night Cream</t>
+  </si>
+  <si>
+    <t>CONCENTRE HYDRA PEELING 4XT3ML</t>
+  </si>
+  <si>
+    <t>Sérum Newhite - Newhite Serum</t>
+  </si>
+  <si>
+    <t>Mousse Nettoyante Newhite - Newhite Cleansing Foam</t>
+  </si>
+  <si>
+    <t>Crème Newhite UV 50 - Newhite UV 50 Cream</t>
+  </si>
+  <si>
+    <t>Crème Hydra Finish - Hydra Finish Cream</t>
+  </si>
+  <si>
+    <t>Sérum Hydra Summum - Hydra Summum Serum</t>
+  </si>
+  <si>
+    <t>Masque Hydra Summum - Hydra Summum Mask</t>
+  </si>
+  <si>
+    <t>Crème Hydra Summum - Hydra Summum Cream</t>
+  </si>
+  <si>
+    <t>Crème Youth Perfect Finish FPS50 - Youth Perfect Finish Cream SPF50</t>
+  </si>
+  <si>
+    <t>Crème Youth Perfect Finish "Teinte Dorée"- Youth Perfect Finish Cream "Golden Shade"</t>
+  </si>
+  <si>
+    <t>CORRECTEUR COVER FINISH-COVER FINISH CONCEALER</t>
+  </si>
+  <si>
+    <t>Sérum Bioxygene - Bioxygene Serum</t>
+  </si>
+  <si>
+    <t>Crème Fluide Hydrazone - Hydrazone Fluid Cream</t>
+  </si>
+  <si>
+    <t>Crème Age Summum - Age Summum Cream</t>
+  </si>
+  <si>
+    <t>Sérum Age Immune - Age Immune Serum</t>
+  </si>
+  <si>
+    <t>Masque Age Refill Summum - Age Refill Summum Mask</t>
+  </si>
+  <si>
+    <t>GOMMAGE AGE SUMMUM -Scrub Age Summum</t>
+  </si>
+  <si>
+    <t>CONCENTRE LIFE INFLUX YEUX-LIFE INFLUX EYE CONCENTRATE</t>
+  </si>
+  <si>
+    <t>Crème Pur Confort - Pur Confort Cream</t>
+  </si>
+  <si>
+    <t>Crème Night Logic - Night Logic Cream</t>
+  </si>
+  <si>
+    <t>Crème Beauté Neuve - Beauté Neuve Cream</t>
+  </si>
+  <si>
+    <t>MASQUE BEAUTE NEUVE</t>
+  </si>
+  <si>
+    <t>ANTI-AGEING FACE CARE PROTECTION</t>
+  </si>
+  <si>
+    <t>Longue Vie Soleil Visage
+Anti-Ageing Sun Cream - Face SPF50</t>
+  </si>
+  <si>
+    <t>Hydrazone Solaire
+Sun Cream - Face SPF50</t>
+  </si>
+  <si>
+    <t>Hydrazone Solaire
+Sun Cream - Face SPF30</t>
+  </si>
+  <si>
+    <t>ANTI AGEING BODY CARE PROTECTION</t>
+  </si>
+  <si>
+    <t>Longue Vie Soleil Corps
+Body Lotion SPF50+</t>
+  </si>
+  <si>
+    <t>Hydrazone Solaire
+Hydrazone Sun Body Mist SPF30</t>
+  </si>
+  <si>
+    <t>PREPARATION / REPAIR</t>
+  </si>
+  <si>
+    <t>Longue Vie Sun Capsules</t>
+  </si>
+  <si>
+    <t>Longue Vie 
+Youth After Sun Face Cream</t>
+  </si>
+  <si>
+    <t>Longue Vie Soleil
+Youth After Sun Body lotion</t>
+  </si>
+  <si>
+    <t>Hydrazone 
+Soothing Gel Face and Body</t>
+  </si>
+  <si>
+    <t>Hydrazone Gradual Self Tan Face Cream</t>
+  </si>
+  <si>
+    <t>Hydrazone Gradual Self TanBody Lotion</t>
+  </si>
+  <si>
+    <t>HUILE EN BR SOL NUTRIZONE SPF30 /Oil mist</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HYDRAZONE FLUIDE SOL TEINTE SPF30 </t>
+  </si>
+  <si>
+    <t>PROTECTION ANTI-AGE CORPS - 
+ANTI-AGEING BODY CARE PROTECTION</t>
+  </si>
+  <si>
+    <t>SPF30 NUTRIZONE SUN DRY OIL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BAUME EYE SUMMUM -Balm Eye summum </t>
+  </si>
+  <si>
+    <t>Sérum Crème Hydrazone Yeux - Hydrazone Yeux Eye Cream Serum</t>
+  </si>
+  <si>
+    <t>Masque Age Logic Yeux - Age Logic Yeux Eye Mask</t>
+  </si>
+  <si>
+    <t>Gelée Démaquillante hydra yeux - Gentle Eye Cleans Gel</t>
+  </si>
+  <si>
+    <t>Baume Longue Vie Lèvres - Longue Vie Lèvres Lip Balm</t>
+  </si>
+  <si>
+    <t>Crème Eye Fresh - Eye Fresh Cream</t>
+  </si>
+  <si>
+    <t>Lip Perfect Gommage + Baume - Lip Perfect Scrub + Balm</t>
+  </si>
+  <si>
+    <t>Sérum Hydra Sensitive - Hydra Sensitive Serum</t>
+  </si>
+  <si>
+    <t>Sérum Liftosome - Liftosome Serum</t>
+  </si>
+  <si>
+    <t>SHOWER BODY CARE</t>
+  </si>
+  <si>
+    <t>Douche Soin Hydrazone - Hydrazone Shower Care</t>
+  </si>
+  <si>
+    <t>Déodorant Crème Dépil Logic  - Dépil Logic Cream Deodorant</t>
+  </si>
+  <si>
+    <t>FIRMNESS BODY CARE</t>
+  </si>
+  <si>
+    <t>CREME LONGUE VIE + CORPS T200ML- Longue Vie + Corps Body Cream</t>
+  </si>
+  <si>
+    <t>PRODUIT D'HYGIENE - HYGIENE PRODUCT</t>
+  </si>
+  <si>
+    <t>Douche Mirific</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> SLIMMING BODY CARE</t>
+  </si>
+  <si>
+    <t>Gommage Peau d'Orange - Orange Peel Skin Scrub</t>
+  </si>
+  <si>
+    <t>Lait Dépil Logic Corps - Dépil Logic Body Lotion</t>
+  </si>
+  <si>
+    <t>Huile Mirific Anti-Age - Anti-Age Oil</t>
+  </si>
+  <si>
+    <t>Gel Jambes Légères - Jambes Légères Gel</t>
+  </si>
+  <si>
+    <t>Huile Mirific Anti-Age GOLD Anti-Age Oil</t>
+  </si>
+  <si>
+    <t>Crème Slim Detox - Slim Detox Cream</t>
+  </si>
+  <si>
+    <t>Gel Slim Thermic - Slim Thermic Gel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CREME SLIM THERMIC + </t>
+  </si>
+  <si>
+    <t>Crème firm logic</t>
+  </si>
+  <si>
+    <t>SLIM FIRM</t>
+  </si>
+  <si>
+    <t>GEL DOUCHE HYDRAZONE-Shower Gel Hydrazone</t>
+  </si>
+  <si>
+    <t>Sérum Longue Vie Décolleté - Longue Vie Décolleté Serum</t>
+  </si>
+  <si>
+    <t>Crème Age Logic Yeux - Age Logic Eye Cream</t>
+  </si>
+  <si>
+    <t>Sérum Crème AcniLogic - Acnilogic Cream Serum</t>
+  </si>
+  <si>
+    <t>Sérum Lift Summum - Lift Summum Serum</t>
+  </si>
+  <si>
+    <t>Crème Minceur Slim Logic - Slim Logic Slimming Cream</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="2">
-[...1 lines deleted...]
-    <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0.00"/>
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="[$€-2]\ #,##0.00"/>
   </numFmts>
-  <fonts count="16" x14ac:knownFonts="1">
+  <fonts count="4">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
+      <sz val="9"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="9"/>
-[...10 lines deleted...]
-    <font>
       <b/>
       <sz val="9"/>
-      <color indexed="9"/>
-[...62 lines deleted...]
-      <color rgb="FF333333"/>
+      <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="10">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFDFFFF"/>
-[...35 lines deleted...]
-        <fgColor theme="4" tint="-0.499984740745262"/>
+        <fgColor theme="4" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="61">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color auto="1"/>
+        <color indexed="64"/>
       </left>
-      <right style="medium">
-        <color auto="1"/>
+      <right style="thin">
+        <color indexed="64"/>
       </right>
       <top style="thin">
-        <color auto="1"/>
+        <color indexed="64"/>
       </top>
-      <bottom/>
-[...52 lines deleted...]
-        <color auto="1"/>
+      <bottom style="thin">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color auto="1"/>
+        <color indexed="64"/>
       </left>
-      <right style="hair">
-[...3 lines deleted...]
-        <color auto="1"/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
       </top>
-      <bottom style="hair">
-        <color auto="1"/>
+      <bottom style="thin">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...696 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="230">
+  <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...233 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="1" fontId="3" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...403 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema sustava Office">
   <a:themeElements>
-    <a:clrScheme name="Office 2013 - 2022">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2013 - 2022">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -2614,51 +1043,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -2666,51 +1095,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2013 - 2022">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -2725,65 +1154,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -2804,3111 +1233,4255 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D197"/>
+  <dimension ref="A1:E250"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="I191" sqref="I191"/>
+    <sheetView tabSelected="1" topLeftCell="D111" workbookViewId="0">
+      <selection activeCell="A111" sqref="A111:XFD111"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="17.28515625" style="3" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="8.85546875" style="3"/>
+    <col min="1" max="1" width="9.875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="14.125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="35.125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="59.375" style="2" customWidth="1"/>
+    <col min="5" max="5" width="11.125" style="3" customWidth="1"/>
+    <col min="6" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...20 lines deleted...]
-      <c r="A7" s="210" t="s">
+    <row r="1" spans="1:5" s="15" customFormat="1" ht="12" customHeight="1">
+      <c r="A1" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1" s="14"/>
+    </row>
+    <row r="2" spans="1:5" s="15" customFormat="1" ht="12" customHeight="1">
+      <c r="A2" s="16"/>
+      <c r="B2" s="14"/>
+    </row>
+    <row r="3" spans="1:5" s="15" customFormat="1" ht="12" customHeight="1">
+      <c r="A3" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="B3" s="14"/>
+    </row>
+    <row r="4" spans="1:5" s="15" customFormat="1" ht="12" customHeight="1">
+      <c r="A4" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="B4" s="14"/>
+    </row>
+    <row r="5" spans="1:5" s="15" customFormat="1" ht="12" customHeight="1">
+      <c r="A5" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="B5" s="14"/>
+    </row>
+    <row r="6" spans="1:5" s="15" customFormat="1" ht="12" customHeight="1">
+      <c r="A6" s="16"/>
+      <c r="B6" s="14"/>
+    </row>
+    <row r="7" spans="1:5" ht="12" customHeight="1">
+      <c r="A7" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="C7" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="D7" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="E7" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="211" t="s">
-[...52 lines deleted...]
-      <c r="A12" s="105" t="s">
+    </row>
+    <row r="8" spans="1:5" ht="12" customHeight="1">
+      <c r="A8" s="4">
+        <v>404021</v>
+      </c>
+      <c r="B8" s="7">
+        <v>3500464040217</v>
+      </c>
+      <c r="C8" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D8" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E8" s="5">
+        <v>11.795574999999999</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="12" customHeight="1">
+      <c r="A9" s="4">
+        <v>411520</v>
+      </c>
+      <c r="B9" s="7">
+        <v>3500464115205</v>
+      </c>
+      <c r="C9" s="6"/>
+      <c r="D9" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" s="5">
+        <v>51.968675000000005</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="12" customHeight="1">
+      <c r="A10" s="4">
+        <v>422301</v>
+      </c>
+      <c r="B10" s="7">
+        <v>3500464223016</v>
+      </c>
+      <c r="C10" s="6"/>
+      <c r="D10" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="166" t="s">
-[...41 lines deleted...]
-      <c r="B15" s="166" t="s">
+      <c r="E10" s="5">
+        <v>92.304024999999996</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="12" customHeight="1">
+      <c r="A11" s="4">
+        <v>424001</v>
+      </c>
+      <c r="B11" s="7">
+        <v>3500464240013</v>
+      </c>
+      <c r="C11" s="6"/>
+      <c r="D11" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="E11" s="5">
+        <v>74.553874999999991</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="12" customHeight="1">
+      <c r="A12" s="4">
+        <v>428260</v>
+      </c>
+      <c r="B12" s="7">
+        <v>3500464282600</v>
+      </c>
+      <c r="C12" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D12" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="E12" s="5">
+        <v>11.682</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" ht="12" customHeight="1">
+      <c r="A13" s="4">
+        <v>428270</v>
+      </c>
+      <c r="B13" s="7">
+        <v>3500464282709</v>
+      </c>
+      <c r="C13" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D13" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="E13" s="5">
+        <v>15.202824999999997</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="12" customHeight="1">
+      <c r="A14" s="4">
+        <v>428280</v>
+      </c>
+      <c r="B14" s="7">
+        <v>3500464282808</v>
+      </c>
+      <c r="C14" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D14" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E14" s="5">
+        <v>16.435925000000001</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" ht="12" customHeight="1">
+      <c r="A15" s="4">
+        <v>430321</v>
+      </c>
+      <c r="B15" s="7">
+        <v>3500464303213</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D15" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="E15" s="5">
+        <v>10.173074999999999</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" ht="12" customHeight="1">
+      <c r="A16" s="4">
+        <v>430324</v>
+      </c>
+      <c r="B16" s="7">
+        <v>3500464303244</v>
+      </c>
+      <c r="C16" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D16" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E16" s="5">
+        <v>8.7614999999999998</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" ht="12" customHeight="1">
+      <c r="A17" s="4">
+        <v>430330</v>
+      </c>
+      <c r="B17" s="7">
+        <v>3500464303305</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D17" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="5">
+        <v>27.874549999999999</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" ht="12" customHeight="1">
+      <c r="A18" s="4">
+        <v>430331</v>
+      </c>
+      <c r="B18" s="7">
+        <v>3500464303312</v>
+      </c>
+      <c r="C18" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D18" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E18" s="5">
+        <v>53.607399999999998</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" ht="12" customHeight="1">
+      <c r="A19" s="4">
+        <v>440073</v>
+      </c>
+      <c r="B19" s="7">
+        <v>3500464400738</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="D19" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="E19" s="5">
+        <v>12.03895</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" ht="12" customHeight="1">
+      <c r="A20" s="4">
+        <v>440094</v>
+      </c>
+      <c r="B20" s="7">
+        <v>3500464400943</v>
+      </c>
+      <c r="C20" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D20" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E20" s="5">
+        <v>8.2747500000000009</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" ht="12" customHeight="1">
+      <c r="A21" s="4">
+        <v>440194</v>
+      </c>
+      <c r="B21" s="7">
+        <v>3500464401940</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D21" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="E21" s="5">
+        <v>8.2747500000000009</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" ht="12" customHeight="1">
+      <c r="A22" s="4">
+        <v>440201</v>
+      </c>
+      <c r="B22" s="7">
+        <v>3500464402015</v>
+      </c>
+      <c r="C22" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D22" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E22" s="5">
+        <v>11.8118</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="12" customHeight="1">
+      <c r="A23" s="4">
+        <v>440211</v>
+      </c>
+      <c r="B23" s="7">
+        <v>3500464402114</v>
+      </c>
+      <c r="C23" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D23" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="E23" s="5">
+        <v>11.8118</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" ht="12" customHeight="1">
+      <c r="A24" s="4">
+        <v>440302</v>
+      </c>
+      <c r="B24" s="7">
+        <v>3500464403029</v>
+      </c>
+      <c r="C24" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D24" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="E24" s="5">
+        <v>11.8118</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" ht="12" customHeight="1">
+      <c r="A25" s="4">
+        <v>440312</v>
+      </c>
+      <c r="B25" s="7">
+        <v>3500464403128</v>
+      </c>
+      <c r="C25" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D25" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="E25" s="5">
+        <v>11.8118</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" ht="12" customHeight="1">
+      <c r="A26" s="4">
+        <v>440330</v>
+      </c>
+      <c r="B26" s="7">
+        <v>3500464403302</v>
+      </c>
+      <c r="C26" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D26" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="E26" s="5">
+        <v>10.578699999999998</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" ht="12" customHeight="1">
+      <c r="A27" s="4">
+        <v>440650</v>
+      </c>
+      <c r="B27" s="7">
+        <v>3500464406501</v>
+      </c>
+      <c r="C27" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D27" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="E27" s="5">
+        <v>14.586275000000002</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" ht="12" customHeight="1">
+      <c r="A28" s="4">
+        <v>441295</v>
+      </c>
+      <c r="B28" s="7">
+        <v>3500464412953</v>
+      </c>
+      <c r="C28" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D28" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="E28" s="5">
+        <v>14.586275000000002</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" ht="12" customHeight="1">
+      <c r="A29" s="4">
+        <v>441600</v>
+      </c>
+      <c r="B29" s="7">
+        <v>3500464416005</v>
+      </c>
+      <c r="C29" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="D29" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="E29" s="5">
+        <v>19.2104</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" ht="12" customHeight="1">
+      <c r="A30" s="4">
+        <v>441640</v>
+      </c>
+      <c r="B30" s="7">
+        <v>3500464416401</v>
+      </c>
+      <c r="C30" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D30" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="E30" s="5">
+        <v>17.944850000000002</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" ht="12" customHeight="1">
+      <c r="A31" s="4">
+        <v>441800</v>
+      </c>
+      <c r="B31" s="7">
+        <v>3500464418009</v>
+      </c>
+      <c r="C31" s="6"/>
+      <c r="D31" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="E31" s="5">
+        <v>15.916725000000003</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" ht="12" customHeight="1">
+      <c r="A32" s="4">
+        <v>441810</v>
+      </c>
+      <c r="B32" s="7">
+        <v>3500464418108</v>
+      </c>
+      <c r="C32" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="D32" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="E32" s="5">
+        <v>19.2104</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" ht="12" customHeight="1">
+      <c r="A33" s="4">
+        <v>442200</v>
+      </c>
+      <c r="B33" s="7">
+        <v>3500464422006</v>
+      </c>
+      <c r="C33" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="D33" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="E33" s="5">
+        <v>12.168750000000001</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" ht="12" customHeight="1">
+      <c r="A34" s="4">
+        <v>442425</v>
+      </c>
+      <c r="B34" s="7">
+        <v>3500464424253</v>
+      </c>
+      <c r="C34" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="D34" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="E34" s="5">
+        <v>18.91835</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" ht="12" customHeight="1">
+      <c r="A35" s="4">
+        <v>442500</v>
+      </c>
+      <c r="B35" s="7">
+        <v>3500464425007</v>
+      </c>
+      <c r="C35" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="D35" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="E35" s="5">
+        <v>26.495424999999997</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" ht="12" customHeight="1">
+      <c r="A36" s="4">
+        <v>442504</v>
+      </c>
+      <c r="B36" s="7">
+        <v>3500464425045</v>
+      </c>
+      <c r="C36" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="D36" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E36" s="5">
+        <v>22.990825000000001</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" ht="12" customHeight="1">
+      <c r="A37" s="4">
+        <v>442515</v>
+      </c>
+      <c r="B37" s="7">
+        <v>3500464425151</v>
+      </c>
+      <c r="C37" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="D37" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="E37" s="5">
+        <v>22.990825000000001</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" ht="12" customHeight="1">
+      <c r="A38" s="4">
+        <v>442533</v>
+      </c>
+      <c r="B38" s="7">
+        <v>3500464425335</v>
+      </c>
+      <c r="C38" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="D38" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="E38" s="5">
+        <v>37.852924999999999</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" ht="12" customHeight="1">
+      <c r="A39" s="4">
+        <v>442543</v>
+      </c>
+      <c r="B39" s="7">
+        <v>3500464425434</v>
+      </c>
+      <c r="C39" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="D39" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="E39" s="5">
+        <v>30.503</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" ht="12" customHeight="1">
+      <c r="A40" s="4">
+        <v>442550</v>
+      </c>
+      <c r="B40" s="7">
+        <v>3500464425502</v>
+      </c>
+      <c r="C40" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="D40" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="E40" s="5">
+        <v>14.95945</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" ht="12" customHeight="1">
+      <c r="A41" s="4">
+        <v>442552</v>
+      </c>
+      <c r="B41" s="7">
+        <v>3500464425526</v>
+      </c>
+      <c r="C41" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="D41" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="E41" s="5">
+        <v>25.246099999999998</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" ht="12" customHeight="1">
+      <c r="A42" s="4">
+        <v>442553</v>
+      </c>
+      <c r="B42" s="7">
+        <v>3500464425533</v>
+      </c>
+      <c r="C42" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="D42" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="E42" s="5">
+        <v>14.586275000000002</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" ht="12" customHeight="1">
+      <c r="A43" s="4">
+        <v>442570</v>
+      </c>
+      <c r="B43" s="7">
+        <v>3500464425700</v>
+      </c>
+      <c r="C43" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="D43" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="E43" s="5">
+        <v>27.631175000000002</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" ht="12" customHeight="1">
+      <c r="A44" s="4">
+        <v>442574</v>
+      </c>
+      <c r="B44" s="7">
+        <v>3500464425748</v>
+      </c>
+      <c r="C44" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="D44" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="E44" s="5">
+        <v>16.77665</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" ht="12" customHeight="1">
+      <c r="A45" s="4">
+        <v>442620</v>
+      </c>
+      <c r="B45" s="7">
+        <v>3500464426202</v>
+      </c>
+      <c r="C45" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="D45" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="E45" s="5">
+        <v>14.95945</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" ht="12" customHeight="1">
+      <c r="A46" s="4">
+        <v>442654</v>
+      </c>
+      <c r="B46" s="7">
+        <v>3500464426547</v>
+      </c>
+      <c r="C46" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="D46" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="E46" s="5">
+        <v>15.332625</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" ht="12" customHeight="1">
+      <c r="A47" s="4">
+        <v>442663</v>
+      </c>
+      <c r="B47" s="7">
+        <v>3500464426639</v>
+      </c>
+      <c r="C47" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D47" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="E47" s="5">
+        <v>12.671724999999999</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" ht="12" customHeight="1">
+      <c r="A48" s="4">
+        <v>442715</v>
+      </c>
+      <c r="B48" s="7">
+        <v>3500464427155</v>
+      </c>
+      <c r="C48" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="D48" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="E48" s="5">
+        <v>14.95945</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" ht="12" customHeight="1">
+      <c r="A49" s="4">
+        <v>442720</v>
+      </c>
+      <c r="B49" s="7">
+        <v>3500464427209</v>
+      </c>
+      <c r="C49" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="D49" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="E49" s="5">
+        <v>14.180650000000002</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" ht="12" customHeight="1">
+      <c r="A50" s="4">
+        <v>442730</v>
+      </c>
+      <c r="B50" s="7">
+        <v>3500464427308</v>
+      </c>
+      <c r="C50" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="D50" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="E50" s="5">
+        <v>16.500825000000003</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" ht="12" customHeight="1">
+      <c r="A51" s="4">
+        <v>442800</v>
+      </c>
+      <c r="B51" s="7">
+        <v>3500464428008</v>
+      </c>
+      <c r="C51" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="D51" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="E51" s="5">
+        <v>17.506775000000001</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" ht="12" customHeight="1">
+      <c r="A52" s="4">
+        <v>442901</v>
+      </c>
+      <c r="B52" s="7">
+        <v>3500464429012</v>
+      </c>
+      <c r="C52" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D52" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="E52" s="5">
+        <v>13.726350000000002</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" ht="12" customHeight="1">
+      <c r="A53" s="4">
+        <v>442902</v>
+      </c>
+      <c r="B53" s="7">
+        <v>3500464429029</v>
+      </c>
+      <c r="C53" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D53" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="E53" s="5">
+        <v>17.944850000000002</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" ht="12" customHeight="1">
+      <c r="A54" s="4">
+        <v>443636</v>
+      </c>
+      <c r="B54" s="7">
+        <v>3500464436362</v>
+      </c>
+      <c r="C54" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="D54" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="E54" s="5">
+        <v>14.95945</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" ht="12" customHeight="1">
+      <c r="A55" s="4">
+        <v>443784</v>
+      </c>
+      <c r="B55" s="7">
+        <v>3500464437840</v>
+      </c>
+      <c r="C55" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="D55" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="E55" s="5">
+        <v>14.95945</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" ht="12" customHeight="1">
+      <c r="A56" s="4">
+        <v>443800</v>
+      </c>
+      <c r="B56" s="7">
+        <v>3500464438007</v>
+      </c>
+      <c r="C56" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="D56" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="E56" s="5">
+        <v>27.241774999999997</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" ht="12" customHeight="1">
+      <c r="A57" s="4">
+        <v>443805</v>
+      </c>
+      <c r="B57" s="7">
+        <v>3500464438052</v>
+      </c>
+      <c r="C57" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="D57" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="E57" s="5">
+        <v>18.723649999999996</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" ht="12" customHeight="1">
+      <c r="A58" s="4">
+        <v>446601</v>
+      </c>
+      <c r="B58" s="7">
+        <v>3500464466017</v>
+      </c>
+      <c r="C58" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="D58" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="E58" s="5">
+        <v>9.7512249999999998</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" ht="12" customHeight="1">
+      <c r="A59" s="4">
+        <v>447017</v>
+      </c>
+      <c r="B59" s="7">
+        <v>3500464470175</v>
+      </c>
+      <c r="C59" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="D59" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="E59" s="5">
+        <v>12.720400000000001</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" ht="12" customHeight="1">
+      <c r="A60" s="4">
+        <v>447027</v>
+      </c>
+      <c r="B60" s="7">
+        <v>3500464470274</v>
+      </c>
+      <c r="C60" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="D60" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="E60" s="5">
+        <v>18.172000000000001</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" ht="12" customHeight="1">
+      <c r="A61" s="4">
+        <v>447031</v>
+      </c>
+      <c r="B61" s="7">
+        <v>3500464470311</v>
+      </c>
+      <c r="C61" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="D61" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="E61" s="5">
+        <v>18.172000000000001</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" ht="12" customHeight="1">
+      <c r="A62" s="4">
+        <v>447037</v>
+      </c>
+      <c r="B62" s="7">
+        <v>3500464470373</v>
+      </c>
+      <c r="C62" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="D62" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="E62" s="5">
+        <v>18.172000000000001</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" ht="12" customHeight="1">
+      <c r="A63" s="4">
+        <v>447041</v>
+      </c>
+      <c r="B63" s="7">
+        <v>3500464470410</v>
+      </c>
+      <c r="C63" s="6"/>
+      <c r="D63" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="E63" s="5">
+        <v>6.32775</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" ht="12" customHeight="1">
+      <c r="A64" s="4">
+        <v>447051</v>
+      </c>
+      <c r="B64" s="7">
+        <v>3500464470519</v>
+      </c>
+      <c r="C64" s="6"/>
+      <c r="D64" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="E64" s="5">
+        <v>6.32775</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" ht="12" customHeight="1">
+      <c r="A65" s="4">
+        <v>447350</v>
+      </c>
+      <c r="B65" s="7">
+        <v>3500464473503</v>
+      </c>
+      <c r="C65" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="D65" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="E65" s="5">
+        <v>21.936199999999999</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" ht="12" customHeight="1">
+      <c r="A66" s="4">
+        <v>449201</v>
+      </c>
+      <c r="B66" s="7">
+        <v>3500464492016</v>
+      </c>
+      <c r="C66" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="D66" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="E66" s="5">
+        <v>46.014100000000006</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" ht="12" customHeight="1">
+      <c r="A67" s="4">
+        <v>451123</v>
+      </c>
+      <c r="B67" s="7">
+        <v>3500464511236</v>
+      </c>
+      <c r="C67" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="D67" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="E67" s="5">
+        <v>16.890225000000001</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" ht="12" customHeight="1">
+      <c r="A68" s="4">
+        <v>451404</v>
+      </c>
+      <c r="B68" s="7">
+        <v>3500464514046</v>
+      </c>
+      <c r="C68" s="6"/>
+      <c r="D68" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="E68" s="5">
+        <v>12.136300000000002</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" ht="12" customHeight="1">
+      <c r="A69" s="4">
+        <v>451445</v>
+      </c>
+      <c r="B69" s="7">
+        <v>3500464514459</v>
+      </c>
+      <c r="C69" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="D69" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="E69" s="5">
+        <v>15.008125</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" ht="12" customHeight="1">
+      <c r="A70" s="4">
+        <v>451453</v>
+      </c>
+      <c r="B70" s="7">
+        <v>3500464514534</v>
+      </c>
+      <c r="C70" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="D70" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="E70" s="5">
+        <v>11.957825</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" ht="12" customHeight="1">
+      <c r="A71" s="4">
+        <v>452650</v>
+      </c>
+      <c r="B71" s="7">
+        <v>3500464526506</v>
+      </c>
+      <c r="C71" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="D71" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="E71" s="5">
+        <v>14.11575</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" ht="12" customHeight="1">
+      <c r="A72" s="4">
+        <v>452730</v>
+      </c>
+      <c r="B72" s="7">
+        <v>3500464527305</v>
+      </c>
+      <c r="C72" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="D72" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="E72" s="5">
+        <v>12.736625</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" ht="12" customHeight="1">
+      <c r="A73" s="4">
+        <v>452852</v>
+      </c>
+      <c r="B73" s="7">
+        <v>3500464528524</v>
+      </c>
+      <c r="C73" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="D73" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="E73" s="5">
+        <v>11.195250000000001</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" ht="12" customHeight="1">
+      <c r="A74" s="4">
+        <v>452854</v>
+      </c>
+      <c r="B74" s="7">
+        <v>3500464528548</v>
+      </c>
+      <c r="C74" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="D74" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="E74" s="5">
+        <v>7.7880000000000011</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" ht="12" customHeight="1">
+      <c r="A75" s="4">
+        <v>452855</v>
+      </c>
+      <c r="B75" s="7">
+        <v>3500464528555</v>
+      </c>
+      <c r="C75" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="D75" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="E75" s="5">
+        <v>1.298</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" ht="12" customHeight="1">
+      <c r="A76" s="4">
+        <v>452870</v>
+      </c>
+      <c r="B76" s="7">
+        <v>3500464528708</v>
+      </c>
+      <c r="C76" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D76" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="E76" s="5">
+        <v>26.284500000000001</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" ht="12" customHeight="1">
+      <c r="A77" s="4">
+        <v>452870</v>
+      </c>
+      <c r="B77" s="7">
+        <v>3500464528708</v>
+      </c>
+      <c r="C77" s="6"/>
+      <c r="D77" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="E77" s="5">
+        <v>26.284500000000001</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" ht="12" customHeight="1">
+      <c r="A78" s="4">
+        <v>452903</v>
+      </c>
+      <c r="B78" s="7">
+        <v>3500464529033</v>
+      </c>
+      <c r="C78" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="D78" s="6" t="s">
+        <v>96</v>
+      </c>
+      <c r="E78" s="5">
+        <v>6.7333750000000006</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" ht="12" customHeight="1">
+      <c r="A79" s="4">
+        <v>452920</v>
+      </c>
+      <c r="B79" s="7">
+        <v>3500464529200</v>
+      </c>
+      <c r="C79" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="D79" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="E79" s="5">
+        <v>7.3012499999999996</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" ht="12" customHeight="1">
+      <c r="A80" s="4">
+        <v>453248</v>
+      </c>
+      <c r="B80" s="7">
+        <v>3500464532484</v>
+      </c>
+      <c r="C80" s="6"/>
+      <c r="D80" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="E80" s="5">
+        <v>4.3807499999999999</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" ht="12" customHeight="1">
+      <c r="A81" s="4">
+        <v>453290</v>
+      </c>
+      <c r="B81" s="7">
+        <v>3500464532903</v>
+      </c>
+      <c r="C81" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="D81" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="E81" s="5">
+        <v>131.42250000000001</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" ht="12" customHeight="1">
+      <c r="A82" s="4">
+        <v>453610</v>
+      </c>
+      <c r="B82" s="7">
+        <v>3500464536109</v>
+      </c>
+      <c r="C82" s="6"/>
+      <c r="D82" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="E82" s="5">
+        <v>87.761025000000018</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" ht="12" customHeight="1">
+      <c r="A83" s="4">
+        <v>453801</v>
+      </c>
+      <c r="B83" s="7">
+        <v>3500464538011</v>
+      </c>
+      <c r="C83" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="D83" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="E83" s="5">
+        <v>10.546250000000001</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" ht="12" customHeight="1">
+      <c r="A84" s="4">
+        <v>453856</v>
+      </c>
+      <c r="B84" s="7">
+        <v>3500464538561</v>
+      </c>
+      <c r="C84" s="6"/>
+      <c r="D84" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="E84" s="5">
+        <v>16.468375000000002</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" ht="12" customHeight="1">
+      <c r="A85" s="4">
+        <v>454010</v>
+      </c>
+      <c r="B85" s="7">
+        <v>3500464540106</v>
+      </c>
+      <c r="C85" s="6"/>
+      <c r="D85" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="E85" s="5">
+        <v>101.66584999999998</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" ht="12" customHeight="1">
+      <c r="A86" s="4">
+        <v>454100</v>
+      </c>
+      <c r="B86" s="7">
+        <v>3500464541004</v>
+      </c>
+      <c r="C86" s="6"/>
+      <c r="D86" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="E86" s="5">
+        <v>105.3976</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" ht="12" customHeight="1">
+      <c r="A87" s="4">
+        <v>454110</v>
+      </c>
+      <c r="B87" s="7">
+        <v>3500464541103</v>
+      </c>
+      <c r="C87" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="D87" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="E87" s="5">
+        <v>17.928625</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" ht="12" customHeight="1">
+      <c r="A88" s="4">
+        <v>454130</v>
+      </c>
+      <c r="B88" s="7">
+        <v>3500464541301</v>
+      </c>
+      <c r="C88" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="D88" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="E88" s="5">
+        <v>24.56465</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" ht="12" customHeight="1">
+      <c r="A89" s="4">
+        <v>454140</v>
+      </c>
+      <c r="B89" s="7">
+        <v>3500464541400</v>
+      </c>
+      <c r="C89" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="D89" s="6" t="s">
+        <v>109</v>
+      </c>
+      <c r="E89" s="5">
+        <v>17.928625</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" ht="12" customHeight="1">
+      <c r="A90" s="4">
+        <v>454150</v>
+      </c>
+      <c r="B90" s="7">
+        <v>3500464541509</v>
+      </c>
+      <c r="C90" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="D90" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="E90" s="5">
+        <v>16.517050000000001</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" ht="12" customHeight="1">
+      <c r="A91" s="4">
+        <v>454249</v>
+      </c>
+      <c r="B91" s="7">
+        <v>3500464542490</v>
+      </c>
+      <c r="C91" s="6"/>
+      <c r="D91" s="6" t="s">
+        <v>111</v>
+      </c>
+      <c r="E91" s="5">
+        <v>79.778325000000009</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" ht="12" customHeight="1">
+      <c r="A92" s="4">
+        <v>454250</v>
+      </c>
+      <c r="B92" s="7">
+        <v>3500464542506</v>
+      </c>
+      <c r="C92" s="6"/>
+      <c r="D92" s="6" t="s">
+        <v>112</v>
+      </c>
+      <c r="E92" s="5">
+        <v>96.587424999999996</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" ht="12" customHeight="1">
+      <c r="A93" s="4">
+        <v>454300</v>
+      </c>
+      <c r="B93" s="7">
+        <v>3500464543008</v>
+      </c>
+      <c r="C93" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="D93" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="E93" s="5">
+        <v>46.37104999999999</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" ht="12" customHeight="1">
+      <c r="A94" s="4">
+        <v>454310</v>
+      </c>
+      <c r="B94" s="7">
+        <v>3500464543107</v>
+      </c>
+      <c r="C94" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="D94" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="E94" s="5">
+        <v>17.036249999999999</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" ht="12" customHeight="1">
+      <c r="A95" s="4">
+        <v>454531</v>
+      </c>
+      <c r="B95" s="7">
+        <v>3500464545316</v>
+      </c>
+      <c r="C95" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="D95" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="E95" s="5">
+        <v>13.872375000000002</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" ht="12" customHeight="1">
+      <c r="A96" s="4">
+        <v>454540</v>
+      </c>
+      <c r="B96" s="7">
+        <v>3500464545408</v>
+      </c>
+      <c r="C96" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="D96" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="E96" s="5">
+        <v>14.034625</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" ht="12" customHeight="1">
+      <c r="A97" s="4">
+        <v>454550</v>
+      </c>
+      <c r="B97" s="7">
+        <v>3500464545507</v>
+      </c>
+      <c r="C97" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="D97" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="E97" s="5">
+        <v>14.034625</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" ht="12" customHeight="1">
+      <c r="A98" s="4">
+        <v>454600</v>
+      </c>
+      <c r="B98" s="7">
+        <v>3500464546009</v>
+      </c>
+      <c r="C98" s="6"/>
+      <c r="D98" s="6" t="s">
+        <v>119</v>
+      </c>
+      <c r="E98" s="5">
+        <v>56.787500000000001</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" ht="12" customHeight="1">
+      <c r="A99" s="4">
+        <v>454700</v>
+      </c>
+      <c r="B99" s="7">
+        <v>3500464547006</v>
+      </c>
+      <c r="C99" s="6"/>
+      <c r="D99" s="6" t="s">
+        <v>120</v>
+      </c>
+      <c r="E99" s="5">
+        <v>100.74102500000001</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" ht="12" customHeight="1">
+      <c r="A100" s="4">
+        <v>455041</v>
+      </c>
+      <c r="B100" s="7">
+        <v>3500464550419</v>
+      </c>
+      <c r="C100" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="D100" s="6" t="s">
+        <v>121</v>
+      </c>
+      <c r="E100" s="5">
+        <v>21.936199999999999</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" ht="12" customHeight="1">
+      <c r="A101" s="4">
+        <v>456100</v>
+      </c>
+      <c r="B101" s="7">
+        <v>3500464561002</v>
+      </c>
+      <c r="C101" s="6" t="s">
+        <v>122</v>
+      </c>
+      <c r="D101" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="E101" s="5">
+        <v>13.304499999999999</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" ht="12" customHeight="1">
+      <c r="A102" s="4">
+        <v>456120</v>
+      </c>
+      <c r="B102" s="7">
+        <v>3500464561200</v>
+      </c>
+      <c r="C102" s="6" t="s">
+        <v>124</v>
+      </c>
+      <c r="D102" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="E102" s="5">
+        <v>13.564099999999998</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" ht="12" customHeight="1">
+      <c r="A103" s="4">
+        <v>456200</v>
+      </c>
+      <c r="B103" s="7">
+        <v>3500464562009</v>
+      </c>
+      <c r="C103" s="6" t="s">
+        <v>122</v>
+      </c>
+      <c r="D103" s="6" t="s">
+        <v>126</v>
+      </c>
+      <c r="E103" s="5">
+        <v>27.825875</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" ht="12" customHeight="1">
+      <c r="A104" s="4">
+        <v>456232</v>
+      </c>
+      <c r="B104" s="7">
+        <v>3500464562320</v>
+      </c>
+      <c r="C104" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="D104" s="6" t="s">
+        <v>127</v>
+      </c>
+      <c r="E104" s="5">
+        <v>13.596550000000002</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" ht="12" customHeight="1">
+      <c r="A105" s="4">
+        <v>502644</v>
+      </c>
+      <c r="B105" s="7">
+        <v>3500465026449</v>
+      </c>
+      <c r="C105" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="D105" s="6" t="s">
+        <v>129</v>
+      </c>
+      <c r="E105" s="5">
+        <v>1.9307749999999999</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" ht="12" customHeight="1">
+      <c r="A106" s="4">
+        <v>552510</v>
+      </c>
+      <c r="B106" s="7">
+        <v>3500465525102</v>
+      </c>
+      <c r="C106" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="D106" s="6" t="s">
+        <v>130</v>
+      </c>
+      <c r="E106" s="5">
+        <v>7.3012499999999996</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" ht="12" customHeight="1">
+      <c r="A107" s="8"/>
+      <c r="B107" s="9"/>
+      <c r="C107" s="10"/>
+      <c r="D107" s="10"/>
+      <c r="E107" s="5"/>
+    </row>
+    <row r="108" spans="1:5" ht="12" customHeight="1">
+      <c r="A108" s="4">
+        <v>500144</v>
+      </c>
+      <c r="B108" s="7">
+        <v>3500465001446</v>
+      </c>
+      <c r="C108" s="6" t="s">
+        <v>131</v>
+      </c>
+      <c r="D108" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E108" s="5">
+        <v>10.319100000000001</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" ht="12" customHeight="1">
+      <c r="A109" s="4">
+        <v>500200</v>
+      </c>
+      <c r="B109" s="7">
+        <v>3500465002009</v>
+      </c>
+      <c r="C109" s="6" t="s">
+        <v>132</v>
+      </c>
+      <c r="D109" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E109" s="5">
+        <v>8.647924999999999</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" ht="12" customHeight="1">
+      <c r="A110" s="4">
+        <v>500210</v>
+      </c>
+      <c r="B110" s="7">
+        <v>3500465002108</v>
+      </c>
+      <c r="C110" s="6" t="s">
+        <v>132</v>
+      </c>
+      <c r="D110" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="E110" s="5">
+        <v>8.647924999999999</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" ht="12" customHeight="1">
+      <c r="A111" s="4">
+        <v>500302</v>
+      </c>
+      <c r="B111" s="7">
+        <v>3500465003020</v>
+      </c>
+      <c r="C111" s="6" t="s">
+        <v>132</v>
+      </c>
+      <c r="D111" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="E111" s="5">
+        <v>8.647924999999999</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" ht="12" customHeight="1">
+      <c r="A112" s="4">
+        <v>500312</v>
+      </c>
+      <c r="B112" s="7">
+        <v>3500465003129</v>
+      </c>
+      <c r="C112" s="6" t="s">
+        <v>132</v>
+      </c>
+      <c r="D112" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="E112" s="5">
+        <v>8.647924999999999</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" ht="12" customHeight="1">
+      <c r="A113" s="4">
+        <v>500325</v>
+      </c>
+      <c r="B113" s="7">
+        <v>3500465003259</v>
+      </c>
+      <c r="C113" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="D113" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="E113" s="5">
+        <v>10.740950000000002</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" ht="12" customHeight="1">
+      <c r="A114" s="4">
+        <v>500330</v>
+      </c>
+      <c r="B114" s="7">
+        <v>3500465003303</v>
+      </c>
+      <c r="C114" s="6" t="s">
+        <v>132</v>
+      </c>
+      <c r="D114" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="E114" s="5">
+        <v>11.714450000000001</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" ht="12" customHeight="1">
+      <c r="A115" s="4">
+        <v>500450</v>
+      </c>
+      <c r="B115" s="7">
+        <v>3500465004508</v>
+      </c>
+      <c r="C115" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="D115" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="E115" s="5">
+        <v>27.241774999999997</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" ht="12" customHeight="1">
+      <c r="A116" s="4">
+        <v>500460</v>
+      </c>
+      <c r="B116" s="7">
+        <v>3500465004607</v>
+      </c>
+      <c r="C116" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="D116" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="E116" s="5">
+        <v>14.716075</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" ht="12" customHeight="1">
+      <c r="A117" s="4">
+        <v>500550</v>
+      </c>
+      <c r="B117" s="7">
+        <v>3500465005505</v>
+      </c>
+      <c r="C117" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="D117" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="E117" s="5">
+        <v>14.95945</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" ht="12" customHeight="1">
+      <c r="A118" s="4">
+        <v>500650</v>
+      </c>
+      <c r="B118" s="7">
+        <v>3500465006502</v>
+      </c>
+      <c r="C118" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="D118" s="6" t="s">
+        <v>136</v>
+      </c>
+      <c r="E118" s="5">
+        <v>10.740950000000002</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" ht="12" customHeight="1">
+      <c r="A119" s="4">
+        <v>500800</v>
+      </c>
+      <c r="B119" s="7">
+        <v>3500465008001</v>
+      </c>
+      <c r="C119" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="D119" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="E119" s="5">
+        <v>19.2104</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" ht="12" customHeight="1">
+      <c r="A120" s="4">
+        <v>500950</v>
+      </c>
+      <c r="B120" s="7">
+        <v>3500465009503</v>
+      </c>
+      <c r="C120" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="D120" s="6" t="s">
+        <v>139</v>
+      </c>
+      <c r="E120" s="5">
+        <v>6.1654999999999998</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" ht="12" customHeight="1">
+      <c r="A121" s="4">
+        <v>501427</v>
+      </c>
+      <c r="B121" s="7">
+        <v>3500465014279</v>
+      </c>
+      <c r="C121" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="D121" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="E121" s="5">
+        <v>10.740950000000002</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" ht="12" customHeight="1">
+      <c r="A122" s="4">
+        <v>501510</v>
+      </c>
+      <c r="B122" s="7">
+        <v>3500465015108</v>
+      </c>
+      <c r="C122" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="D122" s="6" t="s">
+        <v>121</v>
+      </c>
+      <c r="E122" s="5">
+        <v>31.444049999999997</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" ht="12" customHeight="1">
+      <c r="A123" s="4">
+        <v>501545</v>
+      </c>
+      <c r="B123" s="7">
+        <v>3500465015450</v>
+      </c>
+      <c r="C123" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="D123" s="6" t="s">
+        <v>142</v>
+      </c>
+      <c r="E123" s="5">
+        <v>71.730725000000007</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" ht="12" customHeight="1">
+      <c r="A124" s="4">
+        <v>501552</v>
+      </c>
+      <c r="B124" s="7">
+        <v>3500465015528</v>
+      </c>
+      <c r="C124" s="6" t="s">
+        <v>143</v>
+      </c>
+      <c r="D124" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="E124" s="5">
+        <v>34.964874999999999</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" ht="12" customHeight="1">
+      <c r="A125" s="4">
+        <v>501553</v>
+      </c>
+      <c r="B125" s="7">
+        <v>3500465015535</v>
+      </c>
+      <c r="C125" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="D125" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="E125" s="5">
+        <v>24.126574999999999</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" ht="12" customHeight="1">
+      <c r="A126" s="4">
+        <v>501560</v>
+      </c>
+      <c r="B126" s="7">
+        <v>3500465015603</v>
+      </c>
+      <c r="C126" s="6" t="s">
+        <v>143</v>
+      </c>
+      <c r="D126" s="6" t="s">
+        <v>145</v>
+      </c>
+      <c r="E126" s="5">
+        <v>36.587375000000002</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" ht="12" customHeight="1">
+      <c r="A127" s="4">
+        <v>501573</v>
+      </c>
+      <c r="B127" s="7">
+        <v>3500465015733</v>
+      </c>
+      <c r="C127" s="6" t="s">
+        <v>143</v>
+      </c>
+      <c r="D127" s="6" t="s">
+        <v>146</v>
+      </c>
+      <c r="E127" s="5">
+        <v>31.168225000000007</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" ht="12" customHeight="1">
+      <c r="A128" s="4">
+        <v>501581</v>
+      </c>
+      <c r="B128" s="7">
+        <v>3500465015818</v>
+      </c>
+      <c r="C128" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="D128" s="6" t="s">
+        <v>147</v>
+      </c>
+      <c r="E128" s="5">
+        <v>62.628500000000003</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" ht="12" customHeight="1">
+      <c r="A129" s="4">
+        <v>501582</v>
+      </c>
+      <c r="B129" s="7">
+        <v>3500465015825</v>
+      </c>
+      <c r="C129" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="D129" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="E129" s="5">
+        <v>65.029799999999994</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" ht="12" customHeight="1">
+      <c r="A130" s="4">
+        <v>501610</v>
+      </c>
+      <c r="B130" s="7">
+        <v>3500465016105</v>
+      </c>
+      <c r="C130" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="D130" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="E130" s="5">
+        <v>36.798300000000005</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" ht="12" customHeight="1">
+      <c r="A131" s="4">
+        <v>501700</v>
+      </c>
+      <c r="B131" s="7">
+        <v>3500465017003</v>
+      </c>
+      <c r="C131" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="D131" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="E131" s="5">
+        <v>18.025974999999999</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" ht="12" customHeight="1">
+      <c r="A132" s="4">
+        <v>501811</v>
+      </c>
+      <c r="B132" s="7">
+        <v>3500465018116</v>
+      </c>
+      <c r="C132" s="6" t="s">
+        <v>151</v>
+      </c>
+      <c r="D132" s="6" t="s">
+        <v>152</v>
+      </c>
+      <c r="E132" s="5">
+        <v>13.791250000000002</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" ht="12" customHeight="1">
+      <c r="A133" s="4">
+        <v>501850</v>
+      </c>
+      <c r="B133" s="7">
+        <v>3500465018505</v>
+      </c>
+      <c r="C133" s="6" t="s">
+        <v>151</v>
+      </c>
+      <c r="D133" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="E133" s="5">
+        <v>24.175250000000002</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" ht="12" customHeight="1">
+      <c r="A134" s="4">
+        <v>502210</v>
+      </c>
+      <c r="B134" s="7">
+        <v>3500465022106</v>
+      </c>
+      <c r="C134" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="D134" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="E134" s="5">
+        <v>11.519750000000002</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" ht="12" customHeight="1">
+      <c r="A135" s="4">
+        <v>502642</v>
+      </c>
+      <c r="B135" s="7">
+        <v>3500465026425</v>
+      </c>
+      <c r="C135" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="D135" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="E135" s="5">
+        <v>6.97675</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" ht="12" customHeight="1">
+      <c r="A136" s="4">
+        <v>502650</v>
+      </c>
+      <c r="B136" s="7">
+        <v>3500465026500</v>
+      </c>
+      <c r="C136" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="D136" s="6" t="s">
+        <v>155</v>
+      </c>
+      <c r="E136" s="5">
+        <v>8.5992500000000014</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" ht="12" customHeight="1">
+      <c r="A137" s="4">
+        <v>502723</v>
+      </c>
+      <c r="B137" s="7">
+        <v>3500465027231</v>
+      </c>
+      <c r="C137" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="D137" s="6" t="s">
+        <v>156</v>
+      </c>
+      <c r="E137" s="5">
+        <v>54.824275</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" ht="12" customHeight="1">
+      <c r="A138" s="4">
+        <v>502770</v>
+      </c>
+      <c r="B138" s="7">
+        <v>3500465027705</v>
+      </c>
+      <c r="C138" s="6" t="s">
+        <v>157</v>
+      </c>
+      <c r="D138" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="E138" s="5">
+        <v>16.500825000000003</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" ht="12" customHeight="1">
+      <c r="A139" s="4">
+        <v>502780</v>
+      </c>
+      <c r="B139" s="7">
+        <v>3500465027804</v>
+      </c>
+      <c r="C139" s="6" t="s">
+        <v>157</v>
+      </c>
+      <c r="D139" s="6" t="s">
+        <v>158</v>
+      </c>
+      <c r="E139" s="5">
+        <v>16.127649999999999</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" ht="12" customHeight="1">
+      <c r="A140" s="4">
+        <v>502794</v>
+      </c>
+      <c r="B140" s="7">
+        <v>3500465027941</v>
+      </c>
+      <c r="C140" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="D140" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="E140" s="5">
+        <v>24.175250000000002</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" ht="12" customHeight="1">
+      <c r="A141" s="4">
+        <v>502803</v>
+      </c>
+      <c r="B141" s="7">
+        <v>3500465028030</v>
+      </c>
+      <c r="C141" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="D141" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="E141" s="5">
+        <v>14.586275000000002</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" ht="12" customHeight="1">
+      <c r="A142" s="4">
+        <v>502834</v>
+      </c>
+      <c r="B142" s="7">
+        <v>3500465028344</v>
+      </c>
+      <c r="C142" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="D142" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="E142" s="5">
+        <v>15.332625</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" ht="12" customHeight="1">
+      <c r="A143" s="4">
+        <v>502933</v>
+      </c>
+      <c r="B143" s="7">
+        <v>3500465029334</v>
+      </c>
+      <c r="C143" s="6" t="s">
+        <v>143</v>
+      </c>
+      <c r="D143" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="E143" s="5">
+        <v>30.503</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" ht="12" customHeight="1">
+      <c r="A144" s="4">
+        <v>502953</v>
+      </c>
+      <c r="B144" s="7">
+        <v>3500465029532</v>
+      </c>
+      <c r="C144" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="D144" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="E144" s="5">
+        <v>12.671724999999999</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" ht="12" customHeight="1">
+      <c r="A145" s="4">
+        <v>503400</v>
+      </c>
+      <c r="B145" s="7">
+        <v>3500465034000</v>
+      </c>
+      <c r="C145" s="6" t="s">
+        <v>143</v>
+      </c>
+      <c r="D145" s="6" t="s">
+        <v>160</v>
+      </c>
+      <c r="E145" s="5">
+        <v>26.041125000000001</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" ht="12" customHeight="1">
+      <c r="A146" s="4">
+        <v>503425</v>
+      </c>
+      <c r="B146" s="7">
+        <v>3500465034253</v>
+      </c>
+      <c r="C146" s="6" t="s">
+        <v>143</v>
+      </c>
+      <c r="D146" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="E146" s="5">
+        <v>18.107099999999999</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" ht="12" customHeight="1">
+      <c r="A147" s="4">
+        <v>503426</v>
+      </c>
+      <c r="B147" s="7">
+        <v>3500465034260</v>
+      </c>
+      <c r="C147" s="6" t="s">
+        <v>143</v>
+      </c>
+      <c r="D147" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="E147" s="5">
+        <v>37.885374999999996</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" ht="12" customHeight="1">
+      <c r="A148" s="4">
+        <v>503622</v>
+      </c>
+      <c r="B148" s="7">
+        <v>3500465036226</v>
+      </c>
+      <c r="C148" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="D148" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="E148" s="5">
+        <v>14.180650000000002</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" ht="12" customHeight="1">
+      <c r="A149" s="4">
+        <v>503640</v>
+      </c>
+      <c r="B149" s="7">
+        <v>3500465036400</v>
+      </c>
+      <c r="C149" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="D149" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="E149" s="5">
+        <v>14.180650000000002</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" ht="12" customHeight="1">
+      <c r="A150" s="4">
+        <v>503786</v>
+      </c>
+      <c r="B150" s="7">
+        <v>3500465037865</v>
+      </c>
+      <c r="C150" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="D150" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="E150" s="5">
+        <v>14.95945</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" ht="12" customHeight="1">
+      <c r="A151" s="4">
+        <v>503801</v>
+      </c>
+      <c r="B151" s="7">
+        <v>3500465038015</v>
+      </c>
+      <c r="C151" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="D151" s="6" t="s">
+        <v>162</v>
+      </c>
+      <c r="E151" s="5">
+        <v>70.400274999999993</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" ht="12" customHeight="1">
+      <c r="A152" s="4">
+        <v>503823</v>
+      </c>
+      <c r="B152" s="7">
+        <v>3500465038237</v>
+      </c>
+      <c r="C152" s="6" t="s">
+        <v>143</v>
+      </c>
+      <c r="D152" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="E152" s="5">
+        <v>16.890225000000001</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" ht="12" customHeight="1">
+      <c r="A153" s="4">
+        <v>503824</v>
+      </c>
+      <c r="B153" s="7">
+        <v>3500465038244</v>
+      </c>
+      <c r="C153" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="D153" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="E153" s="5">
+        <v>14.586275000000002</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" ht="12" customHeight="1">
+      <c r="A154" s="4">
+        <v>503844</v>
+      </c>
+      <c r="B154" s="7">
+        <v>3500465038442</v>
+      </c>
+      <c r="C154" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="D154" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="E154" s="5">
+        <v>14.95945</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" ht="12" customHeight="1">
+      <c r="A155" s="4">
+        <v>504021</v>
+      </c>
+      <c r="B155" s="7">
+        <v>3500465040216</v>
+      </c>
+      <c r="C155" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="D155" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="C15" s="12" t="s">
-[...24 lines deleted...]
-      <c r="B17" s="169" t="s">
+      <c r="E155" s="5">
+        <v>10.692275</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" ht="12" customHeight="1">
+      <c r="A156" s="4">
+        <v>504500</v>
+      </c>
+      <c r="B156" s="7">
+        <v>3500465045006</v>
+      </c>
+      <c r="C156" s="6" t="s">
+        <v>143</v>
+      </c>
+      <c r="D156" s="6" t="s">
+        <v>163</v>
+      </c>
+      <c r="E156" s="5">
+        <v>18.025974999999999</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" ht="12" customHeight="1">
+      <c r="A157" s="4">
+        <v>504600</v>
+      </c>
+      <c r="B157" s="7">
+        <v>3500465046003</v>
+      </c>
+      <c r="C157" s="6" t="s">
+        <v>143</v>
+      </c>
+      <c r="D157" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="E157" s="5">
+        <v>19.2104</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" ht="12" customHeight="1">
+      <c r="A158" s="4">
+        <v>504800</v>
+      </c>
+      <c r="B158" s="7">
+        <v>3500465048007</v>
+      </c>
+      <c r="C158" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="D158" s="6" t="s">
+        <v>164</v>
+      </c>
+      <c r="E158" s="5">
+        <v>18.756100000000004</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" ht="12" customHeight="1">
+      <c r="A159" s="4">
+        <v>504873</v>
+      </c>
+      <c r="B159" s="7">
+        <v>3500465048731</v>
+      </c>
+      <c r="C159" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="D159" s="6" t="s">
+        <v>165</v>
+      </c>
+      <c r="E159" s="5">
+        <v>8.7614999999999998</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" ht="12" customHeight="1">
+      <c r="A160" s="4">
+        <v>504960</v>
+      </c>
+      <c r="B160" s="7">
+        <v>3500465049608</v>
+      </c>
+      <c r="C160" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="D160" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="E160" s="5">
+        <v>27.631175000000002</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" ht="12" customHeight="1">
+      <c r="A161" s="4">
+        <v>505030</v>
+      </c>
+      <c r="B161" s="7">
+        <v>3500465050307</v>
+      </c>
+      <c r="C161" s="6" t="s">
+        <v>143</v>
+      </c>
+      <c r="D161" s="6" t="s">
+        <v>166</v>
+      </c>
+      <c r="E161" s="5">
+        <v>21.108724999999996</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" ht="12" customHeight="1">
+      <c r="A162" s="4">
+        <v>505040</v>
+      </c>
+      <c r="B162" s="7">
+        <v>3500465050406</v>
+      </c>
+      <c r="C162" s="6" t="s">
+        <v>143</v>
+      </c>
+      <c r="D162" s="6" t="s">
+        <v>167</v>
+      </c>
+      <c r="E162" s="5">
+        <v>21.108724999999996</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" ht="12" customHeight="1">
+      <c r="A163" s="4">
+        <v>505050</v>
+      </c>
+      <c r="B163" s="7">
+        <v>3500465050505</v>
+      </c>
+      <c r="C163" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="D163" s="6" t="s">
+        <v>168</v>
+      </c>
+      <c r="E163" s="5">
+        <v>31.444049999999997</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" ht="12" customHeight="1">
+      <c r="A164" s="4">
+        <v>505060</v>
+      </c>
+      <c r="B164" s="7">
+        <v>3500465050604</v>
+      </c>
+      <c r="C164" s="6" t="s">
+        <v>143</v>
+      </c>
+      <c r="D164" s="6" t="s">
+        <v>169</v>
+      </c>
+      <c r="E164" s="5">
+        <v>21.108724999999996</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" ht="12" customHeight="1">
+      <c r="A165" s="4">
+        <v>505100</v>
+      </c>
+      <c r="B165" s="7">
+        <v>3500465051007</v>
+      </c>
+      <c r="C165" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="D165" s="6" t="s">
+        <v>170</v>
+      </c>
+      <c r="E165" s="5">
+        <v>14.180650000000002</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" ht="12" customHeight="1">
+      <c r="A166" s="4">
+        <v>505150</v>
+      </c>
+      <c r="B166" s="7">
+        <v>3500465051502</v>
+      </c>
+      <c r="C166" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="D166" s="6" t="s">
+        <v>171</v>
+      </c>
+      <c r="E166" s="5">
+        <v>26.041125000000001</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" ht="12" customHeight="1">
+      <c r="A167" s="4">
+        <v>505400</v>
+      </c>
+      <c r="B167" s="7">
+        <v>3500465054008</v>
+      </c>
+      <c r="C167" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="D167" s="6" t="s">
+        <v>172</v>
+      </c>
+      <c r="E167" s="5">
+        <v>26.495424999999997</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" ht="12" customHeight="1">
+      <c r="A168" s="4">
+        <v>505500</v>
+      </c>
+      <c r="B168" s="7">
+        <v>3500465055005</v>
+      </c>
+      <c r="C168" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="D168" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="E168" s="5">
+        <v>26.495424999999997</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" ht="12" customHeight="1">
+      <c r="A169" s="4">
+        <v>505530</v>
+      </c>
+      <c r="B169" s="7">
+        <v>3500465055302</v>
+      </c>
+      <c r="C169" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="D169" s="6" t="s">
+        <v>173</v>
+      </c>
+      <c r="E169" s="5">
+        <v>27.907</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" ht="12" customHeight="1">
+      <c r="A170" s="4">
+        <v>505700</v>
+      </c>
+      <c r="B170" s="7">
+        <v>3500465057009</v>
+      </c>
+      <c r="C170" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="D170" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="E170" s="5">
+        <v>28.020574999999997</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" ht="12" customHeight="1">
+      <c r="A171" s="4">
+        <v>505800</v>
+      </c>
+      <c r="B171" s="7">
+        <v>3500465058006</v>
+      </c>
+      <c r="C171" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="D171" s="6" t="s">
+        <v>174</v>
+      </c>
+      <c r="E171" s="5">
+        <v>36.441350000000007</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" ht="12" customHeight="1">
+      <c r="A172" s="4">
+        <v>505900</v>
+      </c>
+      <c r="B172" s="7">
+        <v>3500465059003</v>
+      </c>
+      <c r="C172" s="6" t="s">
+        <v>132</v>
+      </c>
+      <c r="D172" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="E172" s="5">
+        <v>9.3780500000000018</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" ht="12" customHeight="1">
+      <c r="A173" s="4">
+        <v>506044</v>
+      </c>
+      <c r="B173" s="7">
+        <v>3500465060443</v>
+      </c>
+      <c r="C173" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="D173" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E173" s="5">
+        <v>22.990825000000001</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" ht="12" customHeight="1">
+      <c r="A174" s="4">
+        <v>506065</v>
+      </c>
+      <c r="B174" s="7">
+        <v>3500465060658</v>
+      </c>
+      <c r="C174" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="D174" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="E174" s="5">
+        <v>22.990825000000001</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" ht="12" customHeight="1">
+      <c r="A175" s="4">
+        <v>506200</v>
+      </c>
+      <c r="B175" s="7">
+        <v>3500465062003</v>
+      </c>
+      <c r="C175" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="D175" s="6" t="s">
+        <v>175</v>
+      </c>
+      <c r="E175" s="5">
+        <v>13.791250000000002</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" ht="12" customHeight="1">
+      <c r="A176" s="4">
+        <v>506300</v>
+      </c>
+      <c r="B176" s="7">
+        <v>3500465063000</v>
+      </c>
+      <c r="C176" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="D176" s="6" t="s">
+        <v>176</v>
+      </c>
+      <c r="E176" s="5">
+        <v>16.127649999999999</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" ht="12" customHeight="1">
+      <c r="A177" s="4">
+        <v>506870</v>
+      </c>
+      <c r="B177" s="7">
+        <v>3500465068708</v>
+      </c>
+      <c r="C177" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="D177" s="6" t="s">
+        <v>177</v>
+      </c>
+      <c r="E177" s="5">
+        <v>14.813425000000002</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" ht="12" customHeight="1">
+      <c r="A178" s="4">
+        <v>506890</v>
+      </c>
+      <c r="B178" s="7">
+        <v>3500465068906</v>
+      </c>
+      <c r="C178" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="D178" s="6" t="s">
+        <v>178</v>
+      </c>
+      <c r="E178" s="5">
+        <v>41.503549999999997</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" ht="12" customHeight="1">
+      <c r="A179" s="4">
+        <v>506895</v>
+      </c>
+      <c r="B179" s="7">
+        <v>3500465068951</v>
+      </c>
+      <c r="C179" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="D179" s="6" t="s">
+        <v>179</v>
+      </c>
+      <c r="E179" s="5">
+        <v>22.260700000000003</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" ht="12" customHeight="1">
+      <c r="A180" s="4">
+        <v>506900</v>
+      </c>
+      <c r="B180" s="7">
+        <v>3500465069002</v>
+      </c>
+      <c r="C180" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="D180" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="E180" s="5">
+        <v>35.273150000000001</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" ht="12" customHeight="1">
+      <c r="A181" s="4">
+        <v>506910</v>
+      </c>
+      <c r="B181" s="7">
+        <v>3500465069101</v>
+      </c>
+      <c r="C181" s="6" t="s">
+        <v>143</v>
+      </c>
+      <c r="D181" s="6" t="s">
+        <v>181</v>
+      </c>
+      <c r="E181" s="5">
+        <v>17.312075</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" ht="12" customHeight="1">
+      <c r="A182" s="4">
+        <v>506920</v>
+      </c>
+      <c r="B182" s="7">
+        <v>3500465069200</v>
+      </c>
+      <c r="C182" s="6" t="s">
+        <v>143</v>
+      </c>
+      <c r="D182" s="6" t="s">
+        <v>182</v>
+      </c>
+      <c r="E182" s="5">
+        <v>17.312075</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" ht="12" customHeight="1">
+      <c r="A183" s="4">
+        <v>506930</v>
+      </c>
+      <c r="B183" s="7">
+        <v>3500465069309</v>
+      </c>
+      <c r="C183" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="D183" s="6" t="s">
+        <v>183</v>
+      </c>
+      <c r="E183" s="5">
+        <v>10.465125</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" ht="12" customHeight="1">
+      <c r="A184" s="4">
+        <v>507100</v>
+      </c>
+      <c r="B184" s="7">
+        <v>3500465071005</v>
+      </c>
+      <c r="C184" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="D184" s="6" t="s">
+        <v>184</v>
+      </c>
+      <c r="E184" s="5">
+        <v>28.97785</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" ht="12" customHeight="1">
+      <c r="A185" s="4">
+        <v>507200</v>
+      </c>
+      <c r="B185" s="7">
+        <v>3500465072002</v>
+      </c>
+      <c r="C185" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="D185" s="6" t="s">
+        <v>185</v>
+      </c>
+      <c r="E185" s="5">
+        <v>22.990825000000001</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" ht="12" customHeight="1">
+      <c r="A186" s="4">
+        <v>507300</v>
+      </c>
+      <c r="B186" s="7">
+        <v>3500465073009</v>
+      </c>
+      <c r="C186" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="D186" s="6" t="s">
+        <v>186</v>
+      </c>
+      <c r="E186" s="5">
+        <v>83.623649999999998</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" ht="12" customHeight="1">
+      <c r="A187" s="4">
+        <v>507310</v>
+      </c>
+      <c r="B187" s="7">
+        <v>3500465073108</v>
+      </c>
+      <c r="C187" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="D187" s="6" t="s">
+        <v>187</v>
+      </c>
+      <c r="E187" s="5">
+        <v>71.730725000000007</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" ht="12" customHeight="1">
+      <c r="A188" s="4">
+        <v>507320</v>
+      </c>
+      <c r="B188" s="7">
+        <v>3500465073207</v>
+      </c>
+      <c r="C188" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="D188" s="6" t="s">
+        <v>188</v>
+      </c>
+      <c r="E188" s="5">
+        <v>33.358600000000003</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" ht="12" customHeight="1">
+      <c r="A189" s="4">
+        <v>507330</v>
+      </c>
+      <c r="B189" s="7">
+        <v>3500465073306</v>
+      </c>
+      <c r="C189" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="D189" s="6" t="s">
+        <v>189</v>
+      </c>
+      <c r="E189" s="5">
+        <v>31.135775000000002</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" ht="12" customHeight="1">
+      <c r="A190" s="4">
+        <v>507340</v>
+      </c>
+      <c r="B190" s="7">
+        <v>3500465073405</v>
+      </c>
+      <c r="C190" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="D190" s="6" t="s">
+        <v>190</v>
+      </c>
+      <c r="E190" s="5">
+        <v>38.290999999999997</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" ht="12" customHeight="1">
+      <c r="A191" s="4">
+        <v>507350</v>
+      </c>
+      <c r="B191" s="7">
+        <v>3500465073504</v>
+      </c>
+      <c r="C191" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="D191" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="E191" s="5">
+        <v>31.444049999999997</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" ht="12" customHeight="1">
+      <c r="A192" s="4">
+        <v>507400</v>
+      </c>
+      <c r="B192" s="7">
+        <v>3500465074006</v>
+      </c>
+      <c r="C192" s="6" t="s">
+        <v>157</v>
+      </c>
+      <c r="D192" s="6" t="s">
+        <v>191</v>
+      </c>
+      <c r="E192" s="5">
+        <v>21.855075000000003</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" ht="12" customHeight="1">
+      <c r="A193" s="4">
+        <v>507460</v>
+      </c>
+      <c r="B193" s="7">
+        <v>3500465074600</v>
+      </c>
+      <c r="C193" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="D193" s="6" t="s">
+        <v>192</v>
+      </c>
+      <c r="E193" s="5">
+        <v>26.819925000000001</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" ht="12" customHeight="1">
+      <c r="A194" s="4">
+        <v>507520</v>
+      </c>
+      <c r="B194" s="7">
+        <v>3500465075201</v>
+      </c>
+      <c r="C194" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="D194" s="6" t="s">
+        <v>193</v>
+      </c>
+      <c r="E194" s="5">
+        <v>25.181199999999997</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" ht="12" customHeight="1">
+      <c r="A195" s="4">
+        <v>507540</v>
+      </c>
+      <c r="B195" s="7">
+        <v>3500465075409</v>
+      </c>
+      <c r="C195" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="D195" s="6" t="s">
+        <v>194</v>
+      </c>
+      <c r="E195" s="5">
+        <v>14.683624999999999</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" ht="12" customHeight="1">
+      <c r="A196" s="4">
+        <v>512265</v>
+      </c>
+      <c r="B196" s="7">
+        <v>3500465122653</v>
+      </c>
+      <c r="C196" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="D196" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="E196" s="5">
+        <v>11.114125000000001</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" ht="12" customHeight="1">
+      <c r="A197" s="4">
+        <v>512280</v>
+      </c>
+      <c r="B197" s="7">
+        <v>3500465122806</v>
+      </c>
+      <c r="C197" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="D197" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="E197" s="5">
+        <v>10.319100000000001</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" ht="12" customHeight="1">
+      <c r="A198" s="4">
+        <v>516000</v>
+      </c>
+      <c r="B198" s="7">
+        <v>3500465160006</v>
+      </c>
+      <c r="C198" s="6" t="s">
+        <v>195</v>
+      </c>
+      <c r="D198" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="E198" s="5">
+        <v>26.771250000000002</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" ht="12" customHeight="1">
+      <c r="A199" s="4">
+        <v>516010</v>
+      </c>
+      <c r="B199" s="7">
+        <v>3500465160105</v>
+      </c>
+      <c r="C199" s="6" t="s">
+        <v>195</v>
+      </c>
+      <c r="D199" s="6" t="s">
+        <v>197</v>
+      </c>
+      <c r="E199" s="5">
+        <v>17.376975000000002</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" ht="12" customHeight="1">
+      <c r="A200" s="4">
+        <v>516020</v>
+      </c>
+      <c r="B200" s="7">
+        <v>3500465160204</v>
+      </c>
+      <c r="C200" s="6" t="s">
+        <v>195</v>
+      </c>
+      <c r="D200" s="6" t="s">
+        <v>198</v>
+      </c>
+      <c r="E200" s="5">
+        <v>15.592224999999999</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" ht="12" customHeight="1">
+      <c r="A201" s="4">
+        <v>516060</v>
+      </c>
+      <c r="B201" s="7">
+        <v>3500465160600</v>
+      </c>
+      <c r="C201" s="6" t="s">
+        <v>199</v>
+      </c>
+      <c r="D201" s="6" t="s">
+        <v>200</v>
+      </c>
+      <c r="E201" s="5">
+        <v>16.955124999999999</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" ht="12" customHeight="1">
+      <c r="A202" s="4">
+        <v>516080</v>
+      </c>
+      <c r="B202" s="7">
+        <v>3500465160808</v>
+      </c>
+      <c r="C202" s="6" t="s">
+        <v>199</v>
+      </c>
+      <c r="D202" s="6" t="s">
+        <v>201</v>
+      </c>
+      <c r="E202" s="5">
+        <v>15.884274999999999</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" ht="12" customHeight="1">
+      <c r="A203" s="4">
+        <v>516090</v>
+      </c>
+      <c r="B203" s="7">
+        <v>3500465160907</v>
+      </c>
+      <c r="C203" s="6" t="s">
+        <v>202</v>
+      </c>
+      <c r="D203" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="E203" s="5">
+        <v>12.347225000000002</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" ht="12" customHeight="1">
+      <c r="A204" s="4">
+        <v>517000</v>
+      </c>
+      <c r="B204" s="7">
+        <v>3500465170005</v>
+      </c>
+      <c r="C204" s="6" t="s">
+        <v>202</v>
+      </c>
+      <c r="D204" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="E204" s="5">
+        <v>26.592775</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" ht="12" customHeight="1">
+      <c r="A205" s="4">
+        <v>517010</v>
+      </c>
+      <c r="B205" s="7">
+        <v>3500465170104</v>
+      </c>
+      <c r="C205" s="6" t="s">
+        <v>202</v>
+      </c>
+      <c r="D205" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="E205" s="5">
+        <v>15.884274999999999</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" ht="12" customHeight="1">
+      <c r="A206" s="4">
+        <v>517020</v>
+      </c>
+      <c r="B206" s="7">
+        <v>3500465170203</v>
+      </c>
+      <c r="C206" s="6" t="s">
+        <v>202</v>
+      </c>
+      <c r="D206" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="E206" s="5">
+        <v>13.515425</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" ht="12" customHeight="1">
+      <c r="A207" s="4">
+        <v>517030</v>
+      </c>
+      <c r="B207" s="7">
+        <v>3500465170302</v>
+      </c>
+      <c r="C207" s="6" t="s">
+        <v>124</v>
+      </c>
+      <c r="D207" s="6" t="s">
+        <v>207</v>
+      </c>
+      <c r="E207" s="5">
+        <v>14.018400000000002</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" ht="12" customHeight="1">
+      <c r="A208" s="4">
+        <v>517040</v>
+      </c>
+      <c r="B208" s="7">
+        <v>3500465170401</v>
+      </c>
+      <c r="C208" s="6" t="s">
+        <v>124</v>
+      </c>
+      <c r="D208" s="6" t="s">
+        <v>208</v>
+      </c>
+      <c r="E208" s="5">
+        <v>14.456474999999999</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" ht="12" customHeight="1">
+      <c r="A209" s="4">
+        <v>517050</v>
+      </c>
+      <c r="B209" s="7">
+        <v>3500465170500</v>
+      </c>
+      <c r="C209" s="6" t="s">
+        <v>199</v>
+      </c>
+      <c r="D209" s="6" t="s">
+        <v>209</v>
+      </c>
+      <c r="E209" s="5">
+        <v>15.884274999999999</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" ht="12" customHeight="1">
+      <c r="A210" s="4">
+        <v>517060</v>
+      </c>
+      <c r="B210" s="7">
+        <v>3500465170609</v>
+      </c>
+      <c r="C210" s="6" t="s">
+        <v>195</v>
+      </c>
+      <c r="D210" s="6" t="s">
+        <v>210</v>
+      </c>
+      <c r="E210" s="5">
+        <v>16.241225</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" ht="12" customHeight="1">
+      <c r="A211" s="4">
+        <v>517070</v>
+      </c>
+      <c r="B211" s="7">
+        <v>3500465170708</v>
+      </c>
+      <c r="C211" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="D211" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="E211" s="5">
+        <v>16.225000000000001</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" ht="12" customHeight="1">
+      <c r="A212" s="4">
+        <v>527353</v>
+      </c>
+      <c r="B212" s="7">
+        <v>3500465273539</v>
+      </c>
+      <c r="C212" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="D212" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="E212" s="5">
+        <v>23.120625</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" ht="12" customHeight="1">
+      <c r="A213" s="4">
+        <v>527360</v>
+      </c>
+      <c r="B213" s="7">
+        <v>3500465273607</v>
+      </c>
+      <c r="C213" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="D213" s="6" t="s">
+        <v>213</v>
+      </c>
+      <c r="E213" s="5">
+        <v>47.117399999999996</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" ht="12" customHeight="1">
+      <c r="A214" s="4">
+        <v>527381</v>
+      </c>
+      <c r="B214" s="7">
+        <v>3500465273812</v>
+      </c>
+      <c r="C214" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="D214" s="6" t="s">
+        <v>214</v>
+      </c>
+      <c r="E214" s="5">
+        <v>16.127649999999999</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" ht="12" customHeight="1">
+      <c r="A215" s="4">
+        <v>527392</v>
+      </c>
+      <c r="B215" s="7">
+        <v>3500465273928</v>
+      </c>
+      <c r="C215" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="D215" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="E215" s="5">
+        <v>13.791250000000002</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" ht="12" customHeight="1">
+      <c r="A216" s="4">
+        <v>527393</v>
+      </c>
+      <c r="B216" s="7">
+        <v>3500465273935</v>
+      </c>
+      <c r="C216" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="D216" s="6" t="s">
+        <v>215</v>
+      </c>
+      <c r="E216" s="5">
+        <v>18.285575000000001</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" ht="12" customHeight="1">
+      <c r="A217" s="4">
+        <v>527443</v>
+      </c>
+      <c r="B217" s="7">
+        <v>3500465274437</v>
+      </c>
+      <c r="C217" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="D217" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="E217" s="5">
+        <v>7.9502500000000005</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" ht="12" customHeight="1">
+      <c r="A218" s="4">
+        <v>527453</v>
+      </c>
+      <c r="B218" s="7">
+        <v>3500465274536</v>
+      </c>
+      <c r="C218" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="D218" s="6" t="s">
+        <v>217</v>
+      </c>
+      <c r="E218" s="5">
+        <v>14.586275000000002</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" ht="12" customHeight="1">
+      <c r="A219" s="4">
+        <v>527510</v>
+      </c>
+      <c r="B219" s="7">
+        <v>3500465275106</v>
+      </c>
+      <c r="C219" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="D219" s="6" t="s">
+        <v>218</v>
+      </c>
+      <c r="E219" s="5">
+        <v>16.127649999999999</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" ht="12" customHeight="1">
+      <c r="A220" s="4">
+        <v>527553</v>
+      </c>
+      <c r="B220" s="7">
+        <v>3500465275533</v>
+      </c>
+      <c r="C220" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="D220" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="E220" s="5">
+        <v>25.278550000000003</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" ht="12" customHeight="1">
+      <c r="A221" s="4">
+        <v>527563</v>
+      </c>
+      <c r="B221" s="7">
+        <v>3500465275632</v>
+      </c>
+      <c r="C221" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="D221" s="6" t="s">
+        <v>219</v>
+      </c>
+      <c r="E221" s="5">
+        <v>19.242849999999997</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" ht="12" customHeight="1">
+      <c r="A222" s="4">
+        <v>527585</v>
+      </c>
+      <c r="B222" s="7">
+        <v>3500465275854</v>
+      </c>
+      <c r="C222" s="6" t="s">
+        <v>157</v>
+      </c>
+      <c r="D222" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="E222" s="5">
+        <v>18.723649999999996</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" ht="12" customHeight="1">
+      <c r="A223" s="4">
+        <v>527590</v>
+      </c>
+      <c r="B223" s="7">
+        <v>3500465275908</v>
+      </c>
+      <c r="C223" s="6" t="s">
+        <v>157</v>
+      </c>
+      <c r="D223" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="E223" s="5">
+        <v>14.95945</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" ht="12" customHeight="1">
+      <c r="A224" s="4">
+        <v>527622</v>
+      </c>
+      <c r="B224" s="7">
+        <v>3500465276226</v>
+      </c>
+      <c r="C224" s="6" t="s">
+        <v>157</v>
+      </c>
+      <c r="D224" s="6" t="s">
+        <v>220</v>
+      </c>
+      <c r="E224" s="5">
+        <v>21.481900000000003</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" ht="12" customHeight="1">
+      <c r="A225" s="4">
+        <v>527630</v>
+      </c>
+      <c r="B225" s="7">
+        <v>3500465276301</v>
+      </c>
+      <c r="C225" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="D225" s="6" t="s">
+        <v>221</v>
+      </c>
+      <c r="E225" s="5">
+        <v>32.206625000000003</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" ht="12" customHeight="1">
+      <c r="A226" s="4">
+        <v>527810</v>
+      </c>
+      <c r="B226" s="7">
+        <v>3500465278107</v>
+      </c>
+      <c r="C226" s="6" t="s">
+        <v>222</v>
+      </c>
+      <c r="D226" s="6" t="s">
+        <v>223</v>
+      </c>
+      <c r="E226" s="5">
+        <v>8.1936250000000008</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" ht="12" customHeight="1">
+      <c r="A227" s="4">
+        <v>527903</v>
+      </c>
+      <c r="B227" s="7">
+        <v>3500465279036</v>
+      </c>
+      <c r="C227" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="D227" s="6" t="s">
+        <v>224</v>
+      </c>
+      <c r="E227" s="5">
+        <v>9.8972499999999997</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" ht="12" customHeight="1">
+      <c r="A228" s="4">
+        <v>527914</v>
+      </c>
+      <c r="B228" s="7">
+        <v>3500465279142</v>
+      </c>
+      <c r="C228" s="6" t="s">
+        <v>225</v>
+      </c>
+      <c r="D228" s="6" t="s">
+        <v>226</v>
+      </c>
+      <c r="E228" s="5">
+        <v>21.644150000000003</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" ht="12" customHeight="1">
+      <c r="A229" s="4">
+        <v>528020</v>
+      </c>
+      <c r="B229" s="7">
+        <v>3500465280209</v>
+      </c>
+      <c r="C229" s="6" t="s">
+        <v>227</v>
+      </c>
+      <c r="D229" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="E229" s="5">
+        <v>4.5430000000000001</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" ht="12" customHeight="1">
+      <c r="A230" s="4">
+        <v>528111</v>
+      </c>
+      <c r="B230" s="7">
+        <v>3500465281114</v>
+      </c>
+      <c r="C230" s="6" t="s">
+        <v>222</v>
+      </c>
+      <c r="D230" s="6" t="s">
+        <v>228</v>
+      </c>
+      <c r="E230" s="5">
+        <v>10.870750000000001</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" ht="12" customHeight="1">
+      <c r="A231" s="4">
+        <v>528131</v>
+      </c>
+      <c r="B231" s="7">
+        <v>3500465281312</v>
+      </c>
+      <c r="C231" s="6" t="s">
+        <v>229</v>
+      </c>
+      <c r="D231" s="6" t="s">
+        <v>230</v>
+      </c>
+      <c r="E231" s="5">
+        <v>13.061125000000001</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" ht="12" customHeight="1">
+      <c r="A232" s="4">
+        <v>528154</v>
+      </c>
+      <c r="B232" s="7">
+        <v>3500465281541</v>
+      </c>
+      <c r="C232" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="D232" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="E232" s="5">
+        <v>12.249874999999999</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" ht="12" customHeight="1">
+      <c r="A233" s="4">
+        <v>528200</v>
+      </c>
+      <c r="B233" s="7">
+        <v>3500465282005</v>
+      </c>
+      <c r="C233" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="D233" s="6" t="s">
+        <v>232</v>
+      </c>
+      <c r="E233" s="5">
+        <v>18.00975</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" ht="12" customHeight="1">
+      <c r="A234" s="4">
+        <v>528201</v>
+      </c>
+      <c r="B234" s="7">
+        <v>3500465282012</v>
+      </c>
+      <c r="C234" s="6" t="s">
+        <v>229</v>
+      </c>
+      <c r="D234" s="6" t="s">
+        <v>233</v>
+      </c>
+      <c r="E234" s="5">
+        <v>12.249874999999999</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" ht="12" customHeight="1">
+      <c r="A235" s="4">
+        <v>528202</v>
+      </c>
+      <c r="B235" s="7">
+        <v>3500465282029</v>
+      </c>
+      <c r="C235" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="D235" s="6" t="s">
+        <v>234</v>
+      </c>
+      <c r="E235" s="5">
+        <v>16.354800000000001</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" ht="12" customHeight="1">
+      <c r="A236" s="4">
+        <v>528205</v>
+      </c>
+      <c r="B236" s="7">
+        <v>3500465282050</v>
+      </c>
+      <c r="C236" s="6" t="s">
+        <v>229</v>
+      </c>
+      <c r="D236" s="6" t="s">
+        <v>235</v>
+      </c>
+      <c r="E236" s="5">
+        <v>18.496499999999997</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" ht="12" customHeight="1">
+      <c r="A237" s="4">
+        <v>528210</v>
+      </c>
+      <c r="B237" s="7">
+        <v>3500465282104</v>
+      </c>
+      <c r="C237" s="6" t="s">
+        <v>229</v>
+      </c>
+      <c r="D237" s="6" t="s">
+        <v>236</v>
+      </c>
+      <c r="E237" s="5">
+        <v>18.155774999999998</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" ht="12" customHeight="1">
+      <c r="A238" s="4">
+        <v>528211</v>
+      </c>
+      <c r="B238" s="7">
+        <v>3500465282111</v>
+      </c>
+      <c r="C238" s="6" t="s">
+        <v>229</v>
+      </c>
+      <c r="D238" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="E238" s="5">
+        <v>18.610075000000002</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" ht="12" customHeight="1">
+      <c r="A239" s="4">
+        <v>528220</v>
+      </c>
+      <c r="B239" s="7">
+        <v>3500465282203</v>
+      </c>
+      <c r="C239" s="6" t="s">
+        <v>229</v>
+      </c>
+      <c r="D239" s="6" t="s">
+        <v>238</v>
+      </c>
+      <c r="E239" s="5">
+        <v>18.723649999999996</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" ht="12" customHeight="1">
+      <c r="A240" s="4">
+        <v>528230</v>
+      </c>
+      <c r="B240" s="7">
+        <v>3500465282302</v>
+      </c>
+      <c r="C240" s="6" t="s">
+        <v>229</v>
+      </c>
+      <c r="D240" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="E240" s="5">
+        <v>20.378600000000002</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" ht="12" customHeight="1">
+      <c r="A241" s="4">
+        <v>528250</v>
+      </c>
+      <c r="B241" s="7">
+        <v>3500465282500</v>
+      </c>
+      <c r="C241" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D241" s="6" t="s">
+        <v>240</v>
+      </c>
+      <c r="E241" s="5">
+        <v>10.22175</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" ht="12" customHeight="1">
+      <c r="A242" s="4">
+        <v>528260</v>
+      </c>
+      <c r="B242" s="7">
+        <v>3500465282609</v>
+      </c>
+      <c r="C242" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D242" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="C17" s="12" t="s">
+      <c r="E242" s="5">
+        <v>12.850200000000001</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" ht="12" customHeight="1">
+      <c r="A243" s="4">
+        <v>528270</v>
+      </c>
+      <c r="B243" s="7">
+        <v>3500465282708</v>
+      </c>
+      <c r="C243" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="D17" s="10">
-[...7 lines deleted...]
-      <c r="B18" s="169" t="s">
+      <c r="D243" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="E243" s="5">
+        <v>15.202824999999997</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" ht="12" customHeight="1">
+      <c r="A244" s="4">
+        <v>528280</v>
+      </c>
+      <c r="B244" s="7">
+        <v>3500465282807</v>
+      </c>
+      <c r="C244" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D244" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="C18" s="12" t="s">
-[...307 lines deleted...]
-      <c r="C40" s="9" t="s">
+      <c r="E244" s="5">
+        <v>17.376975000000002</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" ht="12" customHeight="1">
+      <c r="A245" s="4">
+        <v>528551</v>
+      </c>
+      <c r="B245" s="7">
+        <v>3500465285518</v>
+      </c>
+      <c r="C245" s="6" t="s">
         <v>62</v>
       </c>
-      <c r="D40" s="10">
-[...136 lines deleted...]
-      <c r="C50" s="9" t="s">
+      <c r="D245" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="E245" s="5">
+        <v>22.990825000000001</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" ht="12" customHeight="1">
+      <c r="A246" s="4">
+        <v>529032</v>
+      </c>
+      <c r="B246" s="7">
+        <v>3500465290321</v>
+      </c>
+      <c r="C246" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="D246" s="6" t="s">
+        <v>242</v>
+      </c>
+      <c r="E246" s="5">
+        <v>31.444049999999997</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" ht="12" customHeight="1">
+      <c r="A247" s="4">
+        <v>529091</v>
+      </c>
+      <c r="B247" s="7">
+        <v>3500465290918</v>
+      </c>
+      <c r="C247" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="D247" s="6" t="s">
+        <v>243</v>
+      </c>
+      <c r="E247" s="5">
+        <v>15.137925000000001</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" ht="12" customHeight="1">
+      <c r="A248" s="4">
+        <v>530630</v>
+      </c>
+      <c r="B248" s="7">
+        <v>3500465306305</v>
+      </c>
+      <c r="C248" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="D248" s="6" t="s">
+        <v>244</v>
+      </c>
+      <c r="E248" s="5">
+        <v>52.633899999999997</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" ht="12" customHeight="1">
+      <c r="A249" s="4">
+        <v>549222</v>
+      </c>
+      <c r="B249" s="7">
+        <v>3500465492220</v>
+      </c>
+      <c r="C249" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="D249" s="6" t="s">
         <v>83</v>
       </c>
-      <c r="D50" s="10">
-[...1518 lines deleted...]
-        <v>4.6420000000000003</v>
+      <c r="E249" s="5">
+        <v>46.014100000000006</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" ht="12" customHeight="1">
+      <c r="A250" s="4">
+        <v>570510</v>
+      </c>
+      <c r="B250" s="7">
+        <v>3500465705108</v>
+      </c>
+      <c r="C250" s="6" t="s">
+        <v>229</v>
+      </c>
+      <c r="D250" s="6" t="s">
+        <v>245</v>
+      </c>
+      <c r="E250" s="5">
+        <v>18.804775000000003</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="75" fitToWidth="0" fitToHeight="0" orientation="landscape" r:id="rId1"/>
-[...3 lines deleted...]
-  </rowBreaks>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
-</file>
-[...854 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template/>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr> PROFESSIONAL</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Guinot</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...4 lines deleted...]
-  <cp:lastModifiedBy/>
+  <dc:creator>Kelter</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
 </cp:coreProperties>
 </file>