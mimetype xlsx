--- v0 (2026-07-22)
+++ v1 (2026-10-21)
@@ -7,1343 +7,419 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="153222"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Kelter International Pte Ltd\Derrick Ng - Viimart\Operation\Wholesale Price\New Lists\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="10980" windowHeight="7845"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="14385" windowHeight="7065"/>
   </bookViews>
   <sheets>
-    <sheet name="Mercedes Benz" sheetId="1" r:id="rId1"/>
+    <sheet name="Hermes" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="924" uniqueCount="425">
-[...7 lines deleted...]
-    <t>Club</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="223" uniqueCount="117">
+  <si>
+    <t>Hermes</t>
   </si>
   <si>
     <t>Regular</t>
   </si>
   <si>
-    <t>Single Fragrance</t>
-[...1226 lines deleted...]
-    <t>Giftset Woman In Red (Edp 90Ml + Body Lotion 100Ml) 2024</t>
+    <t>Terre D'Hermes Edt Vapo Refillable 30Ml</t>
+  </si>
+  <si>
+    <t>Terre D'Hermes Edt Vapo 50Ml</t>
+  </si>
+  <si>
+    <t>Terre D'Hermes Edt Vapo 100Ml</t>
+  </si>
+  <si>
+    <t>Terre D'Hermes Edt Vapo 200Ml</t>
+  </si>
+  <si>
+    <t>Terre D'Hermes Edt Recharge 125Ml</t>
+  </si>
+  <si>
+    <t>Terre D'Hermes Eau Givree Edp Vapo Refillable 50Ml</t>
+  </si>
+  <si>
+    <t>Terre D'Hermes Eau Givree Edp Vapo Refillable 100Ml</t>
+  </si>
+  <si>
+    <t>Terre D'Hermes Eau Givree Edp Vapo Refillable 175Ml</t>
+  </si>
+  <si>
+    <t>Terre D'Hermes Eau Givree Edp Recharge 200Ml</t>
+  </si>
+  <si>
+    <t>Terre D'Hermes Parfum Vapo 75Ml</t>
+  </si>
+  <si>
+    <t>Terre D'Hermes Parfum Vapo 200Ml</t>
+  </si>
+  <si>
+    <t>Terre D'Hermes Eau Intense Vetiver Edp Vapo 50Ml</t>
+  </si>
+  <si>
+    <t>Terre D'Hermes Eau Intense Vetiver Edp Vapo 100Ml</t>
+  </si>
+  <si>
+    <t>Terre D'Hermes Eau Intense Vetiver Edp Vapo 200Ml</t>
+  </si>
+  <si>
+    <t>Terre D'Hermes Aftershave Balm ? Pump Bottle 100Ml</t>
+  </si>
+  <si>
+    <t>Terre D'Hermes After Shave Lotion -  Flacon 100Ml</t>
+  </si>
+  <si>
+    <t>Terre D'Hermes Shower Gel Hair and Body  200Ml</t>
+  </si>
+  <si>
+    <t>Terre D'Hermes Deodorant Vapo 150Ml</t>
+  </si>
+  <si>
+    <t>Terre D'Hermes Deodorant Stick 75Ml</t>
+  </si>
+  <si>
+    <t>H24 Edt Vapo Refillable 30Ml</t>
+  </si>
+  <si>
+    <t>H24 Edt Vapo 50Ml</t>
+  </si>
+  <si>
+    <t>H24 Edt Vapo 100Ml</t>
+  </si>
+  <si>
+    <t>H24 Edt Vapo Recharge 175Ml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">H24 Edt Recharge 200Ml </t>
+  </si>
+  <si>
+    <t>H24 Edp Vapo Refillable 30Ml</t>
+  </si>
+  <si>
+    <t>H24 Edp Vapo Refillable 50Ml</t>
+  </si>
+  <si>
+    <t>H24 Edp Vapo Refillable 100Ml</t>
+  </si>
+  <si>
+    <t>H24 Edp Vapo Refillable 175Ml</t>
+  </si>
+  <si>
+    <t>H24 Edp Vapo Recharge 200Ml</t>
+  </si>
+  <si>
+    <t>H24 Edp Kit 30Ml+125Ml Recharge</t>
+  </si>
+  <si>
+    <t>H24 Herbes Vives Edp Vapo Refillable 50Ml</t>
+  </si>
+  <si>
+    <t>H24 Herbes Vives Edp Vapo Refillable 100Ml</t>
+  </si>
+  <si>
+    <t>H24 Herbes Vives Edp Recharge 200Ml</t>
+  </si>
+  <si>
+    <t>H24 Face Moisturizer 100Ml</t>
+  </si>
+  <si>
+    <t>H24 Deodorant Vapo 150Ml</t>
+  </si>
+  <si>
+    <t>H24 Deodorant Stick 75Ml</t>
+  </si>
+  <si>
+    <t>Jardin A Cythere - Edt Vapo Refillable 30Ml</t>
+  </si>
+  <si>
+    <t>Jardin A Cythere - Edt Vapo Refillable 50Ml</t>
+  </si>
+  <si>
+    <t>Jardin A Cythere - Edt Vapo Refillable 100Ml</t>
+  </si>
+  <si>
+    <t>Jardin A Cythere - Edt Recharge 200Ml</t>
+  </si>
+  <si>
+    <t>Le Jardin De Monsieur Li Edt Vapo 50Ml</t>
+  </si>
+  <si>
+    <t>Le Jardin De Monsieur Li Edt Vapo 100Ml</t>
+  </si>
+  <si>
+    <t>Un Jardin En Mediterranee Edt Vapo 50Ml</t>
+  </si>
+  <si>
+    <t>Un Jardin En Mediterranee Edt Vapo 100Ml</t>
+  </si>
+  <si>
+    <t>Un Jardin Sur La Lagune Edt Vapo 50Ml</t>
+  </si>
+  <si>
+    <t>Un Jardin Sur La Lagune Edt Vapo 100Ml</t>
+  </si>
+  <si>
+    <t>Un Jardin Sur Le Nil Edt Vapo 50Ml</t>
+  </si>
+  <si>
+    <t>Un Jardin Sur Le Nil Edt Vapo 100Ml</t>
+  </si>
+  <si>
+    <t>Un Jardin Sur Le Toit Edt Vapo 50Ml</t>
+  </si>
+  <si>
+    <t>Un Jardin Sur Le Toit Edt Vapo 100Ml</t>
+  </si>
+  <si>
+    <t>Eau D'Orange Verte Edc Vapo Refillable 50Ml</t>
+  </si>
+  <si>
+    <t>Eau D'Orange Verte Edc Vapo 100Ml</t>
+  </si>
+  <si>
+    <t>Eau D'Orange Verte Edc Flacon &amp; Vapo 200Ml</t>
+  </si>
+  <si>
+    <t>Concentre D'Orange Verte Edt Vapo Refillable 50Ml</t>
+  </si>
+  <si>
+    <t>Concentre D'Orange Verte Edt Vapo 100Ml</t>
+  </si>
+  <si>
+    <t>Eau De Citron Noir Edc Vapo 100Ml</t>
+  </si>
+  <si>
+    <t>Eau De Rhubarbe Ecarlate Edc Vapo 100Ml</t>
+  </si>
+  <si>
+    <t>Eau De Basilic Pourpre Edc Vapo 100Ml</t>
+  </si>
+  <si>
+    <t>Barenia Edp Vapo Refillable 30Ml</t>
+  </si>
+  <si>
+    <t>Barenia Edp Vapo Refillable 60Ml</t>
+  </si>
+  <si>
+    <t>Barenia Edp Vapo Refillable 100Ml</t>
+  </si>
+  <si>
+    <t>Barenia Edp Recharge 125Ml</t>
+  </si>
+  <si>
+    <t>Twilly D'Hermes Edp Vapo 30Ml</t>
+  </si>
+  <si>
+    <t>Twilly D'Hermes Edp Vapo 50Ml</t>
+  </si>
+  <si>
+    <t>Twilly D'Hermes Edp Vapo 85Ml</t>
+  </si>
+  <si>
+    <t>Twilly D'Hermes Eau Poivree Edp Vapo 50Ml</t>
+  </si>
+  <si>
+    <t>Twilly D'Hermes Eau Poivree Edp Vapo 85Ml</t>
+  </si>
+  <si>
+    <t>Twilly D'Hermes Eau Ginger Edp Vapo 30Ml</t>
+  </si>
+  <si>
+    <t>Twilly D'Hermes Eau Ginger Edp Vapo 50Ml</t>
+  </si>
+  <si>
+    <t>Twilly D'Hermes Eau Ginger Edp Vapo 85Ml</t>
+  </si>
+  <si>
+    <t>Tutti Twilly D'Hermes Edp Vapo 30Ml</t>
+  </si>
+  <si>
+    <t>Tutti Twilly D'Hermes Edp Vapo 50Ml</t>
+  </si>
+  <si>
+    <t>Tutti Twilly D'Hermes Edp Vapo 85Ml</t>
+  </si>
+  <si>
+    <t>Twilly D'Hermes Hydrating Shower Milk 200Ml</t>
+  </si>
+  <si>
+    <t>Twilly D'Hermes Shower Cream 200Ml</t>
+  </si>
+  <si>
+    <t>Twilly D'Hermes Deodorant Vapo 150Ml</t>
+  </si>
+  <si>
+    <t>Eau Des Merveilles Edt Vapo Refillable 30Ml</t>
+  </si>
+  <si>
+    <t>Eau Des Merveilles Edt Vapo 50Ml</t>
+  </si>
+  <si>
+    <t>Eau Des Merveilles Edt Vapo 100Ml</t>
+  </si>
+  <si>
+    <t>Eau Des Merveilles Edt Recharge 125Ml</t>
+  </si>
+  <si>
+    <t>Eau Des Merveilles Bleue Edt Vapo 30Ml</t>
+  </si>
+  <si>
+    <t>Eau Des Merveilles Bleue Edt Vapo 50Ml</t>
+  </si>
+  <si>
+    <t>Eau Des Merveilles Bleue Edt Vapo 100Ml</t>
+  </si>
+  <si>
+    <t>Elixir Des Merveilles Edp Vapo 50Ml</t>
+  </si>
+  <si>
+    <t>Elixir Des Merveilles Edp Vapo 100Ml</t>
+  </si>
+  <si>
+    <t>L'Ambre Des Merveilles Edp Vapo 50Ml</t>
+  </si>
+  <si>
+    <t>L'Ambre Des Merveilles Edp Vapo 100Ml</t>
+  </si>
+  <si>
+    <t>L'Ombre Des Merveilles Edp Vapo 30Ml</t>
+  </si>
+  <si>
+    <t>L'Ombre Des Merveilles Edp Vapo 50Ml</t>
+  </si>
+  <si>
+    <t>L'Ombre Des Merveilles Edp Vapo 100Ml</t>
+  </si>
+  <si>
+    <t>Jour D'Hermes Edp Vapo Refillable 30Ml</t>
+  </si>
+  <si>
+    <t>Jour D'Hermes Edp Vapo Refillable 50Ml</t>
+  </si>
+  <si>
+    <t>Jour D'Hermes Edp Vapo Refillable 85Ml</t>
+  </si>
+  <si>
+    <t>Jour D'Hermes Absolu Edp Vapo Refillable 50Ml</t>
+  </si>
+  <si>
+    <t>Voyage D'Hermes Edt Vapo Refillable 100Ml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Voyage D'Hermes Edt Recharge 200Ml </t>
+  </si>
+  <si>
+    <t>Voyage D'Hermes Parfum Vapo Refillable 100Ml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Voyage D'Hermes Parfum Recharge 200Ml </t>
+  </si>
+  <si>
+    <t>Voyage D'Hermes Deodorant Vapo 150Ml</t>
+  </si>
+  <si>
+    <t>24 Faubourg Edt Vapo 50Ml</t>
+  </si>
+  <si>
+    <t>24 Faubourg Edt Vapo 100Ml</t>
+  </si>
+  <si>
+    <t>24 Faubourg Edp Vapo 50Ml</t>
+  </si>
+  <si>
+    <t>24 Faubourg Edp Vapo 100Ml</t>
+  </si>
+  <si>
+    <t>Caleche Edt Vapo 50Ml</t>
+  </si>
+  <si>
+    <t>Caleche Edt Vapo 100Ml</t>
+  </si>
+  <si>
+    <t>Caleche Sdp Edp Vapo 50Ml</t>
+  </si>
+  <si>
+    <t>Caleche Sdp Edp Vapo 100Ml</t>
   </si>
   <si>
     <t>Exw Sin/Europe</t>
   </si>
   <si>
-    <t>Lead Time: 5-7 weeks</t>
-[...2 lines deleted...]
-    <t>Moq Eur15000.00</t>
+    <t>Lead Time: 3-5 weeks</t>
+  </si>
+  <si>
+    <t>Moq Eur15,000</t>
   </si>
   <si>
     <t>Ean</t>
   </si>
   <si>
     <t>Ref</t>
   </si>
   <si>
-    <t>Line</t>
-[...1 lines deleted...]
-  <si>
     <t>Status</t>
   </si>
   <si>
-    <t>Concentration</t>
-[...1 lines deleted...]
-  <si>
     <t>Description</t>
-  </si>
-[...1 lines deleted...]
-    <t>Qty/Pack</t>
   </si>
   <si>
     <t>Cost (eur)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
-    <numFmt numFmtId="164" formatCode="[$€-2]\ #,##0.00"/>
+    <numFmt numFmtId="164" formatCode="[$€-2]\ #,##0.00;[Red]\-[$€-2]\ #,##0.00"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1663,4982 +739,1953 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:L203"/>
+  <dimension ref="A1:E114"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="G1" workbookViewId="0">
-      <selection activeCell="L21" sqref="L21"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="L25" sqref="L23:L25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15.5" style="2" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="8.375" style="2" bestFit="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="13" max="16384" width="9" style="3"/>
+    <col min="2" max="2" width="10.625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="10.5" style="2" customWidth="1"/>
+    <col min="4" max="4" width="52" style="3" customWidth="1"/>
+    <col min="5" max="5" width="9.125" style="3" bestFit="1" customWidth="1"/>
+    <col min="6" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="4"/>
     </row>
-    <row r="3" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="4" t="s">
-        <v>414</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="4" t="s">
-        <v>415</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="4" t="s">
-        <v>416</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="4"/>
+    </row>
+    <row r="7" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="5" t="s">
-        <v>417</v>
+        <v>112</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>418</v>
+        <v>113</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>419</v>
-[...2 lines deleted...]
-        <v>420</v>
+        <v>114</v>
+      </c>
+      <c r="D7" s="6" t="s">
+        <v>115</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>421</v>
-[...11 lines deleted...]
-    <row r="8" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="7">
-        <v>3595471041012</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>3346130009702</v>
+      </c>
+      <c r="B8" s="2">
+        <v>65181360</v>
       </c>
       <c r="C8" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D8" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="D8" s="2" t="s">
+      <c r="E8" s="8">
+        <v>36.568800000000003</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="7">
+        <v>3346130009610</v>
+      </c>
+      <c r="B9" s="2">
+        <v>65181347</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D9" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="E9" s="8">
+        <v>41.536800000000007</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="7">
+        <v>3346130009603</v>
+      </c>
+      <c r="B10" s="2">
+        <v>65181346</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D10" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="F8" s="3" t="s">
+      <c r="E10" s="8">
+        <v>56.883600000000008</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="7">
+        <v>3346130013457</v>
+      </c>
+      <c r="B11" s="2">
+        <v>65181352</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D11" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="G8" s="2">
+      <c r="E11" s="8">
+        <v>84.866399999999999</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="7">
+        <v>3346130009672</v>
+      </c>
+      <c r="B12" s="2">
+        <v>65181369</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E12" s="8">
+        <v>56.883600000000008</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="7">
+        <v>3346130012375</v>
+      </c>
+      <c r="B13" s="2">
+        <v>65181332</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="E13" s="8">
+        <v>46.947600000000001</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="7">
+        <v>3346130012245</v>
+      </c>
+      <c r="B14" s="2">
+        <v>65181331</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E14" s="8">
+        <v>64.108800000000002</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="7">
+        <v>3346130416135</v>
+      </c>
+      <c r="B15" s="2">
+        <v>65190012</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E15" s="8">
+        <v>83.97</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="7">
+        <v>3346130416654</v>
+      </c>
+      <c r="B16" s="2">
+        <v>65201552</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E16" s="8">
+        <v>87.12360000000001</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="7">
+        <v>3346130013495</v>
+      </c>
+      <c r="B17" s="2">
+        <v>65181371</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" s="8">
+        <v>69.973200000000006</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="7">
+        <v>3346130013501</v>
+      </c>
+      <c r="B18" s="2">
+        <v>65181376</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E18" s="8">
+        <v>108.3456</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="7">
+        <v>3346131430734</v>
+      </c>
+      <c r="B19" s="2">
+        <v>65175398</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E19" s="8">
+        <v>46.947600000000001</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="7">
+        <v>3346131430741</v>
+      </c>
+      <c r="B20" s="2">
+        <v>65175400</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E20" s="8">
+        <v>64.108800000000002</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="7">
+        <v>3346131431625</v>
+      </c>
+      <c r="B21" s="2">
+        <v>65175375</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E21" s="8">
+        <v>92.0916</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="7">
+        <v>3346130009788</v>
+      </c>
+      <c r="B22" s="2">
+        <v>65181433</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E22" s="8">
+        <v>33.858000000000004</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="7">
+        <v>3346130009726</v>
+      </c>
+      <c r="B23" s="2">
+        <v>65181348</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E23" s="8">
+        <v>34.7652</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="7">
+        <v>3346130009894</v>
+      </c>
+      <c r="B24" s="2">
+        <v>65181391</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E24" s="8">
+        <v>22.571999999999999</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="7">
+        <v>3346130009764</v>
+      </c>
+      <c r="B25" s="2">
+        <v>65181349</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E25" s="8">
+        <v>20.314799999999998</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="7">
+        <v>3346130009931</v>
+      </c>
+      <c r="B26" s="2">
+        <v>65181428</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E26" s="8">
+        <v>20.314799999999998</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="7">
+        <v>3346130010951</v>
+      </c>
+      <c r="B27" s="2">
+        <v>65186921</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E27" s="8">
+        <v>36.568800000000003</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="7">
+        <v>3346133500046</v>
+      </c>
+      <c r="B28" s="2">
+        <v>65174983</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E28" s="8">
+        <v>41.536800000000007</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="7">
+        <v>3346133500022</v>
+      </c>
+      <c r="B29" s="2">
+        <v>65174980</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E29" s="8">
+        <v>56.883600000000008</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="7">
+        <v>3346130010968</v>
+      </c>
+      <c r="B30" s="2">
+        <v>65190009</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D30" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="H8" s="8">
-[...163 lines deleted...]
-      <c r="G15" s="2">
+      <c r="E30" s="8">
+        <v>77.198400000000007</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="7">
+        <v>3346130417477</v>
+      </c>
+      <c r="B31" s="2">
+        <v>65201555</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E31" s="8">
+        <v>77.198400000000007</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="7">
+        <v>3346130417491</v>
+      </c>
+      <c r="B32" s="2">
+        <v>65190035</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E32" s="8">
+        <v>38.826000000000008</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="7">
+        <v>3346130413769</v>
+      </c>
+      <c r="B33" s="2">
+        <v>65185869</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="E33" s="8">
+        <v>46.947600000000001</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="7">
+        <v>3346130413752</v>
+      </c>
+      <c r="B34" s="2">
+        <v>65185868</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D34" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="H15" s="8">
-[...45 lines deleted...]
-      <c r="G17" s="2">
+      <c r="E34" s="8">
+        <v>64.108800000000002</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="7">
+        <v>3346130417484</v>
+      </c>
+      <c r="B35" s="2">
+        <v>65190034</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="E35" s="8">
+        <v>84.866399999999999</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="7">
+        <v>3346130417514</v>
+      </c>
+      <c r="B36" s="2">
+        <v>65190414</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E36" s="8">
+        <v>87.12360000000001</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="7">
+        <v>3346130417507</v>
+      </c>
+      <c r="B37" s="2">
+        <v>65190142</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E37" s="8">
+        <v>72.230400000000003</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="7">
+        <v>3346130432104</v>
+      </c>
+      <c r="B38" s="2">
+        <v>65199128</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E38" s="8">
+        <v>46.947600000000001</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="7">
+        <v>3346130432111</v>
+      </c>
+      <c r="B39" s="2">
+        <v>65199129</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E39" s="8">
+        <v>64.108800000000002</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="7">
+        <v>3346130432128</v>
+      </c>
+      <c r="B40" s="2">
+        <v>65199130</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E40" s="8">
+        <v>87.12360000000001</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="7">
+        <v>3346130417682</v>
+      </c>
+      <c r="B41" s="2">
+        <v>65190273</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="E41" s="8">
+        <v>31.600800000000003</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="7">
+        <v>3346130413639</v>
+      </c>
+      <c r="B42" s="2">
+        <v>65185945</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E42" s="8">
+        <v>20.314799999999998</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="7">
+        <v>3346130413646</v>
+      </c>
+      <c r="B43" s="2">
+        <v>65185944</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E43" s="8">
+        <v>20.314799999999998</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="7">
+        <v>3346130417248</v>
+      </c>
+      <c r="B44" s="2">
+        <v>65190026</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E44" s="8">
+        <v>33.404400000000003</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="7">
+        <v>3346130417255</v>
+      </c>
+      <c r="B45" s="2">
+        <v>65190027</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D45" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E45" s="8">
+        <v>45.143999999999998</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="7">
+        <v>3346130417262</v>
+      </c>
+      <c r="B46" s="2">
+        <v>65190028</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D46" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="E46" s="8">
+        <v>63.201600000000006</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="7">
+        <v>3346130417361</v>
+      </c>
+      <c r="B47" s="2">
+        <v>65190033</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="E47" s="8">
+        <v>85.773600000000002</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="7">
+        <v>3346132600044</v>
+      </c>
+      <c r="B48" s="2">
+        <v>65174936</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="E48" s="8">
+        <v>45.143999999999998</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="7">
+        <v>3346132600013</v>
+      </c>
+      <c r="B49" s="2">
+        <v>65174938</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E49" s="8">
+        <v>63.201600000000006</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="7">
+        <v>3346131210022</v>
+      </c>
+      <c r="B50" s="2">
+        <v>65175270</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D50" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E50" s="8">
+        <v>45.143999999999998</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="7">
+        <v>3346131210015</v>
+      </c>
+      <c r="B51" s="2">
+        <v>65175269</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="E51" s="8">
+        <v>63.201600000000006</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="7">
+        <v>3346133600043</v>
+      </c>
+      <c r="B52" s="2">
+        <v>65175289</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="E52" s="8">
+        <v>45.143999999999998</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="7">
+        <v>3346133600050</v>
+      </c>
+      <c r="B53" s="2">
+        <v>65175285</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D53" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="E53" s="8">
+        <v>63.201600000000006</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="7">
+        <v>3346138900094</v>
+      </c>
+      <c r="B54" s="2">
+        <v>65175313</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D54" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="H17" s="8">
-[...249 lines deleted...]
-      <c r="C28" s="2" t="s">
+      <c r="E54" s="8">
+        <v>45.143999999999998</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="7">
+        <v>3346138900087</v>
+      </c>
+      <c r="B55" s="2">
+        <v>65175311</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D55" s="3" t="s">
         <v>49</v>
       </c>
-      <c r="D28" s="2" t="s">
-[...5 lines deleted...]
-      <c r="F28" s="3" t="s">
+      <c r="E55" s="8">
+        <v>63.201600000000006</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="7">
+        <v>3346132400033</v>
+      </c>
+      <c r="B56" s="2">
+        <v>65175336</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D56" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="G28" s="2">
-[...10 lines deleted...]
-      <c r="B29" s="2" t="s">
+      <c r="E56" s="8">
+        <v>45.143999999999998</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="7">
+        <v>3346132400019</v>
+      </c>
+      <c r="B57" s="2">
+        <v>65175333</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D57" s="3" t="s">
         <v>51</v>
       </c>
-      <c r="C29" s="2" t="s">
-[...8 lines deleted...]
-      <c r="F29" s="3" t="s">
+      <c r="E57" s="8">
+        <v>63.201600000000006</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="7">
+        <v>3346130493716</v>
+      </c>
+      <c r="B58" s="2">
+        <v>65174679</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D58" s="3" t="s">
         <v>52</v>
       </c>
-      <c r="G29" s="2">
-[...10 lines deleted...]
-      <c r="B30" s="2" t="s">
+      <c r="E58" s="8">
+        <v>41.536800000000007</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="7">
+        <v>3346130493594</v>
+      </c>
+      <c r="B59" s="2">
+        <v>65174672</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D59" s="3" t="s">
         <v>53</v>
       </c>
-      <c r="C30" s="2" t="s">
-[...5 lines deleted...]
-      <c r="F30" s="3" t="s">
+      <c r="E59" s="8">
+        <v>56.883600000000008</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="7">
+        <v>3346130493570</v>
+      </c>
+      <c r="B60" s="2">
+        <v>65174665</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D60" s="3" t="s">
         <v>54</v>
       </c>
-      <c r="G30" s="2">
-[...10 lines deleted...]
-      <c r="B31" s="2" t="s">
+      <c r="E60" s="8">
+        <v>84.866399999999999</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="7">
+        <v>3346130490647</v>
+      </c>
+      <c r="B61" s="2">
+        <v>65174518</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D61" s="3" t="s">
         <v>55</v>
       </c>
-      <c r="C31" s="2" t="s">
-[...5 lines deleted...]
-      <c r="F31" s="3" t="s">
+      <c r="E61" s="8">
+        <v>41.536800000000007</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="7">
+        <v>3346130490654</v>
+      </c>
+      <c r="B62" s="2">
+        <v>65174517</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D62" s="3" t="s">
         <v>56</v>
       </c>
-      <c r="G31" s="2">
-[...10 lines deleted...]
-      <c r="B32" s="2" t="s">
+      <c r="E62" s="8">
+        <v>56.883600000000008</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="7">
+        <v>3346132004903</v>
+      </c>
+      <c r="B63" s="2">
+        <v>65174529</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D63" s="3" t="s">
         <v>57</v>
       </c>
-      <c r="C32" s="2" t="s">
-[...5 lines deleted...]
-      <c r="F32" s="3" t="s">
+      <c r="E63" s="8">
+        <v>56.883600000000008</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="7">
+        <v>3346130009382</v>
+      </c>
+      <c r="B64" s="2">
+        <v>65181452</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D64" s="3" t="s">
         <v>58</v>
       </c>
-      <c r="G32" s="2">
-[...10 lines deleted...]
-      <c r="B33" s="2" t="s">
+      <c r="E64" s="8">
+        <v>56.883600000000008</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="7">
+        <v>3346130000020</v>
+      </c>
+      <c r="B65" s="2">
+        <v>65181290</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D65" s="3" t="s">
         <v>59</v>
       </c>
-      <c r="C33" s="2" t="s">
-[...5 lines deleted...]
-      <c r="F33" s="3" t="s">
+      <c r="E65" s="8">
+        <v>56.883600000000008</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="7">
+        <v>3346130431800</v>
+      </c>
+      <c r="B66" s="2">
+        <v>65214682</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D66" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="G33" s="2">
-[...10 lines deleted...]
-      <c r="B34" s="2" t="s">
+      <c r="E66" s="8">
+        <v>37.918800000000005</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="7">
+        <v>3346130421344</v>
+      </c>
+      <c r="B67" s="2">
+        <v>65214681</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D67" s="3" t="s">
         <v>61</v>
       </c>
-      <c r="C34" s="2" t="s">
+      <c r="E67" s="8">
+        <v>54.172800000000002</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="7">
+        <v>3346130421337</v>
+      </c>
+      <c r="B68" s="2">
+        <v>65214680</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D68" s="3" t="s">
         <v>62</v>
       </c>
-      <c r="D34" s="2" t="s">
-[...5 lines deleted...]
-      <c r="F34" s="3" t="s">
+      <c r="E68" s="8">
+        <v>74.4876</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="7">
+        <v>3346130421351</v>
+      </c>
+      <c r="B69" s="2">
+        <v>65214679</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D69" s="3" t="s">
         <v>63</v>
       </c>
-      <c r="G34" s="2">
-[...10 lines deleted...]
-      <c r="B35" s="2" t="s">
+      <c r="E69" s="8">
+        <v>74.4876</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="7">
+        <v>3346130010340</v>
+      </c>
+      <c r="B70" s="2">
+        <v>65181382</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D70" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="C35" s="2" t="s">
-[...8 lines deleted...]
-      <c r="F35" s="3" t="s">
+      <c r="E70" s="8">
+        <v>35.661600000000007</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="7">
+        <v>3346130010357</v>
+      </c>
+      <c r="B71" s="2">
+        <v>65181383</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D71" s="3" t="s">
         <v>65</v>
       </c>
-      <c r="G35" s="2">
-[...10 lines deleted...]
-      <c r="B36" s="2" t="s">
+      <c r="E71" s="8">
+        <v>51.008400000000002</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="7">
+        <v>3346130010364</v>
+      </c>
+      <c r="B72" s="2">
+        <v>65181384</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D72" s="3" t="s">
         <v>66</v>
       </c>
-      <c r="C36" s="2" t="s">
-[...19 lines deleted...]
-      <c r="B37" s="2" t="s">
+      <c r="E72" s="8">
+        <v>71.323200000000014</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="7">
+        <v>3346130009481</v>
+      </c>
+      <c r="B73" s="2">
+        <v>65181466</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D73" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="C37" s="2" t="s">
-[...5 lines deleted...]
-      <c r="F37" s="3" t="s">
+      <c r="E73" s="8">
+        <v>51.008400000000002</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="7">
+        <v>3346130009566</v>
+      </c>
+      <c r="B74" s="2">
+        <v>65181465</v>
+      </c>
+      <c r="C74" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D74" s="3" t="s">
         <v>68</v>
       </c>
-      <c r="G37" s="2">
-[...10 lines deleted...]
-      <c r="B38" s="2" t="s">
+      <c r="E74" s="8">
+        <v>71.323200000000014</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="7">
+        <v>3346133203657</v>
+      </c>
+      <c r="B75" s="2">
+        <v>65175167</v>
+      </c>
+      <c r="C75" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D75" s="3" t="s">
         <v>69</v>
       </c>
-      <c r="C38" s="2" t="s">
-[...8 lines deleted...]
-      <c r="F38" s="3" t="s">
+      <c r="E75" s="8">
+        <v>35.661600000000007</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="7">
+        <v>3346133203664</v>
+      </c>
+      <c r="B76" s="2">
+        <v>65175169</v>
+      </c>
+      <c r="C76" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D76" s="3" t="s">
         <v>70</v>
       </c>
-      <c r="H38" s="8">
-[...7 lines deleted...]
-      <c r="B39" s="2" t="s">
+      <c r="E76" s="8">
+        <v>51.008400000000002</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="7">
+        <v>3346133203671</v>
+      </c>
+      <c r="B77" s="2">
+        <v>65175170</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D77" s="3" t="s">
         <v>71</v>
       </c>
-      <c r="C39" s="2" t="s">
-[...5 lines deleted...]
-      <c r="F39" s="3" t="s">
+      <c r="E77" s="8">
+        <v>71.323200000000014</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="7">
+        <v>3346130422471</v>
+      </c>
+      <c r="B78" s="2">
+        <v>65193699</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D78" s="3" t="s">
         <v>72</v>
       </c>
-      <c r="H39" s="8">
-[...7 lines deleted...]
-      <c r="B40" s="2" t="s">
+      <c r="E78" s="8">
+        <v>35.661600000000007</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="7">
+        <v>3346130422488</v>
+      </c>
+      <c r="B79" s="2">
+        <v>65193700</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D79" s="3" t="s">
         <v>73</v>
       </c>
-      <c r="C40" s="2" t="s">
+      <c r="E79" s="8">
+        <v>51.008400000000002</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="7">
+        <v>3346130422495</v>
+      </c>
+      <c r="B80" s="2">
+        <v>65193701</v>
+      </c>
+      <c r="C80" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D80" s="3" t="s">
         <v>74</v>
       </c>
-      <c r="D40" s="2" t="s">
-[...5 lines deleted...]
-      <c r="F40" s="3" t="s">
+      <c r="E80" s="8">
+        <v>71.323200000000014</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="7">
+        <v>3346130010470</v>
+      </c>
+      <c r="B81" s="2">
+        <v>65181399</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D81" s="3" t="s">
         <v>75</v>
       </c>
-      <c r="G40" s="2">
-[...10 lines deleted...]
-      <c r="B41" s="2" t="s">
+      <c r="E81" s="8">
+        <v>31.600800000000003</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="7">
+        <v>3346130010388</v>
+      </c>
+      <c r="B82" s="2">
+        <v>65181453</v>
+      </c>
+      <c r="C82" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D82" s="3" t="s">
         <v>76</v>
       </c>
-      <c r="C41" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E41" s="2" t="s">
+      <c r="E82" s="8">
+        <v>26.632800000000003</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="7">
+        <v>3346130010418</v>
+      </c>
+      <c r="B83" s="2">
+        <v>65181436</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D83" s="3" t="s">
         <v>77</v>
       </c>
-      <c r="F41" s="3" t="s">
+      <c r="E83" s="8">
+        <v>26.632800000000003</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="7">
+        <v>3346130008453</v>
+      </c>
+      <c r="B84" s="2">
+        <v>65186889</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D84" s="3" t="s">
         <v>78</v>
       </c>
-      <c r="G41" s="2">
-[...10 lines deleted...]
-      <c r="B42" s="2" t="s">
+      <c r="E84" s="8">
+        <v>35.661600000000007</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="7">
+        <v>3346130010258</v>
+      </c>
+      <c r="B85" s="2">
+        <v>65181409</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D85" s="3" t="s">
         <v>79</v>
       </c>
-      <c r="C42" s="2" t="s">
-[...8 lines deleted...]
-      <c r="F42" s="3" t="s">
+      <c r="E85" s="8">
+        <v>49.6584</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="7">
+        <v>3346130010265</v>
+      </c>
+      <c r="B86" s="2">
+        <v>65181410</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D86" s="3" t="s">
         <v>80</v>
       </c>
-      <c r="G42" s="2">
-[...10 lines deleted...]
-      <c r="B43" s="2" t="s">
+      <c r="E86" s="8">
+        <v>67.716000000000008</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="7">
+        <v>3346130008507</v>
+      </c>
+      <c r="B87" s="2">
+        <v>65186898</v>
+      </c>
+      <c r="C87" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D87" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="C43" s="2" t="s">
-[...8 lines deleted...]
-      <c r="F43" s="3" t="s">
+      <c r="E87" s="8">
+        <v>67.716000000000008</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="7">
+        <v>3346130008460</v>
+      </c>
+      <c r="B88" s="2">
+        <v>65190302</v>
+      </c>
+      <c r="C88" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D88" s="3" t="s">
         <v>82</v>
       </c>
-      <c r="G43" s="2">
-[...10 lines deleted...]
-      <c r="B44" s="2" t="s">
+      <c r="E88" s="8">
+        <v>35.661600000000007</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="7">
+        <v>3346130009313</v>
+      </c>
+      <c r="B89" s="2">
+        <v>65181474</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D89" s="3" t="s">
         <v>83</v>
       </c>
-      <c r="C44" s="2" t="s">
+      <c r="E89" s="8">
+        <v>49.6584</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="7">
+        <v>3346130009320</v>
+      </c>
+      <c r="B90" s="2">
+        <v>65181475</v>
+      </c>
+      <c r="C90" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D90" s="3" t="s">
         <v>84</v>
       </c>
-      <c r="D44" s="2" t="s">
-[...5 lines deleted...]
-      <c r="F44" s="3" t="s">
+      <c r="E90" s="8">
+        <v>67.716000000000008</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="7">
+        <v>3346130010166</v>
+      </c>
+      <c r="B91" s="2">
+        <v>65181412</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D91" s="3" t="s">
         <v>85</v>
       </c>
-      <c r="G44" s="2">
-[...10 lines deleted...]
-      <c r="B45" s="2" t="s">
+      <c r="E91" s="8">
+        <v>54.172800000000002</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="7">
+        <v>3346130010173</v>
+      </c>
+      <c r="B92" s="2">
+        <v>65181413</v>
+      </c>
+      <c r="C92" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D92" s="3" t="s">
         <v>86</v>
       </c>
-      <c r="C45" s="2" t="s">
-[...8 lines deleted...]
-      <c r="F45" s="3" t="s">
+      <c r="E92" s="8">
+        <v>74.4876</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="7">
+        <v>3346130010067</v>
+      </c>
+      <c r="B93" s="2">
+        <v>65181476</v>
+      </c>
+      <c r="C93" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D93" s="3" t="s">
         <v>87</v>
       </c>
-      <c r="G45" s="2">
-[...10 lines deleted...]
-      <c r="B46" s="2" t="s">
+      <c r="E93" s="8">
+        <v>54.172800000000002</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="7">
+        <v>3346130010074</v>
+      </c>
+      <c r="B94" s="2">
+        <v>65181477</v>
+      </c>
+      <c r="C94" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D94" s="3" t="s">
         <v>88</v>
       </c>
-      <c r="C46" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E46" s="2" t="s">
+      <c r="E94" s="8">
+        <v>74.4876</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="7">
+        <v>3346130008477</v>
+      </c>
+      <c r="B95" s="2">
+        <v>65190412</v>
+      </c>
+      <c r="C95" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D95" s="3" t="s">
         <v>89</v>
       </c>
-      <c r="F46" s="3" t="s">
+      <c r="E95" s="8">
+        <v>37.918800000000005</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="7">
+        <v>3346131797097</v>
+      </c>
+      <c r="B96" s="2">
+        <v>65174958</v>
+      </c>
+      <c r="C96" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D96" s="3" t="s">
         <v>90</v>
       </c>
-      <c r="G46" s="2">
-[...10 lines deleted...]
-      <c r="B47" s="2" t="s">
+      <c r="E96" s="8">
+        <v>54.172800000000002</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="7">
+        <v>3346131797080</v>
+      </c>
+      <c r="B97" s="2">
+        <v>65174955</v>
+      </c>
+      <c r="C97" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D97" s="3" t="s">
         <v>91</v>
       </c>
-      <c r="C47" s="2" t="s">
-[...5 lines deleted...]
-      <c r="F47" s="3" t="s">
+      <c r="E97" s="8">
+        <v>74.4876</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="7">
+        <v>3346132300067</v>
+      </c>
+      <c r="B98" s="2">
+        <v>65174893</v>
+      </c>
+      <c r="C98" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D98" s="3" t="s">
         <v>92</v>
       </c>
-      <c r="G47" s="2">
-[...10 lines deleted...]
-      <c r="B48" s="2" t="s">
+      <c r="E98" s="8">
+        <v>40.176000000000009</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="7">
+        <v>3346132300029</v>
+      </c>
+      <c r="B99" s="2">
+        <v>65174894</v>
+      </c>
+      <c r="C99" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D99" s="3" t="s">
         <v>93</v>
       </c>
-      <c r="C48" s="2" t="s">
-[...8 lines deleted...]
-      <c r="F48" s="3" t="s">
+      <c r="E99" s="8">
+        <v>54.172800000000002</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="7">
+        <v>3346132301149</v>
+      </c>
+      <c r="B100" s="2">
+        <v>65174895</v>
+      </c>
+      <c r="C100" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D100" s="3" t="s">
         <v>94</v>
       </c>
-      <c r="G48" s="2">
-[...10 lines deleted...]
-      <c r="B49" s="2" t="s">
+      <c r="E100" s="8">
+        <v>74.4876</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="7">
+        <v>3346130012504</v>
+      </c>
+      <c r="B101" s="2">
+        <v>65181506</v>
+      </c>
+      <c r="C101" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D101" s="3" t="s">
         <v>95</v>
       </c>
-      <c r="C49" s="2" t="s">
-[...19 lines deleted...]
-      <c r="B50" s="2" t="s">
+      <c r="E101" s="8">
+        <v>62.748000000000005</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="7">
+        <v>3346130012672</v>
+      </c>
+      <c r="B102" s="2">
+        <v>65187437</v>
+      </c>
+      <c r="C102" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D102" s="3" t="s">
         <v>96</v>
       </c>
-      <c r="C50" s="2" t="s">
-[...5 lines deleted...]
-      <c r="F50" s="3" t="s">
+      <c r="E102" s="8">
+        <v>60.4908</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="7">
+        <v>3346130416708</v>
+      </c>
+      <c r="B103" s="2">
+        <v>65201553</v>
+      </c>
+      <c r="C103" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D103" s="3" t="s">
         <v>97</v>
       </c>
-      <c r="G50" s="2">
-[...10 lines deleted...]
-      <c r="B51" s="2" t="s">
+      <c r="E103" s="8">
+        <v>82.16640000000001</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="7">
+        <v>3346130012689</v>
+      </c>
+      <c r="B104" s="2">
+        <v>65187439</v>
+      </c>
+      <c r="C104" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D104" s="3" t="s">
         <v>98</v>
       </c>
-      <c r="C51" s="2" t="s">
-[...8 lines deleted...]
-      <c r="F51" s="3" t="s">
+      <c r="E104" s="8">
+        <v>69.973200000000006</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="7">
+        <v>3346130416715</v>
+      </c>
+      <c r="B105" s="2">
+        <v>65201554</v>
+      </c>
+      <c r="C105" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D105" s="3" t="s">
         <v>99</v>
       </c>
-      <c r="G51" s="2">
-[...10 lines deleted...]
-      <c r="B52" s="2" t="s">
+      <c r="E105" s="8">
+        <v>95.256000000000014</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="7">
+        <v>3346132100063</v>
+      </c>
+      <c r="B106" s="2">
+        <v>65175342</v>
+      </c>
+      <c r="C106" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D106" s="3" t="s">
         <v>100</v>
       </c>
-      <c r="C52" s="2" t="s">
-[...8 lines deleted...]
-      <c r="F52" s="3" t="s">
+      <c r="E106" s="8">
+        <v>20.314799999999998</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="7">
+        <v>3346130011088</v>
+      </c>
+      <c r="B107" s="2">
+        <v>65181531</v>
+      </c>
+      <c r="C107" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D107" s="3" t="s">
         <v>101</v>
       </c>
-      <c r="G52" s="2">
-[...10 lines deleted...]
-      <c r="B53" s="2" t="s">
+      <c r="E107" s="8">
+        <v>53.265600000000006</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="7">
+        <v>3346130011095</v>
+      </c>
+      <c r="B108" s="2">
+        <v>65181532</v>
+      </c>
+      <c r="C108" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D108" s="3" t="s">
         <v>102</v>
       </c>
-      <c r="C53" s="2" t="s">
-[...5 lines deleted...]
-      <c r="F53" s="3" t="s">
+      <c r="E108" s="8">
+        <v>72.230400000000003</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="7">
+        <v>3346130011064</v>
+      </c>
+      <c r="B109" s="2">
+        <v>65181529</v>
+      </c>
+      <c r="C109" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D109" s="3" t="s">
         <v>103</v>
       </c>
-      <c r="G53" s="2">
-[...10 lines deleted...]
-      <c r="B54" s="2" t="s">
+      <c r="E109" s="8">
+        <v>62.748000000000005</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="7">
+        <v>3346130011071</v>
+      </c>
+      <c r="B110" s="2">
+        <v>65181530</v>
+      </c>
+      <c r="C110" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D110" s="3" t="s">
         <v>104</v>
       </c>
-      <c r="C54" s="2" t="s">
+      <c r="E110" s="8">
+        <v>83.516400000000004</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="7">
+        <v>3346130011224</v>
+      </c>
+      <c r="B111" s="2">
+        <v>65181515</v>
+      </c>
+      <c r="C111" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D111" s="3" t="s">
         <v>105</v>
       </c>
-      <c r="D54" s="2" t="s">
-[...5 lines deleted...]
-      <c r="F54" s="3" t="s">
+      <c r="E111" s="8">
+        <v>53.265600000000006</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="7">
+        <v>3346130011194</v>
+      </c>
+      <c r="B112" s="2">
+        <v>65181514</v>
+      </c>
+      <c r="C112" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D112" s="3" t="s">
         <v>106</v>
       </c>
-      <c r="G54" s="2">
-[...10 lines deleted...]
-      <c r="B55" s="2" t="s">
+      <c r="E112" s="8">
+        <v>72.230400000000003</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="7">
+        <v>3346130011262</v>
+      </c>
+      <c r="B113" s="2">
+        <v>65181519</v>
+      </c>
+      <c r="C113" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D113" s="3" t="s">
         <v>107</v>
       </c>
-      <c r="C55" s="2" t="s">
-[...19 lines deleted...]
-      <c r="B56" s="2" t="s">
+      <c r="E113" s="8">
+        <v>62.748000000000005</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="7">
+        <v>3346130011286</v>
+      </c>
+      <c r="B114" s="2">
+        <v>65181518</v>
+      </c>
+      <c r="C114" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D114" s="3" t="s">
         <v>108</v>
       </c>
-      <c r="C56" s="2" t="s">
-[...3660 lines deleted...]
-        <v>40.813200000000002</v>
+      <c r="E114" s="8">
+        <v>83.516400000000004</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Mercedes Benz</vt:lpstr>
+      <vt:lpstr>Hermes</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kelter</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <dc:language>en-US</dc:language>
 </cp:coreProperties>