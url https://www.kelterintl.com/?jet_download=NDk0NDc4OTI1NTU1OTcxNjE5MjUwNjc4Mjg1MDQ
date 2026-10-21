--- v0 (2026-07-22)
+++ v1 (2026-10-21)
@@ -1,546 +1,689 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="202300"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+  <workbookPr defaultThemeVersion="153222"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://kelterintl-my.sharepoint.com/personal/derrick_kelterintl_com/Documents/Kelter International/1 Daily Usage/Wholesale Price/New/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Kelter International Pte Ltd\Derrick Ng - Viimart\Operation\Wholesale Price\New Lists\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{638A5363-1354-4E95-B192-5A8942E2399D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="10530" windowHeight="9210"/>
   </bookViews>
   <sheets>
-    <sheet name="Issey Miyake" sheetId="1" r:id="rId1"/>
+    <sheet name="Christian Breton" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="193" uniqueCount="72">
-[...13 lines deleted...]
-    <t>Issey Miyake</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="261" uniqueCount="135">
+  <si>
+    <t>1101GC</t>
+  </si>
+  <si>
+    <t>Christian Breton</t>
   </si>
   <si>
     <t>Regular</t>
   </si>
   <si>
-    <t>A Drop D'Issey Edp30Ml</t>
-[...179 lines deleted...]
-    <t>Le Sel Edp 150 Ml Refill</t>
+    <t>10ML</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Liftox Green Caviar </t>
+  </si>
+  <si>
+    <t>3GR</t>
+  </si>
+  <si>
+    <t>Ice Stick Eye Contour</t>
+  </si>
+  <si>
+    <t>15ML</t>
+  </si>
+  <si>
+    <t>Dark Undereye Corrector Serum</t>
+  </si>
+  <si>
+    <t>Liftox 360? Eye Cream</t>
+  </si>
+  <si>
+    <t>5ML</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Eyelash Builder                                                                                      </t>
+  </si>
+  <si>
+    <t>Eye Contour Elixir</t>
+  </si>
+  <si>
+    <t>Eye Care Gel</t>
+  </si>
+  <si>
+    <t>Lifting Eye Mask</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Eye Focus Active Cream                                           </t>
+  </si>
+  <si>
+    <t>Cellular Eye Lift Cream</t>
+  </si>
+  <si>
+    <t>8GR</t>
+  </si>
+  <si>
+    <t>Sos Eye Balm</t>
+  </si>
+  <si>
+    <t>3,5GR</t>
+  </si>
+  <si>
+    <t>Lash Xxxl</t>
+  </si>
+  <si>
+    <t>Eye Illuminator</t>
+  </si>
+  <si>
+    <t>4ML</t>
+  </si>
+  <si>
+    <t>Infinite Lashes</t>
+  </si>
+  <si>
+    <t>1015TR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Precious Gold &amp; Truffle Eye Serum </t>
+  </si>
+  <si>
+    <t>1016TR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Precious Gold &amp; Truffle Eye Cream </t>
+  </si>
+  <si>
+    <t>1017TR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Precious Gold &amp; Truffle  Eye Contour Mask </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Energy Shot Vitamin Eye Cream </t>
+  </si>
+  <si>
+    <t>Intense 3X Hyaluronic Eye Cream</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Niacinamide Blemish &amp; Age Corrector Serum </t>
+  </si>
+  <si>
+    <t>50ML</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zinc Moisturizer Blemish &amp; Age Corrector </t>
+  </si>
+  <si>
+    <t>Black Earth Mask</t>
+  </si>
+  <si>
+    <t>The Ultimate Day Cream</t>
+  </si>
+  <si>
+    <t>The Ultimate Night Cream</t>
+  </si>
+  <si>
+    <t>30ML</t>
+  </si>
+  <si>
+    <t>The Ultimate Lift Serum</t>
+  </si>
+  <si>
+    <t>The Ultimate Global Anti Aging Cellular Cream</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Retinol "Like" Age Control Serum </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Retinol "Like" Age Control Cream </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pro-Youth Glow Cream </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pure Hyaluronic Concentrate Serum </t>
+  </si>
+  <si>
+    <t>Skin Survival Dry Skin</t>
+  </si>
+  <si>
+    <t>8 Vit Super Glow Booster Serum</t>
+  </si>
+  <si>
+    <t>Omega Rich Detox Cream</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Brightening Moisturizer </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Pure Glow  Hyaluronic Moisturizer </t>
+  </si>
+  <si>
+    <t>Delicious Face Oil</t>
+  </si>
+  <si>
+    <t>120ML</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Liftox Lotion </t>
+  </si>
+  <si>
+    <t>Liftox Serum Super Power</t>
+  </si>
+  <si>
+    <t>1615GC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Liftox Green Caviar Face Cream </t>
+  </si>
+  <si>
+    <t>Liftox Face Serum</t>
+  </si>
+  <si>
+    <t>Liftox Face Mask</t>
+  </si>
+  <si>
+    <t>Super Rich Face Cream</t>
+  </si>
+  <si>
+    <t>1645GC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">De Luxe Radiance Gold &amp; Green Caviar Serum                </t>
+  </si>
+  <si>
+    <t>De Luxe Radiance Gold Mask</t>
+  </si>
+  <si>
+    <t>1647GC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">De Luxe Radiance Gold &amp; Green Caviar Cream                                                                                       </t>
+  </si>
+  <si>
+    <t>Extreme Rich Cream</t>
+  </si>
+  <si>
+    <t>Deep Moisture Rose Hydrator</t>
+  </si>
+  <si>
+    <t xml:space="preserve">50 ML </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stop Surgery Peel Microabrasion </t>
+  </si>
+  <si>
+    <t>Hyaluronic Acid + Argan Serum</t>
+  </si>
+  <si>
+    <t>Hyaluronic Acid + Argan Cream</t>
+  </si>
+  <si>
+    <t>Repair Sleeping Cream</t>
+  </si>
+  <si>
+    <t>15 ML</t>
+  </si>
+  <si>
+    <t>Lip Repair</t>
+  </si>
+  <si>
+    <t>Lip Xl</t>
+  </si>
+  <si>
+    <t>4,5 GR</t>
+  </si>
+  <si>
+    <t>Sweet &amp; Delicious Lip Balm</t>
+  </si>
+  <si>
+    <t>100ML</t>
+  </si>
+  <si>
+    <t>Her Eau De Parfum</t>
+  </si>
+  <si>
+    <t>Pour Elle Eau De Parfum</t>
+  </si>
+  <si>
+    <t>Him Eau De Toilette</t>
+  </si>
+  <si>
+    <t>0046</t>
+  </si>
+  <si>
+    <t>Eyelash Amazing Lenghtening</t>
+  </si>
+  <si>
+    <t>0047</t>
+  </si>
+  <si>
+    <t>Extreme Lashes</t>
+  </si>
+  <si>
+    <t>0048</t>
+  </si>
+  <si>
+    <t>All About Your Eyes</t>
+  </si>
+  <si>
+    <t>0049</t>
+  </si>
+  <si>
+    <t>Eye Love You</t>
+  </si>
+  <si>
+    <t>0052</t>
+  </si>
+  <si>
+    <t>Perfect Eye Lift</t>
+  </si>
+  <si>
+    <t>0053</t>
+  </si>
+  <si>
+    <t>Eye Catching</t>
+  </si>
+  <si>
+    <t>0056</t>
+  </si>
+  <si>
+    <t>Eyelash Amazing Volumizer</t>
+  </si>
+  <si>
+    <t>0057</t>
+  </si>
+  <si>
+    <t>The Perfect Eye Set</t>
+  </si>
+  <si>
+    <t>0078</t>
+  </si>
+  <si>
+    <t>Coffret Eyelash Builder + Mascara</t>
+  </si>
+  <si>
+    <t>0080</t>
+  </si>
+  <si>
+    <t>Coffret Infinite Lashes +Mascara</t>
+  </si>
+  <si>
+    <t>0091</t>
+  </si>
+  <si>
+    <t>Luxury Coffret Ultimate Regenerating Day Cream-Ultimate Lifting Serum</t>
+  </si>
+  <si>
+    <t>0092</t>
+  </si>
+  <si>
+    <t>Luxury Coffret Ultimate Night Cream-Ultimate Lifting Serum</t>
+  </si>
+  <si>
+    <t>0093</t>
+  </si>
+  <si>
+    <t>Luxury Coffret-Ultimate:Global Antiaging Cellular Cream-Lifting Serum</t>
+  </si>
+  <si>
+    <t>0094</t>
+  </si>
+  <si>
+    <t>Your Retinol [Like] Routine</t>
+  </si>
+  <si>
+    <t>0095</t>
+  </si>
+  <si>
+    <t>Your Lifting ? Firming Routine</t>
+  </si>
+  <si>
+    <t>0097</t>
+  </si>
+  <si>
+    <t>Hyaluronic Acid Essentials</t>
+  </si>
+  <si>
+    <t>Amazing Lashes Mascara</t>
+  </si>
+  <si>
+    <t>14ML</t>
+  </si>
+  <si>
+    <t>Lash'Up Mascara Jumbo Size</t>
+  </si>
+  <si>
+    <t>13ML</t>
+  </si>
+  <si>
+    <t>Endless Lash Mascara</t>
+  </si>
+  <si>
+    <t>1120 *</t>
+  </si>
+  <si>
+    <t>3 masks</t>
+  </si>
+  <si>
+    <t>3 Eye Patch Collagen + Box</t>
+  </si>
+  <si>
+    <t>1122 *</t>
+  </si>
+  <si>
+    <t>3 Eye Patch Dark Circle Puffiness + Box</t>
+  </si>
+  <si>
+    <t>1271 *</t>
+  </si>
+  <si>
+    <t>3 Face Patch Hyaluronic Acid + Box</t>
+  </si>
+  <si>
+    <t>1272 *</t>
+  </si>
+  <si>
+    <t>3 Face Patch Collagen + Box</t>
+  </si>
+  <si>
+    <t>Exw Sin/Europe</t>
+  </si>
+  <si>
+    <t>Lead Time: 5-7 weeks</t>
+  </si>
+  <si>
+    <t>Moq Eur15,000</t>
+  </si>
+  <si>
+    <t>Ean</t>
+  </si>
+  <si>
+    <t>Ref</t>
+  </si>
+  <si>
+    <t>Status</t>
+  </si>
+  <si>
+    <t>Description</t>
+  </si>
+  <si>
+    <t>Size</t>
   </si>
   <si>
     <t>Cost (eur)</t>
-  </si>
-[...10 lines deleted...]
-    <t>Moq Eur15000.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="167" formatCode="[$€-2]\ #,##0.00"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
+      <b/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
       <sz val="9"/>
-      <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
       <sz val="9"/>
+      <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF343E77"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -558,65 +701,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -637,1386 +780,1698 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:F68"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:F87"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="D24" sqref="D24"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="J16" sqref="J16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="13.6640625" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="16384" width="8.6640625" style="2"/>
+    <col min="1" max="1" width="15.5" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="8.75" style="2" customWidth="1"/>
+    <col min="3" max="3" width="11" style="2" customWidth="1"/>
+    <col min="4" max="4" width="60" style="3" customWidth="1"/>
+    <col min="5" max="5" width="6.375" style="2" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="7.375" style="4" bestFit="1" customWidth="1"/>
+    <col min="7" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="9" t="s">
+    <row r="1" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="1" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="5"/>
+    </row>
+    <row r="3" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="5" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="5" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="5" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="6" t="s">
+        <v>129</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>130</v>
+      </c>
+      <c r="C7" s="6" t="s">
+        <v>131</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="E7" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="F7" s="8" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="9">
+        <v>3556500011017</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D8" s="3" t="s">
         <v>4</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="A3" s="9" t="s">
+      <c r="E8" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="F8" s="10">
+        <v>24.019200000000001</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="9">
+        <v>3556500011024</v>
+      </c>
+      <c r="B9" s="2">
+        <v>1102</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F9" s="10">
+        <v>23.587200000000003</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="9">
+        <v>3556500011031</v>
+      </c>
+      <c r="B10" s="2">
+        <v>1103</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="F10" s="10">
+        <v>24.019200000000001</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="9">
+        <v>3556500011048</v>
+      </c>
+      <c r="B11" s="2">
+        <v>1104</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="F11" s="10">
+        <v>19.655999999999999</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="9">
+        <v>3556500011055</v>
+      </c>
+      <c r="B12" s="2">
+        <v>1105</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="F12" s="10">
+        <v>19.655999999999999</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="9">
+        <v>3556500011062</v>
+      </c>
+      <c r="B13" s="2">
+        <v>1106</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="F13" s="10">
+        <v>21.405600000000003</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="9">
+        <v>3556500011079</v>
+      </c>
+      <c r="B14" s="2">
+        <v>1107</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="F14" s="10">
+        <v>19.655999999999999</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="9">
+        <v>3556500011086</v>
+      </c>
+      <c r="B15" s="2">
+        <v>1108</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="F15" s="10">
+        <v>15.292800000000002</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="9">
+        <v>3556500011109</v>
+      </c>
+      <c r="B16" s="2">
+        <v>1110</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="F16" s="10">
+        <v>20.973600000000005</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="9">
+        <v>3556500011116</v>
+      </c>
+      <c r="B17" s="2">
+        <v>1111</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="F17" s="10">
+        <v>20.520000000000003</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="9">
+        <v>3556500011123</v>
+      </c>
+      <c r="B18" s="2">
+        <v>1112</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="F18" s="10">
+        <v>24.019200000000001</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="9">
+        <v>3556500011154</v>
+      </c>
+      <c r="B19" s="2">
+        <v>1115</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="F19" s="10">
+        <v>21.405600000000003</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="9">
+        <v>3556500011161</v>
+      </c>
+      <c r="B20" s="2">
+        <v>1116</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="F20" s="10">
+        <v>21.405600000000003</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="9">
+        <v>3556500011178</v>
+      </c>
+      <c r="B21" s="2">
+        <v>1117</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="10">
+        <v>21.405600000000003</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="9">
+        <v>3556500010157</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="F22" s="10">
+        <v>24.019200000000001</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="9">
+        <v>3556500010164</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="F23" s="10">
+        <v>24.019200000000001</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="9">
+        <v>3556500010171</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="F24" s="10">
+        <v>21.405600000000003</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="9">
+        <v>3556500011253</v>
+      </c>
+      <c r="B25" s="2">
+        <v>1125</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="F25" s="10">
+        <v>21.405600000000003</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="9">
+        <v>3556500011260</v>
+      </c>
+      <c r="B26" s="2">
+        <v>1126</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="F26" s="10">
+        <v>21.405600000000003</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="9">
+        <v>3556500012601</v>
+      </c>
+      <c r="B27" s="2">
+        <v>1260</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="F27" s="10">
+        <v>24.019200000000001</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="9">
+        <v>3556500012618</v>
+      </c>
+      <c r="B28" s="2">
+        <v>1261</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="F28" s="10">
+        <v>36.698399999999999</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="9">
+        <v>3556500012656</v>
+      </c>
+      <c r="B29" s="2">
+        <v>1265</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="F29" s="10">
+        <v>18.3384</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="9">
+        <v>3556500013011</v>
+      </c>
+      <c r="B30" s="2">
+        <v>1301</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="F30" s="10">
+        <v>52.423200000000001</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="9">
+        <v>3556500013028</v>
+      </c>
+      <c r="B31" s="2">
+        <v>1302</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="F31" s="10">
+        <v>52.423200000000001</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="9">
+        <v>3556500013035</v>
+      </c>
+      <c r="B32" s="2">
+        <v>1303</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="F32" s="10">
+        <v>48.038400000000003</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="9">
+        <v>3556500013042</v>
+      </c>
+      <c r="B33" s="2">
+        <v>1304</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="F33" s="10">
+        <v>52.423200000000001</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="9">
+        <v>3556500013400</v>
+      </c>
+      <c r="B34" s="2">
+        <v>1340</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="F34" s="10">
+        <v>32.767200000000003</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="9">
+        <v>3556500013417</v>
+      </c>
+      <c r="B35" s="2">
+        <v>1341</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="F35" s="10">
+        <v>41.493600000000008</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="9">
+        <v>3556500013424</v>
+      </c>
+      <c r="B36" s="2">
+        <v>1342</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="F36" s="10">
+        <v>34.516800000000003</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="9">
+        <v>3556500013448</v>
+      </c>
+      <c r="B37" s="2">
+        <v>1344</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="F37" s="10">
+        <v>28.382400000000004</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="9">
+        <v>3556500013509</v>
+      </c>
+      <c r="B38" s="2">
+        <v>1350</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="F38" s="10">
+        <v>29.700000000000003</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="9">
+        <v>3556500013622</v>
+      </c>
+      <c r="B39" s="2">
+        <v>1362</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="F39" s="10">
+        <v>30.132000000000001</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="9">
+        <v>3556500013639</v>
+      </c>
+      <c r="B40" s="2">
+        <v>1363</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="F40" s="10">
+        <v>41.493600000000008</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="9">
+        <v>3556500013646</v>
+      </c>
+      <c r="B41" s="2">
+        <v>1364</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="F41" s="10">
+        <v>34.516800000000003</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="9">
+        <v>3556500013660</v>
+      </c>
+      <c r="B42" s="2">
+        <v>1366</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="F42" s="10">
+        <v>34.516800000000003</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="9">
+        <v>3556500013769</v>
+      </c>
+      <c r="B43" s="2">
+        <v>1376</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="F43" s="10">
+        <v>31.449600000000004</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="9">
+        <v>3556500014407</v>
+      </c>
+      <c r="B44" s="2">
+        <v>1440</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="F44" s="10">
+        <v>12.657600000000002</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="9">
+        <v>3556500016104</v>
+      </c>
+      <c r="B45" s="2">
+        <v>1610</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D45" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="F45" s="10">
+        <v>32.767200000000003</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="9">
+        <v>3556500016159</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D46" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="F46" s="10">
+        <v>41.493600000000008</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="9">
+        <v>3556500016258</v>
+      </c>
+      <c r="B47" s="2">
+        <v>1625</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="F47" s="10">
+        <v>28.382400000000004</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="9">
+        <v>3556500016357</v>
+      </c>
+      <c r="B48" s="2">
+        <v>1635</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="F48" s="10">
+        <v>24.019200000000001</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="9">
+        <v>3556500016401</v>
+      </c>
+      <c r="B49" s="2">
+        <v>1640</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="F49" s="10">
+        <v>30.132000000000001</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="9">
+        <v>3556500016463</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D50" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="F50" s="10">
+        <v>48.038400000000003</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="9">
+        <v>3556500016470</v>
+      </c>
+      <c r="B51" s="2">
+        <v>1646</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="F51" s="10">
+        <v>26.200800000000005</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="9">
+        <v>3556500016456</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="F52" s="10">
+        <v>43.243200000000002</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="9">
+        <v>3556500016517</v>
+      </c>
+      <c r="B53" s="2">
+        <v>1651</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D53" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="F53" s="10">
+        <v>30.132000000000001</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="9">
+        <v>3556500016524</v>
+      </c>
+      <c r="B54" s="2">
+        <v>1652</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D54" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="F54" s="10">
+        <v>27.086400000000001</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="9">
+        <v>3556500016807</v>
+      </c>
+      <c r="B55" s="2">
+        <v>1680</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D55" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="F55" s="10">
+        <v>28.382400000000004</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="9">
+        <v>3556500016814</v>
+      </c>
+      <c r="B56" s="2">
+        <v>1681</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D56" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="F56" s="10">
+        <v>32.313600000000001</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="9">
+        <v>3556500016821</v>
+      </c>
+      <c r="B57" s="2">
+        <v>1682</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D57" s="3" t="s">
         <v>69</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="9" t="s">
+      <c r="E57" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="F57" s="10">
+        <v>30.132000000000001</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="9">
+        <v>3556500016845</v>
+      </c>
+      <c r="B58" s="2">
+        <v>1684</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D58" s="3" t="s">
         <v>70</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="9" t="s">
+      <c r="E58" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="F58" s="10">
+        <v>37.130400000000009</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="9">
+        <v>3556500018108</v>
+      </c>
+      <c r="B59" s="2">
+        <v>1810</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D59" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="E59" s="2" t="s">
         <v>71</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B7" s="6" t="s">
+      <c r="F59" s="10">
+        <v>21.405600000000003</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="9">
+        <v>3556500018115</v>
+      </c>
+      <c r="B60" s="2">
+        <v>1811</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D60" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="F60" s="10">
+        <v>17.042400000000001</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="9">
+        <v>3556500018139</v>
+      </c>
+      <c r="B61" s="2">
+        <v>1813</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D61" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="F61" s="10">
+        <v>15.724800000000002</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="2">
         <v>1</v>
       </c>
-      <c r="C7" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="7" t="s">
+      <c r="B62" s="2">
+        <v>21</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D62" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="F62" s="10">
+        <v>33.6312</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="2">
+        <v>2</v>
+      </c>
+      <c r="B63" s="2">
+        <v>25</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D63" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="F63" s="10">
+        <v>30.585600000000003</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="2">
         <v>3</v>
       </c>
-      <c r="E7" s="6" t="s">
-[...516 lines deleted...]
-      <c r="D33" s="2" t="s">
+      <c r="B64" s="2">
         <v>31</v>
       </c>
-      <c r="E33" s="1">
-[...703 lines deleted...]
-        <v>48.340800000000002</v>
+      <c r="C64" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D64" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="F64" s="10">
+        <v>33.6312</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="9">
+        <v>3556500000462</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D65" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="F65" s="10">
+        <v>30.132000000000001</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="9">
+        <v>3556500000479</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D66" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="F66" s="10">
+        <v>24.019200000000001</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="9">
+        <v>3556500000486</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D67" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="F67" s="10">
+        <v>24.019200000000001</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="9">
+        <v>3556500000493</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D68" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="F68" s="10">
+        <v>25.768800000000002</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="9">
+        <v>3556500000523</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D69" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="F69" s="10">
+        <v>24.019200000000001</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="9">
+        <v>3556500000530</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D70" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="F70" s="10">
+        <v>28.382400000000004</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="9">
+        <v>3556500000561</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D71" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="F71" s="10">
+        <v>24.019200000000001</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="9">
+        <v>3556500000578</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D72" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="F72" s="10">
+        <v>24.019200000000001</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="9">
+        <v>3556500000783</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D73" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="F73" s="10">
+        <v>24.019200000000001</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="9">
+        <v>3556500000806</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="C74" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D74" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="F74" s="10">
+        <v>24.019200000000001</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="9">
+        <v>3556500000912</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="C75" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D75" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="F75" s="10">
+        <v>61.1496</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="9">
+        <v>3556500000929</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="C76" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D76" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="F76" s="10">
+        <v>65.512799999999999</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="9">
+        <v>3556500000936</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D77" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="F77" s="10">
+        <v>65.512799999999999</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="9">
+        <v>3556500000943</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D78" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="F78" s="10">
+        <v>48.038400000000003</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="9">
+        <v>3556500000950</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D79" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="F79" s="10">
+        <v>50.241600000000005</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="9">
+        <v>3556500000974</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C80" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D80" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="F80" s="10">
+        <v>43.243200000000002</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="9">
+        <v>3556500080327</v>
+      </c>
+      <c r="B81" s="2">
+        <v>8032</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D81" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="F81" s="10">
+        <v>6.9984000000000011</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="9">
+        <v>3556500080365</v>
+      </c>
+      <c r="B82" s="2">
+        <v>8036</v>
+      </c>
+      <c r="C82" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D82" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="F82" s="10">
+        <v>8.2943999999999996</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="9">
+        <v>3556500080372</v>
+      </c>
+      <c r="B83" s="2">
+        <v>8037</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D83" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="F83" s="10">
+        <v>8.2943999999999996</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="9">
+        <v>3556500011208</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D84" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="F84" s="10">
+        <v>10.929600000000001</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="9">
+        <v>3556500011222</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D85" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="F85" s="10">
+        <v>10.929600000000001</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="9">
+        <v>3556500012717</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D86" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="F86" s="10">
+        <v>12.657600000000002</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="9">
+        <v>3556500012724</v>
+      </c>
+      <c r="B87" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="C87" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D87" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="F87" s="10">
+        <v>12.657600000000002</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Issey Miyake</vt:lpstr>
+      <vt:lpstr>Christian Breton</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kelter</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <dc:language>en-US</dc:language>
 </cp:coreProperties>