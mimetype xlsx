--- v0 (2026-07-22)
+++ v1 (2026-10-21)
@@ -7,323 +7,1799 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="153222"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Kelter International Pte Ltd\Derrick Ng - Viimart\Operation\Wholesale Price\New Lists\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="10980" windowHeight="7845"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="9435"/>
   </bookViews>
   <sheets>
-    <sheet name="Jacques Bogart" sheetId="1" r:id="rId1"/>
+    <sheet name="Collistar" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="268" uniqueCount="85">
-[...7 lines deleted...]
-    <t>Jacques Bogart</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1497" uniqueCount="577">
+  <si>
+    <t>Collistar</t>
   </si>
   <si>
     <t>Regular</t>
   </si>
   <si>
-    <t>Edt 30Ml</t>
-[...206 lines deleted...]
-    <t xml:space="preserve">Ss Aqua </t>
+    <t>50 Ml</t>
+  </si>
+  <si>
+    <t>Idroattiva+ Deep Moisturizing Cream</t>
+  </si>
+  <si>
+    <t>Idroattiva+ Fresh Moisturizing Water Cream</t>
+  </si>
+  <si>
+    <t>Idroattiva+ Intense Nourishing Balm</t>
+  </si>
+  <si>
+    <t>Idroattiva+ Matte Moisturizing Sorbet</t>
+  </si>
+  <si>
+    <t>15 Ml</t>
+  </si>
+  <si>
+    <t>Idroattiva+ Eye Hydro-Gel</t>
+  </si>
+  <si>
+    <t>Idroattiva+ Antipollution Bb Cream Tinted Moisturizer Spf30 1 Light</t>
+  </si>
+  <si>
+    <t>Idroattiva+ Antipollution Bb Cream Tinted Moisturizer Spf30 2 Medium</t>
+  </si>
+  <si>
+    <t>Idroattiva+ Antipollution Bb Cream Tinted Moisturizer Spf30 3 Dark</t>
+  </si>
+  <si>
+    <t>200 Ml</t>
+  </si>
+  <si>
+    <t>Two-Phase Make-Up Removing Solution</t>
+  </si>
+  <si>
+    <t>250 Ml</t>
+  </si>
+  <si>
+    <t>Make-Up Removing Micellar Water</t>
+  </si>
+  <si>
+    <t>100 Ml</t>
+  </si>
+  <si>
+    <t>Make-Up Removing Cleansing Balm</t>
+  </si>
+  <si>
+    <t>40 G</t>
+  </si>
+  <si>
+    <t>Cleansing Powder-To-Cream</t>
+  </si>
+  <si>
+    <t>Make-Up Removing Micellar Milk</t>
+  </si>
+  <si>
+    <t>180 Ml</t>
+  </si>
+  <si>
+    <t>Soothing Cleansing Foam</t>
+  </si>
+  <si>
+    <t>Gentle Gel Scrub</t>
+  </si>
+  <si>
+    <t>Purifying Cleansing Gel</t>
+  </si>
+  <si>
+    <t>Anti-Age Cleansing Milk</t>
+  </si>
+  <si>
+    <t>Anti-Age Toning Lotion</t>
+  </si>
+  <si>
+    <t>150 Ml</t>
+  </si>
+  <si>
+    <t>Gentle Make-Up Removing Oil</t>
+  </si>
+  <si>
+    <t>125 Ml</t>
+  </si>
+  <si>
+    <t>Cleansing Cream To Mousse</t>
+  </si>
+  <si>
+    <t>Attivi Puri - Molecular Spray Hyaluronic Acid Moisturizing Lifting</t>
+  </si>
+  <si>
+    <t>30 Ml</t>
+  </si>
+  <si>
+    <t>Attivi Puri - Vitamin C + Alpha-Arbutin Brightening Anti-Oxidant</t>
+  </si>
+  <si>
+    <t>Attivi Puri - Vitamin C + Ferulic Acid Cream</t>
+  </si>
+  <si>
+    <t>75 Ml</t>
+  </si>
+  <si>
+    <t>Attivi Puri - Vitamin C + Plyhydroxy Acid Gel-Mask</t>
+  </si>
+  <si>
+    <t>Attivi Puri - Hyaluronic Acid + Polyglutammic Moisturizing Lifting</t>
+  </si>
+  <si>
+    <t>Attivi Puri - Hyaluronic Acid + Ceramides Aquagel</t>
+  </si>
+  <si>
+    <t>Attivi Puri - Hyaluronic Acid + Peptides Eye Contour</t>
+  </si>
+  <si>
+    <t>Attivi Puri - Hyaluronic Acid + Madecassoside Cica-Mask</t>
+  </si>
+  <si>
+    <t>Attivi Puri - Collagen + Glycogen Antiwrinkle Firming</t>
+  </si>
+  <si>
+    <t>Attivi Puri - Collagen + Malachite Cream Balm</t>
+  </si>
+  <si>
+    <t>Attivi Puri - Salicylic Acid + Niacinamide Lotion</t>
+  </si>
+  <si>
+    <t>Attivi Puri - Salicylic Acid + Succinic Acid</t>
+  </si>
+  <si>
+    <t>Attivi Puri - Salicylic Acid + Niacinamide Cream</t>
+  </si>
+  <si>
+    <t>Attivi Puri - Salicylic Acid + Zinc Pca Clay Mask</t>
+  </si>
+  <si>
+    <t>Attivi Puri - Retinol + Phlorentin</t>
+  </si>
+  <si>
+    <t>Attivi Puri - Retinol + Panthenol Drops</t>
+  </si>
+  <si>
+    <t>50Ml</t>
+  </si>
+  <si>
+    <t>Futura Revitalizing Brightening Cream 50Ml</t>
+  </si>
+  <si>
+    <t>Futura Revitalizing Repairing Night Cream 50Ml</t>
+  </si>
+  <si>
+    <t>15Ml</t>
+  </si>
+  <si>
+    <t>Futura Revitalizing Eye And Lip Contour Cream 15Ml</t>
+  </si>
+  <si>
+    <t>Magnifica - Replumping Redensifyng Cream Face And Neck</t>
+  </si>
+  <si>
+    <t>Magnifica - Light Replumping Redensifyng Cream Face And Neck</t>
+  </si>
+  <si>
+    <t>Magnifica - Redensifyng Repairing Eye Contour Cream</t>
+  </si>
+  <si>
+    <t>Magnifica - Redensifyng Repairing Serum Face And Neck</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lift Hd+ Lifting Remodeling Serum </t>
+  </si>
+  <si>
+    <t>Lift Hd+ Lifting Firming Cream</t>
+  </si>
+  <si>
+    <t>Lift Hd+ Lifting Eye And Lip Contour Cream</t>
+  </si>
+  <si>
+    <t>7 X 1,5Ml</t>
+  </si>
+  <si>
+    <t>Lift Hd+ Lifting Vials Immediate Tensor Effect</t>
+  </si>
+  <si>
+    <t>Lift Hd+ Sculpt Lifting Remodeling Cream</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lift Hd+ Sculpt Anti-Dark Circles Lifting Eye Contour </t>
+  </si>
+  <si>
+    <t>Rigenera - Smoothing Anti-Wrinkle Cream Face And Neck</t>
+  </si>
+  <si>
+    <t>Rigenera - Smoothing Anti-Wrinkle Eye Contour</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rigenera - Anti-Wrinkle Repairing Night Cream </t>
+  </si>
+  <si>
+    <t>Rigenera - Anti-Wrinkle Plumping Lip Treatment</t>
+  </si>
+  <si>
+    <t>Rigenera - Smoothing Anti-Wrinkle Nourishing Cream</t>
+  </si>
+  <si>
+    <t>Rigenera - Anti-Wrinkle Glow Treatment</t>
+  </si>
+  <si>
+    <t>Gocce Magiche Protettive - Protective Drops Spf 50</t>
+  </si>
+  <si>
+    <t>400 Ml</t>
+  </si>
+  <si>
+    <t>Firming Shower Oil</t>
+  </si>
+  <si>
+    <t>700 Gr</t>
+  </si>
+  <si>
+    <t>Energizing Talasso-Scrub, Revitalizing Exfoliating Salts</t>
+  </si>
+  <si>
+    <t>Intensive Firming Cream Plus</t>
+  </si>
+  <si>
+    <t>Anti-Water Talasso Scrub</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  100Ml</t>
+  </si>
+  <si>
+    <t>Multi-Active Deodorant Hypersensitive Skins Spray W/ Aloe Milk</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  75Ml</t>
+  </si>
+  <si>
+    <t>Multi-Active Deodorant 24H Cream With Rice Milk</t>
+  </si>
+  <si>
+    <t>Multi-Active Deodorant 24H Roll On</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  125Ml</t>
+  </si>
+  <si>
+    <t>Multi-Active Deodorant 24H Dry Spray</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Talasso Shower Cream </t>
+  </si>
+  <si>
+    <t>Anti-Age Talasso Scrub</t>
+  </si>
+  <si>
+    <t>14 Cap</t>
+  </si>
+  <si>
+    <t>Attivi Puri Anticellulite Capsules</t>
+  </si>
+  <si>
+    <t>300 Gr</t>
+  </si>
+  <si>
+    <t>Energizing Talasso-Scrub</t>
+  </si>
+  <si>
+    <t>Anti-Water Talasso-Scrub</t>
+  </si>
+  <si>
+    <t>Anti-Age Talasso-Scrub</t>
+  </si>
+  <si>
+    <t>Firming Talasso-Scrub</t>
+  </si>
+  <si>
+    <t>Toning Talasso-Scrub</t>
+  </si>
+  <si>
+    <t>Bust Pure Actives</t>
+  </si>
+  <si>
+    <t>400Ml</t>
+  </si>
+  <si>
+    <t>Sublime Melting Cream</t>
+  </si>
+  <si>
+    <t>High-Definition Slimming Cream Reduces Reshapes Firms</t>
+  </si>
+  <si>
+    <t>Multi-Active Deodorant 24 Hrs No Aluminium Salts</t>
+  </si>
+  <si>
+    <t>Anti Stretch Marks Concentrate Elastin + Hyaluronic Acid + Collagen</t>
+  </si>
+  <si>
+    <t>Toning Talasso Scrub</t>
+  </si>
+  <si>
+    <t>Pure Actives Two-Phase Sculpting Concentrate  Marine Algae  + Peptides Intensive Treatment</t>
+  </si>
+  <si>
+    <t>Revitalizing Elasticizing Oil-Cream For Dry And Very Dry Skins</t>
+  </si>
+  <si>
+    <t>Deep Moisturizing Fluid, Body</t>
+  </si>
+  <si>
+    <t>Sublime Melting Milk</t>
+  </si>
+  <si>
+    <t>Precious Body Oil Firms Nourishes Tones With Saffron And Ginger</t>
+  </si>
+  <si>
+    <t>Lift Hd Corpo - Ultra-Lifting Anti-Age Cream</t>
+  </si>
+  <si>
+    <t>2X100 Ml</t>
+  </si>
+  <si>
+    <t>Reshaping Draining Wraps 2X100 Ml</t>
+  </si>
+  <si>
+    <t>4X100Ml</t>
+  </si>
+  <si>
+    <t>Reshaping Draining Solution Refill For Wraps 4X100 Ml</t>
+  </si>
+  <si>
+    <t>Firming Lifting Wraps Instant And Progressive Effect</t>
+  </si>
+  <si>
+    <t>4X100 Ml</t>
+  </si>
+  <si>
+    <t>Firming Lifting Solution Instant And Progressive Effect</t>
+  </si>
+  <si>
+    <t>Anticellulite Thermal Cream With Italian Thermal Water Firming Efficacy</t>
+  </si>
+  <si>
+    <t>Abdomen And Hips Remodelling Treatment Invisible Sheath Effect 250 Ml</t>
+  </si>
+  <si>
+    <t>Superconcentrate Draining Reshaping Day-Night</t>
+  </si>
+  <si>
+    <t>Superconcentrate Elasticizing Even Finish Day-Night</t>
+  </si>
+  <si>
+    <t>Crio-Gel Anticellulite Beautifying Active Cold Effect - Lifts Evens Out Reshapes</t>
+  </si>
+  <si>
+    <t>700 G</t>
+  </si>
+  <si>
+    <t>Cryoactive Talasso-Scrub Toning Exfoliating Salts With Cold-Effect Essential Oils</t>
+  </si>
+  <si>
+    <t>Benessere Neroli And Helichrysum Body Fragrance</t>
+  </si>
+  <si>
+    <t>Benessere Neroli And Helichrysum Shower Gel-Mousse</t>
+  </si>
+  <si>
+    <t>Benessere Neroli And Helichrysum Body Scrub</t>
+  </si>
+  <si>
+    <t>Benessere Neroli And Helichrysum Soft Body Cream</t>
+  </si>
+  <si>
+    <t>Benessere Neroli And Helichrysum Body And Hair Mist</t>
+  </si>
+  <si>
+    <t>Benessere Fig And Wisteria Shower Milk-Cream</t>
+  </si>
+  <si>
+    <t>Benessere Fig And Wisteria Body Fragrance</t>
+  </si>
+  <si>
+    <t>Benessere Fig And Wisteria Body Liquid-Butter</t>
+  </si>
+  <si>
+    <t>Benessere Fig And Wisteria Melting Body Butter</t>
+  </si>
+  <si>
+    <t>Benessere Fig And Wisteria Body And Hair Mist</t>
+  </si>
+  <si>
+    <t>Acqua Attiva Edt - New23</t>
+  </si>
+  <si>
+    <t>Acqua Attiva Shower-Shampoo - New23</t>
+  </si>
+  <si>
+    <t>Acqua Vetiver Edt - New23</t>
+  </si>
+  <si>
+    <t>Acqua Vetiver Shower-Shampoo - New23</t>
+  </si>
+  <si>
+    <t>Acqua Wood Edt - New23</t>
+  </si>
+  <si>
+    <t>Acqua Wood Shower-Shampoo - New23</t>
+  </si>
+  <si>
+    <t>80 Ml</t>
+  </si>
+  <si>
+    <t>Hydra - Daily Protective Moisturizer Face And Eye Cream 24H</t>
+  </si>
+  <si>
+    <t>Hydra - Total Freshness Moisturizer Face And Eye Cream-Gel 24H</t>
+  </si>
+  <si>
+    <t>Hydra - Oil Free Moisturizer Face And Eye Gel 24H</t>
+  </si>
+  <si>
+    <t>Attivi Puri - Hyaluronic Acid Moisturizing Lifting</t>
+  </si>
+  <si>
+    <t>Attivi Puri - Collagen Anti-Wrinkle Regenerating</t>
+  </si>
+  <si>
+    <t>Anti-Age Energizing Cream-Gel</t>
+  </si>
+  <si>
+    <t>Anti-Wrinkle Revitalizing Cream</t>
+  </si>
+  <si>
+    <t>Attivi Puri Uomo Eye Contour Hyaluronic Acid + Caffeine Anti-Age Lifting</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anti-Age Mattifying Cream-Gel </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shower Shampoo 3 In1 </t>
+  </si>
+  <si>
+    <t>Toning Shower Gel With Plant Proteins</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Depilatory Cream For Men </t>
+  </si>
+  <si>
+    <t>Sensitive Skins After-Shave</t>
+  </si>
+  <si>
+    <t>After-Shave Toning Lotion</t>
+  </si>
+  <si>
+    <t>Hydro-Gel After-Shave</t>
+  </si>
+  <si>
+    <t>After-Shave Repair Balm</t>
+  </si>
+  <si>
+    <t>Perfect Adherence Shaving Foam</t>
+  </si>
+  <si>
+    <t>Shaving Cream</t>
+  </si>
+  <si>
+    <t>Cleansing Scrub Face And Beard</t>
+  </si>
+  <si>
+    <t>Face And Beard Oil</t>
+  </si>
+  <si>
+    <t>125Ml</t>
+  </si>
+  <si>
+    <t>Multi-Active Deodorant 24 Hours Spray</t>
+  </si>
+  <si>
+    <t>Multi-Active Deodorant 48 Hours Dry Spray</t>
+  </si>
+  <si>
+    <t>75Ml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">48 Hours Deo Roll On </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collistar 48 Hour Freshness Deo No-Gas Spray </t>
+  </si>
+  <si>
+    <t>150Ml</t>
+  </si>
+  <si>
+    <t>Gradual Body Gocce Magiche Transparent Self-Tanning Spray Natural Effect</t>
+  </si>
+  <si>
+    <t>30Ml</t>
+  </si>
+  <si>
+    <t>Gocce Magiche, Magic Drops Selftanning Concentrate Ultra Rapid Effect</t>
+  </si>
+  <si>
+    <t>Gocce Magiche Corpo-Gambe - Body-Legs Magic Drops</t>
+  </si>
+  <si>
+    <t>Gocce Magiche Magic Drops Glow Highlighting Body Concentrate</t>
+  </si>
+  <si>
+    <t>After Sun Shower-Shampoo, Moist. Rest.</t>
+  </si>
+  <si>
+    <t>Cooling After Sun Fluid, Soothing Refreshing</t>
+  </si>
+  <si>
+    <t>Supertanning "Dry" Oil, Spf 6</t>
+  </si>
+  <si>
+    <t>Two-Phase After Sun Spray With Aloe</t>
+  </si>
+  <si>
+    <t>Moistur. Restructuring After Sun Balm</t>
+  </si>
+  <si>
+    <t>Supermoist.Regener.After-Sun Cream</t>
+  </si>
+  <si>
+    <t>Ultra Protection Tanning Cream Spf 30</t>
+  </si>
+  <si>
+    <t>After-Sun Rebalancing Cream-Shampoo, New Formula</t>
+  </si>
+  <si>
+    <t>After-Sun Intens. Restruct. Hair Mask, New Formula</t>
+  </si>
+  <si>
+    <t>8015150 005470</t>
+  </si>
+  <si>
+    <t>100Ml</t>
+  </si>
+  <si>
+    <t>Protective Oil Coloured Hair</t>
+  </si>
+  <si>
+    <t>Global Anti-Age Protection Tanning Face Cream, Spf 30</t>
+  </si>
+  <si>
+    <t>Supertanning Dry Oil, Spf 15</t>
+  </si>
+  <si>
+    <t>Intensive Ultra Rapid Supertanning Treat</t>
+  </si>
+  <si>
+    <t>Moisturizing Tanning Spray Spf 10</t>
+  </si>
+  <si>
+    <t>Moisturizing Tanning Spray Spf 20</t>
+  </si>
+  <si>
+    <t>Moisturizing Tanning Spray Spf 30</t>
+  </si>
+  <si>
+    <t>Active Protection Sun Cream Face Spf 50+</t>
+  </si>
+  <si>
+    <t>Active Protection Sun Cream  Face - Body Spf 50+</t>
+  </si>
+  <si>
+    <t>Ultra Soothing After Sun Repair Treatment</t>
+  </si>
+  <si>
+    <t>Active Protection Sun Cream  Face - Body Spf 30</t>
+  </si>
+  <si>
+    <t>Supertanning Water With Aloe Milk  400 Ml</t>
+  </si>
+  <si>
+    <t>Intensive Ultra-Rapid Supertanning Treatment Spf 20</t>
+  </si>
+  <si>
+    <t>Tanning Moisturizing Milk Spray Face-Body Spf 20</t>
+  </si>
+  <si>
+    <t>Tanning Moisturizing Milk Spray Face-Body Spf 30</t>
+  </si>
+  <si>
+    <t>200Ml</t>
+  </si>
+  <si>
+    <t>Tanning Moisturizing Milk Spray Spf50</t>
+  </si>
+  <si>
+    <t>Supertanning Concentrate Unguent Spf 10</t>
+  </si>
+  <si>
+    <t>Supertanning Moisturizing Dry Oil Spf 30</t>
+  </si>
+  <si>
+    <t>Active Protection Milk Spray Ultra-Rapid Application Spf 30</t>
+  </si>
+  <si>
+    <t>Active Protection Milk Spray Ultra-Rapid Application Spf 50</t>
+  </si>
+  <si>
+    <t>9 Ml</t>
+  </si>
+  <si>
+    <t>Sun Stick Spf 50</t>
+  </si>
+  <si>
+    <t>9Ml</t>
+  </si>
+  <si>
+    <t>Corrective Protection Cream Sun Stick  Dark Spots Spf50+</t>
+  </si>
+  <si>
+    <t>Corrective Protection Cream Sun Face Fluid  Dark Spots Spf50+</t>
+  </si>
+  <si>
+    <t>Corrective Protection Cream Sun Body Cream Dark Spots Spf50+</t>
+  </si>
+  <si>
+    <t>Phyto-Keratin Shampoo Intensive Restructuring</t>
+  </si>
+  <si>
+    <t>Phyto-Keratin Mask Intensive Restructuring</t>
+  </si>
+  <si>
+    <t>Phyto-Keratin Oil Restructuring Nourishing</t>
+  </si>
+  <si>
+    <t>Phyto-Keratin Filler Intensive Restructuring</t>
+  </si>
+  <si>
+    <t>Vitamin C Shampoo Brightening Revitalizing</t>
+  </si>
+  <si>
+    <t>Vitamin C Mask Brightening Revitalizing</t>
+  </si>
+  <si>
+    <t>Vitamin C Gloss Spray Brightening Revitalizing</t>
+  </si>
+  <si>
+    <t>Collagen Shampoo Volumising Redensifier</t>
+  </si>
+  <si>
+    <t>Collagen Conditioner Volumising Redensifier</t>
+  </si>
+  <si>
+    <t>Collagen Serum Redensifying Laminating Effect</t>
+  </si>
+  <si>
+    <t>Hyaluronic Acid Shampoo Frequent Use</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hyaluronic Acid Liquid Conditioner Moisturizer Frequent Use </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Niacinamide Scrub Exfoliating Oil Control </t>
+  </si>
+  <si>
+    <t>Niacinamide Dry Shampoo Oil Control Volumising Detox</t>
+  </si>
+  <si>
+    <t>15 X 5Ml</t>
+  </si>
+  <si>
+    <t>Peptides Lotion Anti-Hair Loss Fortifying</t>
+  </si>
+  <si>
+    <t>Not - Smooth Base</t>
+  </si>
+  <si>
+    <t>Not - Matte Base</t>
+  </si>
+  <si>
+    <t>Not - Glow Base</t>
+  </si>
+  <si>
+    <t>6,5 Ml</t>
+  </si>
+  <si>
+    <t>Not - Game Changer</t>
+  </si>
+  <si>
+    <t>12 Ml</t>
+  </si>
+  <si>
+    <t>Not - Granita Scrub</t>
+  </si>
+  <si>
+    <t>10 Ml</t>
+  </si>
+  <si>
+    <t>Not - Butter Mask</t>
+  </si>
+  <si>
+    <t>87 G</t>
+  </si>
+  <si>
+    <t>Not - Icy Patch</t>
+  </si>
+  <si>
+    <t>Not Glow Vibes 01 Morning Light</t>
+  </si>
+  <si>
+    <t>Not Glow Vibes 02 Golden Hour</t>
+  </si>
+  <si>
+    <t>Not Blush Vibes 01 Pink Lemonade</t>
+  </si>
+  <si>
+    <t>Not Blush Vibes 02 Frozen Raspberry</t>
+  </si>
+  <si>
+    <t>Not Blush Vibes 03 Orange Spritz</t>
+  </si>
+  <si>
+    <t>4,5 Ml</t>
+  </si>
+  <si>
+    <t>Not Lip Crush</t>
+  </si>
+  <si>
+    <t>Puro Nail Lacquer 301 Cristallo Puro</t>
+  </si>
+  <si>
+    <t>11 Ml</t>
+  </si>
+  <si>
+    <t>Puro Nail Lacquer 303 Rosa Cipria</t>
+  </si>
+  <si>
+    <t>Puro Nail Lacquer 919 Porcellana Beige</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Puro Nail Lacquer 513 Neutro French </t>
+  </si>
+  <si>
+    <t>Puro Nail Lacquer 700 Tortora</t>
+  </si>
+  <si>
+    <t>Puro Nail Lacquer 102 Rosa Antico</t>
+  </si>
+  <si>
+    <t>Puro Nail Lacquer 40 Mandarino</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Puro Nail Lacquer 551 Fucsia </t>
+  </si>
+  <si>
+    <t>Puro Nail Lacquer 313 Nero Intenso</t>
+  </si>
+  <si>
+    <t>Puro Nail Lacquer 109 Papavero Ipnotico</t>
+  </si>
+  <si>
+    <t>Puro Nail Lacquer 114 Warm Mauve</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Puro Nail Lacquer 111 Rosso Milano </t>
+  </si>
+  <si>
+    <t>Puro Nail Lacquer 581 Rossonero</t>
+  </si>
+  <si>
+    <t>Puro Nail Lacquer 3In1 New 2023</t>
+  </si>
+  <si>
+    <t>7 Ml</t>
+  </si>
+  <si>
+    <t>Lip Gloss Volume 110 Golden Sunset</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lip Gloss Volume 120 Peach Cameo </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lip Gloss Volume 130 Divine Oranges </t>
+  </si>
+  <si>
+    <t>Lip Gloss Volume 140 Morning Light</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lip Gloss Volume 150 Nudo Labbra </t>
+  </si>
+  <si>
+    <t>Lip Gloss Volume 160 Dusty Rose</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lip Gloss Volume 170 Hot Grapefruit </t>
+  </si>
+  <si>
+    <t>Lip Gloss Volume 180 Sardinian Coral</t>
+  </si>
+  <si>
+    <t>Lip Gloss Volume 190 Red Passion</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lip Gloss Volume 200 Cherry Mars </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lip Gloss Volume 210 Fucsia Buganvillea </t>
+  </si>
+  <si>
+    <t>Lip Gloss Volume 220 Purple Mora</t>
+  </si>
+  <si>
+    <t>2,8 G</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Twist Gloss New 201 Perla </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Twist Gloss New 211 Mou </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Twist Gloss New 203 Legno Di Rosa </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Twist Gloss New 212 Marshmallow </t>
+  </si>
+  <si>
+    <t>Twist Gloss New 208 Ciliegia</t>
+  </si>
+  <si>
+    <t>Twist Gloss New 216 Rose'</t>
+  </si>
+  <si>
+    <t>Twist Gloss New 214 Burgundy</t>
+  </si>
+  <si>
+    <t>Twist Gloss New 215 Berry Kiss</t>
+  </si>
+  <si>
+    <t>3 Ml</t>
+  </si>
+  <si>
+    <t>Balsamo Labbra Puro 000 Universale</t>
+  </si>
+  <si>
+    <t>3,5  Ml</t>
+  </si>
+  <si>
+    <t>Puro Lipstick 100 Terra Di Siena</t>
+  </si>
+  <si>
+    <t>Puro Lipstick 21 Rosa Selvatica</t>
+  </si>
+  <si>
+    <t>Puro Lipstick 101 Blooming Almond</t>
+  </si>
+  <si>
+    <t>Puro Lipstick 102 Rosa Antico</t>
+  </si>
+  <si>
+    <t>Puro Lipstick 25 Rosa Perla</t>
+  </si>
+  <si>
+    <t>Puro Lipstick 26 Rosa Metallo</t>
+  </si>
+  <si>
+    <t>Puro Lipstick 103 Fucsia Petunia</t>
+  </si>
+  <si>
+    <t>Puro Lipstick 104 Rosa Lampone</t>
+  </si>
+  <si>
+    <t>Puro Lipstick 105 Fragola Dolce</t>
+  </si>
+  <si>
+    <t>Puro Lipstick 40 Mandarino</t>
+  </si>
+  <si>
+    <t>Puro Lipstick 106 Bright Orange</t>
+  </si>
+  <si>
+    <t>Puro Lipstick 28  Rosa Pesca</t>
+  </si>
+  <si>
+    <t>Puro Lipstick 107 Peony Tattoo</t>
+  </si>
+  <si>
+    <t>Puro Lipstick 108 Melagrana</t>
+  </si>
+  <si>
+    <t>Puro Lipstick 109 Papavero Ipnotico</t>
+  </si>
+  <si>
+    <t>Puro Lipstick 110 Bacio</t>
+  </si>
+  <si>
+    <t>Puro Lipstick 111 Rosso Milano</t>
+  </si>
+  <si>
+    <t>Puro Lipstick 112 Iris Fiorentino</t>
+  </si>
+  <si>
+    <t>Puro Lipstick 113 Autumn Berry</t>
+  </si>
+  <si>
+    <t>Puro Lipstick 114 Warm Mauve</t>
+  </si>
+  <si>
+    <t>Refill Balsamo Labbra Puro 000 Universale</t>
+  </si>
+  <si>
+    <t>Refill Puro Lipstick 100 Terra Di Siena</t>
+  </si>
+  <si>
+    <t>Refill Puro Lipstick 21 Rosa Selvatica</t>
+  </si>
+  <si>
+    <t>Refill Puro Lipstick 101 Blooming Almond</t>
+  </si>
+  <si>
+    <t>Refill Puro Lipstick 102 Rosa Antico</t>
+  </si>
+  <si>
+    <t>Refill Puro Lipstick 25 Rosa Perla</t>
+  </si>
+  <si>
+    <t>Refill Puro Lipstick 26 Rosa Metallo</t>
+  </si>
+  <si>
+    <t>Refill Puro Lipstick 103 Fucsia Petunia</t>
+  </si>
+  <si>
+    <t>Refill Puro Lipstick 104 Rosa Lampone</t>
+  </si>
+  <si>
+    <t>Refill Puro Lipstick 105 Fragola Dolce</t>
+  </si>
+  <si>
+    <t>Refill Puro Lipstick 40 Mandarino</t>
+  </si>
+  <si>
+    <t>Refill Puro Lipstick 106 Bright Orange</t>
+  </si>
+  <si>
+    <t>Refill Puro Lipstick 28  Rosa Pesca</t>
+  </si>
+  <si>
+    <t>Refill Puro Lipstick 107 Peony Tattoo</t>
+  </si>
+  <si>
+    <t>Refill Puro Lipstick 108 Melagrana</t>
+  </si>
+  <si>
+    <t>Refill Puro Lipstick 109 Papavero Ipnotico</t>
+  </si>
+  <si>
+    <t>Refill Puro Lipstick 110 Bacio</t>
+  </si>
+  <si>
+    <t>Refill Puro Lipstick 111 Rosso Milano</t>
+  </si>
+  <si>
+    <t>Refill Puro Lipstick 112 Iris Fiorentino</t>
+  </si>
+  <si>
+    <t>Refill Puro Lipstick 113 Autumn Berry</t>
+  </si>
+  <si>
+    <t>Refill Puro Lipstick 114 Warm Mauve</t>
+  </si>
+  <si>
+    <t>3,5 Ml</t>
+  </si>
+  <si>
+    <t>Puro Lipstick Matte 28 Rosa Pesca</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Puro Lipstick Matte 102 Rosa Antico </t>
+  </si>
+  <si>
+    <t>Puro Lipstick Matte 103 Fucsia Petunia</t>
+  </si>
+  <si>
+    <t>Puro Lipstick Matte 40 Mandarino</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Puro Lipstick Matte 109 Papavero Ipnotico </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Puro Lipstick Matte 112 Iris Fiorentino </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Puro Lipstick Matte 111 Rosso Milano </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Puro Lipstick Matte 113 Autumn Berry </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Puro Lipstick Matte 114 Warm Mauve </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Refill Puro Lipstick Matte 28 Rosa Pesca </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Refill Puro Lipstick Matte 102 Rosa Antico </t>
+  </si>
+  <si>
+    <t>Refill Puro Lipstick Matte 103 Fucsia Petunia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Refill Puro Lipstick Matte 40 Mandarino </t>
+  </si>
+  <si>
+    <t>Refill Puro Lipstick Matte 109 Papavero Ipnotico</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Refill Puro Lipstick Matte 112 Iris Fiorentino </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Refill Puro Lipstick Matte 111 Rosso Milano </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Refill Puro Lipstick Matte 113 Autumn Berry </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Refill Puro Lipstick Matte 114 Warm Mauve </t>
+  </si>
+  <si>
+    <t>3,1 Gr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Puro Gioiello Lipstick Morganite 160  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Puro Gioiello Lipstick Perla Rosa 161  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Puro Gioiello Lipstick Zircone Cannella 162   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Puro Gioiello Lipstick Opale Rosa 163  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Puro Gioiello Lipstick Quarzo Rosa 164  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Puro Gioiello Lipstick Rubellite 165   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Puro Gioiello Lipstick Zaffiro Rosa 166   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Puro Gioiello Lipstick Tormalina Rossa 167   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Puro Gioiello Lipstick Agata Rossa 168  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Puro Gioiello Lipstick Corallo Rosa 169   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Puro Gioiello Lipstick Diamante Rosso 170  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Puro Gioiello Lipstick Granato Rosso 171  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Puro Gioiello Lipstick Zircone Rosa 172   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Puro Gioiello Lipstick Agata Rosa 173   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Puro Gioiello Lipstick Topazio Rosa 174  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Puro Gioiello Lipstick Rubino Rosso 175  </t>
+  </si>
+  <si>
+    <t>Puro Gioiello Lipstick Morganite 160 - Refill</t>
+  </si>
+  <si>
+    <t>Puro Gioiello Lipstick Perla Rosa 161 - Refill</t>
+  </si>
+  <si>
+    <t>Puro Gioiello Lipstick Zircone Cannella 162  - Refill</t>
+  </si>
+  <si>
+    <t>Puro Gioiello Lipstick Opale Rosa 163 - Refill</t>
+  </si>
+  <si>
+    <t>Puro Gioiello Lipstick Quarzo Rosa 164 - Refill</t>
+  </si>
+  <si>
+    <t>Puro Gioiello Lipstick Rubellite 165 - Refill</t>
+  </si>
+  <si>
+    <t>Puro Gioiello Lipstick Zaffiro Rosa 166  - Refill</t>
+  </si>
+  <si>
+    <t>Puro Gioiello Lipstick Tormalina Rossa 167 - Refill</t>
+  </si>
+  <si>
+    <t>Puro Gioiello Lipstick Agata Rossa 168 - Refill</t>
+  </si>
+  <si>
+    <t>Puro Gioiello Lipstick Corallo Rosa 169 - Refill</t>
+  </si>
+  <si>
+    <t>Puro Gioiello Lipstick Diamante Rosso 170 - Refill</t>
+  </si>
+  <si>
+    <t>Puro Gioiello Lipstick Granato Rosso 171  - Refill</t>
+  </si>
+  <si>
+    <t>Puro Gioiello Lipstick Zircone Rosa 172 - Refill</t>
+  </si>
+  <si>
+    <t>Puro Gioiello Lipstick Agata Rosa 173 - Refill</t>
+  </si>
+  <si>
+    <t>Puro Gioiello Lipstick Topazio Rosa 174  - Refill</t>
+  </si>
+  <si>
+    <t>Puro Gioiello Lipstick Rubino Rosso 175 - Refill</t>
+  </si>
+  <si>
+    <t>Nudo Second Skin Foundation 1N Avorio</t>
+  </si>
+  <si>
+    <t>Nudo Second Skin Foundation 2R Beige Rosato</t>
+  </si>
+  <si>
+    <t>Nudo Second Skin Foundation 2N Beige</t>
+  </si>
+  <si>
+    <t>Nudo Second Skin Foundation 2G Beige Dorato</t>
+  </si>
+  <si>
+    <t>Nudo Second Skin Foundation 3R Naturale Rosato</t>
+  </si>
+  <si>
+    <t>Nudo Second Skin Foundation 3N Naturale</t>
+  </si>
+  <si>
+    <t>Nudo Second Skin Foundation 3G Naturale Dorato</t>
+  </si>
+  <si>
+    <t>Nudo Second Skin Foundation 4N Sabbia</t>
+  </si>
+  <si>
+    <t>Nudo Second Skin Foundation 5N Ambra</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Impeccabile Long Wear Foundation 1R </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Impeccabile Long Wear Foundation 1N </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Impeccabile Long Wear Foundation 2R </t>
+  </si>
+  <si>
+    <t>Impeccabile Long Wear Foundation 2N</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Impeccabile Long Wear Foundation 2G </t>
+  </si>
+  <si>
+    <t>Impeccabile Long Wear Foundation 3R</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Impeccabile Long Wear Foundation 3N </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Impeccabile Long Wear Foundation 3G </t>
+  </si>
+  <si>
+    <t>Impeccabile Long Wear Foundation 4R</t>
+  </si>
+  <si>
+    <t>Impeccabile Long Wear Foundation 4N</t>
+  </si>
+  <si>
+    <t>Impeccabile Long Wear Foundation 4G</t>
+  </si>
+  <si>
+    <t>Impeccabile Foundation Long Wear 5N</t>
+  </si>
+  <si>
+    <t>35Ml</t>
+  </si>
+  <si>
+    <t>Even Foundation + Primer 24H Perfect Skin 01</t>
+  </si>
+  <si>
+    <t>Even Foundation + Primer 24H Perfect Skin 05</t>
+  </si>
+  <si>
+    <t>Fondotinta Unico Universal Youth Essence Foundation Spf 15 N?1N Ivory</t>
+  </si>
+  <si>
+    <t>Fondotinta Unico Universal Youth Essence Foundation Spf 15 N?2N Vanilla</t>
+  </si>
+  <si>
+    <t>Fondotinta Unico Universal Youth Essence Foundation Spf 15 N?3N Beige</t>
+  </si>
+  <si>
+    <t>Fondotinta Unico Universal Youth Essence Foundation Spf 15 N?5N Amber</t>
+  </si>
+  <si>
+    <t>Mediterranea Sun Compact Foundation Refill 01 Elba</t>
+  </si>
+  <si>
+    <t>Mediterranea Sun Compact Foundation Refill 02 Ischia</t>
+  </si>
+  <si>
+    <t>Mediterranea Sun Compact Foundation Refill 03 Capri</t>
+  </si>
+  <si>
+    <t>Mediterranea Sun Compact Foundation Refill 04 Pantelleria</t>
+  </si>
+  <si>
+    <t>Mediterranea Empty Case</t>
+  </si>
+  <si>
+    <t xml:space="preserve">30 Ml </t>
+  </si>
+  <si>
+    <t>Lift Hd+ Foundation 1N</t>
+  </si>
+  <si>
+    <t>Lift Hd+ Foundation 2N</t>
+  </si>
+  <si>
+    <t>Lift Hd+ Foundation 2G</t>
+  </si>
+  <si>
+    <t>Lift Hd+ Foundation 3R</t>
+  </si>
+  <si>
+    <t>Lift Hd+ Foundation 3N</t>
+  </si>
+  <si>
+    <t>Lift Hd+ Foundation 3G</t>
+  </si>
+  <si>
+    <t>Lift Hd+ Foundation 4R</t>
+  </si>
+  <si>
+    <t>Lift Hd+ Foundation 4N</t>
+  </si>
+  <si>
+    <t>Lift Hd+ Foundation 5N</t>
+  </si>
+  <si>
+    <t>4 Ml</t>
+  </si>
+  <si>
+    <t>Lift Hd+ Concealer 0 - Avorio</t>
+  </si>
+  <si>
+    <t>Lift Hd+ Concealer 1 - Beige</t>
+  </si>
+  <si>
+    <t>Lift Hd+ Concealer 2 - Naturale Dorato</t>
+  </si>
+  <si>
+    <t>Lift Hd+ Concealer 3 - Naturale</t>
+  </si>
+  <si>
+    <t>Lift Hd+ Concealer 4 - Naturale Rosato</t>
+  </si>
+  <si>
+    <t>Lift Hd+ Concealer 5 - Sabbia</t>
+  </si>
+  <si>
+    <t>4 Ml / 5 Gr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Impeccabile Stick Concealer 1 </t>
+  </si>
+  <si>
+    <t>Impeccabile Stick Concealer  1.5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Impeccabile Stick Concealer 2 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Impeccabile Stick Concealer 2.5 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Impeccabile Stick Concealer 3 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Impeccabile Stick Concealer 4 </t>
+  </si>
+  <si>
+    <t>Impeccabile Stick Concealer 5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Refill Impeccabile Stick Concealer 1 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Refill Impeccabile Stick Concealer 1.5 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Refill Impeccabile Stick Concealer 2 </t>
+  </si>
+  <si>
+    <t>Refill Impeccabile Stick Concealer 2.5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Refill Impeccabile Stick Concealer 3 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Refill Impeccabile Stick Concealer 4 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Refill Impeccabile Stick Concealer 5 </t>
+  </si>
+  <si>
+    <t>8 Gr (Tbc)</t>
+  </si>
+  <si>
+    <t>Impeccabile Compact Powder 10N - Ivory</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Impeccabile Compact Powder 20G - Natural </t>
+  </si>
+  <si>
+    <t>Impeccabile Compact Powder 30G - Honey</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Impeccabile Compact Powder 40R - Warm Rose </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Impeccabile Compact Powder 50N - Cameo </t>
+  </si>
+  <si>
+    <t>Impeccabile Compact Powder 60G - Cappuccino</t>
+  </si>
+  <si>
+    <t>Impeccabile Compact Powder Refill 10N - Ivory</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Impeccabile Compact Powder Refill 20G - Natural </t>
+  </si>
+  <si>
+    <t>Impeccabile Compact Powder Refill 30G - Honey</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Impeccabile Compact Powder Refill 40R - Warm Rose </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Impeccabile Compact Powder Refill 50N - Cameo </t>
+  </si>
+  <si>
+    <t>Impeccabile Compact Powder Refill 60G - Cappuccino</t>
+  </si>
+  <si>
+    <t>8 Gr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Impeccabile Maxi Blush 03 - Terracotta </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Impeccabile Maxi Blush 04 - Confetto </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Impeccabile Maxi Blush 05 - Canyon  </t>
+  </si>
+  <si>
+    <t>Impeccabile Maxi Blush 08 - Henn?</t>
+  </si>
+  <si>
+    <t>Impeccabile Maxi Blush 09 - Sienna</t>
+  </si>
+  <si>
+    <t>Impeccabile Maxi Blush 10 - Marsala</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Impeccabile Maxi Blush Refill 03 - Terracotta </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Impeccabile Maxi Blush Refill 04 - Confetto </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Impeccabile Maxi Blush Refill 05 - Canyon  </t>
+  </si>
+  <si>
+    <t>Impeccabile Maxi Blush Refill 08 - Henn?</t>
+  </si>
+  <si>
+    <t>Impeccabile Maxi Blush Refill 09 - Sienna</t>
+  </si>
+  <si>
+    <t>Impeccabile Maxi Blush Refill 10 - Marsala</t>
+  </si>
+  <si>
+    <t>5 Gr</t>
+  </si>
+  <si>
+    <t>Twist Glowy Blush 01 - Supernova</t>
+  </si>
+  <si>
+    <t>Twist Glowy Blush 02 - Eterea</t>
+  </si>
+  <si>
+    <t>Twist Glowy Blush 03 - Venere</t>
+  </si>
+  <si>
+    <t>Twist Glowy Blush 04 - Mira</t>
+  </si>
+  <si>
+    <t>Twist Glowy Highlighter 01 - Sole</t>
+  </si>
+  <si>
+    <t>Twist Glowy Highlighter 02 - Luna</t>
+  </si>
+  <si>
+    <t>10 Gr</t>
+  </si>
+  <si>
+    <t>Terra Abbronzante Effetto Seta 1.1 - Maldive Matte</t>
+  </si>
+  <si>
+    <t>Terra Abbronzante Effetto Seta 2.2 - Ipanema Matte</t>
+  </si>
+  <si>
+    <t>Terra Abbronzante Effetto Seta 03 - Scilla Glow</t>
+  </si>
+  <si>
+    <t>Terra Abbronzante Effetto Seta 4.4 - Hawaii Matte</t>
+  </si>
+  <si>
+    <t>Terra Abbronzante Effetto Seta 05 - Malibu' Glow</t>
+  </si>
+  <si>
+    <t>Terra Abbronzante Effetto Seta 07 - Bali Glow</t>
+  </si>
+  <si>
+    <t>Terra Abbronzante Effetto Seta 08 - Capri Glow</t>
+  </si>
+  <si>
+    <t>Refill Terra Abbronzante Effetto Seta 1.1 - Maldive Matte</t>
+  </si>
+  <si>
+    <t>Refill Terra Abbronzante Effetto Seta 2.2 - Ipanema Matte</t>
+  </si>
+  <si>
+    <t>Refill Terra Abbronzante Effetto Seta 03 - Scilla Glow</t>
+  </si>
+  <si>
+    <t>Refill Terra Abbronzante Effetto Seta 4.4 - Hawaii Matte</t>
+  </si>
+  <si>
+    <t>Refill Terra Abbronzante Effetto Seta 05 - Malibu' Glow</t>
+  </si>
+  <si>
+    <t>Refill Terra Abbronzante Effetto Seta 07 - Bali Glow</t>
+  </si>
+  <si>
+    <t>Refill Terra Abbronzante Effetto Seta 08 - Capri Glow</t>
+  </si>
+  <si>
+    <t>9 Gr</t>
+  </si>
+  <si>
+    <t>Refill Terra Abbronzante Effetto Seta 09 - Cristalli Di Sole Shimmer</t>
+  </si>
+  <si>
+    <t>1,4 Gr</t>
+  </si>
+  <si>
+    <t>For Your Eyes Only - Eye Shadow Stick Long-Lasting Wear 1 Ivory</t>
+  </si>
+  <si>
+    <t>For Your Eyes Only - Eye Shadow Stick Long-Lasting Wear 2 Nude</t>
+  </si>
+  <si>
+    <t>For Your Eyes Only - Eye Shadow Stick Long-Lasting Wear 3 Champagne</t>
+  </si>
+  <si>
+    <t>For Your Eyes Only - Eye Shadow Stick Long-Lasting Wear 4</t>
+  </si>
+  <si>
+    <t>For Your Eyes Only - Eye Shadow Stick Long-Lasting Wear 5 Bronze</t>
+  </si>
+  <si>
+    <t>For Your Eyes Only - Eye Shadow Stick Long-Lasting Wear 6 Fume'</t>
+  </si>
+  <si>
+    <t>For Your Eyes Only - Eye Shadow Stick Long-Lasting Wear 7 Jade</t>
+  </si>
+  <si>
+    <t>For Your Eyes Only - Eye Shadow Stick Long-Lasting Wear 8 Light Blue</t>
+  </si>
+  <si>
+    <t>For Your Eyes Only - Eye Shadow Stick Long-Lasting Wear 9 Navy</t>
+  </si>
+  <si>
+    <t>3 Gr</t>
+  </si>
+  <si>
+    <t>Impeccabile Compact Eyeshadow 400 - Cipria Matte</t>
+  </si>
+  <si>
+    <t>Impeccabile Compact Eyeshadow 405 - Petalo Matte</t>
+  </si>
+  <si>
+    <t>Impeccabile Compact Eyeshadow 410 - Greige Matte</t>
+  </si>
+  <si>
+    <t>Impeccabile Compact Eyeshadow 415 - Mocha Matte</t>
+  </si>
+  <si>
+    <t>Impeccabile Compact Eyeshadow 420 - Cacao Matte</t>
+  </si>
+  <si>
+    <t>Impeccabile Compact Eyeshadow 425 - Champagne Satin</t>
+  </si>
+  <si>
+    <t>Impeccabile Compact Eyeshadow 430 - Brunito Shimmer</t>
+  </si>
+  <si>
+    <t>Impeccabile Compact Eyeshadow 435 - Chiffon Satin</t>
+  </si>
+  <si>
+    <t>Impeccabile Compact Eyeshadow 500 - Avorio Satin</t>
+  </si>
+  <si>
+    <t>Impeccabile Compact Eyeshadow 505 - Bronzo Shimmer</t>
+  </si>
+  <si>
+    <t>Impeccabile Compact Eyeshadow 510 - Caramello Satin</t>
+  </si>
+  <si>
+    <t>Impeccabile Compact Eyeshadow 515 - Argento Shimmer</t>
+  </si>
+  <si>
+    <t>Impeccabile Compact Eyeshadow 520 - Eden Shimmer</t>
+  </si>
+  <si>
+    <t>Impeccabile Compact Eyeshadow 525 - Ottanio Satin</t>
+  </si>
+  <si>
+    <t>Impeccabile Compact Eyeshadow 530 - Malva Shimmer</t>
+  </si>
+  <si>
+    <t>Impeccabile Compact Eyeshadow 535 - Indigo Shimmer</t>
+  </si>
+  <si>
+    <t>1,2 Ml</t>
+  </si>
+  <si>
+    <t>Professionale Kajal Pencil 1 Nero</t>
+  </si>
+  <si>
+    <t>Professionale Kajal Pencil 2 Marrone</t>
+  </si>
+  <si>
+    <t>Professionale Kajal Pencil 3 Burro</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Professionale Eye Pencil 1 Nero </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Professionale Eye Pencil 2 Quercia </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Professionale Eye Pencil 3 Acciaio </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Professionale Eye Pencil 4 Blu Notte </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Professionale Eye Pencil 6 Verde Foresta </t>
+  </si>
+  <si>
+    <t>Professionale Eye Pencil 7 Marrone Dorato</t>
+  </si>
+  <si>
+    <t>Professionale Eye Pencil 8 Azzurro Cobalto</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Professionale Eye Pencil 10 Verde Metallo </t>
+  </si>
+  <si>
+    <t>Professionale Eye Pencil 11 Blu Metallo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Professionale Eye Pencil 12 Viola Metallo </t>
+  </si>
+  <si>
+    <t>Professionale Eye Pencil 16 Blu Shangai</t>
+  </si>
+  <si>
+    <t>Professionale Eye Pencil 25 Acquamarina</t>
+  </si>
+  <si>
+    <t>Professionale Eye Pencil 26 Bronzo</t>
+  </si>
+  <si>
+    <t>Professionale Eye Pencil 27 Borgogna</t>
+  </si>
+  <si>
+    <t>1,1 Gr</t>
+  </si>
+  <si>
+    <t>Professionale Brow Pencil 1 - Biondo</t>
+  </si>
+  <si>
+    <t>Professionale Brow Pencil 2 - Tortora</t>
+  </si>
+  <si>
+    <t>Professionale Brow Pencil 3 - Marrone</t>
+  </si>
+  <si>
+    <t>Professionale Brow Pencil 4 - Moka</t>
+  </si>
+  <si>
+    <t>6 Ml</t>
+  </si>
+  <si>
+    <t>Professionale Tinted Brow Gel 1 Biondo</t>
+  </si>
+  <si>
+    <t>Professionale Tinted Brow Gel 2 Castano</t>
+  </si>
+  <si>
+    <t>Professionale Tinted Brow Gel 3 Bruno</t>
+  </si>
+  <si>
+    <t>Professionale Clear Fixing Brow Gel</t>
+  </si>
+  <si>
+    <t>2,5 Ml</t>
+  </si>
+  <si>
+    <t>Impeccabile Eye Liner Extra Black</t>
+  </si>
+  <si>
+    <t>Impeccabile Eye Liner Brown</t>
+  </si>
+  <si>
+    <t>Impeccabile Eye Liner Burgundy</t>
+  </si>
+  <si>
+    <t>Tecnico Eye-Liner 0 Black</t>
+  </si>
+  <si>
+    <t>Tecnico Eye-Liner, Waterproof</t>
+  </si>
+  <si>
+    <t>Infinito Mascara Refillable Extra Black</t>
+  </si>
+  <si>
+    <t>Infinito Mascara Refillable Brown</t>
+  </si>
+  <si>
+    <t>Infinito Mascara Refill Extra Black</t>
+  </si>
+  <si>
+    <t>Infinito Mascara Refill Brown</t>
+  </si>
+  <si>
+    <t>Mascara Volume Unico Black Wp</t>
+  </si>
+  <si>
+    <t>14 Ml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Impeccabile Mascara Black </t>
+  </si>
+  <si>
+    <t>Impeccabile Mascara Ultra Black, Waterproof</t>
+  </si>
+  <si>
+    <t>12,5 Ml</t>
+  </si>
+  <si>
+    <t>Impeccabile Mascara Base</t>
+  </si>
+  <si>
+    <t>Impeccabile Lash Primer Cream-Strawberry</t>
+  </si>
+  <si>
+    <t>1 Ml</t>
+  </si>
+  <si>
+    <t>Infinito Eye Marker - Black</t>
+  </si>
+  <si>
+    <t>Infinito Eye Marker - Brown</t>
+  </si>
+  <si>
+    <t>Infinito Eye Marker - Blue</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Infinito Eye Marker - Green </t>
+  </si>
+  <si>
+    <t>New Pencil Sharpener</t>
   </si>
   <si>
     <t>Exw Sin/Europe</t>
   </si>
   <si>
     <t>Lead Time: 5-7 weeks</t>
   </si>
   <si>
-    <t>Moq Eur15000.00</t>
+    <t>Moq Eur15,000</t>
   </si>
   <si>
     <t>Ean</t>
   </si>
   <si>
-    <t>Ref</t>
-[...1 lines deleted...]
-  <si>
     <t>Status</t>
   </si>
   <si>
-    <t>Concentration</t>
+    <t>Size</t>
   </si>
   <si>
     <t>Description</t>
-  </si>
-[...4 lines deleted...]
-    <t>RRP (eur)</t>
   </si>
   <si>
     <t>Cost (eur)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
-    <numFmt numFmtId="164" formatCode="[$€-2]\ #,##0.00"/>
+    <numFmt numFmtId="167" formatCode="[$€-2]\ #,##0.00"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -331,75 +1807,72 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF343E77"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -646,1704 +2119,8603 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:H70"/>
+  <dimension ref="A1:E508"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="E1" workbookViewId="0">
-      <selection activeCell="L23" sqref="L23"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="J14" sqref="J14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15.5" style="2" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="9" style="2" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="9" max="16384" width="9" style="3"/>
+    <col min="2" max="2" width="10.75" style="2" customWidth="1"/>
+    <col min="3" max="3" width="65.375" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="7.75" style="2" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="7.375" style="3" bestFit="1" customWidth="1"/>
+    <col min="6" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="4"/>
+    </row>
+    <row r="3" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="4" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="4" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="4" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="4"/>
+    </row>
+    <row r="7" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="5" t="s">
+        <v>572</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>573</v>
+      </c>
+      <c r="C7" s="6" t="s">
+        <v>575</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>574</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="7">
+        <v>8015150247276</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="D8" s="2" t="s">
         <v>2</v>
       </c>
-    </row>
-[...49 lines deleted...]
-        <v>3355991002999</v>
+      <c r="E8" s="8">
+        <v>13.338000000000001</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="7">
+        <v>8015150247283</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C9" s="2" t="s">
-        <v>3</v>
+      <c r="C9" s="3" t="s">
+        <v>4</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="E9" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="E9" s="8">
+        <v>13.338000000000001</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="7">
+        <v>8015150247290</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C10" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="F9" s="2">
+      <c r="D10" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E10" s="8">
+        <v>13.338000000000001</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="7">
+        <v>8015150247306</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E11" s="8">
+        <v>13.338000000000001</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="7">
+        <v>8015150247313</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="E12" s="8">
+        <v>11.9664</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="7">
+        <v>8015150247320</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E13" s="8">
+        <v>12.646800000000002</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="7">
+        <v>8015150247337</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E14" s="8">
+        <v>12.646800000000002</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="7">
+        <v>8015150247344</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E15" s="8">
+        <v>12.646800000000002</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="7">
+        <v>8015150219235</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E16" s="8">
+        <v>9.5579999999999998</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="7">
+        <v>8015150219242</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="E17" s="8">
+        <v>9.5579999999999998</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="7">
+        <v>8015150219266</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E18" s="8">
+        <v>9.5579999999999998</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="7">
+        <v>8015150219280</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="E19" s="8">
+        <v>9.5579999999999998</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="7">
+        <v>8015150219297</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="E20" s="8">
+        <v>9.5579999999999998</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="7">
+        <v>8015150219303</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E21" s="8">
+        <v>9.5579999999999998</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="7">
+        <v>8015150219310</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E22" s="8">
+        <v>9.5579999999999998</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="7">
+        <v>8015150219327</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E23" s="8">
+        <v>9.5579999999999998</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="7">
+        <v>8015150219334</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="E24" s="8">
+        <v>10.594800000000001</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="7">
+        <v>8015150219341</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="E25" s="8">
+        <v>10.594800000000001</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="7">
+        <v>8015150007009</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E26" s="8">
+        <v>10.594800000000001</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="7">
+        <v>8015150006972</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="E27" s="8">
+        <v>9.5579999999999998</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="7">
+        <v>8015150218344</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E28" s="8">
+        <v>9.5579999999999998</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="7">
+        <v>8015150218696</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E29" s="8">
+        <v>16.740000000000002</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="7">
+        <v>8015150218702</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E30" s="8">
+        <v>16.740000000000002</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="7">
+        <v>8015150003490</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E31" s="8">
+        <v>11.9664</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="7">
+        <v>8015150218757</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E32" s="8">
+        <v>16.740000000000002</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="7">
+        <v>8015150218764</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E33" s="8">
+        <v>16.740000000000002</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="7">
+        <v>8015150218894</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="E34" s="8">
+        <v>14.018400000000002</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="7">
+        <v>8015150003483</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E35" s="8">
+        <v>11.9664</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="7">
+        <v>8015150218771</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E36" s="8">
+        <v>16.740000000000002</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="7">
+        <v>8015150218788</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E37" s="8">
+        <v>16.740000000000002</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="7">
+        <v>8015150218863</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E38" s="8">
+        <v>6.8472</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="7">
+        <v>8015150218870</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E39" s="8">
+        <v>16.740000000000002</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="7">
+        <v>8015150218887</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E40" s="8">
+        <v>16.740000000000002</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="7">
+        <v>8015150003537</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E41" s="8">
+        <v>11.9664</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="7">
+        <v>8015150219365</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E42" s="8">
+        <v>18.791999999999998</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="7">
+        <v>8015150219358</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D43" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E43" s="8">
+        <v>16.740000000000002</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="7">
+        <v>8015150005586</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="E44" s="8">
+        <v>24.256800000000002</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="7">
+        <v>8015150005593</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="E45" s="8">
+        <v>24.256800000000002</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="7">
+        <v>8015150005609</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="E46" s="8">
+        <v>18.4572</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="7">
+        <v>8015150244428</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C47" s="3" t="s">
         <v>54</v>
       </c>
-      <c r="G9" s="4">
-[...16 lines deleted...]
-      <c r="D10" s="2" t="s">
+      <c r="D47" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E47" s="8">
+        <v>30.078000000000003</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="7">
+        <v>8015150244435</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E48" s="8">
+        <v>30.078000000000003</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="7">
+        <v>8015150244442</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="D49" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="E10" s="3" t="s">
-[...359 lines deleted...]
-      <c r="D25" s="2" t="s">
+      <c r="E49" s="8">
+        <v>21.545999999999999</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="7">
+        <v>8015150244459</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E50" s="8">
+        <v>31.784400000000002</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="7">
+        <v>8015150247214</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E51" s="8">
+        <v>22.204799999999999</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="7">
+        <v>8015150247221</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="D52" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E52" s="8">
+        <v>24.256800000000002</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="7">
+        <v>8015150247238</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="D53" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="E25" s="3" t="s">
-[...733 lines deleted...]
-        <v>3</v>
+      <c r="E53" s="8">
+        <v>18.4572</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="7">
+        <v>8015150247245</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>62</v>
       </c>
       <c r="D54" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="E54" s="3" t="s">
-[...17 lines deleted...]
-        <v>24</v>
+      <c r="E54" s="8">
+        <v>15.379200000000001</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="7">
+        <v>8015150004534</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>63</v>
       </c>
       <c r="D55" s="2" t="s">
-        <v>39</v>
-[...13 lines deleted...]
-        <v>23</v>
+        <v>2</v>
+      </c>
+      <c r="E55" s="8">
+        <v>24.256800000000002</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="7">
+        <v>8015150004541</v>
       </c>
       <c r="B56" s="2" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>1</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>64</v>
       </c>
       <c r="D56" s="2" t="s">
-        <v>39</v>
-[...22 lines deleted...]
-        <v>24</v>
+        <v>7</v>
+      </c>
+      <c r="E56" s="8">
+        <v>18.4572</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="7">
+        <v>8015150248006</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>65</v>
       </c>
       <c r="D57" s="2" t="s">
-        <v>39</v>
-[...22 lines deleted...]
-        <v>42</v>
+        <v>2</v>
+      </c>
+      <c r="E57" s="8">
+        <v>24.256800000000002</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="7">
+        <v>8015150248013</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>66</v>
       </c>
       <c r="D58" s="2" t="s">
-        <v>57</v>
-[...22 lines deleted...]
-        <v>3</v>
+        <v>7</v>
+      </c>
+      <c r="E58" s="8">
+        <v>18.4572</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="7">
+        <v>8015150248044</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>67</v>
       </c>
       <c r="D59" s="2" t="s">
-        <v>65</v>
-[...7 lines deleted...]
-      <c r="G59" s="4">
+        <v>2</v>
+      </c>
+      <c r="E59" s="8">
+        <v>24.256800000000002</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="7">
+        <v>8015150248051</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="D60" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="E60" s="8">
+        <v>15.379200000000001</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="7">
+        <v>8015150247368</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="D61" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E61" s="8">
+        <v>24.256800000000002</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="7">
+        <v>8015150247351</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="D62" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E62" s="8">
+        <v>24.256800000000002</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="7">
+        <v>8015150235006</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="D63" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E63" s="8">
+        <v>14.018400000000002</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="7">
+        <v>8015150250191</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="D64" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="E64" s="8">
+        <v>11.620800000000001</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="7">
+        <v>8015150250337</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="D65" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="E65" s="8">
+        <v>16.1568</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="7">
+        <v>8015150250573</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="D66" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="E66" s="8">
+        <v>19.385999999999999</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="7">
+        <v>8015150250887</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="D67" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="E67" s="8">
+        <v>16.1568</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="7">
+        <v>8015150251129</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="D68" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="H59" s="4">
-[...239 lines deleted...]
-        <v>42</v>
+      <c r="E68" s="8">
+        <v>6.7932000000000006</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="7">
+        <v>8015150251136</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>81</v>
       </c>
       <c r="D69" s="2" t="s">
-        <v>43</v>
-[...22 lines deleted...]
-        <v>3</v>
+        <v>80</v>
+      </c>
+      <c r="E69" s="8">
+        <v>6.7932000000000006</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="7">
+        <v>8015150251143</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>82</v>
       </c>
       <c r="D70" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="E70" s="8">
+        <v>6.7932000000000006</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="7">
+        <v>8015150251150</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C71" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="D71" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="E71" s="8">
+        <v>6.2964000000000002</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="7">
+        <v>8015150251310</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C72" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="D72" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="E72" s="8">
+        <v>7.765200000000001</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="7">
+        <v>8015150251327</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C73" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="D73" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="E73" s="8">
+        <v>16.1568</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="7">
+        <v>8015150251549</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="D74" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="E74" s="8">
+        <v>14.860800000000001</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="7">
+        <v>8015150251686</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C75" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D75" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="E75" s="8">
+        <v>11.296800000000001</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="7">
+        <v>8015150251693</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C76" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="D76" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="E76" s="8">
+        <v>11.296800000000001</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="7">
+        <v>8015150251709</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C77" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="D77" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="E77" s="8">
+        <v>11.296800000000001</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="7">
+        <v>8015150251716</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C78" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="D78" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="E78" s="8">
+        <v>11.296800000000001</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="7">
+        <v>8015150253024</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C79" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="D79" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="E79" s="8">
+        <v>11.296800000000001</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="7">
+        <v>8015150251723</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C80" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="D80" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="E80" s="8">
+        <v>16.1568</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="7">
+        <v>8015150251891</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C81" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="D81" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E81" s="8">
+        <v>15.184800000000001</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="7">
+        <v>8015150251952</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C82" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="D82" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="E82" s="8">
+        <v>19.385999999999999</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="7">
+        <v>8015150252676</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C83" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="D83" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="E70" s="3" t="s">
-[...9 lines deleted...]
-        <v>22.561200000000003</v>
+      <c r="E83" s="8">
+        <v>19.385999999999999</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="7">
+        <v>8015150252645</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C84" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="D84" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E84" s="8">
+        <v>6.7932000000000006</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="7">
+        <v>8015150252881</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C85" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="D85" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E85" s="8">
+        <v>12.268800000000001</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="7">
+        <v>8015150253000</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C86" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D86" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="E86" s="8">
+        <v>16.1568</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="7">
+        <v>8015150253154</v>
+      </c>
+      <c r="B87" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C87" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="D87" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E87" s="8">
+        <v>14.860800000000001</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="7">
+        <v>8015150253185</v>
+      </c>
+      <c r="B88" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C88" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="D88" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="E88" s="8">
+        <v>9.6984000000000012</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="7">
+        <v>8015150251839</v>
+      </c>
+      <c r="B89" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C89" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="D89" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="E89" s="8">
+        <v>9.6984000000000012</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="7">
+        <v>8015150252348</v>
+      </c>
+      <c r="B90" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C90" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="D90" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="E90" s="8">
+        <v>9.6984000000000012</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="7">
+        <v>8015150253383</v>
+      </c>
+      <c r="B91" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C91" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="D91" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E91" s="8">
+        <v>13.2624</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="7">
+        <v>8015150253666</v>
+      </c>
+      <c r="B92" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C92" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="D92" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="E92" s="8">
+        <v>19.385999999999999</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="7">
+        <v>8015150253611</v>
+      </c>
+      <c r="B93" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C93" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D93" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="E93" s="8">
+        <v>14.526</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="7">
+        <v>8015150253628</v>
+      </c>
+      <c r="B94" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C94" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D94" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="E94" s="8">
+        <v>14.526</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="7">
+        <v>8015150253932</v>
+      </c>
+      <c r="B95" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C95" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="D95" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="E95" s="8">
+        <v>14.526</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="7">
+        <v>8015150253949</v>
+      </c>
+      <c r="B96" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C96" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D96" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="E96" s="8">
+        <v>14.526</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="7">
+        <v>8015150253956</v>
+      </c>
+      <c r="B97" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C97" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="D97" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="E97" s="8">
+        <v>19.385999999999999</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="7">
+        <v>8015150253734</v>
+      </c>
+      <c r="B98" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C98" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D98" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="E98" s="8">
+        <v>17.118000000000002</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="7">
+        <v>8015150000529</v>
+      </c>
+      <c r="B99" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C99" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="D99" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E99" s="8">
+        <v>18.09</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="7">
+        <v>8015150000536</v>
+      </c>
+      <c r="B100" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C100" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="D100" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E100" s="8">
+        <v>18.09</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="7">
+        <v>8015150005685</v>
+      </c>
+      <c r="B101" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C101" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="D101" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="E101" s="8">
+        <v>19.385999999999999</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="7">
+        <v>8015150005678</v>
+      </c>
+      <c r="B102" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C102" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="D102" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="E102" s="8">
+        <v>16.1568</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="7">
+        <v>8015150002370</v>
+      </c>
+      <c r="B103" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C103" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="D103" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E103" s="8">
+        <v>15.498000000000001</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="7">
+        <v>8015150002387</v>
+      </c>
+      <c r="B104" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C104" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="D104" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E104" s="8">
+        <v>7.765200000000001</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="7">
+        <v>8015150002394</v>
+      </c>
+      <c r="B105" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C105" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="D105" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="E105" s="8">
+        <v>10.670400000000001</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="7">
+        <v>8015150002400</v>
+      </c>
+      <c r="B106" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C106" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="D106" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E106" s="8">
+        <v>11.296800000000001</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="7">
+        <v>8015150007177</v>
+      </c>
+      <c r="B107" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C107" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="D107" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E107" s="8">
+        <v>9.0612000000000013</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="7">
+        <v>8015150002424</v>
+      </c>
+      <c r="B108" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C108" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="D108" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="E108" s="8">
+        <v>7.765200000000001</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="7">
+        <v>8015150002417</v>
+      </c>
+      <c r="B109" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C109" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="D109" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E109" s="8">
+        <v>15.498000000000001</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="7">
+        <v>8015150002431</v>
+      </c>
+      <c r="B110" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C110" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="D110" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E110" s="8">
+        <v>11.296800000000001</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="7">
+        <v>8015150002448</v>
+      </c>
+      <c r="B111" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C111" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="D111" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E111" s="8">
+        <v>11.296800000000001</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="7">
+        <v>8015150007184</v>
+      </c>
+      <c r="B112" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C112" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="D112" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E112" s="8">
+        <v>9.0612000000000013</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="7">
+        <v>8015150285452</v>
+      </c>
+      <c r="B113" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C113" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="D113" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E113" s="8">
+        <v>21.967200000000002</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="7">
+        <v>8015150285469</v>
+      </c>
+      <c r="B114" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C114" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="D114" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="E114" s="8">
+        <v>11.167200000000001</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="7">
+        <v>8015150285476</v>
+      </c>
+      <c r="B115" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C115" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="D115" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E115" s="8">
+        <v>21.967200000000002</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="7">
+        <v>8015150285483</v>
+      </c>
+      <c r="B116" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C116" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="D116" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="E116" s="8">
+        <v>11.167200000000001</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="7">
+        <v>8015150285490</v>
+      </c>
+      <c r="B117" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C117" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D117" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E117" s="8">
+        <v>21.967200000000002</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="7">
+        <v>8015150285506</v>
+      </c>
+      <c r="B118" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C118" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="D118" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="E118" s="8">
+        <v>11.167200000000001</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="7">
+        <v>8015150285247</v>
+      </c>
+      <c r="B119" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C119" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="D119" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="E119" s="8">
+        <v>16.1784</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="7">
+        <v>8015150285254</v>
+      </c>
+      <c r="B120" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C120" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="D120" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="E120" s="8">
+        <v>16.1784</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="7">
+        <v>8015150285261</v>
+      </c>
+      <c r="B121" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C121" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="D121" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="E121" s="8">
+        <v>16.1784</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="7">
+        <v>8015150285308</v>
+      </c>
+      <c r="B122" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C122" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="D122" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E122" s="8">
+        <v>16.1784</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="7">
+        <v>8015150285315</v>
+      </c>
+      <c r="B123" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C123" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="D123" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E123" s="8">
+        <v>16.1784</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A124" s="7">
+        <v>8015150285353</v>
+      </c>
+      <c r="B124" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C124" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="D124" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E124" s="8">
+        <v>21.200400000000002</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="7">
+        <v>8015150285360</v>
+      </c>
+      <c r="B125" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C125" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D125" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E125" s="8">
+        <v>21.200400000000002</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A126" s="7">
+        <v>8015150285513</v>
+      </c>
+      <c r="B126" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C126" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="D126" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="E126" s="8">
+        <v>15.800400000000002</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A127" s="7">
+        <v>8015150000413</v>
+      </c>
+      <c r="B127" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C127" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="D127" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E127" s="8">
+        <v>21.200400000000002</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A128" s="7">
+        <v>8015150001335</v>
+      </c>
+      <c r="B128" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C128" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D128" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="E128" s="8">
+        <v>10.033199999999999</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A129" s="7">
+        <v>8015150001083</v>
+      </c>
+      <c r="B129" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C129" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="D129" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="E129" s="8">
+        <v>10.033199999999999</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A130" s="7">
+        <v>8015150001120</v>
+      </c>
+      <c r="B130" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C130" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="D130" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E130" s="8">
+        <v>10.789200000000001</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A131" s="7">
+        <v>8015150285537</v>
+      </c>
+      <c r="B131" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C131" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="D131" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E131" s="8">
+        <v>16.1784</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A132" s="7">
+        <v>8015150285544</v>
+      </c>
+      <c r="B132" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C132" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="D132" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E132" s="8">
+        <v>16.1784</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A133" s="7">
+        <v>8015150285551</v>
+      </c>
+      <c r="B133" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C133" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="D133" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E133" s="8">
+        <v>16.1784</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A134" s="7">
+        <v>8015150285568</v>
+      </c>
+      <c r="B134" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C134" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="D134" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E134" s="8">
+        <v>16.1784</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A135" s="7">
+        <v>8015150285575</v>
+      </c>
+      <c r="B135" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C135" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D135" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E135" s="8">
+        <v>6.75</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A136" s="7">
+        <v>8015150285582</v>
+      </c>
+      <c r="B136" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C136" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="D136" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E136" s="8">
+        <v>11.566800000000002</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A137" s="7">
+        <v>8015150285599</v>
+      </c>
+      <c r="B137" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C137" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="D137" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E137" s="8">
+        <v>10.789200000000001</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A138" s="7">
+        <v>8015150285605</v>
+      </c>
+      <c r="B138" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C138" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="D138" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E138" s="8">
+        <v>11.566800000000002</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A139" s="7">
+        <v>8015150284080</v>
+      </c>
+      <c r="B139" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C139" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="D139" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="E139" s="8">
+        <v>7.5060000000000011</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A140" s="7">
+        <v>8015150001359</v>
+      </c>
+      <c r="B140" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C140" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="D140" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="E140" s="8">
+        <v>8.0891999999999999</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A141" s="7">
+        <v>8015150001366</v>
+      </c>
+      <c r="B141" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C141" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="D141" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="E141" s="8">
+        <v>8.0891999999999999</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A142" s="7">
+        <v>8015150001342</v>
+      </c>
+      <c r="B142" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C142" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="D142" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E142" s="8">
+        <v>8.0891999999999999</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A143" s="7">
+        <v>8015150006866</v>
+      </c>
+      <c r="B143" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C143" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="D143" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="E143" s="8">
+        <v>13.2624</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A144" s="7">
+        <v>8015150261166</v>
+      </c>
+      <c r="B144" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C144" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="D144" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="E144" s="8">
+        <v>12.938400000000001</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A145" s="7">
+        <v>8015150261173</v>
+      </c>
+      <c r="B145" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C145" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="D145" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="E145" s="8">
+        <v>14.860800000000001</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A146" s="7">
+        <v>8015150001328</v>
+      </c>
+      <c r="B146" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C146" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="D146" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="E146" s="8">
+        <v>14.860800000000001</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A147" s="7">
+        <v>8015150260107</v>
+      </c>
+      <c r="B147" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C147" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="D147" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="E147" s="8">
+        <v>9.6984000000000012</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A148" s="7">
+        <v>8015150260299</v>
+      </c>
+      <c r="B148" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C148" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="D148" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="E148" s="8">
+        <v>13.2624</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A149" s="7">
+        <v>8015150260343</v>
+      </c>
+      <c r="B149" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C149" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="D149" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E149" s="8">
+        <v>12.268800000000001</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A150" s="7">
+        <v>8015150260374</v>
+      </c>
+      <c r="B150" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C150" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="D150" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E150" s="8">
+        <v>10.670400000000001</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A151" s="7">
+        <v>8015150260404</v>
+      </c>
+      <c r="B151" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C151" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="D151" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="E151" s="8">
+        <v>13.2624</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A152" s="7">
+        <v>8015150260459</v>
+      </c>
+      <c r="B152" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C152" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="D152" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E152" s="8">
+        <v>11.9664</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A153" s="7">
+        <v>8015150260510</v>
+      </c>
+      <c r="B153" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C153" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="D153" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E153" s="8">
+        <v>12.268800000000001</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A154" s="7">
+        <v>8015150260565</v>
+      </c>
+      <c r="B154" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C154" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="D154" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E154" s="8">
+        <v>6.4692000000000007</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A155" s="7">
+        <v>8015150260572</v>
+      </c>
+      <c r="B155" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C155" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="D155" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E155" s="8">
+        <v>8.0784000000000002</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A156" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="B156" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C156" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="D156" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="E156" s="8">
+        <v>8.0784000000000002</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A157" s="7">
+        <v>8015150260596</v>
+      </c>
+      <c r="B157" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C157" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D157" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E157" s="8">
+        <v>11.296800000000001</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A158" s="7">
+        <v>8015150260619</v>
+      </c>
+      <c r="B158" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C158" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="D158" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E158" s="8">
+        <v>12.268800000000001</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A159" s="7">
+        <v>8015150260688</v>
+      </c>
+      <c r="B159" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C159" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="D159" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E159" s="8">
+        <v>12.268800000000001</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A160" s="7">
+        <v>8015150260701</v>
+      </c>
+      <c r="B160" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C160" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="D160" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E160" s="8">
+        <v>12.268800000000001</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A161" s="7">
+        <v>8015150260718</v>
+      </c>
+      <c r="B161" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C161" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D161" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E161" s="8">
+        <v>12.268800000000001</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A162" s="7">
+        <v>8015150260725</v>
+      </c>
+      <c r="B162" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C162" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="D162" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E162" s="8">
+        <v>12.268800000000001</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A163" s="7">
+        <v>8015150260961</v>
+      </c>
+      <c r="B163" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C163" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="D163" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E163" s="8">
+        <v>12.268800000000001</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A164" s="7">
+        <v>8015150260978</v>
+      </c>
+      <c r="B164" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C164" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="D164" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E164" s="8">
+        <v>12.268800000000001</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A165" s="7">
+        <v>8015150260992</v>
+      </c>
+      <c r="B165" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C165" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="D165" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="E165" s="8">
+        <v>12.268800000000001</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A166" s="7">
+        <v>8015150262002</v>
+      </c>
+      <c r="B166" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C166" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="D166" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E166" s="8">
+        <v>12.268800000000001</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A167" s="7">
+        <v>8015150262088</v>
+      </c>
+      <c r="B167" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C167" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="D167" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="E167" s="8">
+        <v>9.3743999999999996</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A168" s="7">
+        <v>8015150262231</v>
+      </c>
+      <c r="B168" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C168" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="D168" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E168" s="8">
+        <v>12.268800000000001</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A169" s="7">
+        <v>8015150262439</v>
+      </c>
+      <c r="B169" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C169" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="D169" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E169" s="8">
+        <v>12.268800000000001</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A170" s="7">
+        <v>8015150262446</v>
+      </c>
+      <c r="B170" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C170" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="D170" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E170" s="8">
+        <v>12.268800000000001</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A171" s="7">
+        <v>8015150005487</v>
+      </c>
+      <c r="B171" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C171" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="D171" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="E171" s="8">
+        <v>12.268800000000001</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A172" s="7">
+        <v>8015150262491</v>
+      </c>
+      <c r="B172" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C172" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="D172" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E172" s="8">
+        <v>12.268800000000001</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A173" s="7">
+        <v>8015150262507</v>
+      </c>
+      <c r="B173" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C173" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="D173" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E173" s="8">
+        <v>12.268800000000001</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A174" s="7">
+        <v>8015150262514</v>
+      </c>
+      <c r="B174" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C174" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="D174" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E174" s="8">
+        <v>12.268800000000001</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A175" s="7">
+        <v>8015150262521</v>
+      </c>
+      <c r="B175" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C175" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="D175" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E175" s="8">
+        <v>12.268800000000001</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A176" s="7">
+        <v>8015150262538</v>
+      </c>
+      <c r="B176" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C176" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="D176" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="E176" s="8">
+        <v>8.7263999999999999</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A177" s="7">
+        <v>8015150005463</v>
+      </c>
+      <c r="B177" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C177" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="D177" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="E177" s="8">
+        <v>8.7263999999999999</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A178" s="7">
+        <v>8015150005500</v>
+      </c>
+      <c r="B178" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C178" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="D178" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="E178" s="8">
+        <v>12.268800000000001</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A179" s="7">
+        <v>8015150005494</v>
+      </c>
+      <c r="B179" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C179" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="D179" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="E179" s="8">
+        <v>12.268800000000001</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A180" s="7">
+        <v>8015150297202</v>
+      </c>
+      <c r="B180" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C180" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="D180" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="E180" s="8">
+        <v>7.3224000000000009</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A181" s="7">
+        <v>8015150297219</v>
+      </c>
+      <c r="B181" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C181" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="D181" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E181" s="8">
+        <v>10.972800000000001</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A182" s="7">
+        <v>8015150297226</v>
+      </c>
+      <c r="B182" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C182" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="D182" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E182" s="8">
+        <v>11.566800000000002</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A183" s="7">
+        <v>8015150297233</v>
+      </c>
+      <c r="B183" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C183" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="D183" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E183" s="8">
+        <v>11.566800000000002</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A184" s="7">
+        <v>8015150297240</v>
+      </c>
+      <c r="B184" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C184" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="D184" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="E184" s="8">
+        <v>7.3224000000000009</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A185" s="7">
+        <v>8015150297257</v>
+      </c>
+      <c r="B185" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C185" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D185" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E185" s="8">
+        <v>10.972800000000001</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A186" s="7">
+        <v>8015150297264</v>
+      </c>
+      <c r="B186" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C186" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="D186" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E186" s="8">
+        <v>11.566800000000002</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A187" s="7">
+        <v>8015150297271</v>
+      </c>
+      <c r="B187" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C187" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="D187" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="E187" s="8">
+        <v>7.3224000000000009</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A188" s="7">
+        <v>8015150297288</v>
+      </c>
+      <c r="B188" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C188" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="D188" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E188" s="8">
+        <v>10.972800000000001</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A189" s="7">
+        <v>8015150297295</v>
+      </c>
+      <c r="B189" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C189" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="D189" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E189" s="8">
+        <v>11.566800000000002</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A190" s="7">
+        <v>8015150297301</v>
+      </c>
+      <c r="B190" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C190" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="D190" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="E190" s="8">
+        <v>7.3224000000000009</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A191" s="7">
+        <v>8015150297318</v>
+      </c>
+      <c r="B191" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C191" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="D191" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E191" s="8">
+        <v>10.972800000000001</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A192" s="7">
+        <v>8015150297325</v>
+      </c>
+      <c r="B192" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C192" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="D192" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="E192" s="8">
+        <v>11.566800000000002</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A193" s="7">
+        <v>8015150297332</v>
+      </c>
+      <c r="B193" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C193" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="D193" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E193" s="8">
+        <v>7.3224000000000009</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A194" s="7">
+        <v>8015150297349</v>
+      </c>
+      <c r="B194" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C194" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="D194" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="E194" s="8">
+        <v>18.4788</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A195" s="7">
+        <v>8015150189002</v>
+      </c>
+      <c r="B195" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C195" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="D195" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E195" s="8">
+        <v>11.566800000000002</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A196" s="7">
+        <v>8015150189019</v>
+      </c>
+      <c r="B196" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C196" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="D196" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E196" s="8">
+        <v>11.566800000000002</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A197" s="7">
+        <v>8015150189026</v>
+      </c>
+      <c r="B197" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C197" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="D197" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E197" s="8">
+        <v>11.566800000000002</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A198" s="7">
+        <v>8015150189033</v>
+      </c>
+      <c r="B198" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C198" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="D198" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="E198" s="8">
+        <v>10.033199999999999</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A199" s="7">
+        <v>8015150189040</v>
+      </c>
+      <c r="B199" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C199" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="D199" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="E199" s="8">
+        <v>10.033199999999999</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A200" s="7">
+        <v>8015150189057</v>
+      </c>
+      <c r="B200" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C200" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="D200" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="E200" s="8">
+        <v>10.033199999999999</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A201" s="7">
+        <v>8015150189064</v>
+      </c>
+      <c r="B201" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C201" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="D201" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="E201" s="8">
+        <v>14.256</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A202" s="7">
+        <v>8015150003766</v>
+      </c>
+      <c r="B202" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C202" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="D202" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="E202" s="8">
+        <v>13.078800000000001</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A203" s="7">
+        <v>8015150003773</v>
+      </c>
+      <c r="B203" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C203" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="D203" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="E203" s="8">
+        <v>13.078800000000001</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A204" s="7">
+        <v>8015150003780</v>
+      </c>
+      <c r="B204" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C204" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="D204" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="E204" s="8">
+        <v>13.078800000000001</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A205" s="7">
+        <v>8015150003797</v>
+      </c>
+      <c r="B205" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C205" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="D205" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="E205" s="8">
+        <v>13.078800000000001</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A206" s="7">
+        <v>8015150003803</v>
+      </c>
+      <c r="B206" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C206" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="D206" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="E206" s="8">
+        <v>13.078800000000001</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A207" s="7">
+        <v>8015150003810</v>
+      </c>
+      <c r="B207" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C207" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="D207" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="E207" s="8">
+        <v>9.6228000000000016</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A208" s="7">
+        <v>8015150107518</v>
+      </c>
+      <c r="B208" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C208" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="D208" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="E208" s="8">
+        <v>5.4</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A209" s="7">
+        <v>8015150107525</v>
+      </c>
+      <c r="B209" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C209" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="D209" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="E209" s="8">
+        <v>5.4</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A210" s="7">
+        <v>8015150107532</v>
+      </c>
+      <c r="B210" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C210" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="D210" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="E210" s="8">
+        <v>5.4</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A211" s="7">
+        <v>8015150107549</v>
+      </c>
+      <c r="B211" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C211" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="D211" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="E211" s="8">
+        <v>5.4</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A212" s="7">
+        <v>8015150107556</v>
+      </c>
+      <c r="B212" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C212" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="D212" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="E212" s="8">
+        <v>5.4</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A213" s="7">
+        <v>8015150107563</v>
+      </c>
+      <c r="B213" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C213" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="D213" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="E213" s="8">
+        <v>5.4</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A214" s="7">
+        <v>8015150107570</v>
+      </c>
+      <c r="B214" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C214" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="D214" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="E214" s="8">
+        <v>5.4</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A215" s="7">
+        <v>8015150107587</v>
+      </c>
+      <c r="B215" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C215" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="D215" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="E215" s="8">
+        <v>5.4</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A216" s="7">
+        <v>8015150107594</v>
+      </c>
+      <c r="B216" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C216" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="D216" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="E216" s="8">
+        <v>5.4</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A217" s="7">
+        <v>8015150107600</v>
+      </c>
+      <c r="B217" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C217" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="D217" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="E217" s="8">
+        <v>5.4</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A218" s="7">
+        <v>8015150107617</v>
+      </c>
+      <c r="B218" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C218" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="D218" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="E218" s="8">
+        <v>5.4</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A219" s="7">
+        <v>8015150107624</v>
+      </c>
+      <c r="B219" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C219" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="D219" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="E219" s="8">
+        <v>5.4</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A220" s="7">
+        <v>8015150107631</v>
+      </c>
+      <c r="B220" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C220" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="D220" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="E220" s="8">
+        <v>5.4</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A221" s="7">
+        <v>8015150107648</v>
+      </c>
+      <c r="B221" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C221" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="D221" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="E221" s="8">
+        <v>6.5448000000000004</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A222" s="7">
+        <v>8015150110006</v>
+      </c>
+      <c r="B222" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C222" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="D222" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="E222" s="8">
+        <v>9.0612000000000013</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A223" s="7">
+        <v>8015150110013</v>
+      </c>
+      <c r="B223" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C223" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="D223" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="E223" s="8">
+        <v>9.0612000000000013</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A224" s="7">
+        <v>8015150110020</v>
+      </c>
+      <c r="B224" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C224" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="D224" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="E224" s="8">
+        <v>9.0612000000000013</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A225" s="7">
+        <v>8015150110037</v>
+      </c>
+      <c r="B225" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C225" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="D225" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="E225" s="8">
+        <v>9.0612000000000013</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A226" s="7">
+        <v>8015150110044</v>
+      </c>
+      <c r="B226" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C226" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="D226" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="E226" s="8">
+        <v>9.0612000000000013</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A227" s="7">
+        <v>8015150110051</v>
+      </c>
+      <c r="B227" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C227" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="D227" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="E227" s="8">
+        <v>9.0612000000000013</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A228" s="7">
+        <v>8015150110068</v>
+      </c>
+      <c r="B228" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C228" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D228" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="E228" s="8">
+        <v>9.0612000000000013</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A229" s="7">
+        <v>8015150110075</v>
+      </c>
+      <c r="B229" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C229" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="D229" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="E229" s="8">
+        <v>9.0612000000000013</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A230" s="7">
+        <v>8015150110082</v>
+      </c>
+      <c r="B230" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C230" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="D230" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="E230" s="8">
+        <v>9.0612000000000013</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A231" s="7">
+        <v>8015150110099</v>
+      </c>
+      <c r="B231" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C231" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="D231" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="E231" s="8">
+        <v>9.0612000000000013</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A232" s="7">
+        <v>8015150110105</v>
+      </c>
+      <c r="B232" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C232" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="D232" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="E232" s="8">
+        <v>9.0612000000000013</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A233" s="7">
+        <v>8015150110112</v>
+      </c>
+      <c r="B233" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C233" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="D233" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="E233" s="8">
+        <v>9.0612000000000013</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A234" s="7">
+        <v>8015150002738</v>
+      </c>
+      <c r="B234" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C234" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="D234" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="E234" s="8">
+        <v>9.6228000000000016</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A235" s="7">
+        <v>8015150002745</v>
+      </c>
+      <c r="B235" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C235" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="D235" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="E235" s="8">
+        <v>9.6228000000000016</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A236" s="7">
+        <v>8015150002752</v>
+      </c>
+      <c r="B236" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C236" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="D236" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="E236" s="8">
+        <v>9.6228000000000016</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A237" s="7">
+        <v>8015150002769</v>
+      </c>
+      <c r="B237" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C237" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="D237" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="E237" s="8">
+        <v>9.6228000000000016</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A238" s="7">
+        <v>8015150002776</v>
+      </c>
+      <c r="B238" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C238" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="D238" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="E238" s="8">
+        <v>9.6228000000000016</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A239" s="7">
+        <v>8015150002783</v>
+      </c>
+      <c r="B239" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C239" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="D239" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="E239" s="8">
+        <v>9.6228000000000016</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A240" s="7">
+        <v>8015150002790</v>
+      </c>
+      <c r="B240" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C240" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="D240" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="E240" s="8">
+        <v>9.6228000000000016</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A241" s="7">
+        <v>8015150002806</v>
+      </c>
+      <c r="B241" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C241" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="D241" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="E241" s="8">
+        <v>9.6228000000000016</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A242" s="7">
+        <v>8015150120005</v>
+      </c>
+      <c r="B242" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C242" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="D242" s="2" t="s">
+        <v>280</v>
+      </c>
+      <c r="E242" s="8">
+        <v>10.972800000000001</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A243" s="7">
+        <v>8015150120012</v>
+      </c>
+      <c r="B243" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C243" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="D243" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="E243" s="8">
+        <v>10.972800000000001</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A244" s="7">
+        <v>8015150120029</v>
+      </c>
+      <c r="B244" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C244" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="D244" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="E244" s="8">
+        <v>10.972800000000001</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A245" s="7">
+        <v>8015150120036</v>
+      </c>
+      <c r="B245" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C245" s="3" t="s">
+        <v>285</v>
+      </c>
+      <c r="D245" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="E245" s="8">
+        <v>10.972800000000001</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A246" s="7">
+        <v>8015150120043</v>
+      </c>
+      <c r="B246" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C246" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="D246" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="E246" s="8">
+        <v>10.972800000000001</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A247" s="7">
+        <v>8015150120050</v>
+      </c>
+      <c r="B247" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C247" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="D247" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="E247" s="8">
+        <v>10.972800000000001</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A248" s="7">
+        <v>8015150120067</v>
+      </c>
+      <c r="B248" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C248" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="D248" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="E248" s="8">
+        <v>10.972800000000001</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A249" s="7">
+        <v>8015150120074</v>
+      </c>
+      <c r="B249" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C249" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="D249" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="E249" s="8">
+        <v>10.972800000000001</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A250" s="7">
+        <v>8015150120081</v>
+      </c>
+      <c r="B250" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C250" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="D250" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="E250" s="8">
+        <v>10.972800000000001</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A251" s="7">
+        <v>8015150120098</v>
+      </c>
+      <c r="B251" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C251" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="D251" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="E251" s="8">
+        <v>10.972800000000001</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A252" s="7">
+        <v>8015150120104</v>
+      </c>
+      <c r="B252" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C252" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="D252" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="E252" s="8">
+        <v>10.972800000000001</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A253" s="7">
+        <v>8015150120111</v>
+      </c>
+      <c r="B253" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C253" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="D253" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="E253" s="8">
+        <v>10.972800000000001</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A254" s="7">
+        <v>8015150120128</v>
+      </c>
+      <c r="B254" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C254" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="D254" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="E254" s="8">
+        <v>10.972800000000001</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A255" s="7">
+        <v>8015150120135</v>
+      </c>
+      <c r="B255" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C255" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="D255" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="E255" s="8">
+        <v>10.972800000000001</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A256" s="7">
+        <v>8015150120142</v>
+      </c>
+      <c r="B256" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C256" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="D256" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="E256" s="8">
+        <v>10.972800000000001</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A257" s="7">
+        <v>8015150120159</v>
+      </c>
+      <c r="B257" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C257" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="D257" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="E257" s="8">
+        <v>10.972800000000001</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A258" s="7">
+        <v>8015150120166</v>
+      </c>
+      <c r="B258" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C258" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="D258" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="E258" s="8">
+        <v>10.972800000000001</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A259" s="7">
+        <v>8015150120173</v>
+      </c>
+      <c r="B259" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C259" s="3" t="s">
+        <v>299</v>
+      </c>
+      <c r="D259" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="E259" s="8">
+        <v>10.972800000000001</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A260" s="7">
+        <v>8015150120180</v>
+      </c>
+      <c r="B260" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C260" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="D260" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="E260" s="8">
+        <v>10.972800000000001</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A261" s="7">
+        <v>8015150120197</v>
+      </c>
+      <c r="B261" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C261" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="D261" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="E261" s="8">
+        <v>10.972800000000001</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A262" s="7">
+        <v>8015150120203</v>
+      </c>
+      <c r="B262" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C262" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="D262" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="E262" s="8">
+        <v>10.972800000000001</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A263" s="7">
+        <v>8015150120500</v>
+      </c>
+      <c r="B263" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C263" s="3" t="s">
+        <v>303</v>
+      </c>
+      <c r="D263" s="2" t="s">
+        <v>280</v>
+      </c>
+      <c r="E263" s="8">
+        <v>9.4284000000000017</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A264" s="7">
+        <v>8015150120517</v>
+      </c>
+      <c r="B264" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C264" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="D264" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="E264" s="8">
+        <v>9.4284000000000017</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A265" s="7">
+        <v>8015150120524</v>
+      </c>
+      <c r="B265" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C265" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="D265" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="E265" s="8">
+        <v>9.4284000000000017</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A266" s="7">
+        <v>8015150120531</v>
+      </c>
+      <c r="B266" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C266" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="D266" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="E266" s="8">
+        <v>9.4284000000000017</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A267" s="7">
+        <v>8015150120548</v>
+      </c>
+      <c r="B267" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C267" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="D267" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="E267" s="8">
+        <v>9.4284000000000017</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A268" s="7">
+        <v>8015150120555</v>
+      </c>
+      <c r="B268" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C268" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="D268" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="E268" s="8">
+        <v>9.4284000000000017</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A269" s="7">
+        <v>8015150120562</v>
+      </c>
+      <c r="B269" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C269" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="D269" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="E269" s="8">
+        <v>9.4284000000000017</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A270" s="7">
+        <v>8015150120579</v>
+      </c>
+      <c r="B270" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C270" s="3" t="s">
+        <v>310</v>
+      </c>
+      <c r="D270" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="E270" s="8">
+        <v>9.4284000000000017</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A271" s="7">
+        <v>8015150120586</v>
+      </c>
+      <c r="B271" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C271" s="3" t="s">
+        <v>311</v>
+      </c>
+      <c r="D271" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="E271" s="8">
+        <v>9.4284000000000017</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A272" s="7">
+        <v>8015150120593</v>
+      </c>
+      <c r="B272" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C272" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="D272" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="E272" s="8">
+        <v>9.4284000000000017</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A273" s="7">
+        <v>8015150120609</v>
+      </c>
+      <c r="B273" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C273" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="D273" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="E273" s="8">
+        <v>9.4284000000000017</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A274" s="7">
+        <v>8015150120616</v>
+      </c>
+      <c r="B274" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C274" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="D274" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="E274" s="8">
+        <v>9.4284000000000017</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A275" s="7">
+        <v>8015150120623</v>
+      </c>
+      <c r="B275" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C275" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="D275" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="E275" s="8">
+        <v>9.4284000000000017</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A276" s="7">
+        <v>8015150120630</v>
+      </c>
+      <c r="B276" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C276" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="D276" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="E276" s="8">
+        <v>9.4284000000000017</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A277" s="7">
+        <v>8015150120647</v>
+      </c>
+      <c r="B277" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C277" s="3" t="s">
+        <v>317</v>
+      </c>
+      <c r="D277" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="E277" s="8">
+        <v>9.4284000000000017</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A278" s="7">
+        <v>8015150120654</v>
+      </c>
+      <c r="B278" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C278" s="3" t="s">
+        <v>318</v>
+      </c>
+      <c r="D278" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="E278" s="8">
+        <v>9.4284000000000017</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A279" s="7">
+        <v>8015150120661</v>
+      </c>
+      <c r="B279" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C279" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="D279" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="E279" s="8">
+        <v>9.4284000000000017</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A280" s="7">
+        <v>8015150120678</v>
+      </c>
+      <c r="B280" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C280" s="3" t="s">
+        <v>320</v>
+      </c>
+      <c r="D280" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="E280" s="8">
+        <v>9.4284000000000017</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A281" s="7">
+        <v>8015150120685</v>
+      </c>
+      <c r="B281" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C281" s="3" t="s">
+        <v>321</v>
+      </c>
+      <c r="D281" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="E281" s="8">
+        <v>9.4284000000000017</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A282" s="7">
+        <v>8015150120692</v>
+      </c>
+      <c r="B282" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C282" s="3" t="s">
+        <v>322</v>
+      </c>
+      <c r="D282" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="E282" s="8">
+        <v>9.4284000000000017</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A283" s="7">
+        <v>8015150120708</v>
+      </c>
+      <c r="B283" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C283" s="3" t="s">
+        <v>323</v>
+      </c>
+      <c r="D283" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="E283" s="8">
+        <v>9.4284000000000017</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A284" s="7">
+        <v>8015150120319</v>
+      </c>
+      <c r="B284" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C284" s="3" t="s">
+        <v>325</v>
+      </c>
+      <c r="D284" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="E284" s="8">
+        <v>10.972800000000001</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A285" s="7">
+        <v>8015150120326</v>
+      </c>
+      <c r="B285" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C285" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="D285" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="E285" s="8">
+        <v>10.972800000000001</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A286" s="7">
+        <v>8015150120333</v>
+      </c>
+      <c r="B286" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C286" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="D286" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="E286" s="8">
+        <v>10.972800000000001</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A287" s="7">
+        <v>8015150120340</v>
+      </c>
+      <c r="B287" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C287" s="3" t="s">
+        <v>328</v>
+      </c>
+      <c r="D287" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="E287" s="8">
+        <v>10.972800000000001</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A288" s="7">
+        <v>8015150120357</v>
+      </c>
+      <c r="B288" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C288" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="D288" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="E288" s="8">
+        <v>10.972800000000001</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A289" s="7">
+        <v>8015150120364</v>
+      </c>
+      <c r="B289" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C289" s="3" t="s">
+        <v>330</v>
+      </c>
+      <c r="D289" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="E289" s="8">
+        <v>10.972800000000001</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A290" s="7">
+        <v>8015150120371</v>
+      </c>
+      <c r="B290" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C290" s="3" t="s">
+        <v>331</v>
+      </c>
+      <c r="D290" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="E290" s="8">
+        <v>10.972800000000001</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A291" s="7">
+        <v>8015150120388</v>
+      </c>
+      <c r="B291" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C291" s="3" t="s">
+        <v>332</v>
+      </c>
+      <c r="D291" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="E291" s="8">
+        <v>10.972800000000001</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A292" s="7">
+        <v>8015150120395</v>
+      </c>
+      <c r="B292" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C292" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="D292" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="E292" s="8">
+        <v>10.972800000000001</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A293" s="7">
+        <v>8015150120814</v>
+      </c>
+      <c r="B293" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C293" s="3" t="s">
+        <v>334</v>
+      </c>
+      <c r="D293" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="E293" s="8">
+        <v>9.4284000000000017</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A294" s="7">
+        <v>8015150120821</v>
+      </c>
+      <c r="B294" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C294" s="3" t="s">
+        <v>335</v>
+      </c>
+      <c r="D294" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="E294" s="8">
+        <v>9.4284000000000017</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A295" s="7">
+        <v>8015150120838</v>
+      </c>
+      <c r="B295" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C295" s="3" t="s">
+        <v>336</v>
+      </c>
+      <c r="D295" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="E295" s="8">
+        <v>9.4284000000000017</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A296" s="7">
+        <v>8015150120845</v>
+      </c>
+      <c r="B296" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C296" s="3" t="s">
+        <v>337</v>
+      </c>
+      <c r="D296" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="E296" s="8">
+        <v>9.4284000000000017</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A297" s="7">
+        <v>8015150120852</v>
+      </c>
+      <c r="B297" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C297" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="D297" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="E297" s="8">
+        <v>9.4284000000000017</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A298" s="7">
+        <v>8015150120869</v>
+      </c>
+      <c r="B298" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C298" s="3" t="s">
+        <v>339</v>
+      </c>
+      <c r="D298" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="E298" s="8">
+        <v>9.4284000000000017</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A299" s="7">
+        <v>8015150120876</v>
+      </c>
+      <c r="B299" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C299" s="3" t="s">
+        <v>340</v>
+      </c>
+      <c r="D299" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="E299" s="8">
+        <v>9.4284000000000017</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A300" s="7">
+        <v>8015150120883</v>
+      </c>
+      <c r="B300" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C300" s="3" t="s">
+        <v>341</v>
+      </c>
+      <c r="D300" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="E300" s="8">
+        <v>9.4284000000000017</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A301" s="7">
+        <v>8015150120890</v>
+      </c>
+      <c r="B301" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C301" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="D301" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="E301" s="8">
+        <v>9.4284000000000017</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A302" s="7">
+        <v>8015150004107</v>
+      </c>
+      <c r="B302" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C302" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="D302" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="E302" s="8">
+        <v>13.078800000000001</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A303" s="7">
+        <v>8015150004114</v>
+      </c>
+      <c r="B303" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C303" s="3" t="s">
+        <v>345</v>
+      </c>
+      <c r="D303" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="E303" s="8">
+        <v>13.078800000000001</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A304" s="7">
+        <v>8015150004121</v>
+      </c>
+      <c r="B304" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C304" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="D304" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="E304" s="8">
+        <v>13.078800000000001</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A305" s="7">
+        <v>8015150004152</v>
+      </c>
+      <c r="B305" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C305" s="3" t="s">
+        <v>347</v>
+      </c>
+      <c r="D305" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="E305" s="8">
+        <v>13.078800000000001</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A306" s="7">
+        <v>8015150004169</v>
+      </c>
+      <c r="B306" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C306" s="3" t="s">
+        <v>348</v>
+      </c>
+      <c r="D306" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="E306" s="8">
+        <v>13.078800000000001</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A307" s="7">
+        <v>8015150004138</v>
+      </c>
+      <c r="B307" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C307" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="D307" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="E307" s="8">
+        <v>13.078800000000001</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A308" s="7">
+        <v>8015150004213</v>
+      </c>
+      <c r="B308" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C308" s="3" t="s">
+        <v>350</v>
+      </c>
+      <c r="D308" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="E308" s="8">
+        <v>13.078800000000001</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A309" s="7">
+        <v>8015150004220</v>
+      </c>
+      <c r="B309" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C309" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="D309" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="E309" s="8">
+        <v>13.078800000000001</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A310" s="7">
+        <v>8015150004145</v>
+      </c>
+      <c r="B310" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C310" s="3" t="s">
+        <v>352</v>
+      </c>
+      <c r="D310" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="E310" s="8">
+        <v>13.078800000000001</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A311" s="7">
+        <v>8015150004176</v>
+      </c>
+      <c r="B311" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C311" s="3" t="s">
+        <v>353</v>
+      </c>
+      <c r="D311" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="E311" s="8">
+        <v>13.078800000000001</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A312" s="7">
+        <v>8015150004183</v>
+      </c>
+      <c r="B312" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C312" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="D312" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="E312" s="8">
+        <v>13.078800000000001</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A313" s="7">
+        <v>8015150004190</v>
+      </c>
+      <c r="B313" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C313" s="3" t="s">
+        <v>355</v>
+      </c>
+      <c r="D313" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="E313" s="8">
+        <v>13.078800000000001</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A314" s="7">
+        <v>8015150004206</v>
+      </c>
+      <c r="B314" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C314" s="3" t="s">
+        <v>356</v>
+      </c>
+      <c r="D314" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="E314" s="8">
+        <v>13.078800000000001</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A315" s="7">
+        <v>8015150004237</v>
+      </c>
+      <c r="B315" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C315" s="3" t="s">
+        <v>357</v>
+      </c>
+      <c r="D315" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="E315" s="8">
+        <v>13.078800000000001</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A316" s="7">
+        <v>8015150004244</v>
+      </c>
+      <c r="B316" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C316" s="3" t="s">
+        <v>358</v>
+      </c>
+      <c r="D316" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="E316" s="8">
+        <v>13.078800000000001</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A317" s="7">
+        <v>8015150004251</v>
+      </c>
+      <c r="B317" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C317" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="D317" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="E317" s="8">
+        <v>13.078800000000001</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A318" s="7">
+        <v>8015150004329</v>
+      </c>
+      <c r="B318" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C318" s="3" t="s">
+        <v>360</v>
+      </c>
+      <c r="D318" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="E318" s="8">
+        <v>9.6228000000000016</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A319" s="7">
+        <v>8015150004336</v>
+      </c>
+      <c r="B319" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C319" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="D319" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="E319" s="8">
+        <v>9.6228000000000016</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A320" s="7">
+        <v>8015150004343</v>
+      </c>
+      <c r="B320" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C320" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="D320" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="E320" s="8">
+        <v>9.6228000000000016</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A321" s="7">
+        <v>8015150004374</v>
+      </c>
+      <c r="B321" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C321" s="3" t="s">
+        <v>363</v>
+      </c>
+      <c r="D321" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="E321" s="8">
+        <v>9.6228000000000016</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A322" s="7">
+        <v>8015150004381</v>
+      </c>
+      <c r="B322" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C322" s="3" t="s">
+        <v>364</v>
+      </c>
+      <c r="D322" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="E322" s="8">
+        <v>9.6228000000000016</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A323" s="7">
+        <v>8015150004350</v>
+      </c>
+      <c r="B323" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C323" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="D323" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="E323" s="8">
+        <v>9.6228000000000016</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A324" s="7">
+        <v>8015150004435</v>
+      </c>
+      <c r="B324" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C324" s="3" t="s">
+        <v>366</v>
+      </c>
+      <c r="D324" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="E324" s="8">
+        <v>9.6228000000000016</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A325" s="7">
+        <v>8015150004442</v>
+      </c>
+      <c r="B325" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C325" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="D325" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="E325" s="8">
+        <v>9.6228000000000016</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A326" s="7">
+        <v>8015150004367</v>
+      </c>
+      <c r="B326" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C326" s="3" t="s">
+        <v>368</v>
+      </c>
+      <c r="D326" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="E326" s="8">
+        <v>9.6228000000000016</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A327" s="7">
+        <v>8015150004626</v>
+      </c>
+      <c r="B327" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C327" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D327" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="E327" s="8">
+        <v>9.6228000000000016</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A328" s="7">
+        <v>8015150004404</v>
+      </c>
+      <c r="B328" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C328" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="D328" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="E328" s="8">
+        <v>9.6228000000000016</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A329" s="7">
+        <v>8015150004411</v>
+      </c>
+      <c r="B329" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C329" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="D329" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="E329" s="8">
+        <v>9.6228000000000016</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A330" s="7">
+        <v>8015150004428</v>
+      </c>
+      <c r="B330" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C330" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="D330" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="E330" s="8">
+        <v>9.6228000000000016</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A331" s="7">
+        <v>8015150004459</v>
+      </c>
+      <c r="B331" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C331" s="3" t="s">
+        <v>373</v>
+      </c>
+      <c r="D331" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="E331" s="8">
+        <v>9.6228000000000016</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A332" s="7">
+        <v>8015150004466</v>
+      </c>
+      <c r="B332" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C332" s="3" t="s">
+        <v>374</v>
+      </c>
+      <c r="D332" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="E332" s="8">
+        <v>9.6228000000000016</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A333" s="7">
+        <v>8015150004473</v>
+      </c>
+      <c r="B333" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C333" s="3" t="s">
+        <v>375</v>
+      </c>
+      <c r="D333" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="E333" s="8">
+        <v>9.6228000000000016</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A334" s="7">
+        <v>8015150002363</v>
+      </c>
+      <c r="B334" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C334" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="D334" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E334" s="8">
+        <v>17.334000000000003</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A335" s="7">
+        <v>8015150002356</v>
+      </c>
+      <c r="B335" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C335" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="D335" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E335" s="8">
+        <v>17.334000000000003</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A336" s="7">
+        <v>8015150002486</v>
+      </c>
+      <c r="B336" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C336" s="3" t="s">
+        <v>378</v>
+      </c>
+      <c r="D336" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E336" s="8">
+        <v>17.334000000000003</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A337" s="7">
+        <v>8015150002493</v>
+      </c>
+      <c r="B337" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C337" s="3" t="s">
+        <v>379</v>
+      </c>
+      <c r="D337" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E337" s="8">
+        <v>17.334000000000003</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A338" s="7">
+        <v>8015150002509</v>
+      </c>
+      <c r="B338" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C338" s="3" t="s">
+        <v>380</v>
+      </c>
+      <c r="D338" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E338" s="8">
+        <v>17.334000000000003</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A339" s="7">
+        <v>8015150002523</v>
+      </c>
+      <c r="B339" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C339" s="3" t="s">
+        <v>381</v>
+      </c>
+      <c r="D339" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E339" s="8">
+        <v>17.334000000000003</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A340" s="7">
+        <v>8015150002516</v>
+      </c>
+      <c r="B340" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C340" s="3" t="s">
+        <v>382</v>
+      </c>
+      <c r="D340" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E340" s="8">
+        <v>17.334000000000003</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A341" s="7">
+        <v>8015150002547</v>
+      </c>
+      <c r="B341" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C341" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="D341" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E341" s="8">
+        <v>17.334000000000003</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A342" s="7">
+        <v>8015150002554</v>
+      </c>
+      <c r="B342" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C342" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="D342" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E342" s="8">
+        <v>17.334000000000003</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A343" s="7">
+        <v>8015150132015</v>
+      </c>
+      <c r="B343" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C343" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="D343" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E343" s="8">
+        <v>17.334000000000003</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A344" s="7">
+        <v>8015150132022</v>
+      </c>
+      <c r="B344" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C344" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="D344" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E344" s="8">
+        <v>16.1784</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A345" s="7">
+        <v>8015150132039</v>
+      </c>
+      <c r="B345" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C345" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="D345" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E345" s="8">
+        <v>16.1784</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A346" s="7">
+        <v>8015150132046</v>
+      </c>
+      <c r="B346" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C346" s="3" t="s">
+        <v>388</v>
+      </c>
+      <c r="D346" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E346" s="8">
+        <v>16.1784</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A347" s="7">
+        <v>8015150132053</v>
+      </c>
+      <c r="B347" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C347" s="3" t="s">
+        <v>389</v>
+      </c>
+      <c r="D347" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E347" s="8">
+        <v>16.1784</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A348" s="7">
+        <v>8015150132060</v>
+      </c>
+      <c r="B348" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C348" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="D348" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E348" s="8">
+        <v>16.1784</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A349" s="7">
+        <v>8015150132077</v>
+      </c>
+      <c r="B349" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C349" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="D349" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E349" s="8">
+        <v>16.1784</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A350" s="7">
+        <v>8015150132084</v>
+      </c>
+      <c r="B350" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C350" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="D350" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E350" s="8">
+        <v>16.1784</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A351" s="7">
+        <v>8015150132091</v>
+      </c>
+      <c r="B351" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C351" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="D351" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E351" s="8">
+        <v>16.1784</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A352" s="7">
+        <v>8015150132107</v>
+      </c>
+      <c r="B352" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C352" s="3" t="s">
+        <v>394</v>
+      </c>
+      <c r="D352" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E352" s="8">
+        <v>16.1784</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A353" s="7">
+        <v>8015150132114</v>
+      </c>
+      <c r="B353" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C353" s="3" t="s">
+        <v>395</v>
+      </c>
+      <c r="D353" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E353" s="8">
+        <v>16.1784</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A354" s="7">
+        <v>8015150132121</v>
+      </c>
+      <c r="B354" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C354" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="D354" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E354" s="8">
+        <v>16.1784</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A355" s="7">
+        <v>8015150133715</v>
+      </c>
+      <c r="B355" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C355" s="3" t="s">
+        <v>398</v>
+      </c>
+      <c r="D355" s="2" t="s">
+        <v>397</v>
+      </c>
+      <c r="E355" s="8">
+        <v>15.4008</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A356" s="7">
+        <v>8015150133753</v>
+      </c>
+      <c r="B356" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C356" s="3" t="s">
+        <v>399</v>
+      </c>
+      <c r="D356" s="2" t="s">
+        <v>397</v>
+      </c>
+      <c r="E356" s="8">
+        <v>15.4008</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A357" s="7">
+        <v>8015150135818</v>
+      </c>
+      <c r="B357" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C357" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="D357" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E357" s="8">
+        <v>17.334000000000003</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A358" s="7">
+        <v>8015150135825</v>
+      </c>
+      <c r="B358" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C358" s="3" t="s">
+        <v>401</v>
+      </c>
+      <c r="D358" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E358" s="8">
+        <v>17.334000000000003</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A359" s="7">
+        <v>8015150135849</v>
+      </c>
+      <c r="B359" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C359" s="3" t="s">
+        <v>402</v>
+      </c>
+      <c r="D359" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E359" s="8">
+        <v>17.334000000000003</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A360" s="7">
+        <v>8015150135887</v>
+      </c>
+      <c r="B360" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C360" s="3" t="s">
+        <v>403</v>
+      </c>
+      <c r="D360" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E360" s="8">
+        <v>17.334000000000003</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A361" s="7">
+        <v>8015150133418</v>
+      </c>
+      <c r="B361" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C361" s="3" t="s">
+        <v>404</v>
+      </c>
+      <c r="E361" s="8">
+        <v>11.566800000000002</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A362" s="7">
+        <v>8015150133425</v>
+      </c>
+      <c r="B362" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C362" s="3" t="s">
+        <v>405</v>
+      </c>
+      <c r="E362" s="8">
+        <v>11.566800000000002</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A363" s="7">
+        <v>8015150133432</v>
+      </c>
+      <c r="B363" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C363" s="3" t="s">
+        <v>406</v>
+      </c>
+      <c r="E363" s="8">
+        <v>11.566800000000002</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A364" s="7">
+        <v>8015150133449</v>
+      </c>
+      <c r="B364" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C364" s="3" t="s">
+        <v>407</v>
+      </c>
+      <c r="E364" s="8">
+        <v>11.566800000000002</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A365" s="7">
+        <v>8015150133401</v>
+      </c>
+      <c r="B365" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C365" s="3" t="s">
+        <v>408</v>
+      </c>
+      <c r="E365" s="8">
+        <v>3.4668000000000001</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A366" s="7">
+        <v>8015150007597</v>
+      </c>
+      <c r="B366" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C366" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="D366" s="2" t="s">
+        <v>409</v>
+      </c>
+      <c r="E366" s="8">
+        <v>17.334000000000003</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A367" s="7">
+        <v>8015150007603</v>
+      </c>
+      <c r="B367" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C367" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="D367" s="2" t="s">
+        <v>409</v>
+      </c>
+      <c r="E367" s="8">
+        <v>17.334000000000003</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A368" s="7">
+        <v>8015150007610</v>
+      </c>
+      <c r="B368" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C368" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="D368" s="2" t="s">
+        <v>409</v>
+      </c>
+      <c r="E368" s="8">
+        <v>17.334000000000003</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A369" s="7">
+        <v>8015150007627</v>
+      </c>
+      <c r="B369" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C369" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="D369" s="2" t="s">
+        <v>409</v>
+      </c>
+      <c r="E369" s="8">
+        <v>17.334000000000003</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A370" s="7">
+        <v>8015150007634</v>
+      </c>
+      <c r="B370" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C370" s="3" t="s">
+        <v>414</v>
+      </c>
+      <c r="D370" s="2" t="s">
+        <v>409</v>
+      </c>
+      <c r="E370" s="8">
+        <v>17.334000000000003</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A371" s="7">
+        <v>8015150007641</v>
+      </c>
+      <c r="B371" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C371" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="D371" s="2" t="s">
+        <v>409</v>
+      </c>
+      <c r="E371" s="8">
+        <v>17.334000000000003</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A372" s="7">
+        <v>8015150007658</v>
+      </c>
+      <c r="B372" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C372" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="D372" s="2" t="s">
+        <v>409</v>
+      </c>
+      <c r="E372" s="8">
+        <v>17.334000000000003</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A373" s="7">
+        <v>8015150007665</v>
+      </c>
+      <c r="B373" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C373" s="3" t="s">
+        <v>417</v>
+      </c>
+      <c r="D373" s="2" t="s">
+        <v>409</v>
+      </c>
+      <c r="E373" s="8">
+        <v>17.334000000000003</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A374" s="7">
+        <v>8015150007672</v>
+      </c>
+      <c r="B374" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C374" s="3" t="s">
+        <v>418</v>
+      </c>
+      <c r="D374" s="2" t="s">
+        <v>409</v>
+      </c>
+      <c r="E374" s="8">
+        <v>17.334000000000003</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A375" s="7">
+        <v>8015150140003</v>
+      </c>
+      <c r="B375" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C375" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="D375" s="2" t="s">
+        <v>419</v>
+      </c>
+      <c r="E375" s="8">
+        <v>10.789200000000001</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A376" s="7">
+        <v>8015150140010</v>
+      </c>
+      <c r="B376" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C376" s="3" t="s">
+        <v>421</v>
+      </c>
+      <c r="D376" s="2" t="s">
+        <v>419</v>
+      </c>
+      <c r="E376" s="8">
+        <v>10.789200000000001</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A377" s="7">
+        <v>8015150140027</v>
+      </c>
+      <c r="B377" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C377" s="3" t="s">
+        <v>422</v>
+      </c>
+      <c r="D377" s="2" t="s">
+        <v>419</v>
+      </c>
+      <c r="E377" s="8">
+        <v>10.789200000000001</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A378" s="7">
+        <v>8015150140034</v>
+      </c>
+      <c r="B378" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C378" s="3" t="s">
+        <v>423</v>
+      </c>
+      <c r="D378" s="2" t="s">
+        <v>419</v>
+      </c>
+      <c r="E378" s="8">
+        <v>10.789200000000001</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A379" s="7">
+        <v>8015150140041</v>
+      </c>
+      <c r="B379" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C379" s="3" t="s">
+        <v>424</v>
+      </c>
+      <c r="D379" s="2" t="s">
+        <v>419</v>
+      </c>
+      <c r="E379" s="8">
+        <v>10.789200000000001</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A380" s="7">
+        <v>8015150140058</v>
+      </c>
+      <c r="B380" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C380" s="3" t="s">
+        <v>425</v>
+      </c>
+      <c r="D380" s="2" t="s">
+        <v>419</v>
+      </c>
+      <c r="E380" s="8">
+        <v>10.789200000000001</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A381" s="7">
+        <v>8015150130004</v>
+      </c>
+      <c r="B381" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C381" s="3" t="s">
+        <v>427</v>
+      </c>
+      <c r="D381" s="2" t="s">
+        <v>426</v>
+      </c>
+      <c r="E381" s="8">
+        <v>10.400400000000001</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A382" s="7">
+        <v>8015150130011</v>
+      </c>
+      <c r="B382" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C382" s="3" t="s">
+        <v>428</v>
+      </c>
+      <c r="D382" s="2" t="s">
+        <v>426</v>
+      </c>
+      <c r="E382" s="8">
+        <v>10.400400000000001</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A383" s="7">
+        <v>8015150130028</v>
+      </c>
+      <c r="B383" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C383" s="3" t="s">
+        <v>429</v>
+      </c>
+      <c r="D383" s="2" t="s">
+        <v>426</v>
+      </c>
+      <c r="E383" s="8">
+        <v>10.400400000000001</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A384" s="7">
+        <v>8015150130035</v>
+      </c>
+      <c r="B384" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C384" s="3" t="s">
+        <v>430</v>
+      </c>
+      <c r="D384" s="2" t="s">
+        <v>426</v>
+      </c>
+      <c r="E384" s="8">
+        <v>10.400400000000001</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A385" s="7">
+        <v>8015150130042</v>
+      </c>
+      <c r="B385" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C385" s="3" t="s">
+        <v>431</v>
+      </c>
+      <c r="D385" s="2" t="s">
+        <v>426</v>
+      </c>
+      <c r="E385" s="8">
+        <v>10.400400000000001</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A386" s="7">
+        <v>8015150130059</v>
+      </c>
+      <c r="B386" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C386" s="3" t="s">
+        <v>432</v>
+      </c>
+      <c r="D386" s="2" t="s">
+        <v>426</v>
+      </c>
+      <c r="E386" s="8">
+        <v>10.400400000000001</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A387" s="7">
+        <v>8015150130066</v>
+      </c>
+      <c r="B387" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C387" s="3" t="s">
+        <v>433</v>
+      </c>
+      <c r="D387" s="2" t="s">
+        <v>426</v>
+      </c>
+      <c r="E387" s="8">
+        <v>10.400400000000001</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A388" s="7">
+        <v>8015150131001</v>
+      </c>
+      <c r="B388" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C388" s="3" t="s">
+        <v>434</v>
+      </c>
+      <c r="D388" s="2" t="s">
+        <v>426</v>
+      </c>
+      <c r="E388" s="8">
+        <v>8.8559999999999999</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A389" s="7">
+        <v>8015150131018</v>
+      </c>
+      <c r="B389" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C389" s="3" t="s">
+        <v>435</v>
+      </c>
+      <c r="D389" s="2" t="s">
+        <v>426</v>
+      </c>
+      <c r="E389" s="8">
+        <v>8.8559999999999999</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A390" s="7">
+        <v>8015150131025</v>
+      </c>
+      <c r="B390" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C390" s="3" t="s">
+        <v>436</v>
+      </c>
+      <c r="D390" s="2" t="s">
+        <v>426</v>
+      </c>
+      <c r="E390" s="8">
+        <v>8.8559999999999999</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A391" s="7">
+        <v>8015150131032</v>
+      </c>
+      <c r="B391" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C391" s="3" t="s">
+        <v>437</v>
+      </c>
+      <c r="D391" s="2" t="s">
+        <v>426</v>
+      </c>
+      <c r="E391" s="8">
+        <v>8.8559999999999999</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A392" s="7">
+        <v>8015150131049</v>
+      </c>
+      <c r="B392" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C392" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="D392" s="2" t="s">
+        <v>426</v>
+      </c>
+      <c r="E392" s="8">
+        <v>8.8559999999999999</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A393" s="7">
+        <v>8015150131056</v>
+      </c>
+      <c r="B393" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C393" s="3" t="s">
+        <v>439</v>
+      </c>
+      <c r="D393" s="2" t="s">
+        <v>426</v>
+      </c>
+      <c r="E393" s="8">
+        <v>8.8559999999999999</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A394" s="7">
+        <v>8015150131063</v>
+      </c>
+      <c r="B394" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C394" s="3" t="s">
+        <v>440</v>
+      </c>
+      <c r="D394" s="2" t="s">
+        <v>426</v>
+      </c>
+      <c r="E394" s="8">
+        <v>8.8559999999999999</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A395" s="7">
+        <v>8015150008020</v>
+      </c>
+      <c r="B395" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C395" s="3" t="s">
+        <v>442</v>
+      </c>
+      <c r="D395" s="2" t="s">
+        <v>441</v>
+      </c>
+      <c r="E395" s="8">
+        <v>15.022800000000002</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A396" s="7">
+        <v>8015150008037</v>
+      </c>
+      <c r="B396" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C396" s="3" t="s">
+        <v>443</v>
+      </c>
+      <c r="D396" s="2" t="s">
+        <v>441</v>
+      </c>
+      <c r="E396" s="8">
+        <v>15.022800000000002</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A397" s="7">
+        <v>8015150008044</v>
+      </c>
+      <c r="B397" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C397" s="3" t="s">
+        <v>444</v>
+      </c>
+      <c r="D397" s="2" t="s">
+        <v>441</v>
+      </c>
+      <c r="E397" s="8">
+        <v>15.022800000000002</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A398" s="7">
+        <v>8015150008051</v>
+      </c>
+      <c r="B398" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C398" s="3" t="s">
+        <v>445</v>
+      </c>
+      <c r="D398" s="2" t="s">
+        <v>441</v>
+      </c>
+      <c r="E398" s="8">
+        <v>15.022800000000002</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A399" s="7">
+        <v>8015150008068</v>
+      </c>
+      <c r="B399" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C399" s="3" t="s">
+        <v>446</v>
+      </c>
+      <c r="D399" s="2" t="s">
+        <v>441</v>
+      </c>
+      <c r="E399" s="8">
+        <v>15.022800000000002</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A400" s="7">
+        <v>8015150008075</v>
+      </c>
+      <c r="B400" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C400" s="3" t="s">
+        <v>447</v>
+      </c>
+      <c r="D400" s="2" t="s">
+        <v>441</v>
+      </c>
+      <c r="E400" s="8">
+        <v>15.022800000000002</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A401" s="7">
+        <v>8015150008082</v>
+      </c>
+      <c r="B401" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C401" s="3" t="s">
+        <v>448</v>
+      </c>
+      <c r="D401" s="2" t="s">
+        <v>441</v>
+      </c>
+      <c r="E401" s="8">
+        <v>12.700800000000001</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A402" s="7">
+        <v>8015150008099</v>
+      </c>
+      <c r="B402" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C402" s="3" t="s">
+        <v>449</v>
+      </c>
+      <c r="D402" s="2" t="s">
+        <v>441</v>
+      </c>
+      <c r="E402" s="8">
+        <v>12.700800000000001</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A403" s="7">
+        <v>8015150008105</v>
+      </c>
+      <c r="B403" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C403" s="3" t="s">
+        <v>450</v>
+      </c>
+      <c r="D403" s="2" t="s">
+        <v>441</v>
+      </c>
+      <c r="E403" s="8">
+        <v>12.700800000000001</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A404" s="7">
+        <v>8015150008112</v>
+      </c>
+      <c r="B404" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C404" s="3" t="s">
+        <v>451</v>
+      </c>
+      <c r="D404" s="2" t="s">
+        <v>441</v>
+      </c>
+      <c r="E404" s="8">
+        <v>12.700800000000001</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A405" s="7">
+        <v>8015150008129</v>
+      </c>
+      <c r="B405" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C405" s="3" t="s">
+        <v>452</v>
+      </c>
+      <c r="D405" s="2" t="s">
+        <v>441</v>
+      </c>
+      <c r="E405" s="8">
+        <v>12.700800000000001</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A406" s="7">
+        <v>8015150008136</v>
+      </c>
+      <c r="B406" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C406" s="3" t="s">
+        <v>453</v>
+      </c>
+      <c r="D406" s="2" t="s">
+        <v>441</v>
+      </c>
+      <c r="E406" s="8">
+        <v>12.700800000000001</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A407" s="7">
+        <v>8015150005876</v>
+      </c>
+      <c r="B407" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C407" s="3" t="s">
+        <v>455</v>
+      </c>
+      <c r="D407" s="2" t="s">
+        <v>454</v>
+      </c>
+      <c r="E407" s="8">
+        <v>14.450400000000002</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A408" s="7">
+        <v>8015150005869</v>
+      </c>
+      <c r="B408" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C408" s="3" t="s">
+        <v>456</v>
+      </c>
+      <c r="D408" s="2" t="s">
+        <v>454</v>
+      </c>
+      <c r="E408" s="8">
+        <v>14.450400000000002</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A409" s="7">
+        <v>8015150005852</v>
+      </c>
+      <c r="B409" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C409" s="3" t="s">
+        <v>457</v>
+      </c>
+      <c r="D409" s="2" t="s">
+        <v>454</v>
+      </c>
+      <c r="E409" s="8">
+        <v>14.450400000000002</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A410" s="7">
+        <v>8015150005845</v>
+      </c>
+      <c r="B410" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C410" s="3" t="s">
+        <v>458</v>
+      </c>
+      <c r="D410" s="2" t="s">
+        <v>454</v>
+      </c>
+      <c r="E410" s="8">
+        <v>14.450400000000002</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A411" s="7">
+        <v>8015150005838</v>
+      </c>
+      <c r="B411" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C411" s="3" t="s">
+        <v>459</v>
+      </c>
+      <c r="D411" s="2" t="s">
+        <v>454</v>
+      </c>
+      <c r="E411" s="8">
+        <v>14.450400000000002</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A412" s="7">
+        <v>8015150005821</v>
+      </c>
+      <c r="B412" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C412" s="3" t="s">
+        <v>460</v>
+      </c>
+      <c r="D412" s="2" t="s">
+        <v>454</v>
+      </c>
+      <c r="E412" s="8">
+        <v>14.450400000000002</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A413" s="7">
+        <v>8015150005814</v>
+      </c>
+      <c r="B413" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C413" s="3" t="s">
+        <v>461</v>
+      </c>
+      <c r="D413" s="2" t="s">
+        <v>454</v>
+      </c>
+      <c r="E413" s="8">
+        <v>12.3444</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A414" s="7">
+        <v>8015150005807</v>
+      </c>
+      <c r="B414" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C414" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="D414" s="2" t="s">
+        <v>454</v>
+      </c>
+      <c r="E414" s="8">
+        <v>12.3444</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A415" s="7">
+        <v>8015150005791</v>
+      </c>
+      <c r="B415" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C415" s="3" t="s">
+        <v>463</v>
+      </c>
+      <c r="D415" s="2" t="s">
+        <v>454</v>
+      </c>
+      <c r="E415" s="8">
+        <v>12.3444</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A416" s="7">
+        <v>8015150005784</v>
+      </c>
+      <c r="B416" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C416" s="3" t="s">
+        <v>464</v>
+      </c>
+      <c r="D416" s="2" t="s">
+        <v>454</v>
+      </c>
+      <c r="E416" s="8">
+        <v>12.3444</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A417" s="7">
+        <v>8015150005777</v>
+      </c>
+      <c r="B417" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C417" s="3" t="s">
+        <v>465</v>
+      </c>
+      <c r="D417" s="2" t="s">
+        <v>454</v>
+      </c>
+      <c r="E417" s="8">
+        <v>12.3444</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A418" s="7">
+        <v>8015150005760</v>
+      </c>
+      <c r="B418" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C418" s="3" t="s">
+        <v>466</v>
+      </c>
+      <c r="D418" s="2" t="s">
+        <v>454</v>
+      </c>
+      <c r="E418" s="8">
+        <v>12.3444</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A419" s="7">
+        <v>8015150006224</v>
+      </c>
+      <c r="B419" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C419" s="3" t="s">
+        <v>468</v>
+      </c>
+      <c r="D419" s="2" t="s">
+        <v>467</v>
+      </c>
+      <c r="E419" s="8">
+        <v>12.3444</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A420" s="7">
+        <v>8015150006231</v>
+      </c>
+      <c r="B420" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C420" s="3" t="s">
+        <v>469</v>
+      </c>
+      <c r="D420" s="2" t="s">
+        <v>467</v>
+      </c>
+      <c r="E420" s="8">
+        <v>12.3444</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A421" s="7">
+        <v>8015150006248</v>
+      </c>
+      <c r="B421" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C421" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="D421" s="2" t="s">
+        <v>467</v>
+      </c>
+      <c r="E421" s="8">
+        <v>12.3444</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A422" s="7">
+        <v>8015150006255</v>
+      </c>
+      <c r="B422" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C422" s="3" t="s">
+        <v>471</v>
+      </c>
+      <c r="D422" s="2" t="s">
+        <v>467</v>
+      </c>
+      <c r="E422" s="8">
+        <v>12.3444</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A423" s="7">
+        <v>8015150006262</v>
+      </c>
+      <c r="B423" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C423" s="3" t="s">
+        <v>472</v>
+      </c>
+      <c r="D423" s="2" t="s">
+        <v>467</v>
+      </c>
+      <c r="E423" s="8">
+        <v>12.3444</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A424" s="7">
+        <v>8015150006279</v>
+      </c>
+      <c r="B424" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C424" s="3" t="s">
+        <v>473</v>
+      </c>
+      <c r="D424" s="2" t="s">
+        <v>467</v>
+      </c>
+      <c r="E424" s="8">
+        <v>12.3444</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A425" s="7">
+        <v>8015150137010</v>
+      </c>
+      <c r="B425" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C425" s="3" t="s">
+        <v>475</v>
+      </c>
+      <c r="D425" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="E425" s="8">
+        <v>15.800400000000002</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A426" s="7">
+        <v>8015150137027</v>
+      </c>
+      <c r="B426" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C426" s="3" t="s">
+        <v>476</v>
+      </c>
+      <c r="D426" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="E426" s="8">
+        <v>15.800400000000002</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A427" s="7">
+        <v>8015150137034</v>
+      </c>
+      <c r="B427" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C427" s="3" t="s">
+        <v>477</v>
+      </c>
+      <c r="D427" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="E427" s="8">
+        <v>15.800400000000002</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A428" s="7">
+        <v>8015150137041</v>
+      </c>
+      <c r="B428" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C428" s="3" t="s">
+        <v>478</v>
+      </c>
+      <c r="D428" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="E428" s="8">
+        <v>15.800400000000002</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A429" s="7">
+        <v>8015150137058</v>
+      </c>
+      <c r="B429" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C429" s="3" t="s">
+        <v>479</v>
+      </c>
+      <c r="D429" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="E429" s="8">
+        <v>15.800400000000002</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A430" s="7">
+        <v>8015150137065</v>
+      </c>
+      <c r="B430" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C430" s="3" t="s">
+        <v>480</v>
+      </c>
+      <c r="D430" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="E430" s="8">
+        <v>15.800400000000002</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A431" s="7">
+        <v>8015150137072</v>
+      </c>
+      <c r="B431" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C431" s="3" t="s">
+        <v>481</v>
+      </c>
+      <c r="D431" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="E431" s="8">
+        <v>15.800400000000002</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A432" s="7">
+        <v>8015150137218</v>
+      </c>
+      <c r="B432" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C432" s="3" t="s">
+        <v>482</v>
+      </c>
+      <c r="D432" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="E432" s="8">
+        <v>13.4892</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A433" s="7">
+        <v>8015150137225</v>
+      </c>
+      <c r="B433" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C433" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="D433" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="E433" s="8">
+        <v>13.4892</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A434" s="7">
+        <v>8015150137232</v>
+      </c>
+      <c r="B434" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C434" s="3" t="s">
+        <v>484</v>
+      </c>
+      <c r="D434" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="E434" s="8">
+        <v>13.4892</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A435" s="7">
+        <v>8015150137249</v>
+      </c>
+      <c r="B435" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C435" s="3" t="s">
+        <v>485</v>
+      </c>
+      <c r="D435" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="E435" s="8">
+        <v>13.4892</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A436" s="7">
+        <v>8015150137256</v>
+      </c>
+      <c r="B436" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C436" s="3" t="s">
+        <v>486</v>
+      </c>
+      <c r="D436" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="E436" s="8">
+        <v>13.4892</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A437" s="7">
+        <v>8015150137263</v>
+      </c>
+      <c r="B437" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C437" s="3" t="s">
+        <v>487</v>
+      </c>
+      <c r="D437" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="E437" s="8">
+        <v>13.4892</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A438" s="7">
+        <v>8015150137270</v>
+      </c>
+      <c r="B438" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C438" s="3" t="s">
+        <v>488</v>
+      </c>
+      <c r="D438" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="E438" s="8">
+        <v>13.4892</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A439" s="7">
+        <v>8015150137287</v>
+      </c>
+      <c r="B439" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C439" s="3" t="s">
+        <v>490</v>
+      </c>
+      <c r="D439" s="2" t="s">
+        <v>489</v>
+      </c>
+      <c r="E439" s="8">
+        <v>13.4892</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A440" s="7">
+        <v>8015150155816</v>
+      </c>
+      <c r="B440" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C440" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="D440" s="2" t="s">
+        <v>491</v>
+      </c>
+      <c r="E440" s="8">
+        <v>8.8559999999999999</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A441" s="7">
+        <v>8015150155823</v>
+      </c>
+      <c r="B441" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C441" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="D441" s="2" t="s">
+        <v>491</v>
+      </c>
+      <c r="E441" s="8">
+        <v>8.8559999999999999</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A442" s="7">
+        <v>8015150155830</v>
+      </c>
+      <c r="B442" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C442" s="3" t="s">
+        <v>494</v>
+      </c>
+      <c r="D442" s="2" t="s">
+        <v>491</v>
+      </c>
+      <c r="E442" s="8">
+        <v>8.8559999999999999</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A443" s="7">
+        <v>8015150155847</v>
+      </c>
+      <c r="B443" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C443" s="3" t="s">
+        <v>495</v>
+      </c>
+      <c r="D443" s="2" t="s">
+        <v>491</v>
+      </c>
+      <c r="E443" s="8">
+        <v>8.8559999999999999</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A444" s="7">
+        <v>8015150155854</v>
+      </c>
+      <c r="B444" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C444" s="3" t="s">
+        <v>496</v>
+      </c>
+      <c r="D444" s="2" t="s">
+        <v>491</v>
+      </c>
+      <c r="E444" s="8">
+        <v>8.8559999999999999</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A445" s="7">
+        <v>8015150155861</v>
+      </c>
+      <c r="B445" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C445" s="3" t="s">
+        <v>497</v>
+      </c>
+      <c r="D445" s="2" t="s">
+        <v>491</v>
+      </c>
+      <c r="E445" s="8">
+        <v>8.8559999999999999</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A446" s="7">
+        <v>8015150155878</v>
+      </c>
+      <c r="B446" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C446" s="3" t="s">
+        <v>498</v>
+      </c>
+      <c r="E446" s="8">
+        <v>8.8559999999999999</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A447" s="7">
+        <v>8015150155885</v>
+      </c>
+      <c r="B447" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C447" s="3" t="s">
+        <v>499</v>
+      </c>
+      <c r="E447" s="8">
+        <v>8.8559999999999999</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A448" s="7">
+        <v>8015150155892</v>
+      </c>
+      <c r="B448" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C448" s="3" t="s">
+        <v>500</v>
+      </c>
+      <c r="E448" s="8">
+        <v>8.8559999999999999</v>
+      </c>
+    </row>
+    <row r="449" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A449" s="7">
+        <v>8015150007696</v>
+      </c>
+      <c r="B449" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C449" s="3" t="s">
+        <v>502</v>
+      </c>
+      <c r="D449" s="2" t="s">
+        <v>501</v>
+      </c>
+      <c r="E449" s="8">
+        <v>9.2448000000000015</v>
+      </c>
+    </row>
+    <row r="450" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A450" s="7">
+        <v>8015150007702</v>
+      </c>
+      <c r="B450" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C450" s="3" t="s">
+        <v>503</v>
+      </c>
+      <c r="D450" s="2" t="s">
+        <v>501</v>
+      </c>
+      <c r="E450" s="8">
+        <v>9.2448000000000015</v>
+      </c>
+    </row>
+    <row r="451" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A451" s="7">
+        <v>8015150007719</v>
+      </c>
+      <c r="B451" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C451" s="3" t="s">
+        <v>504</v>
+      </c>
+      <c r="D451" s="2" t="s">
+        <v>501</v>
+      </c>
+      <c r="E451" s="8">
+        <v>9.2448000000000015</v>
+      </c>
+    </row>
+    <row r="452" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A452" s="7">
+        <v>8015150007726</v>
+      </c>
+      <c r="B452" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C452" s="3" t="s">
+        <v>505</v>
+      </c>
+      <c r="D452" s="2" t="s">
+        <v>501</v>
+      </c>
+      <c r="E452" s="8">
+        <v>9.2448000000000015</v>
+      </c>
+    </row>
+    <row r="453" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A453" s="7">
+        <v>8015150007733</v>
+      </c>
+      <c r="B453" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C453" s="3" t="s">
+        <v>506</v>
+      </c>
+      <c r="D453" s="2" t="s">
+        <v>501</v>
+      </c>
+      <c r="E453" s="8">
+        <v>9.2448000000000015</v>
+      </c>
+    </row>
+    <row r="454" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A454" s="7">
+        <v>8015150007740</v>
+      </c>
+      <c r="B454" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C454" s="3" t="s">
+        <v>507</v>
+      </c>
+      <c r="D454" s="2" t="s">
+        <v>501</v>
+      </c>
+      <c r="E454" s="8">
+        <v>9.2448000000000015</v>
+      </c>
+    </row>
+    <row r="455" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A455" s="7">
+        <v>8015150007757</v>
+      </c>
+      <c r="B455" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C455" s="3" t="s">
+        <v>508</v>
+      </c>
+      <c r="D455" s="2" t="s">
+        <v>501</v>
+      </c>
+      <c r="E455" s="8">
+        <v>9.2448000000000015</v>
+      </c>
+    </row>
+    <row r="456" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A456" s="7">
+        <v>8015150007764</v>
+      </c>
+      <c r="B456" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C456" s="3" t="s">
+        <v>509</v>
+      </c>
+      <c r="D456" s="2" t="s">
+        <v>501</v>
+      </c>
+      <c r="E456" s="8">
+        <v>9.2448000000000015</v>
+      </c>
+    </row>
+    <row r="457" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A457" s="7">
+        <v>8015150007771</v>
+      </c>
+      <c r="B457" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C457" s="3" t="s">
+        <v>510</v>
+      </c>
+      <c r="D457" s="2" t="s">
+        <v>501</v>
+      </c>
+      <c r="E457" s="8">
+        <v>9.2448000000000015</v>
+      </c>
+    </row>
+    <row r="458" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A458" s="7">
+        <v>8015150007788</v>
+      </c>
+      <c r="B458" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C458" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="D458" s="2" t="s">
+        <v>501</v>
+      </c>
+      <c r="E458" s="8">
+        <v>9.2448000000000015</v>
+      </c>
+    </row>
+    <row r="459" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A459" s="7">
+        <v>8015150007795</v>
+      </c>
+      <c r="B459" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C459" s="3" t="s">
+        <v>512</v>
+      </c>
+      <c r="D459" s="2" t="s">
+        <v>501</v>
+      </c>
+      <c r="E459" s="8">
+        <v>9.2448000000000015</v>
+      </c>
+    </row>
+    <row r="460" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A460" s="7">
+        <v>8015150007801</v>
+      </c>
+      <c r="B460" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C460" s="3" t="s">
+        <v>513</v>
+      </c>
+      <c r="D460" s="2" t="s">
+        <v>501</v>
+      </c>
+      <c r="E460" s="8">
+        <v>9.2448000000000015</v>
+      </c>
+    </row>
+    <row r="461" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A461" s="7">
+        <v>8015150007818</v>
+      </c>
+      <c r="B461" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C461" s="3" t="s">
+        <v>514</v>
+      </c>
+      <c r="D461" s="2" t="s">
+        <v>501</v>
+      </c>
+      <c r="E461" s="8">
+        <v>9.2448000000000015</v>
+      </c>
+    </row>
+    <row r="462" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A462" s="7">
+        <v>8015150007825</v>
+      </c>
+      <c r="B462" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C462" s="3" t="s">
+        <v>515</v>
+      </c>
+      <c r="D462" s="2" t="s">
+        <v>501</v>
+      </c>
+      <c r="E462" s="8">
+        <v>9.2448000000000015</v>
+      </c>
+    </row>
+    <row r="463" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A463" s="7">
+        <v>8015150007832</v>
+      </c>
+      <c r="B463" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C463" s="3" t="s">
+        <v>516</v>
+      </c>
+      <c r="D463" s="2" t="s">
+        <v>501</v>
+      </c>
+      <c r="E463" s="8">
+        <v>9.2448000000000015</v>
+      </c>
+    </row>
+    <row r="464" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A464" s="7">
+        <v>8015150007849</v>
+      </c>
+      <c r="B464" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C464" s="3" t="s">
+        <v>517</v>
+      </c>
+      <c r="D464" s="2" t="s">
+        <v>501</v>
+      </c>
+      <c r="E464" s="8">
+        <v>9.2448000000000015</v>
+      </c>
+    </row>
+    <row r="465" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A465" s="7">
+        <v>8015150157100</v>
+      </c>
+      <c r="B465" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C465" s="3" t="s">
+        <v>519</v>
+      </c>
+      <c r="D465" s="2" t="s">
+        <v>518</v>
+      </c>
+      <c r="E465" s="8">
+        <v>8.6723999999999997</v>
+      </c>
+    </row>
+    <row r="466" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A466" s="7">
+        <v>8015150157117</v>
+      </c>
+      <c r="B466" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C466" s="3" t="s">
+        <v>520</v>
+      </c>
+      <c r="D466" s="2" t="s">
+        <v>518</v>
+      </c>
+      <c r="E466" s="8">
+        <v>8.6723999999999997</v>
+      </c>
+    </row>
+    <row r="467" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A467" s="7">
+        <v>8015150157131</v>
+      </c>
+      <c r="B467" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C467" s="3" t="s">
+        <v>521</v>
+      </c>
+      <c r="D467" s="2" t="s">
+        <v>518</v>
+      </c>
+      <c r="E467" s="8">
+        <v>8.6723999999999997</v>
+      </c>
+    </row>
+    <row r="468" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A468" s="7">
+        <v>8015150158305</v>
+      </c>
+      <c r="B468" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C468" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="D468" s="2" t="s">
+        <v>518</v>
+      </c>
+      <c r="E468" s="8">
+        <v>8.6723999999999997</v>
+      </c>
+    </row>
+    <row r="469" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A469" s="7">
+        <v>8015150158312</v>
+      </c>
+      <c r="B469" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C469" s="3" t="s">
+        <v>523</v>
+      </c>
+      <c r="D469" s="2" t="s">
+        <v>518</v>
+      </c>
+      <c r="E469" s="8">
+        <v>8.6723999999999997</v>
+      </c>
+    </row>
+    <row r="470" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A470" s="7">
+        <v>8015150158329</v>
+      </c>
+      <c r="B470" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C470" s="3" t="s">
+        <v>524</v>
+      </c>
+      <c r="D470" s="2" t="s">
+        <v>518</v>
+      </c>
+      <c r="E470" s="8">
+        <v>8.6723999999999997</v>
+      </c>
+    </row>
+    <row r="471" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A471" s="7">
+        <v>8015150158336</v>
+      </c>
+      <c r="B471" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C471" s="3" t="s">
+        <v>525</v>
+      </c>
+      <c r="D471" s="2" t="s">
+        <v>518</v>
+      </c>
+      <c r="E471" s="8">
+        <v>8.6723999999999997</v>
+      </c>
+    </row>
+    <row r="472" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A472" s="7">
+        <v>8015150158350</v>
+      </c>
+      <c r="B472" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C472" s="3" t="s">
+        <v>526</v>
+      </c>
+      <c r="D472" s="2" t="s">
+        <v>518</v>
+      </c>
+      <c r="E472" s="8">
+        <v>8.6723999999999997</v>
+      </c>
+    </row>
+    <row r="473" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A473" s="7">
+        <v>8015150158367</v>
+      </c>
+      <c r="B473" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C473" s="3" t="s">
+        <v>527</v>
+      </c>
+      <c r="D473" s="2" t="s">
+        <v>518</v>
+      </c>
+      <c r="E473" s="8">
+        <v>8.6723999999999997</v>
+      </c>
+    </row>
+    <row r="474" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A474" s="7">
+        <v>8015150158374</v>
+      </c>
+      <c r="B474" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C474" s="3" t="s">
+        <v>528</v>
+      </c>
+      <c r="D474" s="2" t="s">
+        <v>518</v>
+      </c>
+      <c r="E474" s="8">
+        <v>8.6723999999999997</v>
+      </c>
+    </row>
+    <row r="475" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A475" s="7">
+        <v>8015150158381</v>
+      </c>
+      <c r="B475" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C475" s="3" t="s">
+        <v>529</v>
+      </c>
+      <c r="D475" s="2" t="s">
+        <v>518</v>
+      </c>
+      <c r="E475" s="8">
+        <v>8.6723999999999997</v>
+      </c>
+    </row>
+    <row r="476" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A476" s="7">
+        <v>8015150158398</v>
+      </c>
+      <c r="B476" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C476" s="3" t="s">
+        <v>530</v>
+      </c>
+      <c r="D476" s="2" t="s">
+        <v>518</v>
+      </c>
+      <c r="E476" s="8">
+        <v>8.6723999999999997</v>
+      </c>
+    </row>
+    <row r="477" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A477" s="7">
+        <v>8015150158404</v>
+      </c>
+      <c r="B477" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C477" s="3" t="s">
+        <v>531</v>
+      </c>
+      <c r="D477" s="2" t="s">
+        <v>518</v>
+      </c>
+      <c r="E477" s="8">
+        <v>8.6723999999999997</v>
+      </c>
+    </row>
+    <row r="478" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A478" s="7">
+        <v>8015150158411</v>
+      </c>
+      <c r="B478" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C478" s="3" t="s">
+        <v>532</v>
+      </c>
+      <c r="D478" s="2" t="s">
+        <v>518</v>
+      </c>
+      <c r="E478" s="8">
+        <v>8.6723999999999997</v>
+      </c>
+    </row>
+    <row r="479" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A479" s="7">
+        <v>8015150158435</v>
+      </c>
+      <c r="B479" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C479" s="3" t="s">
+        <v>533</v>
+      </c>
+      <c r="D479" s="2" t="s">
+        <v>518</v>
+      </c>
+      <c r="E479" s="8">
+        <v>8.6723999999999997</v>
+      </c>
+    </row>
+    <row r="480" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A480" s="7">
+        <v>8015150158442</v>
+      </c>
+      <c r="B480" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C480" s="3" t="s">
+        <v>534</v>
+      </c>
+      <c r="D480" s="2" t="s">
+        <v>518</v>
+      </c>
+      <c r="E480" s="8">
+        <v>8.6723999999999997</v>
+      </c>
+    </row>
+    <row r="481" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A481" s="7">
+        <v>8015150158343</v>
+      </c>
+      <c r="B481" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C481" s="3" t="s">
+        <v>535</v>
+      </c>
+      <c r="D481" s="2" t="s">
+        <v>518</v>
+      </c>
+      <c r="E481" s="8">
+        <v>8.6723999999999997</v>
+      </c>
+    </row>
+    <row r="482" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A482" s="7">
+        <v>8015150007580</v>
+      </c>
+      <c r="B482" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C482" s="3" t="s">
+        <v>537</v>
+      </c>
+      <c r="D482" s="2" t="s">
+        <v>536</v>
+      </c>
+      <c r="E482" s="8">
+        <v>9.2448000000000015</v>
+      </c>
+    </row>
+    <row r="483" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A483" s="7">
+        <v>8015150007511</v>
+      </c>
+      <c r="B483" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C483" s="3" t="s">
+        <v>538</v>
+      </c>
+      <c r="D483" s="2" t="s">
+        <v>536</v>
+      </c>
+      <c r="E483" s="8">
+        <v>9.2448000000000015</v>
+      </c>
+    </row>
+    <row r="484" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A484" s="7">
+        <v>8015150007528</v>
+      </c>
+      <c r="B484" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C484" s="3" t="s">
+        <v>539</v>
+      </c>
+      <c r="D484" s="2" t="s">
+        <v>536</v>
+      </c>
+      <c r="E484" s="8">
+        <v>9.2448000000000015</v>
+      </c>
+    </row>
+    <row r="485" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A485" s="7">
+        <v>8015150007535</v>
+      </c>
+      <c r="B485" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C485" s="3" t="s">
+        <v>540</v>
+      </c>
+      <c r="D485" s="2" t="s">
+        <v>536</v>
+      </c>
+      <c r="E485" s="8">
+        <v>9.2448000000000015</v>
+      </c>
+    </row>
+    <row r="486" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A486" s="7">
+        <v>8015150159951</v>
+      </c>
+      <c r="B486" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C486" s="3" t="s">
+        <v>542</v>
+      </c>
+      <c r="D486" s="2" t="s">
+        <v>541</v>
+      </c>
+      <c r="E486" s="8">
+        <v>9.2448000000000015</v>
+      </c>
+    </row>
+    <row r="487" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A487" s="7">
+        <v>8015150159968</v>
+      </c>
+      <c r="B487" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C487" s="3" t="s">
+        <v>543</v>
+      </c>
+      <c r="D487" s="2" t="s">
+        <v>541</v>
+      </c>
+      <c r="E487" s="8">
+        <v>9.2448000000000015</v>
+      </c>
+    </row>
+    <row r="488" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A488" s="7">
+        <v>8015150159975</v>
+      </c>
+      <c r="B488" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C488" s="3" t="s">
+        <v>544</v>
+      </c>
+      <c r="D488" s="2" t="s">
+        <v>541</v>
+      </c>
+      <c r="E488" s="8">
+        <v>9.2448000000000015</v>
+      </c>
+    </row>
+    <row r="489" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A489" s="7">
+        <v>8015150159982</v>
+      </c>
+      <c r="B489" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C489" s="3" t="s">
+        <v>545</v>
+      </c>
+      <c r="D489" s="2" t="s">
+        <v>541</v>
+      </c>
+      <c r="E489" s="8">
+        <v>9.2448000000000015</v>
+      </c>
+    </row>
+    <row r="490" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A490" s="7">
+        <v>8015150005890</v>
+      </c>
+      <c r="B490" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C490" s="3" t="s">
+        <v>547</v>
+      </c>
+      <c r="D490" s="2" t="s">
+        <v>546</v>
+      </c>
+      <c r="E490" s="8">
+        <v>10.400400000000001</v>
+      </c>
+    </row>
+    <row r="491" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A491" s="7">
+        <v>8015150005906</v>
+      </c>
+      <c r="B491" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C491" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="D491" s="2" t="s">
+        <v>546</v>
+      </c>
+      <c r="E491" s="8">
+        <v>10.400400000000001</v>
+      </c>
+    </row>
+    <row r="492" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A492" s="7">
+        <v>8015150005913</v>
+      </c>
+      <c r="B492" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C492" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="D492" s="2" t="s">
+        <v>546</v>
+      </c>
+      <c r="E492" s="8">
+        <v>10.400400000000001</v>
+      </c>
+    </row>
+    <row r="493" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A493" s="7">
+        <v>8015150153300</v>
+      </c>
+      <c r="B493" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C493" s="3" t="s">
+        <v>550</v>
+      </c>
+      <c r="E493" s="8">
+        <v>9.8279999999999994</v>
+      </c>
+    </row>
+    <row r="494" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A494" s="7">
+        <v>8015150153379</v>
+      </c>
+      <c r="B494" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C494" s="3" t="s">
+        <v>551</v>
+      </c>
+      <c r="E494" s="8">
+        <v>9.8279999999999994</v>
+      </c>
+    </row>
+    <row r="495" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A495" s="7">
+        <v>8015150000727</v>
+      </c>
+      <c r="B495" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C495" s="3" t="s">
+        <v>552</v>
+      </c>
+      <c r="E495" s="8">
+        <v>12.3444</v>
+      </c>
+    </row>
+    <row r="496" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A496" s="7">
+        <v>8015150000734</v>
+      </c>
+      <c r="B496" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C496" s="3" t="s">
+        <v>553</v>
+      </c>
+      <c r="E496" s="8">
+        <v>12.3444</v>
+      </c>
+    </row>
+    <row r="497" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A497" s="7">
+        <v>8015150000741</v>
+      </c>
+      <c r="B497" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C497" s="3" t="s">
+        <v>554</v>
+      </c>
+      <c r="E497" s="8">
+        <v>10.400400000000001</v>
+      </c>
+    </row>
+    <row r="498" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A498" s="7">
+        <v>8015150000758</v>
+      </c>
+      <c r="B498" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C498" s="3" t="s">
+        <v>555</v>
+      </c>
+      <c r="E498" s="8">
+        <v>10.400400000000001</v>
+      </c>
+    </row>
+    <row r="499" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A499" s="7">
+        <v>8015150158589</v>
+      </c>
+      <c r="B499" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C499" s="3" t="s">
+        <v>556</v>
+      </c>
+      <c r="E499" s="8">
+        <v>11.566800000000002</v>
+      </c>
+    </row>
+    <row r="500" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A500" s="7">
+        <v>8015150160001</v>
+      </c>
+      <c r="B500" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C500" s="3" t="s">
+        <v>558</v>
+      </c>
+      <c r="D500" s="2" t="s">
+        <v>557</v>
+      </c>
+      <c r="E500" s="8">
+        <v>11.566800000000002</v>
+      </c>
+    </row>
+    <row r="501" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A501" s="7">
+        <v>8015150160100</v>
+      </c>
+      <c r="B501" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C501" s="3" t="s">
+        <v>559</v>
+      </c>
+      <c r="D501" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="E501" s="8">
+        <v>11.566800000000002</v>
+      </c>
+    </row>
+    <row r="502" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A502" s="7">
+        <v>8015150132909</v>
+      </c>
+      <c r="B502" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C502" s="3" t="s">
+        <v>561</v>
+      </c>
+      <c r="D502" s="2" t="s">
+        <v>560</v>
+      </c>
+      <c r="E502" s="8">
+        <v>11.566800000000002</v>
+      </c>
+    </row>
+    <row r="503" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A503" s="7">
+        <v>8015150005982</v>
+      </c>
+      <c r="B503" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C503" s="3" t="s">
+        <v>562</v>
+      </c>
+      <c r="D503" s="2" t="s">
+        <v>560</v>
+      </c>
+      <c r="E503" s="8">
+        <v>11.566800000000002</v>
+      </c>
+    </row>
+    <row r="504" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A504" s="7">
+        <v>8015150006378</v>
+      </c>
+      <c r="B504" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C504" s="3" t="s">
+        <v>564</v>
+      </c>
+      <c r="D504" s="2" t="s">
+        <v>563</v>
+      </c>
+      <c r="E504" s="8">
+        <v>10.400400000000001</v>
+      </c>
+    </row>
+    <row r="505" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A505" s="7">
+        <v>8015150006385</v>
+      </c>
+      <c r="B505" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C505" s="3" t="s">
+        <v>565</v>
+      </c>
+      <c r="D505" s="2" t="s">
+        <v>563</v>
+      </c>
+      <c r="E505" s="8">
+        <v>10.400400000000001</v>
+      </c>
+    </row>
+    <row r="506" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A506" s="7">
+        <v>8015150006392</v>
+      </c>
+      <c r="B506" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C506" s="3" t="s">
+        <v>566</v>
+      </c>
+      <c r="D506" s="2" t="s">
+        <v>563</v>
+      </c>
+      <c r="E506" s="8">
+        <v>10.400400000000001</v>
+      </c>
+    </row>
+    <row r="507" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A507" s="7">
+        <v>8015150006408</v>
+      </c>
+      <c r="B507" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C507" s="3" t="s">
+        <v>567</v>
+      </c>
+      <c r="D507" s="2" t="s">
+        <v>563</v>
+      </c>
+      <c r="E507" s="8">
+        <v>10.400400000000001</v>
+      </c>
+    </row>
+    <row r="508" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A508" s="7">
+        <v>8015150000550</v>
+      </c>
+      <c r="B508" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C508" s="3" t="s">
+        <v>568</v>
+      </c>
+      <c r="E508" s="8">
+        <v>5.1947999999999999</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Jacques Bogart</vt:lpstr>
+      <vt:lpstr>Collistar</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kelter</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <dc:language>en-US</dc:language>
 </cp:coreProperties>