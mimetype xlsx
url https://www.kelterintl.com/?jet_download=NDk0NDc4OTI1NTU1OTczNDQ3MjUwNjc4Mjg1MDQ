--- v0 (2026-07-22)
+++ v1 (2026-10-21)
@@ -1,594 +1,3373 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
-  <workbookPr showInkAnnotation="0" autoCompressPictures="0"/>
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+  <workbookPr defaultThemeVersion="153222"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Kelter International Pte Ltd\Derrick Ng - Viimart\Operation\Wholesale Price\New Lists\Wholesale Price Added - Current Month\Skincare &amp; Perfume\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Kelter International Pte Ltd\Derrick Ng - Viimart\Operation\Wholesale Price\New Lists\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="8835"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="9435"/>
   </bookViews>
   <sheets>
-    <sheet name="Jimmy Choo" sheetId="1" r:id="rId1"/>
+    <sheet name="Diego Dalla Palma" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191028"/>
-[...15 lines deleted...]
-  </extLst>
+  <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="266" uniqueCount="87">
-[...1 lines deleted...]
-    <t>Jimmy Choo</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1906" uniqueCount="1031">
+  <si>
+    <t>DF107001</t>
+  </si>
+  <si>
+    <t>Diego Dalla Palma</t>
+  </si>
+  <si>
+    <t>Regular</t>
+  </si>
+  <si>
+    <t>3,5 Ml</t>
+  </si>
+  <si>
+    <t>Cover Stick 01</t>
+  </si>
+  <si>
+    <t>DF107002</t>
+  </si>
+  <si>
+    <t>Cover Stick 02</t>
+  </si>
+  <si>
+    <t>DF107003</t>
+  </si>
+  <si>
+    <t>Cover Stick 03</t>
+  </si>
+  <si>
+    <t>DF108090</t>
+  </si>
+  <si>
+    <t>15 Gr</t>
+  </si>
+  <si>
+    <t>Special Tanning Cake 90</t>
+  </si>
+  <si>
+    <t>DF108094</t>
+  </si>
+  <si>
+    <t>Special Tanning Cake 94</t>
+  </si>
+  <si>
+    <t>DF108098</t>
+  </si>
+  <si>
+    <t>Special Tanning Cake 98</t>
+  </si>
+  <si>
+    <t>DF1102</t>
+  </si>
+  <si>
+    <t>12 Gr</t>
+  </si>
+  <si>
+    <t>Rice Powder</t>
+  </si>
+  <si>
+    <t>DF110101</t>
+  </si>
+  <si>
+    <t>22 Gr</t>
+  </si>
+  <si>
+    <t>Transparent Powder 01</t>
+  </si>
+  <si>
+    <t>DF110102</t>
+  </si>
+  <si>
+    <t>Transparent Powder 02</t>
+  </si>
+  <si>
+    <t>DF110011</t>
+  </si>
+  <si>
+    <t>11 Gr</t>
+  </si>
+  <si>
+    <t>Compact Powder 11</t>
+  </si>
+  <si>
+    <t>DF110012</t>
+  </si>
+  <si>
+    <t>Compact Powder 12</t>
+  </si>
+  <si>
+    <t>DF113001</t>
+  </si>
+  <si>
+    <t>1,83 Gr</t>
+  </si>
+  <si>
+    <t>Eye Pencil 01</t>
+  </si>
+  <si>
+    <t>DF113002</t>
+  </si>
+  <si>
+    <t>Eye Pencil 02</t>
+  </si>
+  <si>
+    <t>DF113003</t>
+  </si>
+  <si>
+    <t>Eye Pencil 03</t>
+  </si>
+  <si>
+    <t>DF113010</t>
+  </si>
+  <si>
+    <t>Eye Pencil 10</t>
+  </si>
+  <si>
+    <t>DF113011</t>
+  </si>
+  <si>
+    <t>Eye Pencil 11</t>
+  </si>
+  <si>
+    <t>DF113016</t>
+  </si>
+  <si>
+    <t>Eye Pencil 16</t>
+  </si>
+  <si>
+    <t>DF113017</t>
+  </si>
+  <si>
+    <t>Eye Pencil 17</t>
+  </si>
+  <si>
+    <t>DF106001</t>
+  </si>
+  <si>
+    <t>2,5 Ml</t>
+  </si>
+  <si>
+    <t>Eye Liner 01</t>
+  </si>
+  <si>
+    <t>DF106002</t>
+  </si>
+  <si>
+    <t>Eye Liner 02</t>
+  </si>
+  <si>
+    <t>DF113061</t>
+  </si>
+  <si>
+    <t>Lip Pencil 61</t>
+  </si>
+  <si>
+    <t>DF113062</t>
+  </si>
+  <si>
+    <t>Lip Pencil 62</t>
+  </si>
+  <si>
+    <t>DF113071</t>
+  </si>
+  <si>
+    <t>Lip Pencil 71</t>
+  </si>
+  <si>
+    <t>DF113072</t>
+  </si>
+  <si>
+    <t>Lip Pencil 72</t>
+  </si>
+  <si>
+    <t>DF113080</t>
+  </si>
+  <si>
+    <t>Lip Pencil 80</t>
+  </si>
+  <si>
+    <t>DF113082</t>
+  </si>
+  <si>
+    <t>Lip Pencil 82</t>
+  </si>
+  <si>
+    <t>DF113083</t>
+  </si>
+  <si>
+    <t>Lip Pencil 83</t>
+  </si>
+  <si>
+    <t>DF113084</t>
+  </si>
+  <si>
+    <t>Lip Pencil 84</t>
+  </si>
+  <si>
+    <t>DF117001</t>
+  </si>
+  <si>
+    <t>N.A.</t>
+  </si>
+  <si>
+    <t>Velure Puff</t>
+  </si>
+  <si>
+    <t>DF113019</t>
+  </si>
+  <si>
+    <t>Eye Pencil 19</t>
+  </si>
+  <si>
+    <t>DF113088</t>
+  </si>
+  <si>
+    <t>Lip Pencil 88</t>
+  </si>
+  <si>
+    <t>DF110010</t>
+  </si>
+  <si>
+    <t>Compact Powder 10</t>
+  </si>
+  <si>
+    <t>DF113020</t>
+  </si>
+  <si>
+    <t>Eye Pencil 20</t>
+  </si>
+  <si>
+    <t>DF113090</t>
+  </si>
+  <si>
+    <t>Lip Pencil 90</t>
+  </si>
+  <si>
+    <t>DF113091</t>
+  </si>
+  <si>
+    <t>Lip Pencil 91</t>
+  </si>
+  <si>
+    <t>DF113093</t>
+  </si>
+  <si>
+    <t>Lip Pencil 93</t>
+  </si>
+  <si>
+    <t>DF108099</t>
+  </si>
+  <si>
+    <t>Special Tanning Cake 99</t>
+  </si>
+  <si>
+    <t>DF111002</t>
+  </si>
+  <si>
+    <t>0,35 Gr</t>
+  </si>
+  <si>
+    <t>Khol Kajal 02</t>
+  </si>
+  <si>
+    <t>DF113040</t>
+  </si>
+  <si>
+    <t>1,2 Gr</t>
+  </si>
+  <si>
+    <t>Eye Pencil Waterproof 40</t>
+  </si>
+  <si>
+    <t>DF113024</t>
+  </si>
+  <si>
+    <t>Eye Pencil 24</t>
+  </si>
+  <si>
+    <t>DF118004</t>
+  </si>
+  <si>
+    <t>Eyelash Curler (With Refills)</t>
+  </si>
+  <si>
+    <t>DF105111</t>
+  </si>
+  <si>
+    <t>11 Ml</t>
+  </si>
+  <si>
+    <t>Lash Booster Mascara Ciglione</t>
+  </si>
+  <si>
+    <t>DSK0001</t>
+  </si>
+  <si>
+    <t>250 Ml</t>
+  </si>
+  <si>
+    <t>Detox Cleansing Milk</t>
+  </si>
+  <si>
+    <t>DSK0002</t>
+  </si>
+  <si>
+    <t>Smoothing Tonic Serum:</t>
+  </si>
+  <si>
+    <t>DSK0061</t>
+  </si>
+  <si>
+    <t>30 Ml</t>
+  </si>
+  <si>
+    <t>Brightening Serum</t>
+  </si>
+  <si>
+    <t>NF000201</t>
+  </si>
+  <si>
+    <t>Dgr - 14 Ml</t>
+  </si>
+  <si>
+    <t>Hardering Base Coat 201</t>
+  </si>
+  <si>
+    <t>NF000202</t>
+  </si>
+  <si>
+    <t>Smoothing  Filler 202</t>
+  </si>
+  <si>
+    <t>NF000203</t>
+  </si>
+  <si>
+    <t>Anti-Splitting Top Coat 203</t>
+  </si>
+  <si>
+    <t>NF000204</t>
+  </si>
+  <si>
+    <t>Nail Polish 204</t>
+  </si>
+  <si>
+    <t>NF000205</t>
+  </si>
+  <si>
+    <t>Nail Polish 205</t>
+  </si>
+  <si>
+    <t>NF000206</t>
+  </si>
+  <si>
+    <t>Nail Polish 206</t>
+  </si>
+  <si>
+    <t>NF000207</t>
+  </si>
+  <si>
+    <t>Nail Polish 207</t>
+  </si>
+  <si>
+    <t>NF000208</t>
+  </si>
+  <si>
+    <t>Nail Polish 208</t>
+  </si>
+  <si>
+    <t>NF000209</t>
+  </si>
+  <si>
+    <t>Nail Polish 209</t>
+  </si>
+  <si>
+    <t>NF000210</t>
+  </si>
+  <si>
+    <t>Nail Polish 210</t>
+  </si>
+  <si>
+    <t>NF000211</t>
+  </si>
+  <si>
+    <t>Nail Polish 211</t>
+  </si>
+  <si>
+    <t>NF000212</t>
+  </si>
+  <si>
+    <t>Nail Polish 212</t>
+  </si>
+  <si>
+    <t>NF000213</t>
+  </si>
+  <si>
+    <t>Nail Polish 213</t>
+  </si>
+  <si>
+    <t>NF000214</t>
+  </si>
+  <si>
+    <t>Nail Polish 214</t>
+  </si>
+  <si>
+    <t>NF000219</t>
+  </si>
+  <si>
+    <t>Nail Polish 219</t>
+  </si>
+  <si>
+    <t>NF000222</t>
+  </si>
+  <si>
+    <t>Nail Polish 222</t>
+  </si>
+  <si>
+    <t>NF000220</t>
+  </si>
+  <si>
+    <t>Nail Polish 220</t>
+  </si>
+  <si>
+    <t>NF000221</t>
+  </si>
+  <si>
+    <t>Nail Polish 221</t>
+  </si>
+  <si>
+    <t>NF000228</t>
+  </si>
+  <si>
+    <t>Nail Polish 228</t>
+  </si>
+  <si>
+    <t>NF000224</t>
+  </si>
+  <si>
+    <t>Nail Polish 224</t>
+  </si>
+  <si>
+    <t>NF000225</t>
+  </si>
+  <si>
+    <t>Nail Polish 225</t>
+  </si>
+  <si>
+    <t>NF000226</t>
+  </si>
+  <si>
+    <t>Nail Polish 226</t>
+  </si>
+  <si>
+    <t>NF000227</t>
+  </si>
+  <si>
+    <t>Nail Polish 227</t>
+  </si>
+  <si>
+    <t>DF106030</t>
+  </si>
+  <si>
+    <t>1 Ml</t>
+  </si>
+  <si>
+    <t>Makeupstudio Water Resistant Eyeliner 30</t>
+  </si>
+  <si>
+    <t>DF107211</t>
+  </si>
+  <si>
+    <t>Makeupstudio High Coverage Foundation Long Lasting Spf 20 211</t>
+  </si>
+  <si>
+    <t>DF107212</t>
+  </si>
+  <si>
+    <t>Makeupstudio High Coverage Foundation Long Lasting Spf 20 212</t>
+  </si>
+  <si>
+    <t>DF107213</t>
+  </si>
+  <si>
+    <t>Makeupstudio High Coverage Foundation Long Lasting Spf 20 213</t>
+  </si>
+  <si>
+    <t>DF107214</t>
+  </si>
+  <si>
+    <t>Makeupstudio High Coverage Foundation Long Lasting Spf 20 214</t>
+  </si>
+  <si>
+    <t>DF107215</t>
+  </si>
+  <si>
+    <t>Makeupstudio High Coverage Foundation Long Lasting Spf 20 215</t>
+  </si>
+  <si>
+    <t>DF107216</t>
+  </si>
+  <si>
+    <t>Makeupstudio High Coverage Foundation Long Lasting Spf 20 216</t>
+  </si>
+  <si>
+    <t>DF107110</t>
+  </si>
+  <si>
+    <t>8 Ml</t>
+  </si>
+  <si>
+    <t>Makeupstudio Concealer Zero Dark Circles Imperfections 110</t>
+  </si>
+  <si>
+    <t>DF107111</t>
+  </si>
+  <si>
+    <t>Makeupstudio Concealer Zero Dark Circles Imperfections 111</t>
+  </si>
+  <si>
+    <t>DF107112</t>
+  </si>
+  <si>
+    <t>Makeupstudio Concealer Zero Dark Circles Imperfections 112</t>
+  </si>
+  <si>
+    <t>DF108081</t>
+  </si>
+  <si>
+    <t>9 Gr</t>
+  </si>
+  <si>
+    <t>Makeupstudio Bronzing Powder Complexion Enhancer 81</t>
+  </si>
+  <si>
+    <t>DF108083</t>
+  </si>
+  <si>
+    <t>Makeupstudio Bronzing Powder Complexion Enhancer 83</t>
+  </si>
+  <si>
+    <t>DF105112</t>
+  </si>
+  <si>
+    <t>Lash Booster Mascara Ciglione  - Brown</t>
+  </si>
+  <si>
+    <t>DF105121</t>
+  </si>
+  <si>
+    <t>Makeupstudio - High Performance Mascara</t>
+  </si>
+  <si>
+    <t>DF109100</t>
+  </si>
+  <si>
+    <t>Makeupstudio Primer Perfezionatore Effetto Lifting 30 Ml</t>
+  </si>
+  <si>
+    <t>DF112001S</t>
+  </si>
+  <si>
+    <t>Dgr - 100 Ml</t>
+  </si>
+  <si>
+    <t>Make Up Fixer</t>
+  </si>
+  <si>
+    <t>DF103101</t>
+  </si>
+  <si>
+    <t>Eye Shadow Satin Pearl 101</t>
+  </si>
+  <si>
+    <t>DF103102</t>
+  </si>
+  <si>
+    <t>Eye Shadow Satin Pearl 102</t>
+  </si>
+  <si>
+    <t>DF103103</t>
+  </si>
+  <si>
+    <t>Eye Shadow Satin Pearl 103</t>
+  </si>
+  <si>
+    <t>DF103104</t>
+  </si>
+  <si>
+    <t>Eye Shadow Satin Pearl 104</t>
+  </si>
+  <si>
+    <t>DF103105</t>
+  </si>
+  <si>
+    <t>Eye Shadow Satin Pearl 105</t>
+  </si>
+  <si>
+    <t>DF103106</t>
+  </si>
+  <si>
+    <t>Eye Shadow Satin Pearl 106</t>
+  </si>
+  <si>
+    <t>DF103107</t>
+  </si>
+  <si>
+    <t>Eye Shadow Satin Pearl 107</t>
+  </si>
+  <si>
+    <t>DF103108</t>
+  </si>
+  <si>
+    <t>Eye Shadow Satin Pearl 108</t>
+  </si>
+  <si>
+    <t>DF103109</t>
+  </si>
+  <si>
+    <t>Eye Shadow Satin Pearl 109</t>
+  </si>
+  <si>
+    <t>DF103110</t>
+  </si>
+  <si>
+    <t>Eye Shadow Satin Pearl 110</t>
+  </si>
+  <si>
+    <t>DF103111</t>
+  </si>
+  <si>
+    <t>Eye Shadow Satin Pearl 111</t>
+  </si>
+  <si>
+    <t>DF103112</t>
+  </si>
+  <si>
+    <t>Eye Shadow Satin Pearl 112</t>
+  </si>
+  <si>
+    <t>DF103113</t>
+  </si>
+  <si>
+    <t>Eye Shadow Satin Pearl 113</t>
+  </si>
+  <si>
+    <t>DF103114</t>
+  </si>
+  <si>
+    <t>Eye Shadow Satin Pearl 114</t>
+  </si>
+  <si>
+    <t>DF103115</t>
+  </si>
+  <si>
+    <t>Eye Shadow Satin Pearl 115</t>
+  </si>
+  <si>
+    <t>DF103151</t>
+  </si>
+  <si>
+    <t>Makeupstudio Matt Eye Shadow 151</t>
+  </si>
+  <si>
+    <t>DF103152</t>
+  </si>
+  <si>
+    <t>Makeupstudio Matt Eye Shadow 152</t>
+  </si>
+  <si>
+    <t>DF103153</t>
+  </si>
+  <si>
+    <t>Makeupstudio Matt Eye Shadow 153</t>
+  </si>
+  <si>
+    <t>DF103154</t>
+  </si>
+  <si>
+    <t>Makeupstudio Matt Eye Shadow 154</t>
+  </si>
+  <si>
+    <t>DF120001</t>
+  </si>
+  <si>
+    <t>4 Gr</t>
+  </si>
+  <si>
+    <t>Cream Eyebrow Liner Water Resistant  01</t>
+  </si>
+  <si>
+    <t>DF120002</t>
+  </si>
+  <si>
+    <t>Cream Eyebrow Liner Water Resistant  02</t>
+  </si>
+  <si>
+    <t>DF120003</t>
+  </si>
+  <si>
+    <t>Cream Eyebrow Liner Water Resistant  03</t>
+  </si>
+  <si>
+    <t>DF120012</t>
+  </si>
+  <si>
+    <t>0,09 Gr</t>
+  </si>
+  <si>
+    <t>High Precision Brow Pencil Water Resistant-  Long Lasting 12</t>
+  </si>
+  <si>
+    <t>DF120013</t>
+  </si>
+  <si>
+    <t>High Precision Brow Pencil Water Resistant-  Long Lasting 13</t>
+  </si>
+  <si>
+    <t>DF120102</t>
+  </si>
+  <si>
+    <t>Eyebrow Tweezer</t>
+  </si>
+  <si>
+    <t>DF120104</t>
+  </si>
+  <si>
+    <t>Double Sharpener</t>
+  </si>
+  <si>
+    <t>DF120004</t>
+  </si>
+  <si>
+    <t>Cream Eyebrow Liner Water Resistant  04</t>
+  </si>
+  <si>
+    <t>DF121101</t>
+  </si>
+  <si>
+    <t>1,08 Gr</t>
+  </si>
+  <si>
+    <t>Eyebrow Pencil Water Resistant Long Lasting  101</t>
+  </si>
+  <si>
+    <t>DF121102</t>
+  </si>
+  <si>
+    <t>Eyebrow Pencil Water Resistant Long Lasting  102</t>
+  </si>
+  <si>
+    <t>DF121103</t>
+  </si>
+  <si>
+    <t>Eyebrow Pencil Water Resistant Long Lasting  103</t>
+  </si>
+  <si>
+    <t>DF103155</t>
+  </si>
+  <si>
+    <t>Makeupstudio Matt Eye Shadow 155</t>
+  </si>
+  <si>
+    <t>DF103156</t>
+  </si>
+  <si>
+    <t>Makeupstudio Matt Eye Shadow 156</t>
+  </si>
+  <si>
+    <t>DF103157</t>
+  </si>
+  <si>
+    <t>Makeupstudio Matt Eye Shadow 157</t>
+  </si>
+  <si>
+    <t>DF103158</t>
+  </si>
+  <si>
+    <t>Makeupstudio Matt Eye Shadow 158</t>
+  </si>
+  <si>
+    <t>DF103159</t>
+  </si>
+  <si>
+    <t>Makeupstudio Matt Eye Shadow 159</t>
+  </si>
+  <si>
+    <t>DF103160</t>
+  </si>
+  <si>
+    <t>Makeupstudio Matt Eye Shadow 160</t>
+  </si>
+  <si>
+    <t>DSK0040</t>
+  </si>
+  <si>
+    <t>50 Ml</t>
+  </si>
+  <si>
+    <t>Anti Age Smoothing Cream</t>
+  </si>
+  <si>
+    <t>DSK0041</t>
+  </si>
+  <si>
+    <t>40 Ml</t>
+  </si>
+  <si>
+    <t>Anti Age Smoothing Serum</t>
+  </si>
+  <si>
+    <t>DSK0006</t>
+  </si>
+  <si>
+    <t>400 Ml</t>
+  </si>
+  <si>
+    <t>Instant Gentle Make Up Remover (Face-Eyes-Lips)</t>
+  </si>
+  <si>
+    <t>DF109200</t>
+  </si>
+  <si>
+    <t>Makeupstudio Sublimatore Di Luminosita' Viso E Corpo 200</t>
+  </si>
+  <si>
+    <t>DF107220</t>
+  </si>
+  <si>
+    <t>Geisha Lift Foundation 220</t>
+  </si>
+  <si>
+    <t>DF107221</t>
+  </si>
+  <si>
+    <t>Geisha Lift Foundation 221</t>
+  </si>
+  <si>
+    <t>DF107222</t>
+  </si>
+  <si>
+    <t>Geisha Lift Foundation 222</t>
+  </si>
+  <si>
+    <t>DF107223</t>
+  </si>
+  <si>
+    <t>Geisha Lift Foundation 223</t>
+  </si>
+  <si>
+    <t>DF107224</t>
+  </si>
+  <si>
+    <t>Geisha Lift Foundation 224</t>
+  </si>
+  <si>
+    <t>DF107225</t>
+  </si>
+  <si>
+    <t>Geisha Lift Foundation 225</t>
+  </si>
+  <si>
+    <t>DF107226</t>
+  </si>
+  <si>
+    <t>Geisha Lift Foundation 226</t>
+  </si>
+  <si>
+    <t>DSK0062</t>
+  </si>
+  <si>
+    <t>24H Brightening 6 Anti Wrinkles Cream</t>
+  </si>
+  <si>
+    <t>DSK0063</t>
+  </si>
+  <si>
+    <t>15 Ml</t>
+  </si>
+  <si>
+    <t>Superheroes Mask</t>
+  </si>
+  <si>
+    <t>DSK0070</t>
+  </si>
+  <si>
+    <t>Youth Potion</t>
+  </si>
+  <si>
+    <t>DF107227</t>
+  </si>
+  <si>
+    <t>Geisha Lift Foundation 227</t>
+  </si>
+  <si>
+    <t>DSK0071</t>
+  </si>
+  <si>
+    <t>45 Ml</t>
+  </si>
+  <si>
+    <t>Youth Cream</t>
+  </si>
+  <si>
+    <t>DF113064</t>
+  </si>
+  <si>
+    <t>Lip Pencil 64</t>
+  </si>
+  <si>
+    <t>DF113097</t>
+  </si>
+  <si>
+    <t>Lip Pencil 97</t>
+  </si>
+  <si>
+    <t>DSK0043</t>
+  </si>
+  <si>
+    <t>Eye Contour    Instant Lifting Effect</t>
+  </si>
+  <si>
+    <t>DSK0044</t>
+  </si>
+  <si>
+    <t>Superheroes Mask - Fresh Look Mask Eye Contour&amp;Forehead</t>
+  </si>
+  <si>
+    <t>DHC1004</t>
+  </si>
+  <si>
+    <t>2 Vials X 15 Ml</t>
+  </si>
+  <si>
+    <t>Instant Action Hair Rebuilding Kit</t>
+  </si>
+  <si>
+    <t>DHC110110</t>
+  </si>
+  <si>
+    <t>Rebuilding And Repairing Shampoo</t>
+  </si>
+  <si>
+    <t>DHC120110</t>
+  </si>
+  <si>
+    <t>200 Ml</t>
+  </si>
+  <si>
+    <t>Rebuilding And Repairing Mask</t>
+  </si>
+  <si>
+    <t>NF000501</t>
+  </si>
+  <si>
+    <t>Uv Base Coat Gel Effect</t>
+  </si>
+  <si>
+    <t>NF000502</t>
+  </si>
+  <si>
+    <t>Uv Top Coat Gel Effect</t>
+  </si>
+  <si>
+    <t>DSK0073</t>
+  </si>
+  <si>
+    <t>Revitalizing Eye Contour Youth Cream</t>
+  </si>
+  <si>
+    <t>DHC140032</t>
+  </si>
+  <si>
+    <t>Restructuring Shampoo</t>
+  </si>
+  <si>
+    <t>DHC140042</t>
+  </si>
+  <si>
+    <t>Intensive Restructuring Mask</t>
+  </si>
+  <si>
+    <t>DHC140022</t>
+  </si>
+  <si>
+    <t>The Elixir</t>
+  </si>
+  <si>
+    <t>DF113031</t>
+  </si>
+  <si>
+    <t>Makeupstudio Stay On Me Eye Liner Long Lasting Water Resistant 31</t>
+  </si>
+  <si>
+    <t>DF113032</t>
+  </si>
+  <si>
+    <t>Makeupstudio Stay On Me Eye Liner Long Lasting Water Resistant 32</t>
+  </si>
+  <si>
+    <t>DF113033</t>
+  </si>
+  <si>
+    <t>Makeupstudio Stay On Me Eye Liner Long Lasting Water Resistant 33</t>
+  </si>
+  <si>
+    <t>DF113034</t>
+  </si>
+  <si>
+    <t>Makeupstudio Stay On Me Eye Liner Long Lasting Water Resistant 34</t>
+  </si>
+  <si>
+    <t>DF113035</t>
+  </si>
+  <si>
+    <t>Makeupstudio Stay On Me Eye Liner Long Lasting Water Resistant 35</t>
+  </si>
+  <si>
+    <t>DF113036</t>
+  </si>
+  <si>
+    <t>Makeupstudio Stay On Me Eye Liner Long Lasting Water Resistant 36</t>
+  </si>
+  <si>
+    <t>DF107120</t>
+  </si>
+  <si>
+    <t>3 Ml</t>
+  </si>
+  <si>
+    <t>Geisha Lift Concealer 120</t>
+  </si>
+  <si>
+    <t>DF107121</t>
+  </si>
+  <si>
+    <t>Geisha Lift Concealer 121</t>
+  </si>
+  <si>
+    <t>DF107122</t>
+  </si>
+  <si>
+    <t>Geisha Lift Concealer 122</t>
+  </si>
+  <si>
+    <t>DF107123</t>
+  </si>
+  <si>
+    <t>Geisha Lift Concealer 123</t>
+  </si>
+  <si>
+    <t>DF117005</t>
+  </si>
+  <si>
+    <t>Love Me Blender - Spugna Di Precisione</t>
+  </si>
+  <si>
+    <t>DF107242N</t>
+  </si>
+  <si>
+    <t>Nudissimo - Soft Matt Foundation 242N</t>
+  </si>
+  <si>
+    <t>DF107243C</t>
+  </si>
+  <si>
+    <t>Nudissimo - Soft Matt Foundation 243C</t>
+  </si>
+  <si>
+    <t>DF107244W</t>
+  </si>
+  <si>
+    <t>Nudissimo - Soft Matt Foundation 244W</t>
+  </si>
+  <si>
+    <t>DF107245N</t>
+  </si>
+  <si>
+    <t>Nudissimo - Soft Matt Foundation 245N</t>
+  </si>
+  <si>
+    <t>DF107246W</t>
+  </si>
+  <si>
+    <t>Nudissimo - Soft Matt Foundation 246W</t>
+  </si>
+  <si>
+    <t>DF107247N</t>
+  </si>
+  <si>
+    <t>Nudissimo - Soft Matt Foundation 247N</t>
+  </si>
+  <si>
+    <t>DF107248W</t>
+  </si>
+  <si>
+    <t>Nudissimo - Soft Matt Foundation 248W</t>
+  </si>
+  <si>
+    <t>DF107249W</t>
+  </si>
+  <si>
+    <t>Nudissimo - Soft Matt Foundation 249W</t>
+  </si>
+  <si>
+    <t>DSK0007</t>
+  </si>
+  <si>
+    <t>125 Ml</t>
+  </si>
+  <si>
+    <t>Detox Makeup Cleansing Butter</t>
+  </si>
+  <si>
+    <t>DF105141</t>
+  </si>
+  <si>
+    <t>13,5 Ml</t>
+  </si>
+  <si>
+    <t>Mascara Sub-Aqueo - Very Waterproof Mascara</t>
+  </si>
+  <si>
+    <t>DSK0009</t>
+  </si>
+  <si>
+    <t>Cleansing Detoxing Mousse</t>
+  </si>
+  <si>
+    <t>DF109009</t>
+  </si>
+  <si>
+    <t>150 Ml</t>
+  </si>
+  <si>
+    <t>Biphasic Remover -  Waterproof Make Up Remover</t>
+  </si>
+  <si>
+    <t>DSK0100</t>
+  </si>
+  <si>
+    <t>Absolute Anti Age Cream</t>
+  </si>
+  <si>
+    <t>DSK0101</t>
+  </si>
+  <si>
+    <t>50 Ml + 50 Ml</t>
+  </si>
+  <si>
+    <t>Absolute Anti Age Face Treatment</t>
+  </si>
+  <si>
+    <t>DSK0102</t>
+  </si>
+  <si>
+    <t>Absolute Anti Age Eye And Lip Contour Cream</t>
+  </si>
+  <si>
+    <t>DSK0103</t>
+  </si>
+  <si>
+    <t>1 X 25 Gr</t>
+  </si>
+  <si>
+    <t>Absolute Anti Age Mask</t>
+  </si>
+  <si>
+    <t>DF104050</t>
+  </si>
+  <si>
+    <t>Push Up Gloss  Lip Gloss Volume Effect - 50</t>
+  </si>
+  <si>
+    <t>DF104051</t>
+  </si>
+  <si>
+    <t>Push Up Gloss  Lip Gloss Volume Effect - 51</t>
+  </si>
+  <si>
+    <t>DF104052</t>
+  </si>
+  <si>
+    <t>Push Up Gloss  Lip Gloss Volume Effect - 52</t>
+  </si>
+  <si>
+    <t>DF104053</t>
+  </si>
+  <si>
+    <t>Push Up Gloss  Lip Gloss Volume Effect - 53</t>
+  </si>
+  <si>
+    <t>DF104054</t>
+  </si>
+  <si>
+    <t>Push Up Gloss  Lip Gloss Volume Effect - 54</t>
+  </si>
+  <si>
+    <t>DF104055</t>
+  </si>
+  <si>
+    <t>Push Up Gloss  Lip Gloss Volume Effect - 55</t>
+  </si>
+  <si>
+    <t>DF104056</t>
+  </si>
+  <si>
+    <t>Push Up Gloss  Lip Gloss Volume Effect - 56</t>
+  </si>
+  <si>
+    <t>DF104057</t>
+  </si>
+  <si>
+    <t>Push Up Gloss  Lip Gloss Volume Effect - 57</t>
+  </si>
+  <si>
+    <t>NF000235</t>
+  </si>
+  <si>
+    <t>Nail Polish 235</t>
+  </si>
+  <si>
+    <t>NF000236</t>
+  </si>
+  <si>
+    <t>Nail Polish 236</t>
+  </si>
+  <si>
+    <t>NF000237</t>
+  </si>
+  <si>
+    <t>Nail Polish 237</t>
+  </si>
+  <si>
+    <t>DF107252N</t>
+  </si>
+  <si>
+    <t>Nudissimo Glow Soft Glow Foundation 252N</t>
+  </si>
+  <si>
+    <t>DF107253W</t>
+  </si>
+  <si>
+    <t>Nudissimo Glow Soft Glow Foundation 253W</t>
+  </si>
+  <si>
+    <t>DF107254C</t>
+  </si>
+  <si>
+    <t>Nudissimo Glow Soft Glow Foundation 254C</t>
+  </si>
+  <si>
+    <t>DF107255W</t>
+  </si>
+  <si>
+    <t>Nudissimo Glow Soft Glow Foundation 255W</t>
+  </si>
+  <si>
+    <t>DF107256N</t>
+  </si>
+  <si>
+    <t>Nudissimo Glow Soft Glow Foundation 256N</t>
+  </si>
+  <si>
+    <t>DF107257W</t>
+  </si>
+  <si>
+    <t>Nudissimo Glow Soft Glow Foundation 257W</t>
+  </si>
+  <si>
+    <t>DF107258W</t>
+  </si>
+  <si>
+    <t>Nudissimo Glow Soft Glow Foundation 258W</t>
+  </si>
+  <si>
+    <t>DF107259W</t>
+  </si>
+  <si>
+    <t>Nudissimo Glow Soft Glow Foundation 259W</t>
+  </si>
+  <si>
+    <t>DF109201</t>
+  </si>
+  <si>
+    <t>Makeupstudio Sublimatore Di Luminosita' Viso E Corpo 201</t>
+  </si>
+  <si>
+    <t>DF105151</t>
+  </si>
+  <si>
+    <t>13 Ml</t>
+  </si>
+  <si>
+    <t>Mytoyboy Mascara Extra Volume</t>
+  </si>
+  <si>
+    <t>DFR103117</t>
+  </si>
+  <si>
+    <t>2 Gr</t>
+  </si>
+  <si>
+    <t>Pearly Eyeshadow - Light Champagne 17</t>
+  </si>
+  <si>
+    <t>DFR103118</t>
+  </si>
+  <si>
+    <t>Pearly Eyeshadow  - Sparkling Beige 18</t>
+  </si>
+  <si>
+    <t>DFR103119</t>
+  </si>
+  <si>
+    <t>Pearly Eyeshadow  - Shiny Taupe 19</t>
+  </si>
+  <si>
+    <t>DFR103120</t>
+  </si>
+  <si>
+    <t>Pearly Eyeshadow  - Purple Storm 20</t>
+  </si>
+  <si>
+    <t>DFR103121</t>
+  </si>
+  <si>
+    <t>Pearly Eyeshadow  - Glowing Rose 21</t>
+  </si>
+  <si>
+    <t>DFR103122</t>
+  </si>
+  <si>
+    <t>Pearly Eyeshadow  - Extra Gold 22</t>
+  </si>
+  <si>
+    <t>DFR103123</t>
+  </si>
+  <si>
+    <t>Pearly Eyeshadow  - Iridescent Green 23</t>
+  </si>
+  <si>
+    <t>DFR103124</t>
+  </si>
+  <si>
+    <t>Pearly Eyeshadow  - Starry Black 24</t>
+  </si>
+  <si>
+    <t>DFR103125</t>
+  </si>
+  <si>
+    <t>Pearly Eyeshadow  - Rolling Blue 25</t>
+  </si>
+  <si>
+    <t>DFR103126</t>
+  </si>
+  <si>
+    <t>Pearly Eyeshadow  - Extra Silver 26</t>
+  </si>
+  <si>
+    <t>DFR103161</t>
+  </si>
+  <si>
+    <t>Matt Eyeshadow - Whipped Cream 61</t>
+  </si>
+  <si>
+    <t>DFR103162</t>
+  </si>
+  <si>
+    <t>Matt Eyeshadow - Pale Beige 62</t>
+  </si>
+  <si>
+    <t>DFR103163</t>
+  </si>
+  <si>
+    <t>Matt Eyeshadow - Soft Camel 63</t>
+  </si>
+  <si>
+    <t>DFR103164</t>
+  </si>
+  <si>
+    <t>Matt Eyeshadow - Red Hazelnut 64</t>
+  </si>
+  <si>
+    <t>DFR103165</t>
+  </si>
+  <si>
+    <t>Matt Eyeshadow - Bold Brown 65</t>
+  </si>
+  <si>
+    <t>DFR103166</t>
+  </si>
+  <si>
+    <t>Matt Eyeshadow - Just Pink 66</t>
+  </si>
+  <si>
+    <t>DFR103167</t>
+  </si>
+  <si>
+    <t>Matt Eyeshadow - Warm Rose 67</t>
+  </si>
+  <si>
+    <t>DFR103168</t>
+  </si>
+  <si>
+    <t>Matt Eyeshadow - Antique Pink 68</t>
+  </si>
+  <si>
+    <t>DFR103169</t>
+  </si>
+  <si>
+    <t>Matt Eyeshadow - Ultra Violet 69</t>
+  </si>
+  <si>
+    <t>DFR103170</t>
+  </si>
+  <si>
+    <t>Matt Eyeshadow - Grape Purple 70</t>
+  </si>
+  <si>
+    <t>DFR103171</t>
+  </si>
+  <si>
+    <t>Matt Eyeshadow - Raw Ecru 71</t>
+  </si>
+  <si>
+    <t>DFR103172</t>
+  </si>
+  <si>
+    <t>Matt Eyeshadow - Great Taupe 72</t>
+  </si>
+  <si>
+    <t>DFR103173</t>
+  </si>
+  <si>
+    <t>Matt Eyeshadow - Ever Green 73</t>
+  </si>
+  <si>
+    <t>DFR103174</t>
+  </si>
+  <si>
+    <t>Matt Eyeshadow - Deep Blue 74</t>
+  </si>
+  <si>
+    <t>DFR103175</t>
+  </si>
+  <si>
+    <t>Matt Eyeshadow - Mystery Black 75</t>
+  </si>
+  <si>
+    <t>DFR1000</t>
+  </si>
+  <si>
+    <t>Palette Refill - 4 Shots -  Empty</t>
+  </si>
+  <si>
+    <t>DF110040</t>
+  </si>
+  <si>
+    <t>Hydra Butter Powder  Compact Powder 40</t>
+  </si>
+  <si>
+    <t>DF110041</t>
+  </si>
+  <si>
+    <t>Hydra Butter Powder  Compact Powder 41</t>
+  </si>
+  <si>
+    <t>DF110042</t>
+  </si>
+  <si>
+    <t>Hydra Butter Powder  Compact Powder 42</t>
+  </si>
+  <si>
+    <t>DF108060</t>
+  </si>
+  <si>
+    <t>Hydra Butter Bronzing Powder 60</t>
+  </si>
+  <si>
+    <t>DF108061</t>
+  </si>
+  <si>
+    <t>Hydra Butter Bronzing Powder 61</t>
+  </si>
+  <si>
+    <t>DF108062</t>
+  </si>
+  <si>
+    <t>Hydra Butter Bronzing Powder 62</t>
+  </si>
+  <si>
+    <t>DSK0022</t>
+  </si>
+  <si>
+    <t>Deep Moisturizing  Cream</t>
+  </si>
+  <si>
+    <t>DSK0023</t>
+  </si>
+  <si>
+    <t>Light Moisturizing Gel Cream</t>
+  </si>
+  <si>
+    <t>DSK0024</t>
+  </si>
+  <si>
+    <t>Deep Moisturizing Booster Serum</t>
+  </si>
+  <si>
+    <t>DSK0026</t>
+  </si>
+  <si>
+    <t>Moisturizing Eye Serum Gel</t>
+  </si>
+  <si>
+    <t>DF101181</t>
+  </si>
+  <si>
+    <t>3 Gr</t>
+  </si>
+  <si>
+    <t>Ultra Rich Sheer Lipstick 181</t>
+  </si>
+  <si>
+    <t>DF101182</t>
+  </si>
+  <si>
+    <t>Ultra Rich Sheer Lipstick 182</t>
+  </si>
+  <si>
+    <t>DF101183</t>
+  </si>
+  <si>
+    <t>Ultra Rich Sheer Lipstick 183</t>
+  </si>
+  <si>
+    <t>DF101184</t>
+  </si>
+  <si>
+    <t>Ultra Rich Sheer Lipstick 184</t>
+  </si>
+  <si>
+    <t>DF101185</t>
+  </si>
+  <si>
+    <t>Ultra Rich Sheer Lipstick 185</t>
+  </si>
+  <si>
+    <t>DF101186</t>
+  </si>
+  <si>
+    <t>Ultra Rich Sheer Lipstick 186</t>
+  </si>
+  <si>
+    <t>DF101187</t>
+  </si>
+  <si>
+    <t>Ultra Rich Sheer Lipstick 187</t>
+  </si>
+  <si>
+    <t>DF101188</t>
+  </si>
+  <si>
+    <t>Ultra Rich Sheer Lipstick 188</t>
+  </si>
+  <si>
+    <t>DF101189</t>
+  </si>
+  <si>
+    <t>Ultra Rich Sheer Lipstick 189</t>
+  </si>
+  <si>
+    <t>DF101190</t>
+  </si>
+  <si>
+    <t>Ultra Rich Sheer Lipstick 190</t>
+  </si>
+  <si>
+    <t>DF106041</t>
+  </si>
+  <si>
+    <t>1,5 Ml</t>
+  </si>
+  <si>
+    <t>Semipermanent Eyeliner - Long Lasting Water Resistant 41</t>
+  </si>
+  <si>
+    <t>DFR110345</t>
+  </si>
+  <si>
+    <t>5 Gr</t>
+  </si>
+  <si>
+    <t>Invisible Setting &amp; Retouch Compact  Powder - Perfecting Face Powder 345</t>
+  </si>
+  <si>
+    <t>DFR1001</t>
+  </si>
+  <si>
+    <t>Refill System Palette - 2 Slots - Empty</t>
+  </si>
+  <si>
+    <t>DFR110344</t>
+  </si>
+  <si>
+    <t>T-Zone&amp; Eye Shine Control Powder - Mattifying Face And Eye Powder 344</t>
+  </si>
+  <si>
+    <t>DSK0018</t>
+  </si>
+  <si>
+    <t>Cleansing Cream Makeup Remover</t>
+  </si>
+  <si>
+    <t>DSK0019</t>
+  </si>
+  <si>
+    <t>80 Ml</t>
+  </si>
+  <si>
+    <t>Oil-To-Milk Makeup Remover</t>
+  </si>
+  <si>
+    <t>DF120061</t>
+  </si>
+  <si>
+    <t>Eyebrow Powder Pencil 61</t>
+  </si>
+  <si>
+    <t>DF120062</t>
+  </si>
+  <si>
+    <t>Eyebrow Powder Pencil 62</t>
+  </si>
+  <si>
+    <t>DF120063</t>
+  </si>
+  <si>
+    <t>Eyebrow Powder Pencil 63</t>
+  </si>
+  <si>
+    <t>DF102021</t>
+  </si>
+  <si>
+    <t>Powder Blush 21</t>
+  </si>
+  <si>
+    <t>DF102022</t>
+  </si>
+  <si>
+    <t>Powder Blush 22</t>
+  </si>
+  <si>
+    <t>DF102023</t>
+  </si>
+  <si>
+    <t>Powder Blush 23</t>
+  </si>
+  <si>
+    <t>DF102024</t>
+  </si>
+  <si>
+    <t>Powder Blush 24</t>
+  </si>
+  <si>
+    <t>DF102025</t>
+  </si>
+  <si>
+    <t>Powder Blush 25</t>
+  </si>
+  <si>
+    <t>DF102026</t>
+  </si>
+  <si>
+    <t>Powder Blush 26</t>
+  </si>
+  <si>
+    <t>DF102027</t>
+  </si>
+  <si>
+    <t>Powder Blush 27</t>
+  </si>
+  <si>
+    <t>DF102028</t>
+  </si>
+  <si>
+    <t>Powder Blush 28</t>
+  </si>
+  <si>
+    <t>DF102029</t>
+  </si>
+  <si>
+    <t>Powder Blush 29</t>
+  </si>
+  <si>
+    <t>DF109111</t>
+  </si>
+  <si>
+    <t>Stay On Me Eye Primer</t>
+  </si>
+  <si>
+    <t>DF105152</t>
+  </si>
+  <si>
+    <t>Myhappytoy Mascara</t>
+  </si>
+  <si>
+    <t>DFR108111</t>
+  </si>
+  <si>
+    <t>Always Bronze Waterproof Bronzing Powder 111</t>
+  </si>
+  <si>
+    <t>DFR108112</t>
+  </si>
+  <si>
+    <t>Always Bronze Waterproof Bronzing Powder 112</t>
+  </si>
+  <si>
+    <t>DFR108113</t>
+  </si>
+  <si>
+    <t>Always Bronze Waterproof Bronzing Powder 113</t>
+  </si>
+  <si>
+    <t>DFR110133</t>
+  </si>
+  <si>
+    <t>Skin Highlighter Compact Powder Highlighter 133</t>
+  </si>
+  <si>
+    <t>DFR110134</t>
+  </si>
+  <si>
+    <t>Skin Highlighter Compact Powder Highlighter 134</t>
+  </si>
+  <si>
+    <t>DFR110135</t>
+  </si>
+  <si>
+    <t>Skin Highlighter Compact Powder Highlighter 135</t>
+  </si>
+  <si>
+    <t>DFR110348</t>
+  </si>
+  <si>
+    <t>Perfect Skin Powder - Universal Waterproof Powder 348</t>
+  </si>
+  <si>
+    <t>DF103071</t>
+  </si>
+  <si>
+    <t>0,8 Gr</t>
+  </si>
+  <si>
+    <t>Shadow Line - Kajal Eyeliner Eyeshadow</t>
+  </si>
+  <si>
+    <t>DF103072</t>
+  </si>
+  <si>
+    <t>DF103073</t>
+  </si>
+  <si>
+    <t>DF120071</t>
+  </si>
+  <si>
+    <t>0,6 Gr</t>
+  </si>
+  <si>
+    <t>Microblading Eyebrow Pen 71</t>
+  </si>
+  <si>
+    <t>DF120072</t>
+  </si>
+  <si>
+    <t>Microblading Eyebrow Pen 72</t>
+  </si>
+  <si>
+    <t>DF120073</t>
+  </si>
+  <si>
+    <t>Microblading Eyebrow Pen 73</t>
+  </si>
+  <si>
+    <t>DF120064</t>
+  </si>
+  <si>
+    <t>Eyebrow Powder Pencil 64</t>
+  </si>
+  <si>
+    <t>DF120014</t>
+  </si>
+  <si>
+    <t>High Precision Brow Pencil Water Resistant-  Long Lasting 14</t>
+  </si>
+  <si>
+    <t>DF121104</t>
+  </si>
+  <si>
+    <t>Eyebrow Pencil Water Resistant Long Lasting  104</t>
+  </si>
+  <si>
+    <t>DF121105</t>
+  </si>
+  <si>
+    <t>Eyebrow Pencil Water Resistant Long Lasting  105</t>
+  </si>
+  <si>
+    <t>DF120025</t>
+  </si>
+  <si>
+    <t>5 Ml</t>
+  </si>
+  <si>
+    <t>Clear Eyebrow Setting Gel 25</t>
+  </si>
+  <si>
+    <t>DF120026</t>
+  </si>
+  <si>
+    <t>6 Ml</t>
+  </si>
+  <si>
+    <t>Volumising Tinted Fibre Eyebrow Setting Gel 26</t>
+  </si>
+  <si>
+    <t>DF120027</t>
+  </si>
+  <si>
+    <t>Volumising Tinted Fibre Eyebrow Setting Gel 27</t>
+  </si>
+  <si>
+    <t>DF120028</t>
+  </si>
+  <si>
+    <t>Volumising Tinted Fibre Eyebrow Setting Gel 28</t>
+  </si>
+  <si>
+    <t>DF120029</t>
+  </si>
+  <si>
+    <t>Volumising Tinted Fibre Eyebrow Setting Gel 29</t>
+  </si>
+  <si>
+    <t>DF104101</t>
+  </si>
+  <si>
+    <t>25 Ml</t>
+  </si>
+  <si>
+    <t>Renew My Lips - Lip Renewal Scrub</t>
+  </si>
+  <si>
+    <t>DF104102</t>
+  </si>
+  <si>
+    <t>Repair My Lips - Repairing Lip Mask</t>
+  </si>
+  <si>
+    <t>DF104111</t>
+  </si>
+  <si>
+    <t>10 Ml</t>
+  </si>
+  <si>
+    <t>Hydrate My Lips - Moisturising Lip Treatment</t>
+  </si>
+  <si>
+    <t>DF104112</t>
+  </si>
+  <si>
+    <t>Plump My Lips - Volumising Lip Balm</t>
+  </si>
+  <si>
+    <t>DF104122</t>
+  </si>
+  <si>
+    <t>3,5 Gr</t>
+  </si>
+  <si>
+    <t>Protect My Lips  - Protect Lip Balm Spf 50+ 122</t>
+  </si>
+  <si>
+    <t>DF104124</t>
+  </si>
+  <si>
+    <t>Protect My Lips  - Protect Lip Balm Spf 50+ 124</t>
+  </si>
+  <si>
+    <t>DFR107051</t>
+  </si>
+  <si>
+    <t>6 G</t>
+  </si>
+  <si>
+    <t>Stay On Me - Waterproof Powder Foundation Spf20 H24</t>
+  </si>
+  <si>
+    <t>DFR107052</t>
+  </si>
+  <si>
+    <t>DFR107053</t>
+  </si>
+  <si>
+    <t>DFR107054</t>
+  </si>
+  <si>
+    <t>DFR107055</t>
+  </si>
+  <si>
+    <t>DFR107056</t>
+  </si>
+  <si>
+    <t>DF103074</t>
+  </si>
+  <si>
+    <t>DF103075</t>
+  </si>
+  <si>
+    <t>DF101501</t>
+  </si>
+  <si>
+    <t>4 Ml + 1,1 Gr</t>
+  </si>
+  <si>
+    <t>Lip Contour Kit 501</t>
+  </si>
+  <si>
+    <t>DF101502</t>
+  </si>
+  <si>
+    <t>Lip Contour Kit 502</t>
+  </si>
+  <si>
+    <t>DF101503</t>
+  </si>
+  <si>
+    <t>Lip Contour Kit 503</t>
+  </si>
+  <si>
+    <t>DF101504</t>
+  </si>
+  <si>
+    <t>Lip Contour Kit 504</t>
+  </si>
+  <si>
+    <t>DF101505</t>
+  </si>
+  <si>
+    <t>Lip Contour Kit 505</t>
+  </si>
+  <si>
+    <t>DF101506</t>
+  </si>
+  <si>
+    <t>Lip Contour Kit 506</t>
+  </si>
+  <si>
+    <t>DF101507</t>
+  </si>
+  <si>
+    <t>Lip Contour Kit 507</t>
+  </si>
+  <si>
+    <t>DF103301</t>
+  </si>
+  <si>
+    <t>8,5 Gr</t>
+  </si>
+  <si>
+    <t>Nuda Warm 301</t>
+  </si>
+  <si>
+    <t>DF103302</t>
+  </si>
+  <si>
+    <t>Nuda Cool 302</t>
+  </si>
+  <si>
+    <t>DF102041</t>
+  </si>
+  <si>
+    <t>All In One Blush 41</t>
+  </si>
+  <si>
+    <t>DF102042</t>
+  </si>
+  <si>
+    <t>All In One Blush 42</t>
+  </si>
+  <si>
+    <t>DF102043</t>
+  </si>
+  <si>
+    <t>All In One Blush 43</t>
+  </si>
+  <si>
+    <t>DF102044</t>
+  </si>
+  <si>
+    <t>All In One Blush 44</t>
+  </si>
+  <si>
+    <t>DF102045</t>
+  </si>
+  <si>
+    <t>All In One Blush 45</t>
+  </si>
+  <si>
+    <t>DF102051</t>
+  </si>
+  <si>
+    <t>All In One Bronzer &amp; Contour 51</t>
+  </si>
+  <si>
+    <t>DF102052</t>
+  </si>
+  <si>
+    <t>All In One Bronzer &amp; Contour 52</t>
+  </si>
+  <si>
+    <t>DF102053</t>
+  </si>
+  <si>
+    <t>All In One Bronzer &amp; Contour 53</t>
+  </si>
+  <si>
+    <t>DF102054</t>
+  </si>
+  <si>
+    <t>All In One Bronzer &amp; Contour 54</t>
+  </si>
+  <si>
+    <t>DF102061</t>
+  </si>
+  <si>
+    <t>4,5 Gr</t>
+  </si>
+  <si>
+    <t>All In One Highlighter 61</t>
+  </si>
+  <si>
+    <t>DF102062</t>
+  </si>
+  <si>
+    <t>All In One Highlighter 62</t>
+  </si>
+  <si>
+    <t>DF102063</t>
+  </si>
+  <si>
+    <t>All In One Highlighter 63</t>
+  </si>
+  <si>
+    <t>DFR101001</t>
+  </si>
+  <si>
+    <t>The Lipstick Creamy Refill System 01</t>
+  </si>
+  <si>
+    <t>DFR101002</t>
+  </si>
+  <si>
+    <t>The Lipstick Creamy Refill System 02</t>
+  </si>
+  <si>
+    <t>DFR101003</t>
+  </si>
+  <si>
+    <t>The Lipstick Creamy Refill System 03</t>
+  </si>
+  <si>
+    <t>DFR101004</t>
+  </si>
+  <si>
+    <t>The Lipstick Creamy Refill System 04</t>
+  </si>
+  <si>
+    <t>DFR101005</t>
+  </si>
+  <si>
+    <t>The Lipstick Creamy Refill System 05</t>
+  </si>
+  <si>
+    <t>DFR101006</t>
+  </si>
+  <si>
+    <t>The Lipstick Creamy Refill System 06</t>
+  </si>
+  <si>
+    <t>DFR101007</t>
+  </si>
+  <si>
+    <t>The Lipstick Creamy Refill System 07</t>
+  </si>
+  <si>
+    <t>DFR101008</t>
+  </si>
+  <si>
+    <t>The Lipstick Creamy Refill System 08</t>
+  </si>
+  <si>
+    <t>DFR101009</t>
+  </si>
+  <si>
+    <t>The Lipstick Creamy Refill System 09</t>
+  </si>
+  <si>
+    <t>DFR101010</t>
+  </si>
+  <si>
+    <t>The Lipstick Creamy Refill System 10</t>
+  </si>
+  <si>
+    <t>DFR101011</t>
+  </si>
+  <si>
+    <t>The Lipstick Creamy Refill System 11</t>
+  </si>
+  <si>
+    <t>DFR101012</t>
+  </si>
+  <si>
+    <t>The Lipstick Creamy Refill System 12</t>
+  </si>
+  <si>
+    <t>DFR101013</t>
+  </si>
+  <si>
+    <t>The Lipstick Creamy Refill System 13</t>
+  </si>
+  <si>
+    <t>DFR101014</t>
+  </si>
+  <si>
+    <t>The Lipstick Creamy Refill System 14</t>
+  </si>
+  <si>
+    <t>DFR101015</t>
+  </si>
+  <si>
+    <t>The Lipstick Creamy Refill System 15</t>
+  </si>
+  <si>
+    <t>DFR101016</t>
+  </si>
+  <si>
+    <t>The Lipstick Creamy Refill System 16</t>
+  </si>
+  <si>
+    <t>DFR101017</t>
+  </si>
+  <si>
+    <t>The Lipstick Creamy Refill System 17</t>
+  </si>
+  <si>
+    <t>DFR101018</t>
+  </si>
+  <si>
+    <t>The Lipstick Creamy Refill System 18</t>
+  </si>
+  <si>
+    <t>DFR1002</t>
+  </si>
+  <si>
+    <t>Lipstick Case Refill System The Lipstick Nude</t>
+  </si>
+  <si>
+    <t>DFR1003</t>
+  </si>
+  <si>
+    <t>Lipstick Case Refill System The Lipstick Red</t>
+  </si>
+  <si>
+    <t>DF115121</t>
+  </si>
+  <si>
+    <t>Stippling Brush 21</t>
+  </si>
+  <si>
+    <t>DSK0069</t>
+  </si>
+  <si>
+    <t>Perfecting Uniforming Cream Spf 50</t>
+  </si>
+  <si>
+    <t>DFR102001</t>
+  </si>
+  <si>
+    <t>Refill Radiant Blush 01</t>
+  </si>
+  <si>
+    <t>DFR102002</t>
+  </si>
+  <si>
+    <t>Refill Radiant Blush 02</t>
+  </si>
+  <si>
+    <t>DFR102003</t>
+  </si>
+  <si>
+    <t>Refill Radiant Blush 03</t>
+  </si>
+  <si>
+    <t>NF000238</t>
+  </si>
+  <si>
+    <t>Nail Polish 238</t>
+  </si>
+  <si>
+    <t>NF000239</t>
+  </si>
+  <si>
+    <t>Nail Polish 239</t>
+  </si>
+  <si>
+    <t>NF000240</t>
+  </si>
+  <si>
+    <t>Nail Polish 240</t>
+  </si>
+  <si>
+    <t>NF000241</t>
+  </si>
+  <si>
+    <t>Nail Polish 241</t>
+  </si>
+  <si>
+    <t>NF000242</t>
+  </si>
+  <si>
+    <t>Nail Polish 242</t>
+  </si>
+  <si>
+    <t>NF000243</t>
+  </si>
+  <si>
+    <t>Nail Polish 243</t>
+  </si>
+  <si>
+    <t>NF000244</t>
+  </si>
+  <si>
+    <t>Nail Polish 244</t>
+  </si>
+  <si>
+    <t>NF000245</t>
+  </si>
+  <si>
+    <t>Nail Polish 245</t>
+  </si>
+  <si>
+    <t>NF000246</t>
+  </si>
+  <si>
+    <t>Nail Polish 246</t>
+  </si>
+  <si>
+    <t>DF116031</t>
+  </si>
+  <si>
+    <t>Stay On Me - Long Lasting Liquid Lipstick 31</t>
+  </si>
+  <si>
+    <t>DF116032</t>
+  </si>
+  <si>
+    <t>Stay On Me - Long Lasting Liquid Lipstick 32</t>
+  </si>
+  <si>
+    <t>DF116033</t>
+  </si>
+  <si>
+    <t>Stay On Me - Long Lasting Liquid Lipstick 33</t>
+  </si>
+  <si>
+    <t>DF116034</t>
+  </si>
+  <si>
+    <t>Stay On Me - Long Lasting Liquid Lipstick 34</t>
+  </si>
+  <si>
+    <t>DF116035</t>
+  </si>
+  <si>
+    <t>Stay On Me - Long Lasting Liquid Lipstick 35</t>
+  </si>
+  <si>
+    <t>DF116036</t>
+  </si>
+  <si>
+    <t>Stay On Me - Long Lasting Liquid Lipstick 36</t>
+  </si>
+  <si>
+    <t>DF116037</t>
+  </si>
+  <si>
+    <t>Stay On Me - Long Lasting Liquid Lipstick 37</t>
+  </si>
+  <si>
+    <t>DF116038</t>
+  </si>
+  <si>
+    <t>Stay On Me - Long Lasting Liquid Lipstick 38</t>
+  </si>
+  <si>
+    <t>DF116039</t>
+  </si>
+  <si>
+    <t>Stay On Me - Long Lasting Liquid Lipstick 39</t>
+  </si>
+  <si>
+    <t>DF116040</t>
+  </si>
+  <si>
+    <t>Stay On Me - Long Lasting Liquid Lipstick 40</t>
+  </si>
+  <si>
+    <t>DF116041</t>
+  </si>
+  <si>
+    <t>Stay On Me - Long Lasting Liquid Lipstick 41</t>
+  </si>
+  <si>
+    <t>DF116042</t>
+  </si>
+  <si>
+    <t>Stay On Me - Long Lasting Liquid Lipstick 42</t>
+  </si>
+  <si>
+    <t>DF106051</t>
+  </si>
+  <si>
+    <t>Eyeliner Mytoyboy</t>
+  </si>
+  <si>
+    <t>DF106052</t>
+  </si>
+  <si>
+    <t>Eyeliner Myhappytoy</t>
+  </si>
+  <si>
+    <t>DF105153</t>
+  </si>
+  <si>
+    <t>Mypushup Toy Primer/Mascara</t>
+  </si>
+  <si>
+    <t>DFR101031</t>
+  </si>
+  <si>
+    <t>The Lipstick Lumi-Matt Refill System 31</t>
+  </si>
+  <si>
+    <t>DFR101032</t>
+  </si>
+  <si>
+    <t>The Lipstick Lumi-Matt Refill System 32</t>
+  </si>
+  <si>
+    <t>DFR101033</t>
+  </si>
+  <si>
+    <t>The Lipstick Lumi-Matt Refill System 33</t>
+  </si>
+  <si>
+    <t>DFR101034</t>
+  </si>
+  <si>
+    <t>The Lipstick Lumi-Matt Refill System 34</t>
+  </si>
+  <si>
+    <t>DFR101035</t>
+  </si>
+  <si>
+    <t>The Lipstick Lumi-Matt Refill System 35</t>
+  </si>
+  <si>
+    <t>DFR101036</t>
+  </si>
+  <si>
+    <t>The Lipstick Lumi-Matt Refill System 36</t>
+  </si>
+  <si>
+    <t>DFR101037</t>
+  </si>
+  <si>
+    <t>The Lipstick Lumi-Matt Refill System 37</t>
+  </si>
+  <si>
+    <t>DFR101038</t>
+  </si>
+  <si>
+    <t>The Lipstick Lumi-Matt Refill System 38</t>
+  </si>
+  <si>
+    <t>DFR101039</t>
+  </si>
+  <si>
+    <t>The Lipstick Lumi-Matt Refill System 39</t>
+  </si>
+  <si>
+    <t>DFR101040</t>
+  </si>
+  <si>
+    <t>The Lipstick Lumi-Matt Refill System 40</t>
+  </si>
+  <si>
+    <t>DFR101041</t>
+  </si>
+  <si>
+    <t>The Lipstick Lumi-Matt Refill System 41</t>
+  </si>
+  <si>
+    <t>DFR101042</t>
+  </si>
+  <si>
+    <t>The Lipstick Lumi-Matt Refill System 42</t>
+  </si>
+  <si>
+    <t>DFR1004</t>
+  </si>
+  <si>
+    <t>Lipstick Case Refill System The Lipstick Black</t>
+  </si>
+  <si>
+    <t>DF104131</t>
+  </si>
+  <si>
+    <t>Treat My Lips - Nourishing Lip Butter 131</t>
+  </si>
+  <si>
+    <t>DF104141</t>
+  </si>
+  <si>
+    <t>5,5 Ml</t>
+  </si>
+  <si>
+    <t>Taste My Lips - Jelly Lip-Oil 141</t>
+  </si>
+  <si>
+    <t>DF104142</t>
+  </si>
+  <si>
+    <t>Taste My Lips - Jelly Lip-Oil 142</t>
+  </si>
+  <si>
+    <t>DF104143</t>
+  </si>
+  <si>
+    <t>Taste My Lips - Jelly Lip-Oil 143</t>
+  </si>
+  <si>
+    <t>DF104151</t>
+  </si>
+  <si>
+    <t>Boost My Lips - Hyaluronic Lip Pomade 151</t>
+  </si>
+  <si>
+    <t>DF103305</t>
+  </si>
+  <si>
+    <t>Nuda Pink 305</t>
+  </si>
+  <si>
+    <t>DF113161</t>
+  </si>
+  <si>
+    <t>Makeupstudio Stay On Me Lip Liner Long Lasting Water Resistant  161</t>
+  </si>
+  <si>
+    <t>DF113162</t>
+  </si>
+  <si>
+    <t>Makeupstudio Stay On Me Lip Liner Long Lasting Water Resistant  162</t>
+  </si>
+  <si>
+    <t>DF113163</t>
+  </si>
+  <si>
+    <t>Makeupstudio Stay On Me Lip Liner Long Lasting Water Resistant  163</t>
+  </si>
+  <si>
+    <t>DF113164</t>
+  </si>
+  <si>
+    <t>Makeupstudio Stay On Me Lip Liner Long Lasting Water Resistant  164</t>
+  </si>
+  <si>
+    <t>DF113165</t>
+  </si>
+  <si>
+    <t>Makeupstudio Stay On Me Lip Liner Long Lasting Water Resistant  165</t>
+  </si>
+  <si>
+    <t>DF113166</t>
+  </si>
+  <si>
+    <t>Makeupstudio Stay On Me Lip Liner Long Lasting Water Resistant  166</t>
+  </si>
+  <si>
+    <t>DF113167</t>
+  </si>
+  <si>
+    <t>Makeupstudio Stay On Me Lip Liner Long Lasting Water Resistant  167</t>
+  </si>
+  <si>
+    <t>DF113168</t>
+  </si>
+  <si>
+    <t>Makeupstudio Stay On Me Lip Liner Long Lasting Water Resistant  168</t>
+  </si>
+  <si>
+    <t>DF113169</t>
+  </si>
+  <si>
+    <t>Makeupstudio Stay On Me Lip Liner Long Lasting Water Resistant  169</t>
+  </si>
+  <si>
+    <t>DF113170</t>
+  </si>
+  <si>
+    <t>Makeupstudio Stay On Me Lip Liner Long Lasting Water Resistant  170</t>
+  </si>
+  <si>
+    <t>DF113171</t>
+  </si>
+  <si>
+    <t>Makeupstudio Stay On Me Lip Liner Long Lasting Water Resistant  171</t>
+  </si>
+  <si>
+    <t>DF113174</t>
+  </si>
+  <si>
+    <t>Makeupstudio Stay On Me Lip Liner Long Lasting Water Resistant  174</t>
+  </si>
+  <si>
+    <t>DF113173</t>
+  </si>
+  <si>
+    <t>Makeupstudio Stay On Me Lip Liner Long Lasting Water Resistant  173</t>
+  </si>
+  <si>
+    <t>DF113172</t>
+  </si>
+  <si>
+    <t>Makeupstudio Stay On Me Lip Liner Long Lasting Water Resistant  172</t>
+  </si>
+  <si>
+    <t>DF113191</t>
+  </si>
+  <si>
+    <t>0,2 Gr</t>
+  </si>
+  <si>
+    <t>Plump&amp;Fill My Lips - Volume Effect Lip Liner 191</t>
+  </si>
+  <si>
+    <t>DF113192</t>
+  </si>
+  <si>
+    <t>Plump&amp;Fill My Lips - Volume Effect Lip Liner 192</t>
+  </si>
+  <si>
+    <t>DF113193</t>
+  </si>
+  <si>
+    <t>Plump&amp;Fill My Lips - Volume Effect Lip Liner 193</t>
+  </si>
+  <si>
+    <t>DF113194</t>
+  </si>
+  <si>
+    <t>Plump&amp;Fill My Lips - Volume Effect Lip Liner 194</t>
+  </si>
+  <si>
+    <t>DF113195</t>
+  </si>
+  <si>
+    <t>Plump&amp;Fill My Lips - Volume Effect Lip Liner 195</t>
+  </si>
+  <si>
+    <t>DF113196</t>
+  </si>
+  <si>
+    <t>Plump&amp;Fill My Lips - Volume Effect Lip Liner 196</t>
+  </si>
+  <si>
+    <t>DSK0160</t>
+  </si>
+  <si>
+    <t>Gentle Exfoliating Makeup Remover</t>
+  </si>
+  <si>
+    <t>DF105154</t>
+  </si>
+  <si>
+    <t>Myselftoy Mascara</t>
+  </si>
+  <si>
+    <t>DHC20100</t>
+  </si>
+  <si>
+    <t>Ultra Bombato Volumising Shampoo 250Ml</t>
+  </si>
+  <si>
+    <t>DHC21100</t>
+  </si>
+  <si>
+    <t>Ultra Bombato Volumising Conditioner 250Ml</t>
+  </si>
+  <si>
+    <t>DHC24100</t>
+  </si>
+  <si>
+    <t>Ultra Bombato Volumising Spray 250Ml</t>
+  </si>
+  <si>
+    <t>DHC20110</t>
+  </si>
+  <si>
+    <t>Lisciospaghetto Smoothing Shampoo 250Ml</t>
+  </si>
+  <si>
+    <t>DHC22110</t>
+  </si>
+  <si>
+    <t>Lisciospaghetto Smoothing Mask 250Ml</t>
+  </si>
+  <si>
+    <t>DHC21110</t>
+  </si>
+  <si>
+    <t>Lisciospaghetto Smoothing Conditioner 250Ml</t>
+  </si>
+  <si>
+    <t>DHC23110</t>
+  </si>
+  <si>
+    <t>Lisciospaghetto Plumping Serum 150Ml</t>
+  </si>
+  <si>
+    <t>DHC24110</t>
+  </si>
+  <si>
+    <t>Lisciospaghetto Smoothing Cream 150Ml</t>
+  </si>
+  <si>
+    <t>DHC20120</t>
+  </si>
+  <si>
+    <t>Orgoglio Riccio Hydrating Shampoo 250Ml</t>
+  </si>
+  <si>
+    <t>DHC22120</t>
+  </si>
+  <si>
+    <t>Orgoglio Riccio Hydrating Mask 200Ml</t>
+  </si>
+  <si>
+    <t>DHC21120</t>
+  </si>
+  <si>
+    <t>Orgoglio Riccio Hydrating Conditioner 200Ml</t>
+  </si>
+  <si>
+    <t>DHC24120</t>
+  </si>
+  <si>
+    <t>Ricciofluido Curl Activator 150Ml</t>
+  </si>
+  <si>
+    <t>DHC24121</t>
+  </si>
+  <si>
+    <t>Riccioscolpito Curl Defining Gel-Cream 150Ml</t>
+  </si>
+  <si>
+    <t>DHC24122</t>
+  </si>
+  <si>
+    <t>Riccioscolpito Curl Refreshing Spray 150Ml</t>
+  </si>
+  <si>
+    <t>DHC23120</t>
+  </si>
+  <si>
+    <t>Orgoglio Riccio Elasticing Cream 150Ml</t>
+  </si>
+  <si>
+    <t>DF115051</t>
+  </si>
+  <si>
+    <t>High Definition Eyeliner Brush 51</t>
+  </si>
+  <si>
+    <t>DF115052</t>
+  </si>
+  <si>
+    <t>Lip Brush 52</t>
+  </si>
+  <si>
+    <t>DF115053</t>
+  </si>
+  <si>
+    <t>Eye And Eyebrow Pencil Brush 53</t>
+  </si>
+  <si>
+    <t>DF115054</t>
+  </si>
+  <si>
+    <t>Flat Eyeshadow Brush 54</t>
+  </si>
+  <si>
+    <t>DF115055</t>
+  </si>
+  <si>
+    <t>Slanted Shading Eye Brush 55</t>
+  </si>
+  <si>
+    <t>DF115056</t>
+  </si>
+  <si>
+    <t>Precision Shading Eye Brush 56</t>
+  </si>
+  <si>
+    <t>DF115057</t>
+  </si>
+  <si>
+    <t>Multifunction Rounded Eye Brush 57</t>
+  </si>
+  <si>
+    <t>DF115059</t>
+  </si>
+  <si>
+    <t>Eye Contour Brush 59</t>
+  </si>
+  <si>
+    <t>DF115060</t>
+  </si>
+  <si>
+    <t>Concealer Buffer Brush 60</t>
+  </si>
+  <si>
+    <t>DF115064</t>
+  </si>
+  <si>
+    <t>Precision Powder Brush 64</t>
+  </si>
+  <si>
+    <t>DF115062</t>
+  </si>
+  <si>
+    <t>Angled Flat-Top Foundation Brush 62</t>
+  </si>
+  <si>
+    <t>DF115063</t>
+  </si>
+  <si>
+    <t>Professional Shaping Found Brush 63</t>
+  </si>
+  <si>
+    <t>DF115065</t>
+  </si>
+  <si>
+    <t>Angled Face Brush 65</t>
+  </si>
+  <si>
+    <t>DF115066</t>
+  </si>
+  <si>
+    <t>Round Face Brush 66</t>
+  </si>
+  <si>
+    <t>DF115068</t>
+  </si>
+  <si>
+    <t>Finishing Powder Brush 68</t>
+  </si>
+  <si>
+    <t>DF115067</t>
+  </si>
+  <si>
+    <t>Maxi Rounded Powder&amp;Bronz.Brush 67</t>
+  </si>
+  <si>
+    <t>DF115058</t>
+  </si>
+  <si>
+    <t>Dual-Ended Eye Brush 58</t>
+  </si>
+  <si>
+    <t>DF115061</t>
+  </si>
+  <si>
+    <t>Dual-Ended Face Brush 61</t>
+  </si>
+  <si>
+    <t>DHC20010</t>
+  </si>
+  <si>
+    <t>Amico Frizz Anti-Frizz Shampoo 250Ml</t>
+  </si>
+  <si>
+    <t>DHC20001</t>
+  </si>
+  <si>
+    <t>Ogni Di Gentle Shampoo 250Ml</t>
+  </si>
+  <si>
+    <t>DHC21001</t>
+  </si>
+  <si>
+    <t>Ogni Di Gentle Conditioner 200Ml</t>
+  </si>
+  <si>
+    <t>DHC22010</t>
+  </si>
+  <si>
+    <t>Amico Frizz Antifrizz Mask 200Ml</t>
+  </si>
+  <si>
+    <t>DHC23010</t>
+  </si>
+  <si>
+    <t>Amico Frizz Thermoactive Anti-Frizz Cream 150Ml</t>
+  </si>
+  <si>
+    <t>DHC24010</t>
+  </si>
+  <si>
+    <t>Amico Frizz Anti-Frizz Heat Protection Spray 150Ml</t>
+  </si>
+  <si>
+    <t>DHC24020</t>
+  </si>
+  <si>
+    <t>100 Ml</t>
+  </si>
+  <si>
+    <t>Che Fissa! Shaping Aqua Wax 100Ml</t>
+  </si>
+  <si>
+    <t>DHC24021</t>
+  </si>
+  <si>
+    <t>20 G</t>
+  </si>
+  <si>
+    <t>Che Fissa! Styling Wax Stick 20G</t>
+  </si>
+  <si>
+    <t>DHC24030</t>
+  </si>
+  <si>
+    <t>Una Botta E Via! Volumising Dry Shampoo 150Ml</t>
+  </si>
+  <si>
+    <t>DF111001N</t>
+  </si>
+  <si>
+    <t>Khol Kajal 01</t>
+  </si>
+  <si>
+    <t>DF120091</t>
+  </si>
+  <si>
+    <t>0.2 Gr</t>
+  </si>
+  <si>
+    <t>Eyebrow Wax Pencil 91</t>
+  </si>
+  <si>
+    <t>DF120092</t>
+  </si>
+  <si>
+    <t>Eyebrow Wax Pencil 92</t>
+  </si>
+  <si>
+    <t>DF120093</t>
+  </si>
+  <si>
+    <t>Eyebrow Wax Pencil 93</t>
+  </si>
+  <si>
+    <t>DF120094</t>
+  </si>
+  <si>
+    <t>Eyebrow Wax Pencil 94</t>
+  </si>
+  <si>
+    <t>DHC24031</t>
+  </si>
+  <si>
+    <t>Una Botta E Via! Texturizing Dry Shampoo 150Ml</t>
+  </si>
+  <si>
+    <t>DF104121N</t>
+  </si>
+  <si>
+    <t>Protect My Lips - Protect Lip Balm Spf 50+ 121</t>
+  </si>
+  <si>
+    <t>DF104123N</t>
+  </si>
+  <si>
+    <t>Protect My Lips  - Protect Lip Balm Spf 50+ 123</t>
+  </si>
+  <si>
+    <t>DF107271</t>
+  </si>
+  <si>
+    <t>30Ml</t>
+  </si>
+  <si>
+    <t>It'S A Filter! Smoothing Perfecting Foundation 271W</t>
+  </si>
+  <si>
+    <t>DF107272</t>
+  </si>
+  <si>
+    <t>It'S A Filter! Smoothing Perfecting Foundation 272N</t>
+  </si>
+  <si>
+    <t>DF107273</t>
+  </si>
+  <si>
+    <t>It'S A Filter! Smoothing Perfecting Foundation 273C</t>
+  </si>
+  <si>
+    <t>DF107274</t>
+  </si>
+  <si>
+    <t>It'S A Filter! Smoothing Perfecting Foundation 274N</t>
+  </si>
+  <si>
+    <t>DF107275</t>
+  </si>
+  <si>
+    <t>It'S A Filter! Smoothing Perfecting Foundation 275W</t>
+  </si>
+  <si>
+    <t>DF107276</t>
+  </si>
+  <si>
+    <t>It'S A Filter! Smoothing Perfecting Foundation 276C</t>
+  </si>
+  <si>
+    <t>DF107277</t>
+  </si>
+  <si>
+    <t>It'S A Filter! Smoothing Perfecting Foundation277W</t>
+  </si>
+  <si>
+    <t>DF107278</t>
+  </si>
+  <si>
+    <t>It'S A Filter! Smoothing Perfecting Foundation 278N</t>
+  </si>
+  <si>
+    <t>DF107279</t>
+  </si>
+  <si>
+    <t>It'S A Filter! Smoothing Perfecting Foundation 279W</t>
+  </si>
+  <si>
+    <t>DF107280</t>
+  </si>
+  <si>
+    <t>It'S A Filter! Smoothing Perfecting Foundation 280W</t>
+  </si>
+  <si>
+    <t>DF107281</t>
+  </si>
+  <si>
+    <t>It'S A Filter! Smoothing Perfecting Foundation 281W</t>
+  </si>
+  <si>
+    <t>DF107282</t>
+  </si>
+  <si>
+    <t>It'S A Filter! Smoothing Perfecting Foundation 282W</t>
+  </si>
+  <si>
+    <t>DF107283</t>
+  </si>
+  <si>
+    <t>It'S A Filter! Smoothing Perfecting Foundation 283W</t>
+  </si>
+  <si>
+    <t>DF107284</t>
+  </si>
+  <si>
+    <t>It'S A Filter! Smoothing Perfecting Foundation 284C</t>
+  </si>
+  <si>
+    <t>DF107131</t>
+  </si>
+  <si>
+    <t>4Ml</t>
+  </si>
+  <si>
+    <t>It'S A Filter! Smoothing Perfecting Concealer 131C</t>
+  </si>
+  <si>
+    <t>DF107132</t>
+  </si>
+  <si>
+    <t>It'S A Filter! Smoothing Perfecting Concealer 132N</t>
+  </si>
+  <si>
+    <t>DF107133</t>
+  </si>
+  <si>
+    <t>It'S A Filter! Smoothing Perfecting Concealer 133W</t>
+  </si>
+  <si>
+    <t>DF107134</t>
+  </si>
+  <si>
+    <t>It'S A Filter! Smoothing Perfecting Concealer 134W</t>
+  </si>
+  <si>
+    <t>DF107135</t>
+  </si>
+  <si>
+    <t>It'S A Filter! Smoothing Perfecting Concealer 135C</t>
+  </si>
+  <si>
+    <t>DF107136</t>
+  </si>
+  <si>
+    <t>It'S A Filter! Smoothing Perfecting Concealer 136N</t>
+  </si>
+  <si>
+    <t>DF107137</t>
+  </si>
+  <si>
+    <t>It'S A Filter! Smoothing Perfecting Concealer 137W</t>
+  </si>
+  <si>
+    <t>DF107138</t>
+  </si>
+  <si>
+    <t>It'S A Filter! Smoothing Perfecting Concealer 138W</t>
+  </si>
+  <si>
+    <t>DF111011N</t>
+  </si>
+  <si>
+    <t>3,2 Gr</t>
+  </si>
+  <si>
+    <t>Makeupstudio Water Resistant Oriental Kajal  &amp; Eyeliner 11</t>
+  </si>
+  <si>
+    <t>DF107139</t>
+  </si>
+  <si>
+    <t>It'S A Filter! Smoothing Perfecting Concealer 139W</t>
+  </si>
+  <si>
+    <t>DF107140</t>
+  </si>
+  <si>
+    <t>It'S A Filter! Smoothing Perfecting Concealer 140N</t>
   </si>
   <si>
     <t>Exw Sin/Europe</t>
   </si>
   <si>
-    <t>Lead Time: 3-5 weeks</t>
-[...2 lines deleted...]
-    <t>Moq Eur15000.00</t>
+    <t>Lead Time: 5-7 weeks</t>
+  </si>
+  <si>
+    <t>Moq Eur10,000</t>
   </si>
   <si>
     <t>Ean</t>
   </si>
   <si>
     <t>Ref</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
-    <t>Concentration</t>
-[...1 lines deleted...]
-  <si>
     <t>Description</t>
   </si>
   <si>
     <t>Size</t>
   </si>
   <si>
     <t>Cost (eur)</t>
-  </si>
-[...226 lines deleted...]
-    <t>CH012P80</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
-    <numFmt numFmtId="164" formatCode="[$€-2]\ #,##0.00"/>
+    <numFmt numFmtId="167" formatCode="[$€-2]\ #,##0.00"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF343E77"/>
+        <fgColor rgb="FF353E77"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -697,1311 +3476,9703 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G58"/>
+  <dimension ref="A1:F492"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="I12" sqref="I12"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="K17" sqref="K17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="14.375" style="2" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="16384" width="9" style="3"/>
+    <col min="1" max="1" width="15.5" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="11.25" style="2" customWidth="1"/>
+    <col min="3" max="3" width="10.875" style="2" customWidth="1"/>
+    <col min="4" max="4" width="60" style="3" customWidth="1"/>
+    <col min="5" max="5" width="10.625" style="2" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="7.375" style="3" bestFit="1" customWidth="1"/>
+    <col min="7" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="4"/>
+    </row>
+    <row r="3" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="4" t="s">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="4" t="s">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="4" t="s">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="5" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>1027</v>
+      </c>
+      <c r="D7" s="6" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>1029</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="7">
+        <v>8017834010916</v>
+      </c>
+      <c r="B8" s="2" t="s">
         <v>0</v>
       </c>
-    </row>
-[...14 lines deleted...]
-      <c r="A5" s="4" t="s">
+      <c r="C8" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="E8" s="2" t="s">
         <v>3</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B7" s="5" t="s">
+      <c r="F8" s="8">
+        <v>8.2296000000000014</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="7">
+        <v>8017834010923</v>
+      </c>
+      <c r="B9" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="5" t="s">
+      <c r="C9" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D9" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="D7" s="5" t="s">
+      <c r="E9" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="F9" s="8">
+        <v>8.2296000000000014</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="7">
+        <v>8017834010930</v>
+      </c>
+      <c r="B10" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="E7" s="6" t="s">
+      <c r="C10" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="F7" s="5" t="s">
+      <c r="E10" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="F10" s="8">
+        <v>8.2296000000000014</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="7">
+        <v>8017834030150</v>
+      </c>
+      <c r="B11" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="G7" s="5" t="s">
+      <c r="C11" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" s="2" t="s">
         <v>10</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C8" s="2" t="s">
+      <c r="F11" s="8">
+        <v>11.988</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="7">
+        <v>8017834030174</v>
+      </c>
+      <c r="B12" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="D8" s="2" t="s">
+      <c r="C12" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D12" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="E8" s="3" t="s">
+      <c r="E12" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="F12" s="8">
+        <v>11.988</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="7">
+        <v>8017834030198</v>
+      </c>
+      <c r="B13" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="F8" s="2" t="s">
+      <c r="C13" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D13" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G8" s="8">
-[...7 lines deleted...]
-      <c r="B9" s="2" t="s">
+      <c r="E13" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="F13" s="8">
+        <v>11.988</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="7">
+        <v>8017834030808</v>
+      </c>
+      <c r="B14" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="C9" s="2" t="s">
-[...8 lines deleted...]
-      <c r="F9" s="2" t="s">
+      <c r="C14" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E14" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="G9" s="8">
-[...19 lines deleted...]
-      <c r="F10" s="2" t="s">
+      <c r="F14" s="8">
+        <v>11.685600000000001</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="7">
+        <v>8017834030815</v>
+      </c>
+      <c r="B15" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="G10" s="8">
-[...7 lines deleted...]
-      <c r="B11" s="2" t="s">
+      <c r="C15" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="C11" s="2" t="s">
-[...19 lines deleted...]
-      <c r="B12" s="2" t="s">
+      <c r="F15" s="8">
+        <v>11.988</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="7">
+        <v>8017834030822</v>
+      </c>
+      <c r="B16" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="C12" s="2" t="s">
-[...19 lines deleted...]
-      <c r="B13" s="2" t="s">
+      <c r="C16" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D16" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="C13" s="2" t="s">
-[...19 lines deleted...]
-      <c r="B14" s="2" t="s">
+      <c r="E16" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="F16" s="8">
+        <v>11.988</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="7">
+        <v>8017834033113</v>
+      </c>
+      <c r="B17" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="C14" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E14" s="3" t="s">
+      <c r="C17" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E17" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="F14" s="2" t="s">
-[...19 lines deleted...]
-      <c r="E15" s="3" t="s">
+      <c r="F17" s="8">
+        <v>11.988</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="7">
+        <v>8017834033120</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="E18" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="F15" s="2" t="s">
-[...42 lines deleted...]
-      <c r="E17" s="3" t="s">
+      <c r="F18" s="8">
+        <v>11.988</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="7">
+        <v>8017834066012</v>
+      </c>
+      <c r="B19" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="F17" s="2" t="s">
-[...10 lines deleted...]
-      <c r="B18" s="2" t="s">
+      <c r="C19" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E19" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="C18" s="2" t="s">
-[...19 lines deleted...]
-      <c r="B19" s="2" t="s">
+      <c r="F19" s="8">
+        <v>7.6356000000000011</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="7">
+        <v>8017834066029</v>
+      </c>
+      <c r="B20" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="C19" s="2" t="s">
-[...8 lines deleted...]
-      <c r="F19" s="2" t="s">
+      <c r="C20" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D20" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="G19" s="8">
-[...7 lines deleted...]
-      <c r="B20" s="2" t="s">
+      <c r="E20" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="F20" s="8">
+        <v>7.6356000000000011</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="7">
+        <v>8017834066036</v>
+      </c>
+      <c r="B21" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="C20" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E20" s="3" t="s">
+      <c r="C21" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D21" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="F20" s="2" t="s">
-[...10 lines deleted...]
-      <c r="B21" s="2" t="s">
+      <c r="E21" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="F21" s="8">
+        <v>7.6356000000000011</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="7">
+        <v>8017834066104</v>
+      </c>
+      <c r="B22" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="C21" s="2" t="s">
-[...19 lines deleted...]
-      <c r="B22" s="2" t="s">
+      <c r="C22" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D22" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="C22" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E22" s="3" t="s">
+      <c r="E22" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="F22" s="8">
+        <v>7.6356000000000011</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="7">
+        <v>8017834066111</v>
+      </c>
+      <c r="B23" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="F22" s="2" t="s">
-[...10 lines deleted...]
-      <c r="B23" s="2" t="s">
+      <c r="C23" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D23" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="C23" s="2" t="s">
-[...15 lines deleted...]
-    <row r="24" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E23" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="F23" s="8">
+        <v>7.6356000000000011</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="7">
-        <v>3386460082198</v>
+        <v>8017834066166</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>40</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>12</v>
-[...14 lines deleted...]
-    <row r="25" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+        <v>2</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="F24" s="8">
+        <v>7.6356000000000011</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="7">
-        <v>3386460067508</v>
+        <v>8017834066173</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>12</v>
-[...14 lines deleted...]
-    <row r="26" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+        <v>2</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="F25" s="8">
+        <v>7.6356000000000011</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="7">
-        <v>3386460072588</v>
+        <v>8017834070514</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>12</v>
-[...10 lines deleted...]
-      <c r="G26" s="8">
+        <v>2</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="F26" s="8">
+        <v>7.9379999999999997</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="7">
+        <v>8017834070521</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="F27" s="8">
+        <v>7.9379999999999997</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="7">
+        <v>8017834096613</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="F28" s="8">
+        <v>7.6356000000000011</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="7">
+        <v>8017834096620</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="F29" s="8">
+        <v>7.6356000000000011</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="7">
+        <v>8017834096712</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="F30" s="8">
+        <v>7.6356000000000011</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="7">
+        <v>8017834096729</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="F31" s="8">
+        <v>7.6356000000000011</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="7">
+        <v>8017834096804</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="F32" s="8">
+        <v>7.6356000000000011</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="7">
+        <v>8017834096828</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="F33" s="8">
+        <v>7.6356000000000011</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="7">
+        <v>8017834096835</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="F34" s="8">
+        <v>7.6356000000000011</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="7">
+        <v>8017834096842</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="F35" s="8">
+        <v>7.6356000000000011</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="7">
+        <v>8017834809497</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="F36" s="8">
+        <v>4.2012</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="7">
+        <v>8017834811766</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="F37" s="8">
+        <v>7.6356000000000011</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="7">
+        <v>8017834811773</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="F38" s="8">
+        <v>7.6356000000000011</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="7">
+        <v>8017834811919</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="F39" s="8">
+        <v>11.988</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="7">
+        <v>8017834814347</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="F40" s="8">
+        <v>7.6356000000000011</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="7">
+        <v>8017834814354</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="F41" s="8">
+        <v>7.6356000000000011</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="7">
+        <v>8017834817775</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="F42" s="8">
+        <v>7.6356000000000011</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="7">
+        <v>8017834818482</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="F43" s="8">
+        <v>7.6356000000000011</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="7">
+        <v>8017834819670</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="F44" s="8">
+        <v>11.988</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="7">
+        <v>8017834820003</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D45" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="F45" s="8">
+        <v>7.6356000000000011</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="7">
+        <v>8017834821772</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D46" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F46" s="8">
+        <v>7.6356000000000011</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="7">
+        <v>8017834829228</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="F47" s="8">
+        <v>7.6356000000000011</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="7">
+        <v>8017834830552</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="F48" s="8">
+        <v>8.3808000000000007</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="7">
+        <v>8017834839357</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="F49" s="8">
+        <v>8.5428000000000015</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="7">
+        <v>8017834844450</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D50" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="F50" s="8">
+        <v>8.5428000000000015</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="7">
+        <v>8017834844467</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="F51" s="8">
+        <v>8.6831999999999994</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="7">
+        <v>8017834844573</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="F52" s="8">
+        <v>13.478400000000001</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="7">
+        <v>8017834844863</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D53" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="F53" s="8">
+        <v>4.4928000000000008</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="7">
+        <v>8017834844870</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D54" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="F54" s="8">
+        <v>4.4928000000000008</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="7">
+        <v>8017834844887</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D55" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="F55" s="8">
+        <v>4.4928000000000008</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="7">
+        <v>8017834844894</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D56" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="F56" s="8">
+        <v>4.4928000000000008</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="7">
+        <v>8017834844900</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D57" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="F57" s="8">
+        <v>4.4928000000000008</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="7">
+        <v>8017834844917</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D58" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="F58" s="8">
+        <v>4.4928000000000008</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="7">
+        <v>8017834844924</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D59" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="F59" s="8">
+        <v>4.4928000000000008</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="7">
+        <v>8017834844931</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D60" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="F60" s="8">
+        <v>4.4928000000000008</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="7">
+        <v>8017834844948</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D61" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="F61" s="8">
+        <v>4.4928000000000008</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="7">
+        <v>8017834844955</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D62" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="F62" s="8">
+        <v>4.4928000000000008</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="7">
+        <v>8017834844962</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D63" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="F63" s="8">
+        <v>4.4928000000000008</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="7">
+        <v>8017834844979</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D64" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="F64" s="8">
+        <v>4.4928000000000008</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="7">
+        <v>8017834844986</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D65" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="F65" s="8">
+        <v>4.4928000000000008</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="7">
+        <v>8017834844993</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D66" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="F66" s="8">
+        <v>4.4928000000000008</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="7">
+        <v>8017834845044</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D67" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="F67" s="8">
+        <v>4.4928000000000008</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="7">
+        <v>8017834845051</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D68" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="F68" s="8">
+        <v>4.4928000000000008</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="7">
+        <v>8017834845068</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D69" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="F69" s="8">
+        <v>4.4928000000000008</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="7">
+        <v>8017834845075</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D70" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="F70" s="8">
+        <v>4.4928000000000008</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="7">
+        <v>8017834845082</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D71" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="F71" s="8">
+        <v>4.4928000000000008</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="7">
+        <v>8017834845105</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D72" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="F72" s="8">
+        <v>4.4928000000000008</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="7">
+        <v>8017834845112</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D73" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="F73" s="8">
+        <v>4.4928000000000008</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="7">
+        <v>8017834845129</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="C74" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D74" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="F74" s="8">
+        <v>4.4928000000000008</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="7">
+        <v>8017834845136</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="C75" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D75" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="F75" s="8">
+        <v>4.4928000000000008</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="7">
+        <v>8017834845518</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="C76" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D76" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="F76" s="8">
+        <v>8.1000000000000014</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="7">
+        <v>8017834846034</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D77" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="F77" s="8">
+        <v>12.582000000000001</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="7">
+        <v>8017834846041</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D78" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="F78" s="8">
+        <v>12.582000000000001</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="7">
+        <v>8017834846058</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D79" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="F79" s="8">
+        <v>12.582000000000001</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="7">
+        <v>8017834846065</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="C80" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D80" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="F80" s="8">
+        <v>12.582000000000001</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="7">
+        <v>8017834846072</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D81" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="F81" s="8">
+        <v>12.582000000000001</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="7">
+        <v>8017834846089</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="C82" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D82" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="F82" s="8">
+        <v>12.582000000000001</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="7">
+        <v>8017834846201</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D83" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="F83" s="8">
+        <v>8.5428000000000015</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="7">
+        <v>8017834846218</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D84" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="F84" s="8">
+        <v>8.5428000000000015</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="7">
+        <v>8017834846225</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D85" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="F85" s="8">
+        <v>8.5428000000000015</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="7">
+        <v>8017834846317</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D86" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="F86" s="8">
+        <v>11.988</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="7">
+        <v>8017834846331</v>
+      </c>
+      <c r="B87" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="C87" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D87" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="F87" s="8">
+        <v>11.988</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="7">
+        <v>8017834847505</v>
+      </c>
+      <c r="B88" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="C88" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D88" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="F88" s="8">
+        <v>8.5428000000000015</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="7">
+        <v>8017834847529</v>
+      </c>
+      <c r="B89" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D89" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="F89" s="8">
+        <v>8.5428000000000015</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="7">
+        <v>8017834849110</v>
+      </c>
+      <c r="B90" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="C90" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D90" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="F90" s="8">
+        <v>8.6831999999999994</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="7">
+        <v>8017834849134</v>
+      </c>
+      <c r="B91" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D91" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="F91" s="8">
+        <v>8.3808000000000007</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="7">
+        <v>8017834849301</v>
+      </c>
+      <c r="B92" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="C92" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D92" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="F92" s="8">
+        <v>7.3440000000000003</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="7">
+        <v>8017834849325</v>
+      </c>
+      <c r="B93" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="C93" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D93" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="F93" s="8">
+        <v>7.3440000000000003</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="7">
+        <v>8017834849332</v>
+      </c>
+      <c r="B94" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="C94" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D94" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="F94" s="8">
+        <v>7.3440000000000003</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="7">
+        <v>8017834849349</v>
+      </c>
+      <c r="B95" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="C95" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D95" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="F95" s="8">
+        <v>7.3440000000000003</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="7">
+        <v>8017834849356</v>
+      </c>
+      <c r="B96" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="C96" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D96" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="F96" s="8">
+        <v>7.3440000000000003</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="7">
+        <v>8017834849363</v>
+      </c>
+      <c r="B97" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="C97" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D97" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="F97" s="8">
+        <v>7.3440000000000003</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="7">
+        <v>8017834849370</v>
+      </c>
+      <c r="B98" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="C98" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D98" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="F98" s="8">
+        <v>7.3440000000000003</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="7">
+        <v>8017834849387</v>
+      </c>
+      <c r="B99" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="C99" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D99" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="F99" s="8">
+        <v>7.3440000000000003</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="7">
+        <v>8017834849394</v>
+      </c>
+      <c r="B100" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="C100" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D100" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="F100" s="8">
+        <v>7.3440000000000003</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="7">
+        <v>8017834849400</v>
+      </c>
+      <c r="B101" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="C101" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D101" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="F101" s="8">
+        <v>7.3440000000000003</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="7">
+        <v>8017834849417</v>
+      </c>
+      <c r="B102" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="C102" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D102" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="F102" s="8">
+        <v>7.3440000000000003</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="7">
+        <v>8017834849424</v>
+      </c>
+      <c r="B103" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="C103" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D103" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="F103" s="8">
+        <v>7.3440000000000003</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="7">
+        <v>8017834849431</v>
+      </c>
+      <c r="B104" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="C104" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D104" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="F104" s="8">
+        <v>7.3440000000000003</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="7">
+        <v>8017834849448</v>
+      </c>
+      <c r="B105" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="C105" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D105" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="F105" s="8">
+        <v>7.3440000000000003</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="7">
+        <v>8017834849455</v>
+      </c>
+      <c r="B106" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="C106" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D106" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="F106" s="8">
+        <v>7.3440000000000003</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="7">
+        <v>8017834850208</v>
+      </c>
+      <c r="B107" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="C107" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D107" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="F107" s="8">
+        <v>7.3440000000000003</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="7">
+        <v>8017834850215</v>
+      </c>
+      <c r="B108" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="C108" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D108" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="F108" s="8">
+        <v>7.3440000000000003</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="7">
+        <v>8017834850222</v>
+      </c>
+      <c r="B109" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="C109" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D109" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="F109" s="8">
+        <v>7.3440000000000003</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="7">
+        <v>8017834850239</v>
+      </c>
+      <c r="B110" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="C110" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D110" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="F110" s="8">
+        <v>7.3440000000000003</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="7">
+        <v>8017834851618</v>
+      </c>
+      <c r="B111" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="C111" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D111" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="F111" s="8">
+        <v>7.192800000000001</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="7">
+        <v>8017834851625</v>
+      </c>
+      <c r="B112" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="C112" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D112" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="F112" s="8">
+        <v>7.192800000000001</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="7">
+        <v>8017834851632</v>
+      </c>
+      <c r="B113" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="C113" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D113" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="F113" s="8">
+        <v>7.192800000000001</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="7">
+        <v>8017834851656</v>
+      </c>
+      <c r="B114" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="C114" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D114" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="F114" s="8">
+        <v>7.6356000000000011</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="7">
+        <v>8017834851663</v>
+      </c>
+      <c r="B115" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="C115" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D115" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="F115" s="8">
+        <v>7.6356000000000011</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="7">
+        <v>8017834851748</v>
+      </c>
+      <c r="B116" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="C116" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D116" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="F116" s="8">
+        <v>5.6916000000000002</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="7">
+        <v>8017834851762</v>
+      </c>
+      <c r="B117" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="C117" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D117" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="F117" s="8">
+        <v>4.2012</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="7">
+        <v>8017834851953</v>
+      </c>
+      <c r="B118" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="C118" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D118" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="F118" s="8">
+        <v>7.192800000000001</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="7">
+        <v>8017834852301</v>
+      </c>
+      <c r="B119" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="C119" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D119" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="F119" s="8">
+        <v>7.6356000000000011</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="7">
+        <v>8017834852318</v>
+      </c>
+      <c r="B120" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="C120" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D120" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="F120" s="8">
+        <v>7.6356000000000011</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="7">
+        <v>8017834852325</v>
+      </c>
+      <c r="B121" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="C121" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D121" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="F121" s="8">
+        <v>7.6356000000000011</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="7">
+        <v>8017834855067</v>
+      </c>
+      <c r="B122" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="C122" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D122" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="F122" s="8">
+        <v>7.3440000000000003</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="7">
+        <v>8017834855074</v>
+      </c>
+      <c r="B123" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="C123" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D123" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="F123" s="8">
+        <v>7.3440000000000003</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A124" s="7">
+        <v>8017834855081</v>
+      </c>
+      <c r="B124" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="C124" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D124" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="F124" s="8">
+        <v>7.3440000000000003</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="7">
+        <v>8017834855098</v>
+      </c>
+      <c r="B125" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="C125" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D125" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="F125" s="8">
+        <v>7.3440000000000003</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A126" s="7">
+        <v>8017834855104</v>
+      </c>
+      <c r="B126" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="C126" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D126" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="F126" s="8">
+        <v>7.3440000000000003</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A127" s="7">
+        <v>8017834855111</v>
+      </c>
+      <c r="B127" s="2" t="s">
+        <v>261</v>
+      </c>
+      <c r="C127" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D127" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="F127" s="8">
+        <v>7.3440000000000003</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A128" s="7">
+        <v>8017834858358</v>
+      </c>
+      <c r="B128" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="C128" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D128" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="F128" s="8">
+        <v>19.774799999999999</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A129" s="7">
+        <v>8017834858389</v>
+      </c>
+      <c r="B129" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="C129" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D129" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>267</v>
+      </c>
+      <c r="F129" s="8">
         <v>17.377200000000002</v>
       </c>
     </row>
-    <row r="27" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...357 lines deleted...]
-      <c r="E42" s="3" t="s">
+    <row r="130" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A130" s="7">
+        <v>8017834858877</v>
+      </c>
+      <c r="B130" s="2" t="s">
+        <v>269</v>
+      </c>
+      <c r="C130" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D130" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="F130" s="8">
+        <v>8.6831999999999994</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A131" s="7">
+        <v>8017834859607</v>
+      </c>
+      <c r="B131" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="C131" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D131" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="F131" s="8">
+        <v>8.6831999999999994</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A132" s="7">
+        <v>8017834861075</v>
+      </c>
+      <c r="B132" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="C132" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D132" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="F132" s="8">
+        <v>14.0832</v>
+      </c>
+    </row>
+    <row r="133" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A133" s="7">
+        <v>8017834861082</v>
+      </c>
+      <c r="B133" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="C133" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D133" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="F133" s="8">
+        <v>14.0832</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A134" s="7">
+        <v>8017834861099</v>
+      </c>
+      <c r="B134" s="2" t="s">
+        <v>278</v>
+      </c>
+      <c r="C134" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D134" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="F134" s="8">
+        <v>14.0832</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A135" s="7">
+        <v>8017834861105</v>
+      </c>
+      <c r="B135" s="2" t="s">
+        <v>280</v>
+      </c>
+      <c r="C135" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D135" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="F135" s="8">
+        <v>14.0832</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A136" s="7">
+        <v>8017834861112</v>
+      </c>
+      <c r="B136" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="C136" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D136" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="F136" s="8">
+        <v>14.0832</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A137" s="7">
+        <v>8017834861129</v>
+      </c>
+      <c r="B137" s="2" t="s">
+        <v>284</v>
+      </c>
+      <c r="C137" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D137" s="3" t="s">
+        <v>285</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="F137" s="8">
+        <v>14.0832</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A138" s="7">
+        <v>8017834861136</v>
+      </c>
+      <c r="B138" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="C138" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D138" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="F138" s="8">
+        <v>14.0832</v>
+      </c>
+    </row>
+    <row r="139" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A139" s="7">
+        <v>8017834861495</v>
+      </c>
+      <c r="B139" s="2" t="s">
+        <v>288</v>
+      </c>
+      <c r="C139" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D139" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="F139" s="8">
+        <v>15.282000000000002</v>
+      </c>
+    </row>
+    <row r="140" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A140" s="7">
+        <v>8017834861501</v>
+      </c>
+      <c r="B140" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="C140" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D140" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>291</v>
+      </c>
+      <c r="F140" s="8">
+        <v>4.4928000000000008</v>
+      </c>
+    </row>
+    <row r="141" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A141" s="7">
+        <v>8017834861563</v>
+      </c>
+      <c r="B141" s="2" t="s">
+        <v>293</v>
+      </c>
+      <c r="C141" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D141" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="F141" s="8">
+        <v>24.861600000000003</v>
+      </c>
+    </row>
+    <row r="142" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A142" s="7">
+        <v>8017834861785</v>
+      </c>
+      <c r="B142" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="C142" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D142" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="E142" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="F142" s="8">
+        <v>14.0832</v>
+      </c>
+    </row>
+    <row r="143" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A143" s="7">
+        <v>8017834863451</v>
+      </c>
+      <c r="B143" s="2" t="s">
+        <v>297</v>
+      </c>
+      <c r="C143" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D143" s="3" t="s">
+        <v>299</v>
+      </c>
+      <c r="E143" s="2" t="s">
+        <v>298</v>
+      </c>
+      <c r="F143" s="8">
+        <v>24.861600000000003</v>
+      </c>
+    </row>
+    <row r="144" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A144" s="7">
+        <v>8017834863635</v>
+      </c>
+      <c r="B144" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="C144" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D144" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="F144" s="8">
+        <v>7.6356000000000011</v>
+      </c>
+    </row>
+    <row r="145" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A145" s="7">
+        <v>8017834863673</v>
+      </c>
+      <c r="B145" s="2" t="s">
+        <v>302</v>
+      </c>
+      <c r="C145" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D145" s="3" t="s">
+        <v>303</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="F145" s="8">
+        <v>7.6356000000000011</v>
+      </c>
+    </row>
+    <row r="146" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A146" s="7">
+        <v>8017834864175</v>
+      </c>
+      <c r="B146" s="2" t="s">
+        <v>304</v>
+      </c>
+      <c r="C146" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D146" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="E146" s="2" t="s">
+        <v>291</v>
+      </c>
+      <c r="F146" s="8">
+        <v>15.282000000000002</v>
+      </c>
+    </row>
+    <row r="147" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A147" s="7">
+        <v>8017834864199</v>
+      </c>
+      <c r="B147" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="C147" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D147" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>291</v>
+      </c>
+      <c r="F147" s="8">
+        <v>4.2012</v>
+      </c>
+    </row>
+    <row r="148" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A148" s="7">
+        <v>8017834864410</v>
+      </c>
+      <c r="B148" s="2" t="s">
+        <v>308</v>
+      </c>
+      <c r="C148" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D148" s="3" t="s">
+        <v>310</v>
+      </c>
+      <c r="E148" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="F148" s="8">
+        <v>4.2012</v>
+      </c>
+    </row>
+    <row r="149" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A149" s="7">
+        <v>8017834864427</v>
+      </c>
+      <c r="B149" s="2" t="s">
+        <v>311</v>
+      </c>
+      <c r="C149" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D149" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="F149" s="8">
+        <v>6.2964000000000002</v>
+      </c>
+    </row>
+    <row r="150" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A150" s="7">
+        <v>8017834864434</v>
+      </c>
+      <c r="B150" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="C150" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D150" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>314</v>
+      </c>
+      <c r="F150" s="8">
+        <v>9.2880000000000003</v>
+      </c>
+    </row>
+    <row r="151" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A151" s="7">
+        <v>8017834864854</v>
+      </c>
+      <c r="B151" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="C151" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D151" s="3" t="s">
+        <v>317</v>
+      </c>
+      <c r="E151" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="F151" s="8">
+        <v>4.4928000000000008</v>
+      </c>
+    </row>
+    <row r="152" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A152" s="7">
+        <v>8017834864861</v>
+      </c>
+      <c r="B152" s="2" t="s">
+        <v>318</v>
+      </c>
+      <c r="C152" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D152" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="E152" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="F152" s="8">
+        <v>4.4928000000000008</v>
+      </c>
+    </row>
+    <row r="153" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A153" s="7">
+        <v>8017834865332</v>
+      </c>
+      <c r="B153" s="2" t="s">
+        <v>320</v>
+      </c>
+      <c r="C153" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D153" s="3" t="s">
+        <v>321</v>
+      </c>
+      <c r="E153" s="2" t="s">
+        <v>291</v>
+      </c>
+      <c r="F153" s="8">
+        <v>19.774799999999999</v>
+      </c>
+    </row>
+    <row r="154" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A154" s="7">
+        <v>8017834866667</v>
+      </c>
+      <c r="B154" s="2" t="s">
+        <v>322</v>
+      </c>
+      <c r="C154" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D154" s="3" t="s">
+        <v>323</v>
+      </c>
+      <c r="E154" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="F154" s="8">
+        <v>6.2964000000000002</v>
+      </c>
+    </row>
+    <row r="155" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A155" s="7">
+        <v>8017834866674</v>
+      </c>
+      <c r="B155" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="C155" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D155" s="3" t="s">
+        <v>325</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>314</v>
+      </c>
+      <c r="F155" s="8">
+        <v>8.9964000000000013</v>
+      </c>
+    </row>
+    <row r="156" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A156" s="7">
+        <v>8017834866681</v>
+      </c>
+      <c r="B156" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="C156" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D156" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="E156" s="2" t="s">
+        <v>314</v>
+      </c>
+      <c r="F156" s="8">
+        <v>9.2880000000000003</v>
+      </c>
+    </row>
+    <row r="157" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A157" s="7">
+        <v>8017834866834</v>
+      </c>
+      <c r="B157" s="2" t="s">
+        <v>328</v>
+      </c>
+      <c r="C157" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D157" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F157" s="8">
+        <v>7.3440000000000003</v>
+      </c>
+    </row>
+    <row r="158" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A158" s="7">
+        <v>8017834866858</v>
+      </c>
+      <c r="B158" s="2" t="s">
+        <v>330</v>
+      </c>
+      <c r="C158" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D158" s="3" t="s">
+        <v>331</v>
+      </c>
+      <c r="E158" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F158" s="8">
+        <v>7.3440000000000003</v>
+      </c>
+    </row>
+    <row r="159" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A159" s="7">
+        <v>8017834866865</v>
+      </c>
+      <c r="B159" s="2" t="s">
+        <v>332</v>
+      </c>
+      <c r="C159" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D159" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="E159" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F159" s="8">
+        <v>7.3440000000000003</v>
+      </c>
+    </row>
+    <row r="160" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A160" s="7">
+        <v>8017834866872</v>
+      </c>
+      <c r="B160" s="2" t="s">
+        <v>334</v>
+      </c>
+      <c r="C160" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D160" s="3" t="s">
+        <v>335</v>
+      </c>
+      <c r="E160" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F160" s="8">
+        <v>7.3440000000000003</v>
+      </c>
+    </row>
+    <row r="161" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A161" s="7">
+        <v>8017834866889</v>
+      </c>
+      <c r="B161" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="C161" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D161" s="3" t="s">
+        <v>337</v>
+      </c>
+      <c r="E161" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F161" s="8">
+        <v>7.3440000000000003</v>
+      </c>
+    </row>
+    <row r="162" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A162" s="7">
+        <v>8017834866896</v>
+      </c>
+      <c r="B162" s="2" t="s">
+        <v>338</v>
+      </c>
+      <c r="C162" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D162" s="3" t="s">
+        <v>339</v>
+      </c>
+      <c r="E162" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F162" s="8">
+        <v>7.3440000000000003</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A163" s="7">
+        <v>8017834867084</v>
+      </c>
+      <c r="B163" s="2" t="s">
+        <v>340</v>
+      </c>
+      <c r="C163" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D163" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="E163" s="2" t="s">
+        <v>341</v>
+      </c>
+      <c r="F163" s="8">
+        <v>8.5428000000000015</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A164" s="7">
+        <v>8017834867091</v>
+      </c>
+      <c r="B164" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="C164" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D164" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="E164" s="2" t="s">
+        <v>341</v>
+      </c>
+      <c r="F164" s="8">
+        <v>8.5428000000000015</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A165" s="7">
+        <v>8017834867107</v>
+      </c>
+      <c r="B165" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="C165" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D165" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="E165" s="2" t="s">
+        <v>341</v>
+      </c>
+      <c r="F165" s="8">
+        <v>8.5428000000000015</v>
+      </c>
+    </row>
+    <row r="166" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A166" s="7">
+        <v>8017834867114</v>
+      </c>
+      <c r="B166" s="2" t="s">
+        <v>347</v>
+      </c>
+      <c r="C166" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D166" s="3" t="s">
+        <v>348</v>
+      </c>
+      <c r="E166" s="2" t="s">
+        <v>341</v>
+      </c>
+      <c r="F166" s="8">
+        <v>8.5428000000000015</v>
+      </c>
+    </row>
+    <row r="167" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A167" s="7">
+        <v>8017834867671</v>
+      </c>
+      <c r="B167" s="2" t="s">
+        <v>349</v>
+      </c>
+      <c r="C167" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D167" s="3" t="s">
+        <v>350</v>
+      </c>
+      <c r="F167" s="8">
+        <v>4.6440000000000001</v>
+      </c>
+    </row>
+    <row r="168" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A168" s="7">
+        <v>8017834870015</v>
+      </c>
+      <c r="B168" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="C168" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D168" s="3" t="s">
+        <v>352</v>
+      </c>
+      <c r="E168" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="F168" s="8">
+        <v>13.176</v>
+      </c>
+    </row>
+    <row r="169" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A169" s="7">
+        <v>8017834870039</v>
+      </c>
+      <c r="B169" s="2" t="s">
+        <v>353</v>
+      </c>
+      <c r="C169" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D169" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="E169" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="F169" s="8">
+        <v>13.176</v>
+      </c>
+    </row>
+    <row r="170" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A170" s="7">
+        <v>8017834870046</v>
+      </c>
+      <c r="B170" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="C170" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D170" s="3" t="s">
+        <v>356</v>
+      </c>
+      <c r="E170" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="F170" s="8">
+        <v>13.176</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A171" s="7">
+        <v>8017834870053</v>
+      </c>
+      <c r="B171" s="2" t="s">
+        <v>357</v>
+      </c>
+      <c r="C171" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D171" s="3" t="s">
+        <v>358</v>
+      </c>
+      <c r="E171" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="F171" s="8">
+        <v>13.176</v>
+      </c>
+    </row>
+    <row r="172" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A172" s="7">
+        <v>8017834870060</v>
+      </c>
+      <c r="B172" s="2" t="s">
+        <v>359</v>
+      </c>
+      <c r="C172" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D172" s="3" t="s">
+        <v>360</v>
+      </c>
+      <c r="E172" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="F172" s="8">
+        <v>13.176</v>
+      </c>
+    </row>
+    <row r="173" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A173" s="7">
+        <v>8017834870077</v>
+      </c>
+      <c r="B173" s="2" t="s">
+        <v>361</v>
+      </c>
+      <c r="C173" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D173" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="E173" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="F173" s="8">
+        <v>13.176</v>
+      </c>
+    </row>
+    <row r="174" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A174" s="7">
+        <v>8017834870084</v>
+      </c>
+      <c r="B174" s="2" t="s">
+        <v>363</v>
+      </c>
+      <c r="C174" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D174" s="3" t="s">
+        <v>364</v>
+      </c>
+      <c r="E174" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="F174" s="8">
+        <v>13.176</v>
+      </c>
+    </row>
+    <row r="175" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A175" s="7">
+        <v>8017834870091</v>
+      </c>
+      <c r="B175" s="2" t="s">
+        <v>365</v>
+      </c>
+      <c r="C175" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D175" s="3" t="s">
+        <v>366</v>
+      </c>
+      <c r="E175" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="F175" s="8">
+        <v>13.176</v>
+      </c>
+    </row>
+    <row r="176" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A176" s="7">
+        <v>8017834870312</v>
+      </c>
+      <c r="B176" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="C176" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D176" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="E176" s="2" t="s">
+        <v>368</v>
+      </c>
+      <c r="F176" s="8">
+        <v>9.5904000000000007</v>
+      </c>
+    </row>
+    <row r="177" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A177" s="7">
+        <v>8017834870459</v>
+      </c>
+      <c r="B177" s="2" t="s">
+        <v>370</v>
+      </c>
+      <c r="C177" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D177" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="E177" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="F177" s="8">
+        <v>8.5428000000000015</v>
+      </c>
+    </row>
+    <row r="178" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A178" s="7">
+        <v>8017834870534</v>
+      </c>
+      <c r="B178" s="2" t="s">
+        <v>373</v>
+      </c>
+      <c r="C178" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D178" s="3" t="s">
+        <v>374</v>
+      </c>
+      <c r="E178" s="2" t="s">
+        <v>368</v>
+      </c>
+      <c r="F178" s="8">
+        <v>8.1000000000000014</v>
+      </c>
+    </row>
+    <row r="179" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A179" s="7">
+        <v>8017834871173</v>
+      </c>
+      <c r="B179" s="2" t="s">
+        <v>375</v>
+      </c>
+      <c r="C179" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D179" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="E179" s="2" t="s">
+        <v>376</v>
+      </c>
+      <c r="F179" s="8">
+        <v>8.2296000000000014</v>
+      </c>
+    </row>
+    <row r="180" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A180" s="7">
+        <v>8017834872415</v>
+      </c>
+      <c r="B180" s="2" t="s">
+        <v>378</v>
+      </c>
+      <c r="C180" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D180" s="3" t="s">
+        <v>379</v>
+      </c>
+      <c r="E180" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="F180" s="8">
+        <v>17.971200000000003</v>
+      </c>
+    </row>
+    <row r="181" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A181" s="7">
+        <v>8017834872453</v>
+      </c>
+      <c r="B181" s="2" t="s">
+        <v>380</v>
+      </c>
+      <c r="C181" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D181" s="3" t="s">
+        <v>382</v>
+      </c>
+      <c r="E181" s="2" t="s">
+        <v>381</v>
+      </c>
+      <c r="F181" s="8">
+        <v>26.352</v>
+      </c>
+    </row>
+    <row r="182" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A182" s="7">
+        <v>8017834872477</v>
+      </c>
+      <c r="B182" s="2" t="s">
+        <v>383</v>
+      </c>
+      <c r="C182" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D182" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="E182" s="2" t="s">
+        <v>291</v>
+      </c>
+      <c r="F182" s="8">
+        <v>15.4224</v>
+      </c>
+    </row>
+    <row r="183" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A183" s="7">
+        <v>8017834872514</v>
+      </c>
+      <c r="B183" s="2" t="s">
+        <v>385</v>
+      </c>
+      <c r="C183" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D183" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="E183" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="F183" s="8">
+        <v>8.9964000000000013</v>
+      </c>
+    </row>
+    <row r="184" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A184" s="7">
+        <v>8017834872682</v>
+      </c>
+      <c r="B184" s="2" t="s">
+        <v>388</v>
+      </c>
+      <c r="C184" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D184" s="3" t="s">
+        <v>389</v>
+      </c>
+      <c r="E184" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="F184" s="8">
+        <v>7.4843999999999999</v>
+      </c>
+    </row>
+    <row r="185" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A185" s="7">
+        <v>8017834872705</v>
+      </c>
+      <c r="B185" s="2" t="s">
+        <v>390</v>
+      </c>
+      <c r="C185" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D185" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="E185" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="F185" s="8">
+        <v>7.4843999999999999</v>
+      </c>
+    </row>
+    <row r="186" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A186" s="7">
+        <v>8017834872712</v>
+      </c>
+      <c r="B186" s="2" t="s">
+        <v>392</v>
+      </c>
+      <c r="C186" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D186" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="E186" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="F186" s="8">
+        <v>7.4843999999999999</v>
+      </c>
+    </row>
+    <row r="187" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A187" s="7">
+        <v>8017834872729</v>
+      </c>
+      <c r="B187" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="C187" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D187" s="3" t="s">
+        <v>395</v>
+      </c>
+      <c r="E187" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="F187" s="8">
+        <v>7.4843999999999999</v>
+      </c>
+    </row>
+    <row r="188" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A188" s="7">
+        <v>8017834872736</v>
+      </c>
+      <c r="B188" s="2" t="s">
+        <v>396</v>
+      </c>
+      <c r="C188" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D188" s="3" t="s">
+        <v>397</v>
+      </c>
+      <c r="E188" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="F188" s="8">
+        <v>7.4843999999999999</v>
+      </c>
+    </row>
+    <row r="189" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A189" s="7">
+        <v>8017834872743</v>
+      </c>
+      <c r="B189" s="2" t="s">
+        <v>398</v>
+      </c>
+      <c r="C189" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D189" s="3" t="s">
+        <v>399</v>
+      </c>
+      <c r="E189" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="F189" s="8">
+        <v>7.4843999999999999</v>
+      </c>
+    </row>
+    <row r="190" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A190" s="7">
+        <v>8017834872750</v>
+      </c>
+      <c r="B190" s="2" t="s">
+        <v>400</v>
+      </c>
+      <c r="C190" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D190" s="3" t="s">
+        <v>401</v>
+      </c>
+      <c r="E190" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="F190" s="8">
+        <v>7.4843999999999999</v>
+      </c>
+    </row>
+    <row r="191" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A191" s="7">
+        <v>8017834872767</v>
+      </c>
+      <c r="B191" s="2" t="s">
+        <v>402</v>
+      </c>
+      <c r="C191" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D191" s="3" t="s">
+        <v>403</v>
+      </c>
+      <c r="E191" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="F191" s="8">
+        <v>7.4843999999999999</v>
+      </c>
+    </row>
+    <row r="192" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A192" s="7">
+        <v>8017834872958</v>
+      </c>
+      <c r="B192" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="C192" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D192" s="3" t="s">
+        <v>405</v>
+      </c>
+      <c r="E192" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="F192" s="8">
+        <v>4.4928000000000008</v>
+      </c>
+    </row>
+    <row r="193" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A193" s="7">
+        <v>8017834872965</v>
+      </c>
+      <c r="B193" s="2" t="s">
+        <v>406</v>
+      </c>
+      <c r="C193" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D193" s="3" t="s">
+        <v>407</v>
+      </c>
+      <c r="E193" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="F193" s="8">
+        <v>4.4928000000000008</v>
+      </c>
+    </row>
+    <row r="194" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A194" s="7">
+        <v>8017834872972</v>
+      </c>
+      <c r="B194" s="2" t="s">
+        <v>408</v>
+      </c>
+      <c r="C194" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D194" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="E194" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="F194" s="8">
+        <v>4.4928000000000008</v>
+      </c>
+    </row>
+    <row r="195" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A195" s="7">
+        <v>8017834874914</v>
+      </c>
+      <c r="B195" s="2" t="s">
+        <v>410</v>
+      </c>
+      <c r="C195" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D195" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="E195" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="F195" s="8">
+        <v>12.884400000000001</v>
+      </c>
+    </row>
+    <row r="196" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A196" s="7">
+        <v>8017834874921</v>
+      </c>
+      <c r="B196" s="2" t="s">
+        <v>412</v>
+      </c>
+      <c r="C196" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D196" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="E196" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="F196" s="8">
+        <v>12.884400000000001</v>
+      </c>
+    </row>
+    <row r="197" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A197" s="7">
+        <v>8017834874938</v>
+      </c>
+      <c r="B197" s="2" t="s">
+        <v>414</v>
+      </c>
+      <c r="C197" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D197" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="E197" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="F197" s="8">
+        <v>12.884400000000001</v>
+      </c>
+    </row>
+    <row r="198" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A198" s="7">
+        <v>8017834874945</v>
+      </c>
+      <c r="B198" s="2" t="s">
+        <v>416</v>
+      </c>
+      <c r="C198" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D198" s="3" t="s">
+        <v>417</v>
+      </c>
+      <c r="E198" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="F198" s="8">
+        <v>12.884400000000001</v>
+      </c>
+    </row>
+    <row r="199" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A199" s="7">
+        <v>8017834874952</v>
+      </c>
+      <c r="B199" s="2" t="s">
+        <v>418</v>
+      </c>
+      <c r="C199" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D199" s="3" t="s">
+        <v>419</v>
+      </c>
+      <c r="E199" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="F199" s="8">
+        <v>12.884400000000001</v>
+      </c>
+    </row>
+    <row r="200" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A200" s="7">
+        <v>8017834874969</v>
+      </c>
+      <c r="B200" s="2" t="s">
+        <v>420</v>
+      </c>
+      <c r="C200" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D200" s="3" t="s">
+        <v>421</v>
+      </c>
+      <c r="E200" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="F200" s="8">
+        <v>12.884400000000001</v>
+      </c>
+    </row>
+    <row r="201" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A201" s="7">
+        <v>8017834874976</v>
+      </c>
+      <c r="B201" s="2" t="s">
+        <v>422</v>
+      </c>
+      <c r="C201" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D201" s="3" t="s">
+        <v>423</v>
+      </c>
+      <c r="E201" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="F201" s="8">
+        <v>12.884400000000001</v>
+      </c>
+    </row>
+    <row r="202" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A202" s="7">
+        <v>8017834874983</v>
+      </c>
+      <c r="B202" s="2" t="s">
+        <v>424</v>
+      </c>
+      <c r="C202" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D202" s="3" t="s">
+        <v>425</v>
+      </c>
+      <c r="E202" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="F202" s="8">
+        <v>12.884400000000001</v>
+      </c>
+    </row>
+    <row r="203" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A203" s="7">
+        <v>8017834875164</v>
+      </c>
+      <c r="B203" s="2" t="s">
+        <v>426</v>
+      </c>
+      <c r="C203" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D203" s="3" t="s">
+        <v>427</v>
+      </c>
+      <c r="E203" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="F203" s="8">
+        <v>8.6831999999999994</v>
+      </c>
+    </row>
+    <row r="204" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A204" s="7">
+        <v>8017834875362</v>
+      </c>
+      <c r="B204" s="2" t="s">
+        <v>428</v>
+      </c>
+      <c r="C204" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D204" s="3" t="s">
+        <v>430</v>
+      </c>
+      <c r="E204" s="2" t="s">
+        <v>429</v>
+      </c>
+      <c r="F204" s="8">
+        <v>9.1259999999999994</v>
+      </c>
+    </row>
+    <row r="205" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A205" s="7">
+        <v>8017834875737</v>
+      </c>
+      <c r="B205" s="2" t="s">
+        <v>431</v>
+      </c>
+      <c r="C205" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D205" s="3" t="s">
+        <v>433</v>
+      </c>
+      <c r="E205" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="F205" s="8">
+        <v>3.8880000000000003</v>
+      </c>
+    </row>
+    <row r="206" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A206" s="7">
+        <v>8017834875744</v>
+      </c>
+      <c r="B206" s="2" t="s">
+        <v>434</v>
+      </c>
+      <c r="C206" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D206" s="3" t="s">
+        <v>435</v>
+      </c>
+      <c r="E206" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="F206" s="8">
+        <v>3.8880000000000003</v>
+      </c>
+    </row>
+    <row r="207" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A207" s="7">
+        <v>8017834875751</v>
+      </c>
+      <c r="B207" s="2" t="s">
+        <v>436</v>
+      </c>
+      <c r="C207" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D207" s="3" t="s">
+        <v>437</v>
+      </c>
+      <c r="E207" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="F207" s="8">
+        <v>3.8880000000000003</v>
+      </c>
+    </row>
+    <row r="208" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A208" s="7">
+        <v>8017834875768</v>
+      </c>
+      <c r="B208" s="2" t="s">
+        <v>438</v>
+      </c>
+      <c r="C208" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D208" s="3" t="s">
+        <v>439</v>
+      </c>
+      <c r="E208" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="F208" s="8">
+        <v>3.8880000000000003</v>
+      </c>
+    </row>
+    <row r="209" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A209" s="7">
+        <v>8017834875775</v>
+      </c>
+      <c r="B209" s="2" t="s">
+        <v>440</v>
+      </c>
+      <c r="C209" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D209" s="3" t="s">
+        <v>441</v>
+      </c>
+      <c r="E209" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="F209" s="8">
+        <v>3.8880000000000003</v>
+      </c>
+    </row>
+    <row r="210" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A210" s="7">
+        <v>8017834875782</v>
+      </c>
+      <c r="B210" s="2" t="s">
+        <v>442</v>
+      </c>
+      <c r="C210" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D210" s="3" t="s">
+        <v>443</v>
+      </c>
+      <c r="E210" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="F210" s="8">
+        <v>3.8880000000000003</v>
+      </c>
+    </row>
+    <row r="211" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A211" s="7">
+        <v>8017834875799</v>
+      </c>
+      <c r="B211" s="2" t="s">
+        <v>444</v>
+      </c>
+      <c r="C211" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D211" s="3" t="s">
+        <v>445</v>
+      </c>
+      <c r="E211" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="F211" s="8">
+        <v>3.8880000000000003</v>
+      </c>
+    </row>
+    <row r="212" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A212" s="7">
+        <v>8017834875805</v>
+      </c>
+      <c r="B212" s="2" t="s">
+        <v>446</v>
+      </c>
+      <c r="C212" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D212" s="3" t="s">
+        <v>447</v>
+      </c>
+      <c r="E212" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="F212" s="8">
+        <v>3.8880000000000003</v>
+      </c>
+    </row>
+    <row r="213" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A213" s="7">
+        <v>8017834875812</v>
+      </c>
+      <c r="B213" s="2" t="s">
+        <v>448</v>
+      </c>
+      <c r="C213" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D213" s="3" t="s">
+        <v>449</v>
+      </c>
+      <c r="E213" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="F213" s="8">
+        <v>3.8880000000000003</v>
+      </c>
+    </row>
+    <row r="214" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A214" s="7">
+        <v>8017834875829</v>
+      </c>
+      <c r="B214" s="2" t="s">
+        <v>450</v>
+      </c>
+      <c r="C214" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D214" s="3" t="s">
+        <v>451</v>
+      </c>
+      <c r="E214" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="F214" s="8">
+        <v>3.8880000000000003</v>
+      </c>
+    </row>
+    <row r="215" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A215" s="7">
+        <v>8017834875836</v>
+      </c>
+      <c r="B215" s="2" t="s">
+        <v>452</v>
+      </c>
+      <c r="C215" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D215" s="3" t="s">
+        <v>453</v>
+      </c>
+      <c r="E215" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="F215" s="8">
+        <v>3.8880000000000003</v>
+      </c>
+    </row>
+    <row r="216" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A216" s="7">
+        <v>8017834875843</v>
+      </c>
+      <c r="B216" s="2" t="s">
+        <v>454</v>
+      </c>
+      <c r="C216" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D216" s="3" t="s">
+        <v>455</v>
+      </c>
+      <c r="E216" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="F216" s="8">
+        <v>3.8880000000000003</v>
+      </c>
+    </row>
+    <row r="217" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A217" s="7">
+        <v>8017834875850</v>
+      </c>
+      <c r="B217" s="2" t="s">
+        <v>456</v>
+      </c>
+      <c r="C217" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D217" s="3" t="s">
+        <v>457</v>
+      </c>
+      <c r="E217" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="F217" s="8">
+        <v>3.8880000000000003</v>
+      </c>
+    </row>
+    <row r="218" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A218" s="7">
+        <v>8017834875867</v>
+      </c>
+      <c r="B218" s="2" t="s">
+        <v>458</v>
+      </c>
+      <c r="C218" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D218" s="3" t="s">
+        <v>459</v>
+      </c>
+      <c r="E218" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="F218" s="8">
+        <v>3.8880000000000003</v>
+      </c>
+    </row>
+    <row r="219" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A219" s="7">
+        <v>8017834875874</v>
+      </c>
+      <c r="B219" s="2" t="s">
+        <v>460</v>
+      </c>
+      <c r="C219" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D219" s="3" t="s">
+        <v>461</v>
+      </c>
+      <c r="E219" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="F219" s="8">
+        <v>3.8880000000000003</v>
+      </c>
+    </row>
+    <row r="220" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A220" s="7">
+        <v>8017834875881</v>
+      </c>
+      <c r="B220" s="2" t="s">
+        <v>462</v>
+      </c>
+      <c r="C220" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D220" s="3" t="s">
+        <v>463</v>
+      </c>
+      <c r="E220" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="F220" s="8">
+        <v>3.8880000000000003</v>
+      </c>
+    </row>
+    <row r="221" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A221" s="7">
+        <v>8017834875898</v>
+      </c>
+      <c r="B221" s="2" t="s">
+        <v>464</v>
+      </c>
+      <c r="C221" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D221" s="3" t="s">
+        <v>465</v>
+      </c>
+      <c r="E221" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="F221" s="8">
+        <v>3.8880000000000003</v>
+      </c>
+    </row>
+    <row r="222" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A222" s="7">
+        <v>8017834875904</v>
+      </c>
+      <c r="B222" s="2" t="s">
+        <v>466</v>
+      </c>
+      <c r="C222" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D222" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="E222" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="F222" s="8">
+        <v>3.8880000000000003</v>
+      </c>
+    </row>
+    <row r="223" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A223" s="7">
+        <v>8017834875911</v>
+      </c>
+      <c r="B223" s="2" t="s">
+        <v>468</v>
+      </c>
+      <c r="C223" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D223" s="3" t="s">
+        <v>469</v>
+      </c>
+      <c r="E223" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="F223" s="8">
+        <v>3.8880000000000003</v>
+      </c>
+    </row>
+    <row r="224" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A224" s="7">
+        <v>8017834875928</v>
+      </c>
+      <c r="B224" s="2" t="s">
+        <v>470</v>
+      </c>
+      <c r="C224" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D224" s="3" t="s">
+        <v>471</v>
+      </c>
+      <c r="E224" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="F224" s="8">
+        <v>3.8880000000000003</v>
+      </c>
+    </row>
+    <row r="225" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A225" s="7">
+        <v>8017834875935</v>
+      </c>
+      <c r="B225" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="C225" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D225" s="3" t="s">
+        <v>473</v>
+      </c>
+      <c r="E225" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="F225" s="8">
+        <v>3.8880000000000003</v>
+      </c>
+    </row>
+    <row r="226" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A226" s="7">
+        <v>8017834875942</v>
+      </c>
+      <c r="B226" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="C226" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D226" s="3" t="s">
+        <v>475</v>
+      </c>
+      <c r="E226" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="F226" s="8">
+        <v>3.8880000000000003</v>
+      </c>
+    </row>
+    <row r="227" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A227" s="7">
+        <v>8017834875959</v>
+      </c>
+      <c r="B227" s="2" t="s">
+        <v>476</v>
+      </c>
+      <c r="C227" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D227" s="3" t="s">
+        <v>477</v>
+      </c>
+      <c r="E227" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="F227" s="8">
+        <v>3.8880000000000003</v>
+      </c>
+    </row>
+    <row r="228" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A228" s="7">
+        <v>8017834875966</v>
+      </c>
+      <c r="B228" s="2" t="s">
+        <v>478</v>
+      </c>
+      <c r="C228" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D228" s="3" t="s">
+        <v>479</v>
+      </c>
+      <c r="E228" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="F228" s="8">
+        <v>3.8880000000000003</v>
+      </c>
+    </row>
+    <row r="229" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A229" s="7">
+        <v>8017834875973</v>
+      </c>
+      <c r="B229" s="2" t="s">
+        <v>480</v>
+      </c>
+      <c r="C229" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D229" s="3" t="s">
+        <v>481</v>
+      </c>
+      <c r="E229" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="F229" s="8">
+        <v>3.8880000000000003</v>
+      </c>
+    </row>
+    <row r="230" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A230" s="7">
+        <v>8017834875980</v>
+      </c>
+      <c r="B230" s="2" t="s">
+        <v>482</v>
+      </c>
+      <c r="C230" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D230" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="E230" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="F42" s="2" t="s">
-[...19 lines deleted...]
-      <c r="E43" s="3" t="s">
+      <c r="F230" s="8">
+        <v>4.4928000000000008</v>
+      </c>
+    </row>
+    <row r="231" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A231" s="7">
+        <v>8017834875997</v>
+      </c>
+      <c r="B231" s="2" t="s">
+        <v>484</v>
+      </c>
+      <c r="C231" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D231" s="3" t="s">
+        <v>485</v>
+      </c>
+      <c r="E231" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="F231" s="8">
+        <v>11.988</v>
+      </c>
+    </row>
+    <row r="232" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A232" s="7">
+        <v>8017834876000</v>
+      </c>
+      <c r="B232" s="2" t="s">
+        <v>486</v>
+      </c>
+      <c r="C232" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D232" s="3" t="s">
+        <v>487</v>
+      </c>
+      <c r="E232" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="F232" s="8">
+        <v>11.988</v>
+      </c>
+    </row>
+    <row r="233" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A233" s="7">
+        <v>8017834876017</v>
+      </c>
+      <c r="B233" s="2" t="s">
+        <v>488</v>
+      </c>
+      <c r="C233" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D233" s="3" t="s">
+        <v>489</v>
+      </c>
+      <c r="E233" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="F233" s="8">
+        <v>11.988</v>
+      </c>
+    </row>
+    <row r="234" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A234" s="7">
+        <v>8017834876291</v>
+      </c>
+      <c r="B234" s="2" t="s">
+        <v>490</v>
+      </c>
+      <c r="C234" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D234" s="3" t="s">
+        <v>491</v>
+      </c>
+      <c r="E234" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="F234" s="8">
+        <v>11.988</v>
+      </c>
+    </row>
+    <row r="235" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A235" s="7">
+        <v>8017834876307</v>
+      </c>
+      <c r="B235" s="2" t="s">
+        <v>492</v>
+      </c>
+      <c r="C235" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D235" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="E235" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="F235" s="8">
+        <v>11.988</v>
+      </c>
+    </row>
+    <row r="236" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A236" s="7">
+        <v>8017834876314</v>
+      </c>
+      <c r="B236" s="2" t="s">
+        <v>494</v>
+      </c>
+      <c r="C236" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D236" s="3" t="s">
+        <v>495</v>
+      </c>
+      <c r="E236" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="F236" s="8">
+        <v>11.988</v>
+      </c>
+    </row>
+    <row r="237" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A237" s="7">
+        <v>8017834877809</v>
+      </c>
+      <c r="B237" s="2" t="s">
+        <v>496</v>
+      </c>
+      <c r="C237" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D237" s="3" t="s">
+        <v>497</v>
+      </c>
+      <c r="E237" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="F237" s="8">
+        <v>15.875999999999999</v>
+      </c>
+    </row>
+    <row r="238" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A238" s="7">
+        <v>8017834877816</v>
+      </c>
+      <c r="B238" s="2" t="s">
+        <v>498</v>
+      </c>
+      <c r="C238" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D238" s="3" t="s">
+        <v>499</v>
+      </c>
+      <c r="E238" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="F238" s="8">
+        <v>12.884400000000001</v>
+      </c>
+    </row>
+    <row r="239" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A239" s="7">
+        <v>8017834877823</v>
+      </c>
+      <c r="B239" s="2" t="s">
+        <v>500</v>
+      </c>
+      <c r="C239" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D239" s="3" t="s">
+        <v>501</v>
+      </c>
+      <c r="E239" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="F239" s="8">
+        <v>14.9796</v>
+      </c>
+    </row>
+    <row r="240" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A240" s="7">
+        <v>8017834877847</v>
+      </c>
+      <c r="B240" s="2" t="s">
+        <v>502</v>
+      </c>
+      <c r="C240" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D240" s="3" t="s">
+        <v>503</v>
+      </c>
+      <c r="E240" s="2" t="s">
+        <v>291</v>
+      </c>
+      <c r="F240" s="8">
+        <v>12.2796</v>
+      </c>
+    </row>
+    <row r="241" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A241" s="7">
+        <v>8017834878028</v>
+      </c>
+      <c r="B241" s="2" t="s">
+        <v>504</v>
+      </c>
+      <c r="C241" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D241" s="3" t="s">
+        <v>506</v>
+      </c>
+      <c r="E241" s="2" t="s">
+        <v>505</v>
+      </c>
+      <c r="F241" s="8">
+        <v>8.2296000000000014</v>
+      </c>
+    </row>
+    <row r="242" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A242" s="7">
+        <v>8017834878035</v>
+      </c>
+      <c r="B242" s="2" t="s">
+        <v>507</v>
+      </c>
+      <c r="C242" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D242" s="3" t="s">
+        <v>508</v>
+      </c>
+      <c r="E242" s="2" t="s">
+        <v>505</v>
+      </c>
+      <c r="F242" s="8">
+        <v>8.2296000000000014</v>
+      </c>
+    </row>
+    <row r="243" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A243" s="7">
+        <v>8017834878042</v>
+      </c>
+      <c r="B243" s="2" t="s">
+        <v>509</v>
+      </c>
+      <c r="C243" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D243" s="3" t="s">
+        <v>510</v>
+      </c>
+      <c r="E243" s="2" t="s">
+        <v>505</v>
+      </c>
+      <c r="F243" s="8">
+        <v>8.2296000000000014</v>
+      </c>
+    </row>
+    <row r="244" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A244" s="7">
+        <v>8017834878240</v>
+      </c>
+      <c r="B244" s="2" t="s">
+        <v>511</v>
+      </c>
+      <c r="C244" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D244" s="3" t="s">
+        <v>512</v>
+      </c>
+      <c r="E244" s="2" t="s">
+        <v>505</v>
+      </c>
+      <c r="F244" s="8">
+        <v>8.2296000000000014</v>
+      </c>
+    </row>
+    <row r="245" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A245" s="7">
+        <v>8017834878257</v>
+      </c>
+      <c r="B245" s="2" t="s">
+        <v>513</v>
+      </c>
+      <c r="C245" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D245" s="3" t="s">
+        <v>514</v>
+      </c>
+      <c r="E245" s="2" t="s">
+        <v>505</v>
+      </c>
+      <c r="F245" s="8">
+        <v>8.2296000000000014</v>
+      </c>
+    </row>
+    <row r="246" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A246" s="7">
+        <v>8017834878264</v>
+      </c>
+      <c r="B246" s="2" t="s">
+        <v>515</v>
+      </c>
+      <c r="C246" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D246" s="3" t="s">
+        <v>516</v>
+      </c>
+      <c r="E246" s="2" t="s">
+        <v>505</v>
+      </c>
+      <c r="F246" s="8">
+        <v>8.2296000000000014</v>
+      </c>
+    </row>
+    <row r="247" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A247" s="7">
+        <v>8017834878271</v>
+      </c>
+      <c r="B247" s="2" t="s">
+        <v>517</v>
+      </c>
+      <c r="C247" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D247" s="3" t="s">
+        <v>518</v>
+      </c>
+      <c r="E247" s="2" t="s">
+        <v>505</v>
+      </c>
+      <c r="F247" s="8">
+        <v>8.2296000000000014</v>
+      </c>
+    </row>
+    <row r="248" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A248" s="7">
+        <v>8017834878288</v>
+      </c>
+      <c r="B248" s="2" t="s">
+        <v>519</v>
+      </c>
+      <c r="C248" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D248" s="3" t="s">
+        <v>520</v>
+      </c>
+      <c r="E248" s="2" t="s">
+        <v>505</v>
+      </c>
+      <c r="F248" s="8">
+        <v>8.2296000000000014</v>
+      </c>
+    </row>
+    <row r="249" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A249" s="7">
+        <v>8017834878295</v>
+      </c>
+      <c r="B249" s="2" t="s">
+        <v>521</v>
+      </c>
+      <c r="C249" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D249" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="E249" s="2" t="s">
+        <v>505</v>
+      </c>
+      <c r="F249" s="8">
+        <v>8.2296000000000014</v>
+      </c>
+    </row>
+    <row r="250" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A250" s="7">
+        <v>8017834878301</v>
+      </c>
+      <c r="B250" s="2" t="s">
+        <v>523</v>
+      </c>
+      <c r="C250" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D250" s="3" t="s">
+        <v>524</v>
+      </c>
+      <c r="E250" s="2" t="s">
+        <v>505</v>
+      </c>
+      <c r="F250" s="8">
+        <v>8.2296000000000014</v>
+      </c>
+    </row>
+    <row r="251" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A251" s="7">
+        <v>8017834878318</v>
+      </c>
+      <c r="B251" s="2" t="s">
+        <v>525</v>
+      </c>
+      <c r="C251" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D251" s="3" t="s">
+        <v>527</v>
+      </c>
+      <c r="E251" s="2" t="s">
+        <v>526</v>
+      </c>
+      <c r="F251" s="8">
+        <v>7.9379999999999997</v>
+      </c>
+    </row>
+    <row r="252" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A252" s="7">
+        <v>8017834880786</v>
+      </c>
+      <c r="B252" s="2" t="s">
+        <v>528</v>
+      </c>
+      <c r="C252" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D252" s="3" t="s">
+        <v>530</v>
+      </c>
+      <c r="E252" s="2" t="s">
+        <v>529</v>
+      </c>
+      <c r="F252" s="8">
+        <v>6.2964000000000002</v>
+      </c>
+    </row>
+    <row r="253" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A253" s="7">
+        <v>8017834880816</v>
+      </c>
+      <c r="B253" s="2" t="s">
+        <v>531</v>
+      </c>
+      <c r="C253" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D253" s="3" t="s">
+        <v>532</v>
+      </c>
+      <c r="E253" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="F43" s="2" t="s">
-[...309 lines deleted...]
-      <c r="B57" s="2" t="s">
+      <c r="F253" s="8">
+        <v>5.3892000000000007</v>
+      </c>
+    </row>
+    <row r="254" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A254" s="7">
+        <v>8017834880915</v>
+      </c>
+      <c r="B254" s="2" t="s">
+        <v>533</v>
+      </c>
+      <c r="C254" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D254" s="3" t="s">
+        <v>534</v>
+      </c>
+      <c r="E254" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="F254" s="8">
+        <v>6.2964000000000002</v>
+      </c>
+    </row>
+    <row r="255" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A255" s="7">
+        <v>8017834881509</v>
+      </c>
+      <c r="B255" s="2" t="s">
+        <v>535</v>
+      </c>
+      <c r="C255" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D255" s="3" t="s">
+        <v>536</v>
+      </c>
+      <c r="E255" s="2" t="s">
+        <v>314</v>
+      </c>
+      <c r="F255" s="8">
+        <v>8.3808000000000007</v>
+      </c>
+    </row>
+    <row r="256" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A256" s="7">
+        <v>8017834881516</v>
+      </c>
+      <c r="B256" s="2" t="s">
+        <v>537</v>
+      </c>
+      <c r="C256" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D256" s="3" t="s">
+        <v>539</v>
+      </c>
+      <c r="E256" s="2" t="s">
+        <v>538</v>
+      </c>
+      <c r="F256" s="8">
+        <v>9.8820000000000014</v>
+      </c>
+    </row>
+    <row r="257" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A257" s="7">
+        <v>8017834881851</v>
+      </c>
+      <c r="B257" s="2" t="s">
+        <v>540</v>
+      </c>
+      <c r="C257" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D257" s="3" t="s">
+        <v>541</v>
+      </c>
+      <c r="E257" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F257" s="8">
+        <v>7.6356000000000011</v>
+      </c>
+    </row>
+    <row r="258" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A258" s="7">
+        <v>8017834881868</v>
+      </c>
+      <c r="B258" s="2" t="s">
+        <v>542</v>
+      </c>
+      <c r="C258" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D258" s="3" t="s">
+        <v>543</v>
+      </c>
+      <c r="E258" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F258" s="8">
+        <v>7.6356000000000011</v>
+      </c>
+    </row>
+    <row r="259" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A259" s="7">
+        <v>8017834881875</v>
+      </c>
+      <c r="B259" s="2" t="s">
+        <v>544</v>
+      </c>
+      <c r="C259" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D259" s="3" t="s">
+        <v>545</v>
+      </c>
+      <c r="E259" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F259" s="8">
+        <v>7.6356000000000011</v>
+      </c>
+    </row>
+    <row r="260" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A260" s="7">
+        <v>8017834882391</v>
+      </c>
+      <c r="B260" s="2" t="s">
+        <v>546</v>
+      </c>
+      <c r="C260" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D260" s="3" t="s">
+        <v>547</v>
+      </c>
+      <c r="E260" s="2" t="s">
+        <v>529</v>
+      </c>
+      <c r="F260" s="8">
+        <v>10.486800000000002</v>
+      </c>
+    </row>
+    <row r="261" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A261" s="7">
+        <v>8017834882414</v>
+      </c>
+      <c r="B261" s="2" t="s">
+        <v>548</v>
+      </c>
+      <c r="C261" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D261" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="E261" s="2" t="s">
+        <v>529</v>
+      </c>
+      <c r="F261" s="8">
+        <v>10.486800000000002</v>
+      </c>
+    </row>
+    <row r="262" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A262" s="7">
+        <v>8017834882421</v>
+      </c>
+      <c r="B262" s="2" t="s">
+        <v>550</v>
+      </c>
+      <c r="C262" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D262" s="3" t="s">
+        <v>551</v>
+      </c>
+      <c r="E262" s="2" t="s">
+        <v>529</v>
+      </c>
+      <c r="F262" s="8">
+        <v>10.486800000000002</v>
+      </c>
+    </row>
+    <row r="263" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A263" s="7">
+        <v>8017834882438</v>
+      </c>
+      <c r="B263" s="2" t="s">
+        <v>552</v>
+      </c>
+      <c r="C263" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D263" s="3" t="s">
+        <v>553</v>
+      </c>
+      <c r="E263" s="2" t="s">
+        <v>529</v>
+      </c>
+      <c r="F263" s="8">
+        <v>10.486800000000002</v>
+      </c>
+    </row>
+    <row r="264" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A264" s="7">
+        <v>8017834882445</v>
+      </c>
+      <c r="B264" s="2" t="s">
+        <v>554</v>
+      </c>
+      <c r="C264" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D264" s="3" t="s">
+        <v>555</v>
+      </c>
+      <c r="E264" s="2" t="s">
+        <v>529</v>
+      </c>
+      <c r="F264" s="8">
+        <v>10.486800000000002</v>
+      </c>
+    </row>
+    <row r="265" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A265" s="7">
+        <v>8017834882452</v>
+      </c>
+      <c r="B265" s="2" t="s">
+        <v>556</v>
+      </c>
+      <c r="C265" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D265" s="3" t="s">
+        <v>557</v>
+      </c>
+      <c r="E265" s="2" t="s">
+        <v>529</v>
+      </c>
+      <c r="F265" s="8">
+        <v>10.486800000000002</v>
+      </c>
+    </row>
+    <row r="266" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A266" s="7">
+        <v>8017834882469</v>
+      </c>
+      <c r="B266" s="2" t="s">
+        <v>558</v>
+      </c>
+      <c r="C266" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D266" s="3" t="s">
+        <v>559</v>
+      </c>
+      <c r="E266" s="2" t="s">
+        <v>529</v>
+      </c>
+      <c r="F266" s="8">
+        <v>10.486800000000002</v>
+      </c>
+    </row>
+    <row r="267" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A267" s="7">
+        <v>8017834882476</v>
+      </c>
+      <c r="B267" s="2" t="s">
+        <v>560</v>
+      </c>
+      <c r="C267" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D267" s="3" t="s">
+        <v>561</v>
+      </c>
+      <c r="E267" s="2" t="s">
+        <v>529</v>
+      </c>
+      <c r="F267" s="8">
+        <v>10.486800000000002</v>
+      </c>
+    </row>
+    <row r="268" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A268" s="7">
+        <v>8017834882483</v>
+      </c>
+      <c r="B268" s="2" t="s">
+        <v>562</v>
+      </c>
+      <c r="C268" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D268" s="3" t="s">
+        <v>563</v>
+      </c>
+      <c r="E268" s="2" t="s">
+        <v>529</v>
+      </c>
+      <c r="F268" s="8">
+        <v>10.486800000000002</v>
+      </c>
+    </row>
+    <row r="269" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A269" s="7">
+        <v>8017834883466</v>
+      </c>
+      <c r="B269" s="2" t="s">
+        <v>564</v>
+      </c>
+      <c r="C269" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D269" s="3" t="s">
+        <v>565</v>
+      </c>
+      <c r="E269" s="2" t="s">
+        <v>341</v>
+      </c>
+      <c r="F269" s="8">
+        <v>8.2296000000000014</v>
+      </c>
+    </row>
+    <row r="270" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A270" s="7">
+        <v>8017834883664</v>
+      </c>
+      <c r="B270" s="2" t="s">
+        <v>566</v>
+      </c>
+      <c r="C270" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D270" s="3" t="s">
+        <v>567</v>
+      </c>
+      <c r="E270" s="2" t="s">
+        <v>429</v>
+      </c>
+      <c r="F270" s="8">
+        <v>9.1259999999999994</v>
+      </c>
+    </row>
+    <row r="271" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A271" s="7">
+        <v>8017834884272</v>
+      </c>
+      <c r="B271" s="2" t="s">
+        <v>568</v>
+      </c>
+      <c r="C271" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D271" s="3" t="s">
+        <v>569</v>
+      </c>
+      <c r="E271" s="2" t="s">
+        <v>529</v>
+      </c>
+      <c r="F271" s="8">
+        <v>6.2964000000000002</v>
+      </c>
+    </row>
+    <row r="272" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A272" s="7">
+        <v>8017834884289</v>
+      </c>
+      <c r="B272" s="2" t="s">
+        <v>570</v>
+      </c>
+      <c r="C272" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D272" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="E272" s="2" t="s">
+        <v>529</v>
+      </c>
+      <c r="F272" s="8">
+        <v>6.2964000000000002</v>
+      </c>
+    </row>
+    <row r="273" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A273" s="7">
+        <v>8017834884296</v>
+      </c>
+      <c r="B273" s="2" t="s">
+        <v>572</v>
+      </c>
+      <c r="C273" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D273" s="3" t="s">
+        <v>573</v>
+      </c>
+      <c r="E273" s="2" t="s">
+        <v>529</v>
+      </c>
+      <c r="F273" s="8">
+        <v>6.2964000000000002</v>
+      </c>
+    </row>
+    <row r="274" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A274" s="7">
+        <v>8017834884302</v>
+      </c>
+      <c r="B274" s="2" t="s">
+        <v>574</v>
+      </c>
+      <c r="C274" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D274" s="3" t="s">
+        <v>575</v>
+      </c>
+      <c r="E274" s="2" t="s">
+        <v>529</v>
+      </c>
+      <c r="F274" s="8">
+        <v>6.2964000000000002</v>
+      </c>
+    </row>
+    <row r="275" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A275" s="7">
+        <v>8017834884319</v>
+      </c>
+      <c r="B275" s="2" t="s">
+        <v>576</v>
+      </c>
+      <c r="C275" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D275" s="3" t="s">
+        <v>577</v>
+      </c>
+      <c r="E275" s="2" t="s">
+        <v>529</v>
+      </c>
+      <c r="F275" s="8">
+        <v>6.2964000000000002</v>
+      </c>
+    </row>
+    <row r="276" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A276" s="7">
+        <v>8017834884326</v>
+      </c>
+      <c r="B276" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="C276" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D276" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="E276" s="2" t="s">
+        <v>529</v>
+      </c>
+      <c r="F276" s="8">
+        <v>6.2964000000000002</v>
+      </c>
+    </row>
+    <row r="277" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A277" s="7">
+        <v>8017834884333</v>
+      </c>
+      <c r="B277" s="2" t="s">
+        <v>580</v>
+      </c>
+      <c r="C277" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D277" s="3" t="s">
+        <v>581</v>
+      </c>
+      <c r="E277" s="2" t="s">
+        <v>529</v>
+      </c>
+      <c r="F277" s="8">
+        <v>6.2964000000000002</v>
+      </c>
+    </row>
+    <row r="278" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A278" s="7">
+        <v>8017834884555</v>
+      </c>
+      <c r="B278" s="2" t="s">
+        <v>582</v>
+      </c>
+      <c r="C278" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D278" s="3" t="s">
+        <v>584</v>
+      </c>
+      <c r="E278" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="F278" s="8">
+        <v>7.6356000000000011</v>
+      </c>
+    </row>
+    <row r="279" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A279" s="7">
+        <v>8017834884562</v>
+      </c>
+      <c r="B279" s="2" t="s">
+        <v>585</v>
+      </c>
+      <c r="C279" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D279" s="3" t="s">
+        <v>584</v>
+      </c>
+      <c r="E279" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="F279" s="8">
+        <v>7.6356000000000011</v>
+      </c>
+    </row>
+    <row r="280" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A280" s="7">
+        <v>8017834884579</v>
+      </c>
+      <c r="B280" s="2" t="s">
+        <v>586</v>
+      </c>
+      <c r="C280" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D280" s="3" t="s">
+        <v>584</v>
+      </c>
+      <c r="E280" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="F280" s="8">
+        <v>7.6356000000000011</v>
+      </c>
+    </row>
+    <row r="281" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A281" s="7">
+        <v>8017834885354</v>
+      </c>
+      <c r="B281" s="2" t="s">
+        <v>587</v>
+      </c>
+      <c r="C281" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D281" s="3" t="s">
+        <v>589</v>
+      </c>
+      <c r="E281" s="2" t="s">
+        <v>588</v>
+      </c>
+      <c r="F281" s="8">
+        <v>8.2296000000000014</v>
+      </c>
+    </row>
+    <row r="282" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A282" s="7">
+        <v>8017834885361</v>
+      </c>
+      <c r="B282" s="2" t="s">
+        <v>590</v>
+      </c>
+      <c r="C282" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D282" s="3" t="s">
+        <v>591</v>
+      </c>
+      <c r="E282" s="2" t="s">
+        <v>588</v>
+      </c>
+      <c r="F282" s="8">
+        <v>8.2296000000000014</v>
+      </c>
+    </row>
+    <row r="283" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A283" s="7">
+        <v>8017834885378</v>
+      </c>
+      <c r="B283" s="2" t="s">
+        <v>592</v>
+      </c>
+      <c r="C283" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D283" s="3" t="s">
+        <v>593</v>
+      </c>
+      <c r="E283" s="2" t="s">
+        <v>588</v>
+      </c>
+      <c r="F283" s="8">
+        <v>8.2296000000000014</v>
+      </c>
+    </row>
+    <row r="284" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A284" s="7">
+        <v>8017834885385</v>
+      </c>
+      <c r="B284" s="2" t="s">
+        <v>594</v>
+      </c>
+      <c r="C284" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D284" s="3" t="s">
+        <v>595</v>
+      </c>
+      <c r="E284" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F284" s="8">
+        <v>7.6356000000000011</v>
+      </c>
+    </row>
+    <row r="285" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A285" s="7">
+        <v>8017834885408</v>
+      </c>
+      <c r="B285" s="2" t="s">
+        <v>596</v>
+      </c>
+      <c r="C285" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D285" s="3" t="s">
+        <v>597</v>
+      </c>
+      <c r="E285" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="F285" s="8">
+        <v>7.6356000000000011</v>
+      </c>
+    </row>
+    <row r="286" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A286" s="7">
+        <v>8017834885415</v>
+      </c>
+      <c r="B286" s="2" t="s">
+        <v>598</v>
+      </c>
+      <c r="C286" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D286" s="3" t="s">
+        <v>599</v>
+      </c>
+      <c r="E286" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="F286" s="8">
+        <v>7.6356000000000011</v>
+      </c>
+    </row>
+    <row r="287" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A287" s="7">
+        <v>8017834885422</v>
+      </c>
+      <c r="B287" s="2" t="s">
+        <v>600</v>
+      </c>
+      <c r="C287" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D287" s="3" t="s">
+        <v>601</v>
+      </c>
+      <c r="E287" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="F287" s="8">
+        <v>7.6356000000000011</v>
+      </c>
+    </row>
+    <row r="288" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A288" s="7">
+        <v>8017834885439</v>
+      </c>
+      <c r="B288" s="2" t="s">
+        <v>602</v>
+      </c>
+      <c r="C288" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D288" s="3" t="s">
+        <v>604</v>
+      </c>
+      <c r="E288" s="2" t="s">
+        <v>603</v>
+      </c>
+      <c r="F288" s="8">
+        <v>7.6356000000000011</v>
+      </c>
+    </row>
+    <row r="289" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A289" s="7">
+        <v>8017834885446</v>
+      </c>
+      <c r="B289" s="2" t="s">
+        <v>605</v>
+      </c>
+      <c r="C289" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D289" s="3" t="s">
+        <v>607</v>
+      </c>
+      <c r="E289" s="2" t="s">
+        <v>606</v>
+      </c>
+      <c r="F289" s="8">
+        <v>7.6356000000000011</v>
+      </c>
+    </row>
+    <row r="290" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A290" s="7">
+        <v>8017834885453</v>
+      </c>
+      <c r="B290" s="2" t="s">
+        <v>608</v>
+      </c>
+      <c r="C290" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D290" s="3" t="s">
+        <v>609</v>
+      </c>
+      <c r="E290" s="2" t="s">
+        <v>606</v>
+      </c>
+      <c r="F290" s="8">
+        <v>7.6356000000000011</v>
+      </c>
+    </row>
+    <row r="291" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A291" s="7">
+        <v>8017834885460</v>
+      </c>
+      <c r="B291" s="2" t="s">
+        <v>610</v>
+      </c>
+      <c r="C291" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D291" s="3" t="s">
+        <v>611</v>
+      </c>
+      <c r="E291" s="2" t="s">
+        <v>606</v>
+      </c>
+      <c r="F291" s="8">
+        <v>7.6356000000000011</v>
+      </c>
+    </row>
+    <row r="292" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A292" s="7">
+        <v>8017834885477</v>
+      </c>
+      <c r="B292" s="2" t="s">
+        <v>612</v>
+      </c>
+      <c r="C292" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D292" s="3" t="s">
+        <v>613</v>
+      </c>
+      <c r="E292" s="2" t="s">
+        <v>606</v>
+      </c>
+      <c r="F292" s="8">
+        <v>7.6356000000000011</v>
+      </c>
+    </row>
+    <row r="293" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A293" s="7">
+        <v>8017834885682</v>
+      </c>
+      <c r="B293" s="2" t="s">
+        <v>614</v>
+      </c>
+      <c r="C293" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D293" s="3" t="s">
+        <v>616</v>
+      </c>
+      <c r="E293" s="2" t="s">
+        <v>615</v>
+      </c>
+      <c r="F293" s="8">
+        <v>7.7868000000000004</v>
+      </c>
+    </row>
+    <row r="294" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A294" s="7">
+        <v>8017834885699</v>
+      </c>
+      <c r="B294" s="2" t="s">
+        <v>617</v>
+      </c>
+      <c r="C294" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D294" s="3" t="s">
+        <v>618</v>
+      </c>
+      <c r="E294" s="2" t="s">
+        <v>615</v>
+      </c>
+      <c r="F294" s="8">
+        <v>7.9379999999999997</v>
+      </c>
+    </row>
+    <row r="295" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A295" s="7">
+        <v>8017834885705</v>
+      </c>
+      <c r="B295" s="2" t="s">
+        <v>619</v>
+      </c>
+      <c r="C295" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D295" s="3" t="s">
+        <v>621</v>
+      </c>
+      <c r="E295" s="2" t="s">
+        <v>620</v>
+      </c>
+      <c r="F295" s="8">
+        <v>7.4843999999999999</v>
+      </c>
+    </row>
+    <row r="296" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A296" s="7">
+        <v>8017834885712</v>
+      </c>
+      <c r="B296" s="2" t="s">
+        <v>622</v>
+      </c>
+      <c r="C296" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D296" s="3" t="s">
+        <v>623</v>
+      </c>
+      <c r="E296" s="2" t="s">
+        <v>620</v>
+      </c>
+      <c r="F296" s="8">
+        <v>7.6356000000000011</v>
+      </c>
+    </row>
+    <row r="297" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A297" s="7">
+        <v>8017834885736</v>
+      </c>
+      <c r="B297" s="2" t="s">
+        <v>624</v>
+      </c>
+      <c r="C297" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D297" s="3" t="s">
+        <v>626</v>
+      </c>
+      <c r="E297" s="2" t="s">
+        <v>625</v>
+      </c>
+      <c r="F297" s="8">
+        <v>7.4843999999999999</v>
+      </c>
+    </row>
+    <row r="298" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A298" s="7">
+        <v>8017834885750</v>
+      </c>
+      <c r="B298" s="2" t="s">
+        <v>627</v>
+      </c>
+      <c r="C298" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D298" s="3" t="s">
+        <v>628</v>
+      </c>
+      <c r="E298" s="2" t="s">
+        <v>625</v>
+      </c>
+      <c r="F298" s="8">
+        <v>7.4843999999999999</v>
+      </c>
+    </row>
+    <row r="299" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A299" s="7">
+        <v>8017834885934</v>
+      </c>
+      <c r="B299" s="2" t="s">
+        <v>629</v>
+      </c>
+      <c r="C299" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D299" s="3" t="s">
+        <v>631</v>
+      </c>
+      <c r="E299" s="2" t="s">
+        <v>630</v>
+      </c>
+      <c r="F299" s="8">
+        <v>6.5988000000000007</v>
+      </c>
+    </row>
+    <row r="300" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A300" s="7">
+        <v>8017834885941</v>
+      </c>
+      <c r="B300" s="2" t="s">
+        <v>632</v>
+      </c>
+      <c r="C300" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D300" s="3" t="s">
+        <v>631</v>
+      </c>
+      <c r="E300" s="2" t="s">
+        <v>630</v>
+      </c>
+      <c r="F300" s="8">
+        <v>6.5988000000000007</v>
+      </c>
+    </row>
+    <row r="301" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A301" s="7">
+        <v>8017834885958</v>
+      </c>
+      <c r="B301" s="2" t="s">
+        <v>633</v>
+      </c>
+      <c r="C301" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D301" s="3" t="s">
+        <v>631</v>
+      </c>
+      <c r="E301" s="2" t="s">
+        <v>630</v>
+      </c>
+      <c r="F301" s="8">
+        <v>6.5988000000000007</v>
+      </c>
+    </row>
+    <row r="302" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A302" s="7">
+        <v>8017834885965</v>
+      </c>
+      <c r="B302" s="2" t="s">
+        <v>634</v>
+      </c>
+      <c r="C302" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D302" s="3" t="s">
+        <v>631</v>
+      </c>
+      <c r="E302" s="2" t="s">
+        <v>630</v>
+      </c>
+      <c r="F302" s="8">
+        <v>6.5988000000000007</v>
+      </c>
+    </row>
+    <row r="303" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A303" s="7">
+        <v>8017834885972</v>
+      </c>
+      <c r="B303" s="2" t="s">
+        <v>635</v>
+      </c>
+      <c r="C303" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D303" s="3" t="s">
+        <v>631</v>
+      </c>
+      <c r="E303" s="2" t="s">
+        <v>630</v>
+      </c>
+      <c r="F303" s="8">
+        <v>6.5988000000000007</v>
+      </c>
+    </row>
+    <row r="304" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A304" s="7">
+        <v>8017834885989</v>
+      </c>
+      <c r="B304" s="2" t="s">
+        <v>636</v>
+      </c>
+      <c r="C304" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D304" s="3" t="s">
+        <v>631</v>
+      </c>
+      <c r="E304" s="2" t="s">
+        <v>630</v>
+      </c>
+      <c r="F304" s="8">
+        <v>6.5988000000000007</v>
+      </c>
+    </row>
+    <row r="305" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A305" s="7">
+        <v>8017834886689</v>
+      </c>
+      <c r="B305" s="2" t="s">
+        <v>637</v>
+      </c>
+      <c r="C305" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D305" s="3" t="s">
+        <v>584</v>
+      </c>
+      <c r="E305" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="F305" s="8">
+        <v>7.6356000000000011</v>
+      </c>
+    </row>
+    <row r="306" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A306" s="7">
+        <v>8017834886696</v>
+      </c>
+      <c r="B306" s="2" t="s">
+        <v>638</v>
+      </c>
+      <c r="C306" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D306" s="3" t="s">
+        <v>584</v>
+      </c>
+      <c r="E306" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="F306" s="8">
+        <v>7.6356000000000011</v>
+      </c>
+    </row>
+    <row r="307" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A307" s="7">
+        <v>8017834887112</v>
+      </c>
+      <c r="B307" s="2" t="s">
+        <v>639</v>
+      </c>
+      <c r="C307" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D307" s="3" t="s">
+        <v>641</v>
+      </c>
+      <c r="E307" s="2" t="s">
+        <v>640</v>
+      </c>
+      <c r="F307" s="8">
+        <v>11.0916</v>
+      </c>
+    </row>
+    <row r="308" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A308" s="7">
+        <v>8017834887129</v>
+      </c>
+      <c r="B308" s="2" t="s">
+        <v>642</v>
+      </c>
+      <c r="C308" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D308" s="3" t="s">
+        <v>643</v>
+      </c>
+      <c r="E308" s="2" t="s">
+        <v>640</v>
+      </c>
+      <c r="F308" s="8">
+        <v>11.0916</v>
+      </c>
+    </row>
+    <row r="309" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A309" s="7">
+        <v>8017834887136</v>
+      </c>
+      <c r="B309" s="2" t="s">
+        <v>644</v>
+      </c>
+      <c r="C309" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D309" s="3" t="s">
+        <v>645</v>
+      </c>
+      <c r="E309" s="2" t="s">
+        <v>640</v>
+      </c>
+      <c r="F309" s="8">
+        <v>11.0916</v>
+      </c>
+    </row>
+    <row r="310" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A310" s="7">
+        <v>8017834887143</v>
+      </c>
+      <c r="B310" s="2" t="s">
+        <v>646</v>
+      </c>
+      <c r="C310" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D310" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="E310" s="2" t="s">
+        <v>640</v>
+      </c>
+      <c r="F310" s="8">
+        <v>11.0916</v>
+      </c>
+    </row>
+    <row r="311" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A311" s="7">
+        <v>8017834887150</v>
+      </c>
+      <c r="B311" s="2" t="s">
+        <v>648</v>
+      </c>
+      <c r="C311" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D311" s="3" t="s">
+        <v>649</v>
+      </c>
+      <c r="E311" s="2" t="s">
+        <v>640</v>
+      </c>
+      <c r="F311" s="8">
+        <v>11.0916</v>
+      </c>
+    </row>
+    <row r="312" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A312" s="7">
+        <v>8017834887167</v>
+      </c>
+      <c r="B312" s="2" t="s">
+        <v>650</v>
+      </c>
+      <c r="C312" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D312" s="3" t="s">
+        <v>651</v>
+      </c>
+      <c r="E312" s="2" t="s">
+        <v>640</v>
+      </c>
+      <c r="F312" s="8">
+        <v>11.0916</v>
+      </c>
+    </row>
+    <row r="313" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A313" s="7">
+        <v>8017834887174</v>
+      </c>
+      <c r="B313" s="2" t="s">
+        <v>652</v>
+      </c>
+      <c r="C313" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D313" s="3" t="s">
+        <v>653</v>
+      </c>
+      <c r="E313" s="2" t="s">
+        <v>640</v>
+      </c>
+      <c r="F313" s="8">
+        <v>11.0916</v>
+      </c>
+    </row>
+    <row r="314" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A314" s="7">
+        <v>8017834887358</v>
+      </c>
+      <c r="B314" s="2" t="s">
+        <v>654</v>
+      </c>
+      <c r="C314" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D314" s="3" t="s">
+        <v>656</v>
+      </c>
+      <c r="E314" s="2" t="s">
+        <v>655</v>
+      </c>
+      <c r="F314" s="8">
+        <v>14.677200000000001</v>
+      </c>
+    </row>
+    <row r="315" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A315" s="7">
+        <v>8017834887365</v>
+      </c>
+      <c r="B315" s="2" t="s">
+        <v>657</v>
+      </c>
+      <c r="C315" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D315" s="3" t="s">
+        <v>658</v>
+      </c>
+      <c r="E315" s="2" t="s">
+        <v>655</v>
+      </c>
+      <c r="F315" s="8">
+        <v>14.677200000000001</v>
+      </c>
+    </row>
+    <row r="316" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A316" s="7">
+        <v>8017834887679</v>
+      </c>
+      <c r="B316" s="2" t="s">
+        <v>659</v>
+      </c>
+      <c r="C316" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D316" s="3" t="s">
+        <v>660</v>
+      </c>
+      <c r="E316" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="F316" s="8">
+        <v>7.9379999999999997</v>
+      </c>
+    </row>
+    <row r="317" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A317" s="7">
+        <v>8017834887686</v>
+      </c>
+      <c r="B317" s="2" t="s">
+        <v>661</v>
+      </c>
+      <c r="C317" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D317" s="3" t="s">
+        <v>662</v>
+      </c>
+      <c r="E317" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="F317" s="8">
+        <v>7.9379999999999997</v>
+      </c>
+    </row>
+    <row r="318" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A318" s="7">
+        <v>8017834887693</v>
+      </c>
+      <c r="B318" s="2" t="s">
+        <v>663</v>
+      </c>
+      <c r="C318" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D318" s="3" t="s">
+        <v>664</v>
+      </c>
+      <c r="E318" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="F318" s="8">
+        <v>7.9379999999999997</v>
+      </c>
+    </row>
+    <row r="319" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A319" s="7">
+        <v>8017834887709</v>
+      </c>
+      <c r="B319" s="2" t="s">
+        <v>665</v>
+      </c>
+      <c r="C319" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D319" s="3" t="s">
+        <v>666</v>
+      </c>
+      <c r="E319" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="F319" s="8">
+        <v>7.9379999999999997</v>
+      </c>
+    </row>
+    <row r="320" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A320" s="7">
+        <v>8017834887716</v>
+      </c>
+      <c r="B320" s="2" t="s">
+        <v>667</v>
+      </c>
+      <c r="C320" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D320" s="3" t="s">
+        <v>668</v>
+      </c>
+      <c r="E320" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="F320" s="8">
+        <v>7.9379999999999997</v>
+      </c>
+    </row>
+    <row r="321" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A321" s="7">
+        <v>8017834887723</v>
+      </c>
+      <c r="B321" s="2" t="s">
+        <v>669</v>
+      </c>
+      <c r="C321" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D321" s="3" t="s">
+        <v>670</v>
+      </c>
+      <c r="E321" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="F321" s="8">
+        <v>7.9379999999999997</v>
+      </c>
+    </row>
+    <row r="322" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A322" s="7">
+        <v>8017834887730</v>
+      </c>
+      <c r="B322" s="2" t="s">
+        <v>671</v>
+      </c>
+      <c r="C322" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D322" s="3" t="s">
+        <v>672</v>
+      </c>
+      <c r="E322" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="F322" s="8">
+        <v>7.9379999999999997</v>
+      </c>
+    </row>
+    <row r="323" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A323" s="7">
+        <v>8017834887747</v>
+      </c>
+      <c r="B323" s="2" t="s">
+        <v>673</v>
+      </c>
+      <c r="C323" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D323" s="3" t="s">
+        <v>674</v>
+      </c>
+      <c r="E323" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="F323" s="8">
+        <v>7.9379999999999997</v>
+      </c>
+    </row>
+    <row r="324" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A324" s="7">
+        <v>8017834887754</v>
+      </c>
+      <c r="B324" s="2" t="s">
+        <v>675</v>
+      </c>
+      <c r="C324" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D324" s="3" t="s">
+        <v>676</v>
+      </c>
+      <c r="E324" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="F324" s="8">
+        <v>7.9379999999999997</v>
+      </c>
+    </row>
+    <row r="325" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A325" s="7">
+        <v>8017834887761</v>
+      </c>
+      <c r="B325" s="2" t="s">
+        <v>677</v>
+      </c>
+      <c r="C325" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D325" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="E325" s="2" t="s">
+        <v>678</v>
+      </c>
+      <c r="F325" s="8">
+        <v>7.9379999999999997</v>
+      </c>
+    </row>
+    <row r="326" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A326" s="7">
+        <v>8017834887778</v>
+      </c>
+      <c r="B326" s="2" t="s">
+        <v>680</v>
+      </c>
+      <c r="C326" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D326" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="E326" s="2" t="s">
+        <v>678</v>
+      </c>
+      <c r="F326" s="8">
+        <v>7.9379999999999997</v>
+      </c>
+    </row>
+    <row r="327" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A327" s="7">
+        <v>8017834887785</v>
+      </c>
+      <c r="B327" s="2" t="s">
+        <v>682</v>
+      </c>
+      <c r="C327" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D327" s="3" t="s">
+        <v>683</v>
+      </c>
+      <c r="E327" s="2" t="s">
+        <v>678</v>
+      </c>
+      <c r="F327" s="8">
+        <v>7.9379999999999997</v>
+      </c>
+    </row>
+    <row r="328" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A328" s="7">
+        <v>8017834887938</v>
+      </c>
+      <c r="B328" s="2" t="s">
+        <v>684</v>
+      </c>
+      <c r="C328" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D328" s="3" t="s">
+        <v>685</v>
+      </c>
+      <c r="E328" s="2" t="s">
+        <v>625</v>
+      </c>
+      <c r="F328" s="8">
+        <v>6.2964000000000002</v>
+      </c>
+    </row>
+    <row r="329" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A329" s="7">
+        <v>8017834887945</v>
+      </c>
+      <c r="B329" s="2" t="s">
+        <v>686</v>
+      </c>
+      <c r="C329" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D329" s="3" t="s">
+        <v>687</v>
+      </c>
+      <c r="E329" s="2" t="s">
+        <v>625</v>
+      </c>
+      <c r="F329" s="8">
+        <v>6.2964000000000002</v>
+      </c>
+    </row>
+    <row r="330" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A330" s="7">
+        <v>8017834887952</v>
+      </c>
+      <c r="B330" s="2" t="s">
+        <v>688</v>
+      </c>
+      <c r="C330" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D330" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="E330" s="2" t="s">
+        <v>625</v>
+      </c>
+      <c r="F330" s="8">
+        <v>6.2964000000000002</v>
+      </c>
+    </row>
+    <row r="331" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A331" s="7">
+        <v>8017834887969</v>
+      </c>
+      <c r="B331" s="2" t="s">
+        <v>690</v>
+      </c>
+      <c r="C331" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D331" s="3" t="s">
+        <v>691</v>
+      </c>
+      <c r="E331" s="2" t="s">
+        <v>625</v>
+      </c>
+      <c r="F331" s="8">
+        <v>6.2964000000000002</v>
+      </c>
+    </row>
+    <row r="332" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A332" s="7">
+        <v>8017834887976</v>
+      </c>
+      <c r="B332" s="2" t="s">
+        <v>692</v>
+      </c>
+      <c r="C332" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D332" s="3" t="s">
+        <v>693</v>
+      </c>
+      <c r="E332" s="2" t="s">
+        <v>625</v>
+      </c>
+      <c r="F332" s="8">
+        <v>6.2964000000000002</v>
+      </c>
+    </row>
+    <row r="333" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A333" s="7">
+        <v>8017834887983</v>
+      </c>
+      <c r="B333" s="2" t="s">
+        <v>694</v>
+      </c>
+      <c r="C333" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D333" s="3" t="s">
+        <v>695</v>
+      </c>
+      <c r="E333" s="2" t="s">
+        <v>625</v>
+      </c>
+      <c r="F333" s="8">
+        <v>6.2964000000000002</v>
+      </c>
+    </row>
+    <row r="334" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A334" s="7">
+        <v>8017834887990</v>
+      </c>
+      <c r="B334" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="C334" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D334" s="3" t="s">
+        <v>697</v>
+      </c>
+      <c r="E334" s="2" t="s">
+        <v>625</v>
+      </c>
+      <c r="F334" s="8">
+        <v>6.2964000000000002</v>
+      </c>
+    </row>
+    <row r="335" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A335" s="7">
+        <v>8017834888003</v>
+      </c>
+      <c r="B335" s="2" t="s">
+        <v>698</v>
+      </c>
+      <c r="C335" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D335" s="3" t="s">
+        <v>699</v>
+      </c>
+      <c r="E335" s="2" t="s">
+        <v>625</v>
+      </c>
+      <c r="F335" s="8">
+        <v>6.2964000000000002</v>
+      </c>
+    </row>
+    <row r="336" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A336" s="7">
+        <v>8017834888010</v>
+      </c>
+      <c r="B336" s="2" t="s">
+        <v>700</v>
+      </c>
+      <c r="C336" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D336" s="3" t="s">
+        <v>701</v>
+      </c>
+      <c r="E336" s="2" t="s">
+        <v>625</v>
+      </c>
+      <c r="F336" s="8">
+        <v>6.2964000000000002</v>
+      </c>
+    </row>
+    <row r="337" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A337" s="7">
+        <v>8017834888027</v>
+      </c>
+      <c r="B337" s="2" t="s">
+        <v>702</v>
+      </c>
+      <c r="C337" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D337" s="3" t="s">
+        <v>703</v>
+      </c>
+      <c r="E337" s="2" t="s">
+        <v>625</v>
+      </c>
+      <c r="F337" s="8">
+        <v>6.2964000000000002</v>
+      </c>
+    </row>
+    <row r="338" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A338" s="7">
+        <v>8017834888034</v>
+      </c>
+      <c r="B338" s="2" t="s">
+        <v>704</v>
+      </c>
+      <c r="C338" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D338" s="3" t="s">
+        <v>705</v>
+      </c>
+      <c r="E338" s="2" t="s">
+        <v>625</v>
+      </c>
+      <c r="F338" s="8">
+        <v>6.2964000000000002</v>
+      </c>
+    </row>
+    <row r="339" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A339" s="7">
+        <v>8017834888041</v>
+      </c>
+      <c r="B339" s="2" t="s">
+        <v>706</v>
+      </c>
+      <c r="C339" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D339" s="3" t="s">
+        <v>707</v>
+      </c>
+      <c r="E339" s="2" t="s">
+        <v>625</v>
+      </c>
+      <c r="F339" s="8">
+        <v>6.2964000000000002</v>
+      </c>
+    </row>
+    <row r="340" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A340" s="7">
+        <v>8017834888058</v>
+      </c>
+      <c r="B340" s="2" t="s">
+        <v>708</v>
+      </c>
+      <c r="C340" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D340" s="3" t="s">
+        <v>709</v>
+      </c>
+      <c r="E340" s="2" t="s">
+        <v>625</v>
+      </c>
+      <c r="F340" s="8">
+        <v>6.2964000000000002</v>
+      </c>
+    </row>
+    <row r="341" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A341" s="7">
+        <v>8017834888065</v>
+      </c>
+      <c r="B341" s="2" t="s">
+        <v>710</v>
+      </c>
+      <c r="C341" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D341" s="3" t="s">
+        <v>711</v>
+      </c>
+      <c r="E341" s="2" t="s">
+        <v>625</v>
+      </c>
+      <c r="F341" s="8">
+        <v>6.2964000000000002</v>
+      </c>
+    </row>
+    <row r="342" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A342" s="7">
+        <v>8017834888072</v>
+      </c>
+      <c r="B342" s="2" t="s">
+        <v>712</v>
+      </c>
+      <c r="C342" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D342" s="3" t="s">
+        <v>713</v>
+      </c>
+      <c r="E342" s="2" t="s">
+        <v>625</v>
+      </c>
+      <c r="F342" s="8">
+        <v>6.2964000000000002</v>
+      </c>
+    </row>
+    <row r="343" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A343" s="7">
+        <v>8017834888089</v>
+      </c>
+      <c r="B343" s="2" t="s">
+        <v>714</v>
+      </c>
+      <c r="C343" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D343" s="3" t="s">
+        <v>715</v>
+      </c>
+      <c r="E343" s="2" t="s">
+        <v>625</v>
+      </c>
+      <c r="F343" s="8">
+        <v>6.2964000000000002</v>
+      </c>
+    </row>
+    <row r="344" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A344" s="7">
+        <v>8017834888096</v>
+      </c>
+      <c r="B344" s="2" t="s">
+        <v>716</v>
+      </c>
+      <c r="C344" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D344" s="3" t="s">
+        <v>717</v>
+      </c>
+      <c r="E344" s="2" t="s">
+        <v>625</v>
+      </c>
+      <c r="F344" s="8">
+        <v>6.2964000000000002</v>
+      </c>
+    </row>
+    <row r="345" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A345" s="7">
+        <v>8017834888102</v>
+      </c>
+      <c r="B345" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="C345" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D345" s="3" t="s">
+        <v>719</v>
+      </c>
+      <c r="E345" s="2" t="s">
+        <v>625</v>
+      </c>
+      <c r="F345" s="8">
+        <v>6.2964000000000002</v>
+      </c>
+    </row>
+    <row r="346" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A346" s="7">
+        <v>8017834888294</v>
+      </c>
+      <c r="B346" s="2" t="s">
+        <v>720</v>
+      </c>
+      <c r="C346" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D346" s="3" t="s">
+        <v>721</v>
+      </c>
+      <c r="E346" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="F346" s="8">
+        <v>2.9916</v>
+      </c>
+    </row>
+    <row r="347" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A347" s="7">
+        <v>8017834888300</v>
+      </c>
+      <c r="B347" s="2" t="s">
+        <v>722</v>
+      </c>
+      <c r="C347" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D347" s="3" t="s">
+        <v>723</v>
+      </c>
+      <c r="E347" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="F347" s="8">
+        <v>2.9916</v>
+      </c>
+    </row>
+    <row r="348" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A348" s="7">
+        <v>8017834888348</v>
+      </c>
+      <c r="B348" s="2" t="s">
+        <v>724</v>
+      </c>
+      <c r="C348" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D348" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="E348" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="F348" s="8">
+        <v>6.8796000000000008</v>
+      </c>
+    </row>
+    <row r="349" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A349" s="7">
+        <v>8017834888683</v>
+      </c>
+      <c r="B349" s="2" t="s">
+        <v>726</v>
+      </c>
+      <c r="C349" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D349" s="3" t="s">
+        <v>727</v>
+      </c>
+      <c r="E349" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="F349" s="8">
+        <v>14.9796</v>
+      </c>
+    </row>
+    <row r="350" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A350" s="7">
+        <v>8017834890044</v>
+      </c>
+      <c r="B350" s="2" t="s">
+        <v>728</v>
+      </c>
+      <c r="C350" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D350" s="3" t="s">
+        <v>729</v>
+      </c>
+      <c r="E350" s="2" t="s">
+        <v>529</v>
+      </c>
+      <c r="F350" s="8">
+        <v>6.2964000000000002</v>
+      </c>
+    </row>
+    <row r="351" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A351" s="7">
+        <v>8017834890051</v>
+      </c>
+      <c r="B351" s="2" t="s">
+        <v>730</v>
+      </c>
+      <c r="C351" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D351" s="3" t="s">
+        <v>731</v>
+      </c>
+      <c r="E351" s="2" t="s">
+        <v>529</v>
+      </c>
+      <c r="F351" s="8">
+        <v>6.2964000000000002</v>
+      </c>
+    </row>
+    <row r="352" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A352" s="7">
+        <v>8017834890068</v>
+      </c>
+      <c r="B352" s="2" t="s">
+        <v>732</v>
+      </c>
+      <c r="C352" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D352" s="3" t="s">
+        <v>733</v>
+      </c>
+      <c r="E352" s="2" t="s">
+        <v>529</v>
+      </c>
+      <c r="F352" s="8">
+        <v>6.2964000000000002</v>
+      </c>
+    </row>
+    <row r="353" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A353" s="7">
+        <v>8017834890280</v>
+      </c>
+      <c r="B353" s="2" t="s">
+        <v>734</v>
+      </c>
+      <c r="C353" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D353" s="3" t="s">
+        <v>735</v>
+      </c>
+      <c r="E353" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="F353" s="8">
+        <v>4.4928000000000008</v>
+      </c>
+    </row>
+    <row r="354" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A354" s="7">
+        <v>8017834890297</v>
+      </c>
+      <c r="B354" s="2" t="s">
+        <v>736</v>
+      </c>
+      <c r="C354" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D354" s="3" t="s">
+        <v>737</v>
+      </c>
+      <c r="E354" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="F354" s="8">
+        <v>4.4928000000000008</v>
+      </c>
+    </row>
+    <row r="355" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A355" s="7">
+        <v>8017834890303</v>
+      </c>
+      <c r="B355" s="2" t="s">
+        <v>738</v>
+      </c>
+      <c r="C355" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D355" s="3" t="s">
+        <v>739</v>
+      </c>
+      <c r="E355" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="F355" s="8">
+        <v>4.4928000000000008</v>
+      </c>
+    </row>
+    <row r="356" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A356" s="7">
+        <v>8017834890310</v>
+      </c>
+      <c r="B356" s="2" t="s">
+        <v>740</v>
+      </c>
+      <c r="C356" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D356" s="3" t="s">
+        <v>741</v>
+      </c>
+      <c r="E356" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="F356" s="8">
+        <v>4.4928000000000008</v>
+      </c>
+    </row>
+    <row r="357" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A357" s="7">
+        <v>8017834890327</v>
+      </c>
+      <c r="B357" s="2" t="s">
+        <v>742</v>
+      </c>
+      <c r="C357" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D357" s="3" t="s">
+        <v>743</v>
+      </c>
+      <c r="E357" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="F357" s="8">
+        <v>4.4928000000000008</v>
+      </c>
+    </row>
+    <row r="358" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A358" s="7">
+        <v>8017834890334</v>
+      </c>
+      <c r="B358" s="2" t="s">
+        <v>744</v>
+      </c>
+      <c r="C358" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D358" s="3" t="s">
+        <v>745</v>
+      </c>
+      <c r="E358" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="F358" s="8">
+        <v>4.4928000000000008</v>
+      </c>
+    </row>
+    <row r="359" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A359" s="7">
+        <v>8017834890341</v>
+      </c>
+      <c r="B359" s="2" t="s">
+        <v>746</v>
+      </c>
+      <c r="C359" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D359" s="3" t="s">
+        <v>747</v>
+      </c>
+      <c r="E359" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="F359" s="8">
+        <v>4.4928000000000008</v>
+      </c>
+    </row>
+    <row r="360" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A360" s="7">
+        <v>8017834890358</v>
+      </c>
+      <c r="B360" s="2" t="s">
+        <v>748</v>
+      </c>
+      <c r="C360" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D360" s="3" t="s">
+        <v>749</v>
+      </c>
+      <c r="E360" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="F360" s="8">
+        <v>4.4928000000000008</v>
+      </c>
+    </row>
+    <row r="361" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A361" s="7">
+        <v>8017834890365</v>
+      </c>
+      <c r="B361" s="2" t="s">
+        <v>750</v>
+      </c>
+      <c r="C361" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D361" s="3" t="s">
+        <v>751</v>
+      </c>
+      <c r="E361" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="F361" s="8">
+        <v>4.4928000000000008</v>
+      </c>
+    </row>
+    <row r="362" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A362" s="7">
+        <v>8017834890488</v>
+      </c>
+      <c r="B362" s="2" t="s">
+        <v>752</v>
+      </c>
+      <c r="C362" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D362" s="3" t="s">
+        <v>753</v>
+      </c>
+      <c r="E362" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="F362" s="8">
+        <v>7.9379999999999997</v>
+      </c>
+    </row>
+    <row r="363" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A363" s="7">
+        <v>8017834890495</v>
+      </c>
+      <c r="B363" s="2" t="s">
+        <v>754</v>
+      </c>
+      <c r="C363" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D363" s="3" t="s">
+        <v>755</v>
+      </c>
+      <c r="E363" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="F363" s="8">
+        <v>7.9379999999999997</v>
+      </c>
+    </row>
+    <row r="364" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A364" s="7">
+        <v>8017834890501</v>
+      </c>
+      <c r="B364" s="2" t="s">
+        <v>756</v>
+      </c>
+      <c r="C364" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D364" s="3" t="s">
+        <v>757</v>
+      </c>
+      <c r="E364" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="F364" s="8">
+        <v>7.9379999999999997</v>
+      </c>
+    </row>
+    <row r="365" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A365" s="7">
+        <v>8017834890518</v>
+      </c>
+      <c r="B365" s="2" t="s">
+        <v>758</v>
+      </c>
+      <c r="C365" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D365" s="3" t="s">
+        <v>759</v>
+      </c>
+      <c r="E365" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="F365" s="8">
+        <v>7.9379999999999997</v>
+      </c>
+    </row>
+    <row r="366" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A366" s="7">
+        <v>8017834890525</v>
+      </c>
+      <c r="B366" s="2" t="s">
+        <v>760</v>
+      </c>
+      <c r="C366" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D366" s="3" t="s">
+        <v>761</v>
+      </c>
+      <c r="E366" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="F366" s="8">
+        <v>7.9379999999999997</v>
+      </c>
+    </row>
+    <row r="367" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A367" s="7">
+        <v>8017834890532</v>
+      </c>
+      <c r="B367" s="2" t="s">
+        <v>762</v>
+      </c>
+      <c r="C367" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D367" s="3" t="s">
+        <v>763</v>
+      </c>
+      <c r="E367" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="F367" s="8">
+        <v>7.9379999999999997</v>
+      </c>
+    </row>
+    <row r="368" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A368" s="7">
+        <v>8017834890549</v>
+      </c>
+      <c r="B368" s="2" t="s">
+        <v>764</v>
+      </c>
+      <c r="C368" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D368" s="3" t="s">
+        <v>765</v>
+      </c>
+      <c r="E368" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="F368" s="8">
+        <v>7.9379999999999997</v>
+      </c>
+    </row>
+    <row r="369" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A369" s="7">
+        <v>8017834890556</v>
+      </c>
+      <c r="B369" s="2" t="s">
+        <v>766</v>
+      </c>
+      <c r="C369" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D369" s="3" t="s">
+        <v>767</v>
+      </c>
+      <c r="E369" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="F369" s="8">
+        <v>7.9379999999999997</v>
+      </c>
+    </row>
+    <row r="370" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A370" s="7">
+        <v>8017834890563</v>
+      </c>
+      <c r="B370" s="2" t="s">
+        <v>768</v>
+      </c>
+      <c r="C370" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D370" s="3" t="s">
+        <v>769</v>
+      </c>
+      <c r="E370" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="F370" s="8">
+        <v>7.9379999999999997</v>
+      </c>
+    </row>
+    <row r="371" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A371" s="7">
+        <v>8017834890570</v>
+      </c>
+      <c r="B371" s="2" t="s">
+        <v>770</v>
+      </c>
+      <c r="C371" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D371" s="3" t="s">
+        <v>771</v>
+      </c>
+      <c r="E371" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="F371" s="8">
+        <v>7.9379999999999997</v>
+      </c>
+    </row>
+    <row r="372" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A372" s="7">
+        <v>8017834890587</v>
+      </c>
+      <c r="B372" s="2" t="s">
+        <v>772</v>
+      </c>
+      <c r="C372" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D372" s="3" t="s">
+        <v>773</v>
+      </c>
+      <c r="E372" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="F372" s="8">
+        <v>7.9379999999999997</v>
+      </c>
+    </row>
+    <row r="373" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A373" s="7">
+        <v>8017834890594</v>
+      </c>
+      <c r="B373" s="2" t="s">
+        <v>774</v>
+      </c>
+      <c r="C373" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D373" s="3" t="s">
+        <v>775</v>
+      </c>
+      <c r="E373" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="F373" s="8">
+        <v>7.9379999999999997</v>
+      </c>
+    </row>
+    <row r="374" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A374" s="7">
+        <v>8017834891812</v>
+      </c>
+      <c r="B374" s="2" t="s">
+        <v>776</v>
+      </c>
+      <c r="C374" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D374" s="3" t="s">
+        <v>777</v>
+      </c>
+      <c r="E374" s="2" t="s">
+        <v>526</v>
+      </c>
+      <c r="F374" s="8">
+        <v>8.3808000000000007</v>
+      </c>
+    </row>
+    <row r="375" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A375" s="7">
+        <v>8017834891829</v>
+      </c>
+      <c r="B375" s="2" t="s">
+        <v>778</v>
+      </c>
+      <c r="C375" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D375" s="3" t="s">
+        <v>779</v>
+      </c>
+      <c r="E375" s="2" t="s">
+        <v>526</v>
+      </c>
+      <c r="F375" s="8">
+        <v>8.3808000000000007</v>
+      </c>
+    </row>
+    <row r="376" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A376" s="7">
+        <v>8017834893458</v>
+      </c>
+      <c r="B376" s="2" t="s">
+        <v>780</v>
+      </c>
+      <c r="C376" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D376" s="3" t="s">
+        <v>781</v>
+      </c>
+      <c r="E376" s="2" t="s">
+        <v>429</v>
+      </c>
+      <c r="F376" s="8">
+        <v>9.1259999999999994</v>
+      </c>
+    </row>
+    <row r="377" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A377" s="7">
+        <v>8017834893687</v>
+      </c>
+      <c r="B377" s="2" t="s">
+        <v>782</v>
+      </c>
+      <c r="C377" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D377" s="3" t="s">
+        <v>783</v>
+      </c>
+      <c r="E377" s="2" t="s">
+        <v>625</v>
+      </c>
+      <c r="F377" s="8">
+        <v>6.2964000000000002</v>
+      </c>
+    </row>
+    <row r="378" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A378" s="7">
+        <v>8017834893700</v>
+      </c>
+      <c r="B378" s="2" t="s">
+        <v>784</v>
+      </c>
+      <c r="C378" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D378" s="3" t="s">
+        <v>785</v>
+      </c>
+      <c r="E378" s="2" t="s">
+        <v>625</v>
+      </c>
+      <c r="F378" s="8">
+        <v>6.2964000000000002</v>
+      </c>
+    </row>
+    <row r="379" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A379" s="7">
+        <v>8017834893717</v>
+      </c>
+      <c r="B379" s="2" t="s">
+        <v>786</v>
+      </c>
+      <c r="C379" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D379" s="3" t="s">
+        <v>787</v>
+      </c>
+      <c r="E379" s="2" t="s">
+        <v>625</v>
+      </c>
+      <c r="F379" s="8">
+        <v>6.2964000000000002</v>
+      </c>
+    </row>
+    <row r="380" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A380" s="7">
+        <v>8017834893724</v>
+      </c>
+      <c r="B380" s="2" t="s">
+        <v>788</v>
+      </c>
+      <c r="C380" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D380" s="3" t="s">
+        <v>789</v>
+      </c>
+      <c r="E380" s="2" t="s">
+        <v>625</v>
+      </c>
+      <c r="F380" s="8">
+        <v>6.2964000000000002</v>
+      </c>
+    </row>
+    <row r="381" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A381" s="7">
+        <v>8017834893731</v>
+      </c>
+      <c r="B381" s="2" t="s">
+        <v>790</v>
+      </c>
+      <c r="C381" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D381" s="3" t="s">
+        <v>791</v>
+      </c>
+      <c r="E381" s="2" t="s">
+        <v>625</v>
+      </c>
+      <c r="F381" s="8">
+        <v>6.2964000000000002</v>
+      </c>
+    </row>
+    <row r="382" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A382" s="7">
+        <v>8017834893748</v>
+      </c>
+      <c r="B382" s="2" t="s">
+        <v>792</v>
+      </c>
+      <c r="C382" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D382" s="3" t="s">
+        <v>793</v>
+      </c>
+      <c r="E382" s="2" t="s">
+        <v>625</v>
+      </c>
+      <c r="F382" s="8">
+        <v>6.2964000000000002</v>
+      </c>
+    </row>
+    <row r="383" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A383" s="7">
+        <v>8017834893755</v>
+      </c>
+      <c r="B383" s="2" t="s">
+        <v>794</v>
+      </c>
+      <c r="C383" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D383" s="3" t="s">
+        <v>795</v>
+      </c>
+      <c r="E383" s="2" t="s">
+        <v>625</v>
+      </c>
+      <c r="F383" s="8">
+        <v>6.2964000000000002</v>
+      </c>
+    </row>
+    <row r="384" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A384" s="7">
+        <v>8017834893762</v>
+      </c>
+      <c r="B384" s="2" t="s">
+        <v>796</v>
+      </c>
+      <c r="C384" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D384" s="3" t="s">
+        <v>797</v>
+      </c>
+      <c r="E384" s="2" t="s">
+        <v>625</v>
+      </c>
+      <c r="F384" s="8">
+        <v>6.2964000000000002</v>
+      </c>
+    </row>
+    <row r="385" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A385" s="7">
+        <v>8017834893779</v>
+      </c>
+      <c r="B385" s="2" t="s">
+        <v>798</v>
+      </c>
+      <c r="C385" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D385" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="E385" s="2" t="s">
+        <v>625</v>
+      </c>
+      <c r="F385" s="8">
+        <v>6.2964000000000002</v>
+      </c>
+    </row>
+    <row r="386" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A386" s="7">
+        <v>8017834893786</v>
+      </c>
+      <c r="B386" s="2" t="s">
+        <v>800</v>
+      </c>
+      <c r="C386" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D386" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="E386" s="2" t="s">
+        <v>625</v>
+      </c>
+      <c r="F386" s="8">
+        <v>6.2964000000000002</v>
+      </c>
+    </row>
+    <row r="387" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A387" s="7">
+        <v>8017834893793</v>
+      </c>
+      <c r="B387" s="2" t="s">
+        <v>802</v>
+      </c>
+      <c r="C387" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D387" s="3" t="s">
+        <v>803</v>
+      </c>
+      <c r="E387" s="2" t="s">
+        <v>625</v>
+      </c>
+      <c r="F387" s="8">
+        <v>6.2964000000000002</v>
+      </c>
+    </row>
+    <row r="388" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A388" s="7">
+        <v>8017834893809</v>
+      </c>
+      <c r="B388" s="2" t="s">
+        <v>804</v>
+      </c>
+      <c r="C388" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D388" s="3" t="s">
+        <v>805</v>
+      </c>
+      <c r="E388" s="2" t="s">
+        <v>625</v>
+      </c>
+      <c r="F388" s="8">
+        <v>6.2964000000000002</v>
+      </c>
+    </row>
+    <row r="389" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A389" s="7">
+        <v>8017834893922</v>
+      </c>
+      <c r="B389" s="2" t="s">
+        <v>806</v>
+      </c>
+      <c r="C389" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D389" s="3" t="s">
+        <v>807</v>
+      </c>
+      <c r="E389" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="F389" s="8">
+        <v>2.9916</v>
+      </c>
+    </row>
+    <row r="390" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A390" s="7">
+        <v>8017834894264</v>
+      </c>
+      <c r="B390" s="2" t="s">
+        <v>808</v>
+      </c>
+      <c r="C390" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D390" s="3" t="s">
+        <v>809</v>
+      </c>
+      <c r="E390" s="2" t="s">
+        <v>505</v>
+      </c>
+      <c r="F390" s="8">
+        <v>7.9379999999999997</v>
+      </c>
+    </row>
+    <row r="391" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A391" s="7">
+        <v>8017834894271</v>
+      </c>
+      <c r="B391" s="2" t="s">
+        <v>810</v>
+      </c>
+      <c r="C391" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D391" s="3" t="s">
+        <v>812</v>
+      </c>
+      <c r="E391" s="2" t="s">
+        <v>811</v>
+      </c>
+      <c r="F391" s="8">
+        <v>7.4843999999999999</v>
+      </c>
+    </row>
+    <row r="392" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A392" s="7">
+        <v>8017834894288</v>
+      </c>
+      <c r="B392" s="2" t="s">
+        <v>813</v>
+      </c>
+      <c r="C392" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D392" s="3" t="s">
+        <v>814</v>
+      </c>
+      <c r="E392" s="2" t="s">
+        <v>811</v>
+      </c>
+      <c r="F392" s="8">
+        <v>7.4843999999999999</v>
+      </c>
+    </row>
+    <row r="393" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A393" s="7">
+        <v>8017834894295</v>
+      </c>
+      <c r="B393" s="2" t="s">
+        <v>815</v>
+      </c>
+      <c r="C393" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D393" s="3" t="s">
+        <v>816</v>
+      </c>
+      <c r="E393" s="2" t="s">
+        <v>811</v>
+      </c>
+      <c r="F393" s="8">
+        <v>7.4843999999999999</v>
+      </c>
+    </row>
+    <row r="394" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A394" s="7">
+        <v>8017834894301</v>
+      </c>
+      <c r="B394" s="2" t="s">
+        <v>817</v>
+      </c>
+      <c r="C394" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D394" s="3" t="s">
+        <v>818</v>
+      </c>
+      <c r="E394" s="2" t="s">
+        <v>603</v>
+      </c>
+      <c r="F394" s="8">
+        <v>7.7868000000000004</v>
+      </c>
+    </row>
+    <row r="395" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A395" s="7">
+        <v>8017834896138</v>
+      </c>
+      <c r="B395" s="2" t="s">
+        <v>819</v>
+      </c>
+      <c r="C395" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D395" s="3" t="s">
+        <v>820</v>
+      </c>
+      <c r="E395" s="2" t="s">
+        <v>655</v>
+      </c>
+      <c r="F395" s="8">
+        <v>14.677200000000001</v>
+      </c>
+    </row>
+    <row r="396" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A396" s="7">
+        <v>8017834896343</v>
+      </c>
+      <c r="B396" s="2" t="s">
+        <v>821</v>
+      </c>
+      <c r="C396" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D396" s="3" t="s">
+        <v>822</v>
+      </c>
+      <c r="E396" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F396" s="8">
+        <v>7.3440000000000003</v>
+      </c>
+    </row>
+    <row r="397" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A397" s="7">
+        <v>8017834896367</v>
+      </c>
+      <c r="B397" s="2" t="s">
+        <v>823</v>
+      </c>
+      <c r="C397" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D397" s="3" t="s">
+        <v>824</v>
+      </c>
+      <c r="E397" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F397" s="8">
+        <v>7.3440000000000003</v>
+      </c>
+    </row>
+    <row r="398" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A398" s="7">
+        <v>8017834896374</v>
+      </c>
+      <c r="B398" s="2" t="s">
+        <v>825</v>
+      </c>
+      <c r="C398" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D398" s="3" t="s">
+        <v>826</v>
+      </c>
+      <c r="E398" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F398" s="8">
+        <v>7.3440000000000003</v>
+      </c>
+    </row>
+    <row r="399" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A399" s="7">
+        <v>8017834896381</v>
+      </c>
+      <c r="B399" s="2" t="s">
+        <v>827</v>
+      </c>
+      <c r="C399" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D399" s="3" t="s">
+        <v>828</v>
+      </c>
+      <c r="E399" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F399" s="8">
+        <v>7.3440000000000003</v>
+      </c>
+    </row>
+    <row r="400" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A400" s="7">
+        <v>8017834896398</v>
+      </c>
+      <c r="B400" s="2" t="s">
+        <v>829</v>
+      </c>
+      <c r="C400" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D400" s="3" t="s">
+        <v>830</v>
+      </c>
+      <c r="E400" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F400" s="8">
+        <v>7.3440000000000003</v>
+      </c>
+    </row>
+    <row r="401" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A401" s="7">
+        <v>8017834896404</v>
+      </c>
+      <c r="B401" s="2" t="s">
+        <v>831</v>
+      </c>
+      <c r="C401" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D401" s="3" t="s">
+        <v>832</v>
+      </c>
+      <c r="E401" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F401" s="8">
+        <v>7.3440000000000003</v>
+      </c>
+    </row>
+    <row r="402" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A402" s="7">
+        <v>8017834896411</v>
+      </c>
+      <c r="B402" s="2" t="s">
+        <v>833</v>
+      </c>
+      <c r="C402" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D402" s="3" t="s">
+        <v>834</v>
+      </c>
+      <c r="E402" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F402" s="8">
+        <v>7.3440000000000003</v>
+      </c>
+    </row>
+    <row r="403" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A403" s="7">
+        <v>8017834896428</v>
+      </c>
+      <c r="B403" s="2" t="s">
+        <v>835</v>
+      </c>
+      <c r="C403" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D403" s="3" t="s">
+        <v>836</v>
+      </c>
+      <c r="E403" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F403" s="8">
+        <v>7.3440000000000003</v>
+      </c>
+    </row>
+    <row r="404" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A404" s="7">
+        <v>8017834896435</v>
+      </c>
+      <c r="B404" s="2" t="s">
+        <v>837</v>
+      </c>
+      <c r="C404" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D404" s="3" t="s">
+        <v>838</v>
+      </c>
+      <c r="E404" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F404" s="8">
+        <v>7.3440000000000003</v>
+      </c>
+    </row>
+    <row r="405" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A405" s="7">
+        <v>8017834896442</v>
+      </c>
+      <c r="B405" s="2" t="s">
+        <v>839</v>
+      </c>
+      <c r="C405" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D405" s="3" t="s">
+        <v>840</v>
+      </c>
+      <c r="E405" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F405" s="8">
+        <v>7.3440000000000003</v>
+      </c>
+    </row>
+    <row r="406" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A406" s="7">
+        <v>8017834896459</v>
+      </c>
+      <c r="B406" s="2" t="s">
+        <v>841</v>
+      </c>
+      <c r="C406" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D406" s="3" t="s">
+        <v>842</v>
+      </c>
+      <c r="E406" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F406" s="8">
+        <v>7.3440000000000003</v>
+      </c>
+    </row>
+    <row r="407" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A407" s="7">
+        <v>8017834896466</v>
+      </c>
+      <c r="B407" s="2" t="s">
+        <v>843</v>
+      </c>
+      <c r="C407" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D407" s="3" t="s">
+        <v>844</v>
+      </c>
+      <c r="E407" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F407" s="8">
+        <v>7.3440000000000003</v>
+      </c>
+    </row>
+    <row r="408" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A408" s="7">
+        <v>8017834896473</v>
+      </c>
+      <c r="B408" s="2" t="s">
+        <v>845</v>
+      </c>
+      <c r="C408" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D408" s="3" t="s">
+        <v>846</v>
+      </c>
+      <c r="E408" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F408" s="8">
+        <v>7.3440000000000003</v>
+      </c>
+    </row>
+    <row r="409" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A409" s="7">
+        <v>8017834896480</v>
+      </c>
+      <c r="B409" s="2" t="s">
+        <v>847</v>
+      </c>
+      <c r="C409" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D409" s="3" t="s">
+        <v>848</v>
+      </c>
+      <c r="E409" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="F409" s="8">
+        <v>7.3440000000000003</v>
+      </c>
+    </row>
+    <row r="410" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A410" s="7">
+        <v>8017834896626</v>
+      </c>
+      <c r="B410" s="2" t="s">
+        <v>849</v>
+      </c>
+      <c r="C410" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D410" s="3" t="s">
+        <v>851</v>
+      </c>
+      <c r="E410" s="2" t="s">
+        <v>850</v>
+      </c>
+      <c r="F410" s="8">
+        <v>7.9379999999999997</v>
+      </c>
+    </row>
+    <row r="411" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A411" s="7">
+        <v>8017834896633</v>
+      </c>
+      <c r="B411" s="2" t="s">
+        <v>852</v>
+      </c>
+      <c r="C411" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D411" s="3" t="s">
+        <v>853</v>
+      </c>
+      <c r="E411" s="2" t="s">
+        <v>850</v>
+      </c>
+      <c r="F411" s="8">
+        <v>7.9379999999999997</v>
+      </c>
+    </row>
+    <row r="412" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A412" s="7">
+        <v>8017834896640</v>
+      </c>
+      <c r="B412" s="2" t="s">
+        <v>854</v>
+      </c>
+      <c r="C412" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D412" s="3" t="s">
+        <v>855</v>
+      </c>
+      <c r="E412" s="2" t="s">
+        <v>850</v>
+      </c>
+      <c r="F412" s="8">
+        <v>7.9379999999999997</v>
+      </c>
+    </row>
+    <row r="413" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A413" s="7">
+        <v>8017834896657</v>
+      </c>
+      <c r="B413" s="2" t="s">
+        <v>856</v>
+      </c>
+      <c r="C413" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D413" s="3" t="s">
+        <v>857</v>
+      </c>
+      <c r="E413" s="2" t="s">
+        <v>850</v>
+      </c>
+      <c r="F413" s="8">
+        <v>7.9379999999999997</v>
+      </c>
+    </row>
+    <row r="414" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A414" s="7">
+        <v>8017834896664</v>
+      </c>
+      <c r="B414" s="2" t="s">
+        <v>858</v>
+      </c>
+      <c r="C414" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D414" s="3" t="s">
+        <v>859</v>
+      </c>
+      <c r="E414" s="2" t="s">
+        <v>850</v>
+      </c>
+      <c r="F414" s="8">
+        <v>7.9379999999999997</v>
+      </c>
+    </row>
+    <row r="415" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A415" s="7">
+        <v>8017834896671</v>
+      </c>
+      <c r="B415" s="2" t="s">
+        <v>860</v>
+      </c>
+      <c r="C415" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D415" s="3" t="s">
+        <v>861</v>
+      </c>
+      <c r="E415" s="2" t="s">
+        <v>850</v>
+      </c>
+      <c r="F415" s="8">
+        <v>7.9379999999999997</v>
+      </c>
+    </row>
+    <row r="416" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A416" s="7">
+        <v>8017834897418</v>
+      </c>
+      <c r="B416" s="2" t="s">
+        <v>862</v>
+      </c>
+      <c r="C416" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D416" s="3" t="s">
+        <v>863</v>
+      </c>
+      <c r="E416" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="F416" s="8">
+        <v>8.3808000000000007</v>
+      </c>
+    </row>
+    <row r="417" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A417" s="7">
+        <v>8017834898040</v>
+      </c>
+      <c r="B417" s="2" t="s">
+        <v>864</v>
+      </c>
+      <c r="C417" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D417" s="3" t="s">
+        <v>865</v>
+      </c>
+      <c r="E417" s="2" t="s">
+        <v>429</v>
+      </c>
+      <c r="F417" s="8">
+        <v>9.1259999999999994</v>
+      </c>
+    </row>
+    <row r="418" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A418" s="7">
+        <v>8017834898064</v>
+      </c>
+      <c r="B418" s="2" t="s">
+        <v>866</v>
+      </c>
+      <c r="C418" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D418" s="3" t="s">
+        <v>867</v>
+      </c>
+      <c r="E418" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="F418" s="8">
+        <v>5.9832000000000001</v>
+      </c>
+    </row>
+    <row r="419" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A419" s="7">
+        <v>8017834898071</v>
+      </c>
+      <c r="B419" s="2" t="s">
+        <v>868</v>
+      </c>
+      <c r="C419" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D419" s="3" t="s">
+        <v>869</v>
+      </c>
+      <c r="E419" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="F419" s="8">
+        <v>5.9832000000000001</v>
+      </c>
+    </row>
+    <row r="420" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A420" s="7">
+        <v>8017834898088</v>
+      </c>
+      <c r="B420" s="2" t="s">
+        <v>870</v>
+      </c>
+      <c r="C420" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D420" s="3" t="s">
+        <v>871</v>
+      </c>
+      <c r="E420" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="F420" s="8">
+        <v>6.2964000000000002</v>
+      </c>
+    </row>
+    <row r="421" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A421" s="7">
+        <v>8017834898095</v>
+      </c>
+      <c r="B421" s="2" t="s">
+        <v>872</v>
+      </c>
+      <c r="C421" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D421" s="3" t="s">
+        <v>873</v>
+      </c>
+      <c r="E421" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="F421" s="8">
+        <v>5.9832000000000001</v>
+      </c>
+    </row>
+    <row r="422" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A422" s="7">
+        <v>8017834898101</v>
+      </c>
+      <c r="B422" s="2" t="s">
+        <v>874</v>
+      </c>
+      <c r="C422" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D422" s="3" t="s">
+        <v>875</v>
+      </c>
+      <c r="E422" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="F422" s="8">
+        <v>7.7868000000000004</v>
+      </c>
+    </row>
+    <row r="423" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A423" s="7">
+        <v>8017834898118</v>
+      </c>
+      <c r="B423" s="2" t="s">
+        <v>876</v>
+      </c>
+      <c r="C423" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D423" s="3" t="s">
+        <v>877</v>
+      </c>
+      <c r="E423" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="F423" s="8">
+        <v>5.9832000000000001</v>
+      </c>
+    </row>
+    <row r="424" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A424" s="7">
+        <v>8017834898125</v>
+      </c>
+      <c r="B424" s="2" t="s">
+        <v>878</v>
+      </c>
+      <c r="C424" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D424" s="3" t="s">
+        <v>879</v>
+      </c>
+      <c r="E424" s="2" t="s">
+        <v>376</v>
+      </c>
+      <c r="F424" s="8">
+        <v>6.5988000000000007</v>
+      </c>
+    </row>
+    <row r="425" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A425" s="7">
+        <v>8017834898132</v>
+      </c>
+      <c r="B425" s="2" t="s">
+        <v>880</v>
+      </c>
+      <c r="C425" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D425" s="3" t="s">
+        <v>881</v>
+      </c>
+      <c r="E425" s="2" t="s">
+        <v>376</v>
+      </c>
+      <c r="F425" s="8">
+        <v>6.2964000000000002</v>
+      </c>
+    </row>
+    <row r="426" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A426" s="7">
+        <v>8017834898149</v>
+      </c>
+      <c r="B426" s="2" t="s">
+        <v>882</v>
+      </c>
+      <c r="C426" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D426" s="3" t="s">
+        <v>883</v>
+      </c>
+      <c r="E426" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="F426" s="8">
+        <v>5.9832000000000001</v>
+      </c>
+    </row>
+    <row r="427" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A427" s="7">
+        <v>8017834898156</v>
+      </c>
+      <c r="B427" s="2" t="s">
+        <v>884</v>
+      </c>
+      <c r="C427" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D427" s="3" t="s">
+        <v>885</v>
+      </c>
+      <c r="E427" s="2" t="s">
+        <v>314</v>
+      </c>
+      <c r="F427" s="8">
+        <v>7.7868000000000004</v>
+      </c>
+    </row>
+    <row r="428" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A428" s="7">
+        <v>8017834898163</v>
+      </c>
+      <c r="B428" s="2" t="s">
+        <v>886</v>
+      </c>
+      <c r="C428" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D428" s="3" t="s">
+        <v>887</v>
+      </c>
+      <c r="E428" s="2" t="s">
+        <v>314</v>
+      </c>
+      <c r="F428" s="8">
+        <v>5.9832000000000001</v>
+      </c>
+    </row>
+    <row r="429" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A429" s="7">
+        <v>8017834898170</v>
+      </c>
+      <c r="B429" s="2" t="s">
+        <v>888</v>
+      </c>
+      <c r="C429" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D429" s="3" t="s">
+        <v>889</v>
+      </c>
+      <c r="E429" s="2" t="s">
+        <v>376</v>
+      </c>
+      <c r="F429" s="8">
+        <v>6.2964000000000002</v>
+      </c>
+    </row>
+    <row r="430" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A430" s="7">
+        <v>8017834898187</v>
+      </c>
+      <c r="B430" s="2" t="s">
+        <v>890</v>
+      </c>
+      <c r="C430" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D430" s="3" t="s">
+        <v>891</v>
+      </c>
+      <c r="E430" s="2" t="s">
+        <v>376</v>
+      </c>
+      <c r="F430" s="8">
+        <v>6.2964000000000002</v>
+      </c>
+    </row>
+    <row r="431" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A431" s="7">
+        <v>8017834898194</v>
+      </c>
+      <c r="B431" s="2" t="s">
+        <v>892</v>
+      </c>
+      <c r="C431" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D431" s="3" t="s">
+        <v>893</v>
+      </c>
+      <c r="E431" s="2" t="s">
+        <v>376</v>
+      </c>
+      <c r="F431" s="8">
+        <v>6.2964000000000002</v>
+      </c>
+    </row>
+    <row r="432" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A432" s="7">
+        <v>8017834898200</v>
+      </c>
+      <c r="B432" s="2" t="s">
+        <v>894</v>
+      </c>
+      <c r="C432" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D432" s="3" t="s">
+        <v>895</v>
+      </c>
+      <c r="E432" s="2" t="s">
+        <v>376</v>
+      </c>
+      <c r="F432" s="8">
+        <v>6.5988000000000007</v>
+      </c>
+    </row>
+    <row r="433" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A433" s="7">
+        <v>8017834898293</v>
+      </c>
+      <c r="B433" s="2" t="s">
+        <v>896</v>
+      </c>
+      <c r="C433" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D433" s="3" t="s">
+        <v>897</v>
+      </c>
+      <c r="F433" s="8">
+        <v>6.2964000000000002</v>
+      </c>
+    </row>
+    <row r="434" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A434" s="7">
+        <v>8017834898309</v>
+      </c>
+      <c r="B434" s="2" t="s">
+        <v>898</v>
+      </c>
+      <c r="C434" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D434" s="3" t="s">
+        <v>899</v>
+      </c>
+      <c r="F434" s="8">
+        <v>6.8796000000000008</v>
+      </c>
+    </row>
+    <row r="435" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A435" s="7">
+        <v>8017834898316</v>
+      </c>
+      <c r="B435" s="2" t="s">
+        <v>900</v>
+      </c>
+      <c r="C435" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D435" s="3" t="s">
+        <v>901</v>
+      </c>
+      <c r="F435" s="8">
+        <v>7.192800000000001</v>
+      </c>
+    </row>
+    <row r="436" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A436" s="7">
+        <v>8017834898323</v>
+      </c>
+      <c r="B436" s="2" t="s">
+        <v>902</v>
+      </c>
+      <c r="C436" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D436" s="3" t="s">
+        <v>903</v>
+      </c>
+      <c r="F436" s="8">
+        <v>7.192800000000001</v>
+      </c>
+    </row>
+    <row r="437" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A437" s="7">
+        <v>8017834898330</v>
+      </c>
+      <c r="B437" s="2" t="s">
+        <v>904</v>
+      </c>
+      <c r="C437" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D437" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="F437" s="8">
+        <v>7.7868000000000004</v>
+      </c>
+    </row>
+    <row r="438" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A438" s="7">
+        <v>8017834898347</v>
+      </c>
+      <c r="B438" s="2" t="s">
+        <v>906</v>
+      </c>
+      <c r="C438" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D438" s="3" t="s">
+        <v>907</v>
+      </c>
+      <c r="F438" s="8">
+        <v>7.7868000000000004</v>
+      </c>
+    </row>
+    <row r="439" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A439" s="7">
+        <v>8017834898354</v>
+      </c>
+      <c r="B439" s="2" t="s">
+        <v>908</v>
+      </c>
+      <c r="C439" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D439" s="3" t="s">
+        <v>909</v>
+      </c>
+      <c r="F439" s="8">
+        <v>7.7868000000000004</v>
+      </c>
+    </row>
+    <row r="440" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A440" s="7">
+        <v>8017834898361</v>
+      </c>
+      <c r="B440" s="2" t="s">
+        <v>910</v>
+      </c>
+      <c r="C440" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D440" s="3" t="s">
+        <v>911</v>
+      </c>
+      <c r="F440" s="8">
+        <v>8.3808000000000007</v>
+      </c>
+    </row>
+    <row r="441" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A441" s="7">
+        <v>8017834898378</v>
+      </c>
+      <c r="B441" s="2" t="s">
+        <v>912</v>
+      </c>
+      <c r="C441" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D441" s="3" t="s">
+        <v>913</v>
+      </c>
+      <c r="F441" s="8">
+        <v>8.3808000000000007</v>
+      </c>
+    </row>
+    <row r="442" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A442" s="7">
+        <v>8017834898385</v>
+      </c>
+      <c r="B442" s="2" t="s">
+        <v>914</v>
+      </c>
+      <c r="C442" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D442" s="3" t="s">
+        <v>915</v>
+      </c>
+      <c r="F442" s="8">
+        <v>9.2880000000000003</v>
+      </c>
+    </row>
+    <row r="443" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A443" s="7">
+        <v>8017834898392</v>
+      </c>
+      <c r="B443" s="2" t="s">
+        <v>916</v>
+      </c>
+      <c r="C443" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D443" s="3" t="s">
+        <v>917</v>
+      </c>
+      <c r="F443" s="8">
+        <v>10.486800000000002</v>
+      </c>
+    </row>
+    <row r="444" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A444" s="7">
+        <v>8017834898408</v>
+      </c>
+      <c r="B444" s="2" t="s">
+        <v>918</v>
+      </c>
+      <c r="C444" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D444" s="3" t="s">
+        <v>919</v>
+      </c>
+      <c r="F444" s="8">
+        <v>10.486800000000002</v>
+      </c>
+    </row>
+    <row r="445" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A445" s="7">
+        <v>8017834898415</v>
+      </c>
+      <c r="B445" s="2" t="s">
+        <v>920</v>
+      </c>
+      <c r="C445" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D445" s="3" t="s">
+        <v>921</v>
+      </c>
+      <c r="F445" s="8">
+        <v>9.8820000000000014</v>
+      </c>
+    </row>
+    <row r="446" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A446" s="7">
+        <v>8017834898422</v>
+      </c>
+      <c r="B446" s="2" t="s">
+        <v>922</v>
+      </c>
+      <c r="C446" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D446" s="3" t="s">
+        <v>923</v>
+      </c>
+      <c r="F446" s="8">
+        <v>9.8820000000000014</v>
+      </c>
+    </row>
+    <row r="447" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A447" s="7">
+        <v>8017834898439</v>
+      </c>
+      <c r="B447" s="2" t="s">
+        <v>924</v>
+      </c>
+      <c r="C447" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D447" s="3" t="s">
+        <v>925</v>
+      </c>
+      <c r="F447" s="8">
+        <v>11.0916</v>
+      </c>
+    </row>
+    <row r="448" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A448" s="7">
+        <v>8017834898446</v>
+      </c>
+      <c r="B448" s="2" t="s">
+        <v>926</v>
+      </c>
+      <c r="C448" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D448" s="3" t="s">
+        <v>927</v>
+      </c>
+      <c r="F448" s="8">
+        <v>11.0916</v>
+      </c>
+    </row>
+    <row r="449" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A449" s="7">
+        <v>8017834898453</v>
+      </c>
+      <c r="B449" s="2" t="s">
+        <v>928</v>
+      </c>
+      <c r="C449" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D449" s="3" t="s">
+        <v>929</v>
+      </c>
+      <c r="F449" s="8">
+        <v>9.2880000000000003</v>
+      </c>
+    </row>
+    <row r="450" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A450" s="7">
+        <v>8017834898460</v>
+      </c>
+      <c r="B450" s="2" t="s">
+        <v>930</v>
+      </c>
+      <c r="C450" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D450" s="3" t="s">
+        <v>931</v>
+      </c>
+      <c r="F450" s="8">
+        <v>11.0916</v>
+      </c>
+    </row>
+    <row r="451" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A451" s="7">
+        <v>8017834898545</v>
+      </c>
+      <c r="B451" s="2" t="s">
+        <v>932</v>
+      </c>
+      <c r="C451" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D451" s="3" t="s">
+        <v>933</v>
+      </c>
+      <c r="E451" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="F451" s="8">
+        <v>5.9832000000000001</v>
+      </c>
+    </row>
+    <row r="452" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A452" s="7">
+        <v>8017834898699</v>
+      </c>
+      <c r="B452" s="2" t="s">
+        <v>934</v>
+      </c>
+      <c r="C452" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D452" s="3" t="s">
+        <v>935</v>
+      </c>
+      <c r="E452" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="F452" s="8">
+        <v>5.9832000000000001</v>
+      </c>
+    </row>
+    <row r="453" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A453" s="7">
+        <v>8017834898705</v>
+      </c>
+      <c r="B453" s="2" t="s">
+        <v>936</v>
+      </c>
+      <c r="C453" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D453" s="3" t="s">
+        <v>937</v>
+      </c>
+      <c r="E453" s="2" t="s">
+        <v>314</v>
+      </c>
+      <c r="F453" s="8">
+        <v>5.9832000000000001</v>
+      </c>
+    </row>
+    <row r="454" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A454" s="7">
+        <v>8017834898712</v>
+      </c>
+      <c r="B454" s="2" t="s">
+        <v>938</v>
+      </c>
+      <c r="C454" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D454" s="3" t="s">
+        <v>939</v>
+      </c>
+      <c r="E454" s="2" t="s">
+        <v>314</v>
+      </c>
+      <c r="F454" s="8">
+        <v>7.7868000000000004</v>
+      </c>
+    </row>
+    <row r="455" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A455" s="7">
+        <v>8017834898729</v>
+      </c>
+      <c r="B455" s="2" t="s">
+        <v>940</v>
+      </c>
+      <c r="C455" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D455" s="3" t="s">
+        <v>941</v>
+      </c>
+      <c r="E455" s="2" t="s">
+        <v>376</v>
+      </c>
+      <c r="F455" s="8">
+        <v>6.5988000000000007</v>
+      </c>
+    </row>
+    <row r="456" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A456" s="7">
+        <v>8017834898736</v>
+      </c>
+      <c r="B456" s="2" t="s">
+        <v>942</v>
+      </c>
+      <c r="C456" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D456" s="3" t="s">
+        <v>943</v>
+      </c>
+      <c r="E456" s="2" t="s">
+        <v>376</v>
+      </c>
+      <c r="F456" s="8">
+        <v>6.2964000000000002</v>
+      </c>
+    </row>
+    <row r="457" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A457" s="7">
+        <v>8017834898743</v>
+      </c>
+      <c r="B457" s="2" t="s">
+        <v>944</v>
+      </c>
+      <c r="C457" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D457" s="3" t="s">
+        <v>946</v>
+      </c>
+      <c r="E457" s="2" t="s">
+        <v>945</v>
+      </c>
+      <c r="F457" s="8">
+        <v>6.2964000000000002</v>
+      </c>
+    </row>
+    <row r="458" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A458" s="7">
+        <v>8017834898750</v>
+      </c>
+      <c r="B458" s="2" t="s">
+        <v>947</v>
+      </c>
+      <c r="C458" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D458" s="3" t="s">
+        <v>949</v>
+      </c>
+      <c r="E458" s="2" t="s">
+        <v>948</v>
+      </c>
+      <c r="F458" s="8">
+        <v>5.9832000000000001</v>
+      </c>
+    </row>
+    <row r="459" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A459" s="7">
+        <v>8017834898767</v>
+      </c>
+      <c r="B459" s="2" t="s">
+        <v>950</v>
+      </c>
+      <c r="C459" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D459" s="3" t="s">
+        <v>951</v>
+      </c>
+      <c r="E459" s="2" t="s">
+        <v>376</v>
+      </c>
+      <c r="F459" s="8">
+        <v>6.2964000000000002</v>
+      </c>
+    </row>
+    <row r="460" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A460" s="7">
+        <v>8017834898958</v>
+      </c>
+      <c r="B460" s="2" t="s">
+        <v>952</v>
+      </c>
+      <c r="C460" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D460" s="3" t="s">
+        <v>953</v>
+      </c>
+      <c r="E460" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="C57" s="2" t="s">
-[...35 lines deleted...]
-        <v>20.077200000000001</v>
+      <c r="F460" s="8">
+        <v>7.6356000000000011</v>
+      </c>
+    </row>
+    <row r="461" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A461" s="7">
+        <v>8017834899269</v>
+      </c>
+      <c r="B461" s="2" t="s">
+        <v>954</v>
+      </c>
+      <c r="C461" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D461" s="3" t="s">
+        <v>956</v>
+      </c>
+      <c r="E461" s="2" t="s">
+        <v>955</v>
+      </c>
+      <c r="F461" s="8">
+        <v>7.6356000000000011</v>
+      </c>
+    </row>
+    <row r="462" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A462" s="7">
+        <v>8017834899276</v>
+      </c>
+      <c r="B462" s="2" t="s">
+        <v>957</v>
+      </c>
+      <c r="C462" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D462" s="3" t="s">
+        <v>958</v>
+      </c>
+      <c r="E462" s="2" t="s">
+        <v>955</v>
+      </c>
+      <c r="F462" s="8">
+        <v>7.6356000000000011</v>
+      </c>
+    </row>
+    <row r="463" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A463" s="7">
+        <v>8017834899283</v>
+      </c>
+      <c r="B463" s="2" t="s">
+        <v>959</v>
+      </c>
+      <c r="C463" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D463" s="3" t="s">
+        <v>960</v>
+      </c>
+      <c r="E463" s="2" t="s">
+        <v>955</v>
+      </c>
+      <c r="F463" s="8">
+        <v>7.6356000000000011</v>
+      </c>
+    </row>
+    <row r="464" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A464" s="7">
+        <v>8017834899290</v>
+      </c>
+      <c r="B464" s="2" t="s">
+        <v>961</v>
+      </c>
+      <c r="C464" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D464" s="3" t="s">
+        <v>962</v>
+      </c>
+      <c r="E464" s="2" t="s">
+        <v>955</v>
+      </c>
+      <c r="F464" s="8">
+        <v>7.6356000000000011</v>
+      </c>
+    </row>
+    <row r="465" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A465" s="7">
+        <v>8017834899665</v>
+      </c>
+      <c r="B465" s="2" t="s">
+        <v>963</v>
+      </c>
+      <c r="C465" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D465" s="3" t="s">
+        <v>964</v>
+      </c>
+      <c r="E465" s="2" t="s">
+        <v>376</v>
+      </c>
+      <c r="F465" s="8">
+        <v>6.2964000000000002</v>
+      </c>
+    </row>
+    <row r="466" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A466" s="7">
+        <v>8017834899719</v>
+      </c>
+      <c r="B466" s="2" t="s">
+        <v>965</v>
+      </c>
+      <c r="C466" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D466" s="3" t="s">
+        <v>966</v>
+      </c>
+      <c r="E466" s="2" t="s">
+        <v>625</v>
+      </c>
+      <c r="F466" s="8">
+        <v>7.4843999999999999</v>
+      </c>
+    </row>
+    <row r="467" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A467" s="7">
+        <v>8017834899757</v>
+      </c>
+      <c r="B467" s="2" t="s">
+        <v>967</v>
+      </c>
+      <c r="C467" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D467" s="3" t="s">
+        <v>968</v>
+      </c>
+      <c r="E467" s="2" t="s">
+        <v>625</v>
+      </c>
+      <c r="F467" s="8">
+        <v>7.4843999999999999</v>
+      </c>
+    </row>
+    <row r="468" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A468" s="7">
+        <v>8017834899962</v>
+      </c>
+      <c r="B468" s="2" t="s">
+        <v>969</v>
+      </c>
+      <c r="C468" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D468" s="3" t="s">
+        <v>971</v>
+      </c>
+      <c r="E468" s="2" t="s">
+        <v>970</v>
+      </c>
+      <c r="F468" s="8">
+        <v>15.282000000000002</v>
+      </c>
+    </row>
+    <row r="469" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A469" s="7">
+        <v>8017834899986</v>
+      </c>
+      <c r="B469" s="2" t="s">
+        <v>972</v>
+      </c>
+      <c r="C469" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D469" s="3" t="s">
+        <v>973</v>
+      </c>
+      <c r="E469" s="2" t="s">
+        <v>970</v>
+      </c>
+      <c r="F469" s="8">
+        <v>15.282000000000002</v>
+      </c>
+    </row>
+    <row r="470" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A470" s="7">
+        <v>8017834899993</v>
+      </c>
+      <c r="B470" s="2" t="s">
+        <v>974</v>
+      </c>
+      <c r="C470" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D470" s="3" t="s">
+        <v>975</v>
+      </c>
+      <c r="E470" s="2" t="s">
+        <v>970</v>
+      </c>
+      <c r="F470" s="8">
+        <v>15.282000000000002</v>
+      </c>
+    </row>
+    <row r="471" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A471" s="7">
+        <v>8017834900002</v>
+      </c>
+      <c r="B471" s="2" t="s">
+        <v>976</v>
+      </c>
+      <c r="C471" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D471" s="3" t="s">
+        <v>977</v>
+      </c>
+      <c r="E471" s="2" t="s">
+        <v>970</v>
+      </c>
+      <c r="F471" s="8">
+        <v>15.282000000000002</v>
+      </c>
+    </row>
+    <row r="472" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A472" s="7">
+        <v>8017834900019</v>
+      </c>
+      <c r="B472" s="2" t="s">
+        <v>978</v>
+      </c>
+      <c r="C472" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D472" s="3" t="s">
+        <v>979</v>
+      </c>
+      <c r="E472" s="2" t="s">
+        <v>970</v>
+      </c>
+      <c r="F472" s="8">
+        <v>15.282000000000002</v>
+      </c>
+    </row>
+    <row r="473" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A473" s="7">
+        <v>8017834900026</v>
+      </c>
+      <c r="B473" s="2" t="s">
+        <v>980</v>
+      </c>
+      <c r="C473" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D473" s="3" t="s">
+        <v>981</v>
+      </c>
+      <c r="E473" s="2" t="s">
+        <v>970</v>
+      </c>
+      <c r="F473" s="8">
+        <v>15.282000000000002</v>
+      </c>
+    </row>
+    <row r="474" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A474" s="7">
+        <v>8017834900033</v>
+      </c>
+      <c r="B474" s="2" t="s">
+        <v>982</v>
+      </c>
+      <c r="C474" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D474" s="3" t="s">
+        <v>983</v>
+      </c>
+      <c r="E474" s="2" t="s">
+        <v>970</v>
+      </c>
+      <c r="F474" s="8">
+        <v>15.282000000000002</v>
+      </c>
+    </row>
+    <row r="475" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A475" s="7">
+        <v>8017834900040</v>
+      </c>
+      <c r="B475" s="2" t="s">
+        <v>984</v>
+      </c>
+      <c r="C475" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D475" s="3" t="s">
+        <v>985</v>
+      </c>
+      <c r="E475" s="2" t="s">
+        <v>970</v>
+      </c>
+      <c r="F475" s="8">
+        <v>15.282000000000002</v>
+      </c>
+    </row>
+    <row r="476" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A476" s="7">
+        <v>8017834900057</v>
+      </c>
+      <c r="B476" s="2" t="s">
+        <v>986</v>
+      </c>
+      <c r="C476" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D476" s="3" t="s">
+        <v>987</v>
+      </c>
+      <c r="E476" s="2" t="s">
+        <v>970</v>
+      </c>
+      <c r="F476" s="8">
+        <v>15.282000000000002</v>
+      </c>
+    </row>
+    <row r="477" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A477" s="7">
+        <v>8017834900064</v>
+      </c>
+      <c r="B477" s="2" t="s">
+        <v>988</v>
+      </c>
+      <c r="C477" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D477" s="3" t="s">
+        <v>989</v>
+      </c>
+      <c r="E477" s="2" t="s">
+        <v>970</v>
+      </c>
+      <c r="F477" s="8">
+        <v>15.282000000000002</v>
+      </c>
+    </row>
+    <row r="478" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A478" s="7">
+        <v>8017834900071</v>
+      </c>
+      <c r="B478" s="2" t="s">
+        <v>990</v>
+      </c>
+      <c r="C478" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D478" s="3" t="s">
+        <v>991</v>
+      </c>
+      <c r="E478" s="2" t="s">
+        <v>970</v>
+      </c>
+      <c r="F478" s="8">
+        <v>15.282000000000002</v>
+      </c>
+    </row>
+    <row r="479" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A479" s="7">
+        <v>8017834900088</v>
+      </c>
+      <c r="B479" s="2" t="s">
+        <v>992</v>
+      </c>
+      <c r="C479" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D479" s="3" t="s">
+        <v>993</v>
+      </c>
+      <c r="E479" s="2" t="s">
+        <v>970</v>
+      </c>
+      <c r="F479" s="8">
+        <v>15.282000000000002</v>
+      </c>
+    </row>
+    <row r="480" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A480" s="7">
+        <v>8017834900095</v>
+      </c>
+      <c r="B480" s="2" t="s">
+        <v>994</v>
+      </c>
+      <c r="C480" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D480" s="3" t="s">
+        <v>995</v>
+      </c>
+      <c r="E480" s="2" t="s">
+        <v>970</v>
+      </c>
+      <c r="F480" s="8">
+        <v>15.282000000000002</v>
+      </c>
+    </row>
+    <row r="481" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A481" s="7">
+        <v>8017834900101</v>
+      </c>
+      <c r="B481" s="2" t="s">
+        <v>996</v>
+      </c>
+      <c r="C481" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D481" s="3" t="s">
+        <v>997</v>
+      </c>
+      <c r="E481" s="2" t="s">
+        <v>970</v>
+      </c>
+      <c r="F481" s="8">
+        <v>15.282000000000002</v>
+      </c>
+    </row>
+    <row r="482" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A482" s="7">
+        <v>8017834900279</v>
+      </c>
+      <c r="B482" s="2" t="s">
+        <v>998</v>
+      </c>
+      <c r="C482" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D482" s="3" t="s">
+        <v>1000</v>
+      </c>
+      <c r="E482" s="2" t="s">
+        <v>999</v>
+      </c>
+      <c r="F482" s="8">
+        <v>9.8820000000000014</v>
+      </c>
+    </row>
+    <row r="483" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A483" s="7">
+        <v>8017834900293</v>
+      </c>
+      <c r="B483" s="2" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C483" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D483" s="3" t="s">
+        <v>1002</v>
+      </c>
+      <c r="E483" s="2" t="s">
+        <v>999</v>
+      </c>
+      <c r="F483" s="8">
+        <v>9.8820000000000014</v>
+      </c>
+    </row>
+    <row r="484" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A484" s="7">
+        <v>8017834900309</v>
+      </c>
+      <c r="B484" s="2" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C484" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D484" s="3" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E484" s="2" t="s">
+        <v>999</v>
+      </c>
+      <c r="F484" s="8">
+        <v>9.8820000000000014</v>
+      </c>
+    </row>
+    <row r="485" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A485" s="7">
+        <v>8017834900316</v>
+      </c>
+      <c r="B485" s="2" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C485" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D485" s="3" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E485" s="2" t="s">
+        <v>999</v>
+      </c>
+      <c r="F485" s="8">
+        <v>9.8820000000000014</v>
+      </c>
+    </row>
+    <row r="486" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A486" s="7">
+        <v>8017834900323</v>
+      </c>
+      <c r="B486" s="2" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C486" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D486" s="3" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E486" s="2" t="s">
+        <v>999</v>
+      </c>
+      <c r="F486" s="8">
+        <v>9.8820000000000014</v>
+      </c>
+    </row>
+    <row r="487" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A487" s="7">
+        <v>8017834900330</v>
+      </c>
+      <c r="B487" s="2" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C487" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D487" s="3" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E487" s="2" t="s">
+        <v>999</v>
+      </c>
+      <c r="F487" s="8">
+        <v>9.8820000000000014</v>
+      </c>
+    </row>
+    <row r="488" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A488" s="7">
+        <v>8017834900347</v>
+      </c>
+      <c r="B488" s="2" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C488" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D488" s="3" t="s">
+        <v>1012</v>
+      </c>
+      <c r="E488" s="2" t="s">
+        <v>999</v>
+      </c>
+      <c r="F488" s="8">
+        <v>9.8820000000000014</v>
+      </c>
+    </row>
+    <row r="489" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A489" s="7">
+        <v>8017834900354</v>
+      </c>
+      <c r="B489" s="2" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C489" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D489" s="3" t="s">
+        <v>1014</v>
+      </c>
+      <c r="E489" s="2" t="s">
+        <v>999</v>
+      </c>
+      <c r="F489" s="8">
+        <v>9.8820000000000014</v>
+      </c>
+    </row>
+    <row r="490" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A490" s="7">
+        <v>8017834900552</v>
+      </c>
+      <c r="B490" s="2" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C490" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D490" s="3" t="s">
+        <v>1017</v>
+      </c>
+      <c r="E490" s="2" t="s">
+        <v>1016</v>
+      </c>
+      <c r="F490" s="8">
+        <v>7.6356000000000011</v>
+      </c>
+    </row>
+    <row r="491" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A491" s="7">
+        <v>8017834901375</v>
+      </c>
+      <c r="B491" s="2" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C491" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D491" s="3" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E491" s="2" t="s">
+        <v>999</v>
+      </c>
+      <c r="F491" s="8">
+        <v>9.8820000000000014</v>
+      </c>
+    </row>
+    <row r="492" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A492" s="7">
+        <v>8017834901405</v>
+      </c>
+      <c r="B492" s="2" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C492" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D492" s="3" t="s">
+        <v>1021</v>
+      </c>
+      <c r="E492" s="2" t="s">
+        <v>999</v>
+      </c>
+      <c r="F492" s="8">
+        <v>9.8820000000000014</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Jimmy Choo</vt:lpstr>
+      <vt:lpstr>Diego Dalla Palma</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
-  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kelter</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
-  <cp:contentStatus/>
+  <dc:language>en-US</dc:language>
 </cp:coreProperties>
 </file>