--- v0 (2026-07-21)
+++ v1 (2026-10-21)
@@ -1,417 +1,1111 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
-  <workbookPr defaultThemeVersion="153222"/>
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+  <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Kelter International Pte Ltd\Derrick Ng - Viimart\Operation\Wholesale Price\New Lists\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="8835"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="10530" windowHeight="9210" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="Salvador Dali" sheetId="1" r:id="rId1"/>
+    <sheet name="RETAIL" sheetId="2" r:id="rId1"/>
+    <sheet name="PROFFESIONAL" sheetId="3" r:id="rId2"/>
+    <sheet name="TESTERS" sheetId="4" r:id="rId3"/>
   </sheets>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">PROFFESIONAL!$A$7:$F$56</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">RETAIL!$B$7:$G$84</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">TESTERS!$A$7:$E$75</definedName>
+  </definedNames>
   <calcPr calcId="152511"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="68">
-[...184 lines deleted...]
-    <t>Moq Eur15,000</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="586" uniqueCount="201">
+  <si>
+    <t>Description</t>
+  </si>
+  <si>
+    <t>Packaging</t>
+  </si>
+  <si>
+    <t>Size</t>
+  </si>
+  <si>
+    <t>PURE CLEANSING</t>
+  </si>
+  <si>
+    <t>CALMING CLEANSING MILK</t>
+  </si>
+  <si>
+    <t>bottle</t>
+  </si>
+  <si>
+    <t>200 ml</t>
+  </si>
+  <si>
+    <t>CALMING TONIC</t>
+  </si>
+  <si>
+    <t>CLARIFYING CLEANSING FOAM</t>
+  </si>
+  <si>
+    <t>tube</t>
+  </si>
+  <si>
+    <t>CLARIFYING TONIC</t>
+  </si>
+  <si>
+    <t>100 ml</t>
+  </si>
+  <si>
+    <t>REFINING PEELING</t>
+  </si>
+  <si>
+    <t>LIFTING PEELING POWDER</t>
+  </si>
+  <si>
+    <t>90 g</t>
+  </si>
+  <si>
+    <t>SKIN ENERGY</t>
+  </si>
+  <si>
+    <t>MOISTURE CREAM</t>
+  </si>
+  <si>
+    <t>jar</t>
+  </si>
+  <si>
+    <t>50 ml</t>
+  </si>
+  <si>
+    <t>MOISTURE CREAM RICH</t>
+  </si>
+  <si>
+    <t>AQUA RECHARGE GEL</t>
+  </si>
+  <si>
+    <t>MOISTURE EYE CREAM</t>
+  </si>
+  <si>
+    <t>15 ml</t>
+  </si>
+  <si>
+    <t>AQUA RECHARGE ESSENCE</t>
+  </si>
+  <si>
+    <t>bottle + pipette</t>
+  </si>
+  <si>
+    <t>40 ml</t>
+  </si>
+  <si>
+    <t>INTENSIVE NOURISHING NIGHT CREAM Dry to very dry skin</t>
+  </si>
+  <si>
+    <t>NOURISHING EYE CREAM</t>
+  </si>
+  <si>
+    <t>dispenser</t>
+  </si>
+  <si>
+    <t>30 ml</t>
+  </si>
+  <si>
+    <t>DELINING TINTED FLUID Natural bronze - SPF 10</t>
+  </si>
+  <si>
+    <t>JUVELIA NUTRI-RESTORE</t>
+  </si>
+  <si>
+    <t>NUTRI-RESTORE CREAM</t>
+  </si>
+  <si>
+    <t>NUTRI-RESTORE EYE CREAM</t>
+  </si>
+  <si>
+    <t>75 ml</t>
+  </si>
+  <si>
+    <t>SKIN SPECIALISTS</t>
+  </si>
+  <si>
+    <t>MOISTURE PLUS GEL MASK</t>
+  </si>
+  <si>
+    <t>SKIN NOVA SC SERUM</t>
+  </si>
+  <si>
+    <t>SKIN NOVA SC EYE SERUM</t>
+  </si>
+  <si>
+    <t>LIP FILLER &amp; BOOSTER</t>
+  </si>
+  <si>
+    <t>click-pen</t>
+  </si>
+  <si>
+    <t>4,2 ml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIRACLE BOOST ESSENCE </t>
+  </si>
+  <si>
+    <t>125 ml</t>
+  </si>
+  <si>
+    <t>MIRACLE SERUM FIRM &amp; HYDRATE</t>
+  </si>
+  <si>
+    <t>SUPERIOR MIRACLE CREAM</t>
+  </si>
+  <si>
+    <t>MIRACLE BEAUTY MASK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIRACLE EYE CREAM </t>
+  </si>
+  <si>
+    <t>applicator tube</t>
+  </si>
+  <si>
+    <t>20 ml</t>
+  </si>
+  <si>
+    <t>FASCIANISTA SKINNOVA BODY SERUM</t>
+  </si>
+  <si>
+    <t>FASCIANISTA SKINNOVA BODY CREAM</t>
+  </si>
+  <si>
+    <t>MASTER CARE</t>
+  </si>
+  <si>
+    <t>MASTERCREAM</t>
+  </si>
+  <si>
+    <t>MASTERCREAM EYE &amp; LIP</t>
+  </si>
+  <si>
+    <t>EXPRESS FIRMING &amp; SMOOTHING BIO-FLEECE MASK</t>
+  </si>
+  <si>
+    <t>sachets</t>
+  </si>
+  <si>
+    <t>5x 20ml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">REJUVEN® MEN </t>
+  </si>
+  <si>
+    <t>150 ml</t>
+  </si>
+  <si>
+    <t>REJUVEN® MEN After Shave Comforting &amp; Soothing Balm</t>
+  </si>
+  <si>
+    <t>REJUVEN® MEN Superior Overall Anti-Age Cream</t>
+  </si>
+  <si>
+    <t>REJUVEN® MEN Moisture Boost Shower &amp; Shampoo Gel</t>
+  </si>
+  <si>
+    <t>REJUVEN® MEN Deodorant 24h Effect</t>
+  </si>
+  <si>
+    <t>stick</t>
+  </si>
+  <si>
+    <t>BODY CARE</t>
+  </si>
+  <si>
+    <t>REFRESHING SHOWER GEL Daily Recreation</t>
+  </si>
+  <si>
+    <t>tottle</t>
+  </si>
+  <si>
+    <t>roll-on</t>
+  </si>
+  <si>
+    <t>24H DEODORANT</t>
+  </si>
+  <si>
+    <t>SUNSATION</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JUVENANCE® EPIGEN </t>
+  </si>
+  <si>
+    <t>JUVENANCE® EPIGEN LIFTING ANTI-WRINKLE DAY CREAM</t>
+  </si>
+  <si>
+    <t>JUVENANCE® EPIGEN LIFTING ANTI-WRINKLE NIGHT CREAM</t>
+  </si>
+  <si>
+    <t>JUVENANCE® EPIGEN LIFTING ANTI-WRINKLE SERUM FACE &amp; EYES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FASCIANISTA BODY SPECIALISTS </t>
+  </si>
+  <si>
+    <t>aerosol bottle</t>
+  </si>
+  <si>
+    <t>SKIN REJUVENATE NOURISHING</t>
+  </si>
+  <si>
+    <t>INTENSIVE NOURISHING DAY CREAM Dry to very dry skin</t>
+  </si>
+  <si>
+    <t>SKIN REJUVENATE DELINING</t>
+  </si>
+  <si>
+    <t>SKIN NOVA SC CELLULAR MOUSSE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RETINOL &amp; HYALURON CELL FLUID </t>
+  </si>
+  <si>
+    <t>SKIN SPECIALISTS - MIRACLE</t>
+  </si>
+  <si>
+    <t>REJUVEN® MEN Superior Care Global Anti-Age Eye Cream</t>
+  </si>
+  <si>
+    <t>SMOOTHING AND FIRMING BODY LOTION - Daily Adoration</t>
+  </si>
+  <si>
+    <t>RICH &amp; INTENSIVE BODY CARE CREAM - Luxury Adoration</t>
+  </si>
+  <si>
+    <t>CREAM DEODORANT - Daily Performance</t>
+  </si>
+  <si>
+    <t>cream-stick</t>
+  </si>
+  <si>
+    <t>VITALIZING MASSAGE OIL - Luxury Performance</t>
+  </si>
+  <si>
+    <t>SUPERIOR ANTI-AGE  CREAM SPF 30</t>
+  </si>
+  <si>
+    <t>SUPERIOR ANTI-AGE CREAM SPF 50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AFTER SUN SHOWER GEL </t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>set 5 sachet</t>
+  </si>
+  <si>
+    <t>5 x 4 ml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EXFOLIATING GUARANA MOUSSE </t>
+  </si>
+  <si>
+    <t>80 *</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JUVENANCE® EPIGEN LIFTING ANTI-WRINKLE 24H CREAM </t>
+  </si>
+  <si>
+    <t xml:space="preserve">JUVENANCE® EPIGEN LIFTING ANTI-WRINKLE EYE CREAM &amp; LASH CARE </t>
+  </si>
+  <si>
+    <t>63 *</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JUVENANCE® EPIGEN LIFTING ANTI-WRINKLE EYE Mask  </t>
+  </si>
+  <si>
+    <t>50 *</t>
+  </si>
+  <si>
+    <t>84 *</t>
+  </si>
+  <si>
+    <t>56 *</t>
+  </si>
+  <si>
+    <t>MASTER CARE ROSE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MASTERCREAM ROSE </t>
+  </si>
+  <si>
+    <t>MASTER ROSE EYE LIFTING SERUM</t>
+  </si>
+  <si>
+    <t>dropper</t>
+  </si>
+  <si>
+    <t>60 *</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SUPERIOR ANTI-AGE SELF TAN CREAM  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AFTER SUN TAN INTENSIFIER LOTION </t>
+  </si>
+  <si>
+    <t xml:space="preserve">PURE CLEANSING </t>
+  </si>
+  <si>
+    <t>400 ml</t>
+  </si>
+  <si>
+    <t>original size</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LIFTING PEELING POWDER </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SKIN ENERGY </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MOISTURE EYE CREAM </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AQUA RECHARGE GEL </t>
+  </si>
+  <si>
+    <t>professional size</t>
+  </si>
+  <si>
+    <t>INTENSIVE NOURISHING DAY CREAM Dry to very dry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NOURISHING EYE CREAM </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SKIN REJUVENATE DELINING </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SKIN NOVA SC SERUM </t>
+  </si>
+  <si>
+    <t>RETINOL &amp; HYALURON CELL FLUID</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIRACLE SERUM FIRM &amp; HYDRATE </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SUPERIOR MIRACLE CREAM </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIRACLE BEAUTY MASK </t>
+  </si>
+  <si>
+    <t>1x 20ml</t>
+  </si>
+  <si>
+    <t>sachet</t>
+  </si>
+  <si>
+    <t>REJUVEN® MEN Superior Overall Anti-Age Eye Cream</t>
+  </si>
+  <si>
+    <t>CABIN SPECIALITIES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">REJUVENATE SPECIAL Bamboo Powder </t>
+  </si>
+  <si>
+    <t>100 g</t>
+  </si>
+  <si>
+    <t xml:space="preserve">REJUVENATE SPECIAL De-Tox &amp; Avocado Oil </t>
+  </si>
+  <si>
+    <t>MASSAGE CREAM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PURE CELLULOSE MASK </t>
+  </si>
+  <si>
+    <t>pack of 10 masks</t>
+  </si>
+  <si>
+    <t>10 pieces</t>
+  </si>
+  <si>
+    <t>pack</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GOLDEN SPARKLE MASK </t>
+  </si>
+  <si>
+    <t>soft modellage mineral mask for professional use</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GOLD LEAF </t>
+  </si>
+  <si>
+    <t>Box à 25 pieces</t>
+  </si>
+  <si>
+    <t>25 pieces</t>
+  </si>
+  <si>
+    <t>leaf</t>
+  </si>
+  <si>
+    <t>PAMPERING ESSENCE to fragrance towels</t>
+  </si>
+  <si>
+    <t>bottle + dispenser</t>
+  </si>
+  <si>
+    <t xml:space="preserve">STIMULATING ESSENCE </t>
+  </si>
+  <si>
+    <t>RELAXING ESSENCE</t>
+  </si>
+  <si>
+    <t>GUARANA MOUSSE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AQUA RECHARGE ESSENCE </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SKIN REJUVENATE NOURISHING </t>
+  </si>
+  <si>
+    <t>INTENSIVE NOURISHING Night Cream</t>
+  </si>
+  <si>
+    <t>NOURISHING EYE Cream</t>
+  </si>
+  <si>
+    <t>JUVENANCE® EPIGEN LIFTING ANTI-WRINKLE 24H CREAM</t>
+  </si>
+  <si>
+    <t>JUVENANCE® EPIGEN LIFTING ANTI-WRINKLE EYE CREAM &amp; LASH CARE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JUVELIA NUTRI-RESTORE </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SKIN NOVA SC CELLULAR MOUSSE </t>
+  </si>
+  <si>
+    <t>MIRACLE BOOST ESSENCE</t>
+  </si>
+  <si>
+    <t>SUPERIOR MIRACLE MOISTURE CREAM (Availability May 2025)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MASTERCREAM  ROSE </t>
+  </si>
+  <si>
+    <t>REJUVEN® MEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SUPERIOR ANTI-AGE CREAM  SPF 30  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SUPERIOR ANTI-AGE CREAM SPF 50+ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AFTER SUN SHOWER GEL  </t>
+  </si>
+  <si>
+    <t>Collasome Beautifying Anti-Age Cream (available from June 2026)</t>
+  </si>
+  <si>
+    <t>Collasome Beautifying Anti-Age Essence (available from June 2026)</t>
+  </si>
+  <si>
+    <t>Collasome Beautifying Anti-Age Eye Cream (available from June 2026)</t>
+  </si>
+  <si>
+    <t>Vitamin C &amp; Niacinamide Cell Fluid (available from March 2026)</t>
+  </si>
+  <si>
+    <t>MIRACLE LINE FILLER &amp; HYALURON SERUM</t>
+  </si>
+  <si>
+    <t>CRYSTAL BALL &amp; STYLO SET</t>
+  </si>
+  <si>
+    <t>3 pieces</t>
+  </si>
+  <si>
+    <t>set</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bath Towel </t>
+  </si>
+  <si>
+    <t>100 x 150 cm</t>
+  </si>
+  <si>
+    <t>1 piece</t>
+  </si>
+  <si>
+    <t>towel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Towel for Cabin </t>
+  </si>
+  <si>
+    <t>50 x 100 cm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Guest Towl for Cabin </t>
+  </si>
+  <si>
+    <t>30 x 50 cm</t>
+  </si>
+  <si>
+    <t>Miracle Boost Extra Gentle Brush</t>
+  </si>
+  <si>
+    <t>brush</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Soft Application Brush </t>
+  </si>
+  <si>
+    <t>for Cream and Mask</t>
+  </si>
+  <si>
+    <t>in cardboard box</t>
+  </si>
+  <si>
+    <t>CABIN / TREATMENT TOOLS</t>
+  </si>
+  <si>
+    <t>75ml</t>
+  </si>
+  <si>
+    <t>125ml</t>
+  </si>
+  <si>
+    <t>20ml</t>
+  </si>
+  <si>
+    <t>50ml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SUPERIOR MIRACLE GLOW UP LIGHT CREAM </t>
+  </si>
+  <si>
+    <t>Juvena</t>
+  </si>
+  <si>
+    <t>Exw Europe</t>
+  </si>
+  <si>
+    <t>Lead Time: 3-5 weeks</t>
+  </si>
+  <si>
+    <t>Moq Eur20,000</t>
+  </si>
+  <si>
+    <t>Ref</t>
+  </si>
+  <si>
+    <t>Qty/Pack</t>
+  </si>
+  <si>
+    <t>Cost (eur)</t>
   </si>
   <si>
     <t>Ean</t>
   </si>
   <si>
-    <t>Ref</t>
-[...11 lines deleted...]
-    <t>Cost (eur)</t>
+    <t xml:space="preserve">Ref </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="1">
-    <numFmt numFmtId="167" formatCode="[$€-2]\ #,##0.00"/>
+  <numFmts count="4">
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="&quot;€&quot;\ #,##0.00"/>
+    <numFmt numFmtId="166" formatCode="_-[$€-2]\ * #,##0.00_-;\-[$€-2]\ * #,##0.00_-;_-[$€-2]\ * &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="168" formatCode="[$€-2]\ #,##0.00;\-[$€-2]\ #,##0.00"/>
   </numFmts>
-  <fonts count="4" x14ac:knownFonts="1">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
-      <name val="Arial"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Helv"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
+      <b/>
       <sz val="9"/>
-      <name val="Calibri"/>
-[...4 lines deleted...]
-      <color rgb="FFFFFFFF"/>
+      <color rgb="FFC00000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
+      <patternFill patternType="gray0625"/>
+    </fill>
+    <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF343E77"/>
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="-0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="1">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0"/>
+      </left>
+      <right style="thin">
+        <color theme="0"/>
+      </right>
+      <top style="thin">
+        <color theme="0"/>
+      </top>
+      <bottom style="thin">
+        <color theme="0"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="41">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="3" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="3" borderId="3" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="8" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="8" fillId="3" borderId="3" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="4" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="3" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="3" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="4" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="7" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="49" fontId="8" fillId="3" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="166" fontId="7" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="168" fontId="7" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="8" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="4">
+    <cellStyle name="Comma" xfId="3" builtinId="3"/>
+    <cellStyle name="list title" xfId="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Standard 2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FFFFCC99"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>720725</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>133350</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>2730518</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>57186</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Grafik 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{C84A64BF-94C2-46AF-BA7A-2C3E4D46D6D2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2035175" y="333375"/>
+          <a:ext cx="2009793" cy="533436"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -446,1296 +1140,4314 @@
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
+</file>
+
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F58"/>
+  <dimension ref="A1:G84"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="K16" sqref="K16"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="15.5" style="2" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="16384" width="9" style="3"/>
+    <col min="1" max="1" width="19.5703125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="24.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="57.85546875" style="2" customWidth="1"/>
+    <col min="4" max="4" width="10" style="2" customWidth="1"/>
+    <col min="5" max="5" width="15.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="14.7109375" style="3" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="13.42578125" style="3" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="1" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="2" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="2" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="2" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="E7" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="F7" s="6" t="s">
+        <v>197</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="8"/>
+      <c r="B8" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="C8" s="9"/>
+      <c r="D8" s="10"/>
+      <c r="E8" s="10"/>
+      <c r="F8" s="11"/>
+      <c r="G8" s="12"/>
+    </row>
+    <row r="9" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="13">
+        <v>9007867731147</v>
+      </c>
+      <c r="B9" s="10">
+        <v>73114</v>
+      </c>
+      <c r="C9" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="D9" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F9" s="14">
+        <v>26</v>
+      </c>
+      <c r="G9" s="12">
+        <v>9.6138899999999996</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="13">
+        <v>9007867731178</v>
+      </c>
+      <c r="B10" s="10">
+        <v>73117</v>
+      </c>
+      <c r="C10" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F10" s="14">
+        <v>26</v>
+      </c>
+      <c r="G10" s="12">
+        <v>9.6138899999999996</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="13">
+        <v>9007867731208</v>
+      </c>
+      <c r="B11" s="10">
+        <v>73120</v>
+      </c>
+      <c r="C11" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="D11" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="14">
+        <v>18</v>
+      </c>
+      <c r="G11" s="12">
+        <v>9.6138899999999996</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="13">
+        <v>9007867731239</v>
+      </c>
+      <c r="B12" s="10">
+        <v>73123</v>
+      </c>
+      <c r="C12" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="D12" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F12" s="15">
+        <v>26</v>
+      </c>
+      <c r="G12" s="12">
+        <v>9.6138899999999996</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="13">
+        <v>9007867731291</v>
+      </c>
+      <c r="B13" s="10">
+        <v>73129</v>
+      </c>
+      <c r="C13" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="D13" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="15">
+        <v>30</v>
+      </c>
+      <c r="G13" s="12">
+        <v>11.684574</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="13">
+        <v>9007867760666</v>
+      </c>
+      <c r="B14" s="10">
+        <v>76066</v>
+      </c>
+      <c r="C14" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D14" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F14" s="15">
+        <v>25</v>
+      </c>
+      <c r="G14" s="12">
+        <v>17.056251</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="13">
+        <v>9007867761182</v>
+      </c>
+      <c r="B15" s="10">
+        <v>76118</v>
+      </c>
+      <c r="C15" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="D15" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="F15" s="15">
+        <v>48</v>
+      </c>
+      <c r="G15" s="12">
+        <v>17.056251</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="B16" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" s="9"/>
+      <c r="D16" s="10"/>
+      <c r="E16" s="10"/>
+      <c r="F16" s="15"/>
+      <c r="G16" s="12"/>
+    </row>
+    <row r="17" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="13">
+        <v>9007867760022</v>
+      </c>
+      <c r="B17" s="10">
+        <v>76002</v>
+      </c>
+      <c r="C17" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="F17" s="15">
+        <v>27</v>
+      </c>
+      <c r="G17" s="12">
+        <v>19.295010000000001</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="13">
+        <v>9007867760031</v>
+      </c>
+      <c r="B18" s="10">
+        <v>76003</v>
+      </c>
+      <c r="C18" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="D18" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="F18" s="15">
+        <v>27</v>
+      </c>
+      <c r="G18" s="12">
+        <v>19.295010000000001</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="13">
+        <v>9007867760048</v>
+      </c>
+      <c r="B19" s="10">
+        <v>76004</v>
+      </c>
+      <c r="C19" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="D19" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="F19" s="15">
+        <v>27</v>
+      </c>
+      <c r="G19" s="12">
+        <v>19.295010000000001</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="13">
+        <v>9007867760055</v>
+      </c>
+      <c r="B20" s="10">
+        <v>76005</v>
+      </c>
+      <c r="C20" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="D20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="F20" s="15" t="s">
+        <v>96</v>
+      </c>
+      <c r="G20" s="12">
+        <v>13.748534999999999</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="13">
+        <v>9007867761229</v>
+      </c>
+      <c r="B21" s="10">
+        <v>76122</v>
+      </c>
+      <c r="C21" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="D21" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="F21" s="15">
+        <v>20</v>
+      </c>
+      <c r="G21" s="12">
+        <v>20.155554000000002</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="B22" s="21" t="s">
+        <v>77</v>
+      </c>
+      <c r="C22" s="9"/>
+      <c r="D22" s="10"/>
+      <c r="E22" s="10"/>
+      <c r="F22" s="15"/>
+      <c r="G22" s="12"/>
+    </row>
+    <row r="23" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="13">
+        <v>9007867750896</v>
+      </c>
+      <c r="B23" s="10">
+        <v>75089</v>
+      </c>
+      <c r="C23" s="9" t="s">
+        <v>78</v>
+      </c>
+      <c r="D23" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="F23" s="15">
+        <v>27</v>
+      </c>
+      <c r="G23" s="12">
+        <v>28.431567000000001</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="13">
+        <v>9007867750902</v>
+      </c>
+      <c r="B24" s="10">
+        <v>75090</v>
+      </c>
+      <c r="C24" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="D24" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="F24" s="15">
+        <v>27</v>
+      </c>
+      <c r="G24" s="12">
+        <v>30.495527999999997</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="13">
+        <v>9007867766866</v>
+      </c>
+      <c r="B25" s="10">
+        <v>76686</v>
+      </c>
+      <c r="C25" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="D25" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="E25" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="F25" s="15" t="s">
+        <v>96</v>
+      </c>
+      <c r="G25" s="12">
+        <v>22.743908999999999</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="B26" s="21" t="s">
+        <v>79</v>
+      </c>
+      <c r="C26" s="9"/>
+      <c r="D26" s="10"/>
+      <c r="E26" s="10"/>
+      <c r="F26" s="15"/>
+      <c r="G26" s="12"/>
+    </row>
+    <row r="27" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="13">
+        <v>9007867736890</v>
+      </c>
+      <c r="B27" s="10">
+        <v>73689</v>
+      </c>
+      <c r="C27" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="D27" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="E27" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="F27" s="15">
+        <v>24</v>
+      </c>
+      <c r="G27" s="12">
+        <v>26.535680999999997</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="B28" s="21" t="s">
+        <v>71</v>
+      </c>
+      <c r="C28" s="9"/>
+      <c r="D28" s="10"/>
+      <c r="E28" s="10"/>
+      <c r="F28" s="15"/>
+      <c r="G28" s="12"/>
+    </row>
+    <row r="29" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="13">
+        <v>9007867766316</v>
+      </c>
+      <c r="B29" s="10">
+        <v>76631</v>
+      </c>
+      <c r="C29" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="D29" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="E29" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="F29" s="15">
+        <v>27</v>
+      </c>
+      <c r="G29" s="12">
+        <v>30.670325999999999</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="13">
+        <v>9007867766330</v>
+      </c>
+      <c r="B30" s="10">
+        <v>76633</v>
+      </c>
+      <c r="C30" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="D30" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="E30" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="F30" s="15">
+        <v>27</v>
+      </c>
+      <c r="G30" s="12">
+        <v>33.944427000000005</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="13">
+        <v>9007867766354</v>
+      </c>
+      <c r="B31" s="10">
+        <v>76635</v>
+      </c>
+      <c r="C31" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="D31" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="E31" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="F31" s="15">
+        <v>24</v>
+      </c>
+      <c r="G31" s="12">
+        <v>35.490717000000004</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="13">
+        <v>9007867766323</v>
+      </c>
+      <c r="B32" s="10">
+        <v>76632</v>
+      </c>
+      <c r="C32" s="9" t="s">
+        <v>97</v>
+      </c>
+      <c r="D32" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="E32" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="F32" s="15">
+        <v>27</v>
+      </c>
+      <c r="G32" s="12">
+        <v>31.356072000000001</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="13">
+        <v>9007867766347</v>
+      </c>
+      <c r="B33" s="10">
+        <v>76634</v>
+      </c>
+      <c r="C33" s="9" t="s">
+        <v>98</v>
+      </c>
+      <c r="D33" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="E33" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="15" t="s">
+        <v>99</v>
+      </c>
+      <c r="G33" s="12">
+        <v>23.947325999999997</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="13">
+        <v>9007867766378</v>
+      </c>
+      <c r="B34" s="10">
+        <v>76637</v>
+      </c>
+      <c r="C34" s="9" t="s">
+        <v>100</v>
+      </c>
+      <c r="D34" s="10" t="s">
+        <v>94</v>
+      </c>
+      <c r="E34" s="10" t="s">
+        <v>93</v>
+      </c>
+      <c r="F34" s="15" t="s">
+        <v>101</v>
+      </c>
+      <c r="G34" s="12">
+        <v>20.50515</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="B35" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="C35" s="9"/>
+      <c r="D35" s="10"/>
+      <c r="E35" s="10"/>
+      <c r="F35" s="15"/>
+      <c r="G35" s="12"/>
+    </row>
+    <row r="36" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="13">
+        <v>9007867765616</v>
+      </c>
+      <c r="B36" s="10">
+        <v>76561</v>
+      </c>
+      <c r="C36" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="D36" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="E36" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="F36" s="15">
+        <v>27</v>
+      </c>
+      <c r="G36" s="12">
+        <v>39.282489000000005</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="13">
+        <v>9007867765630</v>
+      </c>
+      <c r="B37" s="10">
+        <v>76563</v>
+      </c>
+      <c r="C37" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="D37" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="E37" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="F37" s="15" t="s">
+        <v>96</v>
+      </c>
+      <c r="G37" s="12">
+        <v>31.013199</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="B38" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="C38" s="9"/>
+      <c r="D38" s="10"/>
+      <c r="E38" s="10"/>
+      <c r="F38" s="15"/>
+      <c r="G38" s="12"/>
+    </row>
+    <row r="39" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="13">
+        <v>9007867730133</v>
+      </c>
+      <c r="B39" s="10">
+        <v>73013</v>
+      </c>
+      <c r="C39" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="D39" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="E39" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="F39" s="15">
+        <v>18</v>
+      </c>
+      <c r="G39" s="12">
+        <v>24.464997</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="13">
+        <v>9007867761823</v>
+      </c>
+      <c r="B40" s="10">
+        <v>76182</v>
+      </c>
+      <c r="C40" s="9" t="s">
+        <v>80</v>
+      </c>
+      <c r="D40" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="F40" s="15">
+        <v>24</v>
+      </c>
+      <c r="G40" s="12">
+        <v>32.048541</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="13">
+        <v>9007867729823</v>
+      </c>
+      <c r="B41" s="10">
+        <v>72982</v>
+      </c>
+      <c r="C41" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="D41" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="E41" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="F41" s="15">
+        <v>24</v>
+      </c>
+      <c r="G41" s="12">
+        <v>54.792450000000002</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="13">
+        <v>9007867761144</v>
+      </c>
+      <c r="B42" s="10">
+        <v>76114</v>
+      </c>
+      <c r="C42" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="D42" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="E42" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="F42" s="15" t="s">
+        <v>96</v>
+      </c>
+      <c r="G42" s="12">
+        <v>37.904274000000001</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="16"/>
+      <c r="B43" s="17">
+        <v>76301</v>
+      </c>
+      <c r="C43" s="18" t="s">
+        <v>165</v>
+      </c>
+      <c r="D43" s="17">
+        <v>75</v>
+      </c>
+      <c r="E43" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="F43" s="19"/>
+      <c r="G43" s="20">
+        <v>51.713316000000006</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="16"/>
+      <c r="B44" s="17">
+        <v>76303</v>
+      </c>
+      <c r="C44" s="18" t="s">
+        <v>166</v>
+      </c>
+      <c r="D44" s="17">
+        <v>125</v>
+      </c>
+      <c r="E44" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="F44" s="19"/>
+      <c r="G44" s="20">
+        <v>51.713316000000006</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="16"/>
+      <c r="B45" s="17">
+        <v>76305</v>
+      </c>
+      <c r="C45" s="18" t="s">
+        <v>167</v>
+      </c>
+      <c r="D45" s="17">
+        <v>20</v>
+      </c>
+      <c r="E45" s="17" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="19"/>
+      <c r="G45" s="20">
+        <v>31.033367999999999</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="16"/>
+      <c r="B46" s="17">
+        <v>76522</v>
+      </c>
+      <c r="C46" s="18" t="s">
+        <v>168</v>
+      </c>
+      <c r="D46" s="17">
+        <v>50</v>
+      </c>
+      <c r="E46" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="F46" s="19"/>
+      <c r="G46" s="20">
+        <v>29.312280000000005</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="13">
+        <v>9007867761083</v>
+      </c>
+      <c r="B47" s="10">
+        <v>76108</v>
+      </c>
+      <c r="C47" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D47" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="E47" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="F47" s="15" t="s">
+        <v>102</v>
+      </c>
+      <c r="G47" s="12">
+        <v>12.578733</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="13">
+        <v>9007867765135</v>
+      </c>
+      <c r="B48" s="10">
+        <v>76513</v>
+      </c>
+      <c r="C48" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="D48" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="E48" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="F48" s="15">
+        <v>24</v>
+      </c>
+      <c r="G48" s="12">
+        <v>28.431567000000001</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="B49" s="21" t="s">
+        <v>82</v>
+      </c>
+      <c r="C49" s="9"/>
+      <c r="D49" s="10"/>
+      <c r="E49" s="10"/>
+      <c r="F49" s="15"/>
+      <c r="G49" s="12"/>
+    </row>
+    <row r="50" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="13">
+        <v>9007867760338</v>
+      </c>
+      <c r="B50" s="10">
+        <v>76033</v>
+      </c>
+      <c r="C50" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="D50" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="E50" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F50" s="15">
+        <v>24</v>
+      </c>
+      <c r="G50" s="12">
+        <v>37.904274000000001</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="13">
+        <v>9007867760918</v>
+      </c>
+      <c r="B51" s="10">
+        <v>76091</v>
+      </c>
+      <c r="C51" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="D51" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="E51" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="F51" s="15">
+        <v>24</v>
+      </c>
+      <c r="G51" s="12">
+        <v>37.904274000000001</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="13">
+        <v>9007867765067</v>
+      </c>
+      <c r="B52" s="17">
+        <v>76506</v>
+      </c>
+      <c r="C52" s="9" t="s">
+        <v>169</v>
+      </c>
+      <c r="D52" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="E52" s="17" t="s">
+        <v>107</v>
+      </c>
+      <c r="F52" s="15"/>
+      <c r="G52" s="12">
+        <v>33.258600000000001</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="13">
+        <v>9007867760659</v>
+      </c>
+      <c r="B53" s="10">
+        <v>76065</v>
+      </c>
+      <c r="C53" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="D53" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="E53" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="F53" s="15">
+        <v>18</v>
+      </c>
+      <c r="G53" s="12">
+        <v>33.251958000000002</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="B54" s="10">
+        <v>76502</v>
+      </c>
+      <c r="C54" s="9" t="s">
+        <v>191</v>
+      </c>
+      <c r="D54" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="E54" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="F54" s="15"/>
+      <c r="G54" s="12">
+        <v>33.251958000000002</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="13">
+        <v>9007867760833</v>
+      </c>
+      <c r="B55" s="10">
+        <v>76083</v>
+      </c>
+      <c r="C55" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="D55" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="E55" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="F55" s="15">
+        <v>18</v>
+      </c>
+      <c r="G55" s="12">
+        <v>28.599642000000003</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="13">
+        <v>9007867765050</v>
+      </c>
+      <c r="B56" s="10">
+        <v>76505</v>
+      </c>
+      <c r="C56" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="D56" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="E56" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="F56" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="G56" s="12">
+        <v>21.365694000000001</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="B57" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="C57" s="9"/>
+      <c r="D57" s="10"/>
+      <c r="E57" s="10"/>
+      <c r="F57" s="15"/>
+      <c r="G57" s="12"/>
+    </row>
+    <row r="58" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="13">
+        <v>9007867728642</v>
+      </c>
+      <c r="B58" s="10">
+        <v>72864</v>
+      </c>
+      <c r="C58" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="D58" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="E58" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="F58" s="15">
+        <v>4</v>
+      </c>
+      <c r="G58" s="12">
+        <v>82.699623000000003</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="13">
+        <v>9007867715727</v>
+      </c>
+      <c r="B59" s="10">
+        <v>71572</v>
+      </c>
+      <c r="C59" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="D59" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="E59" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="F59" s="15">
+        <v>18</v>
+      </c>
+      <c r="G59" s="12">
+        <v>48.244248000000006</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="13">
+        <v>9007867761601</v>
+      </c>
+      <c r="B60" s="10">
+        <v>76160</v>
+      </c>
+      <c r="C60" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="D60" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="E60" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="F60" s="15">
+        <v>16</v>
+      </c>
+      <c r="G60" s="12">
+        <v>37.218527999999999</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="B61" s="21" t="s">
+        <v>104</v>
+      </c>
+      <c r="C61" s="9"/>
+      <c r="D61" s="10"/>
+      <c r="E61" s="10"/>
+      <c r="F61" s="15"/>
+      <c r="G61" s="12"/>
+    </row>
+    <row r="62" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="13">
+        <v>9007867768617</v>
+      </c>
+      <c r="B62" s="10">
+        <v>76861</v>
+      </c>
+      <c r="C62" s="9" t="s">
+        <v>105</v>
+      </c>
+      <c r="D62" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="E62" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="F62" s="15">
+        <v>4</v>
+      </c>
+      <c r="G62" s="12">
+        <v>82.699623000000003</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="13">
+        <v>9007867768655</v>
+      </c>
+      <c r="B63" s="10">
+        <v>76865</v>
+      </c>
+      <c r="C63" s="9" t="s">
+        <v>106</v>
+      </c>
+      <c r="D63" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="E63" s="10" t="s">
+        <v>107</v>
+      </c>
+      <c r="F63" s="15"/>
+      <c r="G63" s="12">
+        <v>47.208905999999999</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="B64" s="21" t="s">
+        <v>58</v>
+      </c>
+      <c r="C64" s="9"/>
+      <c r="D64" s="10"/>
+      <c r="E64" s="10"/>
+      <c r="F64" s="15"/>
+      <c r="G64" s="12"/>
+    </row>
+    <row r="65" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="13">
+        <v>9007867768327</v>
+      </c>
+      <c r="B65" s="10">
+        <v>76832</v>
+      </c>
+      <c r="C65" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="D65" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="E65" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="15">
+        <v>28</v>
+      </c>
+      <c r="G65" s="12">
+        <v>15.160365000000002</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="13">
+        <v>9007867768341</v>
+      </c>
+      <c r="B66" s="10">
+        <v>76834</v>
+      </c>
+      <c r="C66" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="D66" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="E66" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="F66" s="15">
+        <v>36</v>
+      </c>
+      <c r="G66" s="12">
+        <v>24.639794999999996</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="13">
+        <v>9007867768358</v>
+      </c>
+      <c r="B67" s="10">
+        <v>76835</v>
+      </c>
+      <c r="C67" s="9" t="s">
+        <v>83</v>
+      </c>
+      <c r="D67" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="E67" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="F67" s="15" t="s">
+        <v>96</v>
+      </c>
+      <c r="G67" s="12">
+        <v>14.992290000000001</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="13">
+        <v>9007867768372</v>
+      </c>
+      <c r="B68" s="10">
+        <v>76837</v>
+      </c>
+      <c r="C68" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="D68" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E68" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="15">
+        <v>18</v>
+      </c>
+      <c r="G68" s="12">
+        <v>10.306358999999999</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="13">
+        <v>9007867768396</v>
+      </c>
+      <c r="B69" s="10">
+        <v>76839</v>
+      </c>
+      <c r="C69" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="D69" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="E69" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="F69" s="15">
+        <v>40</v>
+      </c>
+      <c r="G69" s="12">
+        <v>8.9617590000000007</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="B70" s="21" t="s">
+        <v>65</v>
+      </c>
+      <c r="C70" s="9"/>
+      <c r="D70" s="10"/>
+      <c r="E70" s="10"/>
+      <c r="F70" s="15"/>
+      <c r="G70" s="12"/>
+    </row>
+    <row r="71" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="13">
+        <v>9007867737941</v>
+      </c>
+      <c r="B71" s="10">
+        <v>73794</v>
+      </c>
+      <c r="C71" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="D71" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E71" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="F71" s="15">
+        <v>20</v>
+      </c>
+      <c r="G71" s="12">
+        <v>8.4440880000000007</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="13">
+        <v>9007867737972</v>
+      </c>
+      <c r="B72" s="10">
+        <v>73797</v>
+      </c>
+      <c r="C72" s="9" t="s">
+        <v>84</v>
+      </c>
+      <c r="D72" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E72" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F72" s="15">
+        <v>21</v>
+      </c>
+      <c r="G72" s="12">
+        <v>11.543391000000002</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="13">
+        <v>9007867737989</v>
+      </c>
+      <c r="B73" s="10">
+        <v>73798</v>
+      </c>
+      <c r="C73" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="D73" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E73" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="F73" s="15">
+        <v>18</v>
+      </c>
+      <c r="G73" s="12">
+        <v>15.335163</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="13">
+        <v>9007867738009</v>
+      </c>
+      <c r="B74" s="10">
+        <v>73800</v>
+      </c>
+      <c r="C74" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="D74" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="E74" s="10" t="s">
+        <v>87</v>
+      </c>
+      <c r="F74" s="15" t="s">
+        <v>108</v>
+      </c>
+      <c r="G74" s="12">
+        <v>6.8574599999999997</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="13">
+        <v>9007867762363</v>
+      </c>
+      <c r="B75" s="10">
+        <v>76236</v>
+      </c>
+      <c r="C75" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="D75" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="E75" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="F75" s="15">
+        <v>48</v>
+      </c>
+      <c r="G75" s="12">
+        <v>7.7516189999999998</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="B76" s="21" t="s">
+        <v>75</v>
+      </c>
+      <c r="C76" s="9"/>
+      <c r="D76" s="10"/>
+      <c r="E76" s="10"/>
+      <c r="F76" s="15"/>
+      <c r="G76" s="12"/>
+    </row>
+    <row r="77" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="13">
+        <v>9007867762486</v>
+      </c>
+      <c r="B77" s="10">
+        <v>76248</v>
+      </c>
+      <c r="C77" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="D77" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="E77" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F77" s="15">
+        <v>24</v>
+      </c>
+      <c r="G77" s="12">
+        <v>29.977857</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="13">
+        <v>9007867762318</v>
+      </c>
+      <c r="B78" s="10">
+        <v>76231</v>
+      </c>
+      <c r="C78" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="D78" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E78" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="F78" s="15">
+        <v>12</v>
+      </c>
+      <c r="G78" s="12">
+        <v>31.356072000000001</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="B79" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="C79" s="9"/>
+      <c r="D79" s="10"/>
+      <c r="E79" s="10"/>
+      <c r="F79" s="15"/>
+      <c r="G79" s="12"/>
+    </row>
+    <row r="80" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="13">
+        <v>9007867763315</v>
+      </c>
+      <c r="B80" s="10">
+        <v>76331</v>
+      </c>
+      <c r="C80" s="9" t="s">
+        <v>89</v>
+      </c>
+      <c r="D80" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="E80" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="15">
+        <v>24</v>
+      </c>
+      <c r="G80" s="12">
+        <v>19.469808</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="13">
+        <v>9007867763322</v>
+      </c>
+      <c r="B81" s="10">
+        <v>76332</v>
+      </c>
+      <c r="C81" s="9" t="s">
+        <v>90</v>
+      </c>
+      <c r="D81" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="E81" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="15">
+        <v>24</v>
+      </c>
+      <c r="G81" s="12">
+        <v>20.50515</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="13">
+        <v>9007867763551</v>
+      </c>
+      <c r="B82" s="10">
+        <v>76355</v>
+      </c>
+      <c r="C82" s="9" t="s">
+        <v>91</v>
+      </c>
+      <c r="D82" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E82" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="15">
+        <v>18</v>
+      </c>
+      <c r="G82" s="12">
+        <v>6.8641829999999997</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="13">
+        <v>9007867763575</v>
+      </c>
+      <c r="B83" s="10">
+        <v>76357</v>
+      </c>
+      <c r="C83" s="9" t="s">
+        <v>109</v>
+      </c>
+      <c r="D83" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E83" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="F83" s="15">
+        <v>23</v>
+      </c>
+      <c r="G83" s="12">
+        <v>19.469808</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="13">
+        <v>9007867763582</v>
+      </c>
+      <c r="B84" s="10">
+        <v>76358</v>
+      </c>
+      <c r="C84" s="9" t="s">
+        <v>110</v>
+      </c>
+      <c r="D84" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E84" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="F84" s="15">
+        <v>23</v>
+      </c>
+      <c r="G84" s="12">
+        <v>19.469808</v>
+      </c>
+    </row>
+  </sheetData>
+  <autoFilter ref="B7:G84"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:F66"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:A5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="24.5703125" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="38.42578125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="27.7109375" style="22" customWidth="1"/>
+    <col min="4" max="4" width="12.85546875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="15.42578125" style="22" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="12.85546875" style="3" customWidth="1"/>
+    <col min="7" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="2" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="2" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="2" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="B7" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="24"/>
+      <c r="D7" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="E7" s="24" t="s">
         <v>1</v>
       </c>
-    </row>
-[...14 lines deleted...]
-      <c r="A5" s="4" t="s">
+      <c r="F7" s="7" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="21" t="s">
+        <v>111</v>
+      </c>
+      <c r="B8" s="25"/>
+      <c r="C8" s="26"/>
+      <c r="D8" s="10"/>
+      <c r="E8" s="27"/>
+      <c r="F8" s="12"/>
+    </row>
+    <row r="9" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="10">
+        <v>473116</v>
+      </c>
+      <c r="B9" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="C9" s="26"/>
+      <c r="D9" s="10" t="s">
+        <v>112</v>
+      </c>
+      <c r="E9" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="F9" s="12">
+        <v>21.782875299057878</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="10">
+        <v>473119</v>
+      </c>
+      <c r="B10" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" s="26"/>
+      <c r="D10" s="10" t="s">
+        <v>112</v>
+      </c>
+      <c r="E10" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="F10" s="12">
+        <v>16.385641573159823</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="10">
+        <v>473120</v>
+      </c>
+      <c r="B11" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="C11" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="D11" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E11" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="12">
+        <v>11.552215336815866</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="10">
+        <v>473125</v>
+      </c>
+      <c r="B12" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="C12" s="26"/>
+      <c r="D12" s="10" t="s">
+        <v>112</v>
+      </c>
+      <c r="E12" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="F12" s="12">
+        <v>13.258765733919908</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="10">
+        <v>473131</v>
+      </c>
+      <c r="B13" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="C13" s="26"/>
+      <c r="D13" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E13" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="12">
+        <v>19.240539839538176</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="10">
+        <v>476066</v>
+      </c>
+      <c r="B14" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="C14" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="D14" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E14" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="F14" s="12">
+        <v>11.694202192312947</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="21" t="s">
+        <v>115</v>
+      </c>
+      <c r="B15" s="28"/>
+      <c r="C15" s="29"/>
+      <c r="D15" s="28"/>
+      <c r="E15" s="29"/>
+      <c r="F15" s="12"/>
+    </row>
+    <row r="16" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="10">
+        <v>476002</v>
+      </c>
+      <c r="B16" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="C16" s="26"/>
+      <c r="D16" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="E16" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="F16" s="12">
+        <v>19.477514613233065</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="10">
+        <v>476005</v>
+      </c>
+      <c r="B17" s="25" t="s">
+        <v>116</v>
+      </c>
+      <c r="C17" s="26"/>
+      <c r="D17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="E17" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="F17" s="12">
+        <v>16.938304418567206</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="10">
+        <v>476086</v>
+      </c>
+      <c r="B18" s="25" t="s">
+        <v>117</v>
+      </c>
+      <c r="C18" s="26" t="s">
+        <v>118</v>
+      </c>
+      <c r="D18" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E18" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="12">
+        <v>29.560064562682182</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="10">
+        <v>476128</v>
+      </c>
+      <c r="B19" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="C19" s="26"/>
+      <c r="D19" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E19" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="F19" s="12">
+        <v>22.661474701147359</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="21" t="s">
+        <v>77</v>
+      </c>
+      <c r="B20" s="25"/>
+      <c r="C20" s="26"/>
+      <c r="D20" s="10"/>
+      <c r="E20" s="27"/>
+      <c r="F20" s="12"/>
+    </row>
+    <row r="21" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="10">
+        <v>475089</v>
+      </c>
+      <c r="B21" s="25" t="s">
+        <v>119</v>
+      </c>
+      <c r="C21" s="26"/>
+      <c r="D21" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="E21" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="F21" s="12">
+        <v>24.280805902584682</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="10">
+        <v>476686</v>
+      </c>
+      <c r="B22" s="25" t="s">
+        <v>120</v>
+      </c>
+      <c r="C22" s="26"/>
+      <c r="D22" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="E22" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="F22" s="12">
+        <v>19.378809937940101</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="21" t="s">
+        <v>121</v>
+      </c>
+      <c r="B23" s="25"/>
+      <c r="C23" s="26"/>
+      <c r="D23" s="10"/>
+      <c r="E23" s="27"/>
+      <c r="F23" s="12"/>
+    </row>
+    <row r="24" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="10">
+        <v>473689</v>
+      </c>
+      <c r="B24" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="C24" s="26"/>
+      <c r="D24" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="E24" s="27" t="s">
+        <v>28</v>
+      </c>
+      <c r="F24" s="12">
+        <v>26.183357210710806</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="B25" s="25"/>
+      <c r="C25" s="26"/>
+      <c r="D25" s="10"/>
+      <c r="E25" s="27"/>
+      <c r="F25" s="12"/>
+    </row>
+    <row r="26" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="10">
+        <v>476561</v>
+      </c>
+      <c r="B26" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="C26" s="26"/>
+      <c r="D26" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="E26" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="F26" s="12">
+        <v>21.87967650504314</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="10">
+        <v>476563</v>
+      </c>
+      <c r="B27" s="25" t="s">
+        <v>33</v>
+      </c>
+      <c r="C27" s="26"/>
+      <c r="D27" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="E27" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="F27" s="12">
+        <v>15.173814275873243</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="B28" s="25"/>
+      <c r="C28" s="26"/>
+      <c r="D28" s="10"/>
+      <c r="E28" s="27"/>
+      <c r="F28" s="12"/>
+    </row>
+    <row r="29" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="10">
+        <v>476085</v>
+      </c>
+      <c r="B29" s="25" t="s">
+        <v>122</v>
+      </c>
+      <c r="C29" s="26" t="s">
+        <v>118</v>
+      </c>
+      <c r="D29" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E29" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="F29" s="12">
+        <v>41.146868182810678</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="10">
+        <v>476114</v>
+      </c>
+      <c r="B30" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="C30" s="26"/>
+      <c r="D30" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="E30" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="F30" s="12">
+        <v>21.455839868357401</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="10">
+        <v>476513</v>
+      </c>
+      <c r="B31" s="25" t="s">
+        <v>123</v>
+      </c>
+      <c r="C31" s="26"/>
+      <c r="D31" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="E31" s="27" t="s">
+        <v>28</v>
+      </c>
+      <c r="F31" s="12">
+        <v>22.449656299979136</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="21" t="s">
+        <v>82</v>
+      </c>
+      <c r="B32" s="25"/>
+      <c r="C32" s="26"/>
+      <c r="D32" s="10"/>
+      <c r="E32" s="27"/>
+      <c r="F32" s="12"/>
+    </row>
+    <row r="33" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="10">
+        <v>476043</v>
+      </c>
+      <c r="B33" s="25" t="s">
+        <v>42</v>
+      </c>
+      <c r="C33" s="26" t="s">
+        <v>118</v>
+      </c>
+      <c r="D33" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E33" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="F33" s="12">
+        <v>30.896113528437528</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="10">
+        <v>476091</v>
+      </c>
+      <c r="B34" s="25" t="s">
+        <v>124</v>
+      </c>
+      <c r="C34" s="26"/>
+      <c r="D34" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="E34" s="27" t="s">
+        <v>28</v>
+      </c>
+      <c r="F34" s="12">
+        <v>19.439066808754365</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="10">
+        <v>476067</v>
+      </c>
+      <c r="B35" s="25" t="s">
+        <v>125</v>
+      </c>
+      <c r="C35" s="26" t="s">
+        <v>118</v>
+      </c>
+      <c r="D35" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E35" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="F35" s="12">
+        <v>39.378815175852409</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="10">
+        <v>476081</v>
+      </c>
+      <c r="B36" s="25" t="s">
+        <v>126</v>
+      </c>
+      <c r="C36" s="26" t="s">
+        <v>118</v>
+      </c>
+      <c r="D36" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E36" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="12">
+        <v>25.579911826105072</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="B37" s="25"/>
+      <c r="C37" s="26"/>
+      <c r="D37" s="10"/>
+      <c r="E37" s="27"/>
+      <c r="F37" s="12"/>
+    </row>
+    <row r="38" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="10">
+        <v>476046</v>
+      </c>
+      <c r="B38" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="C38" s="26"/>
+      <c r="D38" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E38" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="12">
+        <v>65.954726802198934</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="10">
+        <v>476047</v>
+      </c>
+      <c r="B39" s="25" t="s">
+        <v>54</v>
+      </c>
+      <c r="C39" s="26"/>
+      <c r="D39" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="E39" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="12">
+        <v>35.392630544009464</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="10">
+        <v>476161</v>
+      </c>
+      <c r="B40" s="25" t="s">
+        <v>55</v>
+      </c>
+      <c r="C40" s="26"/>
+      <c r="D40" s="10" t="s">
+        <v>127</v>
+      </c>
+      <c r="E40" s="27" t="s">
+        <v>128</v>
+      </c>
+      <c r="F40" s="12">
+        <v>6.7064739477749029</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="21" t="s">
+        <v>58</v>
+      </c>
+      <c r="B41" s="25"/>
+      <c r="C41" s="26"/>
+      <c r="D41" s="10"/>
+      <c r="E41" s="27"/>
+      <c r="F41" s="12"/>
+    </row>
+    <row r="42" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="10">
+        <v>476834</v>
+      </c>
+      <c r="B42" s="25" t="s">
         <v>61</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D7" s="6" t="s">
+      <c r="C42" s="26"/>
+      <c r="D42" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="E42" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="F42" s="12">
+        <v>16.972571202391105</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="10">
+        <v>476835</v>
+      </c>
+      <c r="B43" s="25" t="s">
+        <v>129</v>
+      </c>
+      <c r="C43" s="26"/>
+      <c r="D43" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="E43" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="F43" s="12">
+        <v>11.568874631938181</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="21" t="s">
         <v>65</v>
       </c>
-      <c r="E7" s="5" t="s">
-[...33 lines deleted...]
-      <c r="C9" s="2" t="s">
+      <c r="B44" s="25"/>
+      <c r="C44" s="26"/>
+      <c r="D44" s="10"/>
+      <c r="E44" s="27"/>
+      <c r="F44" s="12"/>
+    </row>
+    <row r="45" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="10">
+        <v>473798</v>
+      </c>
+      <c r="B45" s="25" t="s">
+        <v>85</v>
+      </c>
+      <c r="C45" s="26"/>
+      <c r="D45" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E45" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="F45" s="12">
+        <v>17.451239669659355</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="10">
+        <v>473801</v>
+      </c>
+      <c r="B46" s="25" t="s">
+        <v>88</v>
+      </c>
+      <c r="C46" s="26"/>
+      <c r="D46" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E46" s="27" t="s">
         <v>5</v>
       </c>
-      <c r="D9" s="3" t="s">
+      <c r="F46" s="12">
+        <v>15.214357193717204</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="21" t="s">
+        <v>130</v>
+      </c>
+      <c r="B47" s="25"/>
+      <c r="C47" s="26"/>
+      <c r="D47" s="10"/>
+      <c r="E47" s="27"/>
+      <c r="F47" s="12"/>
+    </row>
+    <row r="48" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="10">
+        <v>476785</v>
+      </c>
+      <c r="B48" s="25" t="s">
+        <v>131</v>
+      </c>
+      <c r="C48" s="26"/>
+      <c r="D48" s="10" t="s">
+        <v>132</v>
+      </c>
+      <c r="E48" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="F48" s="12">
+        <v>12.266670105203145</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="10">
+        <v>476787</v>
+      </c>
+      <c r="B49" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="C49" s="26"/>
+      <c r="D49" s="10" t="s">
+        <v>112</v>
+      </c>
+      <c r="E49" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="F49" s="12">
+        <v>45.718230263747877</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="10">
+        <v>4105589</v>
+      </c>
+      <c r="B50" s="25" t="s">
+        <v>134</v>
+      </c>
+      <c r="C50" s="26"/>
+      <c r="D50" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="E9" s="2">
+      <c r="E50" s="27" t="s">
         <v>9</v>
       </c>
-      <c r="F9" s="7">
-[...56 lines deleted...]
-      <c r="E12" s="2">
+      <c r="F50" s="12">
+        <v>27.943475062491565</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="10">
+        <v>476781</v>
+      </c>
+      <c r="B51" s="25" t="s">
+        <v>135</v>
+      </c>
+      <c r="C51" s="26" t="s">
+        <v>136</v>
+      </c>
+      <c r="D51" s="10" t="s">
+        <v>137</v>
+      </c>
+      <c r="E51" s="27" t="s">
+        <v>138</v>
+      </c>
+      <c r="F51" s="12">
+        <v>12.750569036790333</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="10">
+        <v>476084</v>
+      </c>
+      <c r="B52" s="25" t="s">
+        <v>139</v>
+      </c>
+      <c r="C52" s="26" t="s">
+        <v>140</v>
+      </c>
+      <c r="D52" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="E52" s="27" t="s">
+        <v>128</v>
+      </c>
+      <c r="F52" s="12">
+        <v>6.6052603189460894</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="10">
+        <v>4104029</v>
+      </c>
+      <c r="B53" s="25" t="s">
+        <v>141</v>
+      </c>
+      <c r="C53" s="26" t="s">
+        <v>142</v>
+      </c>
+      <c r="D53" s="10" t="s">
+        <v>143</v>
+      </c>
+      <c r="E53" s="27" t="s">
         <v>144</v>
       </c>
-      <c r="F12" s="7">
-[...293 lines deleted...]
-      <c r="D27" s="3" t="s">
+      <c r="F53" s="12">
+        <v>70.810448227239362</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="10">
+        <v>4104030</v>
+      </c>
+      <c r="B54" s="25" t="s">
+        <v>145</v>
+      </c>
+      <c r="C54" s="26"/>
+      <c r="D54" s="10" t="s">
         <v>29</v>
       </c>
-      <c r="E27" s="2">
-[...359 lines deleted...]
-      <c r="E45" s="2">
+      <c r="E54" s="27" t="s">
+        <v>146</v>
+      </c>
+      <c r="F54" s="12">
+        <v>18.255187120825099</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="10">
+        <v>4104031</v>
+      </c>
+      <c r="B55" s="25" t="s">
+        <v>147</v>
+      </c>
+      <c r="C55" s="26"/>
+      <c r="D55" s="10" t="s">
         <v>29</v>
       </c>
-      <c r="F45" s="7">
-[...200 lines deleted...]
-        <v>14.644800000000002</v>
+      <c r="E55" s="27" t="s">
+        <v>146</v>
+      </c>
+      <c r="F55" s="12">
+        <v>21.57174201725422</v>
       </c>
     </row>
     <row r="56" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A56" s="8">
-[...15 lines deleted...]
-        <v>18.306000000000001</v>
+      <c r="A56" s="10">
+        <v>4104032</v>
+      </c>
+      <c r="B56" s="25" t="s">
+        <v>148</v>
+      </c>
+      <c r="C56" s="26"/>
+      <c r="D56" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="E56" s="27" t="s">
+        <v>146</v>
+      </c>
+      <c r="F56" s="12">
+        <v>15.889970787652787</v>
       </c>
     </row>
     <row r="57" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A57" s="8">
-[...16 lines deleted...]
-      </c>
+      <c r="A57" s="32" t="s">
+        <v>186</v>
+      </c>
+      <c r="C57" s="26"/>
+      <c r="F57" s="12"/>
     </row>
     <row r="58" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A58" s="8">
-[...16 lines deleted...]
-      </c>
+      <c r="A58" s="10">
+        <v>4105205</v>
+      </c>
+      <c r="B58" s="30" t="s">
+        <v>170</v>
+      </c>
+      <c r="C58" s="26" t="s">
+        <v>172</v>
+      </c>
+      <c r="D58" s="10"/>
+      <c r="E58" s="27" t="s">
+        <v>171</v>
+      </c>
+      <c r="F58" s="12">
+        <v>342.41250732036946</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="10">
+        <v>190030</v>
+      </c>
+      <c r="B59" s="30" t="s">
+        <v>173</v>
+      </c>
+      <c r="C59" s="26" t="s">
+        <v>176</v>
+      </c>
+      <c r="D59" s="10" t="s">
+        <v>174</v>
+      </c>
+      <c r="E59" s="27" t="s">
+        <v>175</v>
+      </c>
+      <c r="F59" s="12">
+        <v>18.063281715277217</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="10">
+        <v>190077</v>
+      </c>
+      <c r="B60" s="30" t="s">
+        <v>177</v>
+      </c>
+      <c r="C60" s="26" t="s">
+        <v>176</v>
+      </c>
+      <c r="D60" s="10" t="s">
+        <v>178</v>
+      </c>
+      <c r="E60" s="27" t="s">
+        <v>175</v>
+      </c>
+      <c r="F60" s="12">
+        <v>6.8372221469755905</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="10">
+        <v>190078</v>
+      </c>
+      <c r="B61" s="30" t="s">
+        <v>179</v>
+      </c>
+      <c r="C61" s="26" t="s">
+        <v>176</v>
+      </c>
+      <c r="D61" s="10" t="s">
+        <v>180</v>
+      </c>
+      <c r="E61" s="27" t="s">
+        <v>175</v>
+      </c>
+      <c r="F61" s="12">
+        <v>3.7843199999999997</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="10">
+        <v>190050</v>
+      </c>
+      <c r="B62" s="30" t="s">
+        <v>181</v>
+      </c>
+      <c r="C62" s="26" t="s">
+        <v>182</v>
+      </c>
+      <c r="D62" s="10"/>
+      <c r="E62" s="27" t="s">
+        <v>175</v>
+      </c>
+      <c r="F62" s="12">
+        <v>7.8239869900633892</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="10">
+        <v>76180</v>
+      </c>
+      <c r="B63" s="30" t="s">
+        <v>183</v>
+      </c>
+      <c r="C63" s="26" t="s">
+        <v>185</v>
+      </c>
+      <c r="D63" s="10" t="s">
+        <v>184</v>
+      </c>
+      <c r="E63" s="27" t="s">
+        <v>175</v>
+      </c>
+      <c r="F63" s="12">
+        <v>3.2659200000000004</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C64" s="26"/>
+      <c r="F64" s="31"/>
+    </row>
+    <row r="65" spans="3:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C65" s="26"/>
+    </row>
+    <row r="66" spans="3:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C66" s="26"/>
     </row>
   </sheetData>
+  <autoFilter ref="A7:F56"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:E76"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="L24" sqref="L22:L24"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="25" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="59.5703125" style="33" customWidth="1"/>
+    <col min="3" max="3" width="13.42578125" style="34" customWidth="1"/>
+    <col min="4" max="4" width="13" style="34" customWidth="1"/>
+    <col min="5" max="5" width="10.140625" style="35" customWidth="1"/>
+    <col min="6" max="16384" width="9.140625" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="1" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="2" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="2" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="2" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="4" t="s">
+        <v>200</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="9"/>
+      <c r="C8" s="36"/>
+      <c r="D8" s="37"/>
+      <c r="E8" s="38"/>
+    </row>
+    <row r="9" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="10">
+        <v>673114</v>
+      </c>
+      <c r="B9" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C9" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D9" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="E9" s="39">
+        <v>4.8069449999999998</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="10">
+        <v>673117</v>
+      </c>
+      <c r="B10" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D10" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="E10" s="39">
+        <v>4.8069449999999998</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="10">
+        <v>673120</v>
+      </c>
+      <c r="B11" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="C11" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D11" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E11" s="39">
+        <v>4.8069449999999998</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="10">
+        <v>673123</v>
+      </c>
+      <c r="B12" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="C12" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D12" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="E12" s="39">
+        <v>4.8069449999999998</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="10">
+        <v>673129</v>
+      </c>
+      <c r="B13" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="C13" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D13" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E13" s="39">
+        <v>5.8422869999999998</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="10">
+        <v>676066</v>
+      </c>
+      <c r="B14" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="C14" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="D14" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="E14" s="39">
+        <v>8.5281254999999998</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="10">
+        <v>676118</v>
+      </c>
+      <c r="B15" s="9" t="s">
+        <v>149</v>
+      </c>
+      <c r="C15" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="D15" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="E15" s="39">
+        <v>9.007200000000001</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="B16" s="9"/>
+      <c r="C16" s="10"/>
+      <c r="D16" s="10"/>
+      <c r="E16" s="39"/>
+    </row>
+    <row r="17" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="10">
+        <v>676002</v>
+      </c>
+      <c r="B17" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C17" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D17" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="E17" s="39">
+        <v>9.6475050000000007</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="10">
+        <v>676003</v>
+      </c>
+      <c r="B18" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="C18" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D18" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="E18" s="39">
+        <v>9.6475050000000007</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="10">
+        <v>676004</v>
+      </c>
+      <c r="B19" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D19" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="E19" s="39">
+        <v>9.6475050000000007</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="10">
+        <v>676005</v>
+      </c>
+      <c r="B20" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="C20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D20" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="E20" s="39">
+        <v>6.8742674999999993</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="10">
+        <v>676122</v>
+      </c>
+      <c r="B21" s="9" t="s">
+        <v>150</v>
+      </c>
+      <c r="C21" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D21" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="E21" s="39">
+        <v>10.411200000000001</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="21" t="s">
+        <v>151</v>
+      </c>
+      <c r="B22" s="9"/>
+      <c r="C22" s="10"/>
+      <c r="D22" s="10"/>
+      <c r="E22" s="39"/>
+    </row>
+    <row r="23" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="10">
+        <v>675089</v>
+      </c>
+      <c r="B23" s="9" t="s">
+        <v>119</v>
+      </c>
+      <c r="C23" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D23" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="E23" s="39">
+        <v>14.418000000000001</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="10">
+        <v>675090</v>
+      </c>
+      <c r="B24" s="9" t="s">
+        <v>152</v>
+      </c>
+      <c r="C24" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D24" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="E24" s="39">
+        <v>15.692400000000001</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="10">
+        <v>676686</v>
+      </c>
+      <c r="B25" s="9" t="s">
+        <v>153</v>
+      </c>
+      <c r="C25" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D25" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="E25" s="39">
+        <v>11.718</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="21" t="s">
+        <v>121</v>
+      </c>
+      <c r="B26" s="9"/>
+      <c r="C26" s="10"/>
+      <c r="D26" s="10"/>
+      <c r="E26" s="39"/>
+    </row>
+    <row r="27" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="10">
+        <v>673689</v>
+      </c>
+      <c r="B27" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="C27" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D27" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="E27" s="39">
+        <v>13.267840499999998</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="21" t="s">
+        <v>71</v>
+      </c>
+      <c r="B28" s="9"/>
+      <c r="C28" s="10"/>
+      <c r="D28" s="10"/>
+      <c r="E28" s="39"/>
+    </row>
+    <row r="29" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="10">
+        <v>676631</v>
+      </c>
+      <c r="B29" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="C29" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D29" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="E29" s="39">
+        <v>15.335163</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="10">
+        <v>676633</v>
+      </c>
+      <c r="B30" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="C30" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D30" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="E30" s="39">
+        <v>16.972213500000002</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="10">
+        <v>676635</v>
+      </c>
+      <c r="B31" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="C31" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D31" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="E31" s="39">
+        <v>17.745358500000002</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="10">
+        <v>676632</v>
+      </c>
+      <c r="B32" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="C32" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D32" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="E32" s="39">
+        <v>15.768000000000001</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="10">
+        <v>676634</v>
+      </c>
+      <c r="B33" s="9" t="s">
+        <v>155</v>
+      </c>
+      <c r="C33" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="D33" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="E33" s="39">
+        <v>12.225600000000002</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="21" t="s">
+        <v>156</v>
+      </c>
+      <c r="B34" s="9"/>
+      <c r="C34" s="10"/>
+      <c r="D34" s="10"/>
+      <c r="E34" s="39"/>
+    </row>
+    <row r="35" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="10">
+        <v>676561</v>
+      </c>
+      <c r="B35" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="C35" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D35" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="E35" s="39">
+        <v>19.641244500000003</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="10">
+        <v>676563</v>
+      </c>
+      <c r="B36" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="C36" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D36" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="E36" s="39">
+        <v>15.5065995</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="B37" s="9"/>
+      <c r="C37" s="10"/>
+      <c r="D37" s="10"/>
+      <c r="E37" s="39"/>
+    </row>
+    <row r="38" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="10">
+        <v>673013</v>
+      </c>
+      <c r="B38" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="C38" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="D38" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="E38" s="39">
+        <v>12.2324985</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="10">
+        <v>676182</v>
+      </c>
+      <c r="B39" s="9" t="s">
+        <v>157</v>
+      </c>
+      <c r="C39" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D39" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="E39" s="39">
+        <v>16.1784</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="10">
+        <v>672982</v>
+      </c>
+      <c r="B40" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="C40" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D40" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="E40" s="39">
+        <v>27.396225000000001</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="10">
+        <v>676114</v>
+      </c>
+      <c r="B41" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C41" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D41" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="E41" s="39">
+        <v>18.952137</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="17">
+        <v>76301</v>
+      </c>
+      <c r="B42" s="18" t="s">
+        <v>165</v>
+      </c>
+      <c r="C42" s="17" t="s">
+        <v>187</v>
+      </c>
+      <c r="D42" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="E42" s="40">
+        <v>25.856658000000003</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="17">
+        <v>76303</v>
+      </c>
+      <c r="B43" s="18" t="s">
+        <v>166</v>
+      </c>
+      <c r="C43" s="17" t="s">
+        <v>188</v>
+      </c>
+      <c r="D43" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="E43" s="40">
+        <v>25.856658000000003</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="17">
+        <v>76305</v>
+      </c>
+      <c r="B44" s="18" t="s">
+        <v>167</v>
+      </c>
+      <c r="C44" s="17" t="s">
+        <v>189</v>
+      </c>
+      <c r="D44" s="17" t="s">
+        <v>9</v>
+      </c>
+      <c r="E44" s="40">
+        <v>15.516684</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="17">
+        <v>76522</v>
+      </c>
+      <c r="B45" s="18" t="s">
+        <v>168</v>
+      </c>
+      <c r="C45" s="17" t="s">
+        <v>190</v>
+      </c>
+      <c r="D45" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="E45" s="40">
+        <v>14.656140000000002</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="10">
+        <v>676108</v>
+      </c>
+      <c r="B46" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C46" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="D46" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="E46" s="39">
+        <v>6.2893664999999999</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="10">
+        <v>676513</v>
+      </c>
+      <c r="B47" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="C47" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D47" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="E47" s="39">
+        <v>14.215783500000001</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="21" t="s">
+        <v>82</v>
+      </c>
+      <c r="B48" s="9"/>
+      <c r="C48" s="10"/>
+      <c r="D48" s="10"/>
+      <c r="E48" s="39"/>
+    </row>
+    <row r="49" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="10">
+        <v>676033</v>
+      </c>
+      <c r="B49" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="C49" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="D49" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="E49" s="39">
+        <v>18.954000000000001</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="10">
+        <v>676091</v>
+      </c>
+      <c r="B50" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="C50" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D50" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="E50" s="39">
+        <v>18.952137</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="10">
+        <v>676506</v>
+      </c>
+      <c r="B51" s="18" t="s">
+        <v>169</v>
+      </c>
+      <c r="C51" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="D51" s="17" t="s">
+        <v>107</v>
+      </c>
+      <c r="E51" s="39">
+        <v>16.632000000000001</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="10">
+        <v>676065</v>
+      </c>
+      <c r="B52" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="C52" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="D52" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="E52" s="39">
+        <v>16.686</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="10">
+        <v>676502</v>
+      </c>
+      <c r="B53" s="9" t="s">
+        <v>159</v>
+      </c>
+      <c r="C53" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="D53" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="E53" s="39"/>
+    </row>
+    <row r="54" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="10">
+        <v>676083</v>
+      </c>
+      <c r="B54" s="9" t="s">
+        <v>126</v>
+      </c>
+      <c r="C54" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="D54" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E54" s="39"/>
+    </row>
+    <row r="55" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="10">
+        <v>676505</v>
+      </c>
+      <c r="B55" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="C55" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="D55" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="E55" s="39">
+        <v>10.682847000000001</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="B56" s="9"/>
+      <c r="C56" s="10"/>
+      <c r="D56" s="10"/>
+      <c r="E56" s="39"/>
+    </row>
+    <row r="57" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="10">
+        <v>672864</v>
+      </c>
+      <c r="B57" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="C57" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="D57" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="E57" s="39">
+        <v>41.349811500000001</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="10">
+        <v>671572</v>
+      </c>
+      <c r="B58" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="C58" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="D58" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="E58" s="39">
+        <v>24.122124000000003</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="21" t="s">
+        <v>104</v>
+      </c>
+      <c r="B59" s="9"/>
+      <c r="C59" s="10"/>
+      <c r="D59" s="10"/>
+      <c r="E59" s="39"/>
+    </row>
+    <row r="60" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="10">
+        <v>676861</v>
+      </c>
+      <c r="B60" s="9" t="s">
+        <v>160</v>
+      </c>
+      <c r="C60" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="D60" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="E60" s="39">
+        <v>41.472000000000001</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="10">
+        <v>676865</v>
+      </c>
+      <c r="B61" s="9" t="s">
+        <v>106</v>
+      </c>
+      <c r="C61" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D61" s="10" t="s">
+        <v>107</v>
+      </c>
+      <c r="E61" s="39">
+        <v>23.604452999999999</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="21" t="s">
+        <v>161</v>
+      </c>
+      <c r="B62" s="9"/>
+      <c r="C62" s="10"/>
+      <c r="D62" s="10"/>
+      <c r="E62" s="39"/>
+    </row>
+    <row r="63" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="10">
+        <v>676832</v>
+      </c>
+      <c r="B63" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="C63" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="D63" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E63" s="39">
+        <v>7.5801825000000012</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="10">
+        <v>676834</v>
+      </c>
+      <c r="B64" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="C64" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D64" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="E64" s="39">
+        <v>12.319897499999998</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="10">
+        <v>676835</v>
+      </c>
+      <c r="B65" s="9" t="s">
+        <v>129</v>
+      </c>
+      <c r="C65" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D65" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="E65" s="39"/>
+    </row>
+    <row r="66" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="21" t="s">
+        <v>65</v>
+      </c>
+      <c r="B66" s="9"/>
+      <c r="C66" s="10"/>
+      <c r="D66" s="10"/>
+      <c r="E66" s="39"/>
+    </row>
+    <row r="67" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="10">
+        <v>673797</v>
+      </c>
+      <c r="B67" s="9" t="s">
+        <v>84</v>
+      </c>
+      <c r="C67" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D67" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="E67" s="39">
+        <v>5.7716955000000008</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="10">
+        <v>673798</v>
+      </c>
+      <c r="B68" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="C68" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D68" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="E68" s="39">
+        <v>7.6675814999999998</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="21" t="s">
+        <v>75</v>
+      </c>
+      <c r="B69" s="9"/>
+      <c r="C69" s="10"/>
+      <c r="D69" s="10"/>
+      <c r="E69" s="39"/>
+    </row>
+    <row r="70" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="10">
+        <v>676248</v>
+      </c>
+      <c r="B70" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="C70" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="D70" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="E70" s="39">
+        <v>14.9889285</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="10">
+        <v>676231</v>
+      </c>
+      <c r="B71" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="C71" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D71" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="E71" s="39">
+        <v>15.678036000000001</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="B72" s="9"/>
+      <c r="C72" s="10"/>
+      <c r="D72" s="10"/>
+      <c r="E72" s="39"/>
+    </row>
+    <row r="73" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="10">
+        <v>676331</v>
+      </c>
+      <c r="B73" s="9" t="s">
+        <v>162</v>
+      </c>
+      <c r="C73" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="D73" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E73" s="39">
+        <v>9.7523999999999997</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="10">
+        <v>676332</v>
+      </c>
+      <c r="B74" s="9" t="s">
+        <v>163</v>
+      </c>
+      <c r="C74" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="D74" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E74" s="39">
+        <v>10.281600000000001</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="10">
+        <v>676355</v>
+      </c>
+      <c r="B75" s="9" t="s">
+        <v>164</v>
+      </c>
+      <c r="C75" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D75" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E75" s="39">
+        <v>10.216800000000001</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="10"/>
+    </row>
+  </sheetData>
+  <autoFilter ref="A7:E75"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="72226b67-b62a-4594-8a7e-c99ac1dcea97" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="fb21cb9f-949a-417e-a1b3-1b81938240ec">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010004EC2C7DB6F6DB40B0E085F58B4DBF2E" ma:contentTypeVersion="13" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="cc0c9af3adaaef71bd4edd3c18d59575">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="fb21cb9f-949a-417e-a1b3-1b81938240ec" xmlns:ns3="72226b67-b62a-4594-8a7e-c99ac1dcea97" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d0929ef6570559c8e4ca72b5747b34f3" ns2:_="" ns3:_="">
+    <xsd:import namespace="fb21cb9f-949a-417e-a1b3-1b81938240ec"/>
+    <xsd:import namespace="72226b67-b62a-4594-8a7e-c99ac1dcea97"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fb21cb9f-949a-417e-a1b3-1b81938240ec" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Afbeeldingtags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="eef8e4ba-56b6-429e-a775-7d3e46a57a51" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="72226b67-b62a-4594-8a7e-c99ac1dcea97" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{0d627480-e8e7-49cb-ba5b-276bc7c6b855}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="72226b67-b62a-4594-8a7e-c99ac1dcea97">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhoudstype"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{49482E83-EF91-45A5-9B92-4D8F5597BC23}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="72226b67-b62a-4594-8a7e-c99ac1dcea97"/>
+    <ds:schemaRef ds:uri="fb21cb9f-949a-417e-a1b3-1b81938240ec"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C78949CB-F2F9-4D8A-B2D1-04B9C565337B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E1A8DA1F-6AA1-4294-BB47-ECF5CCABE649}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="fb21cb9f-949a-417e-a1b3-1b81938240ec"/>
+    <ds:schemaRef ds:uri="72226b67-b62a-4594-8a7e-c99ac1dcea97"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Salvador Dali</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>RETAIL</vt:lpstr>
+      <vt:lpstr>PROFFESIONAL</vt:lpstr>
+      <vt:lpstr>TESTERS</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>Kelter</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <dc:language>en-US</dc:language>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010004EC2C7DB6F6DB40B0E085F58B4DBF2E</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>