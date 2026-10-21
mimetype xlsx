--- v0 (2026-07-21)
+++ v1 (2026-10-21)
@@ -1,881 +1,4771 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+  <workbookPr defaultThemeVersion="153222"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Kelter International Pte Ltd\Derrick Ng - Viimart\Operation\Wholesale Price\New Lists\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="9735"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="10530" windowHeight="9210"/>
   </bookViews>
   <sheets>
-    <sheet name="Skintech" sheetId="1" r:id="rId1"/>
+    <sheet name="Kiko Milano" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
-  <extLst>
-[...14 lines deleted...]
-  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="105">
-[...298 lines deleted...]
-    <t>Moq Eur20,000</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2984" uniqueCount="1497">
+  <si>
+    <t>Kiko Milano</t>
+  </si>
+  <si>
+    <t>Regular</t>
+  </si>
+  <si>
+    <t>30 Days Night Mascara 01</t>
+  </si>
+  <si>
+    <t>30 Days Treatment Mascara 01</t>
+  </si>
+  <si>
+    <t>3D Hydra Lip Oil 01</t>
+  </si>
+  <si>
+    <t>3D Hydra Lip Oil 02</t>
+  </si>
+  <si>
+    <t>3D Hydra Lip Oil 03</t>
+  </si>
+  <si>
+    <t>3D Hydra Lip Oil 04</t>
+  </si>
+  <si>
+    <t>3D Hydra Lip Oil 05</t>
+  </si>
+  <si>
+    <t>3D Hydra Lip Stylo 01</t>
+  </si>
+  <si>
+    <t>3D Hydra Lip Stylo 02</t>
+  </si>
+  <si>
+    <t>3D Hydra Lip Stylo 03</t>
+  </si>
+  <si>
+    <t>3D Hydra Lip Stylo 04</t>
+  </si>
+  <si>
+    <t>3D Hydra Lip Stylo 05</t>
+  </si>
+  <si>
+    <t>3D Hydra Lip Stylo 06</t>
+  </si>
+  <si>
+    <t>3D Hydra Lip Stylo 07</t>
+  </si>
+  <si>
+    <t>3D Hydra Lip Stylo 08</t>
+  </si>
+  <si>
+    <t>3D Hydra Lip Stylo 09</t>
+  </si>
+  <si>
+    <t>3D Hydra Lip Stylo 10</t>
+  </si>
+  <si>
+    <t>3D Hydra Lip Stylo 11</t>
+  </si>
+  <si>
+    <t>3D Hydra Lip Stylo 12</t>
+  </si>
+  <si>
+    <t>3D Hydra Lip Stylo 13</t>
+  </si>
+  <si>
+    <t>3D Hydra Lip Stylo 14</t>
+  </si>
+  <si>
+    <t>3D Hydra Lip Stylo 15</t>
+  </si>
+  <si>
+    <t>3D Hydra Lip Stylo 16</t>
+  </si>
+  <si>
+    <t>3D Hydra Lip Stylo 17</t>
+  </si>
+  <si>
+    <t>3D Hydra Lip Stylo 18</t>
+  </si>
+  <si>
+    <t>3D Hydra Lipgloss Extreme 01</t>
+  </si>
+  <si>
+    <t>3D Hydra Lipgloss Extreme 02</t>
+  </si>
+  <si>
+    <t>3D Hydra Lipgloss Extreme 03</t>
+  </si>
+  <si>
+    <t>3D Hydra Lipgloss Extreme 04</t>
+  </si>
+  <si>
+    <t>3D Hydra Lipgloss Extreme 05</t>
+  </si>
+  <si>
+    <t>3D Hydra Lipgloss Extreme 06</t>
+  </si>
+  <si>
+    <t>3D Hydra Lipgloss 01</t>
+  </si>
+  <si>
+    <t>3D Hydra Lipgloss 02</t>
+  </si>
+  <si>
+    <t>3D Hydra Lipgloss 03</t>
+  </si>
+  <si>
+    <t>3D Hydra Lipgloss 04</t>
+  </si>
+  <si>
+    <t>3D Hydra Lipgloss 05</t>
+  </si>
+  <si>
+    <t>3D Hydra Lipgloss 06</t>
+  </si>
+  <si>
+    <t>3D Hydra Lipgloss 07</t>
+  </si>
+  <si>
+    <t>3D Hydra Lipgloss 08</t>
+  </si>
+  <si>
+    <t>3D Hydra Lipgloss 09</t>
+  </si>
+  <si>
+    <t>3D Hydra Lipgloss 10</t>
+  </si>
+  <si>
+    <t>3D Hydra Lipgloss 11</t>
+  </si>
+  <si>
+    <t>3D Hydra Lipgloss 12</t>
+  </si>
+  <si>
+    <t>3D Hydra Lipgloss 13</t>
+  </si>
+  <si>
+    <t>3D Hydra Lipgloss 15</t>
+  </si>
+  <si>
+    <t>3D Hydra Lipgloss 16</t>
+  </si>
+  <si>
+    <t>3D Hydra Lipgloss 17</t>
+  </si>
+  <si>
+    <t>3D Hydra Lipgloss 18</t>
+  </si>
+  <si>
+    <t>3D Hydra Lipgloss 19</t>
+  </si>
+  <si>
+    <t>3D Hydra Lipgloss 20</t>
+  </si>
+  <si>
+    <t>3D Hydra Lipgloss 21</t>
+  </si>
+  <si>
+    <t>3D Hydra Lipgloss 22</t>
+  </si>
+  <si>
+    <t>3D Hydra Lipgloss 23</t>
+  </si>
+  <si>
+    <t>3D Hydra Lipgloss 26</t>
+  </si>
+  <si>
+    <t>3D Hydra Lipgloss 27</t>
+  </si>
+  <si>
+    <t>3D Hydra Lipgloss 30</t>
+  </si>
+  <si>
+    <t>3D Hydra Lipgloss 31</t>
+  </si>
+  <si>
+    <t>3D Hydra Lipgloss 32</t>
+  </si>
+  <si>
+    <t>3D Hydra Lipgloss 33</t>
+  </si>
+  <si>
+    <t>3D Hydra Lipgloss 34</t>
+  </si>
+  <si>
+    <t>3D Hydra Lipgloss 35</t>
+  </si>
+  <si>
+    <t>4 Steps Nail Buffer 01</t>
+  </si>
+  <si>
+    <t>All In One - Pcr Cap 01</t>
+  </si>
+  <si>
+    <t>All Over Liquid Blush 01 Sugar Spice</t>
+  </si>
+  <si>
+    <t>All Over Liquid Blush 02 Velvet Peach</t>
+  </si>
+  <si>
+    <t>All Over Liquid Blush 03 Pink Whisper</t>
+  </si>
+  <si>
+    <t>All Over Liquid Blush 04 Ruby Bliss</t>
+  </si>
+  <si>
+    <t>Anti Fatigue Face Mask 1 01</t>
+  </si>
+  <si>
+    <t>Beauty Case Big E.A. 01</t>
+  </si>
+  <si>
+    <t>Beauty Case Medium E.A. 01</t>
+  </si>
+  <si>
+    <t>Beauty Case Small E.A. 01</t>
+  </si>
+  <si>
+    <t>Beauty Case Transparent 01</t>
+  </si>
+  <si>
+    <t>Beauty Case Transparent 02</t>
+  </si>
+  <si>
+    <t>Beauty Case Transparent 03</t>
+  </si>
+  <si>
+    <t>Beauty Duo: Mirror &amp; Sponge Cover 01</t>
+  </si>
+  <si>
+    <t>Biphasic Nail Oil - Sw 01</t>
+  </si>
+  <si>
+    <t>Black Clay Mask - 001 01</t>
+  </si>
+  <si>
+    <t>Bright Duo Eyeshadow Ssw Sicovit 03</t>
+  </si>
+  <si>
+    <t>Bright Duo Eyeshadow Ssw Sicovit 11</t>
+  </si>
+  <si>
+    <t>Bright Duo Eyeshadow 01</t>
+  </si>
+  <si>
+    <t>Bright Duo Eyeshadow 04</t>
+  </si>
+  <si>
+    <t>Bright Duo Eyeshadow 05</t>
+  </si>
+  <si>
+    <t>Bright Duo Eyeshadow 06</t>
+  </si>
+  <si>
+    <t>Bright Duo Eyeshadow 08</t>
+  </si>
+  <si>
+    <t>Bright Duo Eyeshadow 09</t>
+  </si>
+  <si>
+    <t>Bright Duo Eyeshadow 10</t>
+  </si>
+  <si>
+    <t>Bright Duo Eyeshadow 14</t>
+  </si>
+  <si>
+    <t>Bright Duo Eyeshadow 15</t>
+  </si>
+  <si>
+    <t>Bright Duo Eyeshadow 17</t>
+  </si>
+  <si>
+    <t>Bright Lift Day.24 01</t>
+  </si>
+  <si>
+    <t>Bright Lift Eyes.24 01</t>
+  </si>
+  <si>
+    <t>Bright Lift Intensive N. Serum New 01</t>
+  </si>
+  <si>
+    <t>Bright Lift Mask.24 01</t>
+  </si>
+  <si>
+    <t>Bright Lift Matte New 01</t>
+  </si>
+  <si>
+    <t>Bright Lift Night.24 01</t>
+  </si>
+  <si>
+    <t>Bright Lift Serum.24 01</t>
+  </si>
+  <si>
+    <t>Bright Quartet Palette 01</t>
+  </si>
+  <si>
+    <t>Bright Quartet Palette 02</t>
+  </si>
+  <si>
+    <t>Bright Quartet Palette 03</t>
+  </si>
+  <si>
+    <t>Bright Quartet Palette 04</t>
+  </si>
+  <si>
+    <t>Brightening Booster 01</t>
+  </si>
+  <si>
+    <t>Brush Cleanser Sw 01</t>
+  </si>
+  <si>
+    <t>Brush Cleansing Pad 01</t>
+  </si>
+  <si>
+    <t>Brush Protecting Nets E.A. 01</t>
+  </si>
+  <si>
+    <t>Building Base 01</t>
+  </si>
+  <si>
+    <t>Cleansing Brush E.A. 01</t>
+  </si>
+  <si>
+    <t>Cleansing Sponges E.A. 01</t>
+  </si>
+  <si>
+    <t>Color Kajal 05</t>
+  </si>
+  <si>
+    <t>Colour Corr. Conc. Palette 01</t>
+  </si>
+  <si>
+    <t>Colour Correction Fixing Pwd 01</t>
+  </si>
+  <si>
+    <t>Colour Kajal - 01</t>
+  </si>
+  <si>
+    <t>Colour Kajal - 02</t>
+  </si>
+  <si>
+    <t>Colour Kajal - 03</t>
+  </si>
+  <si>
+    <t>Colour Kajal - 08</t>
+  </si>
+  <si>
+    <t>Colour Kajal New Mp 2024 11</t>
+  </si>
+  <si>
+    <t>Colour Kajal New Mp 2024 15</t>
+  </si>
+  <si>
+    <t>Colour Kajal. 12</t>
+  </si>
+  <si>
+    <t>Colour Kajal. 13</t>
+  </si>
+  <si>
+    <t>Colour Kajal. 14</t>
+  </si>
+  <si>
+    <t>Coloured Balm New 02</t>
+  </si>
+  <si>
+    <t>Coloured Balm New 04</t>
+  </si>
+  <si>
+    <t>Coloured Balm New 06</t>
+  </si>
+  <si>
+    <t>Coloured Balm New 08</t>
+  </si>
+  <si>
+    <t>Coloured Brow Mascara 01</t>
+  </si>
+  <si>
+    <t>Coloured Brow Mascara 02</t>
+  </si>
+  <si>
+    <t>Coloured Brow Mascara 03</t>
+  </si>
+  <si>
+    <t>Coloured Brow Mascara 04</t>
+  </si>
+  <si>
+    <t>Coloured Brow Mascara 05</t>
+  </si>
+  <si>
+    <t>Coloured Brow Mascara 06</t>
+  </si>
+  <si>
+    <t>Contour Obsession Palette Sw 01</t>
+  </si>
+  <si>
+    <t>Contour Obsession Palette Sw 02</t>
+  </si>
+  <si>
+    <t>Contour Obsession Palette Sw 03</t>
+  </si>
+  <si>
+    <t>Cream 01</t>
+  </si>
+  <si>
+    <t>Creamy Colour Liner New Inci 06</t>
+  </si>
+  <si>
+    <t>Creamy Colour Liner New Inci 08</t>
+  </si>
+  <si>
+    <t>Creamy Colour Liner New Inci 20</t>
+  </si>
+  <si>
+    <t>Creamy Colour Liner New Inci 23</t>
+  </si>
+  <si>
+    <t>Creamy Comfort Lip Liner -New 01</t>
+  </si>
+  <si>
+    <t>Creamy Comfort Lip Liner -New 02</t>
+  </si>
+  <si>
+    <t>Creamy Comfort Lip Liner -New 03</t>
+  </si>
+  <si>
+    <t>Creamy Comfort Lip Liner -New 04</t>
+  </si>
+  <si>
+    <t>Creamy Comfort Lip Liner -New 05</t>
+  </si>
+  <si>
+    <t>Creamy Comfort Lip Liner -New 07</t>
+  </si>
+  <si>
+    <t>Creamy Comfort Lip Liner -New 09</t>
+  </si>
+  <si>
+    <t>Creamy Comfort Lip Liner -New 10</t>
+  </si>
+  <si>
+    <t>Creamy Comfort Lip Liner -New 11</t>
+  </si>
+  <si>
+    <t>Creamy Comfort Lip Liner -New 12</t>
+  </si>
+  <si>
+    <t>Creamy Comfort Lip Liner -New 13</t>
+  </si>
+  <si>
+    <t>Creamy Comfort Lip Liner -New 14</t>
+  </si>
+  <si>
+    <t>Creamy Comfort Lip Liner -New 15</t>
+  </si>
+  <si>
+    <t>Creamy Comfort Lip Liner -New 16</t>
+  </si>
+  <si>
+    <t>Creamy Comfort Lip Liner -New 17</t>
+  </si>
+  <si>
+    <t>Creamy Comfort Lip Liner -New 18</t>
+  </si>
+  <si>
+    <t>Creamy Comfort Lip Liner -New 19</t>
+  </si>
+  <si>
+    <t>Creamy Comfort Lip Liner -New 21</t>
+  </si>
+  <si>
+    <t>Creamy Comfort Lip Liner -New 22</t>
+  </si>
+  <si>
+    <t>Creamy Comfort Lip Liner -New 24</t>
+  </si>
+  <si>
+    <t>Curly Detangler Hair Comb 01</t>
+  </si>
+  <si>
+    <t>Cuticle Nipper E.A. 01</t>
+  </si>
+  <si>
+    <t>Cuticle Trimmer E.A. 01</t>
+  </si>
+  <si>
+    <t>Daily Prot. Bb Cream 01</t>
+  </si>
+  <si>
+    <t>Daily Prot. Bb Cream 02</t>
+  </si>
+  <si>
+    <t>Daily Prot. Bb Cream 03</t>
+  </si>
+  <si>
+    <t>Daily Prot. Bb Cream 04</t>
+  </si>
+  <si>
+    <t>Daily Prot. Bb Cream 05</t>
+  </si>
+  <si>
+    <t>Daily Prot. Bb Cream 06</t>
+  </si>
+  <si>
+    <t>Daily Prot. Bb Cream 07</t>
+  </si>
+  <si>
+    <t>Damage-Free Hair Brush 01</t>
+  </si>
+  <si>
+    <t>Daring Look Eye Marker Ssw 01</t>
+  </si>
+  <si>
+    <t>Deep Black Kajal. 01</t>
+  </si>
+  <si>
+    <t>Definition Eyeliner. 01</t>
+  </si>
+  <si>
+    <t>Double Mirror E.A. 01</t>
+  </si>
+  <si>
+    <t>Double Sharpener E.A. 01</t>
+  </si>
+  <si>
+    <t>Drop Lip Balm 24 01</t>
+  </si>
+  <si>
+    <t>Energizing Eye Patch 1 01</t>
+  </si>
+  <si>
+    <t>Energizing Face Mask 1 01</t>
+  </si>
+  <si>
+    <t>Es Palette Dazzling Daydream. 01</t>
+  </si>
+  <si>
+    <t>Es Palette Dazzling Drama 03</t>
+  </si>
+  <si>
+    <t>Es Palette Dazzling Sunset 02</t>
+  </si>
+  <si>
+    <t>Essential Face Palette 02</t>
+  </si>
+  <si>
+    <t>Everlasting Kajal - 01</t>
+  </si>
+  <si>
+    <t>Everlasting Lip Liner New 01</t>
+  </si>
+  <si>
+    <t>Everlasting Lip Liner New 02</t>
+  </si>
+  <si>
+    <t>Everlasting Lip Liner New 03</t>
+  </si>
+  <si>
+    <t>Everlasting Lip Liner New 04</t>
+  </si>
+  <si>
+    <t>Everlasting Lip Liner New 05</t>
+  </si>
+  <si>
+    <t>Everlasting Lip Liner New 06</t>
+  </si>
+  <si>
+    <t>Everlasting Lip Liner New 07</t>
+  </si>
+  <si>
+    <t>Everlasting Lip Liner New 08</t>
+  </si>
+  <si>
+    <t>Everlasting Lip Liner New 09</t>
+  </si>
+  <si>
+    <t>Everlasting Lip Liner New 10</t>
+  </si>
+  <si>
+    <t>Everlasting Lip Liner New 11</t>
+  </si>
+  <si>
+    <t>Everlasting Lip Liner New 12</t>
+  </si>
+  <si>
+    <t>Everlasting Lip Liner New 13</t>
+  </si>
+  <si>
+    <t>Everlasting Lip Liner New 14</t>
+  </si>
+  <si>
+    <t>Everlasting Lip Liner New 15</t>
+  </si>
+  <si>
+    <t>Everlasting Lip Liner New 16</t>
+  </si>
+  <si>
+    <t>Everlasting Lip Liner New 17</t>
+  </si>
+  <si>
+    <t>Everlasting Lip Liner New 18</t>
+  </si>
+  <si>
+    <t>Express Nail Polish Remover Sw 01</t>
+  </si>
+  <si>
+    <t>Extra Sculpt Wp Mascara 2024 01</t>
+  </si>
+  <si>
+    <t>Extra Volume Wash Off Ssw 01</t>
+  </si>
+  <si>
+    <t>Eye Contour Cream 01</t>
+  </si>
+  <si>
+    <t>Eye Patches 01</t>
+  </si>
+  <si>
+    <t>Eyebrow Designer. 01</t>
+  </si>
+  <si>
+    <t>Eyebrow Marker No-Trans Natural Tatoo 04</t>
+  </si>
+  <si>
+    <t>Eyebrow Marker Paraben Free 02</t>
+  </si>
+  <si>
+    <t>Eyebrow Marker Paraben Free 03</t>
+  </si>
+  <si>
+    <t>Eyebrow Marker Ricodifica Ref 01. 01</t>
+  </si>
+  <si>
+    <t>Eyebrow Precision Pencil. 04</t>
+  </si>
+  <si>
+    <t>Eyebrow Sculpt Aut Pencil Shade Ext 07</t>
+  </si>
+  <si>
+    <t>Eyebrow Sculpt Aut Pencil Shade Ext 08</t>
+  </si>
+  <si>
+    <t>Eyebrow Sculpt Aut Pencil Shade Ext 09</t>
+  </si>
+  <si>
+    <t>Eyebrow Sculpt Aut Pencil Shade Ext 10</t>
+  </si>
+  <si>
+    <t>Eyebrow Sculpt New Mp 25 01</t>
+  </si>
+  <si>
+    <t>Eyebrow Sculpt New Mp 25 02</t>
+  </si>
+  <si>
+    <t>Eyebrow Sculpt New Mp 25 03</t>
+  </si>
+  <si>
+    <t>Eyebrow Sculpt New Mp 25 04</t>
+  </si>
+  <si>
+    <t>Eyebrow Sculpt New Mp 25 05</t>
+  </si>
+  <si>
+    <t>Eyebrow Sculpt New Mp 25 06</t>
+  </si>
+  <si>
+    <t>Eyebrow Wax 01</t>
+  </si>
+  <si>
+    <t>Eyelash Curler E.A. 01</t>
+  </si>
+  <si>
+    <t>Eyeliner Definition Waterproof Wp New</t>
+  </si>
+  <si>
+    <t>Eyeliner Glitter - 01</t>
+  </si>
+  <si>
+    <t>Eyeliner Glitter - 02</t>
+  </si>
+  <si>
+    <t>Eyes 50 Sponge Tip Applicator E.A. 01</t>
+  </si>
+  <si>
+    <t>Eyes 51 Shader Brush E.A. 01</t>
+  </si>
+  <si>
+    <t>Eyes 52 Powder Shader Brush E.A. 01</t>
+  </si>
+  <si>
+    <t>Eyes 53 Precision Shader Brush E.A. 01</t>
+  </si>
+  <si>
+    <t>Eyes 54 Smoky Shader Brush E.A. 01</t>
+  </si>
+  <si>
+    <t>Eyes 55 Base Shader Brush E.A. 01</t>
+  </si>
+  <si>
+    <t>Eyes 56 Round Blending Brush E.A. 01</t>
+  </si>
+  <si>
+    <t>Eyes 58 Blending Brush E.A. 01</t>
+  </si>
+  <si>
+    <t>Eyes 59 Slanted Blending Brush E.A. 01</t>
+  </si>
+  <si>
+    <t>Eyes 60 Pencil Eye Brush E.A. 01</t>
+  </si>
+  <si>
+    <t>Eyes 61 Graphic Eyeliner Brush E.A. 01</t>
+  </si>
+  <si>
+    <t>Eyes 62 Slanted Eyeliner Brush E.A. 01</t>
+  </si>
+  <si>
+    <t>Eyes 63 Thin Eyeliner Brush E.A. 01</t>
+  </si>
+  <si>
+    <t>Eyes 64 Brow Comb Brush E.A. 01</t>
+  </si>
+  <si>
+    <t>Eyes 65 Lash Brush E.A. 01</t>
+  </si>
+  <si>
+    <t>Eyes 66 Pointed Blending Brush 01</t>
+  </si>
+  <si>
+    <t>Face 01 Concealer Brush E.A. 01</t>
+  </si>
+  <si>
+    <t>Face 03 Flat Foundation Brush E.A. 01</t>
+  </si>
+  <si>
+    <t>Face 04 Stippling Fdt Brush E.A. 01</t>
+  </si>
+  <si>
+    <t>Face 05 Round Foundation Brush E.A. 01</t>
+  </si>
+  <si>
+    <t>Face 06 Sponge Core Foundation Brush</t>
+  </si>
+  <si>
+    <t>Face 07 Blending Powder Brush E.A. 01</t>
+  </si>
+  <si>
+    <t>Face 08 Precision Powder Brush E.A. 01</t>
+  </si>
+  <si>
+    <t>Face 09 Powder Brush E.A. 01</t>
+  </si>
+  <si>
+    <t>Face 10 Blush Brush E.A. 01</t>
+  </si>
+  <si>
+    <t>Face 11 Contouring Brush E.A. 01</t>
+  </si>
+  <si>
+    <t>Face 12 Powder Fan Brush E.A. 01</t>
+  </si>
+  <si>
+    <t>Face 13 Kabuki Brush E.A. 01</t>
+  </si>
+  <si>
+    <t>Face 15 Sculpting Brush 01</t>
+  </si>
+  <si>
+    <t>Face 16 Multi-Purpose Kabuki Brush 01</t>
+  </si>
+  <si>
+    <t>Face Cleansing Cloth E.A. 01</t>
+  </si>
+  <si>
+    <t>Face Stick 01</t>
+  </si>
+  <si>
+    <t>Face02 Intensive Coverage Brush E.A. 01</t>
+  </si>
+  <si>
+    <t>False Eyelashes - Clusters 01</t>
+  </si>
+  <si>
+    <t>False Eyelashes - Exagerate 01</t>
+  </si>
+  <si>
+    <t>False Eyelashes - Lenghtening Effect 01</t>
+  </si>
+  <si>
+    <t>False Eyelashes - Natural Effect 01</t>
+  </si>
+  <si>
+    <t>False Eyelashes - Volume Effect 01</t>
+  </si>
+  <si>
+    <t>False Eyelashes Glue E.A. 01</t>
+  </si>
+  <si>
+    <t>False Lash Concentrate Vol&amp;Def Top Coat</t>
+  </si>
+  <si>
+    <t>False Lashes Volume Top Coat Mascara 01</t>
+  </si>
+  <si>
+    <t>Fast &amp; Easy Nail Polish Remover - Sw 01</t>
+  </si>
+  <si>
+    <t>Fast &amp; Easy Remover Acetone Free -Sw 01</t>
+  </si>
+  <si>
+    <t>Fast &amp; Shiny Base&amp;Top Coat - Pcr Cap 01</t>
+  </si>
+  <si>
+    <t>Flawless Fusion Bronzer Powder. 03</t>
+  </si>
+  <si>
+    <t>Flawless Fusion Bronzer Powder. 05</t>
+  </si>
+  <si>
+    <t>Flawless Fusion Bronzer Pwd 07 Caramel</t>
+  </si>
+  <si>
+    <t>Flawless Fusion Bronzer Pwd Ext.Line 08</t>
+  </si>
+  <si>
+    <t>Flawless Fusion Bronzer Pwd Ext.Line 09</t>
+  </si>
+  <si>
+    <t>Flawless Fusion Bronzer Pwd Ext.Line 10</t>
+  </si>
+  <si>
+    <t>Full Coverage 2-In-1 Fdt&amp; Conc. 36 N1</t>
+  </si>
+  <si>
+    <t>Full Coverage 2-In-1 Fdt&amp; Conc. 37 Cr05</t>
+  </si>
+  <si>
+    <t>Full Coverage 2-In-1 Fdt&amp; Conc. 38 O50</t>
+  </si>
+  <si>
+    <t>Full Coverage 2-In-1 Fdt&amp; Conc. 39 N10</t>
+  </si>
+  <si>
+    <t>Full Coverage 2-In-1 Fdt&amp; Conc. 40 O105</t>
+  </si>
+  <si>
+    <t>Full Coverage 2-In-1 Fdt&amp; Conc. 41 N250</t>
+  </si>
+  <si>
+    <t>Full Coverage 2In1 Fdt&amp;Conc 29 N37</t>
+  </si>
+  <si>
+    <t>Full Coverage 2In1 Fdt&amp;Conc 30 Wb55</t>
+  </si>
+  <si>
+    <t>Full Coverage 2In1 Fdt&amp;Conc 31 R60</t>
+  </si>
+  <si>
+    <t>Full Coverage 2In1 Fdt&amp;Conc 32 G95</t>
+  </si>
+  <si>
+    <t>Full Coverage 2In1 Fdt&amp;Conc 33 Nr95</t>
+  </si>
+  <si>
+    <t>Full Coverage 2In1 Fdt&amp;Conc 34 N110</t>
+  </si>
+  <si>
+    <t>Full Coverage 2In1 Fdt&amp;Conc 35 R180</t>
+  </si>
+  <si>
+    <t>Full Coverage 2-In-1 Fdt&amp;Conc. 01 Wr01</t>
+  </si>
+  <si>
+    <t>Full Coverage 2-In-1 Fdt&amp;Conc. 02 Wr10</t>
+  </si>
+  <si>
+    <t>Full Coverage 2-In-1 Fdt&amp;Conc. 03 Cr20</t>
+  </si>
+  <si>
+    <t>Full Coverage 2-In-1 Fdt&amp;Conc. 04 Wr30</t>
+  </si>
+  <si>
+    <t>Full Coverage 2-In-1 Fdt&amp;Conc. 05 Wr50</t>
+  </si>
+  <si>
+    <t>Full Coverage 2-In-1 Fdt&amp;Conc. 06 Wb15</t>
+  </si>
+  <si>
+    <t>Full Coverage 2-In-1 Fdt&amp;Conc. 07 Wb30</t>
+  </si>
+  <si>
+    <t>Full Coverage 2-In-1 Fdt&amp;Conc. 08 Wb40</t>
+  </si>
+  <si>
+    <t>Full Coverage 2-In-1 Fdt&amp;Conc. 09 Wb60</t>
+  </si>
+  <si>
+    <t>Full Coverage 2-In-1 Fdt&amp;Conc. 10 N40</t>
+  </si>
+  <si>
+    <t>Full Coverage 2-In-1 Fdt&amp;Conc. 11 N60</t>
+  </si>
+  <si>
+    <t>Full Coverage 2-In-1 Fdt&amp;Conc. 12 N80</t>
+  </si>
+  <si>
+    <t>Full Coverage 2-In-1 Fdt&amp;Conc. 13 N145</t>
+  </si>
+  <si>
+    <t>Full Coverage 2-In-1 Fdt&amp;Conc. 14 N170</t>
+  </si>
+  <si>
+    <t>Full Coverage 2-In-1 Fdt&amp;Conc. 15 Wb25</t>
+  </si>
+  <si>
+    <t>Full Coverage 2-In-1 Fdt&amp;Conc. 16 N25</t>
+  </si>
+  <si>
+    <t>Full Coverage 2-In-1 Fdt&amp;Conc. 17 N35</t>
+  </si>
+  <si>
+    <t>Full Coverage 2-In-1 Fdt&amp;Conc. 18 Ng95</t>
+  </si>
+  <si>
+    <t>Full Coverage 2-In-1 Fdt&amp;Conc. 19 N65</t>
+  </si>
+  <si>
+    <t>Full Coverage 2-In-1 Fdt&amp;Conc. 20 N95</t>
+  </si>
+  <si>
+    <t>Full Coverage 2-In-1 Fdt&amp;Conc. 21 Wr15</t>
+  </si>
+  <si>
+    <t>Full Coverage 2-In-1 Fdt&amp;Conc. 22 N15</t>
+  </si>
+  <si>
+    <t>Full Coverage 2-In-1 Fdt&amp;Conc. 23 Wb80</t>
+  </si>
+  <si>
+    <t>Full Coverage 2-In-1 Fdt&amp;Conc. 24 Wb105</t>
+  </si>
+  <si>
+    <t>Full Coverage 2-In-1 Fdt&amp;Conc. 25 N120</t>
+  </si>
+  <si>
+    <t>Full Coverage 2-In-1 Fdt&amp;Conc. 26 N125</t>
+  </si>
+  <si>
+    <t>Full Coverage 2-In-1 Fdt&amp;Conc. 27 Wb120</t>
+  </si>
+  <si>
+    <t>Full Coverage 2-In-1 Fdt&amp;Conc. 28 N200</t>
+  </si>
+  <si>
+    <t>Full Coverage Blurring Pwd Fdt 01 010</t>
+  </si>
+  <si>
+    <t>Full Coverage Blurring Pwd Fdt 02 020</t>
+  </si>
+  <si>
+    <t>Full Coverage Blurring Pwd Fdt 03 030</t>
+  </si>
+  <si>
+    <t>Full Coverage Blurring Pwd Fdt 04 040</t>
+  </si>
+  <si>
+    <t>Full Coverage Blurring Pwd Fdt 05 050</t>
+  </si>
+  <si>
+    <t>Full Coverage Blurring Pwd Fdt 06 060</t>
+  </si>
+  <si>
+    <t>Full Coverage Blurring Pwd Fdt 07 070</t>
+  </si>
+  <si>
+    <t>Full Coverage Blurring Pwd Fdt 08 080</t>
+  </si>
+  <si>
+    <t>Full Coverage Concealer 01</t>
+  </si>
+  <si>
+    <t>Full Coverage Concealer 02</t>
+  </si>
+  <si>
+    <t>Full Coverage Concealer 03</t>
+  </si>
+  <si>
+    <t>Full Coverage Concealer 04</t>
+  </si>
+  <si>
+    <t>Full Coverage Concealer 05</t>
+  </si>
+  <si>
+    <t>Full Coverage Concealer 06</t>
+  </si>
+  <si>
+    <t>Full Coverage Concealer 07</t>
+  </si>
+  <si>
+    <t>Full Coverage Concealer 08</t>
+  </si>
+  <si>
+    <t>Full Coverage Dark Circles Conc. 01</t>
+  </si>
+  <si>
+    <t>Full Coverage Dark Circles Conc. 02</t>
+  </si>
+  <si>
+    <t>Full Coverage Dark Circles Conc. 03</t>
+  </si>
+  <si>
+    <t>Full Coverage Dark Circles Conc. 04</t>
+  </si>
+  <si>
+    <t>Full Coverage Dark Circles Conc. 05</t>
+  </si>
+  <si>
+    <t>Full Coverage Dark Circles Conc. 06</t>
+  </si>
+  <si>
+    <t>Full Coverage Dark Circles Conc. 07</t>
+  </si>
+  <si>
+    <t>Full Coverage Dark Circles Conc. 08</t>
+  </si>
+  <si>
+    <t>Full Coverage Dark Circles Conc. 09</t>
+  </si>
+  <si>
+    <t>Full Coverage Dark Circles Conc. 10</t>
+  </si>
+  <si>
+    <t>Full Coverage Dark Circles Conc. 11</t>
+  </si>
+  <si>
+    <t>Full Coverage Dark Circles Conc. 12</t>
+  </si>
+  <si>
+    <t>Full Coverage Dark Circles Conc. 13</t>
+  </si>
+  <si>
+    <t>Full Coverage Dark Circles Conc. 14</t>
+  </si>
+  <si>
+    <t>Full Coverage Dark Circles Conc. 15</t>
+  </si>
+  <si>
+    <t>Full Coverage Dark Circles Conc. 16</t>
+  </si>
+  <si>
+    <t>Full Coverage Dark Circles Conc. 17</t>
+  </si>
+  <si>
+    <t>Full Coverage Dark Circles Conc. 18</t>
+  </si>
+  <si>
+    <t>Full Coverage Dark Circles Conc. 19</t>
+  </si>
+  <si>
+    <t>Full Coverage Dark Circles Conc. 20</t>
+  </si>
+  <si>
+    <t>Full Coverage Dark Circles Conc. 21</t>
+  </si>
+  <si>
+    <t>Full Coverage Dark Circles Conc. 22</t>
+  </si>
+  <si>
+    <t>Full Coverage Dark Circles Conc. 23</t>
+  </si>
+  <si>
+    <t>Full Coverage Dark Circles Conc. 24</t>
+  </si>
+  <si>
+    <t>Full Coverage Fdt 2In1 03 Wb110</t>
+  </si>
+  <si>
+    <t>Full Coverage2-In-1Fdt&amp;Conc Ext 43 Nr0</t>
+  </si>
+  <si>
+    <t>Full Coverage2-In-1Fdt&amp;Conc Ext 44 Nr10</t>
+  </si>
+  <si>
+    <t>Full Coverage2-In-1Fdt&amp;Conc Ext 45 Ng30</t>
+  </si>
+  <si>
+    <t>Full Coverage2-In-1Fdt&amp;Conc Ext 46 Ng50</t>
+  </si>
+  <si>
+    <t>Full Coverage2-In-1Fdt&amp;Conc Ext 47 Ng60</t>
+  </si>
+  <si>
+    <t>Full Coverage2-In-1Fdt&amp;Conc Ext 48 Ng100</t>
+  </si>
+  <si>
+    <t>Full Coverage2-In-1Fdt&amp;Conc Ext 49 Ng110</t>
+  </si>
+  <si>
+    <t>Gel Effect Top Coat - Pcr Cap 01</t>
+  </si>
+  <si>
+    <t>Gentle Nail Polish Remover Sw 01</t>
+  </si>
+  <si>
+    <t>Gift Card A Gift For You -Without Leafl</t>
+  </si>
+  <si>
+    <t>Glamour Multi Finish Palette Ifud 01</t>
+  </si>
+  <si>
+    <t>Glamour Multi Finish Palette Ifud 02</t>
+  </si>
+  <si>
+    <t>Glamour Multi Finish Palette Ifud 03</t>
+  </si>
+  <si>
+    <t>Glamour Multi Finish Palette Ifud 04</t>
+  </si>
+  <si>
+    <t>Glamour Multi Finish Palette Ifud 05</t>
+  </si>
+  <si>
+    <t>Glamour Multi Finish Palette Ifud 06</t>
+  </si>
+  <si>
+    <t>Glitter Baked Hl 01</t>
+  </si>
+  <si>
+    <t>Glitter Shower Es 01</t>
+  </si>
+  <si>
+    <t>Glitter Shower Es 02</t>
+  </si>
+  <si>
+    <t>Glitter Shower Es 04</t>
+  </si>
+  <si>
+    <t>Glitter Shower Es 05</t>
+  </si>
+  <si>
+    <t>Glitter Shower Es 08</t>
+  </si>
+  <si>
+    <t>Glitter Shower Es 09</t>
+  </si>
+  <si>
+    <t>Glitter Shower Es 10</t>
+  </si>
+  <si>
+    <t>Glitter Shower Es 12</t>
+  </si>
+  <si>
+    <t>Glitter Shower Eyeshadow 07 07</t>
+  </si>
+  <si>
+    <t>Glitter Shower Eyeshadow Sicovit 03</t>
+  </si>
+  <si>
+    <t>Glitter Shower Eyeshadow Sicovit 06</t>
+  </si>
+  <si>
+    <t>Glitter Shower Eyeshadow Sicovit 11</t>
+  </si>
+  <si>
+    <t>Glossy Lip Set Mini 2026 01</t>
+  </si>
+  <si>
+    <t>Glow Fusion Gleam Dream Highlighter 01 S</t>
+  </si>
+  <si>
+    <t>Glow Fusion Gleam Dream Highlighter 02 G</t>
+  </si>
+  <si>
+    <t>Glow Fusion Gleam Dream Highlighter 03 T</t>
+  </si>
+  <si>
+    <t>Glow Fusion Highlighting Drops Sw 01</t>
+  </si>
+  <si>
+    <t>Glow Fusion Highlighting Drops Sw 02</t>
+  </si>
+  <si>
+    <t>Glow Fusion Highlighting Drops Sw 03</t>
+  </si>
+  <si>
+    <t>Glow Fusion Intense Pwd Highlighter 02</t>
+  </si>
+  <si>
+    <t>Glow Fusion Intense Pwd Hl 01</t>
+  </si>
+  <si>
+    <t>Glow Fusion Powder Highlighter 01 Brill</t>
+  </si>
+  <si>
+    <t>Glow Fusion Powder Highlighter 02 Heave</t>
+  </si>
+  <si>
+    <t>Glow Fusion Powder Hl 04</t>
+  </si>
+  <si>
+    <t>Glow Up Face &amp; Body Hl 01</t>
+  </si>
+  <si>
+    <t>Glow Up Face &amp; Body Hl 02</t>
+  </si>
+  <si>
+    <t>Gossamer Emotion New Mp 24 101</t>
+  </si>
+  <si>
+    <t>Gossamer Emotion New Mp 24 102</t>
+  </si>
+  <si>
+    <t>Gossamer Emotion New Mp 24 103</t>
+  </si>
+  <si>
+    <t>Gossamer Emotion New Mp 24 104</t>
+  </si>
+  <si>
+    <t>Gossamer Emotion New Mp 24 105</t>
+  </si>
+  <si>
+    <t>Gossamer Emotion New Mp 24 106</t>
+  </si>
+  <si>
+    <t>Gossamer Emotion New Mp 24 107</t>
+  </si>
+  <si>
+    <t>Gossamer Emotion New Mp 24 109</t>
+  </si>
+  <si>
+    <t>Gossamer Emotion New Mp 24 111</t>
+  </si>
+  <si>
+    <t>Gossamer Emotion New Mp 24 113</t>
+  </si>
+  <si>
+    <t>Gossamer Emotion New Mp 24 114</t>
+  </si>
+  <si>
+    <t>Gossamer Emotion New Mp 24 115</t>
+  </si>
+  <si>
+    <t>Gossamer Emotion New Mp 24 116</t>
+  </si>
+  <si>
+    <t>Gossamer Emotion New Mp 24 117</t>
+  </si>
+  <si>
+    <t>Gossamer Emotion New Mp 24 119</t>
+  </si>
+  <si>
+    <t>Gossamer Emotion New Mp 24 124</t>
+  </si>
+  <si>
+    <t>Gossamer Emotion New Mp 24 125</t>
+  </si>
+  <si>
+    <t>Gossamer Emotion New Mp 24 128</t>
+  </si>
+  <si>
+    <t>Gossamer Emotion New Mp 24 131</t>
+  </si>
+  <si>
+    <t>Gossamer Emotion New Mp 24 132</t>
+  </si>
+  <si>
+    <t>Gossamer Emotion New Mp 24 136</t>
+  </si>
+  <si>
+    <t>Gossamer Emotion New Mp 24 137</t>
+  </si>
+  <si>
+    <t>Gossamer Emotion New Mp 24 138</t>
+  </si>
+  <si>
+    <t>Gossamer Emotion New Mp 24 139</t>
+  </si>
+  <si>
+    <t>Gossamer Emotion New Mp 24 140</t>
+  </si>
+  <si>
+    <t>Gossamer Emotion New Mp 24 141</t>
+  </si>
+  <si>
+    <t>Gossamer Emotion New Mp 24 142</t>
+  </si>
+  <si>
+    <t>Haircare 24 Conditioner 01</t>
+  </si>
+  <si>
+    <t>Haircare 24 Hair Mask. 01</t>
+  </si>
+  <si>
+    <t>Haircare 24 Shampoo. 01</t>
+  </si>
+  <si>
+    <t>Haircare 25 - Silky Conditioner Ssw 01</t>
+  </si>
+  <si>
+    <t>Haircare 25 - Silky Hair Serum Ssw 01</t>
+  </si>
+  <si>
+    <t>Haircare 25 - Silky Shampoo Ssw 01</t>
+  </si>
+  <si>
+    <t>Haircare 25 - Spiral Hair Oil Ssw 01</t>
+  </si>
+  <si>
+    <t>Haircare 25-Spiral Hair Cream Ssw 01</t>
+  </si>
+  <si>
+    <t>Haircare 25-Spiral Hair Definer Ssw 01</t>
+  </si>
+  <si>
+    <t>Haircare25-Spiral Cleansing Balm Ssw 01</t>
+  </si>
+  <si>
+    <t>High Pigment E/S 55</t>
+  </si>
+  <si>
+    <t>High Pigment E/S 56</t>
+  </si>
+  <si>
+    <t>High Pigment E/S 57</t>
+  </si>
+  <si>
+    <t>High Pigment E/S 58</t>
+  </si>
+  <si>
+    <t>High Pigment E/S 59</t>
+  </si>
+  <si>
+    <t>High Pigment E/S 60</t>
+  </si>
+  <si>
+    <t>High Pigment E/S 61</t>
+  </si>
+  <si>
+    <t>High Pigment E/S 62</t>
+  </si>
+  <si>
+    <t>High Pigment E/S 63</t>
+  </si>
+  <si>
+    <t>High Pigment Eyeshadow. 01</t>
+  </si>
+  <si>
+    <t>High Pigment Eyeshadow. 02</t>
+  </si>
+  <si>
+    <t>High Pigment Eyeshadow. 05</t>
+  </si>
+  <si>
+    <t>High Pigment Eyeshadow. 06</t>
+  </si>
+  <si>
+    <t>High Pigment Eyeshadow. 07</t>
+  </si>
+  <si>
+    <t>High Pigment Eyeshadow. 08</t>
+  </si>
+  <si>
+    <t>High Pigment Eyeshadow. 15</t>
+  </si>
+  <si>
+    <t>High Pigment Eyeshadow. 18</t>
+  </si>
+  <si>
+    <t>High Pigment Eyeshadow. 19</t>
+  </si>
+  <si>
+    <t>High Pigment Eyeshadow. 20</t>
+  </si>
+  <si>
+    <t>High Pigment Eyeshadow. 21</t>
+  </si>
+  <si>
+    <t>High Pigment Eyeshadow. 22</t>
+  </si>
+  <si>
+    <t>High Pigment Eyeshadow. 23</t>
+  </si>
+  <si>
+    <t>High Pigment Eyeshadow. 24</t>
+  </si>
+  <si>
+    <t>High Pigment Eyeshadow. 25</t>
+  </si>
+  <si>
+    <t>High Pigment Eyeshadow. 27</t>
+  </si>
+  <si>
+    <t>High Pigment Eyeshadow. 28</t>
+  </si>
+  <si>
+    <t>High Pigment Eyeshadow. 29</t>
+  </si>
+  <si>
+    <t>High Pigment Eyeshadow. 30</t>
+  </si>
+  <si>
+    <t>High Pigment Eyeshadow. 31</t>
+  </si>
+  <si>
+    <t>High Pigment Eyeshadow. 32</t>
+  </si>
+  <si>
+    <t>High Pigment Eyeshadow. 34</t>
+  </si>
+  <si>
+    <t>High Pigment Eyeshadow. 36</t>
+  </si>
+  <si>
+    <t>High Pigment Eyeshadow. 37</t>
+  </si>
+  <si>
+    <t>High Pigment Eyeshadow. 38</t>
+  </si>
+  <si>
+    <t>High Pigment Eyeshadow. 39</t>
+  </si>
+  <si>
+    <t>High Pigment Eyeshadow. 40</t>
+  </si>
+  <si>
+    <t>High Pigment Eyeshadow. 42</t>
+  </si>
+  <si>
+    <t>High Pigment Eyeshadow. 44</t>
+  </si>
+  <si>
+    <t>High Pigment Eyeshadow. 45</t>
+  </si>
+  <si>
+    <t>High Pigment Eyeshadow. 46</t>
+  </si>
+  <si>
+    <t>High Pigment Eyeshadow. 47</t>
+  </si>
+  <si>
+    <t>High Pigment Eyeshadow. 48</t>
+  </si>
+  <si>
+    <t>High Pigment Eyeshadow. 49</t>
+  </si>
+  <si>
+    <t>High Pigment Eyeshadow. 50</t>
+  </si>
+  <si>
+    <t>High Pigment Eyeshadow. 51</t>
+  </si>
+  <si>
+    <t>High Pigment Eyeshadow. 52</t>
+  </si>
+  <si>
+    <t>High Pigment Eyeshadow. 53</t>
+  </si>
+  <si>
+    <t>High Pigment Eyeshadow. 54</t>
+  </si>
+  <si>
+    <t>Highlighter Pro Brush 01</t>
+  </si>
+  <si>
+    <t>Highlighting Effect Fluid Concealer 01</t>
+  </si>
+  <si>
+    <t>Highlighting Effect Fluid Concealer 02</t>
+  </si>
+  <si>
+    <t>Highlighting Effect Fluid Concealer 03</t>
+  </si>
+  <si>
+    <t>Highlighting Effect Fluid Concealer 04</t>
+  </si>
+  <si>
+    <t>Hydra Pro Day New 01 01</t>
+  </si>
+  <si>
+    <t>Hydra Pro Mask New 01</t>
+  </si>
+  <si>
+    <t>Hydrat. &amp; Perf. Face Base 01</t>
+  </si>
+  <si>
+    <t>Hydrating Booster 01</t>
+  </si>
+  <si>
+    <t>Hydrating Face Mask 1 01</t>
+  </si>
+  <si>
+    <t>Instamoisture Fdt 01 1R</t>
+  </si>
+  <si>
+    <t>Instamoisture Fdt 02 1N</t>
+  </si>
+  <si>
+    <t>Instamoisture Fdt 03 1.5G</t>
+  </si>
+  <si>
+    <t>Instamoisture Fdt 04 1.5N</t>
+  </si>
+  <si>
+    <t>Instamoisture Fdt 05 2R</t>
+  </si>
+  <si>
+    <t>Instamoisture Fdt 06 2G</t>
+  </si>
+  <si>
+    <t>Instamoisture Fdt 07 2N</t>
+  </si>
+  <si>
+    <t>Instamoisture Fdt 08 3R</t>
+  </si>
+  <si>
+    <t>Instamoisture Fdt 09 3G</t>
+  </si>
+  <si>
+    <t>Instamoisture Fdt 10 4.5G</t>
+  </si>
+  <si>
+    <t>Instamoisture Fdt 11 4.5N</t>
+  </si>
+  <si>
+    <t>Instamoisture Fdt 12 5N</t>
+  </si>
+  <si>
+    <t>Instamoisture Fdt 13 5.5G</t>
+  </si>
+  <si>
+    <t>Instamoisture Fdt 14 8N</t>
+  </si>
+  <si>
+    <t>Instamoisture Fdt 15 8.5N</t>
+  </si>
+  <si>
+    <t>Instamoisture Fdt 16 9.5G</t>
+  </si>
+  <si>
+    <t>Instamoisture Fdt 17 9.5N</t>
+  </si>
+  <si>
+    <t>Instamoisture Fdt 18 10N</t>
+  </si>
+  <si>
+    <t>Instamoisture Fdt 20 5G</t>
+  </si>
+  <si>
+    <t>Instamoisture Fdt 30 7.5G</t>
+  </si>
+  <si>
+    <t>Instamoisture Fdt 31 10R</t>
+  </si>
+  <si>
+    <t>Instamoisture Glow Fdt 01 1R</t>
+  </si>
+  <si>
+    <t>Instamoisture Glow Fdt 02 1.5N</t>
+  </si>
+  <si>
+    <t>Instamoisture Glow Fdt 03 2N</t>
+  </si>
+  <si>
+    <t>Instamoisture Glow Fdt 04 2R</t>
+  </si>
+  <si>
+    <t>Instamoisture Glow Fdt 05 3R</t>
+  </si>
+  <si>
+    <t>Instamoisture Glow Fdt 06 3G</t>
+  </si>
+  <si>
+    <t>Instamoisture Glow Fdt 07 4.5G</t>
+  </si>
+  <si>
+    <t>Instamoisture Glow Fdt 08 4.5N</t>
+  </si>
+  <si>
+    <t>Instamoisture Glow Fdt 09 5N</t>
+  </si>
+  <si>
+    <t>Instamoisture Glow Fdt 10 5.5G</t>
+  </si>
+  <si>
+    <t>Instamoisture Glow Fdt 11 7.7G</t>
+  </si>
+  <si>
+    <t>Instamoisture Glow Fdt 12 8N</t>
+  </si>
+  <si>
+    <t>Instamoisture Glow Fdt 13 9.5N</t>
+  </si>
+  <si>
+    <t>Instamoisture Glow Fdt 14 10N</t>
+  </si>
+  <si>
+    <t>Intense Colour Ll El No D5 01</t>
+  </si>
+  <si>
+    <t>Intense Colour Ll El No D5 03</t>
+  </si>
+  <si>
+    <t>Intense Colour Ll El No D5 04</t>
+  </si>
+  <si>
+    <t>Intense Colour Ll El No D5 06</t>
+  </si>
+  <si>
+    <t>Intense Colour Ll El No D5 08</t>
+  </si>
+  <si>
+    <t>Intense Colour Ll El No D5 10</t>
+  </si>
+  <si>
+    <t>Intense Colour Ll El No D5 11</t>
+  </si>
+  <si>
+    <t>Intense Colour Ll El No D5 12</t>
+  </si>
+  <si>
+    <t>Intense Colour Ll El No D5 13</t>
+  </si>
+  <si>
+    <t>Intense Colour Ll El No D5 14</t>
+  </si>
+  <si>
+    <t>Intense Colour Ll El No D5 16</t>
+  </si>
+  <si>
+    <t>Intense Colour Ll El No D5 17</t>
+  </si>
+  <si>
+    <t>Intense Colour Ll El No D5 18</t>
+  </si>
+  <si>
+    <t>Intense Colour Ll El No D5 19</t>
+  </si>
+  <si>
+    <t>Intense Colour Ll El No D5 20</t>
+  </si>
+  <si>
+    <t>Intense Colour Ll El No D5 21</t>
+  </si>
+  <si>
+    <t>Intense Nail Care Oil Pen Sw 01</t>
+  </si>
+  <si>
+    <t>Intensive Hand Cream.24 01</t>
+  </si>
+  <si>
+    <t>Invisible Lip Liner Ifud 01</t>
+  </si>
+  <si>
+    <t>Invisible Touch Face Fixing Powder, 01</t>
+  </si>
+  <si>
+    <t>Irresistible Total Look Palette Sw 01</t>
+  </si>
+  <si>
+    <t>Jelly Stylo New Mp 24 501</t>
+  </si>
+  <si>
+    <t>Jelly Stylo New Mp 24 502</t>
+  </si>
+  <si>
+    <t>Jelly Stylo New Mp 24 507</t>
+  </si>
+  <si>
+    <t>Jelly Stylo New Mp 24 508</t>
+  </si>
+  <si>
+    <t>Jelly Stylo New Mp 24 509</t>
+  </si>
+  <si>
+    <t>Jelly Stylo New Mp 24 511</t>
+  </si>
+  <si>
+    <t>Jelly Stylo New Mp 24 512</t>
+  </si>
+  <si>
+    <t>Kiko Id Velvet Ifud 01</t>
+  </si>
+  <si>
+    <t>Kiko Id Velvet Ifud 03</t>
+  </si>
+  <si>
+    <t>Kikoid Velvet Passion Service Cap - 01</t>
+  </si>
+  <si>
+    <t>Kikoid Velvet Passion Service Cap - 02</t>
+  </si>
+  <si>
+    <t>Kikoid Velvet Passion Service Cap - 03</t>
+  </si>
+  <si>
+    <t>Kikoid Velvet Passion Service Cap - 04</t>
+  </si>
+  <si>
+    <t>Kikoid Velvet Passion Service Cap - 05</t>
+  </si>
+  <si>
+    <t>Kikoid Velvet Passion Service Cap - 06</t>
+  </si>
+  <si>
+    <t>Kikoid Velvet Passion Service Cap - 07</t>
+  </si>
+  <si>
+    <t>Kikoid Velvet Passion Service Cap - 08</t>
+  </si>
+  <si>
+    <t>Kikoid Velvet Passion Service Cap - 09</t>
+  </si>
+  <si>
+    <t>Kikoid Velvet Passion Service Cap - 10</t>
+  </si>
+  <si>
+    <t>Kind By Kiko Skiincare Set 2025 01</t>
+  </si>
+  <si>
+    <t>Kind Double Eye Brush 01</t>
+  </si>
+  <si>
+    <t>Kind Eyebrow Pencil. 01</t>
+  </si>
+  <si>
+    <t>Kind Eyebrow Pencil. 02</t>
+  </si>
+  <si>
+    <t>Kind Eyebrow Pencil. 03</t>
+  </si>
+  <si>
+    <t>Kind Eyeliner &amp;Khol 01</t>
+  </si>
+  <si>
+    <t>Kind Eyeshadow Palette. 01</t>
+  </si>
+  <si>
+    <t>Kind Face Powder Brush. 01</t>
+  </si>
+  <si>
+    <t>Kind High Definition Eyeliner 01</t>
+  </si>
+  <si>
+    <t>Kind Highlighter Face Stick 01</t>
+  </si>
+  <si>
+    <t>Kind Hydra Balm Foundation 01</t>
+  </si>
+  <si>
+    <t>Kind Hydra Balm Foundation 02</t>
+  </si>
+  <si>
+    <t>Kind Hydra Balm Foundation 03</t>
+  </si>
+  <si>
+    <t>Kind Hydra Balm Foundation 04</t>
+  </si>
+  <si>
+    <t>Kind Hydra Face Cream 01</t>
+  </si>
+  <si>
+    <t>Kind Hydra Face Serum 01</t>
+  </si>
+  <si>
+    <t>Kind Hydra Lip Oil 01</t>
+  </si>
+  <si>
+    <t>Kind Hydra Lip Oil 02</t>
+  </si>
+  <si>
+    <t>Kind Hydra Lip Oil 03</t>
+  </si>
+  <si>
+    <t>Kind Hydra Lip Oil 04</t>
+  </si>
+  <si>
+    <t>Kind Powder Bronzer 01</t>
+  </si>
+  <si>
+    <t>Kind Powder Duo Blush 01</t>
+  </si>
+  <si>
+    <t>Kind Volume Mascara 01</t>
+  </si>
+  <si>
+    <t>Kind Volume Mascara 02</t>
+  </si>
+  <si>
+    <t>Kindface Cleanser 01</t>
+  </si>
+  <si>
+    <t>Kissable Drop Lip Balm 01</t>
+  </si>
+  <si>
+    <t>Kissable Lip Balm 01</t>
+  </si>
+  <si>
+    <t>Kissable Lip Mask 01</t>
+  </si>
+  <si>
+    <t>Kissable Lip Scrub 01</t>
+  </si>
+  <si>
+    <t>Kissable Lip Volume 01</t>
+  </si>
+  <si>
+    <t>Kissable Lip Volume 02</t>
+  </si>
+  <si>
+    <t>Kissable Lip Volume 03</t>
+  </si>
+  <si>
+    <t>Kissable Lip Volume 04</t>
+  </si>
+  <si>
+    <t>Kissable Lip Volume 05</t>
+  </si>
+  <si>
+    <t>Kissable Lip Volume 06</t>
+  </si>
+  <si>
+    <t>Kissable Lip Volume Stylo 01</t>
+  </si>
+  <si>
+    <t>Kissable Lip Volume Stylo 02</t>
+  </si>
+  <si>
+    <t>Lasting Eyebrow Gel 2024 01</t>
+  </si>
+  <si>
+    <t>Lasting Eyebrow Gel 2024 02</t>
+  </si>
+  <si>
+    <t>Lasting Eyebrow Gel 2024 03</t>
+  </si>
+  <si>
+    <t>Lasting Eyebrow Gel 2024 04</t>
+  </si>
+  <si>
+    <t>Lasting Eyebrow Gel 2024 05</t>
+  </si>
+  <si>
+    <t>Lasting Eyebrow Gel 2024 06</t>
+  </si>
+  <si>
+    <t>Lasting Gel Eyeliner Ssw 25 01</t>
+  </si>
+  <si>
+    <t>Lasting Matte Veil - 2023 01</t>
+  </si>
+  <si>
+    <t>Lasting Matte Veil - 2023 02</t>
+  </si>
+  <si>
+    <t>Lasting Matte Veil - 2023 03</t>
+  </si>
+  <si>
+    <t>Lasting Matte Veil - 2023 04</t>
+  </si>
+  <si>
+    <t>Lasting Matte Veil - 2023 05</t>
+  </si>
+  <si>
+    <t>Lasting Matte Veil - 2023 06</t>
+  </si>
+  <si>
+    <t>Lasting Matte Veil - 2023 07</t>
+  </si>
+  <si>
+    <t>Lasting Matte Veil - 2023 08</t>
+  </si>
+  <si>
+    <t>Lasting Matte Veil - 2023 09</t>
+  </si>
+  <si>
+    <t>Lasting Matte Veil - 2023 10</t>
+  </si>
+  <si>
+    <t>Lasting Matte Veil - 2023 11</t>
+  </si>
+  <si>
+    <t>Lasting Matte Veil - 2023 12</t>
+  </si>
+  <si>
+    <t>Lasting Matte Veil - 2023 13</t>
+  </si>
+  <si>
+    <t>Lasting Matte Veil - 2023 14</t>
+  </si>
+  <si>
+    <t>Lasting Matte Veil - 2023 15</t>
+  </si>
+  <si>
+    <t>Lasting Matte Veil - 2023 16</t>
+  </si>
+  <si>
+    <t>Lip Balm New 2019 - 001</t>
+  </si>
+  <si>
+    <t>Lip Combo Set 01 2026 01</t>
+  </si>
+  <si>
+    <t>Lip Combo Set 02 2026 01</t>
+  </si>
+  <si>
+    <t>Lip Combo Set 03 2026 01</t>
+  </si>
+  <si>
+    <t>Lip Scrub New 2019 - 002</t>
+  </si>
+  <si>
+    <t>Lip Volume Trasparente New 2019 - 002</t>
+  </si>
+  <si>
+    <t>Lip Volume Tutu Rose New 2019 - 001</t>
+  </si>
+  <si>
+    <t>Lips 80 Flat Lip Brush E.A. 01</t>
+  </si>
+  <si>
+    <t>Lips 81 Retractable Lip Brush E.A. 01</t>
+  </si>
+  <si>
+    <t>Ll Color Lip Marker Ifud 103</t>
+  </si>
+  <si>
+    <t>Ll Color Lip Marker Ifud 104</t>
+  </si>
+  <si>
+    <t>Ll Color Lip Marker Ifud 105</t>
+  </si>
+  <si>
+    <t>Ll Color Lip Marker Ifud 106</t>
+  </si>
+  <si>
+    <t>Ll Color Lip Marker Ifud 107</t>
+  </si>
+  <si>
+    <t>Ll Color Lip Marker Ifud 109</t>
+  </si>
+  <si>
+    <t>Ll Color Lip Marker Ifud 110</t>
+  </si>
+  <si>
+    <t>Ll Color Lip Marker Ifud 111</t>
+  </si>
+  <si>
+    <t>Ll Es Stick 21 New Mp 21</t>
+  </si>
+  <si>
+    <t>Ll Es Sticks Nuove Plastiche 01</t>
+  </si>
+  <si>
+    <t>Ll Es Sticks Nuove Plastiche 02</t>
+  </si>
+  <si>
+    <t>Ll Es Sticks Nuove Plastiche 03</t>
+  </si>
+  <si>
+    <t>Ll Es Sticks Nuove Plastiche 04</t>
+  </si>
+  <si>
+    <t>Ll Es Sticks Nuove Plastiche 05</t>
+  </si>
+  <si>
+    <t>Ll Es Sticks Nuove Plastiche 06</t>
+  </si>
+  <si>
+    <t>Ll Es Sticks Nuove Plastiche 07</t>
+  </si>
+  <si>
+    <t>Ll Es Sticks Nuove Plastiche 08</t>
+  </si>
+  <si>
+    <t>Ll Es Sticks Nuove Plastiche 09</t>
+  </si>
+  <si>
+    <t>Ll Es Sticks Nuove Plastiche 10</t>
+  </si>
+  <si>
+    <t>Ll Es Sticks Nuove Plastiche 11</t>
+  </si>
+  <si>
+    <t>Ll Es Sticks Nuove Plastiche 12</t>
+  </si>
+  <si>
+    <t>Ll Es Sticks Nuove Plastiche 13</t>
+  </si>
+  <si>
+    <t>Ll Es Sticks Nuove Plastiche 14</t>
+  </si>
+  <si>
+    <t>Ll Es Sticks Nuove Plastiche 15</t>
+  </si>
+  <si>
+    <t>Ll Es Sticks Nuove Plastiche 16</t>
+  </si>
+  <si>
+    <t>Ll Es Sticks Nuove Plastiche 17</t>
+  </si>
+  <si>
+    <t>Ll Es Sticks Nuove Plastiche 18</t>
+  </si>
+  <si>
+    <t>Ll Es Sticks Nuove Plastiche 19</t>
+  </si>
+  <si>
+    <t>Ll Es Sticks Nuove Plastiche 20</t>
+  </si>
+  <si>
+    <t>Ll Es Sticks Nuove Plastiche 22</t>
+  </si>
+  <si>
+    <t>Ll Es Sticks Nuove Plastiche 23</t>
+  </si>
+  <si>
+    <t>Ll Es Sticks Nuove Plastiche 24</t>
+  </si>
+  <si>
+    <t>Ll Es Sticks Nuove Plastiche 25</t>
+  </si>
+  <si>
+    <t>Ll Es Sticks Nuove Plastiche 26</t>
+  </si>
+  <si>
+    <t>Ll Es Sticks Nuove Plastiche 27</t>
+  </si>
+  <si>
+    <t>Ll Es Sticks Nuove Plastiche 28</t>
+  </si>
+  <si>
+    <t>Long Lasting Liquid Eyeshadow Ssw 01</t>
+  </si>
+  <si>
+    <t>Long Lasting Liquid Eyeshadow Ssw 02</t>
+  </si>
+  <si>
+    <t>Long Lasting Liquid Eyeshadow Ssw 03</t>
+  </si>
+  <si>
+    <t>Long Lasting Liquid Eyeshadow Ssw 04</t>
+  </si>
+  <si>
+    <t>Long Lasting Liquid Eyeshadow Ssw 05</t>
+  </si>
+  <si>
+    <t>Long Lasting Liquid Eyeshadow Ssw 06</t>
+  </si>
+  <si>
+    <t>Long Lasting Mascara Ssw 01</t>
+  </si>
+  <si>
+    <t>Longeyes Mascara Ssw 01</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Fdt 01 0Nr</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Fdt 02 1Wg</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Fdt 03 1Nr</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Fdt 04 1.5Nr</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Fdt 05 1.5Wg</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Fdt 06 1.6Nr</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Fdt 07 2Ng</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Fdt 08 2Nr</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Fdt 09 2Wg</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Fdt 10 2.5Wg</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Fdt 11 2.7Wg</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Fdt 12 2.7Ng</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Fdt 13 3Wg</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Fdt 14 3Ng</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Fdt 15 3.5Wg</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Fdt 16 3.5N</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Fdt 17 3.5Wr</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Fdt 18 4Wr</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Fdt 19 4Wo</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Fdt 20 4Wg</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Fdt 21 4Ng</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Fdt 22 5Wr</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Fdt 23 5Ng</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Fdt 24 5.5Wg</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Fdt 25 5.5Wr</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Fdt 26 5.5Nr</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Fdt 27 5.5Ng</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Fdt 28 6Wg</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Fdt 29 6.5Ng</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Fdt 30 6.5Wg</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Fdt 31 6.5Nr</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Fdt 32 7Ng</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Fdt 33 7Nr</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Fdt 34 7.5Ng</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Fdt 35 7.5Wo</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Fdt 36 8Ng</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Fdt 37 8Wg</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Fdt 38 8Wo</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Fdt 39 8Wr</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Fdt 40 8.5Ng</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Fdt 41 8.5Nr</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Fdt 42 9Ng</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Fdt 43 9Nr</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Fdt 44 9.5Nr</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Fdt 45 9.5Ng</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Fdt 46 10Wg</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Fdt 47 10Ng</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Fdt 48 20Ng</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Fdt 49 20N</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Glow Conc 01</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Glow Conc 02</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Glow Conc 03</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Glow Conc 04</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Glow Conc 05</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Glow Conc 06</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Glow Conc 07</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Glow Conc 08</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Glow Conc 09</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Glow Conc 10</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Glow Conc 11</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Glow Conc 12</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Glow Conc 13</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Glow Conc 14</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Glow Conc 15</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Glow Conc 16</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Glow Conc 17</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Glow Conc 18</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Glow Conc 19</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Glow Conc 20</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Glow Conc 21</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Glow Conc 22</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Glow Conc 23</t>
+  </si>
+  <si>
+    <t>Love Fusion 24H Moisture Glow Conc 24</t>
+  </si>
+  <si>
+    <t>Luxurious Maxi Brush Nuova Astina 01</t>
+  </si>
+  <si>
+    <t>Luxurious Wp Nuova Astina 01</t>
+  </si>
+  <si>
+    <t>Make Up Blender E.A. 01</t>
+  </si>
+  <si>
+    <t>Make Up Fixer. 01</t>
+  </si>
+  <si>
+    <t>Make Up Organizer E.A. 01</t>
+  </si>
+  <si>
+    <t>Makeup Remover Cotton Pads E.A. 01</t>
+  </si>
+  <si>
+    <t>Manicure White Pencil 01</t>
+  </si>
+  <si>
+    <t>Mask 01</t>
+  </si>
+  <si>
+    <t>Master Eyeshadow Palette 01</t>
+  </si>
+  <si>
+    <t>Master Eyeshadow Palette 02</t>
+  </si>
+  <si>
+    <t>Matte Effect Top Coat - Pcr Cap 01</t>
+  </si>
+  <si>
+    <t>Matte Face Base Ssw 25 01</t>
+  </si>
+  <si>
+    <t>Matte Fusion Pressed Pwd 01 Beige Rose</t>
+  </si>
+  <si>
+    <t>Matte Fusion Pressed Pwd 02 Tan</t>
+  </si>
+  <si>
+    <t>Matte Fusion Pressed Pwd 03 Sienna</t>
+  </si>
+  <si>
+    <t>Matte Fusion Pressed Pwd 04 Honey</t>
+  </si>
+  <si>
+    <t>Matte Fusion Pressed Pwd 05 Peach Rose</t>
+  </si>
+  <si>
+    <t>Matte Fusion Pressed Pwd 06 Hazelnut</t>
+  </si>
+  <si>
+    <t>Matte Fusion Pressed Pwd 07 Warm Rose</t>
+  </si>
+  <si>
+    <t>Matte Fusion Pressed Pwd 08 Peach</t>
+  </si>
+  <si>
+    <t>Matte Fusion Pressed Pwd 09 Vanilla</t>
+  </si>
+  <si>
+    <t>Matte Fusion Pressed Pwd 10 Medium Beig</t>
+  </si>
+  <si>
+    <t>Matte Fusion Pressed Pwd 11 Natural Bei</t>
+  </si>
+  <si>
+    <t>Matte Fusion Pressed Pwd 12 Cappuccino</t>
+  </si>
+  <si>
+    <t>Maxi Eyeshadow Applicators E.A. 01</t>
+  </si>
+  <si>
+    <t>Maxi Mod Mascara Std Ssw 01</t>
+  </si>
+  <si>
+    <t>Maxi Mod Mascara. 01</t>
+  </si>
+  <si>
+    <t>Maxi Mod Mascara. 02</t>
+  </si>
+  <si>
+    <t>Maxi Mod Mascara. 03</t>
+  </si>
+  <si>
+    <t>Maxi Mod Mascara. 04</t>
+  </si>
+  <si>
+    <t>Maxi Mod Volume&amp;Curl Mascara 01</t>
+  </si>
+  <si>
+    <t>Metal Liquid Lip Colour - 01</t>
+  </si>
+  <si>
+    <t>Metal Liquid Lip Colour - 02</t>
+  </si>
+  <si>
+    <t>Metal Liquid Lip Colour - 03</t>
+  </si>
+  <si>
+    <t>Metal Liquid Lip Colour - 04</t>
+  </si>
+  <si>
+    <t>Metal Liquid Lip Colour - 05</t>
+  </si>
+  <si>
+    <t>Metal Liquid Lip Colour - 06</t>
+  </si>
+  <si>
+    <t>Micro Precision Eyebrow - New 01</t>
+  </si>
+  <si>
+    <t>Micro Precision Eyebrow - New 02</t>
+  </si>
+  <si>
+    <t>Micro Precision Eyebrow - New 03</t>
+  </si>
+  <si>
+    <t>Micro Precision Eyebrow - New 04</t>
+  </si>
+  <si>
+    <t>Micro Precision Eyebrow - New 05</t>
+  </si>
+  <si>
+    <t>Micro Precision Eyebrow - New 06</t>
+  </si>
+  <si>
+    <t>Micro Tip Eyeliner Ssw 01</t>
+  </si>
+  <si>
+    <t>Mini Pochette E.A. 01</t>
+  </si>
+  <si>
+    <t>Mini Precision Blender Kit 01</t>
+  </si>
+  <si>
+    <t>Moisturizing Jelly Mask 01</t>
+  </si>
+  <si>
+    <t>Multi Finish Trio Palette Sw 01</t>
+  </si>
+  <si>
+    <t>Multi Finish Trio Palette Sw 02</t>
+  </si>
+  <si>
+    <t>Multi Finish Trio Palette Sw 03</t>
+  </si>
+  <si>
+    <t>Nail &amp; Cuticle Scrub Pen Sw 01</t>
+  </si>
+  <si>
+    <t>Nail Clipper 01</t>
+  </si>
+  <si>
+    <t>Nail File 103 Diamond E.A. 01</t>
+  </si>
+  <si>
+    <t>Nail File 106 Glass E.A. 01</t>
+  </si>
+  <si>
+    <t>Nail File Glossing - New 2025 01</t>
+  </si>
+  <si>
+    <t>Nail File Professional - New 2025 01</t>
+  </si>
+  <si>
+    <t>Nail File Smoothing - New 2025 01</t>
+  </si>
+  <si>
+    <t>Nail File Universal - New 2025 01</t>
+  </si>
+  <si>
+    <t>Nail Polish Drying Drops 3Pz</t>
+  </si>
+  <si>
+    <t>Nail Polish Fixer Sw 01</t>
+  </si>
+  <si>
+    <t>Nail Recovery 01</t>
+  </si>
+  <si>
+    <t>Nail Scissors E.A. 01</t>
+  </si>
+  <si>
+    <t>Nail Scrub 01</t>
+  </si>
+  <si>
+    <t>Neutral Eye Base Ssw Iifud 01</t>
+  </si>
+  <si>
+    <t>New Bb Base Coat 01</t>
+  </si>
+  <si>
+    <t>New Hydra Pro Eyes 01</t>
+  </si>
+  <si>
+    <t>New Hydra Pro Glow 24 01</t>
+  </si>
+  <si>
+    <t>New Hydra Pro Matte 01</t>
+  </si>
+  <si>
+    <t>New Hydra Pro Mist 01</t>
+  </si>
+  <si>
+    <t>New Hydra Pro Serum 01</t>
+  </si>
+  <si>
+    <t>New Maxi Mod Wp Mascara 01</t>
+  </si>
+  <si>
+    <t>New Nail Polish Corrector Pen</t>
+  </si>
+  <si>
+    <t>New Pure Clean Cleansing Oil New 01</t>
+  </si>
+  <si>
+    <t>New Pure Clean Eyes&amp;Lips 01</t>
+  </si>
+  <si>
+    <t>New Pure Clean Eyes&amp;Lips Mini 01</t>
+  </si>
+  <si>
+    <t>New Pure Clean Foam New New 01</t>
+  </si>
+  <si>
+    <t>New Pure Clean Micellar Biphase W 01</t>
+  </si>
+  <si>
+    <t>New Pure Clean Micellar Gel New New 01</t>
+  </si>
+  <si>
+    <t>New Pure Clean Micellar Water New 01</t>
+  </si>
+  <si>
+    <t>New Pure Clean Scrub New New 01</t>
+  </si>
+  <si>
+    <t>New Pure Clean Toner Mini New New 01</t>
+  </si>
+  <si>
+    <t>New Pure Clean Toner New 01</t>
+  </si>
+  <si>
+    <t>New Pure Clean Wipes Mini New 01</t>
+  </si>
+  <si>
+    <t>New Pure Clean Wipes New 01</t>
+  </si>
+  <si>
+    <t>New Single Sharpener E.A. 01</t>
+  </si>
+  <si>
+    <t>Nour. Perf. Cream Compact Fdt 01 Cr15</t>
+  </si>
+  <si>
+    <t>Nour. Perf. Cream Compact Fdt 02 Wr60</t>
+  </si>
+  <si>
+    <t>Nour. Perf. Cream Compact Fdt 06 N80</t>
+  </si>
+  <si>
+    <t>Nour. Perf. Cream Compact Fdt 07 Wr50</t>
+  </si>
+  <si>
+    <t>Nour. Perf. Cream Compact Fdt 09 Wr90</t>
+  </si>
+  <si>
+    <t>Nour. Perf. Cream Compact Fdt 10 N95</t>
+  </si>
+  <si>
+    <t>Nourish &amp; Protect Daily Hair Serum 01</t>
+  </si>
+  <si>
+    <t>Nourish &amp; Protect Hair Spray 01</t>
+  </si>
+  <si>
+    <t>Nourishing Eye Patch 1 01</t>
+  </si>
+  <si>
+    <t>Nourishing Face Mask 1 01</t>
+  </si>
+  <si>
+    <t>One Hand Lipstick 01</t>
+  </si>
+  <si>
+    <t>One Hand Lipstick 02</t>
+  </si>
+  <si>
+    <t>One Hand Lipstick 03</t>
+  </si>
+  <si>
+    <t>One Hand Lipstick 04</t>
+  </si>
+  <si>
+    <t>One Hand Lipstick 05</t>
+  </si>
+  <si>
+    <t>One Hand Lipstick 06</t>
+  </si>
+  <si>
+    <t>One Hand Lipstick 07</t>
+  </si>
+  <si>
+    <t>One Hand Lipstick 08</t>
+  </si>
+  <si>
+    <t>One Hand Lipstick 09</t>
+  </si>
+  <si>
+    <t>One Hand Lipstick 10</t>
+  </si>
+  <si>
+    <t>One Hand Lipstick 11</t>
+  </si>
+  <si>
+    <t>One Hand Lipstick 12</t>
+  </si>
+  <si>
+    <t>Pearly Eye Base Ssw 01</t>
+  </si>
+  <si>
+    <t>Peel-Off Cuticle Protector Base 01</t>
+  </si>
+  <si>
+    <t>Perfect Eyes Duo Ssw 2024 01</t>
+  </si>
+  <si>
+    <t>Perfect Lips Caring Set 01</t>
+  </si>
+  <si>
+    <t>Ph Glow 2024 01</t>
+  </si>
+  <si>
+    <t>Plumping Lip Mask 01</t>
+  </si>
+  <si>
+    <t>Plush Blush Ssw 25 01</t>
+  </si>
+  <si>
+    <t>Plush Blush Ssw 25 02</t>
+  </si>
+  <si>
+    <t>Plush Blush Ssw 25 03</t>
+  </si>
+  <si>
+    <t>Pointed Tweezers E.A. 01</t>
+  </si>
+  <si>
+    <t>Powder Puff E.A. 01</t>
+  </si>
+  <si>
+    <t>Power Pro Nail Lacquer - Pcr Cap 01 Tran</t>
+  </si>
+  <si>
+    <t>Power Pro Nail Lacquer - Pcr Cap 02 Fren</t>
+  </si>
+  <si>
+    <t>Power Pro Nail Lacquer - Pcr Cap 03 Whit</t>
+  </si>
+  <si>
+    <t>Power Pro Nail Lacquer - Pcr Cap 04 Milk</t>
+  </si>
+  <si>
+    <t>Power Pro Nail Lacquer - Pcr Cap 05 Nude</t>
+  </si>
+  <si>
+    <t>Power Pro Nail Lacquer - Pcr Cap 06 Powd</t>
+  </si>
+  <si>
+    <t>Power Pro Nail Lacquer - Pcr Cap 07 Pink</t>
+  </si>
+  <si>
+    <t>Power Pro Nail Lacquer - Pcr Cap 08 Tutu</t>
+  </si>
+  <si>
+    <t>Power Pro Nail Lacquer - Pcr Cap 09 Vint</t>
+  </si>
+  <si>
+    <t>Power Pro Nail Lacquer - Pcr Cap 10 Pink</t>
+  </si>
+  <si>
+    <t>Power Pro Nail Lacquer - Pcr Cap 11 Nude</t>
+  </si>
+  <si>
+    <t>Power Pro Nail Lacquer - Pcr Cap 12 Pink</t>
+  </si>
+  <si>
+    <t>Power Pro Nail Lacquer - Pcr Cap 13 Lila</t>
+  </si>
+  <si>
+    <t>Power Pro Nail Lacquer - Pcr Cap 14 Cold</t>
+  </si>
+  <si>
+    <t>Power Pro Nail Lacquer - Pcr Cap 15 Spar</t>
+  </si>
+  <si>
+    <t>Power Pro Nail Lacquer - Pcr Cap 16 Dark</t>
+  </si>
+  <si>
+    <t>Power Pro Nail Lacquer - Pcr Cap 18 Wate</t>
+  </si>
+  <si>
+    <t>Power Pro Nail Lacquer - Pcr Cap 19 Mage</t>
+  </si>
+  <si>
+    <t>Power Pro Nail Lacquer - Pcr Cap 20 Merm</t>
+  </si>
+  <si>
+    <t>Power Pro Nail Lacquer - Pcr Cap 21 Ross</t>
+  </si>
+  <si>
+    <t>Power Pro Nail Lacquer - Pcr Cap 22 Red</t>
+  </si>
+  <si>
+    <t>Power Pro Nail Lacquer - Pcr Cap 23 Cher</t>
+  </si>
+  <si>
+    <t>Power Pro Nail Lacquer - Pcr Cap 24 Pers</t>
+  </si>
+  <si>
+    <t>Power Pro Nail Lacquer - Pcr Cap 25 Ribe</t>
+  </si>
+  <si>
+    <t>Power Pro Nail Lacquer - Pcr Cap 26 Redd</t>
+  </si>
+  <si>
+    <t>Power Pro Nail Lacquer - Pcr Cap 27 Wine</t>
+  </si>
+  <si>
+    <t>Power Pro Nail Lacquer - Pcr Cap 28 Mars</t>
+  </si>
+  <si>
+    <t>Power Pro Nail Lacquer - Pcr Cap 29 Silv</t>
+  </si>
+  <si>
+    <t>Power Pro Nail Lacquer - Pcr Cap 30 Blac</t>
+  </si>
+  <si>
+    <t>Power Pro Nail Lacquer 2024 230 Luminous</t>
+  </si>
+  <si>
+    <t>Power Pro Nail Lacquer 2024 231 Melting</t>
+  </si>
+  <si>
+    <t>Power Pro Nail Lacquer 2024 232 True Bei</t>
+  </si>
+  <si>
+    <t>Power Pro Nail Lacquer 2024 233 Metallic</t>
+  </si>
+  <si>
+    <t>Power Pro Nail Lacquer 2024 234 Toffee C</t>
+  </si>
+  <si>
+    <t>Power Pro Nail Lacquer 2024 235 Magenta</t>
+  </si>
+  <si>
+    <t>Power Pro Nail Lacquer 2024 236 Mystic M</t>
+  </si>
+  <si>
+    <t>Power Pro Nail Lacquer 2024 237 Glimmeri</t>
+  </si>
+  <si>
+    <t>Power Pro Nail Lacquer 2024 238 Lilac Wh</t>
+  </si>
+  <si>
+    <t>Power Pro Nail Lacquer 2024 239 Minty Fr</t>
+  </si>
+  <si>
+    <t>Power Pro Nail Lacquer 2024 240 Kiss The</t>
+  </si>
+  <si>
+    <t>Power Pro Nail Lacquer 2024 241 Violet V</t>
+  </si>
+  <si>
+    <t>Power Pro Nail Lacquer 2024 242 Midnight</t>
+  </si>
+  <si>
+    <t>Power Pro Nail Lacquer 2024 243 Mountain</t>
+  </si>
+  <si>
+    <t>Power Pro Nail Lacquer 2024 244 Smokey N</t>
+  </si>
+  <si>
+    <t>Power Pro Nail Lacquer New 2025 245 Tran</t>
+  </si>
+  <si>
+    <t>Power Pro Nail Lacquer New 2025 246 Bree</t>
+  </si>
+  <si>
+    <t>Power Pro Nail Lacquer New 2025 247 Wate</t>
+  </si>
+  <si>
+    <t>Power Pro Nail Lacquer New 2025 248 Bonf</t>
+  </si>
+  <si>
+    <t>Power Pro Nail Lacquer New 2025 249 Suns</t>
+  </si>
+  <si>
+    <t>Power Pro Nail Lacquer New 2025 250 Choc</t>
+  </si>
+  <si>
+    <t>Power Shake Bronze Bliss Drops 01 01</t>
+  </si>
+  <si>
+    <t>Power Shake Bronze Bliss Drops 02 02</t>
+  </si>
+  <si>
+    <t>Power Shake Diva Refining Cream 01 01</t>
+  </si>
+  <si>
+    <t>Power Shake Diva Refining Cream 02 02</t>
+  </si>
+  <si>
+    <t>Precision Eyebrow Pencil Shade Ext 07</t>
+  </si>
+  <si>
+    <t>Precision Eyebrow Pencil Shade Ext 08</t>
+  </si>
+  <si>
+    <t>Precision Eyebrow Pencil Shade Ext 09</t>
+  </si>
+  <si>
+    <t>Precision Eyebrow Pencil Shade Ext 10</t>
+  </si>
+  <si>
+    <t>Precision Eyebrow Pencil Ssw Sicovit 01</t>
+  </si>
+  <si>
+    <t>Precision Eyebrow Pencil Ssw Sicovit 02</t>
+  </si>
+  <si>
+    <t>Precision Eyebrow Pencil Ssw Sicovit 03</t>
+  </si>
+  <si>
+    <t>Precision Eyebrow Pencil Ssw Sicovit 05</t>
+  </si>
+  <si>
+    <t>Precision Eyebrow Pencil Ssw Sicovit 06</t>
+  </si>
+  <si>
+    <t>Precision Eyeliner New 2012 Paraben Free</t>
+  </si>
+  <si>
+    <t>Precision Make Up Blender E.A. 01</t>
+  </si>
+  <si>
+    <t>Prime &amp; Fix Refreshing Mist. 01</t>
+  </si>
+  <si>
+    <t>Pro Tweezers Combo 01</t>
+  </si>
+  <si>
+    <t>Pure Clean Cleansing Balm 24 New 01</t>
+  </si>
+  <si>
+    <t>Purifying Booster 01</t>
+  </si>
+  <si>
+    <t>Purifying Mask (New Cambio Inci 2) 01</t>
+  </si>
+  <si>
+    <t>Radiance Boost Serum Face Base 01</t>
+  </si>
+  <si>
+    <t>Radiant Fusion Baked Pwd 01</t>
+  </si>
+  <si>
+    <t>Radiant Fusion Baked Pwd 02</t>
+  </si>
+  <si>
+    <t>Radiant Fusion Baked Pwd 03</t>
+  </si>
+  <si>
+    <t>Radiant Fusion Baked Pwd 04</t>
+  </si>
+  <si>
+    <t>Radiant Fusion Baked Pwd 05</t>
+  </si>
+  <si>
+    <t>Radiant Fusion Baked Pwd 06</t>
+  </si>
+  <si>
+    <t>Radiant Touch Bronzing Pwd 01 Honey</t>
+  </si>
+  <si>
+    <t>Radiant Touch Bronzing Pwd 02 Sienna</t>
+  </si>
+  <si>
+    <t>Radiant Touch Bronzing Pwd 03 Cocoa</t>
+  </si>
+  <si>
+    <t>Radiant Touch Creamy Stick Hl 100 Gold</t>
+  </si>
+  <si>
+    <t>Radiant Touch Creamy Stick Hl 102 Golden</t>
+  </si>
+  <si>
+    <t>Rectangular Foundation Sponges E.A. 01</t>
+  </si>
+  <si>
+    <t>Reusable Bottle - 100 Ml E.A. 01</t>
+  </si>
+  <si>
+    <t>Reusable Pot - 30 Ml E.A. 01</t>
+  </si>
+  <si>
+    <t>Reusable Tube - 65 Ml E.A. 01</t>
+  </si>
+  <si>
+    <t>S Fusion Lip Pencil New Inci 23 01 01</t>
+  </si>
+  <si>
+    <t>S Fusion Lip Pencil New Inci 23 02 02</t>
+  </si>
+  <si>
+    <t>S Fusion Lip Pencil New Inci 23 03 03</t>
+  </si>
+  <si>
+    <t>S Fusion Lip Pencil New Inci 23 04 04</t>
+  </si>
+  <si>
+    <t>S Fusion Lip Pencil New Inci 23 05 05</t>
+  </si>
+  <si>
+    <t>S Fusion Lip Pencil New Inci 23 06 06</t>
+  </si>
+  <si>
+    <t>S Fusion Lip Pencil New Inci 23 07 07</t>
+  </si>
+  <si>
+    <t>S Fusion Lip Pencil New Inci 23 08 08</t>
+  </si>
+  <si>
+    <t>S Fusion Lip Pencil New Inci 23 09 09</t>
+  </si>
+  <si>
+    <t>S Fusion Lip Pencil New Inci 23 10 10</t>
+  </si>
+  <si>
+    <t>S Fusion Lip Pencil New Inci 23 12 12</t>
+  </si>
+  <si>
+    <t>S Fusion Lip Pencil New Inci 23 15 15</t>
+  </si>
+  <si>
+    <t>S Fusion Lip Pencil New Inci 23 16 16</t>
+  </si>
+  <si>
+    <t>S Fusion Lip Pencil New Inci 23 19 19</t>
+  </si>
+  <si>
+    <t>S Fusion Lip Pencil New Inci 23 20 20</t>
+  </si>
+  <si>
+    <t>S Fusion Lip Pencil New Inci 23 21 21</t>
+  </si>
+  <si>
+    <t>S Fusion Lip Pencil New Inci 23 23 23</t>
+  </si>
+  <si>
+    <t>S Fusion Lip Pencil New Inci 23 26 26</t>
+  </si>
+  <si>
+    <t>S Fusion Lip Pencil New Inci 23 28 28</t>
+  </si>
+  <si>
+    <t>S Fusion Lip Pencil New Inci 23 29 29</t>
+  </si>
+  <si>
+    <t>S Fusion Lip Pencil New Inci 23 30 30</t>
+  </si>
+  <si>
+    <t>S Fusion Lip Pencil New Inci 23 31 31</t>
+  </si>
+  <si>
+    <t>S Fusion Lip Pencil New Inci 23 32 32</t>
+  </si>
+  <si>
+    <t>S Fusion Lip Pencil New Inci 23 33 33</t>
+  </si>
+  <si>
+    <t>S Fusion Lip Pencil New Inci 23 34 34</t>
+  </si>
+  <si>
+    <t>S Fusion Lip Pencil New Inci 23 35 35</t>
+  </si>
+  <si>
+    <t>S Fusion Lip Pencil New Inci 23 36 36</t>
+  </si>
+  <si>
+    <t>Scent Of Milan Edp 01 Duomo</t>
+  </si>
+  <si>
+    <t>Scent Of Milan Edp 02 Brera</t>
+  </si>
+  <si>
+    <t>Scent Of Milan Edp 03 Montenapoleone</t>
+  </si>
+  <si>
+    <t>Scent Of Milan Edp 04 Isola</t>
+  </si>
+  <si>
+    <t>Scent Of Milan Edp 05 Navigli</t>
+  </si>
+  <si>
+    <t>Scent Of Milan Edp Colonne District 06</t>
+  </si>
+  <si>
+    <t>Sculpting Touch Stick 200</t>
+  </si>
+  <si>
+    <t>Sculpting Touch Stick 201</t>
+  </si>
+  <si>
+    <t>Sculpting Touch Stick 202</t>
+  </si>
+  <si>
+    <t>Sculpting Touch Stick 203</t>
+  </si>
+  <si>
+    <t>Sebo Balance Cream - 001 01</t>
+  </si>
+  <si>
+    <t>Sebo Balance Paper New Made In 01</t>
+  </si>
+  <si>
+    <t>Sebo Balance Toner New 01</t>
+  </si>
+  <si>
+    <t>Secret Oil Core Lip Balm 01</t>
+  </si>
+  <si>
+    <t>Secret Oil Core Lip Balm 02</t>
+  </si>
+  <si>
+    <t>Secret Oil Core Lip Balm 03</t>
+  </si>
+  <si>
+    <t>Self Tan Serum 01 01</t>
+  </si>
+  <si>
+    <t>Serum 01</t>
+  </si>
+  <si>
+    <t>Serum Concealer 01</t>
+  </si>
+  <si>
+    <t>Serum Concealer 02</t>
+  </si>
+  <si>
+    <t>Serum Concealer 03</t>
+  </si>
+  <si>
+    <t>Serum Concealer 04</t>
+  </si>
+  <si>
+    <t>Serum Concealer 05</t>
+  </si>
+  <si>
+    <t>Serum Concealer 06</t>
+  </si>
+  <si>
+    <t>Serum Concealer 07</t>
+  </si>
+  <si>
+    <t>Serum Concealer 08</t>
+  </si>
+  <si>
+    <t>Serum Concealer 09</t>
+  </si>
+  <si>
+    <t>Serum Concealer 10</t>
+  </si>
+  <si>
+    <t>Serum Concealer 11</t>
+  </si>
+  <si>
+    <t>Serum Concealer 12</t>
+  </si>
+  <si>
+    <t>Serum Eyebrow 01</t>
+  </si>
+  <si>
+    <t>Serum Foundation 01 1Ng</t>
+  </si>
+  <si>
+    <t>Serum Foundation 02 1Cr</t>
+  </si>
+  <si>
+    <t>Serum Foundation 03 1.5Nr</t>
+  </si>
+  <si>
+    <t>Serum Foundation 04 1.5Wg</t>
+  </si>
+  <si>
+    <t>Serum Foundation 05 1.5Wn</t>
+  </si>
+  <si>
+    <t>Serum Foundation 06 1.5Ng</t>
+  </si>
+  <si>
+    <t>Serum Foundation 07 2Wg</t>
+  </si>
+  <si>
+    <t>Serum Foundation 08 2Wr</t>
+  </si>
+  <si>
+    <t>Serum Foundation 09 3Nr</t>
+  </si>
+  <si>
+    <t>Serum Foundation 10 3Ng</t>
+  </si>
+  <si>
+    <t>Serum Foundation 11 3.5Wg</t>
+  </si>
+  <si>
+    <t>Serum Foundation 12 3.5Wo</t>
+  </si>
+  <si>
+    <t>Serum Foundation 13 4Wg</t>
+  </si>
+  <si>
+    <t>Serum Foundation 14 5Nr</t>
+  </si>
+  <si>
+    <t>Serum Foundation 15 5Wo</t>
+  </si>
+  <si>
+    <t>Serum Foundation 16 8.5Wr</t>
+  </si>
+  <si>
+    <t>Serum Foundation 17 8.5Ng</t>
+  </si>
+  <si>
+    <t>Serum Foundation 18 9Nr</t>
+  </si>
+  <si>
+    <t>Serum Foundation 19 9Ng</t>
+  </si>
+  <si>
+    <t>Serum Foundation 20 9.5Nr</t>
+  </si>
+  <si>
+    <t>Serum Foundation 21 20N</t>
+  </si>
+  <si>
+    <t>Serum Infused Powder Fdt 01</t>
+  </si>
+  <si>
+    <t>Serum Infused Powder Fdt 02</t>
+  </si>
+  <si>
+    <t>Serum Infused Powder Fdt 03</t>
+  </si>
+  <si>
+    <t>Serum Infused Powder Fdt 04</t>
+  </si>
+  <si>
+    <t>Serum Infused Powder Fdt 05</t>
+  </si>
+  <si>
+    <t>Serum Infused Powder Fdt 06</t>
+  </si>
+  <si>
+    <t>Serum Infused Powder Fdt 07</t>
+  </si>
+  <si>
+    <t>Serum Infused Powder Fdt 08</t>
+  </si>
+  <si>
+    <t>Serum Infused Powder Fdt 09</t>
+  </si>
+  <si>
+    <t>Serum Infused Powder Fdt 10</t>
+  </si>
+  <si>
+    <t>Serum Infused Powder Fdt 11</t>
+  </si>
+  <si>
+    <t>Serum Infused Powder Fdt 12</t>
+  </si>
+  <si>
+    <t>Serum Primer 01</t>
+  </si>
+  <si>
+    <t>Silky Glow Baked Bronzer 01</t>
+  </si>
+  <si>
+    <t>Silky Glow Baked Bronzer 02</t>
+  </si>
+  <si>
+    <t>Skin Tint 01</t>
+  </si>
+  <si>
+    <t>Skin Tint 02</t>
+  </si>
+  <si>
+    <t>Skin Tint 03</t>
+  </si>
+  <si>
+    <t>Skin Tint 04</t>
+  </si>
+  <si>
+    <t>Skin Tint 05</t>
+  </si>
+  <si>
+    <t>Skin Tint 06</t>
+  </si>
+  <si>
+    <t>Skin Tint 07</t>
+  </si>
+  <si>
+    <t>Skin Tone Conceal 01 Green</t>
+  </si>
+  <si>
+    <t>Skin Tone Conceal 02 Avorio</t>
+  </si>
+  <si>
+    <t>Skin Tone Conceal 03 Light Beige</t>
+  </si>
+  <si>
+    <t>Skin Tone Conceal 04 Peach</t>
+  </si>
+  <si>
+    <t>Skin Tone Conceal 05 Honey</t>
+  </si>
+  <si>
+    <t>Skin Tone Conceal 06 Hazelnut</t>
+  </si>
+  <si>
+    <t>Skin Tone Conceal 07 Caramel</t>
+  </si>
+  <si>
+    <t>Skin Tone Conceal 08 Cinnamon</t>
+  </si>
+  <si>
+    <t>Skin Tone Conceal 09 Chocolate</t>
+  </si>
+  <si>
+    <t>Skin Tone Conceal 10 Mandorla</t>
+  </si>
+  <si>
+    <t>Skin Tone Conceal 11 Medium Beige</t>
+  </si>
+  <si>
+    <t>Skin Tone Conceal 12 Arancio</t>
+  </si>
+  <si>
+    <t>Skin Tone Face Base 01</t>
+  </si>
+  <si>
+    <t>Skin Trainer Cc Blur.24 01</t>
+  </si>
+  <si>
+    <t>Skin Trainer Cc Blur.24 02</t>
+  </si>
+  <si>
+    <t>Skin Trainer Cc Blur.24 03</t>
+  </si>
+  <si>
+    <t>Skin Trainer Cc Blur.24 04</t>
+  </si>
+  <si>
+    <t>Skin Trainer Cream.24 01</t>
+  </si>
+  <si>
+    <t>Skin Trainer Eyes New New 01 01</t>
+  </si>
+  <si>
+    <t>Skin Trainer Plumping Mask 01</t>
+  </si>
+  <si>
+    <t>Skin Trainer Serum.24 01</t>
+  </si>
+  <si>
+    <t>Slim Lip Stylo Volumizer 01</t>
+  </si>
+  <si>
+    <t>Slim Lip Stylo Volumizer 02</t>
+  </si>
+  <si>
+    <t>Smart Allover Pwd Brush - 104 E.A. 01</t>
+  </si>
+  <si>
+    <t>Smart Blending Brush - 201 E.A. 01</t>
+  </si>
+  <si>
+    <t>Smart Blush - 05</t>
+  </si>
+  <si>
+    <t>Smart Blush - 07</t>
+  </si>
+  <si>
+    <t>Smart Blush - 09</t>
+  </si>
+  <si>
+    <t>Smart Blush 03</t>
+  </si>
+  <si>
+    <t>Smart Blush 06</t>
+  </si>
+  <si>
+    <t>Smart Blush Brush - 103 E.A. 01</t>
+  </si>
+  <si>
+    <t>Smart Blush. 04</t>
+  </si>
+  <si>
+    <t>Smart Color Eyepencil 01</t>
+  </si>
+  <si>
+    <t>Smart Color Eyepencil 02</t>
+  </si>
+  <si>
+    <t>Smart Color Eyepencil 03</t>
+  </si>
+  <si>
+    <t>Smart Color Eyepencil 05</t>
+  </si>
+  <si>
+    <t>Smart Color Eyepencil 06</t>
+  </si>
+  <si>
+    <t>Smart Color Eyepencil 07</t>
+  </si>
+  <si>
+    <t>Smart Color Eyepencil 09</t>
+  </si>
+  <si>
+    <t>Smart Color Eyepencil 12</t>
+  </si>
+  <si>
+    <t>Smart Color Eyepencil 13</t>
+  </si>
+  <si>
+    <t>Smart Color Eyepencil 15</t>
+  </si>
+  <si>
+    <t>Smart Colour E/S 01</t>
+  </si>
+  <si>
+    <t>Smart Colour E/S 02</t>
+  </si>
+  <si>
+    <t>Smart Colour E/S 03</t>
+  </si>
+  <si>
+    <t>Smart Colour E/S 12</t>
+  </si>
+  <si>
+    <t>Smart Colour E/S 16</t>
+  </si>
+  <si>
+    <t>Smart Colour E/S 18</t>
+  </si>
+  <si>
+    <t>Smart Colour E/S 25</t>
+  </si>
+  <si>
+    <t>Smart Colour E/S 27</t>
+  </si>
+  <si>
+    <t>Smart Colour Eye Pencil New Mp 2024 04</t>
+  </si>
+  <si>
+    <t>Smart Colour Eyepencil New Mp 25 08</t>
+  </si>
+  <si>
+    <t>Smart Colour Eyepencil New Mp 25 10</t>
+  </si>
+  <si>
+    <t>Smart Colour Eyepencil New Mp 25 11</t>
+  </si>
+  <si>
+    <t>Smart Colour Eyepencil Ssw Sicovit 14</t>
+  </si>
+  <si>
+    <t>Smart Colour Eyepencil Ssw Sicovit 16</t>
+  </si>
+  <si>
+    <t>Smart Colour Eyeshadow. 05</t>
+  </si>
+  <si>
+    <t>Smart Colour Eyeshadow. 07</t>
+  </si>
+  <si>
+    <t>Smart Colour Eyeshadow. 14</t>
+  </si>
+  <si>
+    <t>Smart Colour Eyeshadow. 21</t>
+  </si>
+  <si>
+    <t>Smart Colour Eyeshadow. 22</t>
+  </si>
+  <si>
+    <t>Smart Concealer Brush - 100 E.A. 01</t>
+  </si>
+  <si>
+    <t>Smart Eyeliner Brush - 203 E.A. 01</t>
+  </si>
+  <si>
+    <t>Smart Foundation Brush - 101 E.A. 01</t>
+  </si>
+  <si>
+    <t>Smart Fusion Lip Pencil 11 11</t>
+  </si>
+  <si>
+    <t>Smart Fusion Lip Pencil 13 13</t>
+  </si>
+  <si>
+    <t>Smart Fusion Lip Pencil 14 14</t>
+  </si>
+  <si>
+    <t>Smart Fusion Lip Pencil 17 17</t>
+  </si>
+  <si>
+    <t>Smart Fusion Lip Pencil 18 18</t>
+  </si>
+  <si>
+    <t>Smart Fusion Lip Pencil 22 22</t>
+  </si>
+  <si>
+    <t>Smart Fusion Lip Pencil 24 24</t>
+  </si>
+  <si>
+    <t>Smart Fusion Lip Pencil 25 25</t>
+  </si>
+  <si>
+    <t>Smart Fusion Lip Pencil 27 27</t>
+  </si>
+  <si>
+    <t>Smart Hydrat. Fdt 01 Wr01</t>
+  </si>
+  <si>
+    <t>Smart Hydrat. Fdt 04 Wr50</t>
+  </si>
+  <si>
+    <t>Smart Hydrat. Fdt 07 Wb15</t>
+  </si>
+  <si>
+    <t>Smart Hydrat. Fdt 08 Wb30</t>
+  </si>
+  <si>
+    <t>Smart Hydrat. Fdt 14 N40</t>
+  </si>
+  <si>
+    <t>Smart Hydrat. Fdt 15 N60</t>
+  </si>
+  <si>
+    <t>Smart Hydrat. Fdt 17 N145</t>
+  </si>
+  <si>
+    <t>Smart Lip Brush - 300 E.A. 01</t>
+  </si>
+  <si>
+    <t>Smart Lipstick 2024 401</t>
+  </si>
+  <si>
+    <t>Smart Lipstick 2024 402</t>
+  </si>
+  <si>
+    <t>Smart Lipstick 2024 403</t>
+  </si>
+  <si>
+    <t>Smart Lipstick 2024 404</t>
+  </si>
+  <si>
+    <t>Smart Lipstick 2024 405</t>
+  </si>
+  <si>
+    <t>Smart Lipstick 2024 406</t>
+  </si>
+  <si>
+    <t>Smart Lipstick 2024 407</t>
+  </si>
+  <si>
+    <t>Smart Lipstick 2024 408</t>
+  </si>
+  <si>
+    <t>Smart Lipstick 2024 410</t>
+  </si>
+  <si>
+    <t>Smart Lipstick 2024 411</t>
+  </si>
+  <si>
+    <t>Smart Lipstick 2024 412</t>
+  </si>
+  <si>
+    <t>Smart Lipstick 2024 413</t>
+  </si>
+  <si>
+    <t>Smart Lipstick 2024 414</t>
+  </si>
+  <si>
+    <t>Smart Lipstick 2024 415</t>
+  </si>
+  <si>
+    <t>Smart Lipstick 2024 416</t>
+  </si>
+  <si>
+    <t>Smart Lipstick 2024 419</t>
+  </si>
+  <si>
+    <t>Smart Lipstick 2024 420</t>
+  </si>
+  <si>
+    <t>Smart Lipstick 2024 421</t>
+  </si>
+  <si>
+    <t>Smart Lipstick 2024 422</t>
+  </si>
+  <si>
+    <t>Smart Lipstick 2024 423</t>
+  </si>
+  <si>
+    <t>Smart Lipstick 2024 427</t>
+  </si>
+  <si>
+    <t>Smart Lipstick 2024 428</t>
+  </si>
+  <si>
+    <t>Smart Lipstick 2024 429</t>
+  </si>
+  <si>
+    <t>Smart Lipstick 2024 430</t>
+  </si>
+  <si>
+    <t>Smart Lipstick 2024 431</t>
+  </si>
+  <si>
+    <t>Smart Lipstick 2024 432</t>
+  </si>
+  <si>
+    <t>Smart Lipstick 2024 433</t>
+  </si>
+  <si>
+    <t>Smart Lipstick 2024 434</t>
+  </si>
+  <si>
+    <t>Smart Lipstick 2024 435</t>
+  </si>
+  <si>
+    <t>Smart Lipstick 2024 458</t>
+  </si>
+  <si>
+    <t>Smart Nail Lacquer Sw Cap Pcr 01</t>
+  </si>
+  <si>
+    <t>Smart Nail Lacquer Sw Cap Pcr 02</t>
+  </si>
+  <si>
+    <t>Smart Nail Lacquer Sw Cap Pcr 03</t>
+  </si>
+  <si>
+    <t>Smart Nail Lacquer Sw Cap Pcr 04</t>
+  </si>
+  <si>
+    <t>Smart Nail Lacquer Sw Cap Pcr 06</t>
+  </si>
+  <si>
+    <t>Smart Nail Lacquer Sw Cap Pcr 07</t>
+  </si>
+  <si>
+    <t>Smart Nail Lacquer Sw Cap Pcr 10</t>
+  </si>
+  <si>
+    <t>Smart Nail Lacquer Sw Cap Pcr 101</t>
+  </si>
+  <si>
+    <t>Smart Nail Lacquer Sw Cap Pcr 102</t>
+  </si>
+  <si>
+    <t>Smart Nail Lacquer Sw Cap Pcr 103</t>
+  </si>
+  <si>
+    <t>Smart Nail Lacquer Sw Cap Pcr 11</t>
+  </si>
+  <si>
+    <t>Smart Nail Lacquer Sw Cap Pcr 12</t>
+  </si>
+  <si>
+    <t>Smart Nail Lacquer Sw Cap Pcr 13</t>
+  </si>
+  <si>
+    <t>Smart Nail Lacquer Sw Cap Pcr 14</t>
+  </si>
+  <si>
+    <t>Smart Nail Lacquer Sw Cap Pcr 15</t>
+  </si>
+  <si>
+    <t>Smart Nail Lacquer Sw Cap Pcr 16</t>
+  </si>
+  <si>
+    <t>Smart Nail Lacquer Sw Cap Pcr 18</t>
+  </si>
+  <si>
+    <t>Smart Nail Lacquer Sw Cap Pcr 19</t>
+  </si>
+  <si>
+    <t>Smart Nail Lacquer Sw Cap Pcr 22</t>
+  </si>
+  <si>
+    <t>Smart Nail Lacquer Sw Cap Pcr 24</t>
+  </si>
+  <si>
+    <t>Smart Nail Lacquer Sw Cap Pcr 26</t>
+  </si>
+  <si>
+    <t>Smart Nail Lacquer Sw Cap Pcr 27</t>
+  </si>
+  <si>
+    <t>Smart Nail Lacquer Sw Cap Pcr 28</t>
+  </si>
+  <si>
+    <t>Smart Nail Lacquer Sw Cap Pcr 30</t>
+  </si>
+  <si>
+    <t>Smart Nail Lacquer Sw Cap Pcr 34</t>
+  </si>
+  <si>
+    <t>Smart Nail Lacquer Sw Cap Pcr 39</t>
+  </si>
+  <si>
+    <t>Smart Nail Lacquer Sw Cap Pcr 42</t>
+  </si>
+  <si>
+    <t>Smart Nail Lacquer Sw Cap Pcr 43</t>
+  </si>
+  <si>
+    <t>Smart Nail Lacquer Sw Cap Pcr 45</t>
+  </si>
+  <si>
+    <t>Smart Nail Lacquer Sw Cap Pcr 49</t>
+  </si>
+  <si>
+    <t>Smart Nail Lacquer Sw Cap Pcr 51</t>
+  </si>
+  <si>
+    <t>Smart Nail Lacquer Sw Cap Pcr 53</t>
+  </si>
+  <si>
+    <t>Smart Nail Lacquer Sw Cap Pcr 54</t>
+  </si>
+  <si>
+    <t>Smart Nail Lacquer Sw Cap Pcr 55</t>
+  </si>
+  <si>
+    <t>Smart Nail Lacquer Sw Cap Pcr 56</t>
+  </si>
+  <si>
+    <t>Smart Nail Lacquer Sw Cap Pcr 57</t>
+  </si>
+  <si>
+    <t>Smart Nail Lacquer Sw Cap Pcr 58</t>
+  </si>
+  <si>
+    <t>Smart Nail Lacquer Sw Cap Pcr 64</t>
+  </si>
+  <si>
+    <t>Smart Nail Lacquer Sw Cap Pcr 66</t>
+  </si>
+  <si>
+    <t>Smart Nail Lacquer Sw Cap Pcr 67</t>
+  </si>
+  <si>
+    <t>Smart Nail Lacquer Sw Cap Pcr 70</t>
+  </si>
+  <si>
+    <t>Smart Nail Lacquer Sw Cap Pcr 71</t>
+  </si>
+  <si>
+    <t>Smart Nail Lacquer Sw Cap Pcr 75</t>
+  </si>
+  <si>
+    <t>Smart Nail Lacquer Sw Cap Pcr 79</t>
+  </si>
+  <si>
+    <t>Smart Nail Lacquer Sw Cap Pcr 82</t>
+  </si>
+  <si>
+    <t>Smart Nail Lacquer Sw Cap Pcr 84</t>
+  </si>
+  <si>
+    <t>Smart Nail Lacquer Sw Cap Pcr 96</t>
+  </si>
+  <si>
+    <t>Smart Nail Lacquer Sw Cap Pcr 97</t>
+  </si>
+  <si>
+    <t>Smart Powder Brush - 102 E.A. 01</t>
+  </si>
+  <si>
+    <t>Smart Shading Brush - 202 E.A. 01</t>
+  </si>
+  <si>
+    <t>Smart Smoky Brush - 200 E.A. 01</t>
+  </si>
+  <si>
+    <t>Smart.Blush 08</t>
+  </si>
+  <si>
+    <t>Smart.Blush 11</t>
+  </si>
+  <si>
+    <t>Smoky Eye Pencil Ssw Sicovit 01</t>
+  </si>
+  <si>
+    <t>Soft Nude Palette 01</t>
+  </si>
+  <si>
+    <t>Soft Nude Palette 02</t>
+  </si>
+  <si>
+    <t>Soft Nude Palette 03</t>
+  </si>
+  <si>
+    <t>Softening Feet Mask 01 01</t>
+  </si>
+  <si>
+    <t>Softening Hands Mask 01 01</t>
+  </si>
+  <si>
+    <t>Soothing Booster 01</t>
+  </si>
+  <si>
+    <t>Soothing Face Mask 1 01</t>
+  </si>
+  <si>
+    <t>Spf Fixing Mist 01</t>
+  </si>
+  <si>
+    <t>Spf Powder Fdt 01</t>
+  </si>
+  <si>
+    <t>Spf Powder Fdt 02</t>
+  </si>
+  <si>
+    <t>Spf Powder Fdt 03</t>
+  </si>
+  <si>
+    <t>Spf Powder Fdt 04</t>
+  </si>
+  <si>
+    <t>Spf Powder Fdt 05</t>
+  </si>
+  <si>
+    <t>Spf Powder Fdt 06</t>
+  </si>
+  <si>
+    <t>Spf Powder Fdt 07</t>
+  </si>
+  <si>
+    <t>Spf Powder Fdt 08</t>
+  </si>
+  <si>
+    <t>Ss - Smart Colour Mascara 09 09</t>
+  </si>
+  <si>
+    <t>Ss Water Eyeshadow 2024 17</t>
+  </si>
+  <si>
+    <t>Ss Water Eyeshadow 2024 19</t>
+  </si>
+  <si>
+    <t>Ssw - Extra Sculpt Std 2024 01</t>
+  </si>
+  <si>
+    <t>Ssw 26 Ess Eye Set 01 01</t>
+  </si>
+  <si>
+    <t>Ssw 26 Glossy Lip Set 03 01</t>
+  </si>
+  <si>
+    <t>Ssw Colour Kajal 09 09</t>
+  </si>
+  <si>
+    <t>Ssw Eyebrow Fibers Mascara 01</t>
+  </si>
+  <si>
+    <t>Ssw Eyebrow Fibers Mascara 02</t>
+  </si>
+  <si>
+    <t>Ssw Eyebrow Fibers Mascara 03</t>
+  </si>
+  <si>
+    <t>Ssw Eyebrow Fibers Mascara 04</t>
+  </si>
+  <si>
+    <t>Ssw Eyebrow Fibers Mascara 05</t>
+  </si>
+  <si>
+    <t>Ssw Eyebrow Fibers Mascara 06</t>
+  </si>
+  <si>
+    <t>Ssw Glossy Lip Set 01 2025 01</t>
+  </si>
+  <si>
+    <t>Ssw Kind By Kiko Soft Matte Lipstick 01</t>
+  </si>
+  <si>
+    <t>Ssw Kind By Kiko Soft Matte Lipstick 02</t>
+  </si>
+  <si>
+    <t>Ssw Kind By Kiko Soft Matte Lipstick 03</t>
+  </si>
+  <si>
+    <t>Ssw Kind By Kiko Soft Matte Lipstick 04</t>
+  </si>
+  <si>
+    <t>Ssw Luxurious Eye Set 01 01</t>
+  </si>
+  <si>
+    <t>Ssw Sicovit Eyebrow Expert Palette 01</t>
+  </si>
+  <si>
+    <t>Ssw Sicovit Eyebrow Expert Palette 02</t>
+  </si>
+  <si>
+    <t>Ssw Sicovit Eyebrow Expert Palette 03</t>
+  </si>
+  <si>
+    <t>Ssw Smart Colour Eyeshadow Shade 04</t>
+  </si>
+  <si>
+    <t>Ssw Smart Colour Eyeshadow Shade 10</t>
+  </si>
+  <si>
+    <t>Ssw Smart Colour Eyeshadow Shade 17</t>
+  </si>
+  <si>
+    <t>Ssw2 Unlimited Lips &amp; Nails Set 2025 01</t>
+  </si>
+  <si>
+    <t>Standout Volume Buildable 01</t>
+  </si>
+  <si>
+    <t>Strengthener Base Coat New 01</t>
+  </si>
+  <si>
+    <t>Sublime Youth Day.24 01</t>
+  </si>
+  <si>
+    <t>Sublime Youth Eyes.24 01</t>
+  </si>
+  <si>
+    <t>Sublime Youth Intensive Night Serum 01</t>
+  </si>
+  <si>
+    <t>Sublime Youth Night.24 01</t>
+  </si>
+  <si>
+    <t>Sublime Youth Serum.24 01</t>
+  </si>
+  <si>
+    <t>Sun Protection Face Cream Spf 30.24 01</t>
+  </si>
+  <si>
+    <t>Sun Protection Face Cream Spf 50.24 01</t>
+  </si>
+  <si>
+    <t>Sun Protection Invisible Spray Spf30 01</t>
+  </si>
+  <si>
+    <t>Sun Protection Invisible Spray Spf50 01</t>
+  </si>
+  <si>
+    <t>Super Colour Waterproof Eyeliner 01</t>
+  </si>
+  <si>
+    <t>Super Colour Waterproof Eyeliner 02</t>
+  </si>
+  <si>
+    <t>Super Colour Waterproof Eyeliner 03</t>
+  </si>
+  <si>
+    <t>Super Colour Waterproof Eyeliner 04</t>
+  </si>
+  <si>
+    <t>Super Colour Waterproof Eyeliner 06</t>
+  </si>
+  <si>
+    <t>Super Colour Waterproof Eyeliner 08</t>
+  </si>
+  <si>
+    <t>Super Colour Waterproof Eyeliner 09</t>
+  </si>
+  <si>
+    <t>Super Colour Waterproof Eyeliner 10</t>
+  </si>
+  <si>
+    <t>Super Colour Wp Eyeliner 05</t>
+  </si>
+  <si>
+    <t>Super Colour Wp Eyeliner 07</t>
+  </si>
+  <si>
+    <t>Toe Separator E.A. 01</t>
+  </si>
+  <si>
+    <t>Travel Brush Set E.A. 01</t>
+  </si>
+  <si>
+    <t>Travel Wipes Nail Polish Remover Sw 01</t>
+  </si>
+  <si>
+    <t>Triangle Powder Puff Baseline 01</t>
+  </si>
+  <si>
+    <t>Triangular Foundation Sponges E.A. 01</t>
+  </si>
+  <si>
+    <t>Twistable Mascara 01</t>
+  </si>
+  <si>
+    <t>Udt New Mp 24 101</t>
+  </si>
+  <si>
+    <t>Udt New Mp 24 102</t>
+  </si>
+  <si>
+    <t>Udt New Mp 24 103</t>
+  </si>
+  <si>
+    <t>Udt New Mp 24 104</t>
+  </si>
+  <si>
+    <t>Udt New Mp 24 105</t>
+  </si>
+  <si>
+    <t>Udt New Mp 24 106</t>
+  </si>
+  <si>
+    <t>Udt New Mp 24 108</t>
+  </si>
+  <si>
+    <t>Udt New Mp 24 110</t>
+  </si>
+  <si>
+    <t>Udt New Mp 24 112</t>
+  </si>
+  <si>
+    <t>Udt New Mp 24 115</t>
+  </si>
+  <si>
+    <t>Udt New Mp 24 120</t>
+  </si>
+  <si>
+    <t>Udt New Mp 24 121</t>
+  </si>
+  <si>
+    <t>Udt New Mp 24 122</t>
+  </si>
+  <si>
+    <t>Udt New Mp 24 123</t>
+  </si>
+  <si>
+    <t>Udt New Mp 24 129</t>
+  </si>
+  <si>
+    <t>Udt New Mp 24 130</t>
+  </si>
+  <si>
+    <t>Udt New Mp 24 131</t>
+  </si>
+  <si>
+    <t>Ultimate Pen Eyeliner Ssw Ifud 01</t>
+  </si>
+  <si>
+    <t>Ultimate Pen Eyeliner Ssw Ifud 02</t>
+  </si>
+  <si>
+    <t>Ultimate Pen Eyeliner Ssw Ifud 04</t>
+  </si>
+  <si>
+    <t>Ultimate Pen Wp Eyeliner Ifud 01</t>
+  </si>
+  <si>
+    <t>Unforgettable Mascara New Mp 25 01</t>
+  </si>
+  <si>
+    <t>Universal Blur Ifud 01</t>
+  </si>
+  <si>
+    <t>Universal Nail Polish Remover Sw 01</t>
+  </si>
+  <si>
+    <t>Universal Stick Conc. 01 Ivory</t>
+  </si>
+  <si>
+    <t>Universal Stick Conc. 02 Light Beige</t>
+  </si>
+  <si>
+    <t>Universal Stick Conc. 03 Light Neutral</t>
+  </si>
+  <si>
+    <t>Universal Stick Conc. 04 Peach</t>
+  </si>
+  <si>
+    <t>Universal Stick Conc. 05 Medium Beige</t>
+  </si>
+  <si>
+    <t>Universal Stick Conc. 06 Warm Beige</t>
+  </si>
+  <si>
+    <t>Universal Stick Conc. 07 Natural Beige</t>
+  </si>
+  <si>
+    <t>Universal Stick Conc. 08 Universal Beige</t>
+  </si>
+  <si>
+    <t>Universal Stick Conc. 09 Dark Neutral</t>
+  </si>
+  <si>
+    <t>Universal Stick Conc. 10 Honey</t>
+  </si>
+  <si>
+    <t>Universal Stick Conc. 11 Caramel</t>
+  </si>
+  <si>
+    <t>Universal Stick Conc. 12 Cocoa</t>
+  </si>
+  <si>
+    <t>Universal Veil Finishing Pwd 01</t>
+  </si>
+  <si>
+    <t>Unlimited 24H Matte Fdt 01 1Ng</t>
+  </si>
+  <si>
+    <t>Unlimited 24H Matte Fdt 02 1 Cr</t>
+  </si>
+  <si>
+    <t>Unlimited 24H Matte Fdt 03 1.5 Wr</t>
+  </si>
+  <si>
+    <t>Unlimited 24H Matte Fdt 04 1.5 Cr</t>
+  </si>
+  <si>
+    <t>Unlimited 24H Matte Fdt 05 1.5 Ng</t>
+  </si>
+  <si>
+    <t>Unlimited 24H Matte Fdt 06 1.5 Wg</t>
+  </si>
+  <si>
+    <t>Unlimited 24H Matte Fdt 07 2 Ng</t>
+  </si>
+  <si>
+    <t>Unlimited 24H Matte Fdt 08 2 Wr</t>
+  </si>
+  <si>
+    <t>Unlimited 24H Matte Fdt 09 2 Wg</t>
+  </si>
+  <si>
+    <t>Unlimited 24H Matte Fdt 10 2.5 Wg</t>
+  </si>
+  <si>
+    <t>Unlimited 24H Matte Fdt 11 2.5 Cr</t>
+  </si>
+  <si>
+    <t>Unlimited 24H Matte Fdt 12 3.5 Wr</t>
+  </si>
+  <si>
+    <t>Unlimited 24H Matte Fdt 13 3.5 Ng</t>
+  </si>
+  <si>
+    <t>Unlimited 24H Matte Fdt 14 3.5 Wo</t>
+  </si>
+  <si>
+    <t>Unlimited 24H Matte Fdt 15 4 Nr</t>
+  </si>
+  <si>
+    <t>Unlimited 24H Matte Fdt 16 4 Wg</t>
+  </si>
+  <si>
+    <t>Unlimited 24H Matte Fdt 17 5 Ng</t>
+  </si>
+  <si>
+    <t>Unlimited 24H Matte Fdt 18 5.5 Cr</t>
+  </si>
+  <si>
+    <t>Unlimited 24H Matte Fdt 19 6 Nr</t>
+  </si>
+  <si>
+    <t>Unlimited 24H Matte Fdt 20 6 Wg</t>
+  </si>
+  <si>
+    <t>Unlimited 24H Matte Fdt 21 6 Ng</t>
+  </si>
+  <si>
+    <t>Unlimited 24H Matte Fdt 22 8 Ng</t>
+  </si>
+  <si>
+    <t>Unlimited 24H Matte Fdt 23 8 Wr</t>
+  </si>
+  <si>
+    <t>Unlimited 24H Matte Fdt 24 9 Ng</t>
+  </si>
+  <si>
+    <t>Unlimited 24H Matte Fdt 25 9.5 Wg</t>
+  </si>
+  <si>
+    <t>Unlimited 24H Matte Fdt 26 9.5 Ng</t>
+  </si>
+  <si>
+    <t>Unlimited 24H Matte Fdt 27 10 Nr</t>
+  </si>
+  <si>
+    <t>Unlimited 24H Matte Fdt 28 20 N</t>
+  </si>
+  <si>
+    <t>Unlimited Automatic Eyeliner&amp;Khol 01</t>
+  </si>
+  <si>
+    <t>Unlimited Automatic Eyeliner&amp;Khol 04</t>
+  </si>
+  <si>
+    <t>Unlimited Automatic Eyeliner&amp;Khol 05</t>
+  </si>
+  <si>
+    <t>Unlimited Automatic Eyeliner&amp;Khol 06</t>
+  </si>
+  <si>
+    <t>Unlimited Automatic Eyeliner&amp;Khol 07</t>
+  </si>
+  <si>
+    <t>Unlimited Automatic Eyeliner&amp;Khol 10</t>
+  </si>
+  <si>
+    <t>Unlimited Automatic Eyeliner&amp;Khol 11</t>
+  </si>
+  <si>
+    <t>Unlimited Automatic Eyeliner&amp;Khol 12</t>
+  </si>
+  <si>
+    <t>Unlimited Automatic Eyeliner&amp;Khol 13</t>
+  </si>
+  <si>
+    <t>Unlimited Automatic Eyeliner&amp;Khol 14</t>
+  </si>
+  <si>
+    <t>Unlimited Automatic Eyeliner&amp;Khol 15</t>
+  </si>
+  <si>
+    <t>Unlimited Automatic Eyeliner&amp;Khol 16</t>
+  </si>
+  <si>
+    <t>Unlimited Automatic Eyeliner&amp;Khol 17</t>
+  </si>
+  <si>
+    <t>Unlimited Automatic Eyeliner&amp;Khol 18</t>
+  </si>
+  <si>
+    <t>Unlimited Automatic Eyeliner&amp;Khol 19</t>
+  </si>
+  <si>
+    <t>Unlimited Automatic Eyeliner&amp;Khol 20</t>
+  </si>
+  <si>
+    <t>Unlimited Blush 01</t>
+  </si>
+  <si>
+    <t>Unlimited Blush 02</t>
+  </si>
+  <si>
+    <t>Unlimited Blush 03</t>
+  </si>
+  <si>
+    <t>Unlimited Blush 04</t>
+  </si>
+  <si>
+    <t>Unlimited Blush 05</t>
+  </si>
+  <si>
+    <t>Unlimited Blush 06</t>
+  </si>
+  <si>
+    <t>Unlimited Blush 07</t>
+  </si>
+  <si>
+    <t>Unlimited Blush 08</t>
+  </si>
+  <si>
+    <t>Unlimited Blush 09</t>
+  </si>
+  <si>
+    <t>Unlimited Blush 10</t>
+  </si>
+  <si>
+    <t>Unlimited Blush 11</t>
+  </si>
+  <si>
+    <t>Unlimited Blush 12</t>
+  </si>
+  <si>
+    <t>Unlimited Double T. New Inci 2023 111</t>
+  </si>
+  <si>
+    <t>Unlimited Double T. New Inci 2023 113</t>
+  </si>
+  <si>
+    <t>Unlimited Double T. New Inci 2023 118</t>
+  </si>
+  <si>
+    <t>Unlimited Double Touch - 107</t>
+  </si>
+  <si>
+    <t>Unlimited Double Touch - 109</t>
+  </si>
+  <si>
+    <t>Unlimited Double Touch - 114</t>
+  </si>
+  <si>
+    <t>Unlimited Double Touch - 119</t>
+  </si>
+  <si>
+    <t>Unlimited Ll Loose Pwd Ext.Line 07 Banan</t>
+  </si>
+  <si>
+    <t>Unlimited Ll Loose Pwd Ext.Line 08 Apric</t>
+  </si>
+  <si>
+    <t>Unlimited Ll Loose Pwd Ext.Line 09 Cotto</t>
+  </si>
+  <si>
+    <t>Unlimited Loose Powder Sw Talc-Free 01 P</t>
+  </si>
+  <si>
+    <t>Unlimited Loose Powder Sw Talc-Free 02 N</t>
+  </si>
+  <si>
+    <t>Unlimited Loose Powder Sw Talc-Free 03 W</t>
+  </si>
+  <si>
+    <t>Unlimited Loose Powder Sw Talc-Free 04 S</t>
+  </si>
+  <si>
+    <t>Unlimited Loose Powder Sw Talc-Free 06 C</t>
+  </si>
+  <si>
+    <t>Unlimited Stylo All 13</t>
+  </si>
+  <si>
+    <t>Unlimited Stylo All 14</t>
+  </si>
+  <si>
+    <t>Unlimited Stylo All 15</t>
+  </si>
+  <si>
+    <t>Unlimited Stylo All 16</t>
+  </si>
+  <si>
+    <t>Unlimited Stylo All 17</t>
+  </si>
+  <si>
+    <t>Unlimited Stylo All 23</t>
+  </si>
+  <si>
+    <t>Unlimited Stylo New Mp 24 01</t>
+  </si>
+  <si>
+    <t>Unlimited Stylo New Mp 24 02</t>
+  </si>
+  <si>
+    <t>Unlimited Stylo New Mp 24 03</t>
+  </si>
+  <si>
+    <t>Unlimited Stylo New Mp 24 04</t>
+  </si>
+  <si>
+    <t>Unlimited Stylo New Mp 24 05</t>
+  </si>
+  <si>
+    <t>Unlimited Stylo New Mp 24 06</t>
+  </si>
+  <si>
+    <t>Unlimited Stylo New Mp 24 07</t>
+  </si>
+  <si>
+    <t>Unlimited Stylo New Mp 24 08</t>
+  </si>
+  <si>
+    <t>Unlimited Stylo New Mp 24 09</t>
+  </si>
+  <si>
+    <t>Unlimited Stylo New Mp 24 10</t>
+  </si>
+  <si>
+    <t>Unlimited Stylo New Mp 24 11</t>
+  </si>
+  <si>
+    <t>Unlimited Stylo New Mp 24 12</t>
+  </si>
+  <si>
+    <t>Unlimited Stylo New Mp 24 18</t>
+  </si>
+  <si>
+    <t>Unlimited Stylo New Mp 24 19</t>
+  </si>
+  <si>
+    <t>Unlimited Stylo New Mp 24 20</t>
+  </si>
+  <si>
+    <t>Unlimited Stylo New Mp 24 21</t>
+  </si>
+  <si>
+    <t>Unlimited Stylo New Mp 24 22</t>
+  </si>
+  <si>
+    <t>Unlimited Stylo New Mp 24 24</t>
+  </si>
+  <si>
+    <t>Unmeasurable Lenght Fibers Ssw 01</t>
+  </si>
+  <si>
+    <t>Unmissable Make Up Set 01</t>
+  </si>
+  <si>
+    <t>Velvet Passion New Mp 24 301</t>
+  </si>
+  <si>
+    <t>Velvet Passion New Mp 24 302</t>
+  </si>
+  <si>
+    <t>Velvet Passion New Mp 24 303</t>
+  </si>
+  <si>
+    <t>Velvet Passion New Mp 24 306</t>
+  </si>
+  <si>
+    <t>Velvet Passion New Mp 24 307</t>
+  </si>
+  <si>
+    <t>Velvet Passion New Mp 24 309</t>
+  </si>
+  <si>
+    <t>Velvet Passion New Mp 24 311</t>
+  </si>
+  <si>
+    <t>Velvet Passion New Mp 24 312</t>
+  </si>
+  <si>
+    <t>Velvet Passion New Mp 24 314</t>
+  </si>
+  <si>
+    <t>Velvet Passion New Mp 24 315</t>
+  </si>
+  <si>
+    <t>Velvet Passion New Mp 24 316</t>
+  </si>
+  <si>
+    <t>Velvet Passion New Mp 24 317</t>
+  </si>
+  <si>
+    <t>Velvet Passion New Mp 24 319</t>
+  </si>
+  <si>
+    <t>Velvet Passion New Mp 24 322</t>
+  </si>
+  <si>
+    <t>Velvet Passion New Mp 24 323</t>
+  </si>
+  <si>
+    <t>Velvet Passion New Mp 24 325</t>
+  </si>
+  <si>
+    <t>Velvet Passion New Mp 24 326</t>
+  </si>
+  <si>
+    <t>Velvet Passion New Mp 24 327</t>
+  </si>
+  <si>
+    <t>Velvet Passion New Mp 24 328</t>
+  </si>
+  <si>
+    <t>Velvet Passion New Mp 24 329</t>
+  </si>
+  <si>
+    <t>Velvet Passion New Mp 24 330</t>
+  </si>
+  <si>
+    <t>Velvet Passion New Mp 24 331</t>
+  </si>
+  <si>
+    <t>Velvet Passion New Mp 24 332</t>
+  </si>
+  <si>
+    <t>Velvet Passion New Mp 24 341</t>
+  </si>
+  <si>
+    <t>Velvet Passion New Mp 24 342</t>
+  </si>
+  <si>
+    <t>Velvet Passion New Mp 24 344</t>
+  </si>
+  <si>
+    <t>Velvet Passion New Mp 24 345</t>
+  </si>
+  <si>
+    <t>Velvet Passion New Mp 24 346</t>
+  </si>
+  <si>
+    <t>Velvet Touch Stick Blush 01 Golden Sand</t>
+  </si>
+  <si>
+    <t>Velvet Touch Stick Blush 02 Golden Peac</t>
+  </si>
+  <si>
+    <t>Velvet Touch Stick Blush 05 Camelia Red</t>
+  </si>
+  <si>
+    <t>Velvet Touch Stick Blush 06 Geranium</t>
+  </si>
+  <si>
+    <t>Velvet Touch Stick Blush 07 Natural Ros</t>
+  </si>
+  <si>
+    <t>Velvet Touch Stick Blush 08 Rose Mauve</t>
+  </si>
+  <si>
+    <t>Volume Attraction Mascara Ssw 25 01</t>
+  </si>
+  <si>
+    <t>Volumeyes Mascara Ssw 01</t>
+  </si>
+  <si>
+    <t>Water Eyeshadow Ssw Sicovit 02</t>
+  </si>
+  <si>
+    <t>Water Eyeshadow Ssw Sicovit 04</t>
+  </si>
+  <si>
+    <t>Water Eyeshadow Ssw Sicovit 05</t>
+  </si>
+  <si>
+    <t>Water Eyeshadow Ssw Sicovit 06</t>
+  </si>
+  <si>
+    <t>Water Eyeshadow Ssw Sicovit 07</t>
+  </si>
+  <si>
+    <t>Water Eyeshadow Ssw Sicovit 08</t>
+  </si>
+  <si>
+    <t>Water Eyeshadow Ssw Sicovit 09</t>
+  </si>
+  <si>
+    <t>Water Eyeshadow Ssw Sicovit 10</t>
+  </si>
+  <si>
+    <t>Water Eyeshadow Ssw Sicovit 12</t>
+  </si>
+  <si>
+    <t>Water Eyeshadow Ssw Sicovit 13</t>
+  </si>
+  <si>
+    <t>Water Eyeshadow Ssw Sicovit 14</t>
+  </si>
+  <si>
+    <t>Water Eyeshadow Ssw Sicovit 15</t>
+  </si>
+  <si>
+    <t>Water Eyeshadow Ssw Sicovit 16</t>
+  </si>
+  <si>
+    <t>Water Eyeshadow Ssw Sicovit 18</t>
+  </si>
+  <si>
+    <t>Water Eyeshadow Ssw Sicovit 20</t>
+  </si>
+  <si>
+    <t>Water Eyeshadow Ssw Sicovit 21</t>
+  </si>
+  <si>
+    <t>Water Eyeshadow Ssw Sicovit 22</t>
+  </si>
+  <si>
+    <t>Water Eyeshadow. 01</t>
+  </si>
+  <si>
+    <t>Water Eyeshadow. 03</t>
+  </si>
+  <si>
+    <t>Water Eyeshadow. 11</t>
+  </si>
+  <si>
+    <t>White Look Base Coat - Pcr Cap 01</t>
+  </si>
+  <si>
+    <t>Winged E/L 01</t>
+  </si>
+  <si>
+    <t>Youth Elixir Booster 01</t>
+  </si>
+  <si>
+    <t>Exw Sin/Europe</t>
+  </si>
+  <si>
+    <t>Lead  Time: 7-9 weeks</t>
+  </si>
+  <si>
+    <t>Moq Eur30,000</t>
+  </si>
+  <si>
+    <t>Ean</t>
+  </si>
+  <si>
+    <t>Status</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
-    <t>Code</t>
-[...4 lines deleted...]
-  <si>
     <t>Cost (eur)</t>
-  </si>
-[...1 lines deleted...]
-    <t>Qty?/Pack</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="2">
-[...1 lines deleted...]
-    <numFmt numFmtId="165" formatCode="[$€-2]\ #,##0.00"/>
+  <numFmts count="1">
+    <numFmt numFmtId="167" formatCode="[$€-2]\ #,##0.00"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
-      <color theme="1"/>
-[...16 lines deleted...]
-      <color rgb="FF0000FF"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
+      <b/>
       <sz val="9"/>
-      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
-      <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
       <sz val="9"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
-    <font>
-[...18 lines deleted...]
-    </font>
   </fonts>
-  <fills count="15">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="4" tint="0.79998168889431442"/>
-[...11 lines deleted...]
-        <fgColor rgb="FF8B7866"/>
+        <fgColor rgb="FF343E77"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...58 lines deleted...]
-    </fill>
   </fills>
-  <borders count="2">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...13 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="5">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...4 lines deleted...]
-      <protection locked="0"/>
+  </cellStyleXfs>
+  <cellXfs count="9">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-  </cellStyleXfs>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="5" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...29 lines deleted...]
-    <xf numFmtId="1" fontId="5" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="1" fontId="6" fillId="6" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...69 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="5">
-[...3 lines deleted...]
-    <cellStyle name="Hyperlink" xfId="4" builtinId="8"/>
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema sustava Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -893,65 +4783,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -972,991 +4862,20974 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F58"/>
+  <dimension ref="A1:D1495"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="L22" sqref="L22"/>
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12" customHeight="1"/>
+  <sheetFormatPr defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="21" style="2" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="16384" width="9" style="1"/>
+    <col min="1" max="1" width="15.875" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="11.25" style="2" customWidth="1"/>
+    <col min="3" max="3" width="41" style="3" customWidth="1"/>
+    <col min="4" max="4" width="7.375" style="3" bestFit="1" customWidth="1"/>
+    <col min="5" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="12" customHeight="1">
-      <c r="A1" s="35" t="s">
+    <row r="1" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="4"/>
+    </row>
+    <row r="3" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="4" t="s">
+        <v>1490</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="4" t="s">
+        <v>1491</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="4" t="s">
+        <v>1492</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="4"/>
+    </row>
+    <row r="7" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="5" t="s">
+        <v>1493</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>1494</v>
+      </c>
+      <c r="C7" s="6" t="s">
+        <v>1495</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>1496</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="7">
+        <v>8025272976039</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="D8" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="7">
+        <v>8059385044125</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="D9" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="7">
+        <v>8059385020679</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="D10" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="7">
+        <v>8059385020686</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D11" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="7">
+        <v>8059385020693</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D12" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="7">
+        <v>8059385020709</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D13" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="7">
+        <v>8059385018805</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D14" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="7">
+        <v>8059385036731</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D15" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="7">
+        <v>8059385036748</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D16" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="7">
+        <v>8059385036755</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D17" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="7">
+        <v>8059385036762</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D18" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="7">
+        <v>8059385036779</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D19" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="7">
+        <v>8059385036786</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D20" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="7">
+        <v>8059385036793</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D21" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="7">
+        <v>8059385036809</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D22" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="7">
+        <v>8059385036816</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D23" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="7">
+        <v>8059385036823</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="D24" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="7">
+        <v>8059385036830</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D25" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="7">
+        <v>8059385036847</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="D26" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="7">
+        <v>8059385036854</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D27" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="7">
+        <v>8059385036861</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="D28" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="7">
+        <v>8059385036878</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D29" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="7">
+        <v>8059385036885</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D30" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="7">
+        <v>8059385036892</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="D31" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="7">
+        <v>8059385036908</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D32" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="7">
+        <v>8059385037127</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="D33" s="8">
+        <v>16.372800000000002</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="7">
+        <v>8059385037134</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D34" s="8">
+        <v>16.372800000000002</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="7">
+        <v>8059385037141</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D35" s="8">
+        <v>16.372800000000002</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="7">
+        <v>8059385037158</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="D36" s="8">
+        <v>16.372800000000002</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="7">
+        <v>8059385037165</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="D37" s="8">
+        <v>16.372800000000002</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="7">
+        <v>8059385037172</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D38" s="8">
+        <v>16.372800000000002</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="7">
+        <v>8025272603874</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="D39" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="7">
+        <v>8025272603881</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D40" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="7">
+        <v>8025272603898</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="D41" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="7">
+        <v>8025272603904</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D42" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="7">
+        <v>8025272603911</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D43" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="7">
+        <v>8025272603928</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="D44" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="7">
+        <v>8025272603935</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="D45" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="7">
+        <v>8025272603942</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="D46" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="7">
+        <v>8025272603959</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="D47" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="7">
+        <v>8025272603966</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D48" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="7">
+        <v>8025272603973</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="D49" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="7">
+        <v>8025272603980</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="D50" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="7">
+        <v>8025272603997</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="D51" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="7">
+        <v>8025272604178</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="D52" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="7">
+        <v>8025272604024</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D53" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="7">
+        <v>8025272604031</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D54" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="7">
+        <v>8025272604048</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D55" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="7">
+        <v>8025272604055</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="D56" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="7">
+        <v>8025272604062</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="D57" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="7">
+        <v>8025272604079</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="D58" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="7">
+        <v>8025272604086</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D59" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="7">
+        <v>8025272604093</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="D60" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="7">
+        <v>8025272604123</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="D61" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="7">
+        <v>8025272604130</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="D62" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="7">
+        <v>8025272604161</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="D63" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="7">
+        <v>8025272977241</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="D64" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="7">
+        <v>8025272977258</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="D65" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="7">
+        <v>8025272977364</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="D66" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="7">
+        <v>8025272977371</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="D67" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="7">
+        <v>8059385035659</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D68" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="7">
+        <v>8059385037011</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D69" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="7">
+        <v>8059385030432</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="D70" s="8">
+        <v>7.1064000000000007</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="7">
+        <v>8059385033372</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C71" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="D71" s="8">
+        <v>16.372800000000002</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="7">
+        <v>8059385033389</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C72" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="D72" s="8">
+        <v>16.372800000000002</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="7">
+        <v>8059385033396</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C73" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D73" s="8">
+        <v>16.372800000000002</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="7">
+        <v>8059385033501</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="D74" s="8">
+        <v>16.372800000000002</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="7">
+        <v>8025272985451</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C75" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="D75" s="8">
+        <v>4.4388000000000005</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="7">
+        <v>8025272639224</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C76" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="D76" s="8">
+        <v>20.304000000000002</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="7">
+        <v>8025272639217</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C77" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="D77" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="7">
+        <v>8025272639200</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C78" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="D78" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="7">
+        <v>8025272926690</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C79" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="D79" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="7">
+        <v>8025272926706</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C80" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="D80" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="7">
+        <v>8025272926713</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C81" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="D81" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="7">
+        <v>8025272926737</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C82" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="D82" s="8">
+        <v>12.052800000000001</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="7">
+        <v>8059385026060</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C83" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="D83" s="8">
+        <v>7.1064000000000007</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="7">
+        <v>8025272648592</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C84" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="D84" s="8">
+        <v>8.7588000000000008</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="7">
+        <v>8059385017808</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C85" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="D85" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="7">
+        <v>8059385009483</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C86" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="D86" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="7">
+        <v>8059385017785</v>
+      </c>
+      <c r="B87" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C87" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="D87" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="88" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="7">
+        <v>8059385017815</v>
+      </c>
+      <c r="B88" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C88" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="D88" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="7">
+        <v>8059385017822</v>
+      </c>
+      <c r="B89" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C89" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="D89" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="7">
+        <v>8059385017839</v>
+      </c>
+      <c r="B90" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C90" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="D90" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="91" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="7">
+        <v>8059385017853</v>
+      </c>
+      <c r="B91" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C91" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="D91" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="92" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="7">
+        <v>8059385017860</v>
+      </c>
+      <c r="B92" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C92" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="D92" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="93" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="7">
+        <v>8059385017877</v>
+      </c>
+      <c r="B93" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C93" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="D93" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="94" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="7">
+        <v>8059385017914</v>
+      </c>
+      <c r="B94" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C94" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="D94" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="7">
+        <v>8059385017921</v>
+      </c>
+      <c r="B95" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C95" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="D95" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="96" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="7">
+        <v>8059385017945</v>
+      </c>
+      <c r="B96" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C96" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D96" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="7">
+        <v>8025272988223</v>
+      </c>
+      <c r="B97" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C97" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="D97" s="8">
+        <v>25.131600000000002</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="7">
+        <v>8059385011196</v>
+      </c>
+      <c r="B98" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C98" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="D98" s="8">
+        <v>22.971600000000002</v>
+      </c>
+    </row>
+    <row r="99" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="7">
+        <v>8059385011516</v>
+      </c>
+      <c r="B99" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C99" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="D99" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="100" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="7">
+        <v>8025272988308</v>
+      </c>
+      <c r="B100" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C100" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="D100" s="8">
+        <v>12.052800000000001</v>
+      </c>
+    </row>
+    <row r="101" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="7">
+        <v>8025272988230</v>
+      </c>
+      <c r="B101" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C101" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="D101" s="8">
+        <v>25.131600000000002</v>
+      </c>
+    </row>
+    <row r="102" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="7">
+        <v>8025272988278</v>
+      </c>
+      <c r="B102" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C102" s="3" t="s">
         <v>96</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="A3" s="1" t="s">
+      <c r="D102" s="8">
+        <v>25.131600000000002</v>
+      </c>
+    </row>
+    <row r="103" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="7">
+        <v>8025272988285</v>
+      </c>
+      <c r="B103" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C103" s="3" t="s">
         <v>97</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="1" t="s">
+      <c r="D103" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="104" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="7">
+        <v>8059385013336</v>
+      </c>
+      <c r="B104" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C104" s="3" t="s">
         <v>98</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="1" t="s">
+      <c r="D104" s="8">
+        <v>16.372800000000002</v>
+      </c>
+    </row>
+    <row r="105" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="7">
+        <v>8059385013343</v>
+      </c>
+      <c r="B105" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C105" s="3" t="s">
         <v>99</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="41" t="s">
+      <c r="D105" s="8">
+        <v>16.372800000000002</v>
+      </c>
+    </row>
+    <row r="106" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="7">
+        <v>8059385013350</v>
+      </c>
+      <c r="B106" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C106" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="D106" s="8">
+        <v>16.372800000000002</v>
+      </c>
+    </row>
+    <row r="107" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="7">
+        <v>8059385013367</v>
+      </c>
+      <c r="B107" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C107" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D107" s="8">
+        <v>16.372800000000002</v>
+      </c>
+    </row>
+    <row r="108" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="7">
+        <v>8059385042404</v>
+      </c>
+      <c r="B108" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C108" s="3" t="s">
         <v>102</v>
       </c>
-      <c r="B7" s="40" t="s">
-[...6 lines deleted...]
-      <c r="E7" s="41" t="s">
+      <c r="D108" s="8">
+        <v>25.131600000000002</v>
+      </c>
+    </row>
+    <row r="109" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="7">
+        <v>8059385043227</v>
+      </c>
+      <c r="B109" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C109" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="D109" s="8">
+        <v>9.9036000000000008</v>
+      </c>
+    </row>
+    <row r="110" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="7">
+        <v>8025272926744</v>
+      </c>
+      <c r="B110" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C110" s="3" t="s">
         <v>104</v>
       </c>
-      <c r="F7" s="43" t="s">
-[...6 lines deleted...]
-      <c r="C8" s="36" t="s">
+      <c r="D110" s="8">
+        <v>6.5988000000000007</v>
+      </c>
+    </row>
+    <row r="111" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="7">
+        <v>8025272625227</v>
+      </c>
+      <c r="B111" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C111" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="D111" s="8">
+        <v>6.0911999999999997</v>
+      </c>
+    </row>
+    <row r="112" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="7">
+        <v>8025272976497</v>
+      </c>
+      <c r="B112" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C112" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="D112" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="113" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="7">
+        <v>8025272633215</v>
+      </c>
+      <c r="B113" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C113" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="D113" s="8">
+        <v>8.2512000000000008</v>
+      </c>
+    </row>
+    <row r="114" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="7">
+        <v>8025272625302</v>
+      </c>
+      <c r="B114" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C114" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="D114" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="115" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="7">
+        <v>8025272928304</v>
+      </c>
+      <c r="B115" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C115" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D115" s="8">
+        <v>8.7588000000000008</v>
+      </c>
+    </row>
+    <row r="116" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="7">
+        <v>8059385021843</v>
+      </c>
+      <c r="B116" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C116" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="D116" s="8">
+        <v>17.517600000000002</v>
+      </c>
+    </row>
+    <row r="117" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="7">
+        <v>8025272605007</v>
+      </c>
+      <c r="B117" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C117" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D117" s="8">
+        <v>20.811600000000002</v>
+      </c>
+    </row>
+    <row r="118" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="7">
+        <v>8025272637367</v>
+      </c>
+      <c r="B118" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C118" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="D118" s="8">
+        <v>8.7588000000000008</v>
+      </c>
+    </row>
+    <row r="119" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="7">
+        <v>8025272637596</v>
+      </c>
+      <c r="B119" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C119" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="D119" s="8">
+        <v>8.7588000000000008</v>
+      </c>
+    </row>
+    <row r="120" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="7">
+        <v>8025272637602</v>
+      </c>
+      <c r="B120" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C120" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D120" s="8">
+        <v>8.7588000000000008</v>
+      </c>
+    </row>
+    <row r="121" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="7">
+        <v>8025272637657</v>
+      </c>
+      <c r="B121" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C121" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="D121" s="8">
+        <v>8.7588000000000008</v>
+      </c>
+    </row>
+    <row r="122" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="7">
+        <v>8025272637688</v>
+      </c>
+      <c r="B122" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C122" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D122" s="8">
+        <v>8.7588000000000008</v>
+      </c>
+    </row>
+    <row r="123" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="7">
+        <v>8025272925839</v>
+      </c>
+      <c r="B123" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C123" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="D123" s="8">
+        <v>8.7588000000000008</v>
+      </c>
+    </row>
+    <row r="124" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A124" s="7">
+        <v>8025272925808</v>
+      </c>
+      <c r="B124" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C124" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="D124" s="8">
+        <v>8.7588000000000008</v>
+      </c>
+    </row>
+    <row r="125" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="7">
+        <v>8025272925815</v>
+      </c>
+      <c r="B125" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C125" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="D125" s="8">
+        <v>8.7588000000000008</v>
+      </c>
+    </row>
+    <row r="126" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A126" s="7">
+        <v>8025272925822</v>
+      </c>
+      <c r="B126" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C126" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="D126" s="8">
+        <v>8.7588000000000008</v>
+      </c>
+    </row>
+    <row r="127" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A127" s="7">
+        <v>8025272979504</v>
+      </c>
+      <c r="B127" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C127" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="D127" s="8">
+        <v>7.7436000000000007</v>
+      </c>
+    </row>
+    <row r="128" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A128" s="7">
+        <v>8025272979528</v>
+      </c>
+      <c r="B128" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C128" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="D128" s="8">
+        <v>7.7436000000000007</v>
+      </c>
+    </row>
+    <row r="129" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A129" s="7">
+        <v>8025272979535</v>
+      </c>
+      <c r="B129" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C129" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="D129" s="8">
+        <v>7.7436000000000007</v>
+      </c>
+    </row>
+    <row r="130" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A130" s="7">
+        <v>8025272979542</v>
+      </c>
+      <c r="B130" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C130" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="D130" s="8">
+        <v>7.7436000000000007</v>
+      </c>
+    </row>
+    <row r="131" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A131" s="7">
+        <v>8059385045313</v>
+      </c>
+      <c r="B131" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C131" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="D131" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="132" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A132" s="7">
+        <v>8059385045320</v>
+      </c>
+      <c r="B132" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C132" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="D132" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="133" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A133" s="7">
+        <v>8059385045337</v>
+      </c>
+      <c r="B133" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C133" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="D133" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="134" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A134" s="7">
+        <v>8059385045344</v>
+      </c>
+      <c r="B134" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C134" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="D134" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="135" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A135" s="7">
+        <v>8059385045351</v>
+      </c>
+      <c r="B135" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C135" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="D135" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="136" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A136" s="7">
+        <v>8059385045368</v>
+      </c>
+      <c r="B136" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C136" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="D136" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="137" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A137" s="7">
+        <v>8025272983938</v>
+      </c>
+      <c r="B137" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C137" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="D137" s="8">
+        <v>18.651600000000002</v>
+      </c>
+    </row>
+    <row r="138" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A138" s="7">
+        <v>8025272983945</v>
+      </c>
+      <c r="B138" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C138" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="D138" s="8">
+        <v>18.651600000000002</v>
+      </c>
+    </row>
+    <row r="139" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A139" s="7">
+        <v>8025272983952</v>
+      </c>
+      <c r="B139" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C139" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="D139" s="8">
+        <v>18.651600000000002</v>
+      </c>
+    </row>
+    <row r="140" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A140" s="7">
+        <v>8059385033402</v>
+      </c>
+      <c r="B140" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C140" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="D140" s="8">
+        <v>20.811600000000002</v>
+      </c>
+    </row>
+    <row r="141" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A141" s="7">
+        <v>8059385021577</v>
+      </c>
+      <c r="B141" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C141" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="D141" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="142" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A142" s="7">
+        <v>8059385021584</v>
+      </c>
+      <c r="B142" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C142" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D142" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="143" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A143" s="7">
+        <v>8059385021591</v>
+      </c>
+      <c r="B143" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C143" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="D143" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="144" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A144" s="7">
+        <v>8059385021607</v>
+      </c>
+      <c r="B144" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C144" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="D144" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="145" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A145" s="7">
+        <v>8025272987615</v>
+      </c>
+      <c r="B145" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C145" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="D145" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="146" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A146" s="7">
+        <v>8025272987622</v>
+      </c>
+      <c r="B146" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C146" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="D146" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="147" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A147" s="7">
+        <v>8025272987639</v>
+      </c>
+      <c r="B147" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C147" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="D147" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="148" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A148" s="7">
+        <v>8025272987646</v>
+      </c>
+      <c r="B148" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C148" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="D148" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="149" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A149" s="7">
+        <v>8025272987653</v>
+      </c>
+      <c r="B149" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C149" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="D149" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="150" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A150" s="7">
+        <v>8025272987776</v>
+      </c>
+      <c r="B150" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C150" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="D150" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="151" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A151" s="7">
+        <v>8025272987790</v>
+      </c>
+      <c r="B151" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C151" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D151" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="152" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A152" s="7">
+        <v>8025272987806</v>
+      </c>
+      <c r="B152" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C152" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="D152" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="153" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A153" s="7">
+        <v>8025272987813</v>
+      </c>
+      <c r="B153" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C153" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="D153" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="154" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A154" s="7">
+        <v>8025272987820</v>
+      </c>
+      <c r="B154" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C154" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D154" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="155" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A155" s="7">
+        <v>8025272987837</v>
+      </c>
+      <c r="B155" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C155" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="D155" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="156" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A156" s="7">
+        <v>8025272987844</v>
+      </c>
+      <c r="B156" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C156" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="D156" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="157" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A157" s="7">
+        <v>8025272987851</v>
+      </c>
+      <c r="B157" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C157" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="D157" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="158" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A158" s="7">
+        <v>8025272987868</v>
+      </c>
+      <c r="B158" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C158" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="D158" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="159" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A159" s="7">
+        <v>8025272987875</v>
+      </c>
+      <c r="B159" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C159" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="D159" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="160" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A160" s="7">
+        <v>8025272987882</v>
+      </c>
+      <c r="B160" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C160" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="D160" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="161" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A161" s="7">
+        <v>8025272987899</v>
+      </c>
+      <c r="B161" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C161" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D161" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="162" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A162" s="7">
+        <v>8025272987912</v>
+      </c>
+      <c r="B162" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C162" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="D162" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="163" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A163" s="7">
+        <v>8025272987929</v>
+      </c>
+      <c r="B163" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C163" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="D163" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="164" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A164" s="7">
+        <v>8025272987943</v>
+      </c>
+      <c r="B164" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C164" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="D164" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="165" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A165" s="7">
+        <v>8059385048130</v>
+      </c>
+      <c r="B165" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C165" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="D165" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="166" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A166" s="7">
+        <v>8025272625081</v>
+      </c>
+      <c r="B166" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C166" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="D166" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="167" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A167" s="7">
+        <v>8025272625098</v>
+      </c>
+      <c r="B167" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C167" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="D167" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="168" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A168" s="7">
+        <v>8059385026701</v>
+      </c>
+      <c r="B168" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C168" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="D168" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="169" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A169" s="7">
+        <v>8059385026718</v>
+      </c>
+      <c r="B169" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C169" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="D169" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="170" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A170" s="7">
+        <v>8059385026725</v>
+      </c>
+      <c r="B170" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C170" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="D170" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="171" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A171" s="7">
+        <v>8059385026732</v>
+      </c>
+      <c r="B171" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C171" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="D171" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="172" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A172" s="7">
+        <v>8059385026749</v>
+      </c>
+      <c r="B172" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C172" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="D172" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="173" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A173" s="7">
+        <v>8059385026756</v>
+      </c>
+      <c r="B173" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C173" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D173" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="174" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A174" s="7">
+        <v>8059385026763</v>
+      </c>
+      <c r="B174" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C174" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="D174" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="175" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A175" s="7">
+        <v>8059385047614</v>
+      </c>
+      <c r="B175" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C175" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="D175" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="176" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A176" s="7">
+        <v>8025272633925</v>
+      </c>
+      <c r="B176" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C176" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="D176" s="8">
+        <v>12.052800000000001</v>
+      </c>
+    </row>
+    <row r="177" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A177" s="7">
+        <v>8059385020723</v>
+      </c>
+      <c r="B177" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C177" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="D177" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="178" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A178" s="7">
+        <v>8059385011783</v>
+      </c>
+      <c r="B178" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C178" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="D178" s="8">
+        <v>12.052800000000001</v>
+      </c>
+    </row>
+    <row r="179" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A179" s="7">
+        <v>8025272633253</v>
+      </c>
+      <c r="B179" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C179" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="D179" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="180" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A180" s="7">
+        <v>8025272641531</v>
+      </c>
+      <c r="B180" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C180" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="D180" s="8">
+        <v>4.4388000000000005</v>
+      </c>
+    </row>
+    <row r="181" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A181" s="7">
+        <v>8059385031026</v>
+      </c>
+      <c r="B181" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C181" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="D181" s="8">
+        <v>6.5988000000000007</v>
+      </c>
+    </row>
+    <row r="182" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A182" s="7">
+        <v>8025272985468</v>
+      </c>
+      <c r="B182" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C182" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="D182" s="8">
+        <v>3.3048000000000002</v>
+      </c>
+    </row>
+    <row r="183" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A183" s="7">
+        <v>8025272985482</v>
+      </c>
+      <c r="B183" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C183" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="D183" s="8">
+        <v>4.4388000000000005</v>
+      </c>
+    </row>
+    <row r="184" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A184" s="7">
+        <v>8059385020525</v>
+      </c>
+      <c r="B184" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C184" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="D184" s="8">
+        <v>29.570399999999999</v>
+      </c>
+    </row>
+    <row r="185" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A185" s="7">
+        <v>8059385020518</v>
+      </c>
+      <c r="B185" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C185" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="D185" s="8">
+        <v>29.570399999999999</v>
+      </c>
+    </row>
+    <row r="186" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A186" s="7">
+        <v>8059385020532</v>
+      </c>
+      <c r="B186" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C186" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="D186" s="8">
+        <v>29.570399999999999</v>
+      </c>
+    </row>
+    <row r="187" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A187" s="7">
+        <v>8059385014449</v>
+      </c>
+      <c r="B187" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C187" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="D187" s="8">
+        <v>28.933199999999999</v>
+      </c>
+    </row>
+    <row r="188" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A188" s="7">
+        <v>8025272977760</v>
+      </c>
+      <c r="B188" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C188" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="D188" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="189" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A189" s="7">
+        <v>8059385016207</v>
+      </c>
+      <c r="B189" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C189" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D189" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="190" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A190" s="7">
+        <v>8059385016214</v>
+      </c>
+      <c r="B190" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C190" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="D190" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="191" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A191" s="7">
+        <v>8059385016221</v>
+      </c>
+      <c r="B191" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C191" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="D191" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="192" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A192" s="7">
+        <v>8059385016238</v>
+      </c>
+      <c r="B192" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C192" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="D192" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="193" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A193" s="7">
+        <v>8059385016245</v>
+      </c>
+      <c r="B193" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C193" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D193" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="194" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A194" s="7">
+        <v>8059385016252</v>
+      </c>
+      <c r="B194" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C194" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="D194" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="195" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A195" s="7">
+        <v>8059385016269</v>
+      </c>
+      <c r="B195" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C195" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="D195" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="196" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A196" s="7">
+        <v>8059385016276</v>
+      </c>
+      <c r="B196" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C196" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="D196" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="197" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A197" s="7">
+        <v>8059385016283</v>
+      </c>
+      <c r="B197" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C197" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="D197" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="198" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A198" s="7">
+        <v>8059385016290</v>
+      </c>
+      <c r="B198" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C198" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="D198" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="199" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A199" s="7">
+        <v>8059385016306</v>
+      </c>
+      <c r="B199" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C199" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="D199" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="200" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A200" s="7">
+        <v>8059385016313</v>
+      </c>
+      <c r="B200" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C200" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="D200" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="201" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A201" s="7">
+        <v>8059385016320</v>
+      </c>
+      <c r="B201" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C201" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="D201" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="202" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A202" s="7">
+        <v>8059385016337</v>
+      </c>
+      <c r="B202" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C202" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="D202" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="203" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A203" s="7">
+        <v>8059385016344</v>
+      </c>
+      <c r="B203" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C203" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D203" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="204" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A204" s="7">
+        <v>8059385016351</v>
+      </c>
+      <c r="B204" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C204" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="D204" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="205" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A205" s="7">
+        <v>8059385016368</v>
+      </c>
+      <c r="B205" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C205" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="D205" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="206" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A206" s="7">
+        <v>8059385016375</v>
+      </c>
+      <c r="B206" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C206" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="D206" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="207" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A207" s="7">
+        <v>8059385011493</v>
+      </c>
+      <c r="B207" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C207" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="D207" s="8">
+        <v>7.1064000000000007</v>
+      </c>
+    </row>
+    <row r="208" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A208" s="7">
+        <v>8059385029115</v>
+      </c>
+      <c r="B208" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C208" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="D208" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="209" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A209" s="7">
+        <v>8059385005898</v>
+      </c>
+      <c r="B209" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C209" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="D209" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="210" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A210" s="7">
+        <v>8059385033341</v>
+      </c>
+      <c r="B210" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C210" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="D210" s="8">
+        <v>16.372800000000002</v>
+      </c>
+    </row>
+    <row r="211" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A211" s="7">
+        <v>8059385033822</v>
+      </c>
+      <c r="B211" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C211" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="D211" s="8">
+        <v>16.372800000000002</v>
+      </c>
+    </row>
+    <row r="212" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A212" s="7">
+        <v>8025272913065</v>
+      </c>
+      <c r="B212" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C212" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="D212" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="213" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A213" s="7">
+        <v>8025272612760</v>
+      </c>
+      <c r="B213" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C213" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="D213" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="214" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A214" s="7">
+        <v>8059385001074</v>
+      </c>
+      <c r="B214" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C214" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="D214" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="215" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A215" s="7">
+        <v>8059385001081</v>
+      </c>
+      <c r="B215" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C215" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="D215" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="216" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A216" s="7">
+        <v>8059385025520</v>
+      </c>
+      <c r="B216" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C216" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="D216" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="217" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A217" s="7">
+        <v>8059385017983</v>
+      </c>
+      <c r="B217" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C217" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="D217" s="8">
+        <v>9.9036000000000008</v>
+      </c>
+    </row>
+    <row r="218" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A218" s="7">
+        <v>8059385057972</v>
+      </c>
+      <c r="B218" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C218" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="D218" s="8">
+        <v>12.052800000000001</v>
+      </c>
+    </row>
+    <row r="219" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A219" s="7">
+        <v>8059385057989</v>
+      </c>
+      <c r="B219" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C219" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="D219" s="8">
+        <v>12.052800000000001</v>
+      </c>
+    </row>
+    <row r="220" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A220" s="7">
+        <v>8059385057996</v>
+      </c>
+      <c r="B220" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C220" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D220" s="8">
+        <v>12.052800000000001</v>
+      </c>
+    </row>
+    <row r="221" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A221" s="7">
+        <v>8059385058009</v>
+      </c>
+      <c r="B221" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C221" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="D221" s="8">
+        <v>12.052800000000001</v>
+      </c>
+    </row>
+    <row r="222" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A222" s="7">
+        <v>8025272985949</v>
+      </c>
+      <c r="B222" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C222" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="D222" s="8">
+        <v>12.052800000000001</v>
+      </c>
+    </row>
+    <row r="223" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A223" s="7">
+        <v>8025272985956</v>
+      </c>
+      <c r="B223" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C223" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="D223" s="8">
+        <v>12.052800000000001</v>
+      </c>
+    </row>
+    <row r="224" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A224" s="7">
+        <v>8025272985963</v>
+      </c>
+      <c r="B224" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C224" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="D224" s="8">
+        <v>12.052800000000001</v>
+      </c>
+    </row>
+    <row r="225" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A225" s="7">
+        <v>8025272985970</v>
+      </c>
+      <c r="B225" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C225" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="D225" s="8">
+        <v>12.052800000000001</v>
+      </c>
+    </row>
+    <row r="226" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A226" s="7">
+        <v>8025272985987</v>
+      </c>
+      <c r="B226" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C226" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="D226" s="8">
+        <v>12.052800000000001</v>
+      </c>
+    </row>
+    <row r="227" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A227" s="7">
+        <v>8025272985994</v>
+      </c>
+      <c r="B227" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C227" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="D227" s="8">
+        <v>12.052800000000001</v>
+      </c>
+    </row>
+    <row r="228" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A228" s="7">
+        <v>8059385001975</v>
+      </c>
+      <c r="B228" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C228" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="D228" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="229" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A229" s="7">
+        <v>8025272633260</v>
+      </c>
+      <c r="B229" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C229" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="D229" s="8">
+        <v>9.9036000000000008</v>
+      </c>
+    </row>
+    <row r="230" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A230" s="7">
+        <v>8025272611039</v>
+      </c>
+      <c r="B230" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C230" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="D230" s="8">
+        <v>12.052800000000001</v>
+      </c>
+    </row>
+    <row r="231" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A231" s="7">
+        <v>8025272611084</v>
+      </c>
+      <c r="B231" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C231" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="D231" s="8">
+        <v>12.052800000000001</v>
+      </c>
+    </row>
+    <row r="232" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A232" s="7">
+        <v>8025272611091</v>
+      </c>
+      <c r="B232" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C232" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="D232" s="8">
+        <v>12.052800000000001</v>
+      </c>
+    </row>
+    <row r="233" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A233" s="7">
+        <v>8025272976015</v>
+      </c>
+      <c r="B233" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C233" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="D233" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="234" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A234" s="7">
+        <v>8025272976008</v>
+      </c>
+      <c r="B234" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C234" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="D234" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="235" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A235" s="7">
+        <v>8025272976022</v>
+      </c>
+      <c r="B235" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C235" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="D235" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="236" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A236" s="7">
+        <v>8025272975988</v>
+      </c>
+      <c r="B236" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C236" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="D236" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="237" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A237" s="7">
+        <v>8025272975957</v>
+      </c>
+      <c r="B237" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C237" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="D237" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="238" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A238" s="7">
+        <v>8025272975964</v>
+      </c>
+      <c r="B238" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C238" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="D238" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="239" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A239" s="7">
+        <v>8025272975971</v>
+      </c>
+      <c r="B239" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C239" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="D239" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="240" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A240" s="7">
+        <v>8025272975926</v>
+      </c>
+      <c r="B240" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C240" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="D240" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="241" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A241" s="7">
+        <v>8025272975933</v>
+      </c>
+      <c r="B241" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C241" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="D241" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="242" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A242" s="7">
+        <v>8025272975940</v>
+      </c>
+      <c r="B242" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C242" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="D242" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="243" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A243" s="7">
+        <v>8025272975919</v>
+      </c>
+      <c r="B243" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C243" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="D243" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="244" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A244" s="7">
+        <v>8025272975773</v>
+      </c>
+      <c r="B244" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C244" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="D244" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="245" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A245" s="7">
+        <v>8025272975803</v>
+      </c>
+      <c r="B245" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C245" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="D245" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="246" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A246" s="7">
+        <v>8025272975834</v>
+      </c>
+      <c r="B246" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C246" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="D246" s="8">
+        <v>9.9036000000000008</v>
+      </c>
+    </row>
+    <row r="247" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A247" s="7">
+        <v>8025272975841</v>
+      </c>
+      <c r="B247" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C247" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="D247" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="248" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A248" s="7">
+        <v>8025272926768</v>
+      </c>
+      <c r="B248" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C248" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="D248" s="8">
+        <v>13.7052</v>
+      </c>
+    </row>
+    <row r="249" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A249" s="7">
+        <v>8025272975865</v>
+      </c>
+      <c r="B249" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C249" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="D249" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="250" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A250" s="7">
+        <v>8025272975858</v>
+      </c>
+      <c r="B250" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C250" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="D250" s="8">
+        <v>18.025200000000002</v>
+      </c>
+    </row>
+    <row r="251" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A251" s="7">
+        <v>8025272975827</v>
+      </c>
+      <c r="B251" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C251" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="D251" s="8">
+        <v>18.025200000000002</v>
+      </c>
+    </row>
+    <row r="252" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A252" s="7">
+        <v>8025272975780</v>
+      </c>
+      <c r="B252" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C252" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="D252" s="8">
+        <v>18.651600000000002</v>
+      </c>
+    </row>
+    <row r="253" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A253" s="7">
+        <v>8025272625906</v>
+      </c>
+      <c r="B253" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C253" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="D253" s="8">
+        <v>20.304000000000002</v>
+      </c>
+    </row>
+    <row r="254" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A254" s="7">
+        <v>8025272975872</v>
+      </c>
+      <c r="B254" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C254" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="D254" s="8">
+        <v>22.464000000000002</v>
+      </c>
+    </row>
+    <row r="255" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A255" s="7">
+        <v>8025272975902</v>
+      </c>
+      <c r="B255" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C255" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="D255" s="8">
+        <v>22.464000000000002</v>
+      </c>
+    </row>
+    <row r="256" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A256" s="7">
+        <v>8025272975797</v>
+      </c>
+      <c r="B256" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C256" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="D256" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="257" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A257" s="7">
+        <v>8025272975810</v>
+      </c>
+      <c r="B257" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C257" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="D257" s="8">
+        <v>18.025200000000002</v>
+      </c>
+    </row>
+    <row r="258" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A258" s="7">
+        <v>8025272975889</v>
+      </c>
+      <c r="B258" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C258" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="D258" s="8">
+        <v>17.517600000000002</v>
+      </c>
+    </row>
+    <row r="259" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A259" s="7">
+        <v>8025272975759</v>
+      </c>
+      <c r="B259" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C259" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="D259" s="8">
+        <v>17.010000000000002</v>
+      </c>
+    </row>
+    <row r="260" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A260" s="7">
+        <v>8025272625975</v>
+      </c>
+      <c r="B260" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C260" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="D260" s="8">
+        <v>16.372800000000002</v>
+      </c>
+    </row>
+    <row r="261" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A261" s="7">
+        <v>8025272926775</v>
+      </c>
+      <c r="B261" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C261" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="D261" s="8">
+        <v>17.517600000000002</v>
+      </c>
+    </row>
+    <row r="262" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A262" s="7">
+        <v>8025272926782</v>
+      </c>
+      <c r="B262" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C262" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="D262" s="8">
+        <v>22.464000000000002</v>
+      </c>
+    </row>
+    <row r="263" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A263" s="7">
+        <v>8025272984690</v>
+      </c>
+      <c r="B263" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C263" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="D263" s="8">
+        <v>9.9036000000000008</v>
+      </c>
+    </row>
+    <row r="264" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A264" s="7">
+        <v>8059385033839</v>
+      </c>
+      <c r="B264" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C264" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="D264" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="265" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A265" s="7">
+        <v>8025272975896</v>
+      </c>
+      <c r="B265" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C265" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="D265" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="266" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A266" s="7">
+        <v>8059385003627</v>
+      </c>
+      <c r="B266" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C266" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="D266" s="8">
+        <v>9.395999999999999</v>
+      </c>
+    </row>
+    <row r="267" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A267" s="7">
+        <v>8059385003641</v>
+      </c>
+      <c r="B267" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C267" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="D267" s="8">
+        <v>9.395999999999999</v>
+      </c>
+    </row>
+    <row r="268" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A268" s="7">
+        <v>8059385003610</v>
+      </c>
+      <c r="B268" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C268" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="D268" s="8">
+        <v>9.395999999999999</v>
+      </c>
+    </row>
+    <row r="269" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A269" s="7">
+        <v>8059385003603</v>
+      </c>
+      <c r="B269" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C269" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="D269" s="8">
+        <v>9.395999999999999</v>
+      </c>
+    </row>
+    <row r="270" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A270" s="7">
+        <v>8059385003634</v>
+      </c>
+      <c r="B270" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C270" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="D270" s="8">
+        <v>9.395999999999999</v>
+      </c>
+    </row>
+    <row r="271" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A271" s="7">
+        <v>8025272972321</v>
+      </c>
+      <c r="B271" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C271" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D271" s="8">
+        <v>7.7436000000000007</v>
+      </c>
+    </row>
+    <row r="272" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A272" s="7">
+        <v>8025272610865</v>
+      </c>
+      <c r="B272" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C272" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="D272" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="273" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A273" s="7">
+        <v>8059385006918</v>
+      </c>
+      <c r="B273" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C273" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="D273" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="274" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A274" s="7">
+        <v>8059385038162</v>
+      </c>
+      <c r="B274" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C274" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="D274" s="8">
+        <v>9.9036000000000008</v>
+      </c>
+    </row>
+    <row r="275" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A275" s="7">
+        <v>8059385038179</v>
+      </c>
+      <c r="B275" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C275" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="D275" s="8">
+        <v>9.9036000000000008</v>
+      </c>
+    </row>
+    <row r="276" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A276" s="7">
+        <v>8059385030456</v>
+      </c>
+      <c r="B276" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C276" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="D276" s="8">
+        <v>7.1064000000000007</v>
+      </c>
+    </row>
+    <row r="277" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A277" s="7">
+        <v>8059385028040</v>
+      </c>
+      <c r="B277" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C277" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="D277" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="278" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A278" s="7">
+        <v>8025272608435</v>
+      </c>
+      <c r="B278" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C278" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="D278" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="279" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A279" s="7">
+        <v>8025272978125</v>
+      </c>
+      <c r="B279" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C279" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="D279" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="280" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A280" s="7">
+        <v>8059385044651</v>
+      </c>
+      <c r="B280" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C280" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="D280" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="281" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A281" s="7">
+        <v>8059385044668</v>
+      </c>
+      <c r="B281" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C281" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="D281" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="282" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A282" s="7">
+        <v>8059385044675</v>
+      </c>
+      <c r="B282" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C282" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="D282" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="283" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A283" s="7">
+        <v>8059385022024</v>
+      </c>
+      <c r="B283" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C283" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="D283" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="284" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A284" s="7">
+        <v>8059385022031</v>
+      </c>
+      <c r="B284" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C284" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="D284" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="285" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A285" s="7">
+        <v>8059385022048</v>
+      </c>
+      <c r="B285" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C285" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="D285" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="286" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A286" s="7">
+        <v>8059385022055</v>
+      </c>
+      <c r="B286" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C286" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="D286" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="287" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A287" s="7">
+        <v>8059385022062</v>
+      </c>
+      <c r="B287" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C287" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="D287" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="288" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A288" s="7">
+        <v>8059385022079</v>
+      </c>
+      <c r="B288" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C288" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="D288" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="289" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A289" s="7">
+        <v>8059385021157</v>
+      </c>
+      <c r="B289" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C289" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="D289" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="290" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A290" s="7">
+        <v>8059385021164</v>
+      </c>
+      <c r="B290" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C290" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="D290" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="291" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A291" s="7">
+        <v>8059385021171</v>
+      </c>
+      <c r="B291" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C291" s="3" t="s">
+        <v>285</v>
+      </c>
+      <c r="D291" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="292" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A292" s="7">
+        <v>8059385021188</v>
+      </c>
+      <c r="B292" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C292" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="D292" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="293" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A293" s="7">
+        <v>8059385021195</v>
+      </c>
+      <c r="B293" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C293" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="D293" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="294" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A294" s="7">
+        <v>8059385021201</v>
+      </c>
+      <c r="B294" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C294" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="D294" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="295" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A295" s="7">
+        <v>8059385021218</v>
+      </c>
+      <c r="B295" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C295" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="D295" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="296" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A296" s="7">
+        <v>8025272636438</v>
+      </c>
+      <c r="B296" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C296" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="D296" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="297" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A297" s="7">
+        <v>8059385018218</v>
+      </c>
+      <c r="B297" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C297" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="D297" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="298" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A298" s="7">
+        <v>8025272636452</v>
+      </c>
+      <c r="B298" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C298" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="D298" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="299" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A299" s="7">
+        <v>8059385018232</v>
+      </c>
+      <c r="B299" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C299" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="D299" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="300" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A300" s="7">
+        <v>8059385018249</v>
+      </c>
+      <c r="B300" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C300" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="D300" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="301" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A301" s="7">
+        <v>8059385018256</v>
+      </c>
+      <c r="B301" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C301" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="D301" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="302" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A302" s="7">
+        <v>8059385018263</v>
+      </c>
+      <c r="B302" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C302" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="D302" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="303" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A303" s="7">
+        <v>8059385018270</v>
+      </c>
+      <c r="B303" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C303" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="D303" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="304" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A304" s="7">
+        <v>8059385018287</v>
+      </c>
+      <c r="B304" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C304" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="D304" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="305" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A305" s="7">
+        <v>8059385018294</v>
+      </c>
+      <c r="B305" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C305" s="3" t="s">
+        <v>299</v>
+      </c>
+      <c r="D305" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="306" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A306" s="7">
+        <v>8059385018300</v>
+      </c>
+      <c r="B306" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C306" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="D306" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="307" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A307" s="7">
+        <v>8059385018317</v>
+      </c>
+      <c r="B307" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C307" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="D307" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="308" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A308" s="7">
+        <v>8059385018324</v>
+      </c>
+      <c r="B308" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C308" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="D308" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="309" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A309" s="7">
+        <v>8059385018331</v>
+      </c>
+      <c r="B309" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C309" s="3" t="s">
+        <v>303</v>
+      </c>
+      <c r="D309" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="310" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A310" s="7">
+        <v>8059385018348</v>
+      </c>
+      <c r="B310" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C310" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="D310" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="311" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A311" s="7">
+        <v>8025272646376</v>
+      </c>
+      <c r="B311" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C311" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="D311" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="312" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A312" s="7">
+        <v>8059385018362</v>
+      </c>
+      <c r="B312" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C312" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="D312" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="313" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A313" s="7">
+        <v>8059385018379</v>
+      </c>
+      <c r="B313" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C313" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="D313" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="314" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A314" s="7">
+        <v>8059385018386</v>
+      </c>
+      <c r="B314" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C314" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="D314" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="315" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A315" s="7">
+        <v>8059385018393</v>
+      </c>
+      <c r="B315" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C315" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="D315" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="316" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A316" s="7">
+        <v>8059385018409</v>
+      </c>
+      <c r="B316" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C316" s="3" t="s">
+        <v>310</v>
+      </c>
+      <c r="D316" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="317" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A317" s="7">
+        <v>8059385018416</v>
+      </c>
+      <c r="B317" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C317" s="3" t="s">
+        <v>311</v>
+      </c>
+      <c r="D317" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="318" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A318" s="7">
+        <v>8025272983990</v>
+      </c>
+      <c r="B318" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C318" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="D318" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="319" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A319" s="7">
+        <v>8059385018430</v>
+      </c>
+      <c r="B319" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C319" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="D319" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="320" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A320" s="7">
+        <v>8059385018447</v>
+      </c>
+      <c r="B320" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C320" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="D320" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="321" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A321" s="7">
+        <v>8059385018454</v>
+      </c>
+      <c r="B321" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C321" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="D321" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="322" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A322" s="7">
+        <v>8059385018461</v>
+      </c>
+      <c r="B322" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C322" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="D322" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="323" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A323" s="7">
+        <v>8059385018478</v>
+      </c>
+      <c r="B323" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C323" s="3" t="s">
+        <v>317</v>
+      </c>
+      <c r="D323" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="324" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A324" s="7">
+        <v>8059385039121</v>
+      </c>
+      <c r="B324" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C324" s="3" t="s">
+        <v>318</v>
+      </c>
+      <c r="D324" s="8">
+        <v>19.666800000000002</v>
+      </c>
+    </row>
+    <row r="325" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A325" s="7">
+        <v>8059385039138</v>
+      </c>
+      <c r="B325" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C325" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="D325" s="8">
+        <v>19.666800000000002</v>
+      </c>
+    </row>
+    <row r="326" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A326" s="7">
+        <v>8059385004617</v>
+      </c>
+      <c r="B326" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C326" s="3" t="s">
+        <v>320</v>
+      </c>
+      <c r="D326" s="8">
+        <v>19.666800000000002</v>
+      </c>
+    </row>
+    <row r="327" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A327" s="7">
+        <v>8059385004624</v>
+      </c>
+      <c r="B327" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C327" s="3" t="s">
+        <v>321</v>
+      </c>
+      <c r="D327" s="8">
+        <v>19.666800000000002</v>
+      </c>
+    </row>
+    <row r="328" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A328" s="7">
+        <v>8059385004631</v>
+      </c>
+      <c r="B328" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C328" s="3" t="s">
+        <v>322</v>
+      </c>
+      <c r="D328" s="8">
+        <v>19.666800000000002</v>
+      </c>
+    </row>
+    <row r="329" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A329" s="7">
+        <v>8059385004648</v>
+      </c>
+      <c r="B329" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C329" s="3" t="s">
+        <v>323</v>
+      </c>
+      <c r="D329" s="8">
+        <v>19.666800000000002</v>
+      </c>
+    </row>
+    <row r="330" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A330" s="7">
+        <v>8059385004655</v>
+      </c>
+      <c r="B330" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C330" s="3" t="s">
+        <v>324</v>
+      </c>
+      <c r="D330" s="8">
+        <v>19.666800000000002</v>
+      </c>
+    </row>
+    <row r="331" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A331" s="7">
+        <v>8059385004662</v>
+      </c>
+      <c r="B331" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C331" s="3" t="s">
+        <v>325</v>
+      </c>
+      <c r="D331" s="8">
+        <v>19.666800000000002</v>
+      </c>
+    </row>
+    <row r="332" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A332" s="7">
+        <v>8025272642828</v>
+      </c>
+      <c r="B332" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C332" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="D332" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="333" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A333" s="7">
+        <v>8025272642835</v>
+      </c>
+      <c r="B333" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C333" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="D333" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="334" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A334" s="7">
+        <v>8025272642842</v>
+      </c>
+      <c r="B334" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C334" s="3" t="s">
+        <v>328</v>
+      </c>
+      <c r="D334" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="335" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A335" s="7">
+        <v>8025272642859</v>
+      </c>
+      <c r="B335" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C335" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="D335" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="336" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A336" s="7">
+        <v>8025272642866</v>
+      </c>
+      <c r="B336" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C336" s="3" t="s">
+        <v>330</v>
+      </c>
+      <c r="D336" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="337" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A337" s="7">
+        <v>8025272642873</v>
+      </c>
+      <c r="B337" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C337" s="3" t="s">
+        <v>331</v>
+      </c>
+      <c r="D337" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="338" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A338" s="7">
+        <v>8025272642880</v>
+      </c>
+      <c r="B338" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C338" s="3" t="s">
+        <v>332</v>
+      </c>
+      <c r="D338" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="339" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A339" s="7">
+        <v>8025272642897</v>
+      </c>
+      <c r="B339" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C339" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="D339" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="340" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A340" s="7">
+        <v>8025272988506</v>
+      </c>
+      <c r="B340" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C340" s="3" t="s">
+        <v>334</v>
+      </c>
+      <c r="D340" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="341" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A341" s="7">
+        <v>8025272988513</v>
+      </c>
+      <c r="B341" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C341" s="3" t="s">
+        <v>335</v>
+      </c>
+      <c r="D341" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="342" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A342" s="7">
+        <v>8025272988520</v>
+      </c>
+      <c r="B342" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C342" s="3" t="s">
+        <v>336</v>
+      </c>
+      <c r="D342" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="343" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A343" s="7">
+        <v>8059385031699</v>
+      </c>
+      <c r="B343" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C343" s="3" t="s">
+        <v>337</v>
+      </c>
+      <c r="D343" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="344" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A344" s="7">
+        <v>8059385031705</v>
+      </c>
+      <c r="B344" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C344" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="D344" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="345" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A345" s="7">
+        <v>8059385031712</v>
+      </c>
+      <c r="B345" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C345" s="3" t="s">
+        <v>339</v>
+      </c>
+      <c r="D345" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="346" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A346" s="7">
+        <v>8025272988568</v>
+      </c>
+      <c r="B346" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C346" s="3" t="s">
+        <v>340</v>
+      </c>
+      <c r="D346" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="347" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A347" s="7">
+        <v>8025272988575</v>
+      </c>
+      <c r="B347" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C347" s="3" t="s">
+        <v>341</v>
+      </c>
+      <c r="D347" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="348" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A348" s="7">
+        <v>8025272988582</v>
+      </c>
+      <c r="B348" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C348" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="D348" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="349" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A349" s="7">
+        <v>8025272988599</v>
+      </c>
+      <c r="B349" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C349" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="D349" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="350" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A350" s="7">
+        <v>8025272988605</v>
+      </c>
+      <c r="B350" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C350" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="D350" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="351" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A351" s="7">
+        <v>8025272988612</v>
+      </c>
+      <c r="B351" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C351" s="3" t="s">
+        <v>345</v>
+      </c>
+      <c r="D351" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="352" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A352" s="7">
+        <v>8059385020860</v>
+      </c>
+      <c r="B352" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C352" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="D352" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="353" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A353" s="7">
+        <v>8059385020877</v>
+      </c>
+      <c r="B353" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C353" s="3" t="s">
+        <v>347</v>
+      </c>
+      <c r="D353" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="354" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A354" s="7">
+        <v>8059385031804</v>
+      </c>
+      <c r="B354" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C354" s="3" t="s">
+        <v>348</v>
+      </c>
+      <c r="D354" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="355" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A355" s="7">
+        <v>8059385031811</v>
+      </c>
+      <c r="B355" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C355" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="D355" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="356" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A356" s="7">
+        <v>8059385031828</v>
+      </c>
+      <c r="B356" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C356" s="3" t="s">
+        <v>350</v>
+      </c>
+      <c r="D356" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="357" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A357" s="7">
+        <v>8059385031835</v>
+      </c>
+      <c r="B357" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C357" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="D357" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="358" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A358" s="7">
+        <v>8059385021027</v>
+      </c>
+      <c r="B358" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C358" s="3" t="s">
+        <v>352</v>
+      </c>
+      <c r="D358" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="359" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A359" s="7">
+        <v>8059385021034</v>
+      </c>
+      <c r="B359" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C359" s="3" t="s">
+        <v>353</v>
+      </c>
+      <c r="D359" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="360" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A360" s="7">
+        <v>8059385021041</v>
+      </c>
+      <c r="B360" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C360" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="D360" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="361" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A361" s="7">
+        <v>8059385021058</v>
+      </c>
+      <c r="B361" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C361" s="3" t="s">
+        <v>355</v>
+      </c>
+      <c r="D361" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="362" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A362" s="7">
+        <v>8059385021065</v>
+      </c>
+      <c r="B362" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C362" s="3" t="s">
+        <v>356</v>
+      </c>
+      <c r="D362" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="363" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A363" s="7">
+        <v>8059385021072</v>
+      </c>
+      <c r="B363" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C363" s="3" t="s">
+        <v>357</v>
+      </c>
+      <c r="D363" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="364" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A364" s="7">
+        <v>8059385016917</v>
+      </c>
+      <c r="B364" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C364" s="3" t="s">
+        <v>358</v>
+      </c>
+      <c r="D364" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="365" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A365" s="7">
+        <v>8059385046877</v>
+      </c>
+      <c r="B365" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C365" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="D365" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="366" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A366" s="7">
+        <v>8059385046884</v>
+      </c>
+      <c r="B366" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C366" s="3" t="s">
+        <v>360</v>
+      </c>
+      <c r="D366" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="367" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A367" s="7">
+        <v>8059385046891</v>
+      </c>
+      <c r="B367" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C367" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="D367" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="368" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A368" s="7">
+        <v>8059385046907</v>
+      </c>
+      <c r="B368" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C368" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="D368" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="369" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A369" s="7">
+        <v>8059385046914</v>
+      </c>
+      <c r="B369" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C369" s="3" t="s">
+        <v>363</v>
+      </c>
+      <c r="D369" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="370" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A370" s="7">
+        <v>8059385046921</v>
+      </c>
+      <c r="B370" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C370" s="3" t="s">
+        <v>364</v>
+      </c>
+      <c r="D370" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="371" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A371" s="7">
+        <v>8059385046938</v>
+      </c>
+      <c r="B371" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C371" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="D371" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="372" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A372" s="7">
+        <v>8059385030463</v>
+      </c>
+      <c r="B372" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C372" s="3" t="s">
+        <v>366</v>
+      </c>
+      <c r="D372" s="8">
+        <v>7.1064000000000007</v>
+      </c>
+    </row>
+    <row r="373" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A373" s="7">
+        <v>8059385011509</v>
+      </c>
+      <c r="B373" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C373" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="D373" s="8">
+        <v>7.1064000000000007</v>
+      </c>
+    </row>
+    <row r="374" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A374" s="7">
+        <v>8025272633833</v>
+      </c>
+      <c r="B374" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C374" s="3" t="s">
+        <v>368</v>
+      </c>
+      <c r="D374" s="8">
         <v>0</v>
       </c>
-      <c r="D8" s="5" t="s">
-[...820 lines deleted...]
-        <v>16.934400000000004</v>
+    </row>
+    <row r="375" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A375" s="7">
+        <v>8059385000343</v>
+      </c>
+      <c r="B375" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C375" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D375" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="376" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A376" s="7">
+        <v>8059385014401</v>
+      </c>
+      <c r="B376" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C376" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="D376" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="377" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A377" s="7">
+        <v>8059385000367</v>
+      </c>
+      <c r="B377" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C377" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="D377" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="378" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A378" s="7">
+        <v>8059385000374</v>
+      </c>
+      <c r="B378" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C378" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="D378" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="379" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A379" s="7">
+        <v>8059385000381</v>
+      </c>
+      <c r="B379" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C379" s="3" t="s">
+        <v>373</v>
+      </c>
+      <c r="D379" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="380" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A380" s="7">
+        <v>8059385000398</v>
+      </c>
+      <c r="B380" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C380" s="3" t="s">
+        <v>374</v>
+      </c>
+      <c r="D380" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="381" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A381" s="7">
+        <v>8059385028033</v>
+      </c>
+      <c r="B381" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C381" s="3" t="s">
+        <v>375</v>
+      </c>
+      <c r="D381" s="8">
+        <v>20.304000000000002</v>
+      </c>
+    </row>
+    <row r="382" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A382" s="7">
+        <v>8025272981453</v>
+      </c>
+      <c r="B382" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C382" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="D382" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="383" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A383" s="7">
+        <v>8025272981460</v>
+      </c>
+      <c r="B383" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C383" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="D383" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="384" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A384" s="7">
+        <v>8025272981484</v>
+      </c>
+      <c r="B384" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C384" s="3" t="s">
+        <v>378</v>
+      </c>
+      <c r="D384" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="385" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A385" s="7">
+        <v>8025272981491</v>
+      </c>
+      <c r="B385" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C385" s="3" t="s">
+        <v>379</v>
+      </c>
+      <c r="D385" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="386" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A386" s="7">
+        <v>8025272981521</v>
+      </c>
+      <c r="B386" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C386" s="3" t="s">
+        <v>380</v>
+      </c>
+      <c r="D386" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="387" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A387" s="7">
+        <v>8025272981538</v>
+      </c>
+      <c r="B387" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C387" s="3" t="s">
+        <v>381</v>
+      </c>
+      <c r="D387" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="388" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A388" s="7">
+        <v>8025272981545</v>
+      </c>
+      <c r="B388" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C388" s="3" t="s">
+        <v>382</v>
+      </c>
+      <c r="D388" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="389" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A389" s="7">
+        <v>8025272981569</v>
+      </c>
+      <c r="B389" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C389" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="D389" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="390" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A390" s="7">
+        <v>8025272981514</v>
+      </c>
+      <c r="B390" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C390" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="D390" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="391" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A391" s="7">
+        <v>8025272981477</v>
+      </c>
+      <c r="B391" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C391" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="D391" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="392" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A392" s="7">
+        <v>8025272981507</v>
+      </c>
+      <c r="B392" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C392" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="D392" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="393" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A393" s="7">
+        <v>8059385017068</v>
+      </c>
+      <c r="B393" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C393" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="D393" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="394" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A394" s="7">
+        <v>8059385047843</v>
+      </c>
+      <c r="B394" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C394" s="3" t="s">
+        <v>388</v>
+      </c>
+      <c r="D394" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="395" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A395" s="7">
+        <v>8059385049236</v>
+      </c>
+      <c r="B395" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C395" s="3" t="s">
+        <v>389</v>
+      </c>
+      <c r="D395" s="8">
+        <v>18.651600000000002</v>
+      </c>
+    </row>
+    <row r="396" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A396" s="7">
+        <v>8059385049243</v>
+      </c>
+      <c r="B396" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C396" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="D396" s="8">
+        <v>18.651600000000002</v>
+      </c>
+    </row>
+    <row r="397" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A397" s="7">
+        <v>8059385049250</v>
+      </c>
+      <c r="B397" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C397" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="D397" s="8">
+        <v>18.651600000000002</v>
+      </c>
+    </row>
+    <row r="398" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A398" s="7">
+        <v>8059385009308</v>
+      </c>
+      <c r="B398" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C398" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="D398" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="399" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A399" s="7">
+        <v>8059385009315</v>
+      </c>
+      <c r="B399" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C399" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="D399" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="400" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A400" s="7">
+        <v>8059385009322</v>
+      </c>
+      <c r="B400" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C400" s="3" t="s">
+        <v>394</v>
+      </c>
+      <c r="D400" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="401" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A401" s="7">
+        <v>8059385013398</v>
+      </c>
+      <c r="B401" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C401" s="3" t="s">
+        <v>395</v>
+      </c>
+      <c r="D401" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="402" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A402" s="7">
+        <v>8059385028194</v>
+      </c>
+      <c r="B402" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C402" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="D402" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="403" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A403" s="7">
+        <v>8025272633185</v>
+      </c>
+      <c r="B403" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C403" s="3" t="s">
+        <v>397</v>
+      </c>
+      <c r="D403" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="404" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A404" s="7">
+        <v>8059385028873</v>
+      </c>
+      <c r="B404" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C404" s="3" t="s">
+        <v>398</v>
+      </c>
+      <c r="D404" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="405" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A405" s="7">
+        <v>8059385027487</v>
+      </c>
+      <c r="B405" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C405" s="3" t="s">
+        <v>399</v>
+      </c>
+      <c r="D405" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="406" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A406" s="7">
+        <v>8059385005843</v>
+      </c>
+      <c r="B406" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C406" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="D406" s="8">
+        <v>20.811600000000002</v>
+      </c>
+    </row>
+    <row r="407" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A407" s="7">
+        <v>8059385005850</v>
+      </c>
+      <c r="B407" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C407" s="3" t="s">
+        <v>401</v>
+      </c>
+      <c r="D407" s="8">
+        <v>20.811600000000002</v>
+      </c>
+    </row>
+    <row r="408" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A408" s="7">
+        <v>8059385033907</v>
+      </c>
+      <c r="B408" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C408" s="3" t="s">
+        <v>402</v>
+      </c>
+      <c r="D408" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="409" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A409" s="7">
+        <v>8059385033914</v>
+      </c>
+      <c r="B409" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C409" s="3" t="s">
+        <v>403</v>
+      </c>
+      <c r="D409" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="410" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A410" s="7">
+        <v>8059385033921</v>
+      </c>
+      <c r="B410" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C410" s="3" t="s">
+        <v>404</v>
+      </c>
+      <c r="D410" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="411" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A411" s="7">
+        <v>8059385033938</v>
+      </c>
+      <c r="B411" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C411" s="3" t="s">
+        <v>405</v>
+      </c>
+      <c r="D411" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="412" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A412" s="7">
+        <v>8059385033945</v>
+      </c>
+      <c r="B412" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C412" s="3" t="s">
+        <v>406</v>
+      </c>
+      <c r="D412" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="413" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A413" s="7">
+        <v>8059385033952</v>
+      </c>
+      <c r="B413" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C413" s="3" t="s">
+        <v>407</v>
+      </c>
+      <c r="D413" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="414" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A414" s="7">
+        <v>8059385033969</v>
+      </c>
+      <c r="B414" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C414" s="3" t="s">
+        <v>408</v>
+      </c>
+      <c r="D414" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="415" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A415" s="7">
+        <v>8059385033976</v>
+      </c>
+      <c r="B415" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C415" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="D415" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="416" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A416" s="7">
+        <v>8059385033983</v>
+      </c>
+      <c r="B416" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C416" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="D416" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="417" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A417" s="7">
+        <v>8059385033990</v>
+      </c>
+      <c r="B417" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C417" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="D417" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="418" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A418" s="7">
+        <v>8059385034003</v>
+      </c>
+      <c r="B418" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C418" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="D418" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="419" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A419" s="7">
+        <v>8059385034010</v>
+      </c>
+      <c r="B419" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C419" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="D419" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="420" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A420" s="7">
+        <v>8025272973878</v>
+      </c>
+      <c r="B420" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C420" s="3" t="s">
+        <v>414</v>
+      </c>
+      <c r="D420" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="421" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A421" s="7">
+        <v>8059385034034</v>
+      </c>
+      <c r="B421" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C421" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="D421" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="422" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A422" s="7">
+        <v>8059385034041</v>
+      </c>
+      <c r="B422" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C422" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="D422" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="423" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A423" s="7">
+        <v>8059385034058</v>
+      </c>
+      <c r="B423" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C423" s="3" t="s">
+        <v>417</v>
+      </c>
+      <c r="D423" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="424" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A424" s="7">
+        <v>8025272973939</v>
+      </c>
+      <c r="B424" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C424" s="3" t="s">
+        <v>418</v>
+      </c>
+      <c r="D424" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="425" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A425" s="7">
+        <v>8059385034072</v>
+      </c>
+      <c r="B425" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C425" s="3" t="s">
+        <v>419</v>
+      </c>
+      <c r="D425" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="426" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A426" s="7">
+        <v>8059385034089</v>
+      </c>
+      <c r="B426" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C426" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="D426" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="427" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A427" s="7">
+        <v>8059385034096</v>
+      </c>
+      <c r="B427" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C427" s="3" t="s">
+        <v>421</v>
+      </c>
+      <c r="D427" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="428" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A428" s="7">
+        <v>8059385034102</v>
+      </c>
+      <c r="B428" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C428" s="3" t="s">
+        <v>422</v>
+      </c>
+      <c r="D428" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="429" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A429" s="7">
+        <v>8059385034119</v>
+      </c>
+      <c r="B429" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C429" s="3" t="s">
+        <v>423</v>
+      </c>
+      <c r="D429" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="430" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A430" s="7">
+        <v>8059385034126</v>
+      </c>
+      <c r="B430" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C430" s="3" t="s">
+        <v>424</v>
+      </c>
+      <c r="D430" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="431" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A431" s="7">
+        <v>8025272984317</v>
+      </c>
+      <c r="B431" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C431" s="3" t="s">
+        <v>425</v>
+      </c>
+      <c r="D431" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="432" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A432" s="7">
+        <v>8059385034140</v>
+      </c>
+      <c r="B432" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C432" s="3" t="s">
+        <v>426</v>
+      </c>
+      <c r="D432" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="433" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A433" s="7">
+        <v>8025272984331</v>
+      </c>
+      <c r="B433" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C433" s="3" t="s">
+        <v>427</v>
+      </c>
+      <c r="D433" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="434" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A434" s="7">
+        <v>8059385034164</v>
+      </c>
+      <c r="B434" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C434" s="3" t="s">
+        <v>428</v>
+      </c>
+      <c r="D434" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="435" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A435" s="7">
+        <v>8059385023960</v>
+      </c>
+      <c r="B435" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C435" s="3" t="s">
+        <v>429</v>
+      </c>
+      <c r="D435" s="8">
+        <v>20.811600000000002</v>
+      </c>
+    </row>
+    <row r="436" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A436" s="7">
+        <v>8059385023434</v>
+      </c>
+      <c r="B436" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C436" s="3" t="s">
+        <v>430</v>
+      </c>
+      <c r="D436" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="437" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A437" s="7">
+        <v>8059385023496</v>
+      </c>
+      <c r="B437" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C437" s="3" t="s">
+        <v>431</v>
+      </c>
+      <c r="D437" s="8">
+        <v>18.651600000000002</v>
+      </c>
+    </row>
+    <row r="438" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A438" s="7">
+        <v>8059385035154</v>
+      </c>
+      <c r="B438" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C438" s="3" t="s">
+        <v>432</v>
+      </c>
+      <c r="D438" s="8">
+        <v>20.811600000000002</v>
+      </c>
+    </row>
+    <row r="439" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A439" s="7">
+        <v>8059385035161</v>
+      </c>
+      <c r="B439" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C439" s="3" t="s">
+        <v>433</v>
+      </c>
+      <c r="D439" s="8">
+        <v>22.971600000000002</v>
+      </c>
+    </row>
+    <row r="440" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A440" s="7">
+        <v>8059385035178</v>
+      </c>
+      <c r="B440" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C440" s="3" t="s">
+        <v>434</v>
+      </c>
+      <c r="D440" s="8">
+        <v>18.651600000000002</v>
+      </c>
+    </row>
+    <row r="441" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A441" s="7">
+        <v>8059385035208</v>
+      </c>
+      <c r="B441" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C441" s="3" t="s">
+        <v>435</v>
+      </c>
+      <c r="D441" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="442" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A442" s="7">
+        <v>8059385035185</v>
+      </c>
+      <c r="B442" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C442" s="3" t="s">
+        <v>436</v>
+      </c>
+      <c r="D442" s="8">
+        <v>22.971600000000002</v>
+      </c>
+    </row>
+    <row r="443" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A443" s="7">
+        <v>8059385035192</v>
+      </c>
+      <c r="B443" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C443" s="3" t="s">
+        <v>437</v>
+      </c>
+      <c r="D443" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="444" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A444" s="7">
+        <v>8059385035147</v>
+      </c>
+      <c r="B444" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C444" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="D444" s="8">
+        <v>20.811600000000002</v>
+      </c>
+    </row>
+    <row r="445" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A445" s="7">
+        <v>8059385002583</v>
+      </c>
+      <c r="B445" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C445" s="3" t="s">
+        <v>439</v>
+      </c>
+      <c r="D445" s="8">
+        <v>7.7436000000000007</v>
+      </c>
+    </row>
+    <row r="446" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A446" s="7">
+        <v>8059385002590</v>
+      </c>
+      <c r="B446" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C446" s="3" t="s">
+        <v>440</v>
+      </c>
+      <c r="D446" s="8">
+        <v>7.7436000000000007</v>
+      </c>
+    </row>
+    <row r="447" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A447" s="7">
+        <v>8059385003108</v>
+      </c>
+      <c r="B447" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C447" s="3" t="s">
+        <v>441</v>
+      </c>
+      <c r="D447" s="8">
+        <v>7.7436000000000007</v>
+      </c>
+    </row>
+    <row r="448" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A448" s="7">
+        <v>8059385003115</v>
+      </c>
+      <c r="B448" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C448" s="3" t="s">
+        <v>442</v>
+      </c>
+      <c r="D448" s="8">
+        <v>7.7436000000000007</v>
+      </c>
+    </row>
+    <row r="449" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A449" s="7">
+        <v>8059385003122</v>
+      </c>
+      <c r="B449" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C449" s="3" t="s">
+        <v>443</v>
+      </c>
+      <c r="D449" s="8">
+        <v>7.7436000000000007</v>
+      </c>
+    </row>
+    <row r="450" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A450" s="7">
+        <v>8059385003139</v>
+      </c>
+      <c r="B450" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C450" s="3" t="s">
+        <v>444</v>
+      </c>
+      <c r="D450" s="8">
+        <v>7.7436000000000007</v>
+      </c>
+    </row>
+    <row r="451" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A451" s="7">
+        <v>8059385003146</v>
+      </c>
+      <c r="B451" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C451" s="3" t="s">
+        <v>445</v>
+      </c>
+      <c r="D451" s="8">
+        <v>7.7436000000000007</v>
+      </c>
+    </row>
+    <row r="452" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A452" s="7">
+        <v>8059385003153</v>
+      </c>
+      <c r="B452" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C452" s="3" t="s">
+        <v>446</v>
+      </c>
+      <c r="D452" s="8">
+        <v>7.7436000000000007</v>
+      </c>
+    </row>
+    <row r="453" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A453" s="7">
+        <v>8059385003160</v>
+      </c>
+      <c r="B453" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C453" s="3" t="s">
+        <v>447</v>
+      </c>
+      <c r="D453" s="8">
+        <v>7.7436000000000007</v>
+      </c>
+    </row>
+    <row r="454" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A454" s="7">
+        <v>8059385007915</v>
+      </c>
+      <c r="B454" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C454" s="3" t="s">
+        <v>448</v>
+      </c>
+      <c r="D454" s="8">
+        <v>7.7436000000000007</v>
+      </c>
+    </row>
+    <row r="455" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A455" s="7">
+        <v>8059385007922</v>
+      </c>
+      <c r="B455" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C455" s="3" t="s">
+        <v>449</v>
+      </c>
+      <c r="D455" s="8">
+        <v>7.7436000000000007</v>
+      </c>
+    </row>
+    <row r="456" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A456" s="7">
+        <v>8059385007953</v>
+      </c>
+      <c r="B456" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C456" s="3" t="s">
+        <v>450</v>
+      </c>
+      <c r="D456" s="8">
+        <v>7.7436000000000007</v>
+      </c>
+    </row>
+    <row r="457" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A457" s="7">
+        <v>8059385007960</v>
+      </c>
+      <c r="B457" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C457" s="3" t="s">
+        <v>451</v>
+      </c>
+      <c r="D457" s="8">
+        <v>7.7436000000000007</v>
+      </c>
+    </row>
+    <row r="458" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A458" s="7">
+        <v>8059385007977</v>
+      </c>
+      <c r="B458" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C458" s="3" t="s">
+        <v>452</v>
+      </c>
+      <c r="D458" s="8">
+        <v>7.7436000000000007</v>
+      </c>
+    </row>
+    <row r="459" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A459" s="7">
+        <v>8059385007984</v>
+      </c>
+      <c r="B459" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C459" s="3" t="s">
+        <v>453</v>
+      </c>
+      <c r="D459" s="8">
+        <v>7.7436000000000007</v>
+      </c>
+    </row>
+    <row r="460" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A460" s="7">
+        <v>8025272969888</v>
+      </c>
+      <c r="B460" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C460" s="3" t="s">
+        <v>454</v>
+      </c>
+      <c r="D460" s="8">
+        <v>7.7436000000000007</v>
+      </c>
+    </row>
+    <row r="461" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A461" s="7">
+        <v>8059385008080</v>
+      </c>
+      <c r="B461" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C461" s="3" t="s">
+        <v>455</v>
+      </c>
+      <c r="D461" s="8">
+        <v>7.7436000000000007</v>
+      </c>
+    </row>
+    <row r="462" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A462" s="7">
+        <v>8059385008097</v>
+      </c>
+      <c r="B462" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C462" s="3" t="s">
+        <v>456</v>
+      </c>
+      <c r="D462" s="8">
+        <v>7.7436000000000007</v>
+      </c>
+    </row>
+    <row r="463" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A463" s="7">
+        <v>8059385008103</v>
+      </c>
+      <c r="B463" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C463" s="3" t="s">
+        <v>457</v>
+      </c>
+      <c r="D463" s="8">
+        <v>7.7436000000000007</v>
+      </c>
+    </row>
+    <row r="464" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A464" s="7">
+        <v>8059385008110</v>
+      </c>
+      <c r="B464" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C464" s="3" t="s">
+        <v>458</v>
+      </c>
+      <c r="D464" s="8">
+        <v>7.7436000000000007</v>
+      </c>
+    </row>
+    <row r="465" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A465" s="7">
+        <v>8059385008127</v>
+      </c>
+      <c r="B465" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C465" s="3" t="s">
+        <v>459</v>
+      </c>
+      <c r="D465" s="8">
+        <v>7.7436000000000007</v>
+      </c>
+    </row>
+    <row r="466" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A466" s="7">
+        <v>8059385008134</v>
+      </c>
+      <c r="B466" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C466" s="3" t="s">
+        <v>460</v>
+      </c>
+      <c r="D466" s="8">
+        <v>7.7436000000000007</v>
+      </c>
+    </row>
+    <row r="467" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A467" s="7">
+        <v>8059385008141</v>
+      </c>
+      <c r="B467" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C467" s="3" t="s">
+        <v>461</v>
+      </c>
+      <c r="D467" s="8">
+        <v>7.7436000000000007</v>
+      </c>
+    </row>
+    <row r="468" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A468" s="7">
+        <v>8059385008158</v>
+      </c>
+      <c r="B468" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C468" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="D468" s="8">
+        <v>7.7436000000000007</v>
+      </c>
+    </row>
+    <row r="469" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A469" s="7">
+        <v>8059385008172</v>
+      </c>
+      <c r="B469" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C469" s="3" t="s">
+        <v>463</v>
+      </c>
+      <c r="D469" s="8">
+        <v>7.7436000000000007</v>
+      </c>
+    </row>
+    <row r="470" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A470" s="7">
+        <v>8059385008189</v>
+      </c>
+      <c r="B470" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C470" s="3" t="s">
+        <v>464</v>
+      </c>
+      <c r="D470" s="8">
+        <v>7.7436000000000007</v>
+      </c>
+    </row>
+    <row r="471" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A471" s="7">
+        <v>8059385008196</v>
+      </c>
+      <c r="B471" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C471" s="3" t="s">
+        <v>465</v>
+      </c>
+      <c r="D471" s="8">
+        <v>7.7436000000000007</v>
+      </c>
+    </row>
+    <row r="472" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A472" s="7">
+        <v>8059385008202</v>
+      </c>
+      <c r="B472" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C472" s="3" t="s">
+        <v>466</v>
+      </c>
+      <c r="D472" s="8">
+        <v>7.7436000000000007</v>
+      </c>
+    </row>
+    <row r="473" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A473" s="7">
+        <v>8059385008219</v>
+      </c>
+      <c r="B473" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C473" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="D473" s="8">
+        <v>7.7436000000000007</v>
+      </c>
+    </row>
+    <row r="474" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A474" s="7">
+        <v>8059385008226</v>
+      </c>
+      <c r="B474" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C474" s="3" t="s">
+        <v>468</v>
+      </c>
+      <c r="D474" s="8">
+        <v>7.7436000000000007</v>
+      </c>
+    </row>
+    <row r="475" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A475" s="7">
+        <v>8059385008240</v>
+      </c>
+      <c r="B475" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C475" s="3" t="s">
+        <v>469</v>
+      </c>
+      <c r="D475" s="8">
+        <v>7.7436000000000007</v>
+      </c>
+    </row>
+    <row r="476" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A476" s="7">
+        <v>8059385008264</v>
+      </c>
+      <c r="B476" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C476" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="D476" s="8">
+        <v>7.7436000000000007</v>
+      </c>
+    </row>
+    <row r="477" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A477" s="7">
+        <v>8059385008271</v>
+      </c>
+      <c r="B477" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C477" s="3" t="s">
+        <v>471</v>
+      </c>
+      <c r="D477" s="8">
+        <v>7.7436000000000007</v>
+      </c>
+    </row>
+    <row r="478" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A478" s="7">
+        <v>8059385008288</v>
+      </c>
+      <c r="B478" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C478" s="3" t="s">
+        <v>472</v>
+      </c>
+      <c r="D478" s="8">
+        <v>7.7436000000000007</v>
+      </c>
+    </row>
+    <row r="479" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A479" s="7">
+        <v>8059385008295</v>
+      </c>
+      <c r="B479" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C479" s="3" t="s">
+        <v>473</v>
+      </c>
+      <c r="D479" s="8">
+        <v>7.7436000000000007</v>
+      </c>
+    </row>
+    <row r="480" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A480" s="7">
+        <v>8059385008301</v>
+      </c>
+      <c r="B480" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C480" s="3" t="s">
+        <v>474</v>
+      </c>
+      <c r="D480" s="8">
+        <v>7.7436000000000007</v>
+      </c>
+    </row>
+    <row r="481" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A481" s="7">
+        <v>8059385008325</v>
+      </c>
+      <c r="B481" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C481" s="3" t="s">
+        <v>475</v>
+      </c>
+      <c r="D481" s="8">
+        <v>7.7436000000000007</v>
+      </c>
+    </row>
+    <row r="482" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A482" s="7">
+        <v>8059385008349</v>
+      </c>
+      <c r="B482" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C482" s="3" t="s">
+        <v>476</v>
+      </c>
+      <c r="D482" s="8">
+        <v>7.7436000000000007</v>
+      </c>
+    </row>
+    <row r="483" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A483" s="7">
+        <v>8059385008356</v>
+      </c>
+      <c r="B483" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C483" s="3" t="s">
+        <v>477</v>
+      </c>
+      <c r="D483" s="8">
+        <v>7.7436000000000007</v>
+      </c>
+    </row>
+    <row r="484" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A484" s="7">
+        <v>8059385008363</v>
+      </c>
+      <c r="B484" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C484" s="3" t="s">
+        <v>478</v>
+      </c>
+      <c r="D484" s="8">
+        <v>7.7436000000000007</v>
+      </c>
+    </row>
+    <row r="485" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A485" s="7">
+        <v>8059385008370</v>
+      </c>
+      <c r="B485" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C485" s="3" t="s">
+        <v>479</v>
+      </c>
+      <c r="D485" s="8">
+        <v>7.7436000000000007</v>
+      </c>
+    </row>
+    <row r="486" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A486" s="7">
+        <v>8059385008387</v>
+      </c>
+      <c r="B486" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C486" s="3" t="s">
+        <v>480</v>
+      </c>
+      <c r="D486" s="8">
+        <v>7.7436000000000007</v>
+      </c>
+    </row>
+    <row r="487" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A487" s="7">
+        <v>8059385008394</v>
+      </c>
+      <c r="B487" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C487" s="3" t="s">
+        <v>481</v>
+      </c>
+      <c r="D487" s="8">
+        <v>7.7436000000000007</v>
+      </c>
+    </row>
+    <row r="488" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A488" s="7">
+        <v>8059385008400</v>
+      </c>
+      <c r="B488" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C488" s="3" t="s">
+        <v>482</v>
+      </c>
+      <c r="D488" s="8">
+        <v>7.7436000000000007</v>
+      </c>
+    </row>
+    <row r="489" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A489" s="7">
+        <v>8059385008417</v>
+      </c>
+      <c r="B489" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C489" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="D489" s="8">
+        <v>7.7436000000000007</v>
+      </c>
+    </row>
+    <row r="490" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A490" s="7">
+        <v>8059385008424</v>
+      </c>
+      <c r="B490" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C490" s="3" t="s">
+        <v>484</v>
+      </c>
+      <c r="D490" s="8">
+        <v>7.7436000000000007</v>
+      </c>
+    </row>
+    <row r="491" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A491" s="7">
+        <v>8059385008431</v>
+      </c>
+      <c r="B491" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C491" s="3" t="s">
+        <v>485</v>
+      </c>
+      <c r="D491" s="8">
+        <v>7.7436000000000007</v>
+      </c>
+    </row>
+    <row r="492" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A492" s="7">
+        <v>8059385008448</v>
+      </c>
+      <c r="B492" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C492" s="3" t="s">
+        <v>486</v>
+      </c>
+      <c r="D492" s="8">
+        <v>7.7436000000000007</v>
+      </c>
+    </row>
+    <row r="493" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A493" s="7">
+        <v>8059385024004</v>
+      </c>
+      <c r="B493" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C493" s="3" t="s">
+        <v>487</v>
+      </c>
+      <c r="D493" s="8">
+        <v>16.372800000000002</v>
+      </c>
+    </row>
+    <row r="494" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A494" s="7">
+        <v>8059385027494</v>
+      </c>
+      <c r="B494" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C494" s="3" t="s">
+        <v>488</v>
+      </c>
+      <c r="D494" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="495" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A495" s="7">
+        <v>8025272627016</v>
+      </c>
+      <c r="B495" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C495" s="3" t="s">
+        <v>489</v>
+      </c>
+      <c r="D495" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="496" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A496" s="7">
+        <v>8025272627023</v>
+      </c>
+      <c r="B496" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C496" s="3" t="s">
+        <v>490</v>
+      </c>
+      <c r="D496" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="497" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A497" s="7">
+        <v>8025272627030</v>
+      </c>
+      <c r="B497" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C497" s="3" t="s">
+        <v>491</v>
+      </c>
+      <c r="D497" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="498" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A498" s="7">
+        <v>8059385028927</v>
+      </c>
+      <c r="B498" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C498" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="D498" s="8">
+        <v>22.971600000000002</v>
+      </c>
+    </row>
+    <row r="499" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A499" s="7">
+        <v>8059385047331</v>
+      </c>
+      <c r="B499" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C499" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="D499" s="8">
+        <v>17.517600000000002</v>
+      </c>
+    </row>
+    <row r="500" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A500" s="7">
+        <v>8025272977173</v>
+      </c>
+      <c r="B500" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C500" s="3" t="s">
+        <v>494</v>
+      </c>
+      <c r="D500" s="8">
+        <v>17.517600000000002</v>
+      </c>
+    </row>
+    <row r="501" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A501" s="7">
+        <v>8059385042428</v>
+      </c>
+      <c r="B501" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C501" s="3" t="s">
+        <v>495</v>
+      </c>
+      <c r="D501" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="502" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A502" s="7">
+        <v>8025272985475</v>
+      </c>
+      <c r="B502" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C502" s="3" t="s">
+        <v>496</v>
+      </c>
+      <c r="D502" s="8">
+        <v>4.4388000000000005</v>
+      </c>
+    </row>
+    <row r="503" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A503" s="7">
+        <v>8059385018492</v>
+      </c>
+      <c r="B503" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C503" s="3" t="s">
+        <v>497</v>
+      </c>
+      <c r="D503" s="8">
+        <v>17.517600000000002</v>
+      </c>
+    </row>
+    <row r="504" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A504" s="7">
+        <v>8059385018508</v>
+      </c>
+      <c r="B504" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C504" s="3" t="s">
+        <v>498</v>
+      </c>
+      <c r="D504" s="8">
+        <v>17.517600000000002</v>
+      </c>
+    </row>
+    <row r="505" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A505" s="7">
+        <v>8059385018515</v>
+      </c>
+      <c r="B505" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C505" s="3" t="s">
+        <v>499</v>
+      </c>
+      <c r="D505" s="8">
+        <v>17.517600000000002</v>
+      </c>
+    </row>
+    <row r="506" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A506" s="7">
+        <v>8059385018522</v>
+      </c>
+      <c r="B506" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C506" s="3" t="s">
+        <v>500</v>
+      </c>
+      <c r="D506" s="8">
+        <v>17.517600000000002</v>
+      </c>
+    </row>
+    <row r="507" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A507" s="7">
+        <v>8059385018539</v>
+      </c>
+      <c r="B507" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C507" s="3" t="s">
+        <v>501</v>
+      </c>
+      <c r="D507" s="8">
+        <v>17.517600000000002</v>
+      </c>
+    </row>
+    <row r="508" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A508" s="7">
+        <v>8059385018546</v>
+      </c>
+      <c r="B508" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C508" s="3" t="s">
+        <v>502</v>
+      </c>
+      <c r="D508" s="8">
+        <v>17.517600000000002</v>
+      </c>
+    </row>
+    <row r="509" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A509" s="7">
+        <v>8059385018553</v>
+      </c>
+      <c r="B509" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C509" s="3" t="s">
+        <v>503</v>
+      </c>
+      <c r="D509" s="8">
+        <v>17.517600000000002</v>
+      </c>
+    </row>
+    <row r="510" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A510" s="7">
+        <v>8059385018560</v>
+      </c>
+      <c r="B510" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C510" s="3" t="s">
+        <v>504</v>
+      </c>
+      <c r="D510" s="8">
+        <v>17.517600000000002</v>
+      </c>
+    </row>
+    <row r="511" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A511" s="7">
+        <v>8059385018577</v>
+      </c>
+      <c r="B511" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C511" s="3" t="s">
+        <v>505</v>
+      </c>
+      <c r="D511" s="8">
+        <v>17.517600000000002</v>
+      </c>
+    </row>
+    <row r="512" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A512" s="7">
+        <v>8059385018584</v>
+      </c>
+      <c r="B512" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C512" s="3" t="s">
+        <v>506</v>
+      </c>
+      <c r="D512" s="8">
+        <v>17.517600000000002</v>
+      </c>
+    </row>
+    <row r="513" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A513" s="7">
+        <v>8059385018591</v>
+      </c>
+      <c r="B513" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C513" s="3" t="s">
+        <v>507</v>
+      </c>
+      <c r="D513" s="8">
+        <v>17.517600000000002</v>
+      </c>
+    </row>
+    <row r="514" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A514" s="7">
+        <v>8059385018607</v>
+      </c>
+      <c r="B514" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C514" s="3" t="s">
+        <v>508</v>
+      </c>
+      <c r="D514" s="8">
+        <v>17.517600000000002</v>
+      </c>
+    </row>
+    <row r="515" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A515" s="7">
+        <v>8059385018614</v>
+      </c>
+      <c r="B515" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C515" s="3" t="s">
+        <v>509</v>
+      </c>
+      <c r="D515" s="8">
+        <v>17.517600000000002</v>
+      </c>
+    </row>
+    <row r="516" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A516" s="7">
+        <v>8059385018621</v>
+      </c>
+      <c r="B516" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C516" s="3" t="s">
+        <v>510</v>
+      </c>
+      <c r="D516" s="8">
+        <v>17.517600000000002</v>
+      </c>
+    </row>
+    <row r="517" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A517" s="7">
+        <v>8059385018638</v>
+      </c>
+      <c r="B517" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C517" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="D517" s="8">
+        <v>17.517600000000002</v>
+      </c>
+    </row>
+    <row r="518" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A518" s="7">
+        <v>8059385018645</v>
+      </c>
+      <c r="B518" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C518" s="3" t="s">
+        <v>512</v>
+      </c>
+      <c r="D518" s="8">
+        <v>17.517600000000002</v>
+      </c>
+    </row>
+    <row r="519" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A519" s="7">
+        <v>8059385018652</v>
+      </c>
+      <c r="B519" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C519" s="3" t="s">
+        <v>513</v>
+      </c>
+      <c r="D519" s="8">
+        <v>17.517600000000002</v>
+      </c>
+    </row>
+    <row r="520" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A520" s="7">
+        <v>8059385018669</v>
+      </c>
+      <c r="B520" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C520" s="3" t="s">
+        <v>514</v>
+      </c>
+      <c r="D520" s="8">
+        <v>17.517600000000002</v>
+      </c>
+    </row>
+    <row r="521" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A521" s="7">
+        <v>8025272906234</v>
+      </c>
+      <c r="B521" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C521" s="3" t="s">
+        <v>515</v>
+      </c>
+      <c r="D521" s="8">
+        <v>17.517600000000002</v>
+      </c>
+    </row>
+    <row r="522" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A522" s="7">
+        <v>8059385018782</v>
+      </c>
+      <c r="B522" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C522" s="3" t="s">
+        <v>516</v>
+      </c>
+      <c r="D522" s="8">
+        <v>17.517600000000002</v>
+      </c>
+    </row>
+    <row r="523" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A523" s="7">
+        <v>8059385018799</v>
+      </c>
+      <c r="B523" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C523" s="3" t="s">
+        <v>517</v>
+      </c>
+      <c r="D523" s="8">
+        <v>17.517600000000002</v>
+      </c>
+    </row>
+    <row r="524" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A524" s="7">
+        <v>8059385026770</v>
+      </c>
+      <c r="B524" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C524" s="3" t="s">
+        <v>518</v>
+      </c>
+      <c r="D524" s="8">
+        <v>20.811600000000002</v>
+      </c>
+    </row>
+    <row r="525" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A525" s="7">
+        <v>8059385026787</v>
+      </c>
+      <c r="B525" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C525" s="3" t="s">
+        <v>519</v>
+      </c>
+      <c r="D525" s="8">
+        <v>20.811600000000002</v>
+      </c>
+    </row>
+    <row r="526" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A526" s="7">
+        <v>8059385026794</v>
+      </c>
+      <c r="B526" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C526" s="3" t="s">
+        <v>520</v>
+      </c>
+      <c r="D526" s="8">
+        <v>20.811600000000002</v>
+      </c>
+    </row>
+    <row r="527" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A527" s="7">
+        <v>8059385026800</v>
+      </c>
+      <c r="B527" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C527" s="3" t="s">
+        <v>521</v>
+      </c>
+      <c r="D527" s="8">
+        <v>20.811600000000002</v>
+      </c>
+    </row>
+    <row r="528" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A528" s="7">
+        <v>8059385026817</v>
+      </c>
+      <c r="B528" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C528" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="D528" s="8">
+        <v>20.811600000000002</v>
+      </c>
+    </row>
+    <row r="529" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A529" s="7">
+        <v>8059385012360</v>
+      </c>
+      <c r="B529" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C529" s="3" t="s">
+        <v>523</v>
+      </c>
+      <c r="D529" s="8">
+        <v>20.811600000000002</v>
+      </c>
+    </row>
+    <row r="530" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A530" s="7">
+        <v>8059385012377</v>
+      </c>
+      <c r="B530" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C530" s="3" t="s">
+        <v>524</v>
+      </c>
+      <c r="D530" s="8">
+        <v>20.811600000000002</v>
+      </c>
+    </row>
+    <row r="531" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A531" s="7">
+        <v>8059385012384</v>
+      </c>
+      <c r="B531" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C531" s="3" t="s">
+        <v>525</v>
+      </c>
+      <c r="D531" s="8">
+        <v>20.811600000000002</v>
+      </c>
+    </row>
+    <row r="532" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A532" s="7">
+        <v>8059385026855</v>
+      </c>
+      <c r="B532" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C532" s="3" t="s">
+        <v>526</v>
+      </c>
+      <c r="D532" s="8">
+        <v>20.811600000000002</v>
+      </c>
+    </row>
+    <row r="533" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A533" s="7">
+        <v>8059385012407</v>
+      </c>
+      <c r="B533" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C533" s="3" t="s">
+        <v>527</v>
+      </c>
+      <c r="D533" s="8">
+        <v>20.811600000000002</v>
+      </c>
+    </row>
+    <row r="534" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A534" s="7">
+        <v>8059385012414</v>
+      </c>
+      <c r="B534" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C534" s="3" t="s">
+        <v>528</v>
+      </c>
+      <c r="D534" s="8">
+        <v>20.811600000000002</v>
+      </c>
+    </row>
+    <row r="535" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A535" s="7">
+        <v>8059385012421</v>
+      </c>
+      <c r="B535" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C535" s="3" t="s">
+        <v>529</v>
+      </c>
+      <c r="D535" s="8">
+        <v>20.811600000000002</v>
+      </c>
+    </row>
+    <row r="536" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A536" s="7">
+        <v>8059385012438</v>
+      </c>
+      <c r="B536" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C536" s="3" t="s">
+        <v>530</v>
+      </c>
+      <c r="D536" s="8">
+        <v>20.811600000000002</v>
+      </c>
+    </row>
+    <row r="537" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A537" s="7">
+        <v>8059385012445</v>
+      </c>
+      <c r="B537" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C537" s="3" t="s">
+        <v>531</v>
+      </c>
+      <c r="D537" s="8">
+        <v>20.811600000000002</v>
+      </c>
+    </row>
+    <row r="538" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A538" s="7">
+        <v>8059385019741</v>
+      </c>
+      <c r="B538" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C538" s="3" t="s">
+        <v>532</v>
+      </c>
+      <c r="D538" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="539" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A539" s="7">
+        <v>8059385019758</v>
+      </c>
+      <c r="B539" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C539" s="3" t="s">
+        <v>533</v>
+      </c>
+      <c r="D539" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="540" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A540" s="7">
+        <v>8059385019765</v>
+      </c>
+      <c r="B540" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C540" s="3" t="s">
+        <v>534</v>
+      </c>
+      <c r="D540" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="541" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A541" s="7">
+        <v>8059385019772</v>
+      </c>
+      <c r="B541" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C541" s="3" t="s">
+        <v>535</v>
+      </c>
+      <c r="D541" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="542" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A542" s="7">
+        <v>8059385019789</v>
+      </c>
+      <c r="B542" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C542" s="3" t="s">
+        <v>536</v>
+      </c>
+      <c r="D542" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="543" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A543" s="7">
+        <v>8059385019796</v>
+      </c>
+      <c r="B543" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C543" s="3" t="s">
+        <v>537</v>
+      </c>
+      <c r="D543" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="544" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A544" s="7">
+        <v>8059385020303</v>
+      </c>
+      <c r="B544" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C544" s="3" t="s">
+        <v>538</v>
+      </c>
+      <c r="D544" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="545" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A545" s="7">
+        <v>8059385020310</v>
+      </c>
+      <c r="B545" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C545" s="3" t="s">
+        <v>539</v>
+      </c>
+      <c r="D545" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="546" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A546" s="7">
+        <v>8059385020327</v>
+      </c>
+      <c r="B546" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C546" s="3" t="s">
+        <v>540</v>
+      </c>
+      <c r="D546" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="547" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A547" s="7">
+        <v>8059385020334</v>
+      </c>
+      <c r="B547" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C547" s="3" t="s">
+        <v>541</v>
+      </c>
+      <c r="D547" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="548" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A548" s="7">
+        <v>8059385020341</v>
+      </c>
+      <c r="B548" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C548" s="3" t="s">
+        <v>542</v>
+      </c>
+      <c r="D548" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="549" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A549" s="7">
+        <v>8059385020358</v>
+      </c>
+      <c r="B549" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C549" s="3" t="s">
+        <v>543</v>
+      </c>
+      <c r="D549" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="550" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A550" s="7">
+        <v>8059385020365</v>
+      </c>
+      <c r="B550" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C550" s="3" t="s">
+        <v>544</v>
+      </c>
+      <c r="D550" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="551" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A551" s="7">
+        <v>8059385020372</v>
+      </c>
+      <c r="B551" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C551" s="3" t="s">
+        <v>545</v>
+      </c>
+      <c r="D551" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="552" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A552" s="7">
+        <v>8059385020389</v>
+      </c>
+      <c r="B552" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C552" s="3" t="s">
+        <v>546</v>
+      </c>
+      <c r="D552" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="553" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A553" s="7">
+        <v>8059385020396</v>
+      </c>
+      <c r="B553" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C553" s="3" t="s">
+        <v>547</v>
+      </c>
+      <c r="D553" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="554" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A554" s="7">
+        <v>8025272627818</v>
+      </c>
+      <c r="B554" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C554" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="D554" s="8">
+        <v>11.545199999999999</v>
+      </c>
+    </row>
+    <row r="555" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A555" s="7">
+        <v>8025272621281</v>
+      </c>
+      <c r="B555" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C555" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="D555" s="8">
+        <v>6.5988000000000007</v>
+      </c>
+    </row>
+    <row r="556" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A556" s="7">
+        <v>8059385026619</v>
+      </c>
+      <c r="B556" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C556" s="3" t="s">
+        <v>550</v>
+      </c>
+      <c r="D556" s="8">
+        <v>9.9036000000000008</v>
+      </c>
+    </row>
+    <row r="557" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A557" s="7">
+        <v>8059385011202</v>
+      </c>
+      <c r="B557" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C557" s="3" t="s">
+        <v>551</v>
+      </c>
+      <c r="D557" s="8">
+        <v>17.517600000000002</v>
+      </c>
+    </row>
+    <row r="558" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A558" s="7">
+        <v>8059385014432</v>
+      </c>
+      <c r="B558" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C558" s="3" t="s">
+        <v>552</v>
+      </c>
+      <c r="D558" s="8">
+        <v>28.933199999999999</v>
+      </c>
+    </row>
+    <row r="559" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A559" s="7">
+        <v>8059385034461</v>
+      </c>
+      <c r="B559" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C559" s="3" t="s">
+        <v>553</v>
+      </c>
+      <c r="D559" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="560" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A560" s="7">
+        <v>8059385034478</v>
+      </c>
+      <c r="B560" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C560" s="3" t="s">
+        <v>554</v>
+      </c>
+      <c r="D560" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="561" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A561" s="7">
+        <v>8059385034485</v>
+      </c>
+      <c r="B561" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C561" s="3" t="s">
+        <v>555</v>
+      </c>
+      <c r="D561" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="562" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A562" s="7">
+        <v>8059385034492</v>
+      </c>
+      <c r="B562" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C562" s="3" t="s">
+        <v>556</v>
+      </c>
+      <c r="D562" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="563" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A563" s="7">
+        <v>8059385034706</v>
+      </c>
+      <c r="B563" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C563" s="3" t="s">
+        <v>557</v>
+      </c>
+      <c r="D563" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="564" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A564" s="7">
+        <v>8059385034713</v>
+      </c>
+      <c r="B564" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C564" s="3" t="s">
+        <v>558</v>
+      </c>
+      <c r="D564" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="565" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A565" s="7">
+        <v>8059385034720</v>
+      </c>
+      <c r="B565" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C565" s="3" t="s">
+        <v>559</v>
+      </c>
+      <c r="D565" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="566" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A566" s="7">
+        <v>8025272637510</v>
+      </c>
+      <c r="B566" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C566" s="3" t="s">
+        <v>560</v>
+      </c>
+      <c r="D566" s="8">
+        <v>12.052800000000001</v>
+      </c>
+    </row>
+    <row r="567" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A567" s="7">
+        <v>8025272637534</v>
+      </c>
+      <c r="B567" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C567" s="3" t="s">
+        <v>561</v>
+      </c>
+      <c r="D567" s="8">
+        <v>12.052800000000001</v>
+      </c>
+    </row>
+    <row r="568" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A568" s="7">
+        <v>8025272637251</v>
+      </c>
+      <c r="B568" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C568" s="3" t="s">
+        <v>562</v>
+      </c>
+      <c r="D568" s="8">
+        <v>2.2896000000000001</v>
+      </c>
+    </row>
+    <row r="569" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A569" s="7">
+        <v>8025272637268</v>
+      </c>
+      <c r="B569" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C569" s="3" t="s">
+        <v>563</v>
+      </c>
+      <c r="D569" s="8">
+        <v>2.2896000000000001</v>
+      </c>
+    </row>
+    <row r="570" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A570" s="7">
+        <v>8025272637275</v>
+      </c>
+      <c r="B570" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C570" s="3" t="s">
+        <v>564</v>
+      </c>
+      <c r="D570" s="8">
+        <v>2.2896000000000001</v>
+      </c>
+    </row>
+    <row r="571" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A571" s="7">
+        <v>8025272637282</v>
+      </c>
+      <c r="B571" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C571" s="3" t="s">
+        <v>565</v>
+      </c>
+      <c r="D571" s="8">
+        <v>2.2896000000000001</v>
+      </c>
+    </row>
+    <row r="572" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A572" s="7">
+        <v>8025272637299</v>
+      </c>
+      <c r="B572" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C572" s="3" t="s">
+        <v>566</v>
+      </c>
+      <c r="D572" s="8">
+        <v>2.2896000000000001</v>
+      </c>
+    </row>
+    <row r="573" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A573" s="7">
+        <v>8025272637305</v>
+      </c>
+      <c r="B573" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C573" s="3" t="s">
+        <v>567</v>
+      </c>
+      <c r="D573" s="8">
+        <v>2.2896000000000001</v>
+      </c>
+    </row>
+    <row r="574" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A574" s="7">
+        <v>8025272637312</v>
+      </c>
+      <c r="B574" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C574" s="3" t="s">
+        <v>568</v>
+      </c>
+      <c r="D574" s="8">
+        <v>2.2896000000000001</v>
+      </c>
+    </row>
+    <row r="575" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A575" s="7">
+        <v>8025272637329</v>
+      </c>
+      <c r="B575" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C575" s="3" t="s">
+        <v>569</v>
+      </c>
+      <c r="D575" s="8">
+        <v>2.2896000000000001</v>
+      </c>
+    </row>
+    <row r="576" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A576" s="7">
+        <v>8025272637336</v>
+      </c>
+      <c r="B576" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C576" s="3" t="s">
+        <v>570</v>
+      </c>
+      <c r="D576" s="8">
+        <v>2.2896000000000001</v>
+      </c>
+    </row>
+    <row r="577" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A577" s="7">
+        <v>8025272637343</v>
+      </c>
+      <c r="B577" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C577" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="D577" s="8">
+        <v>2.2896000000000001</v>
+      </c>
+    </row>
+    <row r="578" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A578" s="7">
+        <v>8059385045559</v>
+      </c>
+      <c r="B578" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C578" s="3" t="s">
+        <v>572</v>
+      </c>
+      <c r="D578" s="8">
+        <v>43.783200000000001</v>
+      </c>
+    </row>
+    <row r="579" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A579" s="7">
+        <v>8059385033112</v>
+      </c>
+      <c r="B579" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C579" s="3" t="s">
+        <v>573</v>
+      </c>
+      <c r="D579" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="580" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A580" s="7">
+        <v>8059385033013</v>
+      </c>
+      <c r="B580" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C580" s="3" t="s">
+        <v>574</v>
+      </c>
+      <c r="D580" s="8">
+        <v>9.9036000000000008</v>
+      </c>
+    </row>
+    <row r="581" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A581" s="7">
+        <v>8059385033020</v>
+      </c>
+      <c r="B581" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C581" s="3" t="s">
+        <v>575</v>
+      </c>
+      <c r="D581" s="8">
+        <v>9.9036000000000008</v>
+      </c>
+    </row>
+    <row r="582" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A582" s="7">
+        <v>8059385033037</v>
+      </c>
+      <c r="B582" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C582" s="3" t="s">
+        <v>576</v>
+      </c>
+      <c r="D582" s="8">
+        <v>9.9036000000000008</v>
+      </c>
+    </row>
+    <row r="583" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A583" s="7">
+        <v>8059385033006</v>
+      </c>
+      <c r="B583" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C583" s="3" t="s">
+        <v>577</v>
+      </c>
+      <c r="D583" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="584" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A584" s="7">
+        <v>8059385031576</v>
+      </c>
+      <c r="B584" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C584" s="3" t="s">
+        <v>578</v>
+      </c>
+      <c r="D584" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="585" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A585" s="7">
+        <v>8059385033105</v>
+      </c>
+      <c r="B585" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C585" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="D585" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="586" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A586" s="7">
+        <v>8059385030487</v>
+      </c>
+      <c r="B586" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C586" s="3" t="s">
+        <v>580</v>
+      </c>
+      <c r="D586" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="587" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A587" s="7">
+        <v>8059385029382</v>
+      </c>
+      <c r="B587" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C587" s="3" t="s">
+        <v>581</v>
+      </c>
+      <c r="D587" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="588" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A588" s="7">
+        <v>8059385029405</v>
+      </c>
+      <c r="B588" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C588" s="3" t="s">
+        <v>582</v>
+      </c>
+      <c r="D588" s="8">
+        <v>16.372800000000002</v>
+      </c>
+    </row>
+    <row r="589" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A589" s="7">
+        <v>8059385029412</v>
+      </c>
+      <c r="B589" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C589" s="3" t="s">
+        <v>583</v>
+      </c>
+      <c r="D589" s="8">
+        <v>16.372800000000002</v>
+      </c>
+    </row>
+    <row r="590" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A590" s="7">
+        <v>8059385029429</v>
+      </c>
+      <c r="B590" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C590" s="3" t="s">
+        <v>584</v>
+      </c>
+      <c r="D590" s="8">
+        <v>16.372800000000002</v>
+      </c>
+    </row>
+    <row r="591" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A591" s="7">
+        <v>8059385029436</v>
+      </c>
+      <c r="B591" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C591" s="3" t="s">
+        <v>585</v>
+      </c>
+      <c r="D591" s="8">
+        <v>16.372800000000002</v>
+      </c>
+    </row>
+    <row r="592" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A592" s="7">
+        <v>8059385030852</v>
+      </c>
+      <c r="B592" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C592" s="3" t="s">
+        <v>586</v>
+      </c>
+      <c r="D592" s="8">
+        <v>20.811600000000002</v>
+      </c>
+    </row>
+    <row r="593" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A593" s="7">
+        <v>8059385030845</v>
+      </c>
+      <c r="B593" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C593" s="3" t="s">
+        <v>587</v>
+      </c>
+      <c r="D593" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="594" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A594" s="7">
+        <v>8059385030807</v>
+      </c>
+      <c r="B594" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C594" s="3" t="s">
+        <v>588</v>
+      </c>
+      <c r="D594" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="595" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A595" s="7">
+        <v>8059385030814</v>
+      </c>
+      <c r="B595" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C595" s="3" t="s">
+        <v>589</v>
+      </c>
+      <c r="D595" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="596" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A596" s="7">
+        <v>8059385030821</v>
+      </c>
+      <c r="B596" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C596" s="3" t="s">
+        <v>590</v>
+      </c>
+      <c r="D596" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="597" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A597" s="7">
+        <v>8059385030838</v>
+      </c>
+      <c r="B597" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C597" s="3" t="s">
+        <v>591</v>
+      </c>
+      <c r="D597" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="598" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A598" s="7">
+        <v>8059385031101</v>
+      </c>
+      <c r="B598" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C598" s="3" t="s">
+        <v>592</v>
+      </c>
+      <c r="D598" s="8">
+        <v>20.811600000000002</v>
+      </c>
+    </row>
+    <row r="599" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A599" s="7">
+        <v>8059385030470</v>
+      </c>
+      <c r="B599" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C599" s="3" t="s">
+        <v>593</v>
+      </c>
+      <c r="D599" s="8">
+        <v>20.811600000000002</v>
+      </c>
+    </row>
+    <row r="600" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A600" s="7">
+        <v>8059385033044</v>
+      </c>
+      <c r="B600" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C600" s="3" t="s">
+        <v>594</v>
+      </c>
+      <c r="D600" s="8">
+        <v>16.372800000000002</v>
+      </c>
+    </row>
+    <row r="601" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A601" s="7">
+        <v>8059385033051</v>
+      </c>
+      <c r="B601" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C601" s="3" t="s">
+        <v>595</v>
+      </c>
+      <c r="D601" s="8">
+        <v>16.372800000000002</v>
+      </c>
+    </row>
+    <row r="602" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A602" s="7">
+        <v>8059385032702</v>
+      </c>
+      <c r="B602" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C602" s="3" t="s">
+        <v>596</v>
+      </c>
+      <c r="D602" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="603" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A603" s="7">
+        <v>8059385049441</v>
+      </c>
+      <c r="B603" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C603" s="3" t="s">
+        <v>597</v>
+      </c>
+      <c r="D603" s="8">
+        <v>6.5988000000000007</v>
+      </c>
+    </row>
+    <row r="604" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A604" s="7">
+        <v>8059385046563</v>
+      </c>
+      <c r="B604" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C604" s="3" t="s">
+        <v>598</v>
+      </c>
+      <c r="D604" s="8">
+        <v>6.5988000000000007</v>
+      </c>
+    </row>
+    <row r="605" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A605" s="7">
+        <v>8059385046044</v>
+      </c>
+      <c r="B605" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C605" s="3" t="s">
+        <v>599</v>
+      </c>
+      <c r="D605" s="8">
+        <v>12.052800000000001</v>
+      </c>
+    </row>
+    <row r="606" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A606" s="7">
+        <v>8059385046600</v>
+      </c>
+      <c r="B606" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C606" s="3" t="s">
+        <v>600</v>
+      </c>
+      <c r="D606" s="8">
+        <v>6.5988000000000007</v>
+      </c>
+    </row>
+    <row r="607" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A607" s="7">
+        <v>8059385046501</v>
+      </c>
+      <c r="B607" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C607" s="3" t="s">
+        <v>601</v>
+      </c>
+      <c r="D607" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="608" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A608" s="7">
+        <v>8059385046518</v>
+      </c>
+      <c r="B608" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C608" s="3" t="s">
+        <v>602</v>
+      </c>
+      <c r="D608" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="609" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A609" s="7">
+        <v>8059385046525</v>
+      </c>
+      <c r="B609" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C609" s="3" t="s">
+        <v>603</v>
+      </c>
+      <c r="D609" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="610" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A610" s="7">
+        <v>8059385046532</v>
+      </c>
+      <c r="B610" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C610" s="3" t="s">
+        <v>604</v>
+      </c>
+      <c r="D610" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="611" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A611" s="7">
+        <v>8059385046549</v>
+      </c>
+      <c r="B611" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C611" s="3" t="s">
+        <v>605</v>
+      </c>
+      <c r="D611" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="612" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A612" s="7">
+        <v>8059385046556</v>
+      </c>
+      <c r="B612" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C612" s="3" t="s">
+        <v>606</v>
+      </c>
+      <c r="D612" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="613" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A613" s="7">
+        <v>8059385045825</v>
+      </c>
+      <c r="B613" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C613" s="3" t="s">
+        <v>607</v>
+      </c>
+      <c r="D613" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="614" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A614" s="7">
+        <v>8059385045832</v>
+      </c>
+      <c r="B614" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C614" s="3" t="s">
+        <v>608</v>
+      </c>
+      <c r="D614" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="615" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A615" s="7">
+        <v>8059385034508</v>
+      </c>
+      <c r="B615" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C615" s="3" t="s">
+        <v>609</v>
+      </c>
+      <c r="D615" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="616" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A616" s="7">
+        <v>8059385034515</v>
+      </c>
+      <c r="B616" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C616" s="3" t="s">
+        <v>610</v>
+      </c>
+      <c r="D616" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="617" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A617" s="7">
+        <v>8059385034522</v>
+      </c>
+      <c r="B617" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C617" s="3" t="s">
+        <v>611</v>
+      </c>
+      <c r="D617" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="618" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A618" s="7">
+        <v>8059385034539</v>
+      </c>
+      <c r="B618" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C618" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="D618" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="619" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A619" s="7">
+        <v>8059385034546</v>
+      </c>
+      <c r="B619" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C619" s="3" t="s">
+        <v>613</v>
+      </c>
+      <c r="D619" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="620" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A620" s="7">
+        <v>8059385034553</v>
+      </c>
+      <c r="B620" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C620" s="3" t="s">
+        <v>614</v>
+      </c>
+      <c r="D620" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="621" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A621" s="7">
+        <v>8025272640497</v>
+      </c>
+      <c r="B621" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C621" s="3" t="s">
+        <v>615</v>
+      </c>
+      <c r="D621" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="622" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A622" s="7">
+        <v>8059385002231</v>
+      </c>
+      <c r="B622" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C622" s="3" t="s">
+        <v>616</v>
+      </c>
+      <c r="D622" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="623" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A623" s="7">
+        <v>8059385002248</v>
+      </c>
+      <c r="B623" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C623" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="D623" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="624" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A624" s="7">
+        <v>8059385002255</v>
+      </c>
+      <c r="B624" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C624" s="3" t="s">
+        <v>618</v>
+      </c>
+      <c r="D624" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="625" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A625" s="7">
+        <v>8059385002262</v>
+      </c>
+      <c r="B625" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C625" s="3" t="s">
+        <v>619</v>
+      </c>
+      <c r="D625" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="626" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A626" s="7">
+        <v>8059385002279</v>
+      </c>
+      <c r="B626" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C626" s="3" t="s">
+        <v>620</v>
+      </c>
+      <c r="D626" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="627" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A627" s="7">
+        <v>8059385003047</v>
+      </c>
+      <c r="B627" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C627" s="3" t="s">
+        <v>621</v>
+      </c>
+      <c r="D627" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="628" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A628" s="7">
+        <v>8059385003054</v>
+      </c>
+      <c r="B628" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C628" s="3" t="s">
+        <v>622</v>
+      </c>
+      <c r="D628" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="629" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A629" s="7">
+        <v>8059385003061</v>
+      </c>
+      <c r="B629" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C629" s="3" t="s">
+        <v>623</v>
+      </c>
+      <c r="D629" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="630" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A630" s="7">
+        <v>8059385003078</v>
+      </c>
+      <c r="B630" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C630" s="3" t="s">
+        <v>624</v>
+      </c>
+      <c r="D630" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="631" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A631" s="7">
+        <v>8059385003085</v>
+      </c>
+      <c r="B631" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C631" s="3" t="s">
+        <v>625</v>
+      </c>
+      <c r="D631" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="632" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A632" s="7">
+        <v>8059385003092</v>
+      </c>
+      <c r="B632" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C632" s="3" t="s">
+        <v>626</v>
+      </c>
+      <c r="D632" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="633" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A633" s="7">
+        <v>8059385003306</v>
+      </c>
+      <c r="B633" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C633" s="3" t="s">
+        <v>627</v>
+      </c>
+      <c r="D633" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="634" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A634" s="7">
+        <v>8059385003313</v>
+      </c>
+      <c r="B634" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C634" s="3" t="s">
+        <v>628</v>
+      </c>
+      <c r="D634" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="635" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A635" s="7">
+        <v>8059385003320</v>
+      </c>
+      <c r="B635" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C635" s="3" t="s">
+        <v>629</v>
+      </c>
+      <c r="D635" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="636" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A636" s="7">
+        <v>8059385003337</v>
+      </c>
+      <c r="B636" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C636" s="3" t="s">
+        <v>630</v>
+      </c>
+      <c r="D636" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="637" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A637" s="7">
+        <v>8059385003344</v>
+      </c>
+      <c r="B637" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C637" s="3" t="s">
+        <v>631</v>
+      </c>
+      <c r="D637" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="638" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A638" s="7">
+        <v>8025272645140</v>
+      </c>
+      <c r="B638" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C638" s="3" t="s">
+        <v>632</v>
+      </c>
+      <c r="D638" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="639" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A639" s="7">
+        <v>8059385048222</v>
+      </c>
+      <c r="B639" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C639" s="3" t="s">
+        <v>633</v>
+      </c>
+      <c r="D639" s="8">
+        <v>18.651600000000002</v>
+      </c>
+    </row>
+    <row r="640" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A640" s="7">
+        <v>8059385048239</v>
+      </c>
+      <c r="B640" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C640" s="3" t="s">
+        <v>634</v>
+      </c>
+      <c r="D640" s="8">
+        <v>18.651600000000002</v>
+      </c>
+    </row>
+    <row r="641" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A641" s="7">
+        <v>8059385058610</v>
+      </c>
+      <c r="B641" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C641" s="3" t="s">
+        <v>635</v>
+      </c>
+      <c r="D641" s="8">
+        <v>18.651600000000002</v>
+      </c>
+    </row>
+    <row r="642" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A642" s="7">
+        <v>8025272645157</v>
+      </c>
+      <c r="B642" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C642" s="3" t="s">
+        <v>636</v>
+      </c>
+      <c r="D642" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="643" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A643" s="7">
+        <v>8025272645249</v>
+      </c>
+      <c r="B643" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C643" s="3" t="s">
+        <v>637</v>
+      </c>
+      <c r="D643" s="8">
+        <v>9.9036000000000008</v>
+      </c>
+    </row>
+    <row r="644" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A644" s="7">
+        <v>8025272645164</v>
+      </c>
+      <c r="B644" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C644" s="3" t="s">
+        <v>638</v>
+      </c>
+      <c r="D644" s="8">
+        <v>9.9036000000000008</v>
+      </c>
+    </row>
+    <row r="645" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A645" s="7">
+        <v>8025272975766</v>
+      </c>
+      <c r="B645" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C645" s="3" t="s">
+        <v>639</v>
+      </c>
+      <c r="D645" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="646" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A646" s="7">
+        <v>8025272975742</v>
+      </c>
+      <c r="B646" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C646" s="3" t="s">
+        <v>640</v>
+      </c>
+      <c r="D646" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="647" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A647" s="7">
+        <v>8025272609074</v>
+      </c>
+      <c r="B647" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C647" s="3" t="s">
+        <v>641</v>
+      </c>
+      <c r="D647" s="8">
+        <v>12.052800000000001</v>
+      </c>
+    </row>
+    <row r="648" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A648" s="7">
+        <v>8025272609081</v>
+      </c>
+      <c r="B648" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C648" s="3" t="s">
+        <v>642</v>
+      </c>
+      <c r="D648" s="8">
+        <v>12.052800000000001</v>
+      </c>
+    </row>
+    <row r="649" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A649" s="7">
+        <v>8025272609098</v>
+      </c>
+      <c r="B649" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C649" s="3" t="s">
+        <v>643</v>
+      </c>
+      <c r="D649" s="8">
+        <v>12.052800000000001</v>
+      </c>
+    </row>
+    <row r="650" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A650" s="7">
+        <v>8025272609104</v>
+      </c>
+      <c r="B650" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C650" s="3" t="s">
+        <v>644</v>
+      </c>
+      <c r="D650" s="8">
+        <v>12.052800000000001</v>
+      </c>
+    </row>
+    <row r="651" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A651" s="7">
+        <v>8025272609111</v>
+      </c>
+      <c r="B651" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C651" s="3" t="s">
+        <v>645</v>
+      </c>
+      <c r="D651" s="8">
+        <v>12.052800000000001</v>
+      </c>
+    </row>
+    <row r="652" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A652" s="7">
+        <v>8059385043340</v>
+      </c>
+      <c r="B652" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C652" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="D652" s="8">
+        <v>12.052800000000001</v>
+      </c>
+    </row>
+    <row r="653" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A653" s="7">
+        <v>8025272642545</v>
+      </c>
+      <c r="B653" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C653" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="D653" s="8">
+        <v>12.052800000000001</v>
+      </c>
+    </row>
+    <row r="654" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A654" s="7">
+        <v>8059385043364</v>
+      </c>
+      <c r="B654" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C654" s="3" t="s">
+        <v>648</v>
+      </c>
+      <c r="D654" s="8">
+        <v>12.052800000000001</v>
+      </c>
+    </row>
+    <row r="655" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A655" s="7">
+        <v>8059385004501</v>
+      </c>
+      <c r="B655" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C655" s="3" t="s">
+        <v>649</v>
+      </c>
+      <c r="D655" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="656" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A656" s="7">
+        <v>8059385004303</v>
+      </c>
+      <c r="B656" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C656" s="3" t="s">
+        <v>650</v>
+      </c>
+      <c r="D656" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="657" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A657" s="7">
+        <v>8059385004310</v>
+      </c>
+      <c r="B657" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C657" s="3" t="s">
+        <v>651</v>
+      </c>
+      <c r="D657" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="658" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A658" s="7">
+        <v>8059385004327</v>
+      </c>
+      <c r="B658" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C658" s="3" t="s">
+        <v>652</v>
+      </c>
+      <c r="D658" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="659" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A659" s="7">
+        <v>8059385004334</v>
+      </c>
+      <c r="B659" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C659" s="3" t="s">
+        <v>653</v>
+      </c>
+      <c r="D659" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="660" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A660" s="7">
+        <v>8059385004341</v>
+      </c>
+      <c r="B660" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C660" s="3" t="s">
+        <v>654</v>
+      </c>
+      <c r="D660" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="661" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A661" s="7">
+        <v>8059385004358</v>
+      </c>
+      <c r="B661" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C661" s="3" t="s">
+        <v>655</v>
+      </c>
+      <c r="D661" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="662" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A662" s="7">
+        <v>8059385004365</v>
+      </c>
+      <c r="B662" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C662" s="3" t="s">
+        <v>656</v>
+      </c>
+      <c r="D662" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="663" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A663" s="7">
+        <v>8059385004372</v>
+      </c>
+      <c r="B663" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C663" s="3" t="s">
+        <v>657</v>
+      </c>
+      <c r="D663" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="664" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A664" s="7">
+        <v>8059385004389</v>
+      </c>
+      <c r="B664" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C664" s="3" t="s">
+        <v>658</v>
+      </c>
+      <c r="D664" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="665" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A665" s="7">
+        <v>8059385004396</v>
+      </c>
+      <c r="B665" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C665" s="3" t="s">
+        <v>659</v>
+      </c>
+      <c r="D665" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="666" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A666" s="7">
+        <v>8059385004402</v>
+      </c>
+      <c r="B666" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C666" s="3" t="s">
+        <v>660</v>
+      </c>
+      <c r="D666" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="667" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A667" s="7">
+        <v>8059385004419</v>
+      </c>
+      <c r="B667" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C667" s="3" t="s">
+        <v>661</v>
+      </c>
+      <c r="D667" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="668" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A668" s="7">
+        <v>8059385004426</v>
+      </c>
+      <c r="B668" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C668" s="3" t="s">
+        <v>662</v>
+      </c>
+      <c r="D668" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="669" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A669" s="7">
+        <v>8059385004433</v>
+      </c>
+      <c r="B669" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C669" s="3" t="s">
+        <v>663</v>
+      </c>
+      <c r="D669" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="670" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A670" s="7">
+        <v>8059385004440</v>
+      </c>
+      <c r="B670" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C670" s="3" t="s">
+        <v>664</v>
+      </c>
+      <c r="D670" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="671" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A671" s="7">
+        <v>8059385004457</v>
+      </c>
+      <c r="B671" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C671" s="3" t="s">
+        <v>665</v>
+      </c>
+      <c r="D671" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="672" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A672" s="7">
+        <v>8059385004464</v>
+      </c>
+      <c r="B672" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C672" s="3" t="s">
+        <v>666</v>
+      </c>
+      <c r="D672" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="673" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A673" s="7">
+        <v>8059385004471</v>
+      </c>
+      <c r="B673" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C673" s="3" t="s">
+        <v>667</v>
+      </c>
+      <c r="D673" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="674" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A674" s="7">
+        <v>8059385004488</v>
+      </c>
+      <c r="B674" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C674" s="3" t="s">
+        <v>668</v>
+      </c>
+      <c r="D674" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="675" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A675" s="7">
+        <v>8059385004495</v>
+      </c>
+      <c r="B675" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C675" s="3" t="s">
+        <v>669</v>
+      </c>
+      <c r="D675" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="676" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A676" s="7">
+        <v>8059385004518</v>
+      </c>
+      <c r="B676" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C676" s="3" t="s">
+        <v>670</v>
+      </c>
+      <c r="D676" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="677" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A677" s="7">
+        <v>8059385004525</v>
+      </c>
+      <c r="B677" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C677" s="3" t="s">
+        <v>671</v>
+      </c>
+      <c r="D677" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="678" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A678" s="7">
+        <v>8059385004532</v>
+      </c>
+      <c r="B678" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C678" s="3" t="s">
+        <v>672</v>
+      </c>
+      <c r="D678" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="679" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A679" s="7">
+        <v>8059385004549</v>
+      </c>
+      <c r="B679" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C679" s="3" t="s">
+        <v>673</v>
+      </c>
+      <c r="D679" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="680" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A680" s="7">
+        <v>8059385004556</v>
+      </c>
+      <c r="B680" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C680" s="3" t="s">
+        <v>674</v>
+      </c>
+      <c r="D680" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="681" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A681" s="7">
+        <v>8059385004563</v>
+      </c>
+      <c r="B681" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C681" s="3" t="s">
+        <v>675</v>
+      </c>
+      <c r="D681" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="682" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A682" s="7">
+        <v>8059385004570</v>
+      </c>
+      <c r="B682" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C682" s="3" t="s">
+        <v>676</v>
+      </c>
+      <c r="D682" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="683" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A683" s="7">
+        <v>8025272925532</v>
+      </c>
+      <c r="B683" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C683" s="3" t="s">
+        <v>677</v>
+      </c>
+      <c r="D683" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="684" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A684" s="7">
+        <v>8025272925549</v>
+      </c>
+      <c r="B684" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C684" s="3" t="s">
+        <v>678</v>
+      </c>
+      <c r="D684" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="685" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A685" s="7">
+        <v>8025272925556</v>
+      </c>
+      <c r="B685" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C685" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="D685" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="686" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A686" s="7">
+        <v>8025272925563</v>
+      </c>
+      <c r="B686" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C686" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="D686" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="687" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A687" s="7">
+        <v>8025272925570</v>
+      </c>
+      <c r="B687" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C687" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="D687" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="688" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A688" s="7">
+        <v>8025272925587</v>
+      </c>
+      <c r="B688" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C688" s="3" t="s">
+        <v>682</v>
+      </c>
+      <c r="D688" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="689" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A689" s="7">
+        <v>8025272983051</v>
+      </c>
+      <c r="B689" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C689" s="3" t="s">
+        <v>683</v>
+      </c>
+      <c r="D689" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="690" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A690" s="7">
+        <v>8059385025582</v>
+      </c>
+      <c r="B690" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C690" s="3" t="s">
+        <v>684</v>
+      </c>
+      <c r="D690" s="8">
+        <v>12.052800000000001</v>
+      </c>
+    </row>
+    <row r="691" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A691" s="7">
+        <v>8059385048758</v>
+      </c>
+      <c r="B691" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C691" s="3" t="s">
+        <v>685</v>
+      </c>
+      <c r="D691" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="692" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A692" s="7">
+        <v>8059385048765</v>
+      </c>
+      <c r="B692" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C692" s="3" t="s">
+        <v>686</v>
+      </c>
+      <c r="D692" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="693" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A693" s="7">
+        <v>8059385048772</v>
+      </c>
+      <c r="B693" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C693" s="3" t="s">
+        <v>687</v>
+      </c>
+      <c r="D693" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="694" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A694" s="7">
+        <v>8059385048789</v>
+      </c>
+      <c r="B694" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C694" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="D694" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="695" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A695" s="7">
+        <v>8059385048796</v>
+      </c>
+      <c r="B695" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C695" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="D695" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="696" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A696" s="7">
+        <v>8059385048802</v>
+      </c>
+      <c r="B696" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C696" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="D696" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="697" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A697" s="7">
+        <v>8059385048819</v>
+      </c>
+      <c r="B697" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C697" s="3" t="s">
+        <v>691</v>
+      </c>
+      <c r="D697" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="698" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A698" s="7">
+        <v>8059385048826</v>
+      </c>
+      <c r="B698" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C698" s="3" t="s">
+        <v>692</v>
+      </c>
+      <c r="D698" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="699" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A699" s="7">
+        <v>8059385048833</v>
+      </c>
+      <c r="B699" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C699" s="3" t="s">
+        <v>693</v>
+      </c>
+      <c r="D699" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="700" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A700" s="7">
+        <v>8059385048840</v>
+      </c>
+      <c r="B700" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C700" s="3" t="s">
+        <v>694</v>
+      </c>
+      <c r="D700" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="701" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A701" s="7">
+        <v>8059385048857</v>
+      </c>
+      <c r="B701" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C701" s="3" t="s">
+        <v>695</v>
+      </c>
+      <c r="D701" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="702" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A702" s="7">
+        <v>8059385048864</v>
+      </c>
+      <c r="B702" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C702" s="3" t="s">
+        <v>696</v>
+      </c>
+      <c r="D702" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="703" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A703" s="7">
+        <v>8059385048871</v>
+      </c>
+      <c r="B703" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C703" s="3" t="s">
+        <v>697</v>
+      </c>
+      <c r="D703" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="704" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A704" s="7">
+        <v>8059385048888</v>
+      </c>
+      <c r="B704" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C704" s="3" t="s">
+        <v>698</v>
+      </c>
+      <c r="D704" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="705" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A705" s="7">
+        <v>8059385048895</v>
+      </c>
+      <c r="B705" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C705" s="3" t="s">
+        <v>699</v>
+      </c>
+      <c r="D705" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="706" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A706" s="7">
+        <v>8059385048697</v>
+      </c>
+      <c r="B706" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C706" s="3" t="s">
+        <v>700</v>
+      </c>
+      <c r="D706" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="707" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A707" s="7">
+        <v>8059385048901</v>
+      </c>
+      <c r="B707" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C707" s="3" t="s">
+        <v>701</v>
+      </c>
+      <c r="D707" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="708" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A708" s="7">
+        <v>8059385048918</v>
+      </c>
+      <c r="B708" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C708" s="3" t="s">
+        <v>702</v>
+      </c>
+      <c r="D708" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="709" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A709" s="7">
+        <v>8059385048925</v>
+      </c>
+      <c r="B709" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C709" s="3" t="s">
+        <v>703</v>
+      </c>
+      <c r="D709" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="710" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A710" s="7">
+        <v>8059385048932</v>
+      </c>
+      <c r="B710" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C710" s="3" t="s">
+        <v>704</v>
+      </c>
+      <c r="D710" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="711" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A711" s="7">
+        <v>8059385048949</v>
+      </c>
+      <c r="B711" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C711" s="3" t="s">
+        <v>705</v>
+      </c>
+      <c r="D711" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="712" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A712" s="7">
+        <v>8059385048956</v>
+      </c>
+      <c r="B712" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C712" s="3" t="s">
+        <v>706</v>
+      </c>
+      <c r="D712" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="713" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A713" s="7">
+        <v>8059385048963</v>
+      </c>
+      <c r="B713" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C713" s="3" t="s">
+        <v>707</v>
+      </c>
+      <c r="D713" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="714" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A714" s="7">
+        <v>8059385048970</v>
+      </c>
+      <c r="B714" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C714" s="3" t="s">
+        <v>708</v>
+      </c>
+      <c r="D714" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="715" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A715" s="7">
+        <v>8059385048987</v>
+      </c>
+      <c r="B715" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C715" s="3" t="s">
+        <v>709</v>
+      </c>
+      <c r="D715" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="716" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A716" s="7">
+        <v>8059385048994</v>
+      </c>
+      <c r="B716" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C716" s="3" t="s">
+        <v>710</v>
+      </c>
+      <c r="D716" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="717" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A717" s="7">
+        <v>8059385049007</v>
+      </c>
+      <c r="B717" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C717" s="3" t="s">
+        <v>711</v>
+      </c>
+      <c r="D717" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="718" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A718" s="7">
+        <v>8059385049014</v>
+      </c>
+      <c r="B718" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C718" s="3" t="s">
+        <v>712</v>
+      </c>
+      <c r="D718" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="719" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A719" s="7">
+        <v>8059385049021</v>
+      </c>
+      <c r="B719" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C719" s="3" t="s">
+        <v>713</v>
+      </c>
+      <c r="D719" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="720" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A720" s="7">
+        <v>8059385049038</v>
+      </c>
+      <c r="B720" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C720" s="3" t="s">
+        <v>714</v>
+      </c>
+      <c r="D720" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="721" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A721" s="7">
+        <v>8059385049045</v>
+      </c>
+      <c r="B721" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C721" s="3" t="s">
+        <v>715</v>
+      </c>
+      <c r="D721" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="722" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A722" s="7">
+        <v>8059385049052</v>
+      </c>
+      <c r="B722" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C722" s="3" t="s">
+        <v>716</v>
+      </c>
+      <c r="D722" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="723" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A723" s="7">
+        <v>8059385049069</v>
+      </c>
+      <c r="B723" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C723" s="3" t="s">
+        <v>717</v>
+      </c>
+      <c r="D723" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="724" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A724" s="7">
+        <v>8059385049076</v>
+      </c>
+      <c r="B724" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C724" s="3" t="s">
+        <v>718</v>
+      </c>
+      <c r="D724" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="725" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A725" s="7">
+        <v>8059385049083</v>
+      </c>
+      <c r="B725" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C725" s="3" t="s">
+        <v>719</v>
+      </c>
+      <c r="D725" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="726" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A726" s="7">
+        <v>8059385049090</v>
+      </c>
+      <c r="B726" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C726" s="3" t="s">
+        <v>720</v>
+      </c>
+      <c r="D726" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="727" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A727" s="7">
+        <v>8059385049106</v>
+      </c>
+      <c r="B727" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C727" s="3" t="s">
+        <v>721</v>
+      </c>
+      <c r="D727" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="728" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A728" s="7">
+        <v>8059385049113</v>
+      </c>
+      <c r="B728" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C728" s="3" t="s">
+        <v>722</v>
+      </c>
+      <c r="D728" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="729" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A729" s="7">
+        <v>8059385049120</v>
+      </c>
+      <c r="B729" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C729" s="3" t="s">
+        <v>723</v>
+      </c>
+      <c r="D729" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="730" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A730" s="7">
+        <v>8059385049137</v>
+      </c>
+      <c r="B730" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C730" s="3" t="s">
+        <v>724</v>
+      </c>
+      <c r="D730" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="731" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A731" s="7">
+        <v>8059385049144</v>
+      </c>
+      <c r="B731" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C731" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="D731" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="732" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A732" s="7">
+        <v>8059385049151</v>
+      </c>
+      <c r="B732" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C732" s="3" t="s">
+        <v>726</v>
+      </c>
+      <c r="D732" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="733" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A733" s="7">
+        <v>8059385049168</v>
+      </c>
+      <c r="B733" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C733" s="3" t="s">
+        <v>727</v>
+      </c>
+      <c r="D733" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="734" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A734" s="7">
+        <v>8059385049175</v>
+      </c>
+      <c r="B734" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C734" s="3" t="s">
+        <v>728</v>
+      </c>
+      <c r="D734" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="735" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A735" s="7">
+        <v>8059385049182</v>
+      </c>
+      <c r="B735" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C735" s="3" t="s">
+        <v>729</v>
+      </c>
+      <c r="D735" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="736" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A736" s="7">
+        <v>8059385049199</v>
+      </c>
+      <c r="B736" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C736" s="3" t="s">
+        <v>730</v>
+      </c>
+      <c r="D736" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="737" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A737" s="7">
+        <v>8059385049205</v>
+      </c>
+      <c r="B737" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C737" s="3" t="s">
+        <v>731</v>
+      </c>
+      <c r="D737" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="738" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A738" s="7">
+        <v>8059385049212</v>
+      </c>
+      <c r="B738" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C738" s="3" t="s">
+        <v>732</v>
+      </c>
+      <c r="D738" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="739" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A739" s="7">
+        <v>8059385049229</v>
+      </c>
+      <c r="B739" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C739" s="3" t="s">
+        <v>733</v>
+      </c>
+      <c r="D739" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="740" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A740" s="7">
+        <v>8059385048437</v>
+      </c>
+      <c r="B740" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C740" s="3" t="s">
+        <v>734</v>
+      </c>
+      <c r="D740" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="741" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A741" s="7">
+        <v>8059385048444</v>
+      </c>
+      <c r="B741" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C741" s="3" t="s">
+        <v>735</v>
+      </c>
+      <c r="D741" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="742" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A742" s="7">
+        <v>8059385048451</v>
+      </c>
+      <c r="B742" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C742" s="3" t="s">
+        <v>736</v>
+      </c>
+      <c r="D742" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="743" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A743" s="7">
+        <v>8059385048468</v>
+      </c>
+      <c r="B743" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C743" s="3" t="s">
+        <v>737</v>
+      </c>
+      <c r="D743" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="744" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A744" s="7">
+        <v>8059385048475</v>
+      </c>
+      <c r="B744" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C744" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="D744" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="745" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A745" s="7">
+        <v>8059385048482</v>
+      </c>
+      <c r="B745" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C745" s="3" t="s">
+        <v>739</v>
+      </c>
+      <c r="D745" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="746" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A746" s="7">
+        <v>8059385048499</v>
+      </c>
+      <c r="B746" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C746" s="3" t="s">
+        <v>740</v>
+      </c>
+      <c r="D746" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="747" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A747" s="7">
+        <v>8059385048604</v>
+      </c>
+      <c r="B747" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C747" s="3" t="s">
+        <v>741</v>
+      </c>
+      <c r="D747" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="748" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A748" s="7">
+        <v>8059385048611</v>
+      </c>
+      <c r="B748" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C748" s="3" t="s">
+        <v>742</v>
+      </c>
+      <c r="D748" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="749" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A749" s="7">
+        <v>8059385048628</v>
+      </c>
+      <c r="B749" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C749" s="3" t="s">
+        <v>743</v>
+      </c>
+      <c r="D749" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="750" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A750" s="7">
+        <v>8059385048635</v>
+      </c>
+      <c r="B750" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C750" s="3" t="s">
+        <v>744</v>
+      </c>
+      <c r="D750" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="751" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A751" s="7">
+        <v>8059385048642</v>
+      </c>
+      <c r="B751" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C751" s="3" t="s">
+        <v>745</v>
+      </c>
+      <c r="D751" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="752" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A752" s="7">
+        <v>8059385048659</v>
+      </c>
+      <c r="B752" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C752" s="3" t="s">
+        <v>746</v>
+      </c>
+      <c r="D752" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="753" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A753" s="7">
+        <v>8059385048666</v>
+      </c>
+      <c r="B753" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C753" s="3" t="s">
+        <v>747</v>
+      </c>
+      <c r="D753" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="754" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A754" s="7">
+        <v>8059385048673</v>
+      </c>
+      <c r="B754" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C754" s="3" t="s">
+        <v>748</v>
+      </c>
+      <c r="D754" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="755" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A755" s="7">
+        <v>8059385048543</v>
+      </c>
+      <c r="B755" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C755" s="3" t="s">
+        <v>749</v>
+      </c>
+      <c r="D755" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="756" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A756" s="7">
+        <v>8059385048550</v>
+      </c>
+      <c r="B756" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C756" s="3" t="s">
+        <v>750</v>
+      </c>
+      <c r="D756" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="757" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A757" s="7">
+        <v>8059385048567</v>
+      </c>
+      <c r="B757" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C757" s="3" t="s">
+        <v>751</v>
+      </c>
+      <c r="D757" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="758" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A758" s="7">
+        <v>8059385048574</v>
+      </c>
+      <c r="B758" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C758" s="3" t="s">
+        <v>752</v>
+      </c>
+      <c r="D758" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="759" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A759" s="7">
+        <v>8059385048581</v>
+      </c>
+      <c r="B759" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C759" s="3" t="s">
+        <v>753</v>
+      </c>
+      <c r="D759" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="760" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A760" s="7">
+        <v>8059385048598</v>
+      </c>
+      <c r="B760" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C760" s="3" t="s">
+        <v>754</v>
+      </c>
+      <c r="D760" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="761" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A761" s="7">
+        <v>8059385048703</v>
+      </c>
+      <c r="B761" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C761" s="3" t="s">
+        <v>755</v>
+      </c>
+      <c r="D761" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="762" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A762" s="7">
+        <v>8059385048710</v>
+      </c>
+      <c r="B762" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C762" s="3" t="s">
+        <v>756</v>
+      </c>
+      <c r="D762" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="763" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A763" s="7">
+        <v>8059385048727</v>
+      </c>
+      <c r="B763" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C763" s="3" t="s">
+        <v>757</v>
+      </c>
+      <c r="D763" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="764" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A764" s="7">
+        <v>8025272984621</v>
+      </c>
+      <c r="B764" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C764" s="3" t="s">
+        <v>758</v>
+      </c>
+      <c r="D764" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="765" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A765" s="7">
+        <v>8025272926409</v>
+      </c>
+      <c r="B765" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C765" s="3" t="s">
+        <v>759</v>
+      </c>
+      <c r="D765" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="766" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A766" s="7">
+        <v>8025272977166</v>
+      </c>
+      <c r="B766" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C766" s="3" t="s">
+        <v>760</v>
+      </c>
+      <c r="D766" s="8">
+        <v>9.9036000000000008</v>
+      </c>
+    </row>
+    <row r="767" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A767" s="7">
+        <v>8025272980753</v>
+      </c>
+      <c r="B767" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C767" s="3" t="s">
+        <v>761</v>
+      </c>
+      <c r="D767" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="768" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A768" s="7">
+        <v>8025272639255</v>
+      </c>
+      <c r="B768" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C768" s="3" t="s">
+        <v>762</v>
+      </c>
+      <c r="D768" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="769" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A769" s="7">
+        <v>8025272984676</v>
+      </c>
+      <c r="B769" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C769" s="3" t="s">
+        <v>763</v>
+      </c>
+      <c r="D769" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="770" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A770" s="7">
+        <v>8025272614436</v>
+      </c>
+      <c r="B770" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C770" s="3" t="s">
+        <v>764</v>
+      </c>
+      <c r="D770" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="771" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A771" s="7">
+        <v>8059385033327</v>
+      </c>
+      <c r="B771" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C771" s="3" t="s">
+        <v>765</v>
+      </c>
+      <c r="D771" s="8">
+        <v>18.651600000000002</v>
+      </c>
+    </row>
+    <row r="772" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A772" s="7">
+        <v>8059385016016</v>
+      </c>
+      <c r="B772" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C772" s="3" t="s">
+        <v>766</v>
+      </c>
+      <c r="D772" s="8">
+        <v>25.131600000000002</v>
+      </c>
+    </row>
+    <row r="773" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A773" s="7">
+        <v>8059385016023</v>
+      </c>
+      <c r="B773" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C773" s="3" t="s">
+        <v>767</v>
+      </c>
+      <c r="D773" s="8">
+        <v>25.131600000000002</v>
+      </c>
+    </row>
+    <row r="774" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A774" s="7">
+        <v>8025272977784</v>
+      </c>
+      <c r="B774" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C774" s="3" t="s">
+        <v>768</v>
+      </c>
+      <c r="D774" s="8">
+        <v>7.1064000000000007</v>
+      </c>
+    </row>
+    <row r="775" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A775" s="7">
+        <v>8025272620161</v>
+      </c>
+      <c r="B775" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C775" s="3" t="s">
+        <v>769</v>
+      </c>
+      <c r="D775" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="776" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A776" s="7">
+        <v>8059385020198</v>
+      </c>
+      <c r="B776" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C776" s="3" t="s">
+        <v>770</v>
+      </c>
+      <c r="D776" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="777" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A777" s="7">
+        <v>8059385028088</v>
+      </c>
+      <c r="B777" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C777" s="3" t="s">
+        <v>771</v>
+      </c>
+      <c r="D777" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="778" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A778" s="7">
+        <v>8059385020204</v>
+      </c>
+      <c r="B778" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C778" s="3" t="s">
+        <v>772</v>
+      </c>
+      <c r="D778" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="779" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A779" s="7">
+        <v>8025272608220</v>
+      </c>
+      <c r="B779" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C779" s="3" t="s">
+        <v>773</v>
+      </c>
+      <c r="D779" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="780" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A780" s="7">
+        <v>8025272608237</v>
+      </c>
+      <c r="B780" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C780" s="3" t="s">
+        <v>774</v>
+      </c>
+      <c r="D780" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="781" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A781" s="7">
+        <v>8025272608244</v>
+      </c>
+      <c r="B781" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C781" s="3" t="s">
+        <v>775</v>
+      </c>
+      <c r="D781" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="782" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A782" s="7">
+        <v>8025272924993</v>
+      </c>
+      <c r="B782" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C782" s="3" t="s">
+        <v>776</v>
+      </c>
+      <c r="D782" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="783" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A783" s="7">
+        <v>8025272925006</v>
+      </c>
+      <c r="B783" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C783" s="3" t="s">
+        <v>777</v>
+      </c>
+      <c r="D783" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="784" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A784" s="7">
+        <v>8025272925013</v>
+      </c>
+      <c r="B784" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C784" s="3" t="s">
+        <v>778</v>
+      </c>
+      <c r="D784" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="785" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A785" s="7">
+        <v>8025272925020</v>
+      </c>
+      <c r="B785" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C785" s="3" t="s">
+        <v>779</v>
+      </c>
+      <c r="D785" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="786" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A786" s="7">
+        <v>8025272925037</v>
+      </c>
+      <c r="B786" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C786" s="3" t="s">
+        <v>780</v>
+      </c>
+      <c r="D786" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="787" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A787" s="7">
+        <v>8025272925044</v>
+      </c>
+      <c r="B787" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C787" s="3" t="s">
+        <v>781</v>
+      </c>
+      <c r="D787" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="788" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A788" s="7">
+        <v>8025272978262</v>
+      </c>
+      <c r="B788" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C788" s="3" t="s">
+        <v>782</v>
+      </c>
+      <c r="D788" s="8">
+        <v>4.4388000000000005</v>
+      </c>
+    </row>
+    <row r="789" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A789" s="7">
+        <v>8059385013053</v>
+      </c>
+      <c r="B789" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C789" s="3" t="s">
+        <v>783</v>
+      </c>
+      <c r="D789" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="790" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A790" s="7">
+        <v>8059385027098</v>
+      </c>
+      <c r="B790" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C790" s="3" t="s">
+        <v>784</v>
+      </c>
+      <c r="D790" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="791" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A791" s="7">
+        <v>8059385027203</v>
+      </c>
+      <c r="B791" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C791" s="3" t="s">
+        <v>785</v>
+      </c>
+      <c r="D791" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="792" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A792" s="7">
+        <v>8059385027210</v>
+      </c>
+      <c r="B792" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C792" s="3" t="s">
+        <v>786</v>
+      </c>
+      <c r="D792" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="793" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A793" s="7">
+        <v>8059385027227</v>
+      </c>
+      <c r="B793" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C793" s="3" t="s">
+        <v>787</v>
+      </c>
+      <c r="D793" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="794" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A794" s="7">
+        <v>8059385044149</v>
+      </c>
+      <c r="B794" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C794" s="3" t="s">
+        <v>788</v>
+      </c>
+      <c r="D794" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="795" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A795" s="7">
+        <v>8025272639859</v>
+      </c>
+      <c r="B795" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C795" s="3" t="s">
+        <v>789</v>
+      </c>
+      <c r="D795" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="796" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A796" s="7">
+        <v>8025272639866</v>
+      </c>
+      <c r="B796" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C796" s="3" t="s">
+        <v>790</v>
+      </c>
+      <c r="D796" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="797" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A797" s="7">
+        <v>8025272639873</v>
+      </c>
+      <c r="B797" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C797" s="3" t="s">
+        <v>791</v>
+      </c>
+      <c r="D797" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="798" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A798" s="7">
+        <v>8025272639880</v>
+      </c>
+      <c r="B798" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C798" s="3" t="s">
+        <v>792</v>
+      </c>
+      <c r="D798" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="799" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A799" s="7">
+        <v>8025272639897</v>
+      </c>
+      <c r="B799" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C799" s="3" t="s">
+        <v>793</v>
+      </c>
+      <c r="D799" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="800" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A800" s="7">
+        <v>8025272639903</v>
+      </c>
+      <c r="B800" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C800" s="3" t="s">
+        <v>794</v>
+      </c>
+      <c r="D800" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="801" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A801" s="7">
+        <v>8059385024974</v>
+      </c>
+      <c r="B801" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C801" s="3" t="s">
+        <v>795</v>
+      </c>
+      <c r="D801" s="8">
+        <v>12.052800000000001</v>
+      </c>
+    </row>
+    <row r="802" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A802" s="7">
+        <v>8059385024981</v>
+      </c>
+      <c r="B802" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C802" s="3" t="s">
+        <v>796</v>
+      </c>
+      <c r="D802" s="8">
+        <v>12.052800000000001</v>
+      </c>
+    </row>
+    <row r="803" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A803" s="7">
+        <v>8059385024998</v>
+      </c>
+      <c r="B803" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C803" s="3" t="s">
+        <v>797</v>
+      </c>
+      <c r="D803" s="8">
+        <v>12.052800000000001</v>
+      </c>
+    </row>
+    <row r="804" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A804" s="7">
+        <v>8059385025001</v>
+      </c>
+      <c r="B804" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C804" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="D804" s="8">
+        <v>12.052800000000001</v>
+      </c>
+    </row>
+    <row r="805" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A805" s="7">
+        <v>8059385025018</v>
+      </c>
+      <c r="B805" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C805" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="D805" s="8">
+        <v>12.052800000000001</v>
+      </c>
+    </row>
+    <row r="806" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A806" s="7">
+        <v>8059385025025</v>
+      </c>
+      <c r="B806" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C806" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="D806" s="8">
+        <v>12.052800000000001</v>
+      </c>
+    </row>
+    <row r="807" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A807" s="7">
+        <v>8025272977517</v>
+      </c>
+      <c r="B807" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C807" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="D807" s="8">
+        <v>12.052800000000001</v>
+      </c>
+    </row>
+    <row r="808" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A808" s="7">
+        <v>8025272978088</v>
+      </c>
+      <c r="B808" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C808" s="3" t="s">
+        <v>802</v>
+      </c>
+      <c r="D808" s="8">
+        <v>8.2512000000000008</v>
+      </c>
+    </row>
+    <row r="809" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A809" s="7">
+        <v>8025272926751</v>
+      </c>
+      <c r="B809" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C809" s="3" t="s">
+        <v>803</v>
+      </c>
+      <c r="D809" s="8">
+        <v>12.052800000000001</v>
+      </c>
+    </row>
+    <row r="810" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A810" s="7">
+        <v>8025272984430</v>
+      </c>
+      <c r="B810" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C810" s="3" t="s">
+        <v>804</v>
+      </c>
+      <c r="D810" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="811" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A811" s="7">
+        <v>8025272988407</v>
+      </c>
+      <c r="B811" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C811" s="3" t="s">
+        <v>805</v>
+      </c>
+      <c r="D811" s="8">
+        <v>19.159199999999998</v>
+      </c>
+    </row>
+    <row r="812" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A812" s="7">
+        <v>8025272988414</v>
+      </c>
+      <c r="B812" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C812" s="3" t="s">
+        <v>806</v>
+      </c>
+      <c r="D812" s="8">
+        <v>19.159199999999998</v>
+      </c>
+    </row>
+    <row r="813" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A813" s="7">
+        <v>8059385009094</v>
+      </c>
+      <c r="B813" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C813" s="3" t="s">
+        <v>807</v>
+      </c>
+      <c r="D813" s="8">
+        <v>19.159199999999998</v>
+      </c>
+    </row>
+    <row r="814" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A814" s="7">
+        <v>8025272614412</v>
+      </c>
+      <c r="B814" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C814" s="3" t="s">
+        <v>808</v>
+      </c>
+      <c r="D814" s="8">
+        <v>11.545199999999999</v>
+      </c>
+    </row>
+    <row r="815" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A815" s="7">
+        <v>8059385037066</v>
+      </c>
+      <c r="B815" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C815" s="3" t="s">
+        <v>809</v>
+      </c>
+      <c r="D815" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="816" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A816" s="7">
+        <v>8025272625159</v>
+      </c>
+      <c r="B816" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C816" s="3" t="s">
+        <v>810</v>
+      </c>
+      <c r="D816" s="8">
+        <v>4.9464000000000006</v>
+      </c>
+    </row>
+    <row r="817" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A817" s="7">
+        <v>8025272625180</v>
+      </c>
+      <c r="B817" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C817" s="3" t="s">
+        <v>811</v>
+      </c>
+      <c r="D817" s="8">
+        <v>4.9464000000000006</v>
+      </c>
+    </row>
+    <row r="818" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A818" s="7">
+        <v>8059385037042</v>
+      </c>
+      <c r="B818" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C818" s="3" t="s">
+        <v>812</v>
+      </c>
+      <c r="D818" s="8">
+        <v>4.4388000000000005</v>
+      </c>
+    </row>
+    <row r="819" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A819" s="7">
+        <v>8059385037035</v>
+      </c>
+      <c r="B819" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C819" s="3" t="s">
+        <v>813</v>
+      </c>
+      <c r="D819" s="8">
+        <v>4.4388000000000005</v>
+      </c>
+    </row>
+    <row r="820" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A820" s="7">
+        <v>8059385037059</v>
+      </c>
+      <c r="B820" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C820" s="3" t="s">
+        <v>814</v>
+      </c>
+      <c r="D820" s="8">
+        <v>4.4388000000000005</v>
+      </c>
+    </row>
+    <row r="821" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A821" s="7">
+        <v>8059385037028</v>
+      </c>
+      <c r="B821" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C821" s="3" t="s">
+        <v>815</v>
+      </c>
+      <c r="D821" s="8">
+        <v>4.4388000000000005</v>
+      </c>
+    </row>
+    <row r="822" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A822" s="7">
+        <v>8025272639057</v>
+      </c>
+      <c r="B822" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C822" s="3" t="s">
+        <v>816</v>
+      </c>
+      <c r="D822" s="8">
+        <v>11.545199999999999</v>
+      </c>
+    </row>
+    <row r="823" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A823" s="7">
+        <v>8025272980760</v>
+      </c>
+      <c r="B823" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C823" s="3" t="s">
+        <v>817</v>
+      </c>
+      <c r="D823" s="8">
+        <v>9.9036000000000008</v>
+      </c>
+    </row>
+    <row r="824" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A824" s="7">
+        <v>8025272927208</v>
+      </c>
+      <c r="B824" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C824" s="3" t="s">
+        <v>818</v>
+      </c>
+      <c r="D824" s="8">
+        <v>7.1064000000000007</v>
+      </c>
+    </row>
+    <row r="825" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A825" s="7">
+        <v>8025272625203</v>
+      </c>
+      <c r="B825" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C825" s="3" t="s">
+        <v>819</v>
+      </c>
+      <c r="D825" s="8">
+        <v>8.2512000000000008</v>
+      </c>
+    </row>
+    <row r="826" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A826" s="7">
+        <v>8059385026053</v>
+      </c>
+      <c r="B826" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C826" s="3" t="s">
+        <v>820</v>
+      </c>
+      <c r="D826" s="8">
+        <v>7.1064000000000007</v>
+      </c>
+    </row>
+    <row r="827" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A827" s="7">
+        <v>8025272987028</v>
+      </c>
+      <c r="B827" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C827" s="3" t="s">
+        <v>821</v>
+      </c>
+      <c r="D827" s="8">
+        <v>12.052800000000001</v>
+      </c>
+    </row>
+    <row r="828" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A828" s="7">
+        <v>8059385030449</v>
+      </c>
+      <c r="B828" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C828" s="3" t="s">
+        <v>822</v>
+      </c>
+      <c r="D828" s="8">
+        <v>7.1064000000000007</v>
+      </c>
+    </row>
+    <row r="829" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A829" s="7">
+        <v>8059385028910</v>
+      </c>
+      <c r="B829" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C829" s="3" t="s">
+        <v>823</v>
+      </c>
+      <c r="D829" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="830" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A830" s="7">
+        <v>8059385028958</v>
+      </c>
+      <c r="B830" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C830" s="3" t="s">
+        <v>824</v>
+      </c>
+      <c r="D830" s="8">
+        <v>25.131600000000002</v>
+      </c>
+    </row>
+    <row r="831" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A831" s="7">
+        <v>8059385028965</v>
+      </c>
+      <c r="B831" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C831" s="3" t="s">
+        <v>825</v>
+      </c>
+      <c r="D831" s="8">
+        <v>25.131600000000002</v>
+      </c>
+    </row>
+    <row r="832" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A832" s="7">
+        <v>8059385028941</v>
+      </c>
+      <c r="B832" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C832" s="3" t="s">
+        <v>826</v>
+      </c>
+      <c r="D832" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="833" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A833" s="7">
+        <v>8059385028934</v>
+      </c>
+      <c r="B833" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C833" s="3" t="s">
+        <v>827</v>
+      </c>
+      <c r="D833" s="8">
+        <v>27.410399999999999</v>
+      </c>
+    </row>
+    <row r="834" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A834" s="7">
+        <v>8059385012773</v>
+      </c>
+      <c r="B834" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C834" s="3" t="s">
+        <v>828</v>
+      </c>
+      <c r="D834" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="835" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A835" s="7">
+        <v>8025272621366</v>
+      </c>
+      <c r="B835" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C835" s="3" t="s">
+        <v>829</v>
+      </c>
+      <c r="D835" s="8">
+        <v>8.7588000000000008</v>
+      </c>
+    </row>
+    <row r="836" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A836" s="7">
+        <v>8059385025247</v>
+      </c>
+      <c r="B836" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C836" s="3" t="s">
+        <v>830</v>
+      </c>
+      <c r="D836" s="8">
+        <v>16.372800000000002</v>
+      </c>
+    </row>
+    <row r="837" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A837" s="7">
+        <v>8059385025438</v>
+      </c>
+      <c r="B837" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C837" s="3" t="s">
+        <v>831</v>
+      </c>
+      <c r="D837" s="8">
+        <v>8.7588000000000008</v>
+      </c>
+    </row>
+    <row r="838" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A838" s="7">
+        <v>8059385025445</v>
+      </c>
+      <c r="B838" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C838" s="3" t="s">
+        <v>832</v>
+      </c>
+      <c r="D838" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="839" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A839" s="7">
+        <v>8059385025414</v>
+      </c>
+      <c r="B839" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C839" s="3" t="s">
+        <v>833</v>
+      </c>
+      <c r="D839" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="840" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A840" s="7">
+        <v>8059385025346</v>
+      </c>
+      <c r="B840" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C840" s="3" t="s">
+        <v>834</v>
+      </c>
+      <c r="D840" s="8">
+        <v>8.7588000000000008</v>
+      </c>
+    </row>
+    <row r="841" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A841" s="7">
+        <v>8059385025421</v>
+      </c>
+      <c r="B841" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C841" s="3" t="s">
+        <v>835</v>
+      </c>
+      <c r="D841" s="8">
+        <v>8.7588000000000008</v>
+      </c>
+    </row>
+    <row r="842" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A842" s="7">
+        <v>8059385025452</v>
+      </c>
+      <c r="B842" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C842" s="3" t="s">
+        <v>836</v>
+      </c>
+      <c r="D842" s="8">
+        <v>8.7588000000000008</v>
+      </c>
+    </row>
+    <row r="843" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A843" s="7">
+        <v>8059385025230</v>
+      </c>
+      <c r="B843" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C843" s="3" t="s">
+        <v>837</v>
+      </c>
+      <c r="D843" s="8">
+        <v>9.9036000000000008</v>
+      </c>
+    </row>
+    <row r="844" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A844" s="7">
+        <v>8059385025223</v>
+      </c>
+      <c r="B844" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C844" s="3" t="s">
+        <v>838</v>
+      </c>
+      <c r="D844" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="845" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A845" s="7">
+        <v>8059385025254</v>
+      </c>
+      <c r="B845" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C845" s="3" t="s">
+        <v>839</v>
+      </c>
+      <c r="D845" s="8">
+        <v>8.7588000000000008</v>
+      </c>
+    </row>
+    <row r="846" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A846" s="7">
+        <v>8059385025285</v>
+      </c>
+      <c r="B846" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C846" s="3" t="s">
+        <v>840</v>
+      </c>
+      <c r="D846" s="8">
+        <v>4.4388000000000005</v>
+      </c>
+    </row>
+    <row r="847" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A847" s="7">
+        <v>8059385025278</v>
+      </c>
+      <c r="B847" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C847" s="3" t="s">
+        <v>841</v>
+      </c>
+      <c r="D847" s="8">
+        <v>6.5988000000000007</v>
+      </c>
+    </row>
+    <row r="848" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A848" s="7">
+        <v>8059385015330</v>
+      </c>
+      <c r="B848" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C848" s="3" t="s">
+        <v>842</v>
+      </c>
+      <c r="D848" s="8">
+        <v>4.4388000000000005</v>
+      </c>
+    </row>
+    <row r="849" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A849" s="7">
+        <v>8059385028637</v>
+      </c>
+      <c r="B849" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C849" s="3" t="s">
+        <v>843</v>
+      </c>
+      <c r="D849" s="8">
+        <v>20.811600000000002</v>
+      </c>
+    </row>
+    <row r="850" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A850" s="7">
+        <v>8059385028644</v>
+      </c>
+      <c r="B850" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C850" s="3" t="s">
+        <v>844</v>
+      </c>
+      <c r="D850" s="8">
+        <v>20.811600000000002</v>
+      </c>
+    </row>
+    <row r="851" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A851" s="7">
+        <v>8059385028682</v>
+      </c>
+      <c r="B851" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C851" s="3" t="s">
+        <v>845</v>
+      </c>
+      <c r="D851" s="8">
+        <v>20.811600000000002</v>
+      </c>
+    </row>
+    <row r="852" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A852" s="7">
+        <v>8059385028699</v>
+      </c>
+      <c r="B852" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C852" s="3" t="s">
+        <v>846</v>
+      </c>
+      <c r="D852" s="8">
+        <v>20.811600000000002</v>
+      </c>
+    </row>
+    <row r="853" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A853" s="7">
+        <v>8059385028712</v>
+      </c>
+      <c r="B853" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C853" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="D853" s="8">
+        <v>20.811600000000002</v>
+      </c>
+    </row>
+    <row r="854" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A854" s="7">
+        <v>8059385028729</v>
+      </c>
+      <c r="B854" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C854" s="3" t="s">
+        <v>848</v>
+      </c>
+      <c r="D854" s="8">
+        <v>20.811600000000002</v>
+      </c>
+    </row>
+    <row r="855" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A855" s="7">
+        <v>8059385023458</v>
+      </c>
+      <c r="B855" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C855" s="3" t="s">
+        <v>849</v>
+      </c>
+      <c r="D855" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="856" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A856" s="7">
+        <v>8059385023441</v>
+      </c>
+      <c r="B856" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C856" s="3" t="s">
+        <v>850</v>
+      </c>
+      <c r="D856" s="8">
+        <v>22.971600000000002</v>
+      </c>
+    </row>
+    <row r="857" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A857" s="7">
+        <v>8025272985499</v>
+      </c>
+      <c r="B857" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C857" s="3" t="s">
+        <v>851</v>
+      </c>
+      <c r="D857" s="8">
+        <v>3.3048000000000002</v>
+      </c>
+    </row>
+    <row r="858" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A858" s="7">
+        <v>8025272985505</v>
+      </c>
+      <c r="B858" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C858" s="3" t="s">
+        <v>852</v>
+      </c>
+      <c r="D858" s="8">
+        <v>4.4388000000000005</v>
+      </c>
+    </row>
+    <row r="859" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A859" s="7">
+        <v>8059385035000</v>
+      </c>
+      <c r="B859" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C859" s="3" t="s">
+        <v>853</v>
+      </c>
+      <c r="D859" s="8">
+        <v>18.651600000000002</v>
+      </c>
+    </row>
+    <row r="860" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A860" s="7">
+        <v>8059385035017</v>
+      </c>
+      <c r="B860" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C860" s="3" t="s">
+        <v>854</v>
+      </c>
+      <c r="D860" s="8">
+        <v>18.651600000000002</v>
+      </c>
+    </row>
+    <row r="861" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A861" s="7">
+        <v>8059385035024</v>
+      </c>
+      <c r="B861" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C861" s="3" t="s">
+        <v>855</v>
+      </c>
+      <c r="D861" s="8">
+        <v>18.651600000000002</v>
+      </c>
+    </row>
+    <row r="862" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A862" s="7">
+        <v>8059385035031</v>
+      </c>
+      <c r="B862" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C862" s="3" t="s">
+        <v>856</v>
+      </c>
+      <c r="D862" s="8">
+        <v>18.651600000000002</v>
+      </c>
+    </row>
+    <row r="863" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A863" s="7">
+        <v>8059385035048</v>
+      </c>
+      <c r="B863" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C863" s="3" t="s">
+        <v>857</v>
+      </c>
+      <c r="D863" s="8">
+        <v>18.651600000000002</v>
+      </c>
+    </row>
+    <row r="864" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A864" s="7">
+        <v>8059385035055</v>
+      </c>
+      <c r="B864" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C864" s="3" t="s">
+        <v>858</v>
+      </c>
+      <c r="D864" s="8">
+        <v>18.651600000000002</v>
+      </c>
+    </row>
+    <row r="865" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A865" s="7">
+        <v>8059385035062</v>
+      </c>
+      <c r="B865" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C865" s="3" t="s">
+        <v>859</v>
+      </c>
+      <c r="D865" s="8">
+        <v>18.651600000000002</v>
+      </c>
+    </row>
+    <row r="866" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A866" s="7">
+        <v>8059385035079</v>
+      </c>
+      <c r="B866" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C866" s="3" t="s">
+        <v>860</v>
+      </c>
+      <c r="D866" s="8">
+        <v>18.651600000000002</v>
+      </c>
+    </row>
+    <row r="867" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A867" s="7">
+        <v>8059385035086</v>
+      </c>
+      <c r="B867" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C867" s="3" t="s">
+        <v>861</v>
+      </c>
+      <c r="D867" s="8">
+        <v>18.651600000000002</v>
+      </c>
+    </row>
+    <row r="868" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A868" s="7">
+        <v>8059385035093</v>
+      </c>
+      <c r="B868" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C868" s="3" t="s">
+        <v>862</v>
+      </c>
+      <c r="D868" s="8">
+        <v>18.651600000000002</v>
+      </c>
+    </row>
+    <row r="869" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A869" s="7">
+        <v>8059385035109</v>
+      </c>
+      <c r="B869" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C869" s="3" t="s">
+        <v>863</v>
+      </c>
+      <c r="D869" s="8">
+        <v>18.651600000000002</v>
+      </c>
+    </row>
+    <row r="870" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A870" s="7">
+        <v>8059385035116</v>
+      </c>
+      <c r="B870" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C870" s="3" t="s">
+        <v>864</v>
+      </c>
+      <c r="D870" s="8">
+        <v>18.651600000000002</v>
+      </c>
+    </row>
+    <row r="871" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A871" s="7">
+        <v>8025272605014</v>
+      </c>
+      <c r="B871" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C871" s="3" t="s">
+        <v>865</v>
+      </c>
+      <c r="D871" s="8">
+        <v>12.052800000000001</v>
+      </c>
+    </row>
+    <row r="872" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A872" s="7">
+        <v>8025272977777</v>
+      </c>
+      <c r="B872" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C872" s="3" t="s">
+        <v>866</v>
+      </c>
+      <c r="D872" s="8">
+        <v>7.1064000000000007</v>
+      </c>
+    </row>
+    <row r="873" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A873" s="7">
+        <v>8059385025469</v>
+      </c>
+      <c r="B873" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C873" s="3" t="s">
+        <v>867</v>
+      </c>
+      <c r="D873" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="874" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A874" s="7">
+        <v>8059385017181</v>
+      </c>
+      <c r="B874" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C874" s="3" t="s">
+        <v>868</v>
+      </c>
+      <c r="D874" s="8">
+        <v>12.052800000000001</v>
+      </c>
+    </row>
+    <row r="875" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A875" s="7">
+        <v>8025272977852</v>
+      </c>
+      <c r="B875" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C875" s="3" t="s">
+        <v>869</v>
+      </c>
+      <c r="D875" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="876" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A876" s="7">
+        <v>8059385013749</v>
+      </c>
+      <c r="B876" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C876" s="3" t="s">
+        <v>870</v>
+      </c>
+      <c r="D876" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="877" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A877" s="7">
+        <v>8059385032016</v>
+      </c>
+      <c r="B877" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C877" s="3" t="s">
+        <v>871</v>
+      </c>
+      <c r="D877" s="8">
+        <v>18.651600000000002</v>
+      </c>
+    </row>
+    <row r="878" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A878" s="7">
+        <v>8059385032023</v>
+      </c>
+      <c r="B878" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C878" s="3" t="s">
+        <v>872</v>
+      </c>
+      <c r="D878" s="8">
+        <v>18.651600000000002</v>
+      </c>
+    </row>
+    <row r="879" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A879" s="7">
+        <v>8059385032030</v>
+      </c>
+      <c r="B879" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C879" s="3" t="s">
+        <v>873</v>
+      </c>
+      <c r="D879" s="8">
+        <v>18.651600000000002</v>
+      </c>
+    </row>
+    <row r="880" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A880" s="7">
+        <v>8025272926799</v>
+      </c>
+      <c r="B880" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C880" s="3" t="s">
+        <v>874</v>
+      </c>
+      <c r="D880" s="8">
+        <v>8.7588000000000008</v>
+      </c>
+    </row>
+    <row r="881" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A881" s="7">
+        <v>8059385015859</v>
+      </c>
+      <c r="B881" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C881" s="3" t="s">
+        <v>875</v>
+      </c>
+      <c r="D881" s="8">
+        <v>6.5988000000000007</v>
+      </c>
+    </row>
+    <row r="882" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A882" s="7">
+        <v>8059385032719</v>
+      </c>
+      <c r="B882" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C882" s="3" t="s">
+        <v>876</v>
+      </c>
+      <c r="D882" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="883" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A883" s="7">
+        <v>8025272971553</v>
+      </c>
+      <c r="B883" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C883" s="3" t="s">
+        <v>877</v>
+      </c>
+      <c r="D883" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="884" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A884" s="7">
+        <v>8059385032733</v>
+      </c>
+      <c r="B884" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C884" s="3" t="s">
+        <v>878</v>
+      </c>
+      <c r="D884" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="885" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A885" s="7">
+        <v>8059385032740</v>
+      </c>
+      <c r="B885" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C885" s="3" t="s">
+        <v>879</v>
+      </c>
+      <c r="D885" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="886" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A886" s="7">
+        <v>8059385032757</v>
+      </c>
+      <c r="B886" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C886" s="3" t="s">
+        <v>880</v>
+      </c>
+      <c r="D886" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="887" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A887" s="7">
+        <v>8059385032764</v>
+      </c>
+      <c r="B887" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C887" s="3" t="s">
+        <v>881</v>
+      </c>
+      <c r="D887" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="888" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A888" s="7">
+        <v>8059385032771</v>
+      </c>
+      <c r="B888" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C888" s="3" t="s">
+        <v>882</v>
+      </c>
+      <c r="D888" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="889" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A889" s="7">
+        <v>8059385032788</v>
+      </c>
+      <c r="B889" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C889" s="3" t="s">
+        <v>883</v>
+      </c>
+      <c r="D889" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="890" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A890" s="7">
+        <v>8059385032795</v>
+      </c>
+      <c r="B890" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C890" s="3" t="s">
+        <v>884</v>
+      </c>
+      <c r="D890" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="891" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A891" s="7">
+        <v>8025272971737</v>
+      </c>
+      <c r="B891" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C891" s="3" t="s">
+        <v>885</v>
+      </c>
+      <c r="D891" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="892" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A892" s="7">
+        <v>8059385032818</v>
+      </c>
+      <c r="B892" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C892" s="3" t="s">
+        <v>886</v>
+      </c>
+      <c r="D892" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="893" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A893" s="7">
+        <v>8059385032825</v>
+      </c>
+      <c r="B893" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C893" s="3" t="s">
+        <v>887</v>
+      </c>
+      <c r="D893" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="894" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A894" s="7">
+        <v>8025272971768</v>
+      </c>
+      <c r="B894" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C894" s="3" t="s">
+        <v>888</v>
+      </c>
+      <c r="D894" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="895" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A895" s="7">
+        <v>8059385032849</v>
+      </c>
+      <c r="B895" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C895" s="3" t="s">
+        <v>889</v>
+      </c>
+      <c r="D895" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="896" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A896" s="7">
+        <v>8059385032856</v>
+      </c>
+      <c r="B896" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C896" s="3" t="s">
+        <v>890</v>
+      </c>
+      <c r="D896" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="897" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A897" s="7">
+        <v>8059385032863</v>
+      </c>
+      <c r="B897" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C897" s="3" t="s">
+        <v>891</v>
+      </c>
+      <c r="D897" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="898" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A898" s="7">
+        <v>8025272971812</v>
+      </c>
+      <c r="B898" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C898" s="3" t="s">
+        <v>892</v>
+      </c>
+      <c r="D898" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="899" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A899" s="7">
+        <v>8059385032887</v>
+      </c>
+      <c r="B899" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C899" s="3" t="s">
+        <v>893</v>
+      </c>
+      <c r="D899" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="900" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A900" s="7">
+        <v>8059385032894</v>
+      </c>
+      <c r="B900" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C900" s="3" t="s">
+        <v>894</v>
+      </c>
+      <c r="D900" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="901" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A901" s="7">
+        <v>8059385032900</v>
+      </c>
+      <c r="B901" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C901" s="3" t="s">
+        <v>895</v>
+      </c>
+      <c r="D901" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="902" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A902" s="7">
+        <v>8059385032917</v>
+      </c>
+      <c r="B902" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C902" s="3" t="s">
+        <v>896</v>
+      </c>
+      <c r="D902" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="903" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A903" s="7">
+        <v>8059385032924</v>
+      </c>
+      <c r="B903" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C903" s="3" t="s">
+        <v>897</v>
+      </c>
+      <c r="D903" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="904" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A904" s="7">
+        <v>8059385032931</v>
+      </c>
+      <c r="B904" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C904" s="3" t="s">
+        <v>898</v>
+      </c>
+      <c r="D904" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="905" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A905" s="7">
+        <v>8059385032948</v>
+      </c>
+      <c r="B905" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C905" s="3" t="s">
+        <v>899</v>
+      </c>
+      <c r="D905" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="906" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A906" s="7">
+        <v>8059385032955</v>
+      </c>
+      <c r="B906" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C906" s="3" t="s">
+        <v>900</v>
+      </c>
+      <c r="D906" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="907" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A907" s="7">
+        <v>8059385032962</v>
+      </c>
+      <c r="B907" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C907" s="3" t="s">
+        <v>901</v>
+      </c>
+      <c r="D907" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="908" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A908" s="7">
+        <v>8059385032979</v>
+      </c>
+      <c r="B908" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C908" s="3" t="s">
+        <v>902</v>
+      </c>
+      <c r="D908" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="909" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A909" s="7">
+        <v>8025272971928</v>
+      </c>
+      <c r="B909" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C909" s="3" t="s">
+        <v>903</v>
+      </c>
+      <c r="D909" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="910" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A910" s="7">
+        <v>8025272971935</v>
+      </c>
+      <c r="B910" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C910" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="D910" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="911" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A911" s="7">
+        <v>8059385025902</v>
+      </c>
+      <c r="B911" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C911" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="D911" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="912" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A912" s="7">
+        <v>8059385025919</v>
+      </c>
+      <c r="B912" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C912" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="D912" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="913" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A913" s="7">
+        <v>8059385025926</v>
+      </c>
+      <c r="B913" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C913" s="3" t="s">
+        <v>907</v>
+      </c>
+      <c r="D913" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="914" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A914" s="7">
+        <v>8059385025933</v>
+      </c>
+      <c r="B914" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C914" s="3" t="s">
+        <v>908</v>
+      </c>
+      <c r="D914" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="915" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A915" s="7">
+        <v>8059385025940</v>
+      </c>
+      <c r="B915" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C915" s="3" t="s">
+        <v>909</v>
+      </c>
+      <c r="D915" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="916" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A916" s="7">
+        <v>8059385025957</v>
+      </c>
+      <c r="B916" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C916" s="3" t="s">
+        <v>910</v>
+      </c>
+      <c r="D916" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="917" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A917" s="7">
+        <v>8059385025964</v>
+      </c>
+      <c r="B917" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C917" s="3" t="s">
+        <v>911</v>
+      </c>
+      <c r="D917" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="918" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A918" s="7">
+        <v>8059385025971</v>
+      </c>
+      <c r="B918" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C918" s="3" t="s">
+        <v>912</v>
+      </c>
+      <c r="D918" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="919" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A919" s="7">
+        <v>8059385025988</v>
+      </c>
+      <c r="B919" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C919" s="3" t="s">
+        <v>913</v>
+      </c>
+      <c r="D919" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="920" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A920" s="7">
+        <v>8059385025995</v>
+      </c>
+      <c r="B920" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C920" s="3" t="s">
+        <v>914</v>
+      </c>
+      <c r="D920" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="921" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A921" s="7">
+        <v>8059385026008</v>
+      </c>
+      <c r="B921" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C921" s="3" t="s">
+        <v>915</v>
+      </c>
+      <c r="D921" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="922" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A922" s="7">
+        <v>8059385026015</v>
+      </c>
+      <c r="B922" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C922" s="3" t="s">
+        <v>916</v>
+      </c>
+      <c r="D922" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="923" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A923" s="7">
+        <v>8059385026022</v>
+      </c>
+      <c r="B923" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C923" s="3" t="s">
+        <v>917</v>
+      </c>
+      <c r="D923" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="924" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A924" s="7">
+        <v>8059385026039</v>
+      </c>
+      <c r="B924" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C924" s="3" t="s">
+        <v>918</v>
+      </c>
+      <c r="D924" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="925" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A925" s="7">
+        <v>8059385026046</v>
+      </c>
+      <c r="B925" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C925" s="3" t="s">
+        <v>919</v>
+      </c>
+      <c r="D925" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="926" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A926" s="7">
+        <v>8059385037486</v>
+      </c>
+      <c r="B926" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C926" s="3" t="s">
+        <v>920</v>
+      </c>
+      <c r="D926" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="927" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A927" s="7">
+        <v>8059385037493</v>
+      </c>
+      <c r="B927" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C927" s="3" t="s">
+        <v>921</v>
+      </c>
+      <c r="D927" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="928" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A928" s="7">
+        <v>8059385037509</v>
+      </c>
+      <c r="B928" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C928" s="3" t="s">
+        <v>922</v>
+      </c>
+      <c r="D928" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="929" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A929" s="7">
+        <v>8059385037516</v>
+      </c>
+      <c r="B929" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C929" s="3" t="s">
+        <v>923</v>
+      </c>
+      <c r="D929" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="930" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A930" s="7">
+        <v>8059385037523</v>
+      </c>
+      <c r="B930" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C930" s="3" t="s">
+        <v>924</v>
+      </c>
+      <c r="D930" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="931" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A931" s="7">
+        <v>8059385037530</v>
+      </c>
+      <c r="B931" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C931" s="3" t="s">
+        <v>925</v>
+      </c>
+      <c r="D931" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="932" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A932" s="7">
+        <v>8059385033334</v>
+      </c>
+      <c r="B932" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C932" s="3" t="s">
+        <v>926</v>
+      </c>
+      <c r="D932" s="8">
+        <v>18.651600000000002</v>
+      </c>
+    </row>
+    <row r="933" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A933" s="7">
+        <v>8059385049366</v>
+      </c>
+      <c r="B933" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C933" s="3" t="s">
+        <v>927</v>
+      </c>
+      <c r="D933" s="8">
+        <v>18.651600000000002</v>
+      </c>
+    </row>
+    <row r="934" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A934" s="7">
+        <v>8059385033358</v>
+      </c>
+      <c r="B934" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C934" s="3" t="s">
+        <v>928</v>
+      </c>
+      <c r="D934" s="8">
+        <v>18.651600000000002</v>
+      </c>
+    </row>
+    <row r="935" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A935" s="7">
+        <v>8059385049373</v>
+      </c>
+      <c r="B935" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C935" s="3" t="s">
+        <v>929</v>
+      </c>
+      <c r="D935" s="8">
+        <v>18.651600000000002</v>
+      </c>
+    </row>
+    <row r="936" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A936" s="7">
+        <v>8059385058023</v>
+      </c>
+      <c r="B936" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C936" s="3" t="s">
+        <v>930</v>
+      </c>
+      <c r="D936" s="8">
+        <v>9.9036000000000008</v>
+      </c>
+    </row>
+    <row r="937" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A937" s="7">
+        <v>8059385058030</v>
+      </c>
+      <c r="B937" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C937" s="3" t="s">
+        <v>931</v>
+      </c>
+      <c r="D937" s="8">
+        <v>9.9036000000000008</v>
+      </c>
+    </row>
+    <row r="938" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A938" s="7">
+        <v>8059385058047</v>
+      </c>
+      <c r="B938" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C938" s="3" t="s">
+        <v>932</v>
+      </c>
+      <c r="D938" s="8">
+        <v>9.9036000000000008</v>
+      </c>
+    </row>
+    <row r="939" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A939" s="7">
+        <v>8059385058054</v>
+      </c>
+      <c r="B939" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C939" s="3" t="s">
+        <v>933</v>
+      </c>
+      <c r="D939" s="8">
+        <v>9.9036000000000008</v>
+      </c>
+    </row>
+    <row r="940" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A940" s="7">
+        <v>8025272986168</v>
+      </c>
+      <c r="B940" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C940" s="3" t="s">
+        <v>934</v>
+      </c>
+      <c r="D940" s="8">
+        <v>9.9036000000000008</v>
+      </c>
+    </row>
+    <row r="941" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A941" s="7">
+        <v>8025272986175</v>
+      </c>
+      <c r="B941" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C941" s="3" t="s">
+        <v>935</v>
+      </c>
+      <c r="D941" s="8">
+        <v>9.9036000000000008</v>
+      </c>
+    </row>
+    <row r="942" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A942" s="7">
+        <v>8025272986182</v>
+      </c>
+      <c r="B942" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C942" s="3" t="s">
+        <v>936</v>
+      </c>
+      <c r="D942" s="8">
+        <v>9.9036000000000008</v>
+      </c>
+    </row>
+    <row r="943" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A943" s="7">
+        <v>8025272986205</v>
+      </c>
+      <c r="B943" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C943" s="3" t="s">
+        <v>937</v>
+      </c>
+      <c r="D943" s="8">
+        <v>9.9036000000000008</v>
+      </c>
+    </row>
+    <row r="944" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A944" s="7">
+        <v>8025272986212</v>
+      </c>
+      <c r="B944" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C944" s="3" t="s">
+        <v>938</v>
+      </c>
+      <c r="D944" s="8">
+        <v>9.9036000000000008</v>
+      </c>
+    </row>
+    <row r="945" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A945" s="7">
+        <v>8025272611046</v>
+      </c>
+      <c r="B945" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C945" s="3" t="s">
+        <v>939</v>
+      </c>
+      <c r="D945" s="8">
+        <v>12.052800000000001</v>
+      </c>
+    </row>
+    <row r="946" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A946" s="7">
+        <v>8025272647298</v>
+      </c>
+      <c r="B946" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C946" s="3" t="s">
+        <v>940</v>
+      </c>
+      <c r="D946" s="8">
+        <v>9.9036000000000008</v>
+      </c>
+    </row>
+    <row r="947" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A947" s="7">
+        <v>8059385019673</v>
+      </c>
+      <c r="B947" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C947" s="3" t="s">
+        <v>941</v>
+      </c>
+      <c r="D947" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="948" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A948" s="7">
+        <v>8025272926720</v>
+      </c>
+      <c r="B948" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C948" s="3" t="s">
+        <v>942</v>
+      </c>
+      <c r="D948" s="8">
+        <v>8.7588000000000008</v>
+      </c>
+    </row>
+    <row r="949" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A949" s="7">
+        <v>8059385025407</v>
+      </c>
+      <c r="B949" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C949" s="3" t="s">
+        <v>943</v>
+      </c>
+      <c r="D949" s="8">
+        <v>16.372800000000002</v>
+      </c>
+    </row>
+    <row r="950" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A950" s="7">
+        <v>8059385042442</v>
+      </c>
+      <c r="B950" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C950" s="3" t="s">
+        <v>944</v>
+      </c>
+      <c r="D950" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="951" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A951" s="7">
+        <v>8059385027623</v>
+      </c>
+      <c r="B951" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C951" s="3" t="s">
+        <v>945</v>
+      </c>
+      <c r="D951" s="8">
+        <v>4.4388000000000005</v>
+      </c>
+    </row>
+    <row r="952" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A952" s="7">
+        <v>8025272979122</v>
+      </c>
+      <c r="B952" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C952" s="3" t="s">
+        <v>946</v>
+      </c>
+      <c r="D952" s="8">
+        <v>17.517600000000002</v>
+      </c>
+    </row>
+    <row r="953" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A953" s="7">
+        <v>8059385005072</v>
+      </c>
+      <c r="B953" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C953" s="3" t="s">
+        <v>947</v>
+      </c>
+      <c r="D953" s="8">
+        <v>17.010000000000002</v>
+      </c>
+    </row>
+    <row r="954" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A954" s="7">
+        <v>8059385005089</v>
+      </c>
+      <c r="B954" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C954" s="3" t="s">
+        <v>948</v>
+      </c>
+      <c r="D954" s="8">
+        <v>17.010000000000002</v>
+      </c>
+    </row>
+    <row r="955" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A955" s="7">
+        <v>8059385005096</v>
+      </c>
+      <c r="B955" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C955" s="3" t="s">
+        <v>949</v>
+      </c>
+      <c r="D955" s="8">
+        <v>17.010000000000002</v>
+      </c>
+    </row>
+    <row r="956" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A956" s="7">
+        <v>8059385005102</v>
+      </c>
+      <c r="B956" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C956" s="3" t="s">
+        <v>950</v>
+      </c>
+      <c r="D956" s="8">
+        <v>17.010000000000002</v>
+      </c>
+    </row>
+    <row r="957" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A957" s="7">
+        <v>8059385028484</v>
+      </c>
+      <c r="B957" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C957" s="3" t="s">
+        <v>951</v>
+      </c>
+      <c r="D957" s="8">
+        <v>17.010000000000002</v>
+      </c>
+    </row>
+    <row r="958" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A958" s="7">
+        <v>8059385005126</v>
+      </c>
+      <c r="B958" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C958" s="3" t="s">
+        <v>952</v>
+      </c>
+      <c r="D958" s="8">
+        <v>17.010000000000002</v>
+      </c>
+    </row>
+    <row r="959" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A959" s="7">
+        <v>8059385028507</v>
+      </c>
+      <c r="B959" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C959" s="3" t="s">
+        <v>953</v>
+      </c>
+      <c r="D959" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="960" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A960" s="7">
+        <v>8059385028514</v>
+      </c>
+      <c r="B960" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C960" s="3" t="s">
+        <v>954</v>
+      </c>
+      <c r="D960" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="961" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A961" s="7">
+        <v>8059385028521</v>
+      </c>
+      <c r="B961" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C961" s="3" t="s">
+        <v>955</v>
+      </c>
+      <c r="D961" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="962" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A962" s="7">
+        <v>8059385019277</v>
+      </c>
+      <c r="B962" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C962" s="3" t="s">
+        <v>956</v>
+      </c>
+      <c r="D962" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="963" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A963" s="7">
+        <v>8059385019284</v>
+      </c>
+      <c r="B963" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C963" s="3" t="s">
+        <v>957</v>
+      </c>
+      <c r="D963" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="964" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A964" s="7">
+        <v>8025272625371</v>
+      </c>
+      <c r="B964" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C964" s="3" t="s">
+        <v>958</v>
+      </c>
+      <c r="D964" s="8">
+        <v>4.4388000000000005</v>
+      </c>
+    </row>
+    <row r="965" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A965" s="7">
+        <v>8025272978118</v>
+      </c>
+      <c r="B965" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C965" s="3" t="s">
+        <v>959</v>
+      </c>
+      <c r="D965" s="8">
+        <v>4.4388000000000005</v>
+      </c>
+    </row>
+    <row r="966" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A966" s="7">
+        <v>8025272978101</v>
+      </c>
+      <c r="B966" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C966" s="3" t="s">
+        <v>960</v>
+      </c>
+      <c r="D966" s="8">
+        <v>3.3048000000000002</v>
+      </c>
+    </row>
+    <row r="967" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A967" s="7">
+        <v>8059385038513</v>
+      </c>
+      <c r="B967" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C967" s="3" t="s">
+        <v>961</v>
+      </c>
+      <c r="D967" s="8">
+        <v>4.4388000000000005</v>
+      </c>
+    </row>
+    <row r="968" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A968" s="7">
+        <v>8059385018911</v>
+      </c>
+      <c r="B968" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C968" s="3" t="s">
+        <v>962</v>
+      </c>
+      <c r="D968" s="8">
+        <v>4.9464000000000006</v>
+      </c>
+    </row>
+    <row r="969" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A969" s="7">
+        <v>8059385018928</v>
+      </c>
+      <c r="B969" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C969" s="3" t="s">
+        <v>963</v>
+      </c>
+      <c r="D969" s="8">
+        <v>4.9464000000000006</v>
+      </c>
+    </row>
+    <row r="970" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A970" s="7">
+        <v>8059385018935</v>
+      </c>
+      <c r="B970" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C970" s="3" t="s">
+        <v>964</v>
+      </c>
+      <c r="D970" s="8">
+        <v>4.9464000000000006</v>
+      </c>
+    </row>
+    <row r="971" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A971" s="7">
+        <v>8059385018942</v>
+      </c>
+      <c r="B971" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C971" s="3" t="s">
+        <v>965</v>
+      </c>
+      <c r="D971" s="8">
+        <v>4.9464000000000006</v>
+      </c>
+    </row>
+    <row r="972" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A972" s="7">
+        <v>8059385018959</v>
+      </c>
+      <c r="B972" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C972" s="3" t="s">
+        <v>966</v>
+      </c>
+      <c r="D972" s="8">
+        <v>4.9464000000000006</v>
+      </c>
+    </row>
+    <row r="973" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A973" s="7">
+        <v>8059385018966</v>
+      </c>
+      <c r="B973" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C973" s="3" t="s">
+        <v>967</v>
+      </c>
+      <c r="D973" s="8">
+        <v>4.9464000000000006</v>
+      </c>
+    </row>
+    <row r="974" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A974" s="7">
+        <v>8059385018973</v>
+      </c>
+      <c r="B974" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C974" s="3" t="s">
+        <v>968</v>
+      </c>
+      <c r="D974" s="8">
+        <v>4.9464000000000006</v>
+      </c>
+    </row>
+    <row r="975" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A975" s="7">
+        <v>8059385018980</v>
+      </c>
+      <c r="B975" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C975" s="3" t="s">
+        <v>969</v>
+      </c>
+      <c r="D975" s="8">
+        <v>4.9464000000000006</v>
+      </c>
+    </row>
+    <row r="976" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A976" s="7">
+        <v>8059385018997</v>
+      </c>
+      <c r="B976" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C976" s="3" t="s">
+        <v>970</v>
+      </c>
+      <c r="D976" s="8">
+        <v>4.9464000000000006</v>
+      </c>
+    </row>
+    <row r="977" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A977" s="7">
+        <v>8059385019000</v>
+      </c>
+      <c r="B977" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C977" s="3" t="s">
+        <v>971</v>
+      </c>
+      <c r="D977" s="8">
+        <v>4.9464000000000006</v>
+      </c>
+    </row>
+    <row r="978" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A978" s="7">
+        <v>8059385019024</v>
+      </c>
+      <c r="B978" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C978" s="3" t="s">
+        <v>972</v>
+      </c>
+      <c r="D978" s="8">
+        <v>4.9464000000000006</v>
+      </c>
+    </row>
+    <row r="979" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A979" s="7">
+        <v>8059385019055</v>
+      </c>
+      <c r="B979" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C979" s="3" t="s">
+        <v>973</v>
+      </c>
+      <c r="D979" s="8">
+        <v>4.9464000000000006</v>
+      </c>
+    </row>
+    <row r="980" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A980" s="7">
+        <v>8059385019062</v>
+      </c>
+      <c r="B980" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C980" s="3" t="s">
+        <v>974</v>
+      </c>
+      <c r="D980" s="8">
+        <v>4.9464000000000006</v>
+      </c>
+    </row>
+    <row r="981" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A981" s="7">
+        <v>8059385019079</v>
+      </c>
+      <c r="B981" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C981" s="3" t="s">
+        <v>975</v>
+      </c>
+      <c r="D981" s="8">
+        <v>4.9464000000000006</v>
+      </c>
+    </row>
+    <row r="982" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A982" s="7">
+        <v>8059385019086</v>
+      </c>
+      <c r="B982" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C982" s="3" t="s">
+        <v>976</v>
+      </c>
+      <c r="D982" s="8">
+        <v>4.9464000000000006</v>
+      </c>
+    </row>
+    <row r="983" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A983" s="7">
+        <v>8059385019093</v>
+      </c>
+      <c r="B983" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C983" s="3" t="s">
+        <v>977</v>
+      </c>
+      <c r="D983" s="8">
+        <v>4.9464000000000006</v>
+      </c>
+    </row>
+    <row r="984" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A984" s="7">
+        <v>8059385019116</v>
+      </c>
+      <c r="B984" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C984" s="3" t="s">
+        <v>978</v>
+      </c>
+      <c r="D984" s="8">
+        <v>4.9464000000000006</v>
+      </c>
+    </row>
+    <row r="985" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A985" s="7">
+        <v>8059385019123</v>
+      </c>
+      <c r="B985" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C985" s="3" t="s">
+        <v>979</v>
+      </c>
+      <c r="D985" s="8">
+        <v>4.9464000000000006</v>
+      </c>
+    </row>
+    <row r="986" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A986" s="7">
+        <v>8059385019130</v>
+      </c>
+      <c r="B986" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C986" s="3" t="s">
+        <v>980</v>
+      </c>
+      <c r="D986" s="8">
+        <v>4.9464000000000006</v>
+      </c>
+    </row>
+    <row r="987" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A987" s="7">
+        <v>8059385019147</v>
+      </c>
+      <c r="B987" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C987" s="3" t="s">
+        <v>981</v>
+      </c>
+      <c r="D987" s="8">
+        <v>4.9464000000000006</v>
+      </c>
+    </row>
+    <row r="988" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A988" s="7">
+        <v>8059385019154</v>
+      </c>
+      <c r="B988" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C988" s="3" t="s">
+        <v>982</v>
+      </c>
+      <c r="D988" s="8">
+        <v>4.9464000000000006</v>
+      </c>
+    </row>
+    <row r="989" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A989" s="7">
+        <v>8059385019161</v>
+      </c>
+      <c r="B989" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C989" s="3" t="s">
+        <v>983</v>
+      </c>
+      <c r="D989" s="8">
+        <v>4.9464000000000006</v>
+      </c>
+    </row>
+    <row r="990" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A990" s="7">
+        <v>8059385019178</v>
+      </c>
+      <c r="B990" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C990" s="3" t="s">
+        <v>984</v>
+      </c>
+      <c r="D990" s="8">
+        <v>4.9464000000000006</v>
+      </c>
+    </row>
+    <row r="991" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A991" s="7">
+        <v>8059385019185</v>
+      </c>
+      <c r="B991" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C991" s="3" t="s">
+        <v>985</v>
+      </c>
+      <c r="D991" s="8">
+        <v>4.9464000000000006</v>
+      </c>
+    </row>
+    <row r="992" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A992" s="7">
+        <v>8059385019192</v>
+      </c>
+      <c r="B992" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C992" s="3" t="s">
+        <v>986</v>
+      </c>
+      <c r="D992" s="8">
+        <v>4.9464000000000006</v>
+      </c>
+    </row>
+    <row r="993" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A993" s="7">
+        <v>8059385019208</v>
+      </c>
+      <c r="B993" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C993" s="3" t="s">
+        <v>987</v>
+      </c>
+      <c r="D993" s="8">
+        <v>4.9464000000000006</v>
+      </c>
+    </row>
+    <row r="994" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A994" s="7">
+        <v>8059385019215</v>
+      </c>
+      <c r="B994" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C994" s="3" t="s">
+        <v>988</v>
+      </c>
+      <c r="D994" s="8">
+        <v>4.9464000000000006</v>
+      </c>
+    </row>
+    <row r="995" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A995" s="7">
+        <v>8059385027685</v>
+      </c>
+      <c r="B995" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C995" s="3" t="s">
+        <v>989</v>
+      </c>
+      <c r="D995" s="8">
+        <v>43.783200000000001</v>
+      </c>
+    </row>
+    <row r="996" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A996" s="7">
+        <v>8059385027692</v>
+      </c>
+      <c r="B996" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C996" s="3" t="s">
+        <v>990</v>
+      </c>
+      <c r="D996" s="8">
+        <v>43.783200000000001</v>
+      </c>
+    </row>
+    <row r="997" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A997" s="7">
+        <v>8059385027708</v>
+      </c>
+      <c r="B997" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C997" s="3" t="s">
+        <v>991</v>
+      </c>
+      <c r="D997" s="8">
+        <v>43.783200000000001</v>
+      </c>
+    </row>
+    <row r="998" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A998" s="7">
+        <v>8059385027715</v>
+      </c>
+      <c r="B998" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C998" s="3" t="s">
+        <v>992</v>
+      </c>
+      <c r="D998" s="8">
+        <v>43.783200000000001</v>
+      </c>
+    </row>
+    <row r="999" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A999" s="7">
+        <v>8059385027722</v>
+      </c>
+      <c r="B999" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C999" s="3" t="s">
+        <v>993</v>
+      </c>
+      <c r="D999" s="8">
+        <v>43.783200000000001</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1000" s="7">
+        <v>8059385043661</v>
+      </c>
+      <c r="B1000" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1000" s="3" t="s">
+        <v>994</v>
+      </c>
+      <c r="D1000" s="8">
+        <v>43.783200000000001</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1001" s="7">
+        <v>8025272606363</v>
+      </c>
+      <c r="B1001" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1001" s="3" t="s">
+        <v>995</v>
+      </c>
+      <c r="D1001" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1002" s="7">
+        <v>8059385014821</v>
+      </c>
+      <c r="B1002" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1002" s="3" t="s">
+        <v>996</v>
+      </c>
+      <c r="D1002" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1003" s="7">
+        <v>8059385014944</v>
+      </c>
+      <c r="B1003" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1003" s="3" t="s">
+        <v>997</v>
+      </c>
+      <c r="D1003" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1004" s="7">
+        <v>8059385014951</v>
+      </c>
+      <c r="B1004" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1004" s="3" t="s">
+        <v>998</v>
+      </c>
+      <c r="D1004" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1005" s="7">
+        <v>8025272648585</v>
+      </c>
+      <c r="B1005" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1005" s="3" t="s">
+        <v>999</v>
+      </c>
+      <c r="D1005" s="8">
+        <v>16.372800000000002</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1006" s="7">
+        <v>8059385004952</v>
+      </c>
+      <c r="B1006" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1006" s="3" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D1006" s="8">
+        <v>8.7588000000000008</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1007" s="7">
+        <v>8059385006130</v>
+      </c>
+      <c r="B1007" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1007" s="3" t="s">
+        <v>1001</v>
+      </c>
+      <c r="D1007" s="8">
+        <v>8.7588000000000008</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1008" s="7">
+        <v>8059385037318</v>
+      </c>
+      <c r="B1008" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1008" s="3" t="s">
+        <v>1002</v>
+      </c>
+      <c r="D1008" s="8">
+        <v>16.372800000000002</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1009" s="7">
+        <v>8059385037325</v>
+      </c>
+      <c r="B1009" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1009" s="3" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D1009" s="8">
+        <v>16.372800000000002</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1010" s="7">
+        <v>8059385037332</v>
+      </c>
+      <c r="B1010" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1010" s="3" t="s">
+        <v>1004</v>
+      </c>
+      <c r="D1010" s="8">
+        <v>16.372800000000002</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1011" s="7">
+        <v>8059385023298</v>
+      </c>
+      <c r="B1011" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1011" s="3" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D1011" s="8">
+        <v>18.651600000000002</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1012" s="7">
+        <v>8059385033365</v>
+      </c>
+      <c r="B1012" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1012" s="3" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D1012" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1013" s="7">
+        <v>8059385032252</v>
+      </c>
+      <c r="B1013" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1013" s="3" t="s">
+        <v>1007</v>
+      </c>
+      <c r="D1013" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1014" s="7">
+        <v>8059385032269</v>
+      </c>
+      <c r="B1014" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1014" s="3" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D1014" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1015" s="7">
+        <v>8059385032276</v>
+      </c>
+      <c r="B1015" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1015" s="3" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D1015" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1016" s="7">
+        <v>8059385032283</v>
+      </c>
+      <c r="B1016" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1016" s="3" t="s">
+        <v>1010</v>
+      </c>
+      <c r="D1016" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1017" s="7">
+        <v>8059385032290</v>
+      </c>
+      <c r="B1017" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1017" s="3" t="s">
+        <v>1011</v>
+      </c>
+      <c r="D1017" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1018" s="7">
+        <v>8059385032306</v>
+      </c>
+      <c r="B1018" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1018" s="3" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D1018" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1019" s="7">
+        <v>8059385032313</v>
+      </c>
+      <c r="B1019" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1019" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="D1019" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1020" s="7">
+        <v>8059385032320</v>
+      </c>
+      <c r="B1020" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1020" s="3" t="s">
+        <v>1014</v>
+      </c>
+      <c r="D1020" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1021" s="7">
+        <v>8059385032337</v>
+      </c>
+      <c r="B1021" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1021" s="3" t="s">
+        <v>1015</v>
+      </c>
+      <c r="D1021" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1022" s="7">
+        <v>8059385032344</v>
+      </c>
+      <c r="B1022" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1022" s="3" t="s">
+        <v>1016</v>
+      </c>
+      <c r="D1022" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1023" s="7">
+        <v>8059385032351</v>
+      </c>
+      <c r="B1023" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1023" s="3" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D1023" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1024" s="7">
+        <v>8059385032368</v>
+      </c>
+      <c r="B1024" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1024" s="3" t="s">
+        <v>1018</v>
+      </c>
+      <c r="D1024" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1025" s="7">
+        <v>8025272971362</v>
+      </c>
+      <c r="B1025" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1025" s="3" t="s">
+        <v>1019</v>
+      </c>
+      <c r="D1025" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1026" s="7">
+        <v>8059385032047</v>
+      </c>
+      <c r="B1026" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1026" s="3" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D1026" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1027" s="7">
+        <v>8059385032054</v>
+      </c>
+      <c r="B1027" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1027" s="3" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D1027" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1028" s="7">
+        <v>8059385032061</v>
+      </c>
+      <c r="B1028" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1028" s="3" t="s">
+        <v>1022</v>
+      </c>
+      <c r="D1028" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1029" s="7">
+        <v>8059385032078</v>
+      </c>
+      <c r="B1029" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1029" s="3" t="s">
+        <v>1023</v>
+      </c>
+      <c r="D1029" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1030" s="7">
+        <v>8059385032085</v>
+      </c>
+      <c r="B1030" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1030" s="3" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D1030" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1031" s="7">
+        <v>8059385032092</v>
+      </c>
+      <c r="B1031" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1031" s="3" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D1031" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1032" s="7">
+        <v>8059385032108</v>
+      </c>
+      <c r="B1032" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1032" s="3" t="s">
+        <v>1026</v>
+      </c>
+      <c r="D1032" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1033" s="7">
+        <v>8059385032115</v>
+      </c>
+      <c r="B1033" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1033" s="3" t="s">
+        <v>1027</v>
+      </c>
+      <c r="D1033" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1034" s="7">
+        <v>8059385032122</v>
+      </c>
+      <c r="B1034" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1034" s="3" t="s">
+        <v>1028</v>
+      </c>
+      <c r="D1034" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1035" s="7">
+        <v>8059385032139</v>
+      </c>
+      <c r="B1035" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1035" s="3" t="s">
+        <v>1029</v>
+      </c>
+      <c r="D1035" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1036" s="7">
+        <v>8059385032146</v>
+      </c>
+      <c r="B1036" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1036" s="3" t="s">
+        <v>1030</v>
+      </c>
+      <c r="D1036" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1037" s="7">
+        <v>8059385032153</v>
+      </c>
+      <c r="B1037" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1037" s="3" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D1037" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1038" s="7">
+        <v>8059385032160</v>
+      </c>
+      <c r="B1038" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1038" s="3" t="s">
+        <v>1032</v>
+      </c>
+      <c r="D1038" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1039" s="7">
+        <v>8059385032177</v>
+      </c>
+      <c r="B1039" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1039" s="3" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D1039" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1040" s="7">
+        <v>8059385032184</v>
+      </c>
+      <c r="B1040" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1040" s="3" t="s">
+        <v>1034</v>
+      </c>
+      <c r="D1040" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1041" s="7">
+        <v>8059385032191</v>
+      </c>
+      <c r="B1041" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1041" s="3" t="s">
+        <v>1035</v>
+      </c>
+      <c r="D1041" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1042" s="7">
+        <v>8059385032207</v>
+      </c>
+      <c r="B1042" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1042" s="3" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D1042" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1043" s="7">
+        <v>8059385032214</v>
+      </c>
+      <c r="B1043" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1043" s="3" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D1043" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1044" s="7">
+        <v>8059385032221</v>
+      </c>
+      <c r="B1044" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1044" s="3" t="s">
+        <v>1038</v>
+      </c>
+      <c r="D1044" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1045" s="7">
+        <v>8059385032238</v>
+      </c>
+      <c r="B1045" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1045" s="3" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D1045" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1046" s="7">
+        <v>8059385032245</v>
+      </c>
+      <c r="B1046" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1046" s="3" t="s">
+        <v>1040</v>
+      </c>
+      <c r="D1046" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1047" s="7">
+        <v>8059385032375</v>
+      </c>
+      <c r="B1047" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1047" s="3" t="s">
+        <v>1041</v>
+      </c>
+      <c r="D1047" s="8">
+        <v>22.971600000000002</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1048" s="7">
+        <v>8059385032382</v>
+      </c>
+      <c r="B1048" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1048" s="3" t="s">
+        <v>1042</v>
+      </c>
+      <c r="D1048" s="8">
+        <v>22.971600000000002</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1049" s="7">
+        <v>8059385032399</v>
+      </c>
+      <c r="B1049" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1049" s="3" t="s">
+        <v>1043</v>
+      </c>
+      <c r="D1049" s="8">
+        <v>22.971600000000002</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1050" s="7">
+        <v>8059385032405</v>
+      </c>
+      <c r="B1050" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1050" s="3" t="s">
+        <v>1044</v>
+      </c>
+      <c r="D1050" s="8">
+        <v>22.971600000000002</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1051" s="7">
+        <v>8059385032412</v>
+      </c>
+      <c r="B1051" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1051" s="3" t="s">
+        <v>1045</v>
+      </c>
+      <c r="D1051" s="8">
+        <v>22.971600000000002</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1052" s="7">
+        <v>8059385032429</v>
+      </c>
+      <c r="B1052" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1052" s="3" t="s">
+        <v>1046</v>
+      </c>
+      <c r="D1052" s="8">
+        <v>22.971600000000002</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1053" s="7">
+        <v>8059385032436</v>
+      </c>
+      <c r="B1053" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1053" s="3" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D1053" s="8">
+        <v>22.971600000000002</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1054" s="7">
+        <v>8059385032443</v>
+      </c>
+      <c r="B1054" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1054" s="3" t="s">
+        <v>1048</v>
+      </c>
+      <c r="D1054" s="8">
+        <v>22.971600000000002</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1055" s="7">
+        <v>8059385032450</v>
+      </c>
+      <c r="B1055" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1055" s="3" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D1055" s="8">
+        <v>22.971600000000002</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1056" s="7">
+        <v>8059385032467</v>
+      </c>
+      <c r="B1056" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1056" s="3" t="s">
+        <v>1050</v>
+      </c>
+      <c r="D1056" s="8">
+        <v>22.971600000000002</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1057" s="7">
+        <v>8059385032474</v>
+      </c>
+      <c r="B1057" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1057" s="3" t="s">
+        <v>1051</v>
+      </c>
+      <c r="D1057" s="8">
+        <v>22.971600000000002</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1058" s="7">
+        <v>8059385032481</v>
+      </c>
+      <c r="B1058" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1058" s="3" t="s">
+        <v>1052</v>
+      </c>
+      <c r="D1058" s="8">
+        <v>22.971600000000002</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1059" s="7">
+        <v>8059385032498</v>
+      </c>
+      <c r="B1059" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1059" s="3" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D1059" s="8">
+        <v>18.651600000000002</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1060" s="7">
+        <v>8059385004839</v>
+      </c>
+      <c r="B1060" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1060" s="3" t="s">
+        <v>1054</v>
+      </c>
+      <c r="D1060" s="8">
+        <v>18.651600000000002</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1061" s="7">
+        <v>8059385004846</v>
+      </c>
+      <c r="B1061" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1061" s="3" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D1061" s="8">
+        <v>18.651600000000002</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1062" s="7">
+        <v>8059385024134</v>
+      </c>
+      <c r="B1062" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1062" s="3" t="s">
+        <v>1056</v>
+      </c>
+      <c r="D1062" s="8">
+        <v>18.651600000000002</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1063" s="7">
+        <v>8059385024141</v>
+      </c>
+      <c r="B1063" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1063" s="3" t="s">
+        <v>1057</v>
+      </c>
+      <c r="D1063" s="8">
+        <v>18.651600000000002</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1064" s="7">
+        <v>8059385024158</v>
+      </c>
+      <c r="B1064" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1064" s="3" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D1064" s="8">
+        <v>18.651600000000002</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1065" s="7">
+        <v>8059385024165</v>
+      </c>
+      <c r="B1065" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1065" s="3" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D1065" s="8">
+        <v>18.651600000000002</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1066" s="7">
+        <v>8059385024172</v>
+      </c>
+      <c r="B1066" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1066" s="3" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D1066" s="8">
+        <v>18.651600000000002</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1067" s="7">
+        <v>8059385024189</v>
+      </c>
+      <c r="B1067" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1067" s="3" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D1067" s="8">
+        <v>18.651600000000002</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1068" s="7">
+        <v>8059385024196</v>
+      </c>
+      <c r="B1068" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1068" s="3" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D1068" s="8">
+        <v>18.651600000000002</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1069" s="7">
+        <v>8059385019307</v>
+      </c>
+      <c r="B1069" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1069" s="3" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D1069" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1070" s="7">
+        <v>8025272914109</v>
+      </c>
+      <c r="B1070" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1070" s="3" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D1070" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1071" s="7">
+        <v>8025272914116</v>
+      </c>
+      <c r="B1071" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1071" s="3" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D1071" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1072" s="7">
+        <v>8059385019338</v>
+      </c>
+      <c r="B1072" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1072" s="3" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D1072" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1073" s="7">
+        <v>8025272914130</v>
+      </c>
+      <c r="B1073" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1073" s="3" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D1073" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1074" s="7">
+        <v>8025272914147</v>
+      </c>
+      <c r="B1074" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1074" s="3" t="s">
+        <v>1068</v>
+      </c>
+      <c r="D1074" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1075" s="7">
+        <v>8059385019369</v>
+      </c>
+      <c r="B1075" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1075" s="3" t="s">
+        <v>1069</v>
+      </c>
+      <c r="D1075" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1076" s="7">
+        <v>8059385019376</v>
+      </c>
+      <c r="B1076" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1076" s="3" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D1076" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1077" s="7">
+        <v>8059385019383</v>
+      </c>
+      <c r="B1077" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1077" s="3" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D1077" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1078" s="7">
+        <v>8059385019390</v>
+      </c>
+      <c r="B1078" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1078" s="3" t="s">
+        <v>1072</v>
+      </c>
+      <c r="D1078" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1079" s="7">
+        <v>8059385019406</v>
+      </c>
+      <c r="B1079" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1079" s="3" t="s">
+        <v>1073</v>
+      </c>
+      <c r="D1079" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1080" s="7">
+        <v>8059385019413</v>
+      </c>
+      <c r="B1080" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1080" s="3" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D1080" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1081" s="7">
+        <v>8059385026916</v>
+      </c>
+      <c r="B1081" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1081" s="3" t="s">
+        <v>1075</v>
+      </c>
+      <c r="D1081" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1082" s="7">
+        <v>8025272982993</v>
+      </c>
+      <c r="B1082" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1082" s="3" t="s">
+        <v>1076</v>
+      </c>
+      <c r="D1082" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1083" s="7">
+        <v>8025272983006</v>
+      </c>
+      <c r="B1083" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1083" s="3" t="s">
+        <v>1077</v>
+      </c>
+      <c r="D1083" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1084" s="7">
+        <v>8025272983013</v>
+      </c>
+      <c r="B1084" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1084" s="3" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D1084" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1085" s="7">
+        <v>8025272983020</v>
+      </c>
+      <c r="B1085" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1085" s="3" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D1085" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1086" s="7">
+        <v>8059385004266</v>
+      </c>
+      <c r="B1086" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1086" s="3" t="s">
+        <v>1080</v>
+      </c>
+      <c r="D1086" s="8">
+        <v>32.864400000000003</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1087" s="7">
+        <v>8059385017426</v>
+      </c>
+      <c r="B1087" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1087" s="3" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D1087" s="8">
+        <v>20.811600000000002</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1088" s="7">
+        <v>8059385014555</v>
+      </c>
+      <c r="B1088" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1088" s="3" t="s">
+        <v>1082</v>
+      </c>
+      <c r="D1088" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1089" s="7">
+        <v>8025272980982</v>
+      </c>
+      <c r="B1089" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1089" s="3" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D1089" s="8">
+        <v>29.570399999999999</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1090" s="7">
+        <v>8059385014418</v>
+      </c>
+      <c r="B1090" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1090" s="3" t="s">
+        <v>1084</v>
+      </c>
+      <c r="D1090" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1091" s="7">
+        <v>8059385014425</v>
+      </c>
+      <c r="B1091" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1091" s="3" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D1091" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1092" s="7">
+        <v>8025272628532</v>
+      </c>
+      <c r="B1092" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1092" s="3" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D1092" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1093" s="7">
+        <v>8025272628556</v>
+      </c>
+      <c r="B1093" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1093" s="3" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D1093" s="8">
+        <v>9.9036000000000008</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1094" s="7">
+        <v>8025272632072</v>
+      </c>
+      <c r="B1094" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1094" s="3" t="s">
+        <v>1088</v>
+      </c>
+      <c r="D1094" s="8">
+        <v>7.7436000000000007</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1095" s="7">
+        <v>8025272632096</v>
+      </c>
+      <c r="B1095" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1095" s="3" t="s">
+        <v>1089</v>
+      </c>
+      <c r="D1095" s="8">
+        <v>7.7436000000000007</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1096" s="7">
+        <v>8025272632126</v>
+      </c>
+      <c r="B1096" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1096" s="3" t="s">
+        <v>1090</v>
+      </c>
+      <c r="D1096" s="8">
+        <v>7.7436000000000007</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1097" s="7">
+        <v>8059385009339</v>
+      </c>
+      <c r="B1097" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1097" s="3" t="s">
+        <v>1091</v>
+      </c>
+      <c r="D1097" s="8">
+        <v>7.7436000000000007</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1098" s="7">
+        <v>8059385038780</v>
+      </c>
+      <c r="B1098" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1098" s="3" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D1098" s="8">
+        <v>7.7436000000000007</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1099" s="7">
+        <v>8025272628525</v>
+      </c>
+      <c r="B1099" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1099" s="3" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D1099" s="8">
+        <v>12.052800000000001</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1100" s="7">
+        <v>8059385009346</v>
+      </c>
+      <c r="B1100" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1100" s="3" t="s">
+        <v>1094</v>
+      </c>
+      <c r="D1100" s="8">
+        <v>7.7436000000000007</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1101" s="7">
+        <v>8059385011318</v>
+      </c>
+      <c r="B1101" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1101" s="3" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D1101" s="8">
+        <v>4.4388000000000005</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1102" s="7">
+        <v>8059385011325</v>
+      </c>
+      <c r="B1102" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1102" s="3" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D1102" s="8">
+        <v>4.4388000000000005</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1103" s="7">
+        <v>8059385011332</v>
+      </c>
+      <c r="B1103" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1103" s="3" t="s">
+        <v>1097</v>
+      </c>
+      <c r="D1103" s="8">
+        <v>4.4388000000000005</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1104" s="7">
+        <v>8025272986045</v>
+      </c>
+      <c r="B1104" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1104" s="3" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D1104" s="8">
+        <v>4.4388000000000005</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1105" s="7">
+        <v>8059385011363</v>
+      </c>
+      <c r="B1105" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1105" s="3" t="s">
+        <v>1099</v>
+      </c>
+      <c r="D1105" s="8">
+        <v>4.4388000000000005</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1106" s="7">
+        <v>8059385011370</v>
+      </c>
+      <c r="B1106" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1106" s="3" t="s">
+        <v>1100</v>
+      </c>
+      <c r="D1106" s="8">
+        <v>4.4388000000000005</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1107" s="7">
+        <v>8025272986083</v>
+      </c>
+      <c r="B1107" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1107" s="3" t="s">
+        <v>1101</v>
+      </c>
+      <c r="D1107" s="8">
+        <v>4.4388000000000005</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1108" s="7">
+        <v>8059385011424</v>
+      </c>
+      <c r="B1108" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1108" s="3" t="s">
+        <v>1102</v>
+      </c>
+      <c r="D1108" s="8">
+        <v>4.4388000000000005</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1109" s="7">
+        <v>8059385011431</v>
+      </c>
+      <c r="B1109" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1109" s="3" t="s">
+        <v>1103</v>
+      </c>
+      <c r="D1109" s="8">
+        <v>4.4388000000000005</v>
+      </c>
+    </row>
+    <row r="1110" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1110" s="7">
+        <v>8025272986144</v>
+      </c>
+      <c r="B1110" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1110" s="3" t="s">
+        <v>1104</v>
+      </c>
+      <c r="D1110" s="8">
+        <v>4.4388000000000005</v>
+      </c>
+    </row>
+    <row r="1111" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1111" s="7">
+        <v>8059385007694</v>
+      </c>
+      <c r="B1111" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1111" s="3" t="s">
+        <v>1105</v>
+      </c>
+      <c r="D1111" s="8">
+        <v>4.4388000000000005</v>
+      </c>
+    </row>
+    <row r="1112" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1112" s="7">
+        <v>8059385008509</v>
+      </c>
+      <c r="B1112" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1112" s="3" t="s">
+        <v>1106</v>
+      </c>
+      <c r="D1112" s="8">
+        <v>4.4388000000000005</v>
+      </c>
+    </row>
+    <row r="1113" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1113" s="7">
+        <v>8059385008516</v>
+      </c>
+      <c r="B1113" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1113" s="3" t="s">
+        <v>1107</v>
+      </c>
+      <c r="D1113" s="8">
+        <v>4.4388000000000005</v>
+      </c>
+    </row>
+    <row r="1114" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1114" s="7">
+        <v>8059385008608</v>
+      </c>
+      <c r="B1114" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1114" s="3" t="s">
+        <v>1108</v>
+      </c>
+      <c r="D1114" s="8">
+        <v>4.4388000000000005</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1115" s="7">
+        <v>8059385008646</v>
+      </c>
+      <c r="B1115" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1115" s="3" t="s">
+        <v>1109</v>
+      </c>
+      <c r="D1115" s="8">
+        <v>4.4388000000000005</v>
+      </c>
+    </row>
+    <row r="1116" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1116" s="7">
+        <v>8059385008660</v>
+      </c>
+      <c r="B1116" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1116" s="3" t="s">
+        <v>1110</v>
+      </c>
+      <c r="D1116" s="8">
+        <v>4.4388000000000005</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1117" s="7">
+        <v>8059385008738</v>
+      </c>
+      <c r="B1117" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1117" s="3" t="s">
+        <v>1111</v>
+      </c>
+      <c r="D1117" s="8">
+        <v>4.4388000000000005</v>
+      </c>
+    </row>
+    <row r="1118" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1118" s="7">
+        <v>8059385008752</v>
+      </c>
+      <c r="B1118" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1118" s="3" t="s">
+        <v>1112</v>
+      </c>
+      <c r="D1118" s="8">
+        <v>4.4388000000000005</v>
+      </c>
+    </row>
+    <row r="1119" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1119" s="7">
+        <v>8059385011349</v>
+      </c>
+      <c r="B1119" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1119" s="3" t="s">
+        <v>1113</v>
+      </c>
+      <c r="D1119" s="8">
+        <v>4.4388000000000005</v>
+      </c>
+    </row>
+    <row r="1120" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1120" s="7">
+        <v>8059385011387</v>
+      </c>
+      <c r="B1120" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1120" s="3" t="s">
+        <v>1114</v>
+      </c>
+      <c r="D1120" s="8">
+        <v>4.4388000000000005</v>
+      </c>
+    </row>
+    <row r="1121" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1121" s="7">
+        <v>8025272986090</v>
+      </c>
+      <c r="B1121" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1121" s="3" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D1121" s="8">
+        <v>4.4388000000000005</v>
+      </c>
+    </row>
+    <row r="1122" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1122" s="7">
+        <v>8059385011417</v>
+      </c>
+      <c r="B1122" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1122" s="3" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D1122" s="8">
+        <v>4.4388000000000005</v>
+      </c>
+    </row>
+    <row r="1123" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1123" s="7">
+        <v>8059385011448</v>
+      </c>
+      <c r="B1123" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1123" s="3" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D1123" s="8">
+        <v>4.4388000000000005</v>
+      </c>
+    </row>
+    <row r="1124" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1124" s="7">
+        <v>8059385011462</v>
+      </c>
+      <c r="B1124" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1124" s="3" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D1124" s="8">
+        <v>4.4388000000000005</v>
+      </c>
+    </row>
+    <row r="1125" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1125" s="7">
+        <v>8059385018027</v>
+      </c>
+      <c r="B1125" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1125" s="3" t="s">
+        <v>1119</v>
+      </c>
+      <c r="D1125" s="8">
+        <v>4.4388000000000005</v>
+      </c>
+    </row>
+    <row r="1126" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1126" s="7">
+        <v>8059385008554</v>
+      </c>
+      <c r="B1126" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1126" s="3" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D1126" s="8">
+        <v>4.4388000000000005</v>
+      </c>
+    </row>
+    <row r="1127" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1127" s="7">
+        <v>8059385018072</v>
+      </c>
+      <c r="B1127" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1127" s="3" t="s">
+        <v>1121</v>
+      </c>
+      <c r="D1127" s="8">
+        <v>4.4388000000000005</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1128" s="7">
+        <v>8059385018119</v>
+      </c>
+      <c r="B1128" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1128" s="3" t="s">
+        <v>1122</v>
+      </c>
+      <c r="D1128" s="8">
+        <v>4.4388000000000005</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1129" s="7">
+        <v>8059385018126</v>
+      </c>
+      <c r="B1129" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1129" s="3" t="s">
+        <v>1123</v>
+      </c>
+      <c r="D1129" s="8">
+        <v>4.4388000000000005</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1130" s="7">
+        <v>8025272628495</v>
+      </c>
+      <c r="B1130" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1130" s="3" t="s">
+        <v>1124</v>
+      </c>
+      <c r="D1130" s="8">
+        <v>9.9036000000000008</v>
+      </c>
+    </row>
+    <row r="1131" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1131" s="7">
+        <v>8025272628570</v>
+      </c>
+      <c r="B1131" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1131" s="3" t="s">
+        <v>1125</v>
+      </c>
+      <c r="D1131" s="8">
+        <v>9.9036000000000008</v>
+      </c>
+    </row>
+    <row r="1132" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1132" s="7">
+        <v>8025272628501</v>
+      </c>
+      <c r="B1132" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1132" s="3" t="s">
+        <v>1126</v>
+      </c>
+      <c r="D1132" s="8">
+        <v>12.052800000000001</v>
+      </c>
+    </row>
+    <row r="1133" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1133" s="7">
+        <v>8059385019017</v>
+      </c>
+      <c r="B1133" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1133" s="3" t="s">
+        <v>1127</v>
+      </c>
+      <c r="D1133" s="8">
+        <v>4.9464000000000006</v>
+      </c>
+    </row>
+    <row r="1134" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1134" s="7">
+        <v>8059385019031</v>
+      </c>
+      <c r="B1134" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1134" s="3" t="s">
+        <v>1128</v>
+      </c>
+      <c r="D1134" s="8">
+        <v>4.9464000000000006</v>
+      </c>
+    </row>
+    <row r="1135" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1135" s="7">
+        <v>8059385019048</v>
+      </c>
+      <c r="B1135" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1135" s="3" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D1135" s="8">
+        <v>4.9464000000000006</v>
+      </c>
+    </row>
+    <row r="1136" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1136" s="7">
+        <v>8025272985680</v>
+      </c>
+      <c r="B1136" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1136" s="3" t="s">
+        <v>1130</v>
+      </c>
+      <c r="D1136" s="8">
+        <v>4.9464000000000006</v>
+      </c>
+    </row>
+    <row r="1137" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1137" s="7">
+        <v>8025272985697</v>
+      </c>
+      <c r="B1137" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1137" s="3" t="s">
+        <v>1131</v>
+      </c>
+      <c r="D1137" s="8">
+        <v>4.9464000000000006</v>
+      </c>
+    </row>
+    <row r="1138" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1138" s="7">
+        <v>8059385019109</v>
+      </c>
+      <c r="B1138" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1138" s="3" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D1138" s="8">
+        <v>4.9464000000000006</v>
+      </c>
+    </row>
+    <row r="1139" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1139" s="7">
+        <v>8025272985758</v>
+      </c>
+      <c r="B1139" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1139" s="3" t="s">
+        <v>1133</v>
+      </c>
+      <c r="D1139" s="8">
+        <v>4.9464000000000006</v>
+      </c>
+    </row>
+    <row r="1140" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1140" s="7">
+        <v>8025272985765</v>
+      </c>
+      <c r="B1140" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1140" s="3" t="s">
+        <v>1134</v>
+      </c>
+      <c r="D1140" s="8">
+        <v>4.9464000000000006</v>
+      </c>
+    </row>
+    <row r="1141" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1141" s="7">
+        <v>8025272985789</v>
+      </c>
+      <c r="B1141" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1141" s="3" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D1141" s="8">
+        <v>4.9464000000000006</v>
+      </c>
+    </row>
+    <row r="1142" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1142" s="7">
+        <v>8059385017501</v>
+      </c>
+      <c r="B1142" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1142" s="3" t="s">
+        <v>1136</v>
+      </c>
+      <c r="D1142" s="8">
+        <v>9.9036000000000008</v>
+      </c>
+    </row>
+    <row r="1143" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1143" s="7">
+        <v>8025272982603</v>
+      </c>
+      <c r="B1143" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1143" s="3" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D1143" s="8">
+        <v>9.9036000000000008</v>
+      </c>
+    </row>
+    <row r="1144" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1144" s="7">
+        <v>8059385017563</v>
+      </c>
+      <c r="B1144" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1144" s="3" t="s">
+        <v>1138</v>
+      </c>
+      <c r="D1144" s="8">
+        <v>9.9036000000000008</v>
+      </c>
+    </row>
+    <row r="1145" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1145" s="7">
+        <v>8025272982658</v>
+      </c>
+      <c r="B1145" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1145" s="3" t="s">
+        <v>1139</v>
+      </c>
+      <c r="D1145" s="8">
+        <v>9.9036000000000008</v>
+      </c>
+    </row>
+    <row r="1146" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1146" s="7">
+        <v>8059385017631</v>
+      </c>
+      <c r="B1146" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1146" s="3" t="s">
+        <v>1140</v>
+      </c>
+      <c r="D1146" s="8">
+        <v>9.9036000000000008</v>
+      </c>
+    </row>
+    <row r="1147" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1147" s="7">
+        <v>8025272982733</v>
+      </c>
+      <c r="B1147" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1147" s="3" t="s">
+        <v>1141</v>
+      </c>
+      <c r="D1147" s="8">
+        <v>9.9036000000000008</v>
+      </c>
+    </row>
+    <row r="1148" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1148" s="7">
+        <v>8025272982764</v>
+      </c>
+      <c r="B1148" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1148" s="3" t="s">
+        <v>1142</v>
+      </c>
+      <c r="D1148" s="8">
+        <v>9.9036000000000008</v>
+      </c>
+    </row>
+    <row r="1149" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1149" s="7">
+        <v>8025272628587</v>
+      </c>
+      <c r="B1149" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1149" s="3" t="s">
+        <v>1143</v>
+      </c>
+      <c r="D1149" s="8">
+        <v>9.9036000000000008</v>
+      </c>
+    </row>
+    <row r="1150" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1150" s="7">
+        <v>8059385026176</v>
+      </c>
+      <c r="B1150" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1150" s="3" t="s">
+        <v>1144</v>
+      </c>
+      <c r="D1150" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="1151" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1151" s="7">
+        <v>8059385026183</v>
+      </c>
+      <c r="B1151" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1151" s="3" t="s">
+        <v>1145</v>
+      </c>
+      <c r="D1151" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="1152" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1152" s="7">
+        <v>8059385026190</v>
+      </c>
+      <c r="B1152" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1152" s="3" t="s">
+        <v>1146</v>
+      </c>
+      <c r="D1152" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="1153" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1153" s="7">
+        <v>8059385026206</v>
+      </c>
+      <c r="B1153" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1153" s="3" t="s">
+        <v>1147</v>
+      </c>
+      <c r="D1153" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="1154" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1154" s="7">
+        <v>8059385026213</v>
+      </c>
+      <c r="B1154" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1154" s="3" t="s">
+        <v>1148</v>
+      </c>
+      <c r="D1154" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="1155" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1155" s="7">
+        <v>8059385026220</v>
+      </c>
+      <c r="B1155" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1155" s="3" t="s">
+        <v>1149</v>
+      </c>
+      <c r="D1155" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="1156" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1156" s="7">
+        <v>8059385026237</v>
+      </c>
+      <c r="B1156" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1156" s="3" t="s">
+        <v>1150</v>
+      </c>
+      <c r="D1156" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="1157" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1157" s="7">
+        <v>8059385026244</v>
+      </c>
+      <c r="B1157" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1157" s="3" t="s">
+        <v>1151</v>
+      </c>
+      <c r="D1157" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="1158" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1158" s="7">
+        <v>8059385026268</v>
+      </c>
+      <c r="B1158" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1158" s="3" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D1158" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="1159" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1159" s="7">
+        <v>8059385026275</v>
+      </c>
+      <c r="B1159" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1159" s="3" t="s">
+        <v>1153</v>
+      </c>
+      <c r="D1159" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="1160" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1160" s="7">
+        <v>8059385026282</v>
+      </c>
+      <c r="B1160" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1160" s="3" t="s">
+        <v>1154</v>
+      </c>
+      <c r="D1160" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="1161" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1161" s="7">
+        <v>8059385026299</v>
+      </c>
+      <c r="B1161" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1161" s="3" t="s">
+        <v>1155</v>
+      </c>
+      <c r="D1161" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="1162" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1162" s="7">
+        <v>8059385026305</v>
+      </c>
+      <c r="B1162" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1162" s="3" t="s">
+        <v>1156</v>
+      </c>
+      <c r="D1162" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="1163" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1163" s="7">
+        <v>8059385026312</v>
+      </c>
+      <c r="B1163" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1163" s="3" t="s">
+        <v>1157</v>
+      </c>
+      <c r="D1163" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="1164" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1164" s="7">
+        <v>8059385026329</v>
+      </c>
+      <c r="B1164" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1164" s="3" t="s">
+        <v>1158</v>
+      </c>
+      <c r="D1164" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="1165" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1165" s="7">
+        <v>8059385026336</v>
+      </c>
+      <c r="B1165" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1165" s="3" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D1165" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="1166" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1166" s="7">
+        <v>8059385026343</v>
+      </c>
+      <c r="B1166" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1166" s="3" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1166" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="1167" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1167" s="7">
+        <v>8059385026350</v>
+      </c>
+      <c r="B1167" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1167" s="3" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D1167" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="1168" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1168" s="7">
+        <v>8059385026367</v>
+      </c>
+      <c r="B1168" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1168" s="3" t="s">
+        <v>1162</v>
+      </c>
+      <c r="D1168" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="1169" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1169" s="7">
+        <v>8059385026374</v>
+      </c>
+      <c r="B1169" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1169" s="3" t="s">
+        <v>1163</v>
+      </c>
+      <c r="D1169" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="1170" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1170" s="7">
+        <v>8059385026398</v>
+      </c>
+      <c r="B1170" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1170" s="3" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D1170" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="1171" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1171" s="7">
+        <v>8059385026404</v>
+      </c>
+      <c r="B1171" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1171" s="3" t="s">
+        <v>1165</v>
+      </c>
+      <c r="D1171" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="1172" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1172" s="7">
+        <v>8059385026411</v>
+      </c>
+      <c r="B1172" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1172" s="3" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D1172" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="1173" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1173" s="7">
+        <v>8059385026428</v>
+      </c>
+      <c r="B1173" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1173" s="3" t="s">
+        <v>1167</v>
+      </c>
+      <c r="D1173" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="1174" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1174" s="7">
+        <v>8059385026435</v>
+      </c>
+      <c r="B1174" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1174" s="3" t="s">
+        <v>1168</v>
+      </c>
+      <c r="D1174" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="1175" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1175" s="7">
+        <v>8059385026442</v>
+      </c>
+      <c r="B1175" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1175" s="3" t="s">
+        <v>1169</v>
+      </c>
+      <c r="D1175" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="1176" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1176" s="7">
+        <v>8059385026459</v>
+      </c>
+      <c r="B1176" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1176" s="3" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D1176" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="1177" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1177" s="7">
+        <v>8059385026466</v>
+      </c>
+      <c r="B1177" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1177" s="3" t="s">
+        <v>1171</v>
+      </c>
+      <c r="D1177" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="1178" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1178" s="7">
+        <v>8059385026473</v>
+      </c>
+      <c r="B1178" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1178" s="3" t="s">
+        <v>1172</v>
+      </c>
+      <c r="D1178" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="1179" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1179" s="7">
+        <v>8059385026497</v>
+      </c>
+      <c r="B1179" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1179" s="3" t="s">
+        <v>1173</v>
+      </c>
+      <c r="D1179" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="1180" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1180" s="7">
+        <v>8059385035918</v>
+      </c>
+      <c r="B1180" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1180" s="3" t="s">
+        <v>1174</v>
+      </c>
+      <c r="D1180" s="8">
+        <v>3.3048000000000002</v>
+      </c>
+    </row>
+    <row r="1181" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1181" s="7">
+        <v>8025272911306</v>
+      </c>
+      <c r="B1181" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1181" s="3" t="s">
+        <v>1175</v>
+      </c>
+      <c r="D1181" s="8">
+        <v>3.3048000000000002</v>
+      </c>
+    </row>
+    <row r="1182" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1182" s="7">
+        <v>8025272911313</v>
+      </c>
+      <c r="B1182" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1182" s="3" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D1182" s="8">
+        <v>3.3048000000000002</v>
+      </c>
+    </row>
+    <row r="1183" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1183" s="7">
+        <v>8025272911320</v>
+      </c>
+      <c r="B1183" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1183" s="3" t="s">
+        <v>1177</v>
+      </c>
+      <c r="D1183" s="8">
+        <v>3.3048000000000002</v>
+      </c>
+    </row>
+    <row r="1184" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1184" s="7">
+        <v>8025272911344</v>
+      </c>
+      <c r="B1184" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1184" s="3" t="s">
+        <v>1178</v>
+      </c>
+      <c r="D1184" s="8">
+        <v>3.3048000000000002</v>
+      </c>
+    </row>
+    <row r="1185" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1185" s="7">
+        <v>8025272911351</v>
+      </c>
+      <c r="B1185" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1185" s="3" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D1185" s="8">
+        <v>3.3048000000000002</v>
+      </c>
+    </row>
+    <row r="1186" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1186" s="7">
+        <v>8025272911382</v>
+      </c>
+      <c r="B1186" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1186" s="3" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D1186" s="8">
+        <v>3.3048000000000002</v>
+      </c>
+    </row>
+    <row r="1187" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1187" s="7">
+        <v>8025272912228</v>
+      </c>
+      <c r="B1187" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1187" s="3" t="s">
+        <v>1181</v>
+      </c>
+      <c r="D1187" s="8">
+        <v>3.3048000000000002</v>
+      </c>
+    </row>
+    <row r="1188" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1188" s="7">
+        <v>8025272912235</v>
+      </c>
+      <c r="B1188" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1188" s="3" t="s">
+        <v>1182</v>
+      </c>
+      <c r="D1188" s="8">
+        <v>3.3048000000000002</v>
+      </c>
+    </row>
+    <row r="1189" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1189" s="7">
+        <v>8025272912242</v>
+      </c>
+      <c r="B1189" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1189" s="3" t="s">
+        <v>1183</v>
+      </c>
+      <c r="D1189" s="8">
+        <v>3.3048000000000002</v>
+      </c>
+    </row>
+    <row r="1190" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1190" s="7">
+        <v>8025272911399</v>
+      </c>
+      <c r="B1190" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1190" s="3" t="s">
+        <v>1184</v>
+      </c>
+      <c r="D1190" s="8">
+        <v>3.3048000000000002</v>
+      </c>
+    </row>
+    <row r="1191" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1191" s="7">
+        <v>8059385036014</v>
+      </c>
+      <c r="B1191" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1191" s="3" t="s">
+        <v>1185</v>
+      </c>
+      <c r="D1191" s="8">
+        <v>3.3048000000000002</v>
+      </c>
+    </row>
+    <row r="1192" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1192" s="7">
+        <v>8059385036021</v>
+      </c>
+      <c r="B1192" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1192" s="3" t="s">
+        <v>1186</v>
+      </c>
+      <c r="D1192" s="8">
+        <v>3.3048000000000002</v>
+      </c>
+    </row>
+    <row r="1193" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1193" s="7">
+        <v>8059385036038</v>
+      </c>
+      <c r="B1193" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1193" s="3" t="s">
+        <v>1187</v>
+      </c>
+      <c r="D1193" s="8">
+        <v>3.3048000000000002</v>
+      </c>
+    </row>
+    <row r="1194" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1194" s="7">
+        <v>8025272911436</v>
+      </c>
+      <c r="B1194" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1194" s="3" t="s">
+        <v>1188</v>
+      </c>
+      <c r="D1194" s="8">
+        <v>3.3048000000000002</v>
+      </c>
+    </row>
+    <row r="1195" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1195" s="7">
+        <v>8025272911443</v>
+      </c>
+      <c r="B1195" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1195" s="3" t="s">
+        <v>1189</v>
+      </c>
+      <c r="D1195" s="8">
+        <v>3.3048000000000002</v>
+      </c>
+    </row>
+    <row r="1196" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1196" s="7">
+        <v>8025272911467</v>
+      </c>
+      <c r="B1196" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1196" s="3" t="s">
+        <v>1190</v>
+      </c>
+      <c r="D1196" s="8">
+        <v>3.3048000000000002</v>
+      </c>
+    </row>
+    <row r="1197" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1197" s="7">
+        <v>8025272911474</v>
+      </c>
+      <c r="B1197" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1197" s="3" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D1197" s="8">
+        <v>3.3048000000000002</v>
+      </c>
+    </row>
+    <row r="1198" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1198" s="7">
+        <v>8025272911504</v>
+      </c>
+      <c r="B1198" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1198" s="3" t="s">
+        <v>1192</v>
+      </c>
+      <c r="D1198" s="8">
+        <v>3.3048000000000002</v>
+      </c>
+    </row>
+    <row r="1199" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1199" s="7">
+        <v>8025272911528</v>
+      </c>
+      <c r="B1199" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1199" s="3" t="s">
+        <v>1193</v>
+      </c>
+      <c r="D1199" s="8">
+        <v>3.3048000000000002</v>
+      </c>
+    </row>
+    <row r="1200" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1200" s="7">
+        <v>8025272911542</v>
+      </c>
+      <c r="B1200" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1200" s="3" t="s">
+        <v>1194</v>
+      </c>
+      <c r="D1200" s="8">
+        <v>3.3048000000000002</v>
+      </c>
+    </row>
+    <row r="1201" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1201" s="7">
+        <v>8025272911559</v>
+      </c>
+      <c r="B1201" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1201" s="3" t="s">
+        <v>1195</v>
+      </c>
+      <c r="D1201" s="8">
+        <v>3.3048000000000002</v>
+      </c>
+    </row>
+    <row r="1202" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1202" s="7">
+        <v>8025272911566</v>
+      </c>
+      <c r="B1202" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1202" s="3" t="s">
+        <v>1196</v>
+      </c>
+      <c r="D1202" s="8">
+        <v>3.3048000000000002</v>
+      </c>
+    </row>
+    <row r="1203" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1203" s="7">
+        <v>8025272911573</v>
+      </c>
+      <c r="B1203" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1203" s="3" t="s">
+        <v>1197</v>
+      </c>
+      <c r="D1203" s="8">
+        <v>3.3048000000000002</v>
+      </c>
+    </row>
+    <row r="1204" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1204" s="7">
+        <v>8025272911610</v>
+      </c>
+      <c r="B1204" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1204" s="3" t="s">
+        <v>1198</v>
+      </c>
+      <c r="D1204" s="8">
+        <v>3.3048000000000002</v>
+      </c>
+    </row>
+    <row r="1205" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1205" s="7">
+        <v>8025272911634</v>
+      </c>
+      <c r="B1205" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1205" s="3" t="s">
+        <v>1199</v>
+      </c>
+      <c r="D1205" s="8">
+        <v>3.3048000000000002</v>
+      </c>
+    </row>
+    <row r="1206" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1206" s="7">
+        <v>8025272911665</v>
+      </c>
+      <c r="B1206" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1206" s="3" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D1206" s="8">
+        <v>3.3048000000000002</v>
+      </c>
+    </row>
+    <row r="1207" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1207" s="7">
+        <v>8025272911672</v>
+      </c>
+      <c r="B1207" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1207" s="3" t="s">
+        <v>1201</v>
+      </c>
+      <c r="D1207" s="8">
+        <v>3.3048000000000002</v>
+      </c>
+    </row>
+    <row r="1208" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1208" s="7">
+        <v>8025272911696</v>
+      </c>
+      <c r="B1208" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1208" s="3" t="s">
+        <v>1202</v>
+      </c>
+      <c r="D1208" s="8">
+        <v>3.3048000000000002</v>
+      </c>
+    </row>
+    <row r="1209" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1209" s="7">
+        <v>8025272911733</v>
+      </c>
+      <c r="B1209" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1209" s="3" t="s">
+        <v>1203</v>
+      </c>
+      <c r="D1209" s="8">
+        <v>3.3048000000000002</v>
+      </c>
+    </row>
+    <row r="1210" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1210" s="7">
+        <v>8025272911757</v>
+      </c>
+      <c r="B1210" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1210" s="3" t="s">
+        <v>1204</v>
+      </c>
+      <c r="D1210" s="8">
+        <v>3.3048000000000002</v>
+      </c>
+    </row>
+    <row r="1211" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1211" s="7">
+        <v>8025272911771</v>
+      </c>
+      <c r="B1211" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1211" s="3" t="s">
+        <v>1205</v>
+      </c>
+      <c r="D1211" s="8">
+        <v>3.3048000000000002</v>
+      </c>
+    </row>
+    <row r="1212" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1212" s="7">
+        <v>8025272911788</v>
+      </c>
+      <c r="B1212" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1212" s="3" t="s">
+        <v>1206</v>
+      </c>
+      <c r="D1212" s="8">
+        <v>3.3048000000000002</v>
+      </c>
+    </row>
+    <row r="1213" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1213" s="7">
+        <v>8025272911795</v>
+      </c>
+      <c r="B1213" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1213" s="3" t="s">
+        <v>1207</v>
+      </c>
+      <c r="D1213" s="8">
+        <v>3.3048000000000002</v>
+      </c>
+    </row>
+    <row r="1214" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1214" s="7">
+        <v>8025272911801</v>
+      </c>
+      <c r="B1214" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1214" s="3" t="s">
+        <v>1208</v>
+      </c>
+      <c r="D1214" s="8">
+        <v>3.3048000000000002</v>
+      </c>
+    </row>
+    <row r="1215" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1215" s="7">
+        <v>8025272911818</v>
+      </c>
+      <c r="B1215" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1215" s="3" t="s">
+        <v>1209</v>
+      </c>
+      <c r="D1215" s="8">
+        <v>3.3048000000000002</v>
+      </c>
+    </row>
+    <row r="1216" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1216" s="7">
+        <v>8025272911825</v>
+      </c>
+      <c r="B1216" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1216" s="3" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D1216" s="8">
+        <v>3.3048000000000002</v>
+      </c>
+    </row>
+    <row r="1217" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1217" s="7">
+        <v>8025272911887</v>
+      </c>
+      <c r="B1217" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1217" s="3" t="s">
+        <v>1211</v>
+      </c>
+      <c r="D1217" s="8">
+        <v>3.3048000000000002</v>
+      </c>
+    </row>
+    <row r="1218" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1218" s="7">
+        <v>8025272911900</v>
+      </c>
+      <c r="B1218" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1218" s="3" t="s">
+        <v>1212</v>
+      </c>
+      <c r="D1218" s="8">
+        <v>3.3048000000000002</v>
+      </c>
+    </row>
+    <row r="1219" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1219" s="7">
+        <v>8025272911917</v>
+      </c>
+      <c r="B1219" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1219" s="3" t="s">
+        <v>1213</v>
+      </c>
+      <c r="D1219" s="8">
+        <v>3.3048000000000002</v>
+      </c>
+    </row>
+    <row r="1220" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1220" s="7">
+        <v>8059385036427</v>
+      </c>
+      <c r="B1220" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1220" s="3" t="s">
+        <v>1214</v>
+      </c>
+      <c r="D1220" s="8">
+        <v>3.3048000000000002</v>
+      </c>
+    </row>
+    <row r="1221" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1221" s="7">
+        <v>8025272911955</v>
+      </c>
+      <c r="B1221" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1221" s="3" t="s">
+        <v>1215</v>
+      </c>
+      <c r="D1221" s="8">
+        <v>3.3048000000000002</v>
+      </c>
+    </row>
+    <row r="1222" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1222" s="7">
+        <v>8025272911993</v>
+      </c>
+      <c r="B1222" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1222" s="3" t="s">
+        <v>1216</v>
+      </c>
+      <c r="D1222" s="8">
+        <v>3.3048000000000002</v>
+      </c>
+    </row>
+    <row r="1223" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1223" s="7">
+        <v>8025272912037</v>
+      </c>
+      <c r="B1223" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1223" s="3" t="s">
+        <v>1217</v>
+      </c>
+      <c r="D1223" s="8">
+        <v>3.3048000000000002</v>
+      </c>
+    </row>
+    <row r="1224" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1224" s="7">
+        <v>8025272912068</v>
+      </c>
+      <c r="B1224" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1224" s="3" t="s">
+        <v>1218</v>
+      </c>
+      <c r="D1224" s="8">
+        <v>3.3048000000000002</v>
+      </c>
+    </row>
+    <row r="1225" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1225" s="7">
+        <v>8025272912082</v>
+      </c>
+      <c r="B1225" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1225" s="3" t="s">
+        <v>1219</v>
+      </c>
+      <c r="D1225" s="8">
+        <v>3.3048000000000002</v>
+      </c>
+    </row>
+    <row r="1226" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1226" s="7">
+        <v>8025272912204</v>
+      </c>
+      <c r="B1226" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1226" s="3" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D1226" s="8">
+        <v>3.3048000000000002</v>
+      </c>
+    </row>
+    <row r="1227" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1227" s="7">
+        <v>8025272912211</v>
+      </c>
+      <c r="B1227" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1227" s="3" t="s">
+        <v>1221</v>
+      </c>
+      <c r="D1227" s="8">
+        <v>3.3048000000000002</v>
+      </c>
+    </row>
+    <row r="1228" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1228" s="7">
+        <v>8025272628518</v>
+      </c>
+      <c r="B1228" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1228" s="3" t="s">
+        <v>1222</v>
+      </c>
+      <c r="D1228" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="1229" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1229" s="7">
+        <v>8025272628563</v>
+      </c>
+      <c r="B1229" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1229" s="3" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D1229" s="8">
+        <v>9.395999999999999</v>
+      </c>
+    </row>
+    <row r="1230" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1230" s="7">
+        <v>8025272628549</v>
+      </c>
+      <c r="B1230" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1230" s="3" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D1230" s="8">
+        <v>9.395999999999999</v>
+      </c>
+    </row>
+    <row r="1231" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1231" s="7">
+        <v>8059385019697</v>
+      </c>
+      <c r="B1231" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1231" s="3" t="s">
+        <v>1225</v>
+      </c>
+      <c r="D1231" s="8">
+        <v>7.7436000000000007</v>
+      </c>
+    </row>
+    <row r="1232" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1232" s="7">
+        <v>8059385019802</v>
+      </c>
+      <c r="B1232" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1232" s="3" t="s">
+        <v>1226</v>
+      </c>
+      <c r="D1232" s="8">
+        <v>7.7436000000000007</v>
+      </c>
+    </row>
+    <row r="1233" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1233" s="7">
+        <v>8059385018140</v>
+      </c>
+      <c r="B1233" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1233" s="3" t="s">
+        <v>1227</v>
+      </c>
+      <c r="D1233" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="1234" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1234" s="7">
+        <v>8059385000572</v>
+      </c>
+      <c r="B1234" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1234" s="3" t="s">
+        <v>1228</v>
+      </c>
+      <c r="D1234" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="1235" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1235" s="7">
+        <v>8059385000589</v>
+      </c>
+      <c r="B1235" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1235" s="3" t="s">
+        <v>1229</v>
+      </c>
+      <c r="D1235" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="1236" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1236" s="7">
+        <v>8059385000596</v>
+      </c>
+      <c r="B1236" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1236" s="3" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D1236" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="1237" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1237" s="7">
+        <v>8025272985314</v>
+      </c>
+      <c r="B1237" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1237" s="3" t="s">
+        <v>1231</v>
+      </c>
+      <c r="D1237" s="8">
+        <v>4.4388000000000005</v>
+      </c>
+    </row>
+    <row r="1238" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1238" s="7">
+        <v>8025272985307</v>
+      </c>
+      <c r="B1238" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1238" s="3" t="s">
+        <v>1232</v>
+      </c>
+      <c r="D1238" s="8">
+        <v>4.4388000000000005</v>
+      </c>
+    </row>
+    <row r="1239" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1239" s="7">
+        <v>8059385042411</v>
+      </c>
+      <c r="B1239" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1239" s="3" t="s">
+        <v>1233</v>
+      </c>
+      <c r="D1239" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="1240" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1240" s="7">
+        <v>8025272985512</v>
+      </c>
+      <c r="B1240" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1240" s="3" t="s">
+        <v>1234</v>
+      </c>
+      <c r="D1240" s="8">
+        <v>4.4388000000000005</v>
+      </c>
+    </row>
+    <row r="1241" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1241" s="7">
+        <v>8059385048147</v>
+      </c>
+      <c r="B1241" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1241" s="3" t="s">
+        <v>1235</v>
+      </c>
+      <c r="D1241" s="8">
+        <v>18.651600000000002</v>
+      </c>
+    </row>
+    <row r="1242" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1242" s="7">
+        <v>8059385048154</v>
+      </c>
+      <c r="B1242" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1242" s="3" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D1242" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="1243" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1243" s="7">
+        <v>8059385048161</v>
+      </c>
+      <c r="B1243" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1243" s="3" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D1243" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="1244" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1244" s="7">
+        <v>8059385048178</v>
+      </c>
+      <c r="B1244" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1244" s="3" t="s">
+        <v>1238</v>
+      </c>
+      <c r="D1244" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="1245" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1245" s="7">
+        <v>8059385048185</v>
+      </c>
+      <c r="B1245" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1245" s="3" t="s">
+        <v>1239</v>
+      </c>
+      <c r="D1245" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="1246" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1246" s="7">
+        <v>8059385048192</v>
+      </c>
+      <c r="B1246" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1246" s="3" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D1246" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="1247" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1247" s="7">
+        <v>8059385048505</v>
+      </c>
+      <c r="B1247" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1247" s="3" t="s">
+        <v>1241</v>
+      </c>
+      <c r="D1247" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="1248" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1248" s="7">
+        <v>8059385048512</v>
+      </c>
+      <c r="B1248" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1248" s="3" t="s">
+        <v>1242</v>
+      </c>
+      <c r="D1248" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="1249" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1249" s="7">
+        <v>8059385048529</v>
+      </c>
+      <c r="B1249" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1249" s="3" t="s">
+        <v>1243</v>
+      </c>
+      <c r="D1249" s="8">
+        <v>24.116399999999999</v>
+      </c>
+    </row>
+    <row r="1250" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1250" s="7">
+        <v>8059385012100</v>
+      </c>
+      <c r="B1250" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1250" s="3" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D1250" s="8">
+        <v>8.2512000000000008</v>
+      </c>
+    </row>
+    <row r="1251" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1251" s="7">
+        <v>8059385037202</v>
+      </c>
+      <c r="B1251" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1251" s="3" t="s">
+        <v>1245</v>
+      </c>
+      <c r="D1251" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="1252" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1252" s="7">
+        <v>8059385037219</v>
+      </c>
+      <c r="B1252" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1252" s="3" t="s">
+        <v>1246</v>
+      </c>
+      <c r="D1252" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="1253" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1253" s="7">
+        <v>8059385010779</v>
+      </c>
+      <c r="B1253" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1253" s="3" t="s">
+        <v>1247</v>
+      </c>
+      <c r="D1253" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="1254" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1254" s="7">
+        <v>8059385034928</v>
+      </c>
+      <c r="B1254" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1254" s="3" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D1254" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="1255" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1255" s="7">
+        <v>8059385040479</v>
+      </c>
+      <c r="B1255" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1255" s="3" t="s">
+        <v>1249</v>
+      </c>
+      <c r="D1255" s="8">
+        <v>32.864400000000003</v>
+      </c>
+    </row>
+    <row r="1256" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1256" s="7">
+        <v>8059385038346</v>
+      </c>
+      <c r="B1256" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1256" s="3" t="s">
+        <v>1250</v>
+      </c>
+      <c r="D1256" s="8">
+        <v>8.7588000000000008</v>
+      </c>
+    </row>
+    <row r="1257" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1257" s="7">
+        <v>8059385044033</v>
+      </c>
+      <c r="B1257" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1257" s="3" t="s">
+        <v>1251</v>
+      </c>
+      <c r="D1257" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="1258" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1258" s="7">
+        <v>8025272913089</v>
+      </c>
+      <c r="B1258" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1258" s="3" t="s">
+        <v>1252</v>
+      </c>
+      <c r="D1258" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="1259" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1259" s="7">
+        <v>8025272913096</v>
+      </c>
+      <c r="B1259" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1259" s="3" t="s">
+        <v>1253</v>
+      </c>
+      <c r="D1259" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="1260" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1260" s="7">
+        <v>8059385044064</v>
+      </c>
+      <c r="B1260" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1260" s="3" t="s">
+        <v>1254</v>
+      </c>
+      <c r="D1260" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="1261" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1261" s="7">
+        <v>8059385044071</v>
+      </c>
+      <c r="B1261" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1261" s="3" t="s">
+        <v>1255</v>
+      </c>
+      <c r="D1261" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="1262" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1262" s="7">
+        <v>8059385044088</v>
+      </c>
+      <c r="B1262" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1262" s="3" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D1262" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="1263" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1263" s="7">
+        <v>8025272985062</v>
+      </c>
+      <c r="B1263" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1263" s="3" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D1263" s="8">
+        <v>31.730399999999999</v>
+      </c>
+    </row>
+    <row r="1264" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1264" s="7">
+        <v>8059385029443</v>
+      </c>
+      <c r="B1264" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1264" s="3" t="s">
+        <v>1258</v>
+      </c>
+      <c r="D1264" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="1265" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1265" s="7">
+        <v>8059385029450</v>
+      </c>
+      <c r="B1265" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1265" s="3" t="s">
+        <v>1259</v>
+      </c>
+      <c r="D1265" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="1266" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1266" s="7">
+        <v>8059385029467</v>
+      </c>
+      <c r="B1266" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1266" s="3" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D1266" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="1267" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1267" s="7">
+        <v>8059385029474</v>
+      </c>
+      <c r="B1267" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1267" s="3" t="s">
+        <v>1261</v>
+      </c>
+      <c r="D1267" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="1268" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1268" s="7">
+        <v>8059385031538</v>
+      </c>
+      <c r="B1268" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1268" s="3" t="s">
+        <v>1262</v>
+      </c>
+      <c r="D1268" s="8">
+        <v>19.666800000000002</v>
+      </c>
+    </row>
+    <row r="1269" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1269" s="7">
+        <v>8059385009209</v>
+      </c>
+      <c r="B1269" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1269" s="3" t="s">
+        <v>1263</v>
+      </c>
+      <c r="D1269" s="8">
+        <v>16.372800000000002</v>
+      </c>
+    </row>
+    <row r="1270" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1270" s="7">
+        <v>8059385009216</v>
+      </c>
+      <c r="B1270" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1270" s="3" t="s">
+        <v>1264</v>
+      </c>
+      <c r="D1270" s="8">
+        <v>16.372800000000002</v>
+      </c>
+    </row>
+    <row r="1271" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1271" s="7">
+        <v>8059385039657</v>
+      </c>
+      <c r="B1271" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1271" s="3" t="s">
+        <v>1265</v>
+      </c>
+      <c r="D1271" s="8">
+        <v>16.372800000000002</v>
+      </c>
+    </row>
+    <row r="1272" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1272" s="7">
+        <v>8059385018010</v>
+      </c>
+      <c r="B1272" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1272" s="3" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D1272" s="8">
+        <v>4.4388000000000005</v>
+      </c>
+    </row>
+    <row r="1273" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1273" s="7">
+        <v>8059385008585</v>
+      </c>
+      <c r="B1273" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1273" s="3" t="s">
+        <v>1267</v>
+      </c>
+      <c r="D1273" s="8">
+        <v>4.4388000000000005</v>
+      </c>
+    </row>
+    <row r="1274" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1274" s="7">
+        <v>8059385018096</v>
+      </c>
+      <c r="B1274" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1274" s="3" t="s">
+        <v>1268</v>
+      </c>
+      <c r="D1274" s="8">
+        <v>4.4388000000000005</v>
+      </c>
+    </row>
+    <row r="1275" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1275" s="7">
+        <v>8059385017129</v>
+      </c>
+      <c r="B1275" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1275" s="3" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D1275" s="8">
+        <v>17.517600000000002</v>
+      </c>
+    </row>
+    <row r="1276" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1276" s="7">
+        <v>8025272988995</v>
+      </c>
+      <c r="B1276" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1276" s="3" t="s">
+        <v>1270</v>
+      </c>
+      <c r="D1276" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="1277" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1277" s="7">
+        <v>8059385045962</v>
+      </c>
+      <c r="B1277" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1277" s="3" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D1277" s="8">
+        <v>7.1064000000000007</v>
+      </c>
+    </row>
+    <row r="1278" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1278" s="7">
+        <v>8025272988315</v>
+      </c>
+      <c r="B1278" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1278" s="3" t="s">
+        <v>1272</v>
+      </c>
+      <c r="D1278" s="8">
+        <v>27.410399999999999</v>
+      </c>
+    </row>
+    <row r="1279" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1279" s="7">
+        <v>8025272988346</v>
+      </c>
+      <c r="B1279" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1279" s="3" t="s">
+        <v>1273</v>
+      </c>
+      <c r="D1279" s="8">
+        <v>25.131600000000002</v>
+      </c>
+    </row>
+    <row r="1280" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1280" s="7">
+        <v>8025272987752</v>
+      </c>
+      <c r="B1280" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1280" s="3" t="s">
+        <v>1274</v>
+      </c>
+      <c r="D1280" s="8">
+        <v>26.265600000000003</v>
+      </c>
+    </row>
+    <row r="1281" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1281" s="7">
+        <v>8025272988339</v>
+      </c>
+      <c r="B1281" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1281" s="3" t="s">
+        <v>1275</v>
+      </c>
+      <c r="D1281" s="8">
+        <v>27.410399999999999</v>
+      </c>
+    </row>
+    <row r="1282" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1282" s="7">
+        <v>8025272988322</v>
+      </c>
+      <c r="B1282" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1282" s="3" t="s">
+        <v>1276</v>
+      </c>
+      <c r="D1282" s="8">
+        <v>26.265600000000003</v>
+      </c>
+    </row>
+    <row r="1283" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1283" s="7">
+        <v>8059385023342</v>
+      </c>
+      <c r="B1283" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1283" s="3" t="s">
+        <v>1277</v>
+      </c>
+      <c r="D1283" s="8">
+        <v>18.651600000000002</v>
+      </c>
+    </row>
+    <row r="1284" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1284" s="7">
+        <v>8059385023328</v>
+      </c>
+      <c r="B1284" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1284" s="3" t="s">
+        <v>1278</v>
+      </c>
+      <c r="D1284" s="8">
+        <v>20.811600000000002</v>
+      </c>
+    </row>
+    <row r="1285" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1285" s="7">
+        <v>8059385045375</v>
+      </c>
+      <c r="B1285" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1285" s="3" t="s">
+        <v>1279</v>
+      </c>
+      <c r="D1285" s="8">
+        <v>26.265600000000003</v>
+      </c>
+    </row>
+    <row r="1286" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1286" s="7">
+        <v>8059385045382</v>
+      </c>
+      <c r="B1286" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1286" s="3" t="s">
+        <v>1280</v>
+      </c>
+      <c r="D1286" s="8">
+        <v>28.425600000000003</v>
+      </c>
+    </row>
+    <row r="1287" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1287" s="7">
+        <v>8025272970280</v>
+      </c>
+      <c r="B1287" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1287" s="3" t="s">
+        <v>1281</v>
+      </c>
+      <c r="D1287" s="8">
+        <v>12.052800000000001</v>
+      </c>
+    </row>
+    <row r="1288" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1288" s="7">
+        <v>8025272970297</v>
+      </c>
+      <c r="B1288" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1288" s="3" t="s">
+        <v>1282</v>
+      </c>
+      <c r="D1288" s="8">
+        <v>12.052800000000001</v>
+      </c>
+    </row>
+    <row r="1289" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1289" s="7">
+        <v>8025272970303</v>
+      </c>
+      <c r="B1289" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1289" s="3" t="s">
+        <v>1283</v>
+      </c>
+      <c r="D1289" s="8">
+        <v>12.052800000000001</v>
+      </c>
+    </row>
+    <row r="1290" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1290" s="7">
+        <v>8025272970310</v>
+      </c>
+      <c r="B1290" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1290" s="3" t="s">
+        <v>1284</v>
+      </c>
+      <c r="D1290" s="8">
+        <v>12.052800000000001</v>
+      </c>
+    </row>
+    <row r="1291" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1291" s="7">
+        <v>8025272970334</v>
+      </c>
+      <c r="B1291" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1291" s="3" t="s">
+        <v>1285</v>
+      </c>
+      <c r="D1291" s="8">
+        <v>12.052800000000001</v>
+      </c>
+    </row>
+    <row r="1292" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1292" s="7">
+        <v>8025272970358</v>
+      </c>
+      <c r="B1292" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1292" s="3" t="s">
+        <v>1286</v>
+      </c>
+      <c r="D1292" s="8">
+        <v>12.052800000000001</v>
+      </c>
+    </row>
+    <row r="1293" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1293" s="7">
+        <v>8025272970365</v>
+      </c>
+      <c r="B1293" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1293" s="3" t="s">
+        <v>1287</v>
+      </c>
+      <c r="D1293" s="8">
+        <v>12.052800000000001</v>
+      </c>
+    </row>
+    <row r="1294" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1294" s="7">
+        <v>8025272970372</v>
+      </c>
+      <c r="B1294" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1294" s="3" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D1294" s="8">
+        <v>12.052800000000001</v>
+      </c>
+    </row>
+    <row r="1295" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1295" s="7">
+        <v>8025272970327</v>
+      </c>
+      <c r="B1295" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1295" s="3" t="s">
+        <v>1289</v>
+      </c>
+      <c r="D1295" s="8">
+        <v>12.052800000000001</v>
+      </c>
+    </row>
+    <row r="1296" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1296" s="7">
+        <v>8025272970341</v>
+      </c>
+      <c r="B1296" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1296" s="3" t="s">
+        <v>1290</v>
+      </c>
+      <c r="D1296" s="8">
+        <v>12.052800000000001</v>
+      </c>
+    </row>
+    <row r="1297" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1297" s="7">
+        <v>8025272625210</v>
+      </c>
+      <c r="B1297" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1297" s="3" t="s">
+        <v>1291</v>
+      </c>
+      <c r="D1297" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="1298" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1298" s="7">
+        <v>8025272641739</v>
+      </c>
+      <c r="B1298" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1298" s="3" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D1298" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="1299" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1299" s="7">
+        <v>8059385001159</v>
+      </c>
+      <c r="B1299" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1299" s="3" t="s">
+        <v>1293</v>
+      </c>
+      <c r="D1299" s="8">
+        <v>6.5988000000000007</v>
+      </c>
+    </row>
+    <row r="1300" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1300" s="7">
+        <v>8059385039619</v>
+      </c>
+      <c r="B1300" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1300" s="3" t="s">
+        <v>1294</v>
+      </c>
+      <c r="D1300" s="8">
+        <v>7.7436000000000007</v>
+      </c>
+    </row>
+    <row r="1301" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1301" s="7">
+        <v>8025272628044</v>
+      </c>
+      <c r="B1301" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1301" s="3" t="s">
+        <v>1295</v>
+      </c>
+      <c r="D1301" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="1302" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1302" s="7">
+        <v>8025272983198</v>
+      </c>
+      <c r="B1302" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1302" s="3" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D1302" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="1303" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1303" s="7">
+        <v>8025272623292</v>
+      </c>
+      <c r="B1303" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1303" s="3" t="s">
+        <v>1297</v>
+      </c>
+      <c r="D1303" s="8">
+        <v>16.372800000000002</v>
+      </c>
+    </row>
+    <row r="1304" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1304" s="7">
+        <v>8059385019437</v>
+      </c>
+      <c r="B1304" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1304" s="3" t="s">
+        <v>1298</v>
+      </c>
+      <c r="D1304" s="8">
+        <v>16.372800000000002</v>
+      </c>
+    </row>
+    <row r="1305" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1305" s="7">
+        <v>8025272623315</v>
+      </c>
+      <c r="B1305" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1305" s="3" t="s">
+        <v>1299</v>
+      </c>
+      <c r="D1305" s="8">
+        <v>16.372800000000002</v>
+      </c>
+    </row>
+    <row r="1306" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1306" s="7">
+        <v>8025272623322</v>
+      </c>
+      <c r="B1306" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1306" s="3" t="s">
+        <v>1300</v>
+      </c>
+      <c r="D1306" s="8">
+        <v>16.372800000000002</v>
+      </c>
+    </row>
+    <row r="1307" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1307" s="7">
+        <v>8025272623339</v>
+      </c>
+      <c r="B1307" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1307" s="3" t="s">
+        <v>1301</v>
+      </c>
+      <c r="D1307" s="8">
+        <v>16.372800000000002</v>
+      </c>
+    </row>
+    <row r="1308" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1308" s="7">
+        <v>8025272623346</v>
+      </c>
+      <c r="B1308" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1308" s="3" t="s">
+        <v>1302</v>
+      </c>
+      <c r="D1308" s="8">
+        <v>16.372800000000002</v>
+      </c>
+    </row>
+    <row r="1309" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1309" s="7">
+        <v>8059385019468</v>
+      </c>
+      <c r="B1309" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1309" s="3" t="s">
+        <v>1303</v>
+      </c>
+      <c r="D1309" s="8">
+        <v>16.372800000000002</v>
+      </c>
+    </row>
+    <row r="1310" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1310" s="7">
+        <v>8025272623384</v>
+      </c>
+      <c r="B1310" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1310" s="3" t="s">
+        <v>1304</v>
+      </c>
+      <c r="D1310" s="8">
+        <v>16.372800000000002</v>
+      </c>
+    </row>
+    <row r="1311" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1311" s="7">
+        <v>8025272623407</v>
+      </c>
+      <c r="B1311" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1311" s="3" t="s">
+        <v>1305</v>
+      </c>
+      <c r="D1311" s="8">
+        <v>16.372800000000002</v>
+      </c>
+    </row>
+    <row r="1312" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1312" s="7">
+        <v>8025272623438</v>
+      </c>
+      <c r="B1312" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1312" s="3" t="s">
+        <v>1306</v>
+      </c>
+      <c r="D1312" s="8">
+        <v>16.372800000000002</v>
+      </c>
+    </row>
+    <row r="1313" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1313" s="7">
+        <v>8025272623483</v>
+      </c>
+      <c r="B1313" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1313" s="3" t="s">
+        <v>1307</v>
+      </c>
+      <c r="D1313" s="8">
+        <v>16.372800000000002</v>
+      </c>
+    </row>
+    <row r="1314" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1314" s="7">
+        <v>8025272623490</v>
+      </c>
+      <c r="B1314" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1314" s="3" t="s">
+        <v>1308</v>
+      </c>
+      <c r="D1314" s="8">
+        <v>16.372800000000002</v>
+      </c>
+    </row>
+    <row r="1315" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1315" s="7">
+        <v>8025272623506</v>
+      </c>
+      <c r="B1315" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1315" s="3" t="s">
+        <v>1309</v>
+      </c>
+      <c r="D1315" s="8">
+        <v>16.372800000000002</v>
+      </c>
+    </row>
+    <row r="1316" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1316" s="7">
+        <v>8025272623513</v>
+      </c>
+      <c r="B1316" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1316" s="3" t="s">
+        <v>1310</v>
+      </c>
+      <c r="D1316" s="8">
+        <v>16.372800000000002</v>
+      </c>
+    </row>
+    <row r="1317" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1317" s="7">
+        <v>8025272976374</v>
+      </c>
+      <c r="B1317" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1317" s="3" t="s">
+        <v>1311</v>
+      </c>
+      <c r="D1317" s="8">
+        <v>16.372800000000002</v>
+      </c>
+    </row>
+    <row r="1318" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1318" s="7">
+        <v>8025272976381</v>
+      </c>
+      <c r="B1318" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1318" s="3" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D1318" s="8">
+        <v>16.372800000000002</v>
+      </c>
+    </row>
+    <row r="1319" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1319" s="7">
+        <v>8025272976398</v>
+      </c>
+      <c r="B1319" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1319" s="3" t="s">
+        <v>1313</v>
+      </c>
+      <c r="D1319" s="8">
+        <v>16.372800000000002</v>
+      </c>
+    </row>
+    <row r="1320" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1320" s="7">
+        <v>8025272640244</v>
+      </c>
+      <c r="B1320" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1320" s="3" t="s">
+        <v>1314</v>
+      </c>
+      <c r="D1320" s="8">
+        <v>12.052800000000001</v>
+      </c>
+    </row>
+    <row r="1321" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1321" s="7">
+        <v>8025272640251</v>
+      </c>
+      <c r="B1321" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1321" s="3" t="s">
+        <v>1315</v>
+      </c>
+      <c r="D1321" s="8">
+        <v>12.052800000000001</v>
+      </c>
+    </row>
+    <row r="1322" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1322" s="7">
+        <v>8025272640275</v>
+      </c>
+      <c r="B1322" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1322" s="3" t="s">
+        <v>1316</v>
+      </c>
+      <c r="D1322" s="8">
+        <v>12.052800000000001</v>
+      </c>
+    </row>
+    <row r="1323" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1323" s="7">
+        <v>8059385033631</v>
+      </c>
+      <c r="B1323" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1323" s="3" t="s">
+        <v>1317</v>
+      </c>
+      <c r="D1323" s="8">
+        <v>12.052800000000001</v>
+      </c>
+    </row>
+    <row r="1324" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1324" s="7">
+        <v>8025272929837</v>
+      </c>
+      <c r="B1324" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1324" s="3" t="s">
+        <v>1318</v>
+      </c>
+      <c r="D1324" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="1325" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1325" s="7">
+        <v>8025272983600</v>
+      </c>
+      <c r="B1325" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1325" s="3" t="s">
+        <v>1319</v>
+      </c>
+      <c r="D1325" s="8">
+        <v>9.9036000000000008</v>
+      </c>
+    </row>
+    <row r="1326" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1326" s="7">
+        <v>8059385011486</v>
+      </c>
+      <c r="B1326" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1326" s="3" t="s">
+        <v>1320</v>
+      </c>
+      <c r="D1326" s="8">
+        <v>7.1064000000000007</v>
+      </c>
+    </row>
+    <row r="1327" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1327" s="7">
+        <v>8059385019291</v>
+      </c>
+      <c r="B1327" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1327" s="3" t="s">
+        <v>1321</v>
+      </c>
+      <c r="D1327" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="1328" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1328" s="7">
+        <v>8059385019505</v>
+      </c>
+      <c r="B1328" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1328" s="3" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D1328" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="1329" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1329" s="7">
+        <v>8025272649186</v>
+      </c>
+      <c r="B1329" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1329" s="3" t="s">
+        <v>1323</v>
+      </c>
+      <c r="D1329" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="1330" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1330" s="7">
+        <v>8059385019529</v>
+      </c>
+      <c r="B1330" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1330" s="3" t="s">
+        <v>1324</v>
+      </c>
+      <c r="D1330" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="1331" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1331" s="7">
+        <v>8025272649209</v>
+      </c>
+      <c r="B1331" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1331" s="3" t="s">
+        <v>1325</v>
+      </c>
+      <c r="D1331" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="1332" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1332" s="7">
+        <v>8025272649216</v>
+      </c>
+      <c r="B1332" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1332" s="3" t="s">
+        <v>1326</v>
+      </c>
+      <c r="D1332" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="1333" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1333" s="7">
+        <v>8059385019550</v>
+      </c>
+      <c r="B1333" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1333" s="3" t="s">
+        <v>1327</v>
+      </c>
+      <c r="D1333" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="1334" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1334" s="7">
+        <v>8059385019567</v>
+      </c>
+      <c r="B1334" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1334" s="3" t="s">
+        <v>1328</v>
+      </c>
+      <c r="D1334" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="1335" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1335" s="7">
+        <v>8025272649247</v>
+      </c>
+      <c r="B1335" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1335" s="3" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D1335" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="1336" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1336" s="7">
+        <v>8025272649254</v>
+      </c>
+      <c r="B1336" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1336" s="3" t="s">
+        <v>1330</v>
+      </c>
+      <c r="D1336" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="1337" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1337" s="7">
+        <v>8025272649261</v>
+      </c>
+      <c r="B1337" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1337" s="3" t="s">
+        <v>1331</v>
+      </c>
+      <c r="D1337" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="1338" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1338" s="7">
+        <v>8059385019604</v>
+      </c>
+      <c r="B1338" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1338" s="3" t="s">
+        <v>1332</v>
+      </c>
+      <c r="D1338" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="1339" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1339" s="7">
+        <v>8059385028750</v>
+      </c>
+      <c r="B1339" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1339" s="3" t="s">
+        <v>1333</v>
+      </c>
+      <c r="D1339" s="8">
+        <v>15.8652</v>
+      </c>
+    </row>
+    <row r="1340" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1340" s="7">
+        <v>8059385041513</v>
+      </c>
+      <c r="B1340" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1340" s="3" t="s">
+        <v>1334</v>
+      </c>
+      <c r="D1340" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="1341" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1341" s="7">
+        <v>8059385041520</v>
+      </c>
+      <c r="B1341" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1341" s="3" t="s">
+        <v>1335</v>
+      </c>
+      <c r="D1341" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="1342" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1342" s="7">
+        <v>8059385041537</v>
+      </c>
+      <c r="B1342" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1342" s="3" t="s">
+        <v>1336</v>
+      </c>
+      <c r="D1342" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="1343" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1343" s="7">
+        <v>8059385041544</v>
+      </c>
+      <c r="B1343" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1343" s="3" t="s">
+        <v>1337</v>
+      </c>
+      <c r="D1343" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="1344" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1344" s="7">
+        <v>8059385041551</v>
+      </c>
+      <c r="B1344" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1344" s="3" t="s">
+        <v>1338</v>
+      </c>
+      <c r="D1344" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="1345" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1345" s="7">
+        <v>8059385041568</v>
+      </c>
+      <c r="B1345" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1345" s="3" t="s">
+        <v>1339</v>
+      </c>
+      <c r="D1345" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="1346" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1346" s="7">
+        <v>8059385041575</v>
+      </c>
+      <c r="B1346" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1346" s="3" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D1346" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="1347" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1347" s="7">
+        <v>8059385041582</v>
+      </c>
+      <c r="B1347" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1347" s="3" t="s">
+        <v>1341</v>
+      </c>
+      <c r="D1347" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="1348" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1348" s="7">
+        <v>8059385041599</v>
+      </c>
+      <c r="B1348" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1348" s="3" t="s">
+        <v>1342</v>
+      </c>
+      <c r="D1348" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="1349" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1349" s="7">
+        <v>8059385041605</v>
+      </c>
+      <c r="B1349" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1349" s="3" t="s">
+        <v>1343</v>
+      </c>
+      <c r="D1349" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="1350" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1350" s="7">
+        <v>8059385041612</v>
+      </c>
+      <c r="B1350" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1350" s="3" t="s">
+        <v>1344</v>
+      </c>
+      <c r="D1350" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="1351" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1351" s="7">
+        <v>8059385041629</v>
+      </c>
+      <c r="B1351" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1351" s="3" t="s">
+        <v>1345</v>
+      </c>
+      <c r="D1351" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="1352" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1352" s="7">
+        <v>8059385041636</v>
+      </c>
+      <c r="B1352" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1352" s="3" t="s">
+        <v>1346</v>
+      </c>
+      <c r="D1352" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="1353" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1353" s="7">
+        <v>8059385041643</v>
+      </c>
+      <c r="B1353" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1353" s="3" t="s">
+        <v>1347</v>
+      </c>
+      <c r="D1353" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="1354" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1354" s="7">
+        <v>8059385041650</v>
+      </c>
+      <c r="B1354" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1354" s="3" t="s">
+        <v>1348</v>
+      </c>
+      <c r="D1354" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="1355" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1355" s="7">
+        <v>8059385041667</v>
+      </c>
+      <c r="B1355" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1355" s="3" t="s">
+        <v>1349</v>
+      </c>
+      <c r="D1355" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="1356" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1356" s="7">
+        <v>8059385041674</v>
+      </c>
+      <c r="B1356" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1356" s="3" t="s">
+        <v>1350</v>
+      </c>
+      <c r="D1356" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="1357" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1357" s="7">
+        <v>8059385041681</v>
+      </c>
+      <c r="B1357" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1357" s="3" t="s">
+        <v>1351</v>
+      </c>
+      <c r="D1357" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="1358" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1358" s="7">
+        <v>8059385041698</v>
+      </c>
+      <c r="B1358" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1358" s="3" t="s">
+        <v>1352</v>
+      </c>
+      <c r="D1358" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="1359" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1359" s="7">
+        <v>8059385041704</v>
+      </c>
+      <c r="B1359" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1359" s="3" t="s">
+        <v>1353</v>
+      </c>
+      <c r="D1359" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="1360" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1360" s="7">
+        <v>8059385041711</v>
+      </c>
+      <c r="B1360" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1360" s="3" t="s">
+        <v>1354</v>
+      </c>
+      <c r="D1360" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="1361" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1361" s="7">
+        <v>8059385041728</v>
+      </c>
+      <c r="B1361" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1361" s="3" t="s">
+        <v>1355</v>
+      </c>
+      <c r="D1361" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="1362" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1362" s="7">
+        <v>8059385041735</v>
+      </c>
+      <c r="B1362" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1362" s="3" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D1362" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="1363" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1363" s="7">
+        <v>8059385041742</v>
+      </c>
+      <c r="B1363" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1363" s="3" t="s">
+        <v>1357</v>
+      </c>
+      <c r="D1363" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="1364" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1364" s="7">
+        <v>8059385041759</v>
+      </c>
+      <c r="B1364" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1364" s="3" t="s">
+        <v>1358</v>
+      </c>
+      <c r="D1364" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="1365" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1365" s="7">
+        <v>8059385041766</v>
+      </c>
+      <c r="B1365" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1365" s="3" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D1365" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="1366" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1366" s="7">
+        <v>8059385041773</v>
+      </c>
+      <c r="B1366" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1366" s="3" t="s">
+        <v>1360</v>
+      </c>
+      <c r="D1366" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="1367" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1367" s="7">
+        <v>8059385041780</v>
+      </c>
+      <c r="B1367" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1367" s="3" t="s">
+        <v>1361</v>
+      </c>
+      <c r="D1367" s="8">
+        <v>21.956399999999999</v>
+      </c>
+    </row>
+    <row r="1368" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1368" s="7">
+        <v>8059385023595</v>
+      </c>
+      <c r="B1368" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1368" s="3" t="s">
+        <v>1362</v>
+      </c>
+      <c r="D1368" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="1369" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1369" s="7">
+        <v>8059385023601</v>
+      </c>
+      <c r="B1369" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1369" s="3" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D1369" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="1370" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1370" s="7">
+        <v>8059385023618</v>
+      </c>
+      <c r="B1370" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1370" s="3" t="s">
+        <v>1364</v>
+      </c>
+      <c r="D1370" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="1371" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1371" s="7">
+        <v>8059385023625</v>
+      </c>
+      <c r="B1371" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1371" s="3" t="s">
+        <v>1365</v>
+      </c>
+      <c r="D1371" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="1372" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1372" s="7">
+        <v>8059385023632</v>
+      </c>
+      <c r="B1372" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1372" s="3" t="s">
+        <v>1366</v>
+      </c>
+      <c r="D1372" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="1373" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1373" s="7">
+        <v>8059385023649</v>
+      </c>
+      <c r="B1373" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1373" s="3" t="s">
+        <v>1367</v>
+      </c>
+      <c r="D1373" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="1374" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1374" s="7">
+        <v>8059385023656</v>
+      </c>
+      <c r="B1374" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1374" s="3" t="s">
+        <v>1368</v>
+      </c>
+      <c r="D1374" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="1375" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1375" s="7">
+        <v>8059385023663</v>
+      </c>
+      <c r="B1375" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1375" s="3" t="s">
+        <v>1369</v>
+      </c>
+      <c r="D1375" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="1376" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1376" s="7">
+        <v>8059385023670</v>
+      </c>
+      <c r="B1376" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1376" s="3" t="s">
+        <v>1370</v>
+      </c>
+      <c r="D1376" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="1377" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1377" s="7">
+        <v>8059385023687</v>
+      </c>
+      <c r="B1377" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1377" s="3" t="s">
+        <v>1371</v>
+      </c>
+      <c r="D1377" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="1378" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1378" s="7">
+        <v>8059385023694</v>
+      </c>
+      <c r="B1378" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1378" s="3" t="s">
+        <v>1372</v>
+      </c>
+      <c r="D1378" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="1379" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1379" s="7">
+        <v>8059385023700</v>
+      </c>
+      <c r="B1379" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1379" s="3" t="s">
+        <v>1373</v>
+      </c>
+      <c r="D1379" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="1380" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1380" s="7">
+        <v>8059385023717</v>
+      </c>
+      <c r="B1380" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1380" s="3" t="s">
+        <v>1374</v>
+      </c>
+      <c r="D1380" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="1381" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1381" s="7">
+        <v>8059385023724</v>
+      </c>
+      <c r="B1381" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1381" s="3" t="s">
+        <v>1375</v>
+      </c>
+      <c r="D1381" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="1382" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1382" s="7">
+        <v>8059385023731</v>
+      </c>
+      <c r="B1382" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1382" s="3" t="s">
+        <v>1376</v>
+      </c>
+      <c r="D1382" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="1383" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1383" s="7">
+        <v>8059385023748</v>
+      </c>
+      <c r="B1383" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1383" s="3" t="s">
+        <v>1377</v>
+      </c>
+      <c r="D1383" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="1384" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1384" s="7">
+        <v>8059385028217</v>
+      </c>
+      <c r="B1384" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1384" s="3" t="s">
+        <v>1378</v>
+      </c>
+      <c r="D1384" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="1385" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1385" s="7">
+        <v>8059385028224</v>
+      </c>
+      <c r="B1385" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1385" s="3" t="s">
+        <v>1379</v>
+      </c>
+      <c r="D1385" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="1386" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1386" s="7">
+        <v>8059385028231</v>
+      </c>
+      <c r="B1386" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1386" s="3" t="s">
+        <v>1380</v>
+      </c>
+      <c r="D1386" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="1387" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1387" s="7">
+        <v>8059385028248</v>
+      </c>
+      <c r="B1387" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1387" s="3" t="s">
+        <v>1381</v>
+      </c>
+      <c r="D1387" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="1388" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1388" s="7">
+        <v>8059385028255</v>
+      </c>
+      <c r="B1388" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1388" s="3" t="s">
+        <v>1382</v>
+      </c>
+      <c r="D1388" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="1389" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1389" s="7">
+        <v>8059385028262</v>
+      </c>
+      <c r="B1389" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1389" s="3" t="s">
+        <v>1383</v>
+      </c>
+      <c r="D1389" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="1390" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1390" s="7">
+        <v>8059385028279</v>
+      </c>
+      <c r="B1390" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1390" s="3" t="s">
+        <v>1384</v>
+      </c>
+      <c r="D1390" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="1391" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1391" s="7">
+        <v>8059385028286</v>
+      </c>
+      <c r="B1391" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1391" s="3" t="s">
+        <v>1385</v>
+      </c>
+      <c r="D1391" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="1392" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1392" s="7">
+        <v>8059385028293</v>
+      </c>
+      <c r="B1392" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1392" s="3" t="s">
+        <v>1386</v>
+      </c>
+      <c r="D1392" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="1393" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1393" s="7">
+        <v>8059385028606</v>
+      </c>
+      <c r="B1393" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1393" s="3" t="s">
+        <v>1387</v>
+      </c>
+      <c r="D1393" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="1394" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1394" s="7">
+        <v>8059385028613</v>
+      </c>
+      <c r="B1394" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1394" s="3" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D1394" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="1395" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1395" s="7">
+        <v>8059385028620</v>
+      </c>
+      <c r="B1395" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1395" s="3" t="s">
+        <v>1389</v>
+      </c>
+      <c r="D1395" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="1396" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1396" s="7">
+        <v>8025272623391</v>
+      </c>
+      <c r="B1396" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1396" s="3" t="s">
+        <v>1390</v>
+      </c>
+      <c r="D1396" s="8">
+        <v>16.372800000000002</v>
+      </c>
+    </row>
+    <row r="1397" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1397" s="7">
+        <v>8059385019703</v>
+      </c>
+      <c r="B1397" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1397" s="3" t="s">
+        <v>1391</v>
+      </c>
+      <c r="D1397" s="8">
+        <v>16.372800000000002</v>
+      </c>
+    </row>
+    <row r="1398" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1398" s="7">
+        <v>8059385019710</v>
+      </c>
+      <c r="B1398" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1398" s="3" t="s">
+        <v>1392</v>
+      </c>
+      <c r="D1398" s="8">
+        <v>16.372800000000002</v>
+      </c>
+    </row>
+    <row r="1399" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1399" s="7">
+        <v>8025272623353</v>
+      </c>
+      <c r="B1399" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1399" s="3" t="s">
+        <v>1393</v>
+      </c>
+      <c r="D1399" s="8">
+        <v>16.372800000000002</v>
+      </c>
+    </row>
+    <row r="1400" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1400" s="7">
+        <v>8025272623377</v>
+      </c>
+      <c r="B1400" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1400" s="3" t="s">
+        <v>1394</v>
+      </c>
+      <c r="D1400" s="8">
+        <v>16.372800000000002</v>
+      </c>
+    </row>
+    <row r="1401" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1401" s="7">
+        <v>8025272623421</v>
+      </c>
+      <c r="B1401" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1401" s="3" t="s">
+        <v>1395</v>
+      </c>
+      <c r="D1401" s="8">
+        <v>16.372800000000002</v>
+      </c>
+    </row>
+    <row r="1402" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1402" s="7">
+        <v>8025272623476</v>
+      </c>
+      <c r="B1402" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1402" s="3" t="s">
+        <v>1396</v>
+      </c>
+      <c r="D1402" s="8">
+        <v>16.372800000000002</v>
+      </c>
+    </row>
+    <row r="1403" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1403" s="7">
+        <v>8059385042398</v>
+      </c>
+      <c r="B1403" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1403" s="3" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D1403" s="8">
+        <v>17.010000000000002</v>
+      </c>
+    </row>
+    <row r="1404" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1404" s="7">
+        <v>8059385043203</v>
+      </c>
+      <c r="B1404" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1404" s="3" t="s">
+        <v>1398</v>
+      </c>
+      <c r="D1404" s="8">
+        <v>17.010000000000002</v>
+      </c>
+    </row>
+    <row r="1405" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1405" s="7">
+        <v>8059385043210</v>
+      </c>
+      <c r="B1405" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1405" s="3" t="s">
+        <v>1399</v>
+      </c>
+      <c r="D1405" s="8">
+        <v>17.010000000000002</v>
+      </c>
+    </row>
+    <row r="1406" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1406" s="7">
+        <v>8025272976077</v>
+      </c>
+      <c r="B1406" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1406" s="3" t="s">
+        <v>1400</v>
+      </c>
+      <c r="D1406" s="8">
+        <v>17.010000000000002</v>
+      </c>
+    </row>
+    <row r="1407" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1407" s="7">
+        <v>8025272976107</v>
+      </c>
+      <c r="B1407" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1407" s="3" t="s">
+        <v>1401</v>
+      </c>
+      <c r="D1407" s="8">
+        <v>17.010000000000002</v>
+      </c>
+    </row>
+    <row r="1408" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1408" s="7">
+        <v>8025272976053</v>
+      </c>
+      <c r="B1408" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1408" s="3" t="s">
+        <v>1402</v>
+      </c>
+      <c r="D1408" s="8">
+        <v>17.010000000000002</v>
+      </c>
+    </row>
+    <row r="1409" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1409" s="7">
+        <v>8059385019611</v>
+      </c>
+      <c r="B1409" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1409" s="3" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D1409" s="8">
+        <v>17.010000000000002</v>
+      </c>
+    </row>
+    <row r="1410" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1410" s="7">
+        <v>8025272976091</v>
+      </c>
+      <c r="B1410" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1410" s="3" t="s">
+        <v>1404</v>
+      </c>
+      <c r="D1410" s="8">
+        <v>17.010000000000002</v>
+      </c>
+    </row>
+    <row r="1411" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1411" s="7">
+        <v>8025272983471</v>
+      </c>
+      <c r="B1411" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1411" s="3" t="s">
+        <v>1405</v>
+      </c>
+      <c r="D1411" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="1412" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1412" s="7">
+        <v>8025272983488</v>
+      </c>
+      <c r="B1412" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1412" s="3" t="s">
+        <v>1406</v>
+      </c>
+      <c r="D1412" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="1413" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1413" s="7">
+        <v>8025272983495</v>
+      </c>
+      <c r="B1413" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1413" s="3" t="s">
+        <v>1407</v>
+      </c>
+      <c r="D1413" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="1414" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1414" s="7">
+        <v>8025272983501</v>
+      </c>
+      <c r="B1414" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1414" s="3" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D1414" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="1415" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1415" s="7">
+        <v>8025272983518</v>
+      </c>
+      <c r="B1415" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1415" s="3" t="s">
+        <v>1409</v>
+      </c>
+      <c r="D1415" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="1416" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1416" s="7">
+        <v>8025272983570</v>
+      </c>
+      <c r="B1416" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1416" s="3" t="s">
+        <v>1410</v>
+      </c>
+      <c r="D1416" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="1417" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1417" s="7">
+        <v>8059385019628</v>
+      </c>
+      <c r="B1417" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1417" s="3" t="s">
+        <v>1411</v>
+      </c>
+      <c r="D1417" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="1418" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1418" s="7">
+        <v>8059385040059</v>
+      </c>
+      <c r="B1418" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1418" s="3" t="s">
+        <v>1412</v>
+      </c>
+      <c r="D1418" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="1419" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1419" s="7">
+        <v>8025272983372</v>
+      </c>
+      <c r="B1419" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1419" s="3" t="s">
+        <v>1413</v>
+      </c>
+      <c r="D1419" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="1420" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1420" s="7">
+        <v>8025272983389</v>
+      </c>
+      <c r="B1420" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1420" s="3" t="s">
+        <v>1414</v>
+      </c>
+      <c r="D1420" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="1421" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1421" s="7">
+        <v>8025272983396</v>
+      </c>
+      <c r="B1421" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1421" s="3" t="s">
+        <v>1415</v>
+      </c>
+      <c r="D1421" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="1422" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1422" s="7">
+        <v>8025272983402</v>
+      </c>
+      <c r="B1422" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1422" s="3" t="s">
+        <v>1416</v>
+      </c>
+      <c r="D1422" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="1423" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1423" s="7">
+        <v>8025272983419</v>
+      </c>
+      <c r="B1423" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1423" s="3" t="s">
+        <v>1417</v>
+      </c>
+      <c r="D1423" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="1424" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1424" s="7">
+        <v>8025272983426</v>
+      </c>
+      <c r="B1424" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1424" s="3" t="s">
+        <v>1418</v>
+      </c>
+      <c r="D1424" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="1425" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1425" s="7">
+        <v>8025272983433</v>
+      </c>
+      <c r="B1425" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1425" s="3" t="s">
+        <v>1419</v>
+      </c>
+      <c r="D1425" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="1426" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1426" s="7">
+        <v>8059385019635</v>
+      </c>
+      <c r="B1426" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1426" s="3" t="s">
+        <v>1420</v>
+      </c>
+      <c r="D1426" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="1427" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1427" s="7">
+        <v>8025272983457</v>
+      </c>
+      <c r="B1427" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1427" s="3" t="s">
+        <v>1421</v>
+      </c>
+      <c r="D1427" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="1428" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1428" s="7">
+        <v>8025272983464</v>
+      </c>
+      <c r="B1428" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1428" s="3" t="s">
+        <v>1422</v>
+      </c>
+      <c r="D1428" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="1429" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1429" s="7">
+        <v>8025272983525</v>
+      </c>
+      <c r="B1429" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1429" s="3" t="s">
+        <v>1423</v>
+      </c>
+      <c r="D1429" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="1430" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1430" s="7">
+        <v>8025272983532</v>
+      </c>
+      <c r="B1430" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1430" s="3" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D1430" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="1431" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1431" s="7">
+        <v>8025272983549</v>
+      </c>
+      <c r="B1431" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1431" s="3" t="s">
+        <v>1425</v>
+      </c>
+      <c r="D1431" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="1432" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1432" s="7">
+        <v>8025272983556</v>
+      </c>
+      <c r="B1432" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1432" s="3" t="s">
+        <v>1426</v>
+      </c>
+      <c r="D1432" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="1433" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1433" s="7">
+        <v>8059385019666</v>
+      </c>
+      <c r="B1433" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1433" s="3" t="s">
+        <v>1427</v>
+      </c>
+      <c r="D1433" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="1434" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1434" s="7">
+        <v>8025272983587</v>
+      </c>
+      <c r="B1434" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1434" s="3" t="s">
+        <v>1428</v>
+      </c>
+      <c r="D1434" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="1435" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1435" s="7">
+        <v>8059385011721</v>
+      </c>
+      <c r="B1435" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1435" s="3" t="s">
+        <v>1429</v>
+      </c>
+      <c r="D1435" s="8">
+        <v>14.212800000000001</v>
+      </c>
+    </row>
+    <row r="1436" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1436" s="7">
+        <v>8059385040486</v>
+      </c>
+      <c r="B1436" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1436" s="3" t="s">
+        <v>1430</v>
+      </c>
+      <c r="D1436" s="8">
+        <v>32.864400000000003</v>
+      </c>
+    </row>
+    <row r="1437" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1437" s="7">
+        <v>8059385034171</v>
+      </c>
+      <c r="B1437" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1437" s="3" t="s">
+        <v>1431</v>
+      </c>
+      <c r="D1437" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="1438" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1438" s="7">
+        <v>8059385034188</v>
+      </c>
+      <c r="B1438" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1438" s="3" t="s">
+        <v>1432</v>
+      </c>
+      <c r="D1438" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="1439" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1439" s="7">
+        <v>8059385034195</v>
+      </c>
+      <c r="B1439" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1439" s="3" t="s">
+        <v>1433</v>
+      </c>
+      <c r="D1439" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="1440" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1440" s="7">
+        <v>8059385013831</v>
+      </c>
+      <c r="B1440" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1440" s="3" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D1440" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="1441" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1441" s="7">
+        <v>8059385034218</v>
+      </c>
+      <c r="B1441" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1441" s="3" t="s">
+        <v>1435</v>
+      </c>
+      <c r="D1441" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="1442" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1442" s="7">
+        <v>8059385034225</v>
+      </c>
+      <c r="B1442" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1442" s="3" t="s">
+        <v>1436</v>
+      </c>
+      <c r="D1442" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="1443" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1443" s="7">
+        <v>8059385034232</v>
+      </c>
+      <c r="B1443" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1443" s="3" t="s">
+        <v>1437</v>
+      </c>
+      <c r="D1443" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="1444" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1444" s="7">
+        <v>8059385034249</v>
+      </c>
+      <c r="B1444" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1444" s="3" t="s">
+        <v>1438</v>
+      </c>
+      <c r="D1444" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="1445" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1445" s="7">
+        <v>8059385034256</v>
+      </c>
+      <c r="B1445" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1445" s="3" t="s">
+        <v>1439</v>
+      </c>
+      <c r="D1445" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="1446" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1446" s="7">
+        <v>8059385034263</v>
+      </c>
+      <c r="B1446" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1446" s="3" t="s">
+        <v>1440</v>
+      </c>
+      <c r="D1446" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="1447" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1447" s="7">
+        <v>8059385034270</v>
+      </c>
+      <c r="B1447" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1447" s="3" t="s">
+        <v>1441</v>
+      </c>
+      <c r="D1447" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="1448" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1448" s="7">
+        <v>8059385034287</v>
+      </c>
+      <c r="B1448" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1448" s="3" t="s">
+        <v>1442</v>
+      </c>
+      <c r="D1448" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="1449" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1449" s="7">
+        <v>8059385034294</v>
+      </c>
+      <c r="B1449" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1449" s="3" t="s">
+        <v>1443</v>
+      </c>
+      <c r="D1449" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="1450" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1450" s="7">
+        <v>8059385013954</v>
+      </c>
+      <c r="B1450" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1450" s="3" t="s">
+        <v>1444</v>
+      </c>
+      <c r="D1450" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="1451" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1451" s="7">
+        <v>8059385034317</v>
+      </c>
+      <c r="B1451" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1451" s="3" t="s">
+        <v>1445</v>
+      </c>
+      <c r="D1451" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="1452" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1452" s="7">
+        <v>8059385034324</v>
+      </c>
+      <c r="B1452" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1452" s="3" t="s">
+        <v>1446</v>
+      </c>
+      <c r="D1452" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="1453" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1453" s="7">
+        <v>8059385034331</v>
+      </c>
+      <c r="B1453" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1453" s="3" t="s">
+        <v>1447</v>
+      </c>
+      <c r="D1453" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="1454" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1454" s="7">
+        <v>8059385034348</v>
+      </c>
+      <c r="B1454" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1454" s="3" t="s">
+        <v>1448</v>
+      </c>
+      <c r="D1454" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="1455" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1455" s="7">
+        <v>8059385034355</v>
+      </c>
+      <c r="B1455" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1455" s="3" t="s">
+        <v>1449</v>
+      </c>
+      <c r="D1455" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="1456" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1456" s="7">
+        <v>8059385034362</v>
+      </c>
+      <c r="B1456" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1456" s="3" t="s">
+        <v>1450</v>
+      </c>
+      <c r="D1456" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="1457" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1457" s="7">
+        <v>8059385034379</v>
+      </c>
+      <c r="B1457" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1457" s="3" t="s">
+        <v>1451</v>
+      </c>
+      <c r="D1457" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="1458" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1458" s="7">
+        <v>8059385034386</v>
+      </c>
+      <c r="B1458" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1458" s="3" t="s">
+        <v>1452</v>
+      </c>
+      <c r="D1458" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="1459" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1459" s="7">
+        <v>8059385034393</v>
+      </c>
+      <c r="B1459" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1459" s="3" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D1459" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="1460" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1460" s="7">
+        <v>8059385034409</v>
+      </c>
+      <c r="B1460" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1460" s="3" t="s">
+        <v>1454</v>
+      </c>
+      <c r="D1460" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="1461" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1461" s="7">
+        <v>8059385034416</v>
+      </c>
+      <c r="B1461" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1461" s="3" t="s">
+        <v>1455</v>
+      </c>
+      <c r="D1461" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="1462" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1462" s="7">
+        <v>8059385034423</v>
+      </c>
+      <c r="B1462" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1462" s="3" t="s">
+        <v>1456</v>
+      </c>
+      <c r="D1462" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="1463" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1463" s="7">
+        <v>8059385034430</v>
+      </c>
+      <c r="B1463" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1463" s="3" t="s">
+        <v>1457</v>
+      </c>
+      <c r="D1463" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="1464" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1464" s="7">
+        <v>8059385034447</v>
+      </c>
+      <c r="B1464" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1464" s="3" t="s">
+        <v>1458</v>
+      </c>
+      <c r="D1464" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="1465" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1465" s="7">
+        <v>8059385014838</v>
+      </c>
+      <c r="B1465" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1465" s="3" t="s">
+        <v>1459</v>
+      </c>
+      <c r="D1465" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="1466" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1466" s="7">
+        <v>8059385014845</v>
+      </c>
+      <c r="B1466" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1466" s="3" t="s">
+        <v>1460</v>
+      </c>
+      <c r="D1466" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="1467" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1467" s="7">
+        <v>8059385014876</v>
+      </c>
+      <c r="B1467" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1467" s="3" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D1467" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="1468" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1468" s="7">
+        <v>8059385014883</v>
+      </c>
+      <c r="B1468" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1468" s="3" t="s">
+        <v>1462</v>
+      </c>
+      <c r="D1468" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="1469" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1469" s="7">
+        <v>8059385014890</v>
+      </c>
+      <c r="B1469" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1469" s="3" t="s">
+        <v>1463</v>
+      </c>
+      <c r="D1469" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="1470" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1470" s="7">
+        <v>8059385014906</v>
+      </c>
+      <c r="B1470" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1470" s="3" t="s">
+        <v>1464</v>
+      </c>
+      <c r="D1470" s="8">
+        <v>15.357600000000001</v>
+      </c>
+    </row>
+    <row r="1471" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1471" s="7">
+        <v>8025272926188</v>
+      </c>
+      <c r="B1471" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1471" s="3" t="s">
+        <v>1465</v>
+      </c>
+      <c r="D1471" s="8">
+        <v>10.918800000000001</v>
+      </c>
+    </row>
+    <row r="1472" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1472" s="7">
+        <v>8025272983594</v>
+      </c>
+      <c r="B1472" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1472" s="3" t="s">
+        <v>1466</v>
+      </c>
+      <c r="D1472" s="8">
+        <v>12.052800000000001</v>
+      </c>
+    </row>
+    <row r="1473" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1473" s="7">
+        <v>8059385012827</v>
+      </c>
+      <c r="B1473" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1473" s="3" t="s">
+        <v>1467</v>
+      </c>
+      <c r="D1473" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="1474" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1474" s="7">
+        <v>8059385012841</v>
+      </c>
+      <c r="B1474" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1474" s="3" t="s">
+        <v>1468</v>
+      </c>
+      <c r="D1474" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="1475" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1475" s="7">
+        <v>8059385012858</v>
+      </c>
+      <c r="B1475" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1475" s="3" t="s">
+        <v>1469</v>
+      </c>
+      <c r="D1475" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="1476" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1476" s="7">
+        <v>8059385012865</v>
+      </c>
+      <c r="B1476" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1476" s="3" t="s">
+        <v>1470</v>
+      </c>
+      <c r="D1476" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="1477" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1477" s="7">
+        <v>8059385012872</v>
+      </c>
+      <c r="B1477" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1477" s="3" t="s">
+        <v>1471</v>
+      </c>
+      <c r="D1477" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="1478" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1478" s="7">
+        <v>8059385012889</v>
+      </c>
+      <c r="B1478" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1478" s="3" t="s">
+        <v>1472</v>
+      </c>
+      <c r="D1478" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="1479" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1479" s="7">
+        <v>8059385012896</v>
+      </c>
+      <c r="B1479" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1479" s="3" t="s">
+        <v>1473</v>
+      </c>
+      <c r="D1479" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="1480" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1480" s="7">
+        <v>8059385012902</v>
+      </c>
+      <c r="B1480" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1480" s="3" t="s">
+        <v>1474</v>
+      </c>
+      <c r="D1480" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="1481" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1481" s="7">
+        <v>8059385012919</v>
+      </c>
+      <c r="B1481" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1481" s="3" t="s">
+        <v>1475</v>
+      </c>
+      <c r="D1481" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="1482" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1482" s="7">
+        <v>8059385012926</v>
+      </c>
+      <c r="B1482" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1482" s="3" t="s">
+        <v>1476</v>
+      </c>
+      <c r="D1482" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="1483" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1483" s="7">
+        <v>8059385012933</v>
+      </c>
+      <c r="B1483" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1483" s="3" t="s">
+        <v>1477</v>
+      </c>
+      <c r="D1483" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="1484" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1484" s="7">
+        <v>8059385012940</v>
+      </c>
+      <c r="B1484" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1484" s="3" t="s">
+        <v>1478</v>
+      </c>
+      <c r="D1484" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="1485" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1485" s="7">
+        <v>8059385012957</v>
+      </c>
+      <c r="B1485" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1485" s="3" t="s">
+        <v>1479</v>
+      </c>
+      <c r="D1485" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="1486" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1486" s="7">
+        <v>8059385012971</v>
+      </c>
+      <c r="B1486" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1486" s="3" t="s">
+        <v>1480</v>
+      </c>
+      <c r="D1486" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="1487" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1487" s="7">
+        <v>8059385012988</v>
+      </c>
+      <c r="B1487" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1487" s="3" t="s">
+        <v>1481</v>
+      </c>
+      <c r="D1487" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="1488" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1488" s="7">
+        <v>8059385012995</v>
+      </c>
+      <c r="B1488" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1488" s="3" t="s">
+        <v>1482</v>
+      </c>
+      <c r="D1488" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="1489" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1489" s="7">
+        <v>8059385013008</v>
+      </c>
+      <c r="B1489" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1489" s="3" t="s">
+        <v>1483</v>
+      </c>
+      <c r="D1489" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="1490" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1490" s="7">
+        <v>8059385012810</v>
+      </c>
+      <c r="B1490" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1490" s="3" t="s">
+        <v>1484</v>
+      </c>
+      <c r="D1490" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="1491" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1491" s="7">
+        <v>8059385012834</v>
+      </c>
+      <c r="B1491" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1491" s="3" t="s">
+        <v>1485</v>
+      </c>
+      <c r="D1491" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="1492" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1492" s="7">
+        <v>8059385014531</v>
+      </c>
+      <c r="B1492" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1492" s="3" t="s">
+        <v>1486</v>
+      </c>
+      <c r="D1492" s="8">
+        <v>13.197600000000001</v>
+      </c>
+    </row>
+    <row r="1493" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1493" s="7">
+        <v>8059385031613</v>
+      </c>
+      <c r="B1493" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1493" s="3" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D1493" s="8">
+        <v>7.1064000000000007</v>
+      </c>
+    </row>
+    <row r="1494" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1494" s="7">
+        <v>8025272983211</v>
+      </c>
+      <c r="B1494" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1494" s="3" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D1494" s="8">
+        <v>12.052800000000001</v>
+      </c>
+    </row>
+    <row r="1495" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1495" s="7">
+        <v>8059385042435</v>
+      </c>
+      <c r="B1495" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1495" s="3" t="s">
+        <v>1489</v>
+      </c>
+      <c r="D1495" s="8">
+        <v>25.131600000000002</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="3">
-[...3 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Skintech</vt:lpstr>
+      <vt:lpstr>Kiko Milano</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Kelter</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <dc:language>en-US</dc:language>
 </cp:coreProperties>
 </file>