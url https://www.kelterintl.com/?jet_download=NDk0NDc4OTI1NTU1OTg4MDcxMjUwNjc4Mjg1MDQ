--- v0 (2026-07-21)
+++ v1 (2026-10-21)
@@ -1,953 +1,1265 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Kelter International Pte Ltd\Derrick Ng - Viimart\Operation\Wholesale Price\New Lists\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="-105" windowWidth="19425" windowHeight="11505"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="9435"/>
   </bookViews>
   <sheets>
-    <sheet name="Yonka" sheetId="1" r:id="rId1"/>
+    <sheet name="Lierac" sheetId="1" r:id="rId1"/>
   </sheets>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Lierac!$B$7:$D$674</definedName>
+  </definedNames>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="471" uniqueCount="199">
-[...571 lines deleted...]
-    <t>Yon-Ka Scrub</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="200" uniqueCount="114">
+  <si>
+    <t>Lierac Homme</t>
+  </si>
+  <si>
+    <t>LH MOUSSE DA BARBA 150 ML</t>
+  </si>
+  <si>
+    <t>LH BALSAMO DOPO BARBA 75 ML</t>
+  </si>
+  <si>
+    <t>LH GEL IDRATANTE ENERGIZZ 50ML</t>
+  </si>
+  <si>
+    <t>LH FLUIDO ANTI ETA GLOB 50 ML</t>
+  </si>
+  <si>
+    <t>LH GEL DOCCIA 4IN1 200ML</t>
+  </si>
+  <si>
+    <t>LH DEO HOMME 50ML</t>
+  </si>
+  <si>
+    <t>Lift Integral</t>
+  </si>
+  <si>
+    <t>LIFT INTEGRAL SIERO 30ML</t>
+  </si>
+  <si>
+    <t>LIFT INTEGRAL CREMA GIOR 50ML</t>
+  </si>
+  <si>
+    <t>RICARICA LIFT INT CR GIOR 50ML</t>
+  </si>
+  <si>
+    <t>RICARICA LIFT INT CR NOTTE ML</t>
+  </si>
+  <si>
+    <t>LIFT INTEGRAL CREMA NOTTE 50ML</t>
+  </si>
+  <si>
+    <t>LIFT CURA DEGLI OCCHI 15mL</t>
+  </si>
+  <si>
+    <t>Démaquillant Lierac</t>
+  </si>
+  <si>
+    <t>ACQUA MICELLARE 200ML</t>
+  </si>
+  <si>
+    <t>LATTE STRUCCANTE 200ML</t>
+  </si>
+  <si>
+    <t>MOUSSE DETERGENTE 150ML</t>
+  </si>
+  <si>
+    <t>LOZIONE IDRATANTE 200ML</t>
+  </si>
+  <si>
+    <t>MASCHERA ESFOLIANTE 75ML</t>
+  </si>
+  <si>
+    <t>Arkeskin</t>
+  </si>
+  <si>
+    <t>ARKE CREMA GIORNO 50ML</t>
+  </si>
+  <si>
+    <t>ARKE CREMA NOTTE 50ML</t>
+  </si>
+  <si>
+    <t>REFILL ARKE CREMA GIORNO 50ML</t>
+  </si>
+  <si>
+    <t>RICARICA ARKE NOTTE 50ML</t>
+  </si>
+  <si>
+    <t>ARKE LATTE CORPO  400mL</t>
+  </si>
+  <si>
+    <t>Premium</t>
+  </si>
+  <si>
+    <t>PREMIUM CR VOLUPTUEUSE 50ML</t>
+  </si>
+  <si>
+    <t>PREMIUM CR SETOSA 50ML</t>
+  </si>
+  <si>
+    <t>PREMIUM CREMA OCCHI 20ML</t>
+  </si>
+  <si>
+    <t>PREMIUM CR RICCA REFILL 50ML</t>
+  </si>
+  <si>
+    <t>PREMIUM CR SETOSA REFILL 50ML</t>
+  </si>
+  <si>
+    <t>STRUCCANTE OCCHI 100ML</t>
+  </si>
+  <si>
+    <t>Solutions</t>
+  </si>
+  <si>
+    <t>GEL CORREZIONE BORSE 15ML</t>
+  </si>
+  <si>
+    <t>FLUIDO OCCHIAIE 15ML</t>
+  </si>
+  <si>
+    <t>CREMA CORREZIONE RUGHE 15 ML</t>
+  </si>
+  <si>
+    <t>Corps Lierac</t>
+  </si>
+  <si>
+    <t>B NUTRI LATTE CORPO 400ML</t>
+  </si>
+  <si>
+    <t>B NUTRI ESFOLIANTE CORPO 200ML</t>
+  </si>
+  <si>
+    <t>BODY NUTRI SOS 30ML</t>
+  </si>
+  <si>
+    <t>B SCULPT CRIOATTIVO 150ML</t>
+  </si>
+  <si>
+    <t>B SCULPT CREMA 200ML</t>
+  </si>
+  <si>
+    <t>B SCULPT GEL SENO 75ML</t>
+  </si>
+  <si>
+    <t>PHYTOLASTIL SOLUTE 100ML</t>
+  </si>
+  <si>
+    <t>PHYTOLASTIL OLIO 100ML</t>
+  </si>
+  <si>
+    <t>PHYTOLASTIL GEL 400ML</t>
+  </si>
+  <si>
+    <t>PROTO ANTI-MACCHIE STICK</t>
+  </si>
+  <si>
+    <t>PROTO ANTI-MACCHIE SIERO 30ML</t>
+  </si>
+  <si>
+    <t>SOLU ANTI-IMPERF LOCAL 15ML</t>
+  </si>
+  <si>
+    <t>PROTO ANTI-IMPER PEELING 100ML</t>
+  </si>
+  <si>
+    <t>LIFT GEL CREMA COLLO 50ML</t>
+  </si>
+  <si>
+    <t>Protocoles</t>
+  </si>
+  <si>
+    <t>PROTO LUMINOSITÃ€ PEELING 75ML</t>
+  </si>
+  <si>
+    <t>PROTO LUMINOSITÃ€ VIT C 30ML</t>
+  </si>
+  <si>
+    <t>LIFT GEL CR GIORNO 50ML</t>
+  </si>
+  <si>
+    <t>RECH LIFT GEL CR GIORNO 50ML</t>
+  </si>
+  <si>
+    <t>PREMIUM SIERO ASSOLUTO 30ML</t>
+  </si>
+  <si>
+    <t>PREMIUM MASCHERA 50ML</t>
+  </si>
+  <si>
+    <t>PROTO ANTI-ROSS MASCHERA 75ML</t>
+  </si>
+  <si>
+    <t>PROTO ANTI-ROSS SIERO 30ML</t>
+  </si>
+  <si>
+    <t>PROTO ANTIRUGHE 15ML</t>
+  </si>
+  <si>
+    <t>PROTO ANTIRUGHE 30ML</t>
+  </si>
+  <si>
+    <t>Sunissime</t>
+  </si>
+  <si>
+    <t>SUN OLIO SUBLIM 100ML</t>
+  </si>
+  <si>
+    <t>SUNISSIME STICK SPF50+ 15GR</t>
+  </si>
+  <si>
+    <t>SUN VISO SPF30 40ML</t>
+  </si>
+  <si>
+    <t>SUN VISO SPF50+ 40ML</t>
+  </si>
+  <si>
+    <t>SUN FLUIDE TEINTE SPF30 40ML</t>
+  </si>
+  <si>
+    <t>SUN FLUIDE TEINTE SPF50+ 40ML</t>
+  </si>
+  <si>
+    <t>SUN CORPO SPF50 150ML</t>
+  </si>
+  <si>
+    <t>SUN CORPO SPF30 150ML</t>
+  </si>
+  <si>
+    <t>SUN OLIO SPF30 150ML</t>
+  </si>
+  <si>
+    <t>SUN HUILE SPF50 150ML</t>
+  </si>
+  <si>
+    <t>SUN GELDOPODOLE VISOCORPO200ML</t>
+  </si>
+  <si>
+    <t>DOPOSOLE CORPO 200ML</t>
+  </si>
+  <si>
+    <t>SUNISSIME ATB VISAGE 30ML</t>
+  </si>
+  <si>
+    <t>SUNISSIME ATB CORPS 150ML</t>
+  </si>
+  <si>
+    <t>SUN DUO CAPSULE 60CAPS</t>
+  </si>
+  <si>
+    <t>SET HUILE SPF30+GELEE AS 26</t>
+  </si>
+  <si>
+    <t>SET PROTOCOLLO ANTI-MACCHIE</t>
+  </si>
+  <si>
+    <t>Glow</t>
+  </si>
+  <si>
+    <t>GLOW FRESH SIERO 30ML</t>
+  </si>
+  <si>
+    <t>GLOW FRESH CREMA 50ML</t>
+  </si>
+  <si>
+    <t>GLOW FRESH GEL CREMA 50ML</t>
+  </si>
+  <si>
+    <t>GLOW FRESH MASCHERA 75ML</t>
+  </si>
+  <si>
+    <t>GLOW FRESH LIP GLOSS 10ML</t>
+  </si>
+  <si>
+    <t>RIC GLOW FRESH CREMA 50ML</t>
+  </si>
+  <si>
+    <t>RIC GLOW FRESH GEL-CREMA 50ML</t>
+  </si>
+  <si>
+    <t>SET LC HOM FDP FLUIDO A+DEO 26</t>
+  </si>
+  <si>
+    <t>SET LC HOM FDP GEL IDRA+GD 26</t>
+  </si>
+  <si>
+    <t>ACQUA MICELLARE 400ML</t>
+  </si>
+  <si>
+    <t>DEMAQ OLIO 150ML</t>
+  </si>
+  <si>
+    <t>COFANETTO LIFT CREMA 26</t>
+  </si>
+  <si>
+    <t>COFANETTO LIFT GEL-CREMA 26</t>
+  </si>
+  <si>
+    <t>SET NOEL PREMIUM CREME VOL 26</t>
+  </si>
+  <si>
+    <t>SET NOEL PREMIUM CREME SOY 26</t>
+  </si>
+  <si>
+    <t>SET NOEL PREMIUM SERUM 26</t>
+  </si>
+  <si>
+    <t>SET NOEL LIFT CREME JOUR 26</t>
+  </si>
+  <si>
+    <t>SET NOEL LIFT GELCREME JOUR 26</t>
+  </si>
+  <si>
+    <t>SET NOEL LIFT SERUM 26</t>
+  </si>
+  <si>
+    <t>SET NOEL GLOW CREME 26</t>
+  </si>
+  <si>
+    <t>SET NOEL GLOW SERUM 26</t>
+  </si>
+  <si>
+    <t>SET NOEL GLOW LIP GLOSS 26</t>
+  </si>
+  <si>
+    <t>TROUSSE NOEL HOM FLUIDE AA 26</t>
+  </si>
+  <si>
+    <t>TROUSSE NOEL HOM GEL HYDRA 26</t>
+  </si>
+  <si>
+    <t>Lierac</t>
+  </si>
+  <si>
+    <t>Exw Europe</t>
+  </si>
+  <si>
+    <t>Lead Time: 4-6 weeks</t>
+  </si>
+  <si>
+    <t>Moq Eur20,000</t>
   </si>
   <si>
     <t>Ean</t>
   </si>
   <si>
+    <t>Line</t>
+  </si>
+  <si>
     <t>Description</t>
   </si>
   <si>
-    <t>Vol</t>
-[...4 lines deleted...]
-  <si>
     <t>Cost (eur)</t>
-  </si>
-[...7 lines deleted...]
-    <t>Moq Eur30,000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="1">
-    <numFmt numFmtId="164" formatCode="[$€-2]\ #,##0.00"/>
+  <numFmts count="4">
+    <numFmt numFmtId="164" formatCode="_-&quot;€&quot;* #,##0.00_-;\-&quot;€&quot;* #,##0.00_-;_-&quot;€&quot;* \-??_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="_-[$€]\ * #,##0.00_-;\-[$€]\ * #,##0.00_-;_-[$€]\ * &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="166" formatCode="0_);[Red]\(0\)"/>
+    <numFmt numFmtId="167" formatCode="[$€-2]\ #,##0.00;\-[$€-2]\ #,##0.00"/>
   </numFmts>
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="7">
     <font>
       <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
+      <sz val="12"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
       <sz val="9"/>
-      <color theme="1" tint="0.249977111117893"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
-      <color rgb="FFFFFFFF"/>
-[...6 lines deleted...]
-      <color theme="1" tint="0.249977111117893"/>
+      <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF343E77"/>
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="-0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color theme="0"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right/>
-      <top style="double">
-        <color indexed="64"/>
+      <top style="thin">
+        <color theme="0"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+  <cellStyleXfs count="7">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+  <cellXfs count="18">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="5" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="5" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="7">
+    <cellStyle name="Currency" xfId="1" builtinId="4"/>
+    <cellStyle name="Euro 3 2" xfId="5"/>
+    <cellStyle name="Excel Built-in Normal" xfId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal 2" xfId="6"/>
+    <cellStyle name="Normale 2" xfId="2"/>
+    <cellStyle name="Normale_lanci Oscar de la Renta 2" xfId="3"/>
   </cellStyles>
-  <dxfs count="1">
+  <dxfs count="17">
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79995117038483843"/>
+          <bgColor theme="4" tint="0.79995117038483843"/>
+        </patternFill>
+      </fill>
+      <border>
+        <bottom style="thin">
+          <color theme="4" tint="0.39994506668294322"/>
+        </bottom>
+      </border>
+    </dxf>
     <dxf>
       <font>
-        <color rgb="FF9C0006"/>
+        <b/>
       </font>
       <fill>
-        <patternFill>
-          <bgColor rgb="FFFFC7CE"/>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79995117038483843"/>
+          <bgColor theme="4" tint="0.79995117038483843"/>
+        </patternFill>
+      </fill>
+      <border>
+        <bottom style="thin">
+          <color theme="4" tint="0.39994506668294322"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+      <border>
+        <bottom style="thin">
+          <color theme="4" tint="0.39994506668294322"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <color theme="1"/>
+      </font>
+      <border>
+        <top style="thin">
+          <color theme="4"/>
+        </top>
+        <bottom style="thin">
+          <color theme="4"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79995117038483843"/>
+          <bgColor theme="4" tint="0.79995117038483843"/>
         </patternFill>
       </fill>
     </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79995117038483843"/>
+          <bgColor theme="4" tint="0.79995117038483843"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <color theme="1"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79995117038483843"/>
+          <bgColor theme="4" tint="0.79995117038483843"/>
+        </patternFill>
+      </fill>
+      <border>
+        <top style="thin">
+          <color theme="4" tint="0.39994506668294322"/>
+        </top>
+        <bottom style="thin">
+          <color theme="4" tint="0.39994506668294322"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <color theme="1"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79995117038483843"/>
+          <bgColor theme="4" tint="0.79995117038483843"/>
+        </patternFill>
+      </fill>
+      <border>
+        <bottom style="thin">
+          <color theme="4" tint="0.39994506668294322"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79995117038483843"/>
+          <bgColor theme="4" tint="0.79995117038483843"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79995117038483843"/>
+          <bgColor theme="4" tint="0.79995117038483843"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <color theme="1"/>
+      </font>
+      <border>
+        <top style="double">
+          <color theme="4"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4"/>
+          <bgColor theme="4"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+      <border>
+        <left style="thin">
+          <color theme="4"/>
+        </left>
+        <right style="thin">
+          <color theme="4"/>
+        </right>
+        <top style="thin">
+          <color theme="4"/>
+        </top>
+        <bottom style="thin">
+          <color theme="4"/>
+        </bottom>
+        <horizontal style="thin">
+          <color theme="4" tint="0.39994506668294322"/>
+        </horizontal>
+      </border>
+    </dxf>
   </dxfs>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="2" defaultTableStyle="TableStylePreset3_Accent1" defaultPivotStyle="PivotStylePreset2_Accent1">
+    <tableStyle name="TableStylePreset3_Accent1" pivot="0" count="7">
+      <tableStyleElement type="wholeTable" dxfId="16"/>
+      <tableStyleElement type="headerRow" dxfId="15"/>
+      <tableStyleElement type="totalRow" dxfId="14"/>
+      <tableStyleElement type="firstColumn" dxfId="13"/>
+      <tableStyleElement type="lastColumn" dxfId="12"/>
+      <tableStyleElement type="firstRowStripe" dxfId="11"/>
+      <tableStyleElement type="firstColumnStripe" dxfId="10"/>
+    </tableStyle>
+    <tableStyle name="PivotStylePreset2_Accent1" table="0" count="10">
+      <tableStyleElement type="headerRow" dxfId="9"/>
+      <tableStyleElement type="totalRow" dxfId="8"/>
+      <tableStyleElement type="firstRowStripe" dxfId="7"/>
+      <tableStyleElement type="firstColumnStripe" dxfId="6"/>
+      <tableStyleElement type="firstSubtotalRow" dxfId="5"/>
+      <tableStyleElement type="secondSubtotalRow" dxfId="4"/>
+      <tableStyleElement type="firstRowSubheading" dxfId="3"/>
+      <tableStyleElement type="secondRowSubheading" dxfId="2"/>
+      <tableStyleElement type="pageFieldLabels" dxfId="1"/>
+      <tableStyleElement type="pageFieldValues" dxfId="0"/>
+    </tableStyle>
+  </tableStyles>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>35560</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="4" name="Text Box 3"/>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm flipH="1">
+          <a:off x="7188087" y="607060"/>
+          <a:ext cx="1518883" cy="554990"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle>
+          <a:defPPr>
+            <a:defRPr lang="en-US">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:defRPr>
+          </a:defPPr>
+          <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:defRPr sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl1pPr>
+          <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:defRPr sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl2pPr>
+          <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:defRPr sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl3pPr>
+          <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:defRPr sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl4pPr>
+          <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:defRPr sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl5pPr>
+          <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:defRPr sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl6pPr>
+          <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:defRPr sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl7pPr>
+          <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:defRPr sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl8pPr>
+          <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:defRPr sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl9pPr>
+        </a:lstStyle>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr lang="en-US" altLang="it-IT" sz="3600" b="1">
+              <a:solidFill>
+                <a:schemeClr val="accent6"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>LI</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="184731" cy="245510"/>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="5" name="TextBox 1"/>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1940560" y="2165350"/>
+          <a:ext cx="184150" cy="245110"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
+          <a:spAutoFit/>
+        </a:bodyPr>
+        <a:lstStyle>
+          <a:defPPr>
+            <a:defRPr lang="en-US">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:defRPr>
+          </a:defPPr>
+          <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:defRPr sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl1pPr>
+          <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:defRPr sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl2pPr>
+          <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:defRPr sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl3pPr>
+          <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:defRPr sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl4pPr>
+          <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:defRPr sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl5pPr>
+          <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:defRPr sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl6pPr>
+          <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:defRPr sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl7pPr>
+          <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:defRPr sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl8pPr>
+          <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:defRPr sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl9pPr>
+        </a:lstStyle>
+        <a:p>
+          <a:endParaRPr lang="en-US" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -965,65 +1277,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -1044,2784 +1356,1515 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
+</file>
+
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E161"/>
+  <dimension ref="A1:D650"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="J27" sqref="J27"/>
+      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="J21" sqref="J21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.625" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="14.25" style="3" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="8.625" style="2"/>
+    <col min="1" max="1" width="16.28515625" style="13" customWidth="1"/>
+    <col min="2" max="2" width="20" style="2" customWidth="1"/>
+    <col min="3" max="3" width="33.28515625" style="3" customWidth="1"/>
+    <col min="4" max="4" width="13.7109375" style="4" customWidth="1"/>
+    <col min="5" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="12" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="9" t="s">
+    <row r="1" spans="1:4" ht="12" customHeight="1">
+      <c r="A1" s="1" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" ht="12" customHeight="1">
+      <c r="A2" s="5"/>
+    </row>
+    <row r="3" spans="1:4" ht="12" customHeight="1">
+      <c r="A3" s="5" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" ht="12" customHeight="1">
+      <c r="A4" s="5" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="12" customHeight="1">
+      <c r="A5" s="5" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="12" customHeight="1">
+      <c r="A6" s="5"/>
+    </row>
+    <row r="7" spans="1:4" ht="12" customHeight="1">
+      <c r="A7" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="C7" s="17" t="s">
+        <v>112</v>
+      </c>
+      <c r="D7" s="8" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="12" customHeight="1">
+      <c r="A8" s="9">
+        <v>3508240014087</v>
+      </c>
+      <c r="B8" s="10" t="s">
         <v>0</v>
       </c>
-    </row>
-[...39 lines deleted...]
-      <c r="B8" s="2" t="s">
+      <c r="C8" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="D8" s="12">
+        <v>4.5848124590163986</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="12" customHeight="1">
+      <c r="A9" s="9">
+        <v>3508240014056</v>
+      </c>
+      <c r="B9" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="C9" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="D9" s="12">
+        <v>7.2235534426229568</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="12" customHeight="1">
+      <c r="A10" s="9">
+        <v>3508240014070</v>
+      </c>
+      <c r="B10" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="C10" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="C8" s="3" t="s">
-[...13 lines deleted...]
-      <c r="B9" s="2" t="s">
+      <c r="D10" s="12">
+        <v>7.5533960655737715</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="12" customHeight="1">
+      <c r="A11" s="9">
+        <v>3508240014100</v>
+      </c>
+      <c r="B11" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="C11" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D11" s="12">
+        <v>10.851822295081993</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" ht="12" customHeight="1">
+      <c r="A12" s="13">
+        <v>3508240014094</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C12" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="C9" s="3" t="s">
-[...13 lines deleted...]
-      <c r="B10" s="2" t="s">
+      <c r="D12" s="12">
+        <v>3.9251272131147568</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="12" customHeight="1">
+      <c r="A13" s="13">
+        <v>3508240015688</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C13" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="C10" s="3" t="s">
-[...13 lines deleted...]
-      <c r="B11" s="2" t="s">
+      <c r="D13" s="12">
+        <v>3.9251272131147568</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="12" customHeight="1">
+      <c r="A14" s="13">
+        <v>3701436909031</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D14" s="12">
+        <v>20.747100983606568</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="12" customHeight="1">
+      <c r="A15" s="13">
+        <v>3701436908942</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C15" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="3" t="s">
+      <c r="D15" s="12">
+        <v>19.427730491803285</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" ht="12" customHeight="1">
+      <c r="A16" s="13">
+        <v>3701436908911</v>
+      </c>
+      <c r="B16" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="D11" s="3" t="s">
-[...10 lines deleted...]
-      <c r="B12" s="2" t="s">
+      <c r="C16" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D16" s="12">
+        <v>16.129304262295129</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" ht="12" customHeight="1">
+      <c r="A17" s="13">
+        <v>3701436909093</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D17" s="12">
+        <v>16.129304262295129</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" ht="12" customHeight="1">
+      <c r="A18" s="13">
+        <v>3701436908973</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C18" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="C12" s="3" t="s">
-[...13 lines deleted...]
-      <c r="B13" s="2" t="s">
+      <c r="D18" s="12">
+        <v>19.427730491803285</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="12" customHeight="1">
+      <c r="A19" s="13">
+        <v>3701436909000</v>
+      </c>
+      <c r="B19" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="C19" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D19" s="12">
+        <v>14.15024852459015</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="12" customHeight="1">
+      <c r="A20" s="13">
+        <v>3701436908645</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C20" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C13" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="3" t="s">
+      <c r="D20" s="12">
+        <v>5.5743403278688559</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="12" customHeight="1">
+      <c r="A21" s="13">
+        <v>3701436908317</v>
+      </c>
+      <c r="B21" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="E13" s="6">
-[...7 lines deleted...]
-      <c r="B14" s="2" t="s">
+      <c r="C21" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C14" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D14" s="3" t="s">
+      <c r="D21" s="12">
+        <v>5.5743403278688559</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" ht="12" customHeight="1">
+      <c r="A22" s="13">
+        <v>3701436908348</v>
+      </c>
+      <c r="B22" s="2" t="s">
         <v>14</v>
-      </c>
-[...128 lines deleted...]
-        <v>27</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D22" s="3" t="s">
+      <c r="D22" s="12">
+        <v>5.5743403278688559</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" ht="12" customHeight="1">
+      <c r="A23" s="13">
+        <v>3701436908324</v>
+      </c>
+      <c r="B23" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="E22" s="6">
-[...7 lines deleted...]
-      <c r="B23" s="2" t="s">
+      <c r="C23" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="D23" s="12">
+        <v>5.5743403278688559</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" ht="12" customHeight="1">
+      <c r="A24" s="13">
+        <v>3701436908676</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D24" s="12">
+        <v>7.091616393442628</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" ht="12" customHeight="1">
+      <c r="A25" s="13">
+        <v>3701436913496</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D25" s="12">
+        <v>13.688468852459005</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" ht="12" customHeight="1">
+      <c r="A26" s="13">
+        <v>3701436913502</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="D26" s="12">
+        <v>13.688468852459005</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" ht="12" customHeight="1">
+      <c r="A27" s="13">
+        <v>3701436913472</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D27" s="12">
+        <v>10.884806557377013</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" ht="12" customHeight="1">
+      <c r="A28" s="13">
+        <v>3701436913489</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D28" s="12">
+        <v>10.884806557377013</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" ht="12" customHeight="1">
+      <c r="A29" s="13">
+        <v>3701436913519</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="D29" s="12">
+        <v>11.511507540983581</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" ht="12" customHeight="1">
+      <c r="A30" s="13">
+        <v>3701436917890</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="D30" s="12">
+        <v>31.994734426229559</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" ht="12" customHeight="1">
+      <c r="A31" s="13">
+        <v>3701436917876</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D31" s="12">
+        <v>31.994734426229559</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" ht="12" customHeight="1">
+      <c r="A32" s="13">
+        <v>3701436917913</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C32" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="C23" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D23" s="3" t="s">
+      <c r="D32" s="12">
+        <v>19.460714754098412</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" ht="12" customHeight="1">
+      <c r="A33" s="13">
+        <v>3701436917906</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="D33" s="12">
+        <v>26.057567213114726</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" ht="12" customHeight="1">
+      <c r="A34" s="13">
+        <v>3701436917883</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="D34" s="12">
+        <v>26.057567213114726</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" ht="12" customHeight="1">
+      <c r="A35" s="13">
+        <v>3701436908638</v>
+      </c>
+      <c r="B35" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="E23" s="6">
-[...58 lines deleted...]
-      <c r="B27" s="2" t="s">
+      <c r="C35" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="C27" s="3" t="s">
-[...13 lines deleted...]
-      <c r="B28" s="2" t="s">
+      <c r="D35" s="12">
+        <v>5.5743403278688559</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" ht="12" customHeight="1">
+      <c r="A36" s="13">
+        <v>3701436922115</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="C36" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="C28" s="3" t="s">
+      <c r="D36" s="12">
+        <v>8.8727665573770551</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" ht="12" customHeight="1">
+      <c r="A37" s="13">
+        <v>3701436922108</v>
+      </c>
+      <c r="B37" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="D28" s="3" t="s">
-[...10 lines deleted...]
-      <c r="B29" s="2" t="s">
+      <c r="C37" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="C29" s="3" t="s">
+      <c r="D37" s="12">
+        <v>8.8727665573770551</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" ht="12" customHeight="1">
+      <c r="A38" s="13">
+        <v>3701436922092</v>
+      </c>
+      <c r="B38" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="D29" s="3" t="s">
-[...10 lines deleted...]
-      <c r="B30" s="2" t="s">
+      <c r="C38" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="C30" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D30" s="3" t="s">
+      <c r="D38" s="12">
+        <v>8.8727665573770551</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" ht="12" customHeight="1">
+      <c r="A39" s="13">
+        <v>3701436912123</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="D39" s="12">
+        <v>7.2235534426229568</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" ht="12" customHeight="1">
+      <c r="A40" s="13">
+        <v>3701436912086</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="D40" s="12">
+        <v>7.2235534426229568</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" ht="12" customHeight="1">
+      <c r="A41" s="13">
+        <v>3701436919900</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="D41" s="12">
+        <v>6.2340255737704977</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" ht="12" customHeight="1">
+      <c r="A42" s="13">
+        <v>3701436917449</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="D42" s="12">
+        <v>14.809933770491845</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" ht="12" customHeight="1">
+      <c r="A43" s="13">
+        <v>3701436917456</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D43" s="12">
+        <v>14.809933770491845</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" ht="12" customHeight="1">
+      <c r="A44" s="13">
+        <v>3701436917463</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="D44" s="12">
+        <v>12.171192786885277</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4" ht="12" customHeight="1">
+      <c r="A45" s="13">
+        <v>3701436917630</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="D45" s="12">
+        <v>8.8727665573770551</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" ht="12" customHeight="1">
+      <c r="A46" s="13">
+        <v>3701436917623</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="D46" s="12">
+        <v>8.8727665573770551</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" ht="12" customHeight="1">
+      <c r="A47" s="13">
+        <v>3701436917609</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="D47" s="12">
+        <v>9.8622944262295142</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" ht="12" customHeight="1">
+      <c r="A48" s="13">
+        <v>3701436928117</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D48" s="12">
+        <v>7.2235534426229568</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" ht="12" customHeight="1">
+      <c r="A49" s="13">
+        <v>3701436928131</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D49" s="12">
+        <v>14.480091147540998</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" ht="12" customHeight="1">
+      <c r="A50" s="13">
+        <v>3701436928032</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D50" s="12">
+        <v>7.2235534426229568</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" ht="12" customHeight="1">
+      <c r="A51" s="13">
+        <v>3701436928056</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="D51" s="12">
+        <v>7.2235534426229568</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" ht="12" customHeight="1">
+      <c r="A52" s="13">
+        <v>3701436925390</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="D52" s="12">
+        <v>19.427730491803285</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" ht="12" customHeight="1">
+      <c r="A53" s="13">
+        <v>3701436928155</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D53" s="12">
+        <v>7.2235534426229568</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" ht="12" customHeight="1">
+      <c r="A54" s="13">
+        <v>3701436928179</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="D54" s="12">
+        <v>16.459146885245868</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" ht="12" customHeight="1">
+      <c r="A55" s="13">
+        <v>3701436932879</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="D55" s="12">
+        <v>19.427730491803285</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" ht="12" customHeight="1">
+      <c r="A56" s="13">
+        <v>3701436932886</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="D56" s="12">
+        <v>16.129304262295129</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" ht="12" customHeight="1">
+      <c r="A57" s="13">
+        <v>3701436936433</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="D57" s="12">
+        <v>32.654419672131148</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" ht="12" customHeight="1">
+      <c r="A58" s="13">
+        <v>3701436932909</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="D58" s="12">
+        <v>21.439770491803284</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4" ht="12" customHeight="1">
+      <c r="A59" s="13">
+        <v>3701436928070</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="D59" s="12">
+        <v>7.2235534426229568</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4" ht="12" customHeight="1">
+      <c r="A60" s="13">
+        <v>3701436928094</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="D60" s="12">
+        <v>14.480091147540998</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4" ht="12" customHeight="1">
+      <c r="A61" s="13">
+        <v>3701436933302</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="D61" s="12">
+        <v>7.2235534426229568</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4" ht="12" customHeight="1">
+      <c r="A62" s="13">
+        <v>3701436933333</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D62" s="12">
+        <v>14.480091147540998</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4" ht="12" customHeight="1">
+      <c r="A63" s="13">
+        <v>3701436938239</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="D63" s="12">
+        <v>11.511507540983581</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4" ht="12" customHeight="1">
+      <c r="A64" s="13">
+        <v>3701436938710</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="D64" s="12">
+        <v>7.4214590163934435</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4" ht="12" customHeight="1">
+      <c r="A65" s="13">
+        <v>3701436917494</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="D65" s="12">
+        <v>10.719885245901642</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4" ht="12" customHeight="1">
+      <c r="A66" s="13">
+        <v>3701436917500</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D66" s="12">
+        <v>10.719885245901642</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4" ht="12" customHeight="1">
+      <c r="A67" s="13">
+        <v>3701436928773</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="D67" s="12">
+        <v>10.719885245901642</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4" ht="12" customHeight="1">
+      <c r="A68" s="13">
+        <v>3701436928780</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="D68" s="12">
+        <v>10.719885245901642</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4" ht="12" customHeight="1">
+      <c r="A69" s="13">
+        <v>3701436917524</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="D69" s="12">
+        <v>10.719885245901642</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4" ht="12" customHeight="1">
+      <c r="A70" s="13">
+        <v>3701436917517</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="D70" s="12">
+        <v>10.719885245901642</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4" ht="12" customHeight="1">
+      <c r="A71" s="13">
+        <v>3701436917531</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="C71" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="D71" s="12">
+        <v>10.719885245901642</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4" ht="12" customHeight="1">
+      <c r="A72" s="13">
+        <v>3701436928803</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="C72" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="D72" s="12">
+        <v>10.719885245901642</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4" ht="12" customHeight="1">
+      <c r="A73" s="13">
+        <v>3701436928797</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="C73" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="D73" s="12">
+        <v>7.4214590163934435</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4" ht="12" customHeight="1">
+      <c r="A74" s="13">
+        <v>3701436917562</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="D74" s="12">
+        <v>10.719885245901642</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4" ht="12" customHeight="1">
+      <c r="A75" s="13">
+        <v>3701436928766</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="C75" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="D75" s="12">
+        <v>11.511507540983581</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4" ht="12" customHeight="1">
+      <c r="A76" s="13">
+        <v>3701436928759</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="C76" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="D76" s="12">
+        <v>10.719885245901642</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4" ht="12" customHeight="1">
+      <c r="A77" s="13">
+        <v>3701436923686</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="C77" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="D77" s="12">
+        <v>10.206530181818183</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4" ht="12" customHeight="1">
+      <c r="A78" s="13">
+        <v>3701436939694</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="C78" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="D78" s="12">
+        <v>10.719885245901642</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4" ht="12" customHeight="1">
+      <c r="A79" s="13">
+        <v>3701436938864</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="C79" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="D79" s="12">
+        <v>14.480091147540998</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4" ht="12" customHeight="1">
+      <c r="A80" s="13">
+        <v>3701436938949</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C80" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="D80" s="12">
+        <v>13.160720655737714</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4" ht="12" customHeight="1">
+      <c r="A81" s="13">
+        <v>3701436938925</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C81" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="D81" s="12">
+        <v>11.511507540983581</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4" ht="12" customHeight="1">
+      <c r="A82" s="13">
+        <v>3701436938956</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C82" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="D82" s="12">
+        <v>11.511507540983581</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4" ht="12" customHeight="1">
+      <c r="A83" s="13">
+        <v>3701436938932</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C83" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="D83" s="12">
+        <v>8.2130813114754133</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4" ht="12" customHeight="1">
+      <c r="A84" s="13">
+        <v>3701436939687</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C84" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="D84" s="12">
+        <v>7.2235534426229568</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4" ht="12" customHeight="1">
+      <c r="A85" s="13">
+        <v>3701436938970</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C85" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="D85" s="12">
+        <v>8.8727665573770551</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4" ht="12" customHeight="1">
+      <c r="A86" s="13">
+        <v>3701436938987</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C86" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="D86" s="12">
+        <v>8.8727665573770551</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4" ht="12" customHeight="1">
+      <c r="A87" s="13">
+        <v>3701436938901</v>
+      </c>
+      <c r="B87" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C87" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="D87" s="12">
+        <v>10.851822295081993</v>
+      </c>
+    </row>
+    <row r="88" spans="1:4" ht="12" customHeight="1">
+      <c r="A88" s="13">
+        <v>3701436938895</v>
+      </c>
+      <c r="B88" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C88" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D88" s="12">
+        <v>7.5533960655737715</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4" ht="12" customHeight="1">
+      <c r="A89" s="13">
+        <v>3701436919627</v>
+      </c>
+      <c r="B89" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="E30" s="6">
-[...13 lines deleted...]
-      <c r="D31" s="3" t="s">
+      <c r="C89" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="D89" s="12">
+        <v>8.3780026229508167</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4" ht="12" customHeight="1">
+      <c r="A90" s="13">
+        <v>3701436938222</v>
+      </c>
+      <c r="B90" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="E31" s="6">
-[...673 lines deleted...]
-      <c r="C71" s="3" t="s">
+      <c r="C90" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="D90" s="12">
+        <v>7.091616393442628</v>
+      </c>
+    </row>
+    <row r="91" spans="1:4" ht="12" customHeight="1">
+      <c r="A91" s="13">
+        <v>3701436938871</v>
+      </c>
+      <c r="B91" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="D71" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C72" s="3" t="s">
+      <c r="C91" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="D91" s="12">
+        <v>19.427730491803285</v>
+      </c>
+    </row>
+    <row r="92" spans="1:4" ht="12" customHeight="1">
+      <c r="A92" s="13">
+        <v>3701436938888</v>
+      </c>
+      <c r="B92" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C92" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="D92" s="12">
+        <v>19.427730491803285</v>
+      </c>
+    </row>
+    <row r="93" spans="1:4" ht="12" customHeight="1">
+      <c r="A93" s="13">
+        <v>3701436939809</v>
+      </c>
+      <c r="B93" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C93" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="D93" s="12">
+        <v>31.994734426229559</v>
+      </c>
+    </row>
+    <row r="94" spans="1:4" ht="12" customHeight="1">
+      <c r="A94" s="13">
+        <v>3701436939793</v>
+      </c>
+      <c r="B94" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C94" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="D94" s="12">
+        <v>31.994734426229559</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4" ht="12" customHeight="1">
+      <c r="A95" s="13">
+        <v>3701436939816</v>
+      </c>
+      <c r="B95" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C95" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="D95" s="12">
+        <v>32.654419672131148</v>
+      </c>
+    </row>
+    <row r="96" spans="1:4" ht="12" customHeight="1">
+      <c r="A96" s="13">
+        <v>3701436939762</v>
+      </c>
+      <c r="B96" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C96" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="D96" s="12">
+        <v>19.427730491803285</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4" ht="12" customHeight="1">
+      <c r="A97" s="13">
+        <v>3701436939779</v>
+      </c>
+      <c r="B97" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C97" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="D97" s="12">
+        <v>19.427730491803285</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4" ht="12" customHeight="1">
+      <c r="A98" s="13">
+        <v>3701436939786</v>
+      </c>
+      <c r="B98" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C98" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="D98" s="12">
+        <v>20.747100983606568</v>
+      </c>
+    </row>
+    <row r="99" spans="1:4" ht="12" customHeight="1">
+      <c r="A99" s="13">
+        <v>3701436939847</v>
+      </c>
+      <c r="B99" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="D72" s="3" t="s">
-[...98 lines deleted...]
-      <c r="C78" s="3" t="s">
+      <c r="C99" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D99" s="12">
+        <v>11.511507540983581</v>
+      </c>
+    </row>
+    <row r="100" spans="1:4" ht="12" customHeight="1">
+      <c r="A100" s="13">
+        <v>3701436939854</v>
+      </c>
+      <c r="B100" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="D78" s="3" t="s">
-[...129 lines deleted...]
-      <c r="B86" s="2" t="s">
+      <c r="C100" s="3" t="s">
         <v>102</v>
       </c>
-      <c r="C86" s="3" t="s">
-[...13 lines deleted...]
-      <c r="B87" s="2" t="s">
+      <c r="D100" s="12">
+        <v>13.160720655737714</v>
+      </c>
+    </row>
+    <row r="101" spans="1:4" ht="12" customHeight="1">
+      <c r="A101" s="13">
+        <v>3701436940225</v>
+      </c>
+      <c r="B101" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C101" s="3" t="s">
         <v>103</v>
       </c>
-      <c r="C87" s="3" t="s">
-[...16 lines deleted...]
-      <c r="C88" s="3" t="s">
+      <c r="D101" s="12">
+        <v>7.2235534426229568</v>
+      </c>
+    </row>
+    <row r="102" spans="1:4" ht="12" customHeight="1">
+      <c r="A102" s="13">
+        <v>3701436939823</v>
+      </c>
+      <c r="B102" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C102" s="3" t="s">
         <v>104</v>
       </c>
-      <c r="D88" s="3" t="s">
+      <c r="D102" s="12">
+        <v>10.851822295081993</v>
+      </c>
+    </row>
+    <row r="103" spans="1:4" ht="12" customHeight="1">
+      <c r="A103" s="13">
+        <v>3701436939830</v>
+      </c>
+      <c r="B103" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C103" s="3" t="s">
         <v>105</v>
       </c>
-      <c r="E88" s="6">
-[...1242 lines deleted...]
-      </c>
+      <c r="D103" s="12">
+        <v>7.5533960655737715</v>
+      </c>
+    </row>
+    <row r="193" spans="2:3" ht="12" customHeight="1">
+      <c r="B193" s="14"/>
+      <c r="C193" s="15"/>
+    </row>
+    <row r="281" spans="3:3" ht="12" customHeight="1">
+      <c r="C281" s="16"/>
+    </row>
+    <row r="282" spans="3:3" ht="12" customHeight="1">
+      <c r="C282" s="16"/>
+    </row>
+    <row r="284" spans="3:3" ht="12" customHeight="1">
+      <c r="C284" s="16"/>
+    </row>
+    <row r="285" spans="3:3" ht="12" customHeight="1">
+      <c r="C285" s="16"/>
+    </row>
+    <row r="649" spans="2:3" ht="12" customHeight="1">
+      <c r="B649" s="14"/>
+      <c r="C649" s="15"/>
+    </row>
+    <row r="650" spans="2:3" ht="12" customHeight="1">
+      <c r="B650" s="14"/>
+      <c r="C650" s="15"/>
     </row>
   </sheetData>
-  <conditionalFormatting sqref="A1">
-[...2 lines deleted...]
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Yonka</vt:lpstr>
+      <vt:lpstr>Lierac</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>Kelter</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <dc:language>en-US</dc:language>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ICV">
+    <vt:lpwstr>D75981E670124F55848F286859265501_13</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOProductBuildVer">
+    <vt:lpwstr>2052-12.1.0.26895</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="CalculationRule">
+    <vt:i4>0</vt:i4>
+  </property>
+</Properties>
+</file>