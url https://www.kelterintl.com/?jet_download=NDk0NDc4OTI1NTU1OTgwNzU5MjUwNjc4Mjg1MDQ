--- v0 (2026-07-21)
+++ v1 (2026-10-21)
@@ -1,466 +1,1092 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
-  <workbookPr defaultThemeVersion="153222"/>
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Kelter International Pte Ltd\Derrick Ng - Viimart\Operation\Wholesale Price\New Lists\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="9735"/>
+    <workbookView xWindow="-105" yWindow="-105" windowWidth="23250" windowHeight="12450"/>
   </bookViews>
   <sheets>
-    <sheet name="Philipp Plein" sheetId="1" r:id="rId1"/>
+    <sheet name="Histoires de Parfums" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="152511"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="62">
-[...169 lines deleted...]
-    <t>Moq Eur15,000</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="382" uniqueCount="174">
+  <si>
+    <t>120 ml - 4 fl.oz</t>
+  </si>
+  <si>
+    <t>0841317000013</t>
+  </si>
+  <si>
+    <t>0841317000020</t>
+  </si>
+  <si>
+    <t>0841317000051</t>
+  </si>
+  <si>
+    <t>0841317000242</t>
+  </si>
+  <si>
+    <t>Noir Patchouli</t>
+  </si>
+  <si>
+    <t>0841317000075</t>
+  </si>
+  <si>
+    <t>Ambre 114</t>
+  </si>
+  <si>
+    <t>0841317000129</t>
+  </si>
+  <si>
+    <t>0841317000112</t>
+  </si>
+  <si>
+    <t>0841317000266</t>
+  </si>
+  <si>
+    <t>0841317000105</t>
+  </si>
+  <si>
+    <t>0841317000037</t>
+  </si>
+  <si>
+    <t>0841317000181</t>
+  </si>
+  <si>
+    <t>Encens Roi</t>
+  </si>
+  <si>
+    <t>0841317000273</t>
+  </si>
+  <si>
+    <t>Moulin Rouge</t>
+  </si>
+  <si>
+    <t>0841317000167</t>
+  </si>
+  <si>
+    <t>Blue 1/.1</t>
+  </si>
+  <si>
+    <t>0841317002512</t>
+  </si>
+  <si>
+    <t>Blue 1/.2</t>
+  </si>
+  <si>
+    <t>0841317002567</t>
+  </si>
+  <si>
+    <t>Blue 1/.3</t>
+  </si>
+  <si>
+    <t>0841317002611</t>
+  </si>
+  <si>
+    <t>Blue 1/.4</t>
+  </si>
+  <si>
+    <t>0841317002697</t>
+  </si>
+  <si>
+    <t>Blue 1/.5</t>
+  </si>
+  <si>
+    <t>0841317002758</t>
+  </si>
+  <si>
+    <t>Blue 1/.6</t>
+  </si>
+  <si>
+    <t>0841317002819</t>
+  </si>
+  <si>
+    <t>Irrévérent</t>
+  </si>
+  <si>
+    <t>0841317000198</t>
+  </si>
+  <si>
+    <t>Outrecuidant</t>
+  </si>
+  <si>
+    <t>0841317000204</t>
+  </si>
+  <si>
+    <t>Prolixe</t>
+  </si>
+  <si>
+    <t>0841317000211</t>
+  </si>
+  <si>
+    <t>60 ml - 2 fl.oz</t>
+  </si>
+  <si>
+    <t>0841317001010</t>
+  </si>
+  <si>
+    <t>0841317001027</t>
+  </si>
+  <si>
+    <t>0841317001058</t>
+  </si>
+  <si>
+    <t>0841317001218</t>
+  </si>
+  <si>
+    <t>0841317001072</t>
+  </si>
+  <si>
+    <t>0841317001126</t>
+  </si>
+  <si>
+    <t>0841317001119</t>
+  </si>
+  <si>
+    <t>0841317001225</t>
+  </si>
+  <si>
+    <t>0841317001096</t>
+  </si>
+  <si>
+    <t>0841317001102</t>
+  </si>
+  <si>
+    <t>0841317001034</t>
+  </si>
+  <si>
+    <t>0841317001188</t>
+  </si>
+  <si>
+    <t>0841317001232</t>
+  </si>
+  <si>
+    <t>0841317001164</t>
+  </si>
+  <si>
+    <t>0841317002529</t>
+  </si>
+  <si>
+    <t>0841317002574</t>
+  </si>
+  <si>
+    <t>0841317002628</t>
+  </si>
+  <si>
+    <t>0841317002703</t>
+  </si>
+  <si>
+    <t>0841317002765</t>
+  </si>
+  <si>
+    <t>0841317002826</t>
+  </si>
+  <si>
+    <t>Rosam</t>
+  </si>
+  <si>
+    <t>0841317001812</t>
+  </si>
+  <si>
+    <t>Veni</t>
+  </si>
+  <si>
+    <t>0841317001836</t>
+  </si>
+  <si>
+    <t>Fidelis</t>
+  </si>
+  <si>
+    <t>0841317001867</t>
+  </si>
+  <si>
+    <t>15 ml - 0,5 fl.oz</t>
+  </si>
+  <si>
+    <t>0841317003205</t>
+  </si>
+  <si>
+    <t>0841317003212</t>
+  </si>
+  <si>
+    <t>0841317003236</t>
+  </si>
+  <si>
+    <t>0841317003700</t>
+  </si>
+  <si>
+    <t>0841317003298</t>
+  </si>
+  <si>
+    <t>0841317003311</t>
+  </si>
+  <si>
+    <t>0841317003304</t>
+  </si>
+  <si>
+    <t>0841317003731</t>
+  </si>
+  <si>
+    <t>0841317003250</t>
+  </si>
+  <si>
+    <t>0841317003267</t>
+  </si>
+  <si>
+    <t>0841317003243</t>
+  </si>
+  <si>
+    <t>0841317003366</t>
+  </si>
+  <si>
+    <t>0841317003748</t>
+  </si>
+  <si>
+    <t>0841317003502</t>
+  </si>
+  <si>
+    <t>0841317002536</t>
+  </si>
+  <si>
+    <t>0841317002581</t>
+  </si>
+  <si>
+    <t>0841317002635</t>
+  </si>
+  <si>
+    <t>0841317002710</t>
+  </si>
+  <si>
+    <t>0841317002772</t>
+  </si>
+  <si>
+    <t>0841317002833</t>
+  </si>
+  <si>
+    <t>0841317004936</t>
+  </si>
+  <si>
+    <t>0841317003472</t>
+  </si>
+  <si>
+    <t>0841317003489</t>
+  </si>
+  <si>
+    <t>0841317003380</t>
+  </si>
+  <si>
+    <t>Véni</t>
+  </si>
+  <si>
+    <t>0841317003397</t>
+  </si>
+  <si>
+    <t>Fidélis</t>
+  </si>
+  <si>
+    <t>0841317003403</t>
+  </si>
+  <si>
+    <t>0841317000518</t>
+  </si>
+  <si>
+    <t>0841317000525</t>
+  </si>
+  <si>
+    <t>0841317000556</t>
+  </si>
+  <si>
+    <t>0841317000747</t>
+  </si>
+  <si>
+    <t>0841317000570</t>
+  </si>
+  <si>
+    <t>0841317000624</t>
+  </si>
+  <si>
+    <t>0841317000617</t>
+  </si>
+  <si>
+    <t>0841317000761</t>
+  </si>
+  <si>
+    <t>0841317000594</t>
+  </si>
+  <si>
+    <t>0841317000600</t>
+  </si>
+  <si>
+    <t>0841317000532</t>
+  </si>
+  <si>
+    <t>0841317000686</t>
+  </si>
+  <si>
+    <t>0841317000778</t>
+  </si>
+  <si>
+    <t>0841317000662</t>
+  </si>
+  <si>
+    <t>0841317002543</t>
+  </si>
+  <si>
+    <t>0841317002598</t>
+  </si>
+  <si>
+    <t>0841317002642</t>
+  </si>
+  <si>
+    <t>0841317002727</t>
+  </si>
+  <si>
+    <t>0841317002789</t>
+  </si>
+  <si>
+    <t>0841317002840</t>
+  </si>
+  <si>
+    <t>0841317000693</t>
+  </si>
+  <si>
+    <t>0841317000709</t>
+  </si>
+  <si>
+    <t>0841317000716</t>
+  </si>
+  <si>
+    <t>0841317001410</t>
+  </si>
+  <si>
+    <t>0841317001427</t>
+  </si>
+  <si>
+    <t>0841317001458</t>
+  </si>
+  <si>
+    <t>0841317001614</t>
+  </si>
+  <si>
+    <t>0841317001472</t>
+  </si>
+  <si>
+    <t>0841317001526</t>
+  </si>
+  <si>
+    <t>0841317001519</t>
+  </si>
+  <si>
+    <t>0841317001621</t>
+  </si>
+  <si>
+    <t>0841317001496</t>
+  </si>
+  <si>
+    <t>0841317001502</t>
+  </si>
+  <si>
+    <t>0841317001434</t>
+  </si>
+  <si>
+    <t>0841317001588</t>
+  </si>
+  <si>
+    <t>0841317001638</t>
+  </si>
+  <si>
+    <t>0841317001564</t>
+  </si>
+  <si>
+    <t>0841317002550</t>
+  </si>
+  <si>
+    <t>0841317002604</t>
+  </si>
+  <si>
+    <t>0841317002659</t>
+  </si>
+  <si>
+    <t>0841317002734</t>
+  </si>
+  <si>
+    <t>0841317002796</t>
+  </si>
+  <si>
+    <t>0841317002857</t>
+  </si>
+  <si>
+    <t>0841317001911</t>
+  </si>
+  <si>
+    <t>0841317001935</t>
+  </si>
+  <si>
+    <t>0841317001966</t>
+  </si>
+  <si>
+    <t>0841317003809</t>
+  </si>
+  <si>
+    <t>0841317003816</t>
+  </si>
+  <si>
+    <t>0841317003830</t>
+  </si>
+  <si>
+    <t>0841317004110</t>
+  </si>
+  <si>
+    <t>0841317003892</t>
+  </si>
+  <si>
+    <t>0841317003915</t>
+  </si>
+  <si>
+    <t>0841317003908</t>
+  </si>
+  <si>
+    <t>0841317004134</t>
+  </si>
+  <si>
+    <t>0841317003854</t>
+  </si>
+  <si>
+    <t>0841317003861</t>
+  </si>
+  <si>
+    <t>0841317003847</t>
+  </si>
+  <si>
+    <t>0841317003960</t>
+  </si>
+  <si>
+    <t>0841317004141</t>
+  </si>
+  <si>
+    <t>0841317004103</t>
+  </si>
+  <si>
+    <t>0841317002666</t>
+  </si>
+  <si>
+    <t>0841317002673</t>
+  </si>
+  <si>
+    <t>0841317002680</t>
+  </si>
+  <si>
+    <t>0841317002741</t>
+  </si>
+  <si>
+    <t>0841317002802</t>
+  </si>
+  <si>
+    <t>0841317002864</t>
+  </si>
+  <si>
+    <t>0841317004066</t>
+  </si>
+  <si>
+    <t>0841317004073</t>
+  </si>
+  <si>
+    <t>0841317004080</t>
+  </si>
+  <si>
+    <t>0841317003984</t>
+  </si>
+  <si>
+    <t>0841317003991</t>
+  </si>
+  <si>
+    <t>0841317004004</t>
+  </si>
+  <si>
+    <t>TESTERS</t>
   </si>
   <si>
     <t>Ean</t>
   </si>
   <si>
-    <t>Ref</t>
-[...4 lines deleted...]
-  <si>
     <t>Description</t>
   </si>
   <si>
+    <t>Content</t>
+  </si>
+  <si>
+    <t>Qty/case</t>
+  </si>
+  <si>
     <t>Cost (eur)</t>
+  </si>
+  <si>
+    <t>Histoires De Parfums</t>
+  </si>
+  <si>
+    <t>Exw Europe</t>
+  </si>
+  <si>
+    <t>Lead time 5-6 weeks</t>
+  </si>
+  <si>
+    <t>Moq Eur18000.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
-    <numFmt numFmtId="167" formatCode="[$€-2]\ #,##0.00"/>
+    <numFmt numFmtId="164" formatCode="[$€-2]\ #,##0.00"/>
   </numFmts>
-  <fonts count="4" x14ac:knownFonts="1">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
-      <name val="Arial"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
       <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
+      <b/>
       <sz val="9"/>
+      <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
-    </font>
-[...4 lines deleted...]
-      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF343E77"/>
+        <fgColor theme="4" tint="-0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="1">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -567,575 +1193,2945 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E33"/>
+  <dimension ref="A1:E204"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="L17" sqref="L17"/>
+      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="K19" sqref="K19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="15.5" style="2" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="9" style="3"/>
+    <col min="1" max="1" width="16.28515625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="20" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="21.5703125" style="31" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="10.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="11.7109375" style="29" customWidth="1"/>
+    <col min="6" max="16384" width="8.7109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A1" s="39" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A2" s="39"/>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A3" s="1" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A4" s="1" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A5" s="1" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A7" s="40" t="s">
+        <v>165</v>
+      </c>
+      <c r="B7" s="42" t="s">
+        <v>166</v>
+      </c>
+      <c r="C7" s="40" t="s">
+        <v>167</v>
+      </c>
+      <c r="D7" s="40" t="s">
+        <v>168</v>
+      </c>
+      <c r="E7" s="41" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A8" s="2" t="s">
         <v>1</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="A4" s="4" t="s">
+      <c r="B8" s="3">
+        <v>1804</v>
+      </c>
+      <c r="C8" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="D8" s="4">
+        <v>18</v>
+      </c>
+      <c r="E8" s="5">
+        <v>52.885096000000004</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A9" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="7">
+        <v>1826</v>
+      </c>
+      <c r="C9" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D9" s="8">
+        <v>18</v>
+      </c>
+      <c r="E9" s="5">
+        <v>52.885096000000004</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A10" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="7">
+        <v>1876</v>
+      </c>
+      <c r="C10" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D10" s="8">
+        <v>18</v>
+      </c>
+      <c r="E10" s="5">
+        <v>52.885096000000004</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A11" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11" s="7">
+        <v>7753</v>
+      </c>
+      <c r="C11" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D11" s="8">
+        <v>18</v>
+      </c>
+      <c r="E11" s="5">
+        <v>52.885096000000004</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A12" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="C12" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D12" s="8">
+        <v>18</v>
+      </c>
+      <c r="E12" s="5">
+        <v>52.885096000000004</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A13" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D13" s="8">
+        <v>18</v>
+      </c>
+      <c r="E13" s="5">
+        <v>52.885096000000004</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A14" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="7">
+        <v>1969</v>
+      </c>
+      <c r="C14" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D14" s="8">
+        <v>18</v>
+      </c>
+      <c r="E14" s="5">
+        <v>52.885096000000004</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A15" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="7">
+        <v>1472</v>
+      </c>
+      <c r="C15" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D15" s="8">
+        <v>18</v>
+      </c>
+      <c r="E15" s="5">
+        <v>52.885096000000004</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A16" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="7">
+        <v>1725</v>
+      </c>
+      <c r="C16" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D16" s="8">
+        <v>18</v>
+      </c>
+      <c r="E16" s="5">
+        <v>52.885096000000004</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A17" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B17" s="7">
+        <v>1740</v>
+      </c>
+      <c r="C17" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D17" s="8">
+        <v>18</v>
+      </c>
+      <c r="E17" s="5">
+        <v>52.885096000000004</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A18" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B18" s="7">
+        <v>1828</v>
+      </c>
+      <c r="C18" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D18" s="8">
+        <v>18</v>
+      </c>
+      <c r="E18" s="5">
+        <v>52.885096000000004</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A19" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B19" s="7">
+        <v>1899</v>
+      </c>
+      <c r="C19" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D19" s="8">
+        <v>18</v>
+      </c>
+      <c r="E19" s="5">
+        <v>52.885096000000004</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A20" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C20" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D20" s="8">
+        <v>18</v>
+      </c>
+      <c r="E20" s="5">
+        <v>52.885096000000004</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A21" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C21" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D21" s="8">
+        <v>18</v>
+      </c>
+      <c r="E21" s="5">
+        <v>52.885096000000004</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A22" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C22" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D22" s="8">
+        <v>18</v>
+      </c>
+      <c r="E22" s="5">
+        <v>52.885096000000004</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A23" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D23" s="8">
+        <v>18</v>
+      </c>
+      <c r="E23" s="5">
+        <v>52.885096000000004</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A24" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C24" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D24" s="8">
+        <v>18</v>
+      </c>
+      <c r="E24" s="5">
+        <v>52.885096000000004</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A25" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C25" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D25" s="8">
+        <v>18</v>
+      </c>
+      <c r="E25" s="5">
+        <v>52.885096000000004</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A26" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C26" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D26" s="8">
+        <v>18</v>
+      </c>
+      <c r="E26" s="5">
+        <v>52.885096000000004</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A27" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C27" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D27" s="8">
+        <v>18</v>
+      </c>
+      <c r="E27" s="5">
+        <v>52.885096000000004</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A28" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C28" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D28" s="11">
+        <v>18</v>
+      </c>
+      <c r="E28" s="30">
+        <v>65.045840000000013</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A29" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C29" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D29" s="11">
+        <v>18</v>
+      </c>
+      <c r="E29" s="30">
+        <v>65.045840000000013</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A30" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C30" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D30" s="11">
+        <v>18</v>
+      </c>
+      <c r="E30" s="30">
+        <v>65.045840000000013</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A31" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B31" s="7">
+        <v>1804</v>
+      </c>
+      <c r="C31" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D31" s="11">
+        <v>24</v>
+      </c>
+      <c r="E31" s="30">
+        <v>33.088536000000005</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A32" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B32" s="7">
+        <v>1826</v>
+      </c>
+      <c r="C32" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D32" s="11">
+        <v>24</v>
+      </c>
+      <c r="E32" s="30">
+        <v>33.088536000000005</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A33" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B33" s="7">
+        <v>1876</v>
+      </c>
+      <c r="C33" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D33" s="11">
+        <v>24</v>
+      </c>
+      <c r="E33" s="30">
+        <v>33.088536000000005</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A34" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B34" s="7">
+        <v>7753</v>
+      </c>
+      <c r="C34" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D34" s="11">
+        <v>24</v>
+      </c>
+      <c r="E34" s="30">
+        <v>33.088536000000005</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A35" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="C35" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D35" s="11">
+        <v>24</v>
+      </c>
+      <c r="E35" s="30">
+        <v>33.088536000000005</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A36" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="C36" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D36" s="11">
+        <v>24</v>
+      </c>
+      <c r="E36" s="30">
+        <v>33.088536000000005</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A37" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B37" s="7">
+        <v>1969</v>
+      </c>
+      <c r="C37" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D37" s="11">
+        <v>24</v>
+      </c>
+      <c r="E37" s="30">
+        <v>33.088536000000005</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A38" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B38" s="7">
+        <v>1472</v>
+      </c>
+      <c r="C38" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D38" s="11">
+        <v>24</v>
+      </c>
+      <c r="E38" s="30">
+        <v>33.088536000000005</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A39" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B39" s="7">
+        <v>1725</v>
+      </c>
+      <c r="C39" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D39" s="11">
+        <v>24</v>
+      </c>
+      <c r="E39" s="30">
+        <v>33.088536000000005</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A40" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B40" s="7">
+        <v>1740</v>
+      </c>
+      <c r="C40" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D40" s="11">
+        <v>24</v>
+      </c>
+      <c r="E40" s="30">
+        <v>33.088536000000005</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A41" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B41" s="7">
+        <v>1828</v>
+      </c>
+      <c r="C41" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D41" s="11">
+        <v>24</v>
+      </c>
+      <c r="E41" s="30">
+        <v>33.088536000000005</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A42" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B42" s="7">
+        <v>1899</v>
+      </c>
+      <c r="C42" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D42" s="11">
+        <v>24</v>
+      </c>
+      <c r="E42" s="30">
+        <v>33.088536000000005</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A43" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C43" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D43" s="11">
+        <v>24</v>
+      </c>
+      <c r="E43" s="30">
+        <v>33.088536000000005</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A44" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C44" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D44" s="11">
+        <v>24</v>
+      </c>
+      <c r="E44" s="30">
+        <v>33.088536000000005</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A45" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C45" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D45" s="11">
+        <v>24</v>
+      </c>
+      <c r="E45" s="30">
+        <v>33.088536000000005</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A46" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C46" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D46" s="11">
+        <v>24</v>
+      </c>
+      <c r="E46" s="30">
+        <v>33.088536000000005</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A47" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B47" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C47" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D47" s="11">
+        <v>24</v>
+      </c>
+      <c r="E47" s="30">
+        <v>33.088536000000005</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A48" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B48" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C48" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D48" s="11">
+        <v>24</v>
+      </c>
+      <c r="E48" s="30">
+        <v>33.088536000000005</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A49" s="6" t="s">
         <v>55</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="4" t="s">
+      <c r="B49" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C49" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D49" s="11">
+        <v>24</v>
+      </c>
+      <c r="E49" s="30">
+        <v>33.088536000000005</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A50" s="10" t="s">
         <v>56</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="5" t="s">
+      <c r="B50" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C50" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D50" s="11">
+        <v>24</v>
+      </c>
+      <c r="E50" s="30">
+        <v>33.088536000000005</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A51" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B51" s="7" t="s">
         <v>57</v>
       </c>
-      <c r="B7" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="5" t="s">
+      <c r="C51" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D51" s="11">
+        <v>24</v>
+      </c>
+      <c r="E51" s="30">
+        <v>46.663320000000006</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A52" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B52" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="D7" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E7" s="5" t="s">
+      <c r="C52" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D52" s="11">
+        <v>24</v>
+      </c>
+      <c r="E52" s="30">
+        <v>46.663320000000006</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A53" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B53" s="7" t="s">
         <v>61</v>
       </c>
-    </row>
-[...27 lines deleted...]
-      <c r="D9" s="3" t="s">
+      <c r="C53" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D53" s="11">
+        <v>24</v>
+      </c>
+      <c r="E53" s="30">
+        <v>46.663320000000006</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A54" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B54" s="7">
+        <v>1804</v>
+      </c>
+      <c r="C54" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="D54" s="11">
+        <v>54</v>
+      </c>
+      <c r="E54" s="30">
+        <v>12.160743999999999</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A55" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B55" s="7">
+        <v>1826</v>
+      </c>
+      <c r="C55" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="D55" s="11">
+        <v>54</v>
+      </c>
+      <c r="E55" s="30">
+        <v>12.160743999999999</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A56" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="B56" s="7">
+        <v>1876</v>
+      </c>
+      <c r="C56" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="D56" s="11">
+        <v>54</v>
+      </c>
+      <c r="E56" s="30">
+        <v>12.160743999999999</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A57" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B57" s="7">
+        <v>7753</v>
+      </c>
+      <c r="C57" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="D57" s="11">
+        <v>54</v>
+      </c>
+      <c r="E57" s="30">
+        <v>12.160743999999999</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A58" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="B58" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="E9" s="8">
-[...13 lines deleted...]
-      <c r="D10" s="3" t="s">
+      <c r="C58" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="D58" s="11">
+        <v>54</v>
+      </c>
+      <c r="E58" s="30">
+        <v>12.160743999999999</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A59" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="B59" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="E10" s="8">
-[...58 lines deleted...]
-      <c r="B14" s="2" t="s">
+      <c r="C59" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="D59" s="11">
+        <v>54</v>
+      </c>
+      <c r="E59" s="30">
+        <v>12.160743999999999</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A60" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="B60" s="7">
+        <v>1969</v>
+      </c>
+      <c r="C60" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="D60" s="11">
+        <v>54</v>
+      </c>
+      <c r="E60" s="30">
+        <v>12.160743999999999</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A61" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B61" s="7">
+        <v>1472</v>
+      </c>
+      <c r="C61" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="D61" s="11">
+        <v>54</v>
+      </c>
+      <c r="E61" s="30">
+        <v>12.160743999999999</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A62" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="B62" s="7">
+        <v>1725</v>
+      </c>
+      <c r="C62" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="D62" s="11">
+        <v>54</v>
+      </c>
+      <c r="E62" s="30">
+        <v>12.160743999999999</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A63" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="B63" s="7">
+        <v>1740</v>
+      </c>
+      <c r="C63" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="D63" s="11">
+        <v>54</v>
+      </c>
+      <c r="E63" s="30">
+        <v>12.160743999999999</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A64" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="B64" s="7">
+        <v>1828</v>
+      </c>
+      <c r="C64" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="D64" s="11">
+        <v>54</v>
+      </c>
+      <c r="E64" s="30">
+        <v>12.160743999999999</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A65" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="B65" s="7">
+        <v>1899</v>
+      </c>
+      <c r="C65" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="D65" s="11">
+        <v>54</v>
+      </c>
+      <c r="E65" s="30">
+        <v>12.160743999999999</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A66" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="B66" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="C14" s="2" t="s">
-[...13 lines deleted...]
-      <c r="B15" s="2" t="s">
+      <c r="C66" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="D66" s="11">
+        <v>54</v>
+      </c>
+      <c r="E66" s="30">
+        <v>12.160743999999999</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A67" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="B67" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="C15" s="2" t="s">
-[...30 lines deleted...]
-      <c r="B17" s="2" t="s">
+      <c r="C67" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="D67" s="11">
+        <v>54</v>
+      </c>
+      <c r="E67" s="30">
+        <v>12.160743999999999</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A68" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="B68" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C68" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="D68" s="11">
+        <v>54</v>
+      </c>
+      <c r="E68" s="30">
+        <v>12.160743999999999</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A69" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="B69" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="C17" s="2" t="s">
-[...13 lines deleted...]
-      <c r="B18" s="2" t="s">
+      <c r="C69" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="D69" s="11">
+        <v>54</v>
+      </c>
+      <c r="E69" s="30">
+        <v>12.160743999999999</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A70" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="B70" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="C18" s="2" t="s">
-[...30 lines deleted...]
-      <c r="B20" s="2" t="s">
+      <c r="C70" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="D70" s="11">
+        <v>54</v>
+      </c>
+      <c r="E70" s="30">
+        <v>12.160743999999999</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A71" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="B71" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C71" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="D71" s="11">
+        <v>54</v>
+      </c>
+      <c r="E71" s="30">
+        <v>12.160743999999999</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A72" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="B72" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="C20" s="2" t="s">
-[...13 lines deleted...]
-      <c r="B21" s="2" t="s">
+      <c r="C72" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="D72" s="11">
+        <v>54</v>
+      </c>
+      <c r="E72" s="30">
+        <v>12.160743999999999</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A73" s="10" t="s">
+        <v>83</v>
+      </c>
+      <c r="B73" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="C21" s="2" t="s">
-[...13 lines deleted...]
-      <c r="B22" s="2" t="s">
+      <c r="C73" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="D73" s="11">
+        <v>54</v>
+      </c>
+      <c r="E73" s="30">
+        <v>12.160743999999999</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A74" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="B74" s="7" t="s">
         <v>30</v>
       </c>
-      <c r="C22" s="2" t="s">
-[...13 lines deleted...]
-      <c r="B23" s="2" t="s">
+      <c r="C74" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="D74" s="11">
+        <v>54</v>
+      </c>
+      <c r="E74" s="30">
+        <v>14.988824000000001</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A75" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="B75" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="C23" s="2" t="s">
-[...13 lines deleted...]
-      <c r="B24" s="2" t="s">
+      <c r="C75" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="D75" s="11">
+        <v>54</v>
+      </c>
+      <c r="E75" s="30">
+        <v>14.988824000000001</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A76" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="B76" s="7" t="s">
         <v>34</v>
       </c>
-      <c r="C24" s="2" t="s">
-[...160 lines deleted...]
-      </c>
+      <c r="C76" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="D76" s="11">
+        <v>54</v>
+      </c>
+      <c r="E76" s="30">
+        <v>14.988824000000001</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A77" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="B77" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C77" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="D77" s="11">
+        <v>54</v>
+      </c>
+      <c r="E77" s="30">
+        <v>14.988824000000001</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A78" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="B78" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="C78" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="D78" s="11">
+        <v>54</v>
+      </c>
+      <c r="E78" s="30">
+        <v>14.988824000000001</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A79" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="B79" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="C79" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="D79" s="11">
+        <v>54</v>
+      </c>
+      <c r="E79" s="30">
+        <v>14.988824000000001</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A80" s="35"/>
+      <c r="B80" s="36" t="s">
+        <v>164</v>
+      </c>
+      <c r="C80" s="37"/>
+      <c r="D80" s="35"/>
+      <c r="E80" s="38"/>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A81" s="10" t="s">
+        <v>92</v>
+      </c>
+      <c r="B81" s="7">
+        <v>1804</v>
+      </c>
+      <c r="C81" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D81" s="12">
+        <v>18</v>
+      </c>
+      <c r="E81" s="13">
+        <v>43.884000000000007</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A82" s="10" t="s">
+        <v>93</v>
+      </c>
+      <c r="B82" s="7">
+        <v>1826</v>
+      </c>
+      <c r="C82" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D82" s="12">
+        <v>18</v>
+      </c>
+      <c r="E82" s="13">
+        <v>43.884000000000007</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A83" s="10" t="s">
+        <v>94</v>
+      </c>
+      <c r="B83" s="7">
+        <v>1876</v>
+      </c>
+      <c r="C83" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D83" s="12">
+        <v>18</v>
+      </c>
+      <c r="E83" s="13">
+        <v>43.884000000000007</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A84" s="10" t="s">
+        <v>95</v>
+      </c>
+      <c r="B84" s="7">
+        <v>7753</v>
+      </c>
+      <c r="C84" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D84" s="12">
+        <v>18</v>
+      </c>
+      <c r="E84" s="13">
+        <v>43.884000000000007</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A85" s="10" t="s">
+        <v>96</v>
+      </c>
+      <c r="B85" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="C85" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D85" s="12">
+        <v>18</v>
+      </c>
+      <c r="E85" s="13">
+        <v>43.884000000000007</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A86" s="10" t="s">
+        <v>97</v>
+      </c>
+      <c r="B86" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="C86" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D86" s="12">
+        <v>18</v>
+      </c>
+      <c r="E86" s="13">
+        <v>43.884000000000007</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A87" s="10" t="s">
+        <v>98</v>
+      </c>
+      <c r="B87" s="7">
+        <v>1969</v>
+      </c>
+      <c r="C87" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D87" s="12">
+        <v>18</v>
+      </c>
+      <c r="E87" s="13">
+        <v>43.884000000000007</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A88" s="10" t="s">
+        <v>99</v>
+      </c>
+      <c r="B88" s="7">
+        <v>1472</v>
+      </c>
+      <c r="C88" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D88" s="12">
+        <v>18</v>
+      </c>
+      <c r="E88" s="13">
+        <v>43.884000000000007</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A89" s="10" t="s">
+        <v>100</v>
+      </c>
+      <c r="B89" s="7">
+        <v>1725</v>
+      </c>
+      <c r="C89" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D89" s="12">
+        <v>18</v>
+      </c>
+      <c r="E89" s="13">
+        <v>43.884000000000007</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A90" s="10" t="s">
+        <v>101</v>
+      </c>
+      <c r="B90" s="7">
+        <v>1740</v>
+      </c>
+      <c r="C90" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D90" s="12">
+        <v>18</v>
+      </c>
+      <c r="E90" s="13">
+        <v>43.884000000000007</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A91" s="10" t="s">
+        <v>102</v>
+      </c>
+      <c r="B91" s="7">
+        <v>1828</v>
+      </c>
+      <c r="C91" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D91" s="12">
+        <v>18</v>
+      </c>
+      <c r="E91" s="13">
+        <v>43.884000000000007</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A92" s="10" t="s">
+        <v>103</v>
+      </c>
+      <c r="B92" s="7">
+        <v>1899</v>
+      </c>
+      <c r="C92" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D92" s="12">
+        <v>18</v>
+      </c>
+      <c r="E92" s="13">
+        <v>43.884000000000007</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A93" s="10" t="s">
+        <v>104</v>
+      </c>
+      <c r="B93" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C93" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D93" s="12">
+        <v>18</v>
+      </c>
+      <c r="E93" s="13">
+        <v>43.884000000000007</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A94" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="B94" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C94" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D94" s="12">
+        <v>18</v>
+      </c>
+      <c r="E94" s="13">
+        <v>43.884000000000007</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A95" s="10" t="s">
+        <v>106</v>
+      </c>
+      <c r="B95" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C95" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D95" s="12">
+        <v>18</v>
+      </c>
+      <c r="E95" s="13">
+        <v>43.884000000000007</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A96" s="10" t="s">
+        <v>107</v>
+      </c>
+      <c r="B96" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C96" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D96" s="12">
+        <v>18</v>
+      </c>
+      <c r="E96" s="13">
+        <v>43.884000000000007</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A97" s="10" t="s">
+        <v>108</v>
+      </c>
+      <c r="B97" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C97" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D97" s="12">
+        <v>18</v>
+      </c>
+      <c r="E97" s="13">
+        <v>43.884000000000007</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A98" s="10" t="s">
+        <v>109</v>
+      </c>
+      <c r="B98" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C98" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D98" s="12">
+        <v>18</v>
+      </c>
+      <c r="E98" s="13">
+        <v>43.884000000000007</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A99" s="10" t="s">
+        <v>110</v>
+      </c>
+      <c r="B99" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C99" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D99" s="12">
+        <v>18</v>
+      </c>
+      <c r="E99" s="13">
+        <v>43.884000000000007</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A100" s="10" t="s">
+        <v>111</v>
+      </c>
+      <c r="B100" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C100" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D100" s="12">
+        <v>18</v>
+      </c>
+      <c r="E100" s="13">
+        <v>43.884000000000007</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A101" s="10" t="s">
+        <v>112</v>
+      </c>
+      <c r="B101" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C101" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D101" s="8">
+        <v>18</v>
+      </c>
+      <c r="E101" s="14">
+        <v>53.636000000000003</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A102" s="10" t="s">
+        <v>113</v>
+      </c>
+      <c r="B102" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C102" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D102" s="8">
+        <v>18</v>
+      </c>
+      <c r="E102" s="15">
+        <v>53.636000000000003</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A103" s="10" t="s">
+        <v>114</v>
+      </c>
+      <c r="B103" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C103" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D103" s="8">
+        <v>18</v>
+      </c>
+      <c r="E103" s="15">
+        <v>53.636000000000003</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A104" s="10" t="s">
+        <v>115</v>
+      </c>
+      <c r="B104" s="7">
+        <v>1804</v>
+      </c>
+      <c r="C104" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D104" s="11">
+        <v>24</v>
+      </c>
+      <c r="E104" s="15">
+        <v>24.380000000000003</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A105" s="10" t="s">
+        <v>116</v>
+      </c>
+      <c r="B105" s="7">
+        <v>1826</v>
+      </c>
+      <c r="C105" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D105" s="11">
+        <v>24</v>
+      </c>
+      <c r="E105" s="15">
+        <v>24.380000000000003</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A106" s="10" t="s">
+        <v>117</v>
+      </c>
+      <c r="B106" s="7">
+        <v>1876</v>
+      </c>
+      <c r="C106" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D106" s="11">
+        <v>24</v>
+      </c>
+      <c r="E106" s="15">
+        <v>24.380000000000003</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A107" s="10" t="s">
+        <v>118</v>
+      </c>
+      <c r="B107" s="7">
+        <v>7753</v>
+      </c>
+      <c r="C107" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D107" s="11">
+        <v>24</v>
+      </c>
+      <c r="E107" s="15">
+        <v>24.380000000000003</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A108" s="10" t="s">
+        <v>119</v>
+      </c>
+      <c r="B108" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="C108" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D108" s="11">
+        <v>24</v>
+      </c>
+      <c r="E108" s="15">
+        <v>24.380000000000003</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A109" s="10" t="s">
+        <v>120</v>
+      </c>
+      <c r="B109" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="C109" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D109" s="11">
+        <v>24</v>
+      </c>
+      <c r="E109" s="15">
+        <v>24.380000000000003</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A110" s="10" t="s">
+        <v>121</v>
+      </c>
+      <c r="B110" s="7">
+        <v>1969</v>
+      </c>
+      <c r="C110" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D110" s="11">
+        <v>24</v>
+      </c>
+      <c r="E110" s="15">
+        <v>24.380000000000003</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A111" s="10" t="s">
+        <v>122</v>
+      </c>
+      <c r="B111" s="7">
+        <v>1472</v>
+      </c>
+      <c r="C111" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D111" s="11">
+        <v>24</v>
+      </c>
+      <c r="E111" s="15">
+        <v>24.380000000000003</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A112" s="10" t="s">
+        <v>123</v>
+      </c>
+      <c r="B112" s="7">
+        <v>1725</v>
+      </c>
+      <c r="C112" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D112" s="11">
+        <v>24</v>
+      </c>
+      <c r="E112" s="15">
+        <v>24.380000000000003</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A113" s="10" t="s">
+        <v>124</v>
+      </c>
+      <c r="B113" s="7">
+        <v>1740</v>
+      </c>
+      <c r="C113" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D113" s="11">
+        <v>24</v>
+      </c>
+      <c r="E113" s="15">
+        <v>24.380000000000003</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A114" s="10" t="s">
+        <v>125</v>
+      </c>
+      <c r="B114" s="7">
+        <v>1828</v>
+      </c>
+      <c r="C114" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D114" s="11">
+        <v>24</v>
+      </c>
+      <c r="E114" s="15">
+        <v>24.380000000000003</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A115" s="10" t="s">
+        <v>126</v>
+      </c>
+      <c r="B115" s="7">
+        <v>1899</v>
+      </c>
+      <c r="C115" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D115" s="11">
+        <v>24</v>
+      </c>
+      <c r="E115" s="15">
+        <v>24.380000000000003</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A116" s="10" t="s">
+        <v>127</v>
+      </c>
+      <c r="B116" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C116" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D116" s="11">
+        <v>24</v>
+      </c>
+      <c r="E116" s="15">
+        <v>24.380000000000003</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A117" s="10" t="s">
+        <v>128</v>
+      </c>
+      <c r="B117" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C117" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D117" s="11">
+        <v>24</v>
+      </c>
+      <c r="E117" s="15">
+        <v>24.380000000000003</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A118" s="10" t="s">
+        <v>129</v>
+      </c>
+      <c r="B118" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C118" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D118" s="11">
+        <v>24</v>
+      </c>
+      <c r="E118" s="15">
+        <v>24.380000000000003</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A119" s="10" t="s">
+        <v>130</v>
+      </c>
+      <c r="B119" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C119" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D119" s="11">
+        <v>24</v>
+      </c>
+      <c r="E119" s="15">
+        <v>24.380000000000003</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A120" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="B120" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C120" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D120" s="11">
+        <v>24</v>
+      </c>
+      <c r="E120" s="15">
+        <v>24.380000000000003</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A121" s="10" t="s">
+        <v>132</v>
+      </c>
+      <c r="B121" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C121" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D121" s="11">
+        <v>24</v>
+      </c>
+      <c r="E121" s="15">
+        <v>24.380000000000003</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A122" s="10" t="s">
+        <v>133</v>
+      </c>
+      <c r="B122" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C122" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D122" s="11">
+        <v>24</v>
+      </c>
+      <c r="E122" s="15">
+        <v>24.380000000000003</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A123" s="10" t="s">
+        <v>134</v>
+      </c>
+      <c r="B123" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C123" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D123" s="11">
+        <v>24</v>
+      </c>
+      <c r="E123" s="15">
+        <v>24.380000000000003</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A124" s="10" t="s">
+        <v>135</v>
+      </c>
+      <c r="B124" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C124" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D124" s="11">
+        <v>24</v>
+      </c>
+      <c r="E124" s="15">
+        <v>39.00800000000001</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A125" s="10" t="s">
+        <v>136</v>
+      </c>
+      <c r="B125" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="C125" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D125" s="11">
+        <v>24</v>
+      </c>
+      <c r="E125" s="15">
+        <v>39.00800000000001</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A126" s="10" t="s">
+        <v>137</v>
+      </c>
+      <c r="B126" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="C126" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D126" s="11">
+        <v>24</v>
+      </c>
+      <c r="E126" s="15">
+        <v>39.00800000000001</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A127" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="B127" s="7">
+        <v>1804</v>
+      </c>
+      <c r="C127" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="D127" s="11">
+        <v>54</v>
+      </c>
+      <c r="E127" s="15">
+        <v>2.9256000000000002</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A128" s="10" t="s">
+        <v>139</v>
+      </c>
+      <c r="B128" s="7">
+        <v>1826</v>
+      </c>
+      <c r="C128" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="D128" s="11">
+        <v>54</v>
+      </c>
+      <c r="E128" s="15">
+        <v>2.9256000000000002</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A129" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="B129" s="7">
+        <v>1876</v>
+      </c>
+      <c r="C129" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="D129" s="11">
+        <v>54</v>
+      </c>
+      <c r="E129" s="15">
+        <v>2.9256000000000002</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A130" s="10" t="s">
+        <v>141</v>
+      </c>
+      <c r="B130" s="7">
+        <v>7753</v>
+      </c>
+      <c r="C130" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="D130" s="11">
+        <v>54</v>
+      </c>
+      <c r="E130" s="15">
+        <v>2.9256000000000002</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A131" s="10" t="s">
+        <v>142</v>
+      </c>
+      <c r="B131" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="C131" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="D131" s="11">
+        <v>54</v>
+      </c>
+      <c r="E131" s="15">
+        <v>2.9256000000000002</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A132" s="10" t="s">
+        <v>143</v>
+      </c>
+      <c r="B132" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="C132" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="D132" s="11">
+        <v>54</v>
+      </c>
+      <c r="E132" s="15">
+        <v>2.9256000000000002</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A133" s="10" t="s">
+        <v>144</v>
+      </c>
+      <c r="B133" s="7">
+        <v>1969</v>
+      </c>
+      <c r="C133" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="D133" s="11">
+        <v>54</v>
+      </c>
+      <c r="E133" s="15">
+        <v>2.9256000000000002</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A134" s="10" t="s">
+        <v>145</v>
+      </c>
+      <c r="B134" s="7">
+        <v>1472</v>
+      </c>
+      <c r="C134" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="D134" s="11">
+        <v>54</v>
+      </c>
+      <c r="E134" s="15">
+        <v>2.9256000000000002</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A135" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="B135" s="7">
+        <v>1725</v>
+      </c>
+      <c r="C135" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="D135" s="11">
+        <v>54</v>
+      </c>
+      <c r="E135" s="15">
+        <v>2.9256000000000002</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A136" s="10" t="s">
+        <v>147</v>
+      </c>
+      <c r="B136" s="7">
+        <v>1740</v>
+      </c>
+      <c r="C136" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="D136" s="11">
+        <v>54</v>
+      </c>
+      <c r="E136" s="15">
+        <v>2.9256000000000002</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A137" s="10" t="s">
+        <v>148</v>
+      </c>
+      <c r="B137" s="7">
+        <v>1828</v>
+      </c>
+      <c r="C137" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="D137" s="11">
+        <v>54</v>
+      </c>
+      <c r="E137" s="15">
+        <v>2.9256000000000002</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A138" s="10" t="s">
+        <v>149</v>
+      </c>
+      <c r="B138" s="7">
+        <v>1899</v>
+      </c>
+      <c r="C138" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="D138" s="11">
+        <v>54</v>
+      </c>
+      <c r="E138" s="15">
+        <v>2.9256000000000002</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A139" s="10" t="s">
+        <v>150</v>
+      </c>
+      <c r="B139" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C139" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="D139" s="11">
+        <v>54</v>
+      </c>
+      <c r="E139" s="15">
+        <v>2.9256000000000002</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A140" s="10" t="s">
+        <v>151</v>
+      </c>
+      <c r="B140" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C140" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="D140" s="11">
+        <v>54</v>
+      </c>
+      <c r="E140" s="15">
+        <v>2.9256000000000002</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A141" s="10" t="s">
+        <v>152</v>
+      </c>
+      <c r="B141" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C141" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="D141" s="11">
+        <v>54</v>
+      </c>
+      <c r="E141" s="15">
+        <v>2.9256000000000002</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A142" s="10" t="s">
+        <v>153</v>
+      </c>
+      <c r="B142" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C142" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="D142" s="11">
+        <v>54</v>
+      </c>
+      <c r="E142" s="15">
+        <v>2.9256000000000002</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A143" s="10" t="s">
+        <v>154</v>
+      </c>
+      <c r="B143" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C143" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="D143" s="11">
+        <v>54</v>
+      </c>
+      <c r="E143" s="15">
+        <v>2.9256000000000002</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A144" s="10" t="s">
+        <v>155</v>
+      </c>
+      <c r="B144" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C144" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="D144" s="11">
+        <v>54</v>
+      </c>
+      <c r="E144" s="15">
+        <v>2.9256000000000002</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A145" s="10" t="s">
+        <v>156</v>
+      </c>
+      <c r="B145" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C145" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="D145" s="11">
+        <v>54</v>
+      </c>
+      <c r="E145" s="15">
+        <v>2.9256000000000002</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A146" s="10" t="s">
+        <v>157</v>
+      </c>
+      <c r="B146" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C146" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="D146" s="11">
+        <v>54</v>
+      </c>
+      <c r="E146" s="15">
+        <v>2.9256000000000002</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A147" s="16" t="s">
+        <v>158</v>
+      </c>
+      <c r="B147" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="C147" s="34" t="s">
+        <v>63</v>
+      </c>
+      <c r="D147" s="18">
+        <v>54</v>
+      </c>
+      <c r="E147" s="15">
+        <v>4.8760000000000012</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A148" s="19" t="s">
+        <v>159</v>
+      </c>
+      <c r="B148" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="C148" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="D148" s="19">
+        <v>54</v>
+      </c>
+      <c r="E148" s="15">
+        <v>4.8760000000000012</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A149" s="19" t="s">
+        <v>160</v>
+      </c>
+      <c r="B149" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="C149" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="D149" s="19">
+        <v>54</v>
+      </c>
+      <c r="E149" s="15">
+        <v>4.8760000000000012</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A150" s="21" t="s">
+        <v>161</v>
+      </c>
+      <c r="B150" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="C150" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="D150" s="19">
+        <v>54</v>
+      </c>
+      <c r="E150" s="15">
+        <v>4.8760000000000012</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A151" s="21" t="s">
+        <v>162</v>
+      </c>
+      <c r="B151" s="20" t="s">
+        <v>88</v>
+      </c>
+      <c r="C151" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="D151" s="19">
+        <v>54</v>
+      </c>
+      <c r="E151" s="15">
+        <v>4.8760000000000012</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A152" s="21" t="s">
+        <v>163</v>
+      </c>
+      <c r="B152" s="20" t="s">
+        <v>90</v>
+      </c>
+      <c r="C152" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="D152" s="19">
+        <v>54</v>
+      </c>
+      <c r="E152" s="15">
+        <v>4.8760000000000012</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A154" s="22"/>
+      <c r="B154" s="23"/>
+      <c r="C154" s="26"/>
+      <c r="D154" s="22"/>
+      <c r="E154" s="24"/>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A155" s="22"/>
+      <c r="B155" s="23"/>
+      <c r="C155" s="26"/>
+      <c r="D155" s="22"/>
+      <c r="E155" s="24"/>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A156" s="22"/>
+      <c r="B156" s="23"/>
+      <c r="C156" s="26"/>
+      <c r="D156" s="22"/>
+      <c r="E156" s="24"/>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A157" s="22"/>
+      <c r="B157" s="23"/>
+      <c r="C157" s="26"/>
+      <c r="D157" s="22"/>
+      <c r="E157" s="24"/>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A158" s="22"/>
+      <c r="B158" s="23"/>
+      <c r="C158" s="26"/>
+      <c r="D158" s="22"/>
+      <c r="E158" s="24"/>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A159" s="22"/>
+      <c r="B159" s="23"/>
+      <c r="C159" s="26"/>
+      <c r="D159" s="22"/>
+      <c r="E159" s="24"/>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A160" s="22"/>
+      <c r="B160" s="23"/>
+      <c r="C160" s="26"/>
+      <c r="D160" s="22"/>
+      <c r="E160" s="24"/>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A161" s="22"/>
+      <c r="B161" s="23"/>
+      <c r="C161" s="26"/>
+      <c r="D161" s="22"/>
+      <c r="E161" s="24"/>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A162" s="22"/>
+      <c r="B162" s="23"/>
+      <c r="C162" s="26"/>
+      <c r="D162" s="22"/>
+      <c r="E162" s="24"/>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A163" s="22"/>
+      <c r="B163" s="23"/>
+      <c r="C163" s="26"/>
+      <c r="D163" s="22"/>
+      <c r="E163" s="24"/>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A164" s="22"/>
+      <c r="B164" s="23"/>
+      <c r="C164" s="26"/>
+      <c r="D164" s="22"/>
+      <c r="E164" s="24"/>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A165" s="22"/>
+      <c r="B165" s="23"/>
+      <c r="C165" s="26"/>
+      <c r="D165" s="22"/>
+      <c r="E165" s="24"/>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A166" s="22"/>
+      <c r="B166" s="23"/>
+      <c r="C166" s="26"/>
+      <c r="D166" s="22"/>
+      <c r="E166" s="24"/>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A167" s="22"/>
+      <c r="B167" s="23"/>
+      <c r="C167" s="26"/>
+      <c r="D167" s="22"/>
+      <c r="E167" s="24"/>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A168" s="22"/>
+      <c r="B168" s="23"/>
+      <c r="C168" s="26"/>
+      <c r="D168" s="22"/>
+      <c r="E168" s="24"/>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A169" s="22"/>
+      <c r="B169" s="23"/>
+      <c r="C169" s="26"/>
+      <c r="D169" s="22"/>
+      <c r="E169" s="24"/>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A170" s="22"/>
+      <c r="B170" s="23"/>
+      <c r="C170" s="26"/>
+      <c r="D170" s="22"/>
+      <c r="E170" s="24"/>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A171" s="22"/>
+      <c r="B171" s="23"/>
+      <c r="C171" s="26"/>
+      <c r="D171" s="22"/>
+      <c r="E171" s="24"/>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A172" s="22"/>
+      <c r="B172" s="23"/>
+      <c r="C172" s="26"/>
+      <c r="D172" s="22"/>
+      <c r="E172" s="24"/>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A173" s="22"/>
+      <c r="B173" s="23"/>
+      <c r="C173" s="26"/>
+      <c r="D173" s="22"/>
+      <c r="E173" s="24"/>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A174" s="22"/>
+      <c r="B174" s="23"/>
+      <c r="C174" s="26"/>
+      <c r="D174" s="22"/>
+      <c r="E174" s="24"/>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A175" s="22"/>
+      <c r="B175" s="23"/>
+      <c r="C175" s="26"/>
+      <c r="D175" s="22"/>
+      <c r="E175" s="24"/>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A176" s="22"/>
+      <c r="B176" s="23"/>
+      <c r="C176" s="26"/>
+      <c r="D176" s="22"/>
+      <c r="E176" s="24"/>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A177" s="22"/>
+      <c r="B177" s="23"/>
+      <c r="C177" s="26"/>
+      <c r="D177" s="22"/>
+      <c r="E177" s="24"/>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A178" s="22"/>
+      <c r="B178" s="23"/>
+      <c r="C178" s="26"/>
+      <c r="D178" s="22"/>
+      <c r="E178" s="24"/>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A179" s="22"/>
+      <c r="B179" s="23"/>
+      <c r="C179" s="26"/>
+      <c r="D179" s="22"/>
+      <c r="E179" s="24"/>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A180" s="22"/>
+      <c r="B180" s="23"/>
+      <c r="C180" s="26"/>
+      <c r="D180" s="22"/>
+      <c r="E180" s="24"/>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A181" s="22"/>
+      <c r="B181" s="23"/>
+      <c r="C181" s="26"/>
+      <c r="D181" s="22"/>
+      <c r="E181" s="24"/>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A182" s="22"/>
+      <c r="B182" s="23"/>
+      <c r="C182" s="26"/>
+      <c r="D182" s="22"/>
+      <c r="E182" s="24"/>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A183" s="22"/>
+      <c r="B183" s="23"/>
+      <c r="C183" s="26"/>
+      <c r="D183" s="22"/>
+      <c r="E183" s="24"/>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A184" s="22"/>
+      <c r="B184" s="23"/>
+      <c r="C184" s="26"/>
+      <c r="D184" s="22"/>
+      <c r="E184" s="24"/>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A185" s="22"/>
+      <c r="B185" s="23"/>
+      <c r="C185" s="26"/>
+      <c r="D185" s="22"/>
+      <c r="E185" s="24"/>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A186" s="22"/>
+      <c r="B186" s="23"/>
+      <c r="C186" s="26"/>
+      <c r="D186" s="22"/>
+      <c r="E186" s="24"/>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A187" s="22"/>
+      <c r="B187" s="23"/>
+      <c r="C187" s="26"/>
+      <c r="D187" s="22"/>
+      <c r="E187" s="24"/>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A188" s="22"/>
+      <c r="B188" s="23"/>
+      <c r="C188" s="26"/>
+      <c r="D188" s="22"/>
+      <c r="E188" s="24"/>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A189" s="22"/>
+      <c r="B189" s="23"/>
+      <c r="C189" s="26"/>
+      <c r="D189" s="22"/>
+      <c r="E189" s="24"/>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A190" s="22"/>
+      <c r="B190" s="23"/>
+      <c r="C190" s="26"/>
+      <c r="D190" s="22"/>
+      <c r="E190" s="24"/>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A191" s="22"/>
+      <c r="B191" s="23"/>
+      <c r="C191" s="26"/>
+      <c r="D191" s="22"/>
+      <c r="E191" s="24"/>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A192" s="22"/>
+      <c r="B192" s="23"/>
+      <c r="C192" s="26"/>
+      <c r="D192" s="22"/>
+      <c r="E192" s="24"/>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A193" s="22"/>
+      <c r="B193" s="23"/>
+      <c r="C193" s="26"/>
+      <c r="D193" s="22"/>
+      <c r="E193" s="24"/>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A194" s="25"/>
+      <c r="B194" s="23"/>
+      <c r="C194" s="26"/>
+      <c r="D194" s="26"/>
+      <c r="E194" s="24"/>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A195" s="25"/>
+      <c r="B195" s="23"/>
+      <c r="C195" s="26"/>
+      <c r="D195" s="26"/>
+      <c r="E195" s="24"/>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A196" s="27"/>
+      <c r="B196" s="23"/>
+      <c r="C196" s="26"/>
+      <c r="D196" s="22"/>
+      <c r="E196" s="24"/>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A197" s="27"/>
+      <c r="B197" s="23"/>
+      <c r="C197" s="26"/>
+      <c r="D197" s="22"/>
+      <c r="E197" s="24"/>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A198" s="22"/>
+      <c r="B198" s="23"/>
+      <c r="C198" s="26"/>
+      <c r="D198" s="22"/>
+      <c r="E198" s="24"/>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A199" s="22"/>
+      <c r="B199" s="23"/>
+      <c r="C199" s="26"/>
+      <c r="D199" s="22"/>
+      <c r="E199" s="24"/>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A200" s="28"/>
+      <c r="B200" s="23"/>
+      <c r="C200" s="26"/>
+      <c r="D200" s="26"/>
+      <c r="E200" s="24"/>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A201" s="28"/>
+      <c r="B201" s="23"/>
+      <c r="C201" s="26"/>
+      <c r="D201" s="26"/>
+      <c r="E201" s="24"/>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A202" s="28"/>
+      <c r="B202" s="23"/>
+      <c r="C202" s="26"/>
+      <c r="D202" s="26"/>
+      <c r="E202" s="24"/>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A203" s="28"/>
+      <c r="B203" s="23"/>
+      <c r="C203" s="26"/>
+      <c r="D203" s="26"/>
+      <c r="E203" s="24"/>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A204" s="28"/>
+      <c r="B204" s="23"/>
+      <c r="C204" s="26"/>
+      <c r="D204" s="26"/>
+      <c r="E204" s="24"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Philipp Plein</vt:lpstr>
+      <vt:lpstr>Histoires de Parfums</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>kelter</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <dc:language>en-US</dc:language>
 </cp:coreProperties>
 </file>