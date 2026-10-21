--- v0 (2026-07-21)
+++ v1 (2026-10-21)
@@ -1,474 +1,628 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
-  <workbookPr showInkAnnotation="0" autoCompressPictures="0"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Kelter International Pte Ltd\Derrick Ng - Viimart\Operation\Wholesale Price\New Lists\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="8835"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="9435"/>
   </bookViews>
   <sheets>
-    <sheet name="Police" sheetId="1" r:id="rId1"/>
+    <sheet name="HUDA BEAUTY" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191028"/>
+  <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="141" uniqueCount="80">
-[...10 lines deleted...]
-    <t>Moq Eur15000.00</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="63">
+  <si>
+    <t>Easy Bake Setting Spray 100ml</t>
+  </si>
+  <si>
+    <t>500+</t>
+  </si>
+  <si>
+    <t>Easy Bake Setting Spray 30ml</t>
+  </si>
+  <si>
+    <t>300+</t>
+  </si>
+  <si>
+    <t>Easy Blur Foundation Amaretti 310G</t>
+  </si>
+  <si>
+    <t>Easy Blur Foundation Angel Food 110N</t>
+  </si>
+  <si>
+    <t>100+</t>
+  </si>
+  <si>
+    <t>Easy Blur Foundation Apple Pie 255B</t>
+  </si>
+  <si>
+    <t>Easy Blur Foundation Baklava 340G</t>
+  </si>
+  <si>
+    <t>Easy Blur Foundation Butter Pecan 330N</t>
+  </si>
+  <si>
+    <t>Easy Blur Foundation Cashew 140G</t>
+  </si>
+  <si>
+    <t>Easy Blur Foundation Chai 210B</t>
+  </si>
+  <si>
+    <t>Easy Blur Foundation Cheesecake 250G</t>
+  </si>
+  <si>
+    <t>Easy Blur Foundation Cinnamon 440G</t>
+  </si>
+  <si>
+    <t>Easy Blur Foundation Cream Puff 260W</t>
+  </si>
+  <si>
+    <t>Easy Blur Foundation Creme Brulee 150G</t>
+  </si>
+  <si>
+    <t>Easy Blur Foundation Creme Caramel 355W</t>
+  </si>
+  <si>
+    <t>Easy Blur Foundation Custard 220N</t>
+  </si>
+  <si>
+    <t>Easy Blur Foundation Dulce De Leche 350G</t>
+  </si>
+  <si>
+    <t>Easy Blur Foundation Gingerbread 430N</t>
+  </si>
+  <si>
+    <t>Easy Blur Foundation Golden Milk 307N</t>
+  </si>
+  <si>
+    <t>Easy Blur Foundation Iced Frappe 305C</t>
+  </si>
+  <si>
+    <t>Easy Blur Foundation Latte 300N</t>
+  </si>
+  <si>
+    <t>Easy Blur Foundation Macaroon 230N</t>
+  </si>
+  <si>
+    <t>Easy Blur Foundation Macchiato 400G</t>
+  </si>
+  <si>
+    <t>Easy Blur Foundation Milkshake 100B</t>
+  </si>
+  <si>
+    <t>Easy Blur Foundation Peanut Butter 455R</t>
+  </si>
+  <si>
+    <t>Easy Blur Foundation Pistachio Cream 425N</t>
+  </si>
+  <si>
+    <t>Easy Blur Foundation Shortbread 200B</t>
+  </si>
+  <si>
+    <t>Easy Blur Foundation Toasted Coconut 240N</t>
+  </si>
+  <si>
+    <t>Easy Blur Foundation Toffee 420G</t>
+  </si>
+  <si>
+    <t>Easy Blur Foundation TresLeches 320G</t>
+  </si>
+  <si>
+    <t>Easy Blur Foundation Vanilla 120B</t>
+  </si>
+  <si>
+    <t>Easy Blur Primer Bronze Fudge</t>
+  </si>
+  <si>
+    <t>Easy Bake and Snatch Pressed Powder Blossom Cake</t>
+  </si>
+  <si>
+    <t>Easy Bake and Snatch Pressed Powder Banana Bread</t>
+  </si>
+  <si>
+    <t>1000+</t>
+  </si>
+  <si>
+    <t>Easy Bake and Snatch Pressed Powder Blondie</t>
+  </si>
+  <si>
+    <t>Easy Bake and Snatch Pressed Powder Peach Pie</t>
+  </si>
+  <si>
+    <t>FauxFilter Luminous Matte 420G Toffee</t>
+  </si>
+  <si>
+    <t>Creamy Lip And Cheek Stain Peachy Kiss</t>
+  </si>
+  <si>
+    <t>Creamy Lip And Cheek Stain Apricot Kiss</t>
+  </si>
+  <si>
+    <t>Creamy Lip And Cheek Stain Coral Kiss</t>
+  </si>
+  <si>
+    <t>Creamy Lip And Cheek Stain Berry Kiss</t>
+  </si>
+  <si>
+    <t>Liquid Matte Mini Bombshell</t>
+  </si>
+  <si>
+    <t>200+</t>
+  </si>
+  <si>
+    <t>Liquid Matte Mini Icon</t>
+  </si>
+  <si>
+    <t>Liquid Matte Mini Miss America</t>
+  </si>
+  <si>
+    <t>Liquid Matte Mini Trendsetter</t>
+  </si>
+  <si>
+    <t>Liquid Matte Mini Trophy Wife</t>
+  </si>
+  <si>
+    <t>Mini Puffs Trio</t>
+  </si>
+  <si>
+    <t>3000+</t>
+  </si>
+  <si>
+    <t>Blush Filter Peach Sorbet</t>
+  </si>
+  <si>
+    <t>Blush Filter Watermelon Pop</t>
+  </si>
+  <si>
+    <t>HUDA BEAUTY</t>
+  </si>
+  <si>
+    <t>Exw USA</t>
+  </si>
+  <si>
+    <t>Moq Usd30,000</t>
+  </si>
+  <si>
+    <t>Lead Time:  4 weeks</t>
   </si>
   <si>
     <t>Ean</t>
   </si>
   <si>
-    <t>Status</t>
-[...1 lines deleted...]
-  <si>
     <t>Description</t>
   </si>
   <si>
-    <t>Cost (eur)</t>
-[...215 lines deleted...]
-    <t xml:space="preserve"> To Be Woman - Eau De Parfum Vapo 40Ml</t>
+    <t>Qty/Pack</t>
+  </si>
+  <si>
+    <t>Cost (usd)</t>
+  </si>
+  <si>
+    <r>
+      <t>Mini</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Puffs Trio</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="1">
-    <numFmt numFmtId="164" formatCode="[$€-2]\ #,##0.00"/>
+  <numFmts count="2">
+    <numFmt numFmtId="44" formatCode="_-&quot;$&quot;* #,##0.00_-;\-&quot;$&quot;* #,##0.00_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="[$€-2]\ #,##0.00"/>
   </numFmts>
-  <fonts count="4" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
+      <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
-[...6 lines deleted...]
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF343E77"/>
+        <fgColor theme="4" tint="-0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="1">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="44" fontId="6" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="6" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="4">
+    <cellStyle name="Currency" xfId="1" builtinId="4"/>
+    <cellStyle name="Excel Built-in Normal" xfId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal 2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -530,51 +684,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -672,1003 +826,831 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D69"/>
+  <dimension ref="A1:D58"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="L28" sqref="L28"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="J19" sqref="J19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="14.375" style="2" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="9" style="3"/>
+    <col min="1" max="1" width="16.7109375" style="3" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="49.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="11.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="2" customWidth="1"/>
+    <col min="5" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
-        <v>0</v>
-[...3 lines deleted...]
-      <c r="A2" s="5"/>
+        <v>54</v>
+      </c>
     </row>
     <row r="3" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="5" t="s">
-        <v>1</v>
+      <c r="A3" s="3" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="4" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="5" t="s">
-        <v>2</v>
+      <c r="A4" s="3" t="s">
+        <v>57</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="5" t="s">
-[...15 lines deleted...]
-      </c>
+      <c r="A5" s="3" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="4"/>
     </row>
     <row r="8" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="9">
-[...9 lines deleted...]
-        <v>4.1256000000000004</v>
+      <c r="A8" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="B8" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="D8" s="8" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="9">
-        <v>679602603164</v>
-[...8 lines deleted...]
-        <v>4.1256000000000004</v>
+        <v>6294018401964</v>
+      </c>
+      <c r="B9" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="C9" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="D9" s="12">
+        <v>23.76</v>
       </c>
     </row>
     <row r="10" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="9">
-        <v>679602604079</v>
-[...8 lines deleted...]
-        <v>4.1256000000000004</v>
+        <v>6294018406297</v>
+      </c>
+      <c r="B10" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="C10" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="D10" s="12">
+        <v>15.444000000000003</v>
       </c>
     </row>
     <row r="11" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="9">
-        <v>679602601122</v>
-[...8 lines deleted...]
-        <v>11.869200000000001</v>
+        <v>6294018403432</v>
+      </c>
+      <c r="B11" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C11" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="D11" s="12">
+        <v>32.076000000000001</v>
       </c>
     </row>
     <row r="12" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="9">
-        <v>679602601245</v>
-[...8 lines deleted...]
-        <v>6.6852000000000009</v>
+        <v>6294018403319</v>
+      </c>
+      <c r="B12" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C12" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D12" s="12">
+        <v>32.076000000000001</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="9">
-        <v>679602601085</v>
-[...8 lines deleted...]
-        <v>8.7263999999999999</v>
+        <v>6294018403418</v>
+      </c>
+      <c r="B13" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="D13" s="12">
+        <v>32.076000000000001</v>
       </c>
     </row>
     <row r="14" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="9">
-        <v>679602152112</v>
-[...1 lines deleted...]
-      <c r="B14" s="2" t="s">
+        <v>6294018403463</v>
+      </c>
+      <c r="B14" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="C14" s="3" t="s">
-[...3 lines deleted...]
-        <v>12.506400000000001</v>
+      <c r="C14" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D14" s="12">
+        <v>32.076000000000001</v>
       </c>
     </row>
     <row r="15" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="9">
-        <v>679602152129</v>
-[...8 lines deleted...]
-        <v>6.9768000000000008</v>
+        <v>6294018403456</v>
+      </c>
+      <c r="B15" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D15" s="12">
+        <v>32.076000000000001</v>
       </c>
     </row>
     <row r="16" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="9">
-        <v>679602152105</v>
-[...8 lines deleted...]
-        <v>9.4824000000000002</v>
+        <v>6294018403333</v>
+      </c>
+      <c r="B16" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="C16" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="D16" s="12">
+        <v>32.076000000000001</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="9">
-        <v>679602153119</v>
-[...8 lines deleted...]
-        <v>12.506400000000001</v>
+        <v>6294018403364</v>
+      </c>
+      <c r="B17" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="C17" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="D17" s="12">
+        <v>32.076000000000001</v>
       </c>
     </row>
     <row r="18" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="9">
-        <v>679602153126</v>
-[...8 lines deleted...]
-        <v>6.9768000000000008</v>
+        <v>6294018403401</v>
+      </c>
+      <c r="B18" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="D18" s="12">
+        <v>32.076000000000001</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="9">
-        <v>679602153812</v>
-[...8 lines deleted...]
-        <v>9.4824000000000002</v>
+        <v>6294018403517</v>
+      </c>
+      <c r="B19" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="C19" s="11">
+        <v>24</v>
+      </c>
+      <c r="D19" s="12">
+        <v>32.076000000000001</v>
       </c>
     </row>
     <row r="20" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="2" t="s">
-[...9 lines deleted...]
-        <v>12.506400000000001</v>
+      <c r="A20" s="9">
+        <v>6294018408352</v>
+      </c>
+      <c r="B20" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="C20" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D20" s="12">
+        <v>32.076000000000001</v>
       </c>
     </row>
     <row r="21" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="2" t="s">
-[...9 lines deleted...]
-        <v>6.9768000000000008</v>
+      <c r="A21" s="9">
+        <v>6294018403340</v>
+      </c>
+      <c r="B21" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C21" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="D21" s="12">
+        <v>32.076000000000001</v>
       </c>
     </row>
     <row r="22" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="2" t="s">
-[...9 lines deleted...]
-        <v>9.4824000000000002</v>
+      <c r="A22" s="9">
+        <v>6294018408383</v>
+      </c>
+      <c r="B22" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="C22" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D22" s="12">
+        <v>32.076000000000001</v>
       </c>
     </row>
     <row r="23" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="9">
-        <v>679602158114</v>
-[...8 lines deleted...]
-        <v>12.506400000000001</v>
+        <v>6294018403371</v>
+      </c>
+      <c r="B23" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="C23" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="D23" s="12">
+        <v>32.076000000000001</v>
       </c>
     </row>
     <row r="24" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="9">
-        <v>679602158121</v>
-[...8 lines deleted...]
-        <v>6.9768000000000008</v>
+        <v>6294018403470</v>
+      </c>
+      <c r="B24" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C24" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D24" s="12">
+        <v>32.076000000000001</v>
       </c>
     </row>
     <row r="25" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="9">
-        <v>679602158190</v>
-[...8 lines deleted...]
-        <v>9.4824000000000002</v>
+        <v>6294018403500</v>
+      </c>
+      <c r="B25" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="C25" s="11">
+        <v>24</v>
+      </c>
+      <c r="D25" s="12">
+        <v>32.076000000000001</v>
       </c>
     </row>
     <row r="26" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="9">
-        <v>679602159128</v>
-[...8 lines deleted...]
-        <v>12.506400000000001</v>
+        <v>6294018408376</v>
+      </c>
+      <c r="B26" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="C26" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D26" s="12">
+        <v>32.076000000000001</v>
       </c>
     </row>
     <row r="27" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="9">
-        <v>679602159135</v>
-[...8 lines deleted...]
-        <v>6.9768000000000008</v>
+        <v>6294018408369</v>
+      </c>
+      <c r="B27" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="C27" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D27" s="12">
+        <v>32.076000000000001</v>
       </c>
     </row>
     <row r="28" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="9">
-        <v>679602159104</v>
-[...8 lines deleted...]
-        <v>9.4824000000000002</v>
+        <v>6294018403425</v>
+      </c>
+      <c r="B28" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="C28" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="D28" s="12">
+        <v>32.076000000000001</v>
       </c>
     </row>
     <row r="29" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="9">
-        <v>679602771214</v>
-[...8 lines deleted...]
-        <v>12.506400000000001</v>
+        <v>6294018403388</v>
+      </c>
+      <c r="B29" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="C29" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="D29" s="12">
+        <v>32.076000000000001</v>
       </c>
     </row>
     <row r="30" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="9">
-        <v>679602772426</v>
-[...8 lines deleted...]
-        <v>6.9768000000000008</v>
+        <v>6294018403487</v>
+      </c>
+      <c r="B30" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="C30" s="11">
+        <v>24</v>
+      </c>
+      <c r="D30" s="12">
+        <v>32.076000000000001</v>
       </c>
     </row>
     <row r="31" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="9">
-        <v>679602173117</v>
-[...8 lines deleted...]
-        <v>12.506400000000001</v>
+        <v>6294018403302</v>
+      </c>
+      <c r="B31" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="C31" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D31" s="12">
+        <v>32.076000000000001</v>
       </c>
     </row>
     <row r="32" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="9">
-        <v>679602173124</v>
-[...8 lines deleted...]
-        <v>6.9768000000000008</v>
+        <v>6294018403531</v>
+      </c>
+      <c r="B32" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="C32" s="11">
+        <v>24</v>
+      </c>
+      <c r="D32" s="12">
+        <v>32.076000000000001</v>
       </c>
     </row>
     <row r="33" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="9">
-        <v>679602173100</v>
-[...8 lines deleted...]
-        <v>9.4824000000000002</v>
+        <v>6294018408390</v>
+      </c>
+      <c r="B33" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="C33" s="11">
+        <v>24</v>
+      </c>
+      <c r="D33" s="12">
+        <v>32.076000000000001</v>
       </c>
     </row>
     <row r="34" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="9">
-        <v>679602174114</v>
-[...8 lines deleted...]
-        <v>12.506400000000001</v>
+        <v>6294018403357</v>
+      </c>
+      <c r="B34" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="C34" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="D34" s="12">
+        <v>32.076000000000001</v>
       </c>
     </row>
     <row r="35" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="9">
-        <v>679602174121</v>
-[...8 lines deleted...]
-        <v>6.9768000000000008</v>
+        <v>6294018403395</v>
+      </c>
+      <c r="B35" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="C35" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="D35" s="12">
+        <v>32.076000000000001</v>
       </c>
     </row>
     <row r="36" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="9">
-        <v>679602174107</v>
-[...8 lines deleted...]
-        <v>9.4824000000000002</v>
+        <v>6294018403494</v>
+      </c>
+      <c r="B36" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="C36" s="11">
+        <v>24</v>
+      </c>
+      <c r="D36" s="12">
+        <v>32.076000000000001</v>
       </c>
     </row>
     <row r="37" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="9">
-        <v>679602181211</v>
-[...8 lines deleted...]
-        <v>12.506400000000001</v>
+        <v>6294018403449</v>
+      </c>
+      <c r="B37" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="C37" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="D37" s="12">
+        <v>32.076000000000001</v>
       </c>
     </row>
     <row r="38" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="9">
-        <v>679602852425</v>
-[...8 lines deleted...]
-        <v>6.9768000000000008</v>
+        <v>6294018403326</v>
+      </c>
+      <c r="B38" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="C38" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D38" s="12">
+        <v>32.076000000000001</v>
       </c>
     </row>
     <row r="39" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="9">
-        <v>679602851084</v>
-[...8 lines deleted...]
-        <v>9.4824000000000002</v>
+        <v>6294018408543</v>
+      </c>
+      <c r="B39" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="C39" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D39" s="12">
+        <v>27.324000000000002</v>
       </c>
     </row>
     <row r="40" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="9">
-        <v>679602186124</v>
-[...8 lines deleted...]
-        <v>12.506400000000001</v>
+        <v>6294018401858</v>
+      </c>
+      <c r="B40" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="C40" s="11">
+        <v>230</v>
+      </c>
+      <c r="D40" s="12">
+        <v>17.82</v>
       </c>
     </row>
     <row r="41" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="9">
-        <v>679602861243</v>
-[...8 lines deleted...]
-        <v>6.9768000000000008</v>
+        <v>6294018401865</v>
+      </c>
+      <c r="B41" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="C41" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="D41" s="12">
+        <v>17.82</v>
       </c>
     </row>
     <row r="42" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="9">
-        <v>679602861083</v>
-[...8 lines deleted...]
-        <v>9.4824000000000002</v>
+        <v>6294018401872</v>
+      </c>
+      <c r="B42" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="C42" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="D42" s="12">
+        <v>17.82</v>
       </c>
     </row>
     <row r="43" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="9">
-        <v>679602132114</v>
-[...8 lines deleted...]
-        <v>12.506400000000001</v>
+        <v>6294018402701</v>
+      </c>
+      <c r="B43" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="C43" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="D43" s="12">
+        <v>17.82</v>
       </c>
     </row>
     <row r="44" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="9">
-        <v>679602132121</v>
-[...8 lines deleted...]
-        <v>6.9768000000000008</v>
+        <v>6291106035711</v>
+      </c>
+      <c r="B44" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="C44" s="11">
+        <v>60</v>
+      </c>
+      <c r="D44" s="12">
+        <v>19.008000000000003</v>
       </c>
     </row>
     <row r="45" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="9">
-        <v>679602132107</v>
-[...8 lines deleted...]
-        <v>9.4824000000000002</v>
+        <v>6294018400929</v>
+      </c>
+      <c r="B45" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="C45" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D45" s="12">
+        <v>10.692000000000002</v>
       </c>
     </row>
     <row r="46" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="9">
-        <v>679602133111</v>
-[...8 lines deleted...]
-        <v>12.506400000000001</v>
+        <v>6294018400936</v>
+      </c>
+      <c r="B46" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="C46" s="11">
+        <v>250</v>
+      </c>
+      <c r="D46" s="12">
+        <v>10.692000000000002</v>
       </c>
     </row>
     <row r="47" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="9">
-        <v>679602133128</v>
-[...8 lines deleted...]
-        <v>6.9768000000000008</v>
+        <v>6294018400943</v>
+      </c>
+      <c r="B47" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="C47" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="D47" s="12">
+        <v>10.692000000000002</v>
       </c>
     </row>
     <row r="48" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="9">
-        <v>679602133104</v>
-[...8 lines deleted...]
-        <v>9.4824000000000002</v>
+        <v>6294018400967</v>
+      </c>
+      <c r="B48" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="C48" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D48" s="12">
+        <v>10.692000000000002</v>
       </c>
     </row>
     <row r="49" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A49" s="2" t="s">
-[...9 lines deleted...]
-        <v>12.506400000000001</v>
+      <c r="A49" s="9">
+        <v>6294018402008</v>
+      </c>
+      <c r="B49" s="10" t="s">
+        <v>44</v>
+      </c>
+      <c r="C49" s="11" t="s">
+        <v>45</v>
+      </c>
+      <c r="D49" s="12">
+        <v>11.88</v>
       </c>
     </row>
     <row r="50" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A50" s="2" t="s">
-[...9 lines deleted...]
-        <v>6.9768000000000008</v>
+      <c r="A50" s="9">
+        <v>6294018402015</v>
+      </c>
+      <c r="B50" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="C50" s="11" t="s">
+        <v>45</v>
+      </c>
+      <c r="D50" s="12">
+        <v>11.88</v>
       </c>
     </row>
     <row r="51" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A51" s="2" t="s">
-[...9 lines deleted...]
-        <v>9.4824000000000002</v>
+      <c r="A51" s="9">
+        <v>6294018402022</v>
+      </c>
+      <c r="B51" s="10" t="s">
+        <v>47</v>
+      </c>
+      <c r="C51" s="11" t="s">
+        <v>45</v>
+      </c>
+      <c r="D51" s="12">
+        <v>11.88</v>
       </c>
     </row>
     <row r="52" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="9">
-        <v>679602156110</v>
-[...8 lines deleted...]
-        <v>12.506400000000001</v>
+        <v>6294018403043</v>
+      </c>
+      <c r="B52" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="C52" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D52" s="12">
+        <v>11.88</v>
       </c>
     </row>
     <row r="53" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="9">
-        <v>679602156141</v>
-[...8 lines deleted...]
-        <v>6.9768000000000008</v>
+        <v>6294018403050</v>
+      </c>
+      <c r="B53" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="C53" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="D53" s="12">
+        <v>11.88</v>
       </c>
     </row>
     <row r="54" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="9">
-        <v>679602156103</v>
-[...8 lines deleted...]
-        <v>9.4824000000000002</v>
+        <v>6294018407713</v>
+      </c>
+      <c r="B54" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="C54" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="D54" s="12">
+        <v>10.098000000000001</v>
       </c>
     </row>
     <row r="55" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A55" s="2" t="s">
+      <c r="A55" s="13">
+        <v>6294018403050</v>
+      </c>
+      <c r="B55" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="C55" s="15">
+        <v>632</v>
+      </c>
+      <c r="D55" s="16">
+        <v>11.88</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="13">
+        <v>6294018405733</v>
+      </c>
+      <c r="B56" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="C56" s="15">
+        <v>8500</v>
+      </c>
+      <c r="D56" s="16">
+        <v>11.88</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="13">
+        <v>6294018405740</v>
+      </c>
+      <c r="B57" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="C57" s="15">
+        <v>12500</v>
+      </c>
+      <c r="D57" s="16">
+        <v>11.88</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="17">
+        <v>6294018407713</v>
+      </c>
+      <c r="B58" s="18" t="s">
         <v>62</v>
       </c>
-      <c r="B55" s="2" t="s">
-[...202 lines deleted...]
-        <v>6.9768000000000008</v>
+      <c r="C58" s="19">
+        <v>1354</v>
+      </c>
+      <c r="D58" s="20">
+        <v>10.098000000000001</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Police</vt:lpstr>
+      <vt:lpstr>HUDA BEAUTY</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
-  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>Kelter</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>