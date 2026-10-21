--- v0 (2026-07-21)
+++ v1 (2026-10-21)
@@ -1,493 +1,831 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
-  <workbookPr showInkAnnotation="0" autoCompressPictures="0"/>
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+  <workbookPr defaultThemeVersion="153222"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Kelter International Pte Ltd\Derrick Ng - Viimart\Operation\Wholesale Price\New Lists\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="8835"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="9435"/>
   </bookViews>
   <sheets>
-    <sheet name="Ralph Lauren" sheetId="1" r:id="rId1"/>
+    <sheet name="It's a 10" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191028"/>
-[...15 lines deleted...]
-  </extLst>
+  <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="52">
-[...1 lines deleted...]
-    <t>Ralph Lauren</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="470" uniqueCount="182">
+  <si>
+    <t>It's a 10</t>
+  </si>
+  <si>
+    <t>Conditioning Collection</t>
+  </si>
+  <si>
+    <t>Regular</t>
+  </si>
+  <si>
+    <t>59.1Ml/2Oz</t>
+  </si>
+  <si>
+    <t>Miracle Leave-in Product  2 oz</t>
+  </si>
+  <si>
+    <t>Miracle Leave-in Product  2 oz Limited Edition</t>
+  </si>
+  <si>
+    <t>0019-16</t>
+  </si>
+  <si>
+    <t>120Ml/4Oz</t>
+  </si>
+  <si>
+    <t>Miracle Leave-in Product  4 oz - 16 PACK</t>
+  </si>
+  <si>
+    <t>Miracle Leave-in Product Fragrance Free 4 oz</t>
+  </si>
+  <si>
+    <t>295.7Ml/10Oz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Miracle Leave-in Product  10 oz </t>
+  </si>
+  <si>
+    <t>Miracle Moisture Shampoo   2 oz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Miracle Moisture Shampoo 10 oz </t>
+  </si>
+  <si>
+    <t>1L/ 33.8 Oz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Miracle Moisture Shampoo  1 Liter </t>
+  </si>
+  <si>
+    <t>Miracle Daily Conditioner 2 oz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Miracle Daily Conditioner 10 oz </t>
+  </si>
+  <si>
+    <t>Miracle Daily Conditioner 1 Liter</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Miracle Hair Mask 2 oz </t>
+  </si>
+  <si>
+    <t>240Ml/8Oz</t>
+  </si>
+  <si>
+    <t>Miracle Hair Mask 8 oz</t>
+  </si>
+  <si>
+    <t>517.5Ml/ 17.5Oz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Miracle Hair Mask  17.5 oz </t>
+  </si>
+  <si>
+    <t>Net 6Oz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cond. Trial Kit - 2 oz Shampoo, 2 oz Daily Cond, 2 oz Leave-in </t>
+  </si>
+  <si>
+    <t>Keratin Collection</t>
+  </si>
+  <si>
+    <t>Miracle Leave-in Plus KERATIN 2 oz</t>
+  </si>
+  <si>
+    <t>120Ml/ 4Oz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Miracle Leave-in Plus KERATIN 4 oz </t>
+  </si>
+  <si>
+    <t>295.7Ml/10 Oz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Miracle Leave-in Plus KERATIN 10 oz </t>
+  </si>
+  <si>
+    <t xml:space="preserve">88.7Ml/ 3 Oz </t>
+  </si>
+  <si>
+    <t>Miracle Leave-in Potion Plus KERATIN 3 oz</t>
+  </si>
+  <si>
+    <t>Miracle Shampoo Plus KERATIN 2 oz</t>
+  </si>
+  <si>
+    <t>Miracle Shampoo Plus KERATIN 10 oz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Miracle Shampoo Plus KERATIN 1 Liter </t>
+  </si>
+  <si>
+    <t>Miracle Deep Conditioner Plus KERATIN 2 oz</t>
+  </si>
+  <si>
+    <t>148Ml/5Oz</t>
+  </si>
+  <si>
+    <t>Miracle Deep Conditioner Plus KERATIN 5 oz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Miracle Deep Conditioner Plus KERATIN 17.5 oz </t>
+  </si>
+  <si>
+    <t>Miracle Oil Plus KERATIN 3 oz</t>
+  </si>
+  <si>
+    <t>333Ml/10 Oz</t>
+  </si>
+  <si>
+    <t>Miracle Super Hold Finishing Spray Plus KERATIN 10 oz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Keratin Trial Kit - 2 oz Shampoo, 2 oz Cond, 2 oz Leave-in </t>
+  </si>
+  <si>
+    <t>Silk Express Collection</t>
+  </si>
+  <si>
+    <t>Miracle Silk Leave-in 2 oz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">120Ml/ 4 Oz </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Miracle Silk Leave-in 4 oz </t>
+  </si>
+  <si>
+    <t>Miracle Silk Leave-in 10 oz</t>
+  </si>
+  <si>
+    <t>Miracle Silk Shampoo 10 oz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Miracle Silk Shampoo 1 Liter </t>
+  </si>
+  <si>
+    <t>Miracle Silk Conditioner 5 oz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Miracle Silk Conditioner 17.5 oz </t>
+  </si>
+  <si>
+    <t>Miracle Silk Hair Mask 8 oz</t>
+  </si>
+  <si>
+    <t>Miracle Silk Smoothing Balm 5 oz</t>
+  </si>
+  <si>
+    <t>Blow Dry Collection</t>
+  </si>
+  <si>
+    <t>Blow dry Glossing Leave-in 2 oz</t>
+  </si>
+  <si>
+    <t>Blow dry Glossing Leave-in 4 oz</t>
+  </si>
+  <si>
+    <t>Blow dry Miracle H2O Shield 2 oz - LT OOS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">180Ml/ 6 Oz </t>
+  </si>
+  <si>
+    <t>Blow dry Miracle H2O Shield 6 oz</t>
+  </si>
+  <si>
+    <t>Blow dry Miracle Glossing Shampoo 10 oz</t>
+  </si>
+  <si>
+    <t>Blow dry Miracle Glossing Glaze Conditioner 10 oz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">148Ml/ 5 Oz </t>
+  </si>
+  <si>
+    <t>Blow dry Miracle Styling Balm 5 oz</t>
+  </si>
+  <si>
+    <t>283Ml/8Oz</t>
+  </si>
+  <si>
+    <t>Blow dry Texture Spray 8 oz</t>
+  </si>
+  <si>
+    <t>Net 4Oz</t>
+  </si>
+  <si>
+    <t>Blow Dry Gloss &amp; Shield Duo</t>
+  </si>
+  <si>
+    <t>Scalp Restore Collection</t>
+  </si>
+  <si>
+    <t>Scalp Restore Miracle Scalp Leave-in 2 oz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">120Ml/4 Oz </t>
+  </si>
+  <si>
+    <t>Scalp Restore Miracle Scalp Leave-in 4 oz</t>
+  </si>
+  <si>
+    <t>Scalp Restore Miracle Charcoal Shampoo 10 oz</t>
+  </si>
+  <si>
+    <t>236.6Ml/8 Oz</t>
+  </si>
+  <si>
+    <t>Scalp Restore Miracle Tingling Conditioner 8 oz</t>
+  </si>
+  <si>
+    <t>Scalp Restore Miracle Serum 2 oz</t>
+  </si>
+  <si>
+    <t>88.7Ml/3Oz</t>
+  </si>
+  <si>
+    <t>Scalp Restore Miracle Serum 3 oz</t>
+  </si>
+  <si>
+    <t>Scalp Restore Miracle Calming Spray 2 oz</t>
+  </si>
+  <si>
+    <t>Scalp Restore Miracle Calming Spray 4 oz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Scalp Restore Soothe &amp; Balance Duo </t>
+  </si>
+  <si>
+    <t>Coily Collection</t>
+  </si>
+  <si>
+    <t>Miracle Coily Leave-In 2 oz</t>
+  </si>
+  <si>
+    <t>Miracle Coily Leave-In 4 oz</t>
+  </si>
+  <si>
+    <t>295.7Ml10 Oz</t>
+  </si>
+  <si>
+    <t>Miracle Coily Leave-In 10 oz</t>
+  </si>
+  <si>
+    <t>Miracle Coily Shampoo 10 oz</t>
+  </si>
+  <si>
+    <t>Miracle Coily Shampoo 1 Liter</t>
+  </si>
+  <si>
+    <t>Miracle Coily Mask 2 oz</t>
+  </si>
+  <si>
+    <t>Miracle Coily Mask 8 oz</t>
+  </si>
+  <si>
+    <t>Miracle Coily Mask 17.5 oz</t>
+  </si>
+  <si>
+    <t>Miracle Coily Moisture Cream 5 oz</t>
+  </si>
+  <si>
+    <t>Miracle Coily Curl Cream 2 oz</t>
+  </si>
+  <si>
+    <t>118 Ml/4 Oz</t>
+  </si>
+  <si>
+    <t>Miracle Coily Curl Cream 4 oz</t>
+  </si>
+  <si>
+    <t>Miracle Coily Gelled Oil 5 oz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coily Moisture Duo - 2 oz Leave-in &amp; 2 oz Hair Mask </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coily Style Duo - 2 oz Leave-in &amp; 2 oz Curl Cream </t>
+  </si>
+  <si>
+    <t>Blonde Collection</t>
+  </si>
+  <si>
+    <t>Miracle Leave-in for Blondes 2 oz</t>
+  </si>
+  <si>
+    <t>Miracle Leave-in for Blondes 4 oz</t>
+  </si>
+  <si>
+    <t>Miracle Brightening Shampoo for Blondes 10 oz</t>
+  </si>
+  <si>
+    <t>Five Minute Hair Repair for Blondes 5 oz</t>
+  </si>
+  <si>
+    <t>Miracle Clay Mask for Blondes 8 oz</t>
+  </si>
+  <si>
+    <t>Volumizing Collection</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Miracle Leave-in Lite 2 oz </t>
+  </si>
+  <si>
+    <t>Miracle Leave-in Lite 4 oz</t>
+  </si>
+  <si>
+    <t>Miracle Leave-in Lite 10 oz</t>
+  </si>
+  <si>
+    <t>Miracle Volumizing Shampoo 10 oz</t>
+  </si>
+  <si>
+    <t>Miracle Blowdry Volumizer 2 oz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">200Ml/ 6 Oz </t>
+  </si>
+  <si>
+    <t>Miracle Blowdry Volumizer 6 oz</t>
+  </si>
+  <si>
+    <t>Potion Collection</t>
+  </si>
+  <si>
+    <t>Potion Miracle Leave-in 2 oz</t>
+  </si>
+  <si>
+    <t>120Ml/4 Oz</t>
+  </si>
+  <si>
+    <t>Potion Miracle Leave-in 4 oz</t>
+  </si>
+  <si>
+    <t>Potion Miracle Shampoo 10 oz</t>
+  </si>
+  <si>
+    <t>Potion Miracle Daily Conditioner 10 oz</t>
+  </si>
+  <si>
+    <t>Potion Miracle Hair Mask 8 oz</t>
+  </si>
+  <si>
+    <t>45Ml/1.5 Oz</t>
+  </si>
+  <si>
+    <t>Potion Miracle Styling Potion 1.5 oz</t>
+  </si>
+  <si>
+    <t>133Ml/4.5 Oz</t>
+  </si>
+  <si>
+    <t>Potion Miracle Styling Potion 4.5 oz</t>
+  </si>
+  <si>
+    <t>104.1Ml/3.5 Oz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Potion Deep Moisture &amp; Shine Duo </t>
+  </si>
+  <si>
+    <t>Clear Collection</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Clear Miracle Leave-in Product 2 oz. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Clear Miracle Leave-in Product 4 oz </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Clear Miracle Shine Elixir 2 oz. </t>
+  </si>
+  <si>
+    <t>88.7Ml/3 Oz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Clear Miracle Shine Elixir 3 oz </t>
+  </si>
+  <si>
+    <t>Clear Miracle Gel 5 oz</t>
+  </si>
+  <si>
+    <t>Styling Collection</t>
+  </si>
+  <si>
+    <t>118Ml/4Oz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Miracle Shine Spray  4 oz  </t>
+  </si>
+  <si>
+    <t>Miracle Styling Serum 3 oz</t>
+  </si>
+  <si>
+    <t>56Ml/1.7 Oz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Miracle Finishing Spray 1.7 oz </t>
+  </si>
+  <si>
+    <t>0032NP</t>
+  </si>
+  <si>
+    <t>Miracle Finishing Spray 10oz</t>
+  </si>
+  <si>
+    <t>0034NP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">262Ml/9 Oz </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Miracle Styling Mousse 9 oz </t>
+  </si>
+  <si>
+    <t>Miracle Texture Fiber 3 oz.</t>
+  </si>
+  <si>
+    <t>Men'S Collection</t>
+  </si>
+  <si>
+    <t>295Ml/10 Oz</t>
+  </si>
+  <si>
+    <t>He's a 10 Miracle 3-IN-1 Shampoo, Conditioner &amp; Body Wash 10 oz</t>
+  </si>
+  <si>
+    <t>He's a 10 Miracle 3-IN-1 Shampoo, Conditioner &amp; Body Wash 1 Liter</t>
+  </si>
+  <si>
+    <t>59Ml/2Oz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">He's a 10 Miracle Pliable Paste 2 oz.  </t>
+  </si>
+  <si>
+    <t>He's a 10 Miracle Defining Gel 5 oz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">He's a 10 Miracle Matte Molding Paste 2 oz </t>
+  </si>
+  <si>
+    <t xml:space="preserve">He'a a 10 Miracle Shave Cream 5 oz   </t>
+  </si>
+  <si>
+    <t>Professional Tools</t>
+  </si>
+  <si>
+    <t>Miracle Detangling Brush</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Miracle Smoothing Brush </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Miracle Styling Brush </t>
+  </si>
+  <si>
+    <t>Miracle Cushion Brush</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Miracle Cushion Brush Small </t>
+  </si>
+  <si>
+    <t>Miracle Coily Brush</t>
+  </si>
+  <si>
+    <t>25Mm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Miracle Round Brush - 25mm. </t>
+  </si>
+  <si>
+    <t>33Mm</t>
+  </si>
+  <si>
+    <t>Miracle Round Brush - 33mm</t>
+  </si>
+  <si>
+    <t>38Mm</t>
+  </si>
+  <si>
+    <t>Miracle Round Brush - 38mm</t>
+  </si>
+  <si>
+    <t>43Mm</t>
+  </si>
+  <si>
+    <t>Miracle Round Brush - 43mm.</t>
   </si>
   <si>
     <t>Exw Sin/Europe</t>
   </si>
   <si>
-    <t>Lead Time: 3-5 weeks</t>
-[...2 lines deleted...]
-    <t>Moq Eur15000.00</t>
+    <t>Lead Time: 5-7 weeks</t>
+  </si>
+  <si>
+    <t>Moq Eur15,000</t>
   </si>
   <si>
     <t>Ean</t>
   </si>
   <si>
     <t>Ref</t>
   </si>
   <si>
+    <t>Line</t>
+  </si>
+  <si>
     <t>Status</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
+    <t>Size</t>
+  </si>
+  <si>
+    <t>Qty/Pack</t>
+  </si>
+  <si>
+    <t>RRP (eur)</t>
+  </si>
+  <si>
     <t>Cost (eur)</t>
-  </si>
-[...127 lines deleted...]
-    <t>Big Pony Men Blue Edt Spray 100ml</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
-    <numFmt numFmtId="164" formatCode="[$€-2]\ #,##0.00"/>
+    <numFmt numFmtId="167" formatCode="[$€-2]\ #,##0.00"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF343E77"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -594,490 +932,3471 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E28"/>
+  <dimension ref="A1:I122"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="J8" sqref="J8"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="N21" sqref="N21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="14.375" style="2" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="9" style="3"/>
+    <col min="1" max="1" width="15.5" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="9.625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="17.625" style="2" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="10" style="2" customWidth="1"/>
+    <col min="5" max="5" width="60" style="3" customWidth="1"/>
+    <col min="6" max="6" width="11.25" style="2" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="6.625" style="2" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="7" style="4" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="7.375" style="3" bestFit="1" customWidth="1"/>
+    <col min="10" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="5"/>
     </row>
-    <row r="3" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="5" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="5" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="5" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="6" t="s">
+        <v>173</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>174</v>
+      </c>
+      <c r="C7" s="6" t="s">
+        <v>175</v>
+      </c>
+      <c r="D7" s="6" t="s">
+        <v>176</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="F7" s="6" t="s">
+        <v>178</v>
+      </c>
+      <c r="G7" s="6" t="s">
+        <v>179</v>
+      </c>
+      <c r="H7" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="I7" s="6" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="9">
+        <v>898571000181</v>
+      </c>
+      <c r="B8" s="2">
+        <v>18</v>
+      </c>
+      <c r="C8" s="2" t="s">
         <v>1</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      <c r="A5" s="5" t="s">
+      <c r="D8" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="F8" s="2" t="s">
         <v>3</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B7" s="6" t="s">
+      <c r="G8" s="2">
+        <v>12</v>
+      </c>
+      <c r="H8" s="10">
+        <v>14</v>
+      </c>
+      <c r="I8" s="10">
+        <v>4.1471999999999998</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="9">
+        <v>898571001546</v>
+      </c>
+      <c r="B9" s="2">
+        <v>154</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E9" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="6" t="s">
+      <c r="F9" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="G9" s="2">
+        <v>24</v>
+      </c>
+      <c r="H9" s="10">
+        <v>14</v>
+      </c>
+      <c r="I9" s="10">
+        <v>4.1471999999999998</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="9">
+        <v>898571000198</v>
+      </c>
+      <c r="B10" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="D7" s="7" t="s">
+      <c r="C10" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="E7" s="8" t="s">
-[...7 lines deleted...]
-      <c r="B8" s="2" t="s">
+      <c r="G10" s="2">
+        <v>16</v>
+      </c>
+      <c r="H10" s="10">
+        <v>22</v>
+      </c>
+      <c r="I10" s="10">
+        <v>6.5124000000000004</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="9">
+        <v>850011058589</v>
+      </c>
+      <c r="B11" s="2">
+        <v>199</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C8" s="2" t="s">
+      <c r="F11" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G11" s="2">
+        <v>16</v>
+      </c>
+      <c r="H11" s="10">
+        <v>22</v>
+      </c>
+      <c r="I11" s="10">
+        <v>6.5124000000000004</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="9">
+        <v>898571000211</v>
+      </c>
+      <c r="B12" s="2">
+        <v>21</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="D8" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C9" s="2" t="s">
+      <c r="G12" s="2">
+        <v>12</v>
+      </c>
+      <c r="H12" s="10">
+        <v>42</v>
+      </c>
+      <c r="I12" s="10">
+        <v>12.430800000000001</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="9">
+        <v>898571000860</v>
+      </c>
+      <c r="B13" s="2">
+        <v>86</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="G13" s="2">
+        <v>14</v>
+      </c>
+      <c r="H13" s="10">
+        <v>15</v>
+      </c>
+      <c r="I13" s="10">
+        <v>4.4496000000000002</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="9">
+        <v>898571000228</v>
+      </c>
+      <c r="B14" s="2">
+        <v>22</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="D9" s="3" t="s">
+      <c r="G14" s="2">
+        <v>12</v>
+      </c>
+      <c r="H14" s="10">
+        <v>26</v>
+      </c>
+      <c r="I14" s="10">
+        <v>7.7004000000000001</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="9">
+        <v>898571000297</v>
+      </c>
+      <c r="B15" s="2">
+        <v>29</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="G15" s="2">
+        <v>6</v>
+      </c>
+      <c r="H15" s="10">
+        <v>54</v>
+      </c>
+      <c r="I15" s="10">
+        <v>15.984000000000002</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="9">
+        <v>898571000877</v>
+      </c>
+      <c r="B16" s="2">
+        <v>87</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="G16" s="2">
+        <v>14</v>
+      </c>
+      <c r="H16" s="10">
+        <v>15</v>
+      </c>
+      <c r="I16" s="10">
+        <v>4.4496000000000002</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="9">
+        <v>898571000259</v>
+      </c>
+      <c r="B17" s="2">
+        <v>25</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="G17" s="2">
+        <v>12</v>
+      </c>
+      <c r="H17" s="10">
+        <v>27</v>
+      </c>
+      <c r="I17" s="10">
+        <v>8.0028000000000006</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="9">
+        <v>898571000303</v>
+      </c>
+      <c r="B18" s="2">
+        <v>30</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="G18" s="2">
+        <v>6</v>
+      </c>
+      <c r="H18" s="10">
+        <v>58</v>
+      </c>
+      <c r="I18" s="10">
+        <v>17.161200000000001</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="9">
+        <v>898571000884</v>
+      </c>
+      <c r="B19" s="2">
+        <v>88</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="G19" s="2">
+        <v>14</v>
+      </c>
+      <c r="H19" s="10">
         <v>13</v>
       </c>
-      <c r="E9" s="10">
-[...7 lines deleted...]
-      <c r="B10" s="2" t="s">
+      <c r="I19" s="10">
+        <v>3.8555999999999999</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="9">
+        <v>898571000204</v>
+      </c>
+      <c r="B20" s="2">
+        <v>20</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G20" s="2">
+        <v>12</v>
+      </c>
+      <c r="H20" s="10">
+        <v>38</v>
+      </c>
+      <c r="I20" s="10">
+        <v>11.2536</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="9">
+        <v>898571000235</v>
+      </c>
+      <c r="B21" s="2">
+        <v>23</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G21" s="2">
+        <v>6</v>
+      </c>
+      <c r="H21" s="10">
+        <v>58</v>
+      </c>
+      <c r="I21" s="10">
+        <v>17.161200000000001</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="9">
+        <v>850011058008</v>
+      </c>
+      <c r="B22" s="2">
+        <v>167</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="G22" s="2">
+        <v>12</v>
+      </c>
+      <c r="H22" s="10">
+        <v>32</v>
+      </c>
+      <c r="I22" s="10">
+        <v>9.4608000000000008</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="9">
+        <v>898571000402</v>
+      </c>
+      <c r="B23" s="2">
+        <v>40</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E23" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="G23" s="2">
+        <v>12</v>
+      </c>
+      <c r="H23" s="10">
+        <v>17</v>
+      </c>
+      <c r="I23" s="10">
+        <v>5.0436000000000005</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="9">
+        <v>898571000310</v>
+      </c>
+      <c r="B24" s="2">
+        <v>31</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="G24" s="2">
+        <v>12</v>
+      </c>
+      <c r="H24" s="10">
+        <v>24</v>
+      </c>
+      <c r="I24" s="10">
+        <v>7.1064000000000007</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="9">
+        <v>898571000365</v>
+      </c>
+      <c r="B25" s="2">
+        <v>36</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E25" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="G25" s="2">
+        <v>12</v>
+      </c>
+      <c r="H25" s="10">
+        <v>47</v>
+      </c>
+      <c r="I25" s="10">
+        <v>13.910400000000001</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="9">
+        <v>898571000488</v>
+      </c>
+      <c r="B26" s="2">
+        <v>48</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E26" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="G26" s="2">
+        <v>12</v>
+      </c>
+      <c r="H26" s="10">
+        <v>23</v>
+      </c>
+      <c r="I26" s="10">
+        <v>6.8148</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="9">
+        <v>898571000990</v>
+      </c>
+      <c r="B27" s="2">
+        <v>99</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E27" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="G27" s="2">
         <v>14</v>
       </c>
-      <c r="C10" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D10" s="3" t="s">
+      <c r="H27" s="10">
         <v>15</v>
       </c>
-      <c r="E10" s="10">
-[...7 lines deleted...]
-      <c r="B11" s="2" t="s">
+      <c r="I27" s="10">
+        <v>4.4496000000000002</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="9">
+        <v>898571000372</v>
+      </c>
+      <c r="B28" s="2">
+        <v>37</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="G28" s="2">
+        <v>12</v>
+      </c>
+      <c r="H28" s="10">
+        <v>26</v>
+      </c>
+      <c r="I28" s="10">
+        <v>7.7004000000000001</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="9">
+        <v>898571000464</v>
+      </c>
+      <c r="B29" s="2">
+        <v>46</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E29" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="G29" s="2">
+        <v>6</v>
+      </c>
+      <c r="H29" s="10">
+        <v>58</v>
+      </c>
+      <c r="I29" s="10">
+        <v>17.161200000000001</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="9">
+        <v>898571001003</v>
+      </c>
+      <c r="B30" s="2">
+        <v>100</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E30" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="G30" s="2">
+        <v>14</v>
+      </c>
+      <c r="H30" s="10">
+        <v>15</v>
+      </c>
+      <c r="I30" s="10">
+        <v>4.4496000000000002</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="9">
+        <v>898571000389</v>
+      </c>
+      <c r="B31" s="2">
+        <v>38</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E31" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="G31" s="2">
+        <v>12</v>
+      </c>
+      <c r="H31" s="10">
+        <v>30</v>
+      </c>
+      <c r="I31" s="10">
+        <v>8.877600000000001</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="9">
+        <v>898571000471</v>
+      </c>
+      <c r="B32" s="2">
+        <v>47</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E32" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G32" s="2">
+        <v>6</v>
+      </c>
+      <c r="H32" s="10">
+        <v>70</v>
+      </c>
+      <c r="I32" s="10">
+        <v>20.714400000000001</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="9">
+        <v>898571000396</v>
+      </c>
+      <c r="B33" s="2">
+        <v>39</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E33" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="G33" s="2">
+        <v>12</v>
+      </c>
+      <c r="H33" s="10">
+        <v>27</v>
+      </c>
+      <c r="I33" s="10">
+        <v>8.0028000000000006</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="9">
+        <v>898571000525</v>
+      </c>
+      <c r="B34" s="2">
+        <v>52</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E34" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="G34" s="2">
+        <v>12</v>
+      </c>
+      <c r="H34" s="10">
+        <v>29</v>
+      </c>
+      <c r="I34" s="10">
+        <v>8.5968</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="9">
+        <v>850011058251</v>
+      </c>
+      <c r="B35" s="2">
+        <v>168</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E35" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="G35" s="2">
+        <v>12</v>
+      </c>
+      <c r="H35" s="10">
+        <v>32</v>
+      </c>
+      <c r="I35" s="10">
+        <v>9.4608000000000008</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="9">
+        <v>898571000648</v>
+      </c>
+      <c r="B36" s="2">
+        <v>64</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E36" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="G36" s="2">
+        <v>12</v>
+      </c>
+      <c r="H36" s="10">
+        <v>17</v>
+      </c>
+      <c r="I36" s="10">
+        <v>5.0436000000000005</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="9">
+        <v>898571000624</v>
+      </c>
+      <c r="B37" s="2">
+        <v>62</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E37" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="G37" s="2">
+        <v>12</v>
+      </c>
+      <c r="H37" s="10">
+        <v>27</v>
+      </c>
+      <c r="I37" s="10">
+        <v>8.0028000000000006</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="9">
+        <v>898571000662</v>
+      </c>
+      <c r="B38" s="2">
+        <v>66</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E38" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="G38" s="2">
+        <v>12</v>
+      </c>
+      <c r="H38" s="10">
+        <v>49</v>
+      </c>
+      <c r="I38" s="10">
+        <v>14.5044</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="9">
+        <v>898571000495</v>
+      </c>
+      <c r="B39" s="2">
+        <v>49</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E39" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="G39" s="2">
+        <v>12</v>
+      </c>
+      <c r="H39" s="10">
+        <v>26</v>
+      </c>
+      <c r="I39" s="10">
+        <v>7.7004000000000001</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="9">
+        <v>898571000600</v>
+      </c>
+      <c r="B40" s="2">
+        <v>60</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E40" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="G40" s="2">
+        <v>6</v>
+      </c>
+      <c r="H40" s="10">
+        <v>58</v>
+      </c>
+      <c r="I40" s="10">
+        <v>17.161200000000001</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="9">
+        <v>898571000501</v>
+      </c>
+      <c r="B41" s="2">
+        <v>50</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E41" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="G41" s="2">
+        <v>12</v>
+      </c>
+      <c r="H41" s="10">
+        <v>30</v>
+      </c>
+      <c r="I41" s="10">
+        <v>8.877600000000001</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="9">
+        <v>898571000617</v>
+      </c>
+      <c r="B42" s="2">
+        <v>61</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E42" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G42" s="2">
+        <v>6</v>
+      </c>
+      <c r="H42" s="10">
+        <v>70</v>
+      </c>
+      <c r="I42" s="10">
+        <v>20.714400000000001</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="9">
+        <v>898571000716</v>
+      </c>
+      <c r="B43" s="2">
+        <v>71</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="D43" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E43" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G43" s="2">
+        <v>12</v>
+      </c>
+      <c r="H43" s="10">
+        <v>42</v>
+      </c>
+      <c r="I43" s="10">
+        <v>12.430800000000001</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="9">
+        <v>898571000518</v>
+      </c>
+      <c r="B44" s="2">
+        <v>51</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E44" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="G44" s="2">
+        <v>12</v>
+      </c>
+      <c r="H44" s="10">
+        <v>22</v>
+      </c>
+      <c r="I44" s="10">
+        <v>6.5124000000000004</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="9">
+        <v>850011058077</v>
+      </c>
+      <c r="B45" s="2">
+        <v>162</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E45" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="G45" s="2">
+        <v>24</v>
+      </c>
+      <c r="H45" s="10">
+        <v>17</v>
+      </c>
+      <c r="I45" s="10">
+        <v>5.0436000000000005</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="9">
+        <v>898571001508</v>
+      </c>
+      <c r="B46" s="2">
+        <v>150</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E46" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="G46" s="2">
+        <v>12</v>
+      </c>
+      <c r="H46" s="10">
+        <v>27</v>
+      </c>
+      <c r="I46" s="10">
+        <v>8.0028000000000006</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="9">
+        <v>850011058169</v>
+      </c>
+      <c r="B47" s="2">
+        <v>166</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E47" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="G47" s="2">
+        <v>12</v>
+      </c>
+      <c r="H47" s="10">
         <v>16</v>
       </c>
-      <c r="C11" s="2" t="s">
-[...13 lines deleted...]
-      <c r="B12" s="2" t="s">
+      <c r="I47" s="10">
+        <v>4.7304000000000004</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="9">
+        <v>898571001522</v>
+      </c>
+      <c r="B48" s="2">
+        <v>152</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E48" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="G48" s="2">
+        <v>12</v>
+      </c>
+      <c r="H48" s="10">
         <v>18</v>
       </c>
-      <c r="C12" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="3" t="s">
+      <c r="I48" s="10">
+        <v>5.3243999999999998</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="9">
+        <v>898571001287</v>
+      </c>
+      <c r="B49" s="2">
+        <v>128</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E49" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="G49" s="2">
+        <v>12</v>
+      </c>
+      <c r="H49" s="10">
+        <v>27</v>
+      </c>
+      <c r="I49" s="10">
+        <v>8.0028000000000006</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="9">
+        <v>898571001294</v>
+      </c>
+      <c r="B50" s="2">
+        <v>129</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E50" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="G50" s="2">
+        <v>12</v>
+      </c>
+      <c r="H50" s="10">
+        <v>29</v>
+      </c>
+      <c r="I50" s="10">
+        <v>8.5968</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="9">
+        <v>898571001317</v>
+      </c>
+      <c r="B51" s="2">
+        <v>131</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E51" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="G51" s="2">
+        <v>12</v>
+      </c>
+      <c r="H51" s="10">
+        <v>22</v>
+      </c>
+      <c r="I51" s="10">
+        <v>6.5124000000000004</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="9">
+        <v>898571001379</v>
+      </c>
+      <c r="B52" s="2">
+        <v>137</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="D52" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E52" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="G52" s="2">
+        <v>12</v>
+      </c>
+      <c r="H52" s="10">
+        <v>26</v>
+      </c>
+      <c r="I52" s="10">
+        <v>7.7004000000000001</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="9">
+        <v>850011058633</v>
+      </c>
+      <c r="B53" s="2">
+        <v>207</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="D53" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E53" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="G53" s="2">
+        <v>12</v>
+      </c>
+      <c r="H53" s="10">
+        <v>25</v>
+      </c>
+      <c r="I53" s="10">
+        <v>7.3979999999999997</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="9">
+        <v>850011058527</v>
+      </c>
+      <c r="B54" s="2">
+        <v>196</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E54" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="G54" s="2">
+        <v>12</v>
+      </c>
+      <c r="H54" s="10">
+        <v>16</v>
+      </c>
+      <c r="I54" s="10">
+        <v>4.7304000000000004</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="9">
+        <v>850011058312</v>
+      </c>
+      <c r="B55" s="2">
+        <v>182</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="D55" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E55" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="G55" s="2">
+        <v>12</v>
+      </c>
+      <c r="H55" s="10">
+        <v>26</v>
+      </c>
+      <c r="I55" s="10">
+        <v>7.7004000000000001</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="9">
+        <v>850011058299</v>
+      </c>
+      <c r="B56" s="2">
+        <v>180</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="D56" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E56" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="G56" s="2">
+        <v>12</v>
+      </c>
+      <c r="H56" s="10">
+        <v>29</v>
+      </c>
+      <c r="I56" s="10">
+        <v>8.5968</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="9">
+        <v>850011058329</v>
+      </c>
+      <c r="B57" s="2">
+        <v>181</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="D57" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E57" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="G57" s="2">
+        <v>12</v>
+      </c>
+      <c r="H57" s="10">
+        <v>30</v>
+      </c>
+      <c r="I57" s="10">
+        <v>8.877600000000001</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="9">
+        <v>850011058534</v>
+      </c>
+      <c r="B58" s="2">
+        <v>197</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="D58" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E58" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="G58" s="2">
+        <v>12</v>
+      </c>
+      <c r="H58" s="10">
+        <v>25</v>
+      </c>
+      <c r="I58" s="10">
+        <v>7.3979999999999997</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="9">
+        <v>850011058305</v>
+      </c>
+      <c r="B59" s="2">
+        <v>183</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="D59" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E59" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="G59" s="2">
+        <v>12</v>
+      </c>
+      <c r="H59" s="10">
+        <v>32</v>
+      </c>
+      <c r="I59" s="10">
+        <v>9.4608000000000008</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="9">
+        <v>850011058541</v>
+      </c>
+      <c r="B60" s="2">
+        <v>198</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="D60" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E60" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="G60" s="2">
+        <v>12</v>
+      </c>
+      <c r="H60" s="10">
+        <v>18</v>
+      </c>
+      <c r="I60" s="10">
+        <v>5.3243999999999998</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="9">
+        <v>850011058381</v>
+      </c>
+      <c r="B61" s="2">
+        <v>184</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="D61" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E61" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="G61" s="2">
+        <v>12</v>
+      </c>
+      <c r="H61" s="10">
+        <v>26</v>
+      </c>
+      <c r="I61" s="10">
+        <v>7.7004000000000001</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="9">
+        <v>850011058596</v>
+      </c>
+      <c r="B62" s="2">
+        <v>203</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="D62" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E62" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="G62" s="2">
+        <v>12</v>
+      </c>
+      <c r="H62" s="10">
+        <v>29</v>
+      </c>
+      <c r="I62" s="10">
+        <v>8.5968</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="9">
+        <v>850011058275</v>
+      </c>
+      <c r="B63" s="2">
+        <v>173</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="D63" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E63" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="G63" s="2">
+        <v>12</v>
+      </c>
+      <c r="H63" s="10">
+        <v>18</v>
+      </c>
+      <c r="I63" s="10">
+        <v>5.3243999999999998</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="9">
+        <v>850011058220</v>
+      </c>
+      <c r="B64" s="2">
+        <v>164</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="D64" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E64" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="G64" s="2">
+        <v>12</v>
+      </c>
+      <c r="H64" s="10">
+        <v>26</v>
+      </c>
+      <c r="I64" s="10">
+        <v>7.7004000000000001</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="9">
+        <v>850011058510</v>
+      </c>
+      <c r="B65" s="2">
+        <v>194</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="D65" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E65" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="G65" s="2">
+        <v>12</v>
+      </c>
+      <c r="H65" s="10">
+        <v>45</v>
+      </c>
+      <c r="I65" s="10">
+        <v>13.327200000000001</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="9">
+        <v>850011058244</v>
+      </c>
+      <c r="B66" s="2">
+        <v>165</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="D66" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E66" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="G66" s="2">
+        <v>12</v>
+      </c>
+      <c r="H66" s="10">
+        <v>29</v>
+      </c>
+      <c r="I66" s="10">
+        <v>8.5968</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="9">
+        <v>850011058831</v>
+      </c>
+      <c r="B67" s="2">
+        <v>208</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="D67" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E67" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="G67" s="2">
+        <v>6</v>
+      </c>
+      <c r="H67" s="10">
+        <v>60</v>
+      </c>
+      <c r="I67" s="10">
+        <v>17.766000000000002</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="9">
+        <v>850011058411</v>
+      </c>
+      <c r="B68" s="2">
+        <v>177</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="D68" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E68" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="G68" s="2">
+        <v>14</v>
+      </c>
+      <c r="H68" s="10">
+        <v>16</v>
+      </c>
+      <c r="I68" s="10">
+        <v>4.7304000000000004</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="9">
+        <v>850011058237</v>
+      </c>
+      <c r="B69" s="2">
+        <v>172</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="D69" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E69" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G69" s="2">
+        <v>12</v>
+      </c>
+      <c r="H69" s="10">
+        <v>42</v>
+      </c>
+      <c r="I69" s="10">
+        <v>12.430800000000001</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="9">
+        <v>850011058848</v>
+      </c>
+      <c r="B70" s="2">
+        <v>209</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="D70" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E70" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G70" s="2">
+        <v>6</v>
+      </c>
+      <c r="H70" s="10">
+        <v>60</v>
+      </c>
+      <c r="I70" s="10">
+        <v>17.766000000000002</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="9">
+        <v>850011058497</v>
+      </c>
+      <c r="B71" s="2">
+        <v>193</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="D71" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E71" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="G71" s="2">
+        <v>12</v>
+      </c>
+      <c r="H71" s="10">
+        <v>28</v>
+      </c>
+      <c r="I71" s="10">
+        <v>8.2835999999999999</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="9">
+        <v>850011058404</v>
+      </c>
+      <c r="B72" s="2">
+        <v>176</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="D72" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E72" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="G72" s="2">
+        <v>14</v>
+      </c>
+      <c r="H72" s="10">
+        <v>16</v>
+      </c>
+      <c r="I72" s="10">
+        <v>4.7304000000000004</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="9">
+        <v>850011058206</v>
+      </c>
+      <c r="B73" s="2">
+        <v>170</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="D73" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E73" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="G73" s="2">
+        <v>12</v>
+      </c>
+      <c r="H73" s="10">
+        <v>26</v>
+      </c>
+      <c r="I73" s="10">
+        <v>7.7004000000000001</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="9">
+        <v>850011058213</v>
+      </c>
+      <c r="B74" s="2">
+        <v>171</v>
+      </c>
+      <c r="C74" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="D74" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E74" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="G74" s="2">
+        <v>12</v>
+      </c>
+      <c r="H74" s="10">
+        <v>21</v>
+      </c>
+      <c r="I74" s="10">
+        <v>6.2208000000000006</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="9">
+        <v>850011058657</v>
+      </c>
+      <c r="B75" s="2">
+        <v>205</v>
+      </c>
+      <c r="C75" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="D75" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E75" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="G75" s="2">
+        <v>12</v>
+      </c>
+      <c r="H75" s="10">
+        <v>24</v>
+      </c>
+      <c r="I75" s="10">
+        <v>7.1064000000000007</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="9">
+        <v>850011058640</v>
+      </c>
+      <c r="B76" s="2">
+        <v>206</v>
+      </c>
+      <c r="C76" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="D76" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E76" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="G76" s="2">
+        <v>12</v>
+      </c>
+      <c r="H76" s="10">
+        <v>24</v>
+      </c>
+      <c r="I76" s="10">
+        <v>7.1064000000000007</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="9">
+        <v>898571001324</v>
+      </c>
+      <c r="B77" s="2">
+        <v>132</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="D77" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E77" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="G77" s="2">
+        <v>12</v>
+      </c>
+      <c r="H77" s="10">
+        <v>13</v>
+      </c>
+      <c r="I77" s="10">
+        <v>3.8555999999999999</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="9">
+        <v>898571000457</v>
+      </c>
+      <c r="B78" s="2">
+        <v>45</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="D78" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E78" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="G78" s="2">
+        <v>12</v>
+      </c>
+      <c r="H78" s="10">
+        <v>22</v>
+      </c>
+      <c r="I78" s="10">
+        <v>6.5124000000000004</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="9">
+        <v>898571001218</v>
+      </c>
+      <c r="B79" s="2">
+        <v>121</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="D79" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E79" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="G79" s="2">
+        <v>12</v>
+      </c>
+      <c r="H79" s="10">
+        <v>25</v>
+      </c>
+      <c r="I79" s="10">
+        <v>7.3979999999999997</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="9">
+        <v>898571000587</v>
+      </c>
+      <c r="B80" s="2">
+        <v>58</v>
+      </c>
+      <c r="C80" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="D80" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E80" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="G80" s="2">
+        <v>12</v>
+      </c>
+      <c r="H80" s="10">
+        <v>22</v>
+      </c>
+      <c r="I80" s="10">
+        <v>6.5124000000000004</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="9">
+        <v>898571001355</v>
+      </c>
+      <c r="B81" s="2">
+        <v>135</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="D81" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E81" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G81" s="2">
+        <v>12</v>
+      </c>
+      <c r="H81" s="10">
+        <v>40</v>
+      </c>
+      <c r="I81" s="10">
+        <v>11.836800000000002</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="9">
+        <v>898571000556</v>
+      </c>
+      <c r="B82" s="2">
+        <v>55</v>
+      </c>
+      <c r="C82" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="D82" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E82" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="G82" s="2">
+        <v>12</v>
+      </c>
+      <c r="H82" s="10">
+        <v>14</v>
+      </c>
+      <c r="I82" s="10">
+        <v>4.1471999999999998</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="9">
+        <v>898571000433</v>
+      </c>
+      <c r="B83" s="2">
+        <v>43</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="D83" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E83" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="G83" s="2">
+        <v>12</v>
+      </c>
+      <c r="H83" s="10">
+        <v>22</v>
+      </c>
+      <c r="I83" s="10">
+        <v>6.5124000000000004</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="9">
+        <v>898571000563</v>
+      </c>
+      <c r="B84" s="2">
+        <v>56</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="D84" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E84" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="G84" s="2">
+        <v>12</v>
+      </c>
+      <c r="H84" s="10">
+        <v>42</v>
+      </c>
+      <c r="I84" s="10">
+        <v>12.430800000000001</v>
+      </c>
+    </row>
+    <row r="85" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="9">
+        <v>898571000419</v>
+      </c>
+      <c r="B85" s="2">
+        <v>41</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="D85" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E85" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="G85" s="2">
+        <v>12</v>
+      </c>
+      <c r="H85" s="10">
+        <v>26</v>
+      </c>
+      <c r="I85" s="10">
+        <v>7.7004000000000001</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="9">
+        <v>898571001348</v>
+      </c>
+      <c r="B86" s="2">
+        <v>134</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="D86" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E86" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="G86" s="2">
+        <v>12</v>
+      </c>
+      <c r="H86" s="10">
+        <v>13</v>
+      </c>
+      <c r="I86" s="10">
+        <v>3.8555999999999999</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="9">
+        <v>898571000426</v>
+      </c>
+      <c r="B87" s="2">
+        <v>42</v>
+      </c>
+      <c r="C87" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="D87" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E87" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="G87" s="2">
+        <v>12</v>
+      </c>
+      <c r="H87" s="10">
+        <v>22</v>
+      </c>
+      <c r="I87" s="10">
+        <v>6.5124000000000004</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="9">
+        <v>850011058794</v>
+      </c>
+      <c r="B88" s="2">
+        <v>226</v>
+      </c>
+      <c r="C88" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="D88" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E88" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="G88" s="2">
+        <v>12</v>
+      </c>
+      <c r="H88" s="10">
+        <v>13</v>
+      </c>
+      <c r="I88" s="10">
+        <v>3.8555999999999999</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="9">
+        <v>850011058787</v>
+      </c>
+      <c r="B89" s="2">
+        <v>220</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="D89" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E89" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="G89" s="2">
+        <v>12</v>
+      </c>
+      <c r="H89" s="10">
+        <v>22</v>
+      </c>
+      <c r="I89" s="10">
+        <v>6.5124000000000004</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="9">
+        <v>850011058756</v>
+      </c>
+      <c r="B90" s="2">
+        <v>222</v>
+      </c>
+      <c r="C90" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="D90" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E90" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="G90" s="2">
+        <v>12</v>
+      </c>
+      <c r="H90" s="10">
+        <v>25</v>
+      </c>
+      <c r="I90" s="10">
+        <v>7.3979999999999997</v>
+      </c>
+    </row>
+    <row r="91" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="9">
+        <v>850011058763</v>
+      </c>
+      <c r="B91" s="2">
+        <v>221</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="D91" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E91" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="G91" s="2">
+        <v>12</v>
+      </c>
+      <c r="H91" s="10">
+        <v>26</v>
+      </c>
+      <c r="I91" s="10">
+        <v>7.7004000000000001</v>
+      </c>
+    </row>
+    <row r="92" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="9">
+        <v>850011058770</v>
+      </c>
+      <c r="B92" s="2">
+        <v>223</v>
+      </c>
+      <c r="C92" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="D92" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E92" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G92" s="2">
+        <v>12</v>
+      </c>
+      <c r="H92" s="10">
+        <v>36</v>
+      </c>
+      <c r="I92" s="10">
+        <v>10.659599999999999</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="9">
+        <v>850011058817</v>
+      </c>
+      <c r="B93" s="2">
+        <v>225</v>
+      </c>
+      <c r="C93" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="D93" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E93" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="G93" s="2">
+        <v>24</v>
+      </c>
+      <c r="H93" s="10">
+        <v>13</v>
+      </c>
+      <c r="I93" s="10">
+        <v>3.8555999999999999</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="9">
+        <v>850011058800</v>
+      </c>
+      <c r="B94" s="2">
+        <v>224</v>
+      </c>
+      <c r="C94" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="D94" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E94" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="G94" s="2">
+        <v>12</v>
+      </c>
+      <c r="H94" s="10">
+        <v>22</v>
+      </c>
+      <c r="I94" s="10">
+        <v>6.5124000000000004</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="9">
+        <v>850011058664</v>
+      </c>
+      <c r="B95" s="2">
+        <v>204</v>
+      </c>
+      <c r="C95" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="D95" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E95" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="G95" s="2">
+        <v>12</v>
+      </c>
+      <c r="H95" s="10">
+        <v>20</v>
+      </c>
+      <c r="I95" s="10">
+        <v>5.9292000000000007</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="9">
+        <v>898571000006</v>
+      </c>
+      <c r="B96" s="2">
+        <v>237</v>
+      </c>
+      <c r="C96" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="D96" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E96" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="G96" s="2">
+        <v>12</v>
+      </c>
+      <c r="H96" s="10">
+        <v>15</v>
+      </c>
+      <c r="I96" s="10">
+        <v>4.4496000000000002</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="9">
+        <v>850011058565</v>
+      </c>
+      <c r="B97" s="2">
+        <v>228</v>
+      </c>
+      <c r="C97" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="D97" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E97" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="G97" s="2">
+        <v>12</v>
+      </c>
+      <c r="H97" s="10">
+        <v>23</v>
+      </c>
+      <c r="I97" s="10">
+        <v>6.8148</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="9">
+        <v>898571000013</v>
+      </c>
+      <c r="B98" s="2">
+        <v>238</v>
+      </c>
+      <c r="C98" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="D98" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E98" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="G98" s="2">
+        <v>12</v>
+      </c>
+      <c r="H98" s="10">
+        <v>21</v>
+      </c>
+      <c r="I98" s="10">
+        <v>6.2208000000000006</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="9">
+        <v>850011085671</v>
+      </c>
+      <c r="B99" s="2">
+        <v>219</v>
+      </c>
+      <c r="C99" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="D99" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E99" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="G99" s="2">
+        <v>12</v>
+      </c>
+      <c r="H99" s="10">
+        <v>28</v>
+      </c>
+      <c r="I99" s="10">
+        <v>8.2835999999999999</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="9">
+        <v>850011058558</v>
+      </c>
+      <c r="B100" s="2">
+        <v>229</v>
+      </c>
+      <c r="C100" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="D100" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E100" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="G100" s="2">
+        <v>12</v>
+      </c>
+      <c r="H100" s="10">
+        <v>25</v>
+      </c>
+      <c r="I100" s="10">
+        <v>7.3979999999999997</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="9">
+        <v>850011058749</v>
+      </c>
+      <c r="B101" s="2">
+        <v>216</v>
+      </c>
+      <c r="C101" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="D101" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E101" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="G101" s="2">
+        <v>12</v>
+      </c>
+      <c r="H101" s="10">
+        <v>22</v>
+      </c>
+      <c r="I101" s="10">
+        <v>6.5124000000000004</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="9">
+        <v>850011058701</v>
+      </c>
+      <c r="B102" s="2">
+        <v>215</v>
+      </c>
+      <c r="C102" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="D102" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E102" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="G102" s="2">
+        <v>12</v>
+      </c>
+      <c r="H102" s="10">
+        <v>33</v>
+      </c>
+      <c r="I102" s="10">
+        <v>9.7740000000000009</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="9">
+        <v>898571000334</v>
+      </c>
+      <c r="B103" s="2">
+        <v>33</v>
+      </c>
+      <c r="C103" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="D103" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E103" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="G103" s="2">
+        <v>24</v>
+      </c>
+      <c r="H103" s="10">
+        <v>14</v>
+      </c>
+      <c r="I103" s="10">
+        <v>4.1471999999999998</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="9">
+        <v>850011058718</v>
+      </c>
+      <c r="B104" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="C104" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="D104" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E104" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="G104" s="2">
+        <v>12</v>
+      </c>
+      <c r="H104" s="10">
+        <v>21</v>
+      </c>
+      <c r="I104" s="10">
+        <v>6.2208000000000006</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="9">
+        <v>850011058732</v>
+      </c>
+      <c r="B105" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="C105" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="D105" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E105" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="G105" s="2">
+        <v>12</v>
+      </c>
+      <c r="H105" s="10">
+        <v>20</v>
+      </c>
+      <c r="I105" s="10">
+        <v>5.9292000000000007</v>
+      </c>
+    </row>
+    <row r="106" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="9">
+        <v>850011058824</v>
+      </c>
+      <c r="B106" s="2">
+        <v>227</v>
+      </c>
+      <c r="C106" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="D106" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E106" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="G106" s="2">
+        <v>12</v>
+      </c>
+      <c r="H106" s="10">
+        <v>23</v>
+      </c>
+      <c r="I106" s="10">
+        <v>6.8148</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="9">
+        <v>898571000952</v>
+      </c>
+      <c r="B107" s="2">
+        <v>95</v>
+      </c>
+      <c r="C107" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="D107" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E107" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="G107" s="2">
+        <v>12</v>
+      </c>
+      <c r="H107" s="10">
         <v>19</v>
       </c>
-      <c r="E12" s="10">
-[...7 lines deleted...]
-      <c r="B13" s="2" t="s">
+      <c r="I107" s="10">
+        <v>5.6268000000000002</v>
+      </c>
+    </row>
+    <row r="108" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="9">
+        <v>850011058176</v>
+      </c>
+      <c r="B108" s="2">
+        <v>163</v>
+      </c>
+      <c r="C108" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="D108" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E108" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="G108" s="2">
+        <v>6</v>
+      </c>
+      <c r="H108" s="10">
+        <v>52</v>
+      </c>
+      <c r="I108" s="10">
+        <v>15.39</v>
+      </c>
+    </row>
+    <row r="109" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="9">
+        <v>898571000938</v>
+      </c>
+      <c r="B109" s="2">
+        <v>93</v>
+      </c>
+      <c r="C109" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="D109" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E109" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="G109" s="2">
+        <v>12</v>
+      </c>
+      <c r="H109" s="10">
+        <v>19</v>
+      </c>
+      <c r="I109" s="10">
+        <v>5.6268000000000002</v>
+      </c>
+    </row>
+    <row r="110" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="9">
+        <v>898571000945</v>
+      </c>
+      <c r="B110" s="2">
+        <v>94</v>
+      </c>
+      <c r="C110" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="D110" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E110" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="G110" s="2">
+        <v>12</v>
+      </c>
+      <c r="H110" s="10">
+        <v>19</v>
+      </c>
+      <c r="I110" s="10">
+        <v>5.6268000000000002</v>
+      </c>
+    </row>
+    <row r="111" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="9">
+        <v>898571001409</v>
+      </c>
+      <c r="B111" s="2">
+        <v>140</v>
+      </c>
+      <c r="C111" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="D111" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E111" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="G111" s="2">
+        <v>12</v>
+      </c>
+      <c r="H111" s="10">
+        <v>19</v>
+      </c>
+      <c r="I111" s="10">
+        <v>5.6268000000000002</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="9">
+        <v>898571001515</v>
+      </c>
+      <c r="B112" s="2">
+        <v>151</v>
+      </c>
+      <c r="C112" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="D112" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E112" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="G112" s="2">
+        <v>12</v>
+      </c>
+      <c r="H112" s="10">
+        <v>19</v>
+      </c>
+      <c r="I112" s="10">
+        <v>5.6268000000000002</v>
+      </c>
+    </row>
+    <row r="113" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="9">
+        <v>898571003007</v>
+      </c>
+      <c r="B113" s="2">
+        <v>300</v>
+      </c>
+      <c r="C113" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="D113" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E113" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="G113" s="2">
+        <v>12</v>
+      </c>
+      <c r="H113" s="10">
+        <v>18</v>
+      </c>
+      <c r="I113" s="10">
+        <v>5.3243999999999998</v>
+      </c>
+    </row>
+    <row r="114" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="9">
+        <v>898571003014</v>
+      </c>
+      <c r="B114" s="2">
+        <v>301</v>
+      </c>
+      <c r="C114" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="D114" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E114" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="G114" s="2">
+        <v>6</v>
+      </c>
+      <c r="H114" s="10">
+        <v>16</v>
+      </c>
+      <c r="I114" s="10">
+        <v>4.7304000000000004</v>
+      </c>
+    </row>
+    <row r="115" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="9">
+        <v>898571000075</v>
+      </c>
+      <c r="B115" s="2">
+        <v>317</v>
+      </c>
+      <c r="C115" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="D115" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E115" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="G115" s="2">
+        <v>12</v>
+      </c>
+      <c r="H115" s="10">
+        <v>18</v>
+      </c>
+      <c r="I115" s="10">
+        <v>5.3243999999999998</v>
+      </c>
+    </row>
+    <row r="116" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="9">
+        <v>850011058879</v>
+      </c>
+      <c r="B116" s="2">
+        <v>311</v>
+      </c>
+      <c r="C116" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="D116" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E116" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="G116" s="2">
+        <v>6</v>
+      </c>
+      <c r="H116" s="10">
+        <v>40</v>
+      </c>
+      <c r="I116" s="10">
+        <v>11.836800000000002</v>
+      </c>
+    </row>
+    <row r="117" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="9">
+        <v>898571000082</v>
+      </c>
+      <c r="B117" s="2">
+        <v>318</v>
+      </c>
+      <c r="C117" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="D117" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E117" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="G117" s="2">
+        <v>12</v>
+      </c>
+      <c r="H117" s="10">
         <v>20</v>
       </c>
-      <c r="C13" s="2" t="s">
-[...30 lines deleted...]
-      <c r="B15" s="2" t="s">
+      <c r="I117" s="10">
+        <v>5.9292000000000007</v>
+      </c>
+    </row>
+    <row r="118" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="9">
+        <v>850011058886</v>
+      </c>
+      <c r="B118" s="2">
+        <v>312</v>
+      </c>
+      <c r="C118" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="D118" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E118" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="G118" s="2">
+        <v>12</v>
+      </c>
+      <c r="H118" s="10">
         <v>24</v>
       </c>
-      <c r="C15" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D15" s="3" t="s">
+      <c r="I118" s="10">
+        <v>7.1064000000000007</v>
+      </c>
+    </row>
+    <row r="119" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="9">
+        <v>898571000037</v>
+      </c>
+      <c r="B119" s="2">
+        <v>313</v>
+      </c>
+      <c r="C119" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="D119" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E119" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="G119" s="2">
+        <v>12</v>
+      </c>
+      <c r="H119" s="10">
         <v>25</v>
       </c>
-      <c r="E15" s="10">
-[...41 lines deleted...]
-      <c r="B18" s="2" t="s">
+      <c r="I119" s="10">
+        <v>7.3979999999999997</v>
+      </c>
+    </row>
+    <row r="120" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="9">
+        <v>898571000044</v>
+      </c>
+      <c r="B120" s="2">
+        <v>314</v>
+      </c>
+      <c r="C120" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="D120" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E120" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="G120" s="2">
+        <v>12</v>
+      </c>
+      <c r="H120" s="10">
         <v>30</v>
       </c>
-      <c r="C18" s="2" t="s">
-[...13 lines deleted...]
-      <c r="B19" s="2" t="s">
+      <c r="I120" s="10">
+        <v>8.877600000000001</v>
+      </c>
+    </row>
+    <row r="121" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="9">
+        <v>898571000051</v>
+      </c>
+      <c r="B121" s="2">
+        <v>315</v>
+      </c>
+      <c r="C121" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="D121" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E121" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="G121" s="2">
+        <v>12</v>
+      </c>
+      <c r="H121" s="10">
         <v>32</v>
       </c>
-      <c r="C19" s="2" t="s">
-[...19 lines deleted...]
-      <c r="D20" s="3" t="s">
+      <c r="I121" s="10">
+        <v>9.4608000000000008</v>
+      </c>
+    </row>
+    <row r="122" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="9">
+        <v>898571000068</v>
+      </c>
+      <c r="B122" s="2">
+        <v>316</v>
+      </c>
+      <c r="C122" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="D122" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E122" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="G122" s="2">
+        <v>12</v>
+      </c>
+      <c r="H122" s="10">
         <v>35</v>
       </c>
-      <c r="E20" s="10">
-[...136 lines deleted...]
-        <v>16.1568</v>
+      <c r="I122" s="10">
+        <v>10.357200000000001</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Ralph Lauren</vt:lpstr>
+      <vt:lpstr>It's a 10</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
-  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Kelter</dc:creator>
+  <dc:creator>Admin;Kelter</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
-  <cp:contentStatus/>
+  <dc:language>en-US</dc:language>
 </cp:coreProperties>
 </file>