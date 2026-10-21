--- v0 (2026-07-21)
+++ v1 (2026-10-21)
@@ -1,763 +1,1254 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://kelterintl-my.sharepoint.com/personal/derrick_kelterintl_com/Documents/Kelter International/1 Daily Usage/Wholesale Price/New/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Kelter International Pte Ltd\Derrick Ng - Viimart\Operation\Wholesale Price\New Lists\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1" documentId="8_{E8FB9D92-6519-4770-B7AF-1F4594473960}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{944234D2-8860-44C0-9CD5-8561CC4A38FD}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-105" yWindow="-105" windowWidth="19425" windowHeight="11505"/>
   </bookViews>
   <sheets>
-    <sheet name="Clive Christian" sheetId="1" r:id="rId1"/>
+    <sheet name="Orlane" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="66">
-[...172 lines deleted...]
-    <t>Clive Christian</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="582" uniqueCount="270">
+  <si>
+    <t>Orlane</t>
+  </si>
+  <si>
+    <t>Description</t>
+  </si>
+  <si>
+    <t>code</t>
+  </si>
+  <si>
+    <t>B21 EXTRAORDINAIRE Youth Reset Jeunesse</t>
+  </si>
+  <si>
+    <t>Airless 30ml</t>
+  </si>
+  <si>
+    <t>B21 EXTRAORDINAIRE Absolute Youth Cream</t>
+  </si>
+  <si>
+    <t>Pot 50ml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">B21 EXTRAORDINAIRE Absolute Youth Eye                 </t>
+  </si>
+  <si>
+    <t>Pot 15 ml</t>
+  </si>
+  <si>
+    <t>B21 EXTRAORDINAIRE Absolute Treatment Lotion</t>
+  </si>
+  <si>
+    <t>Flacon 120ml</t>
+  </si>
+  <si>
+    <t>B21 EXTRAORDINAIRE Dark Spot Radiance Serum</t>
+  </si>
+  <si>
+    <t>Flacon 30ml</t>
+  </si>
+  <si>
+    <t>B21 EXTRAORDINAIRE Renewal Oil</t>
+  </si>
+  <si>
+    <t xml:space="preserve">B21 EXTRAORDINAIRE Neck And Decollete Lifting Care
+</t>
+  </si>
+  <si>
+    <t>Airless 50ml</t>
+  </si>
+  <si>
+    <t>B21 EXTRAORDINAIRE Renaissance Cream</t>
+  </si>
+  <si>
+    <t>Pot 80ml</t>
+  </si>
+  <si>
+    <t>B21 EXTRAORDINAIRE Youth Filler Masque</t>
+  </si>
+  <si>
+    <t>Tube 75ml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">B21 EXTRAORDINAIRE Cleansing Care  </t>
+  </si>
+  <si>
+    <t>Flacon pompe
+250ml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">B21 EXTRAORDINAIRE Vivifying Lotion </t>
+  </si>
+  <si>
+    <t>B21 EXTRAOR. Gentle Cleansing Foam</t>
+  </si>
+  <si>
+    <t>Flacon pompe
+200ml</t>
+  </si>
+  <si>
+    <t>B21 EXTRAORDINAIRE Dual Grain Scrub</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Super Moisturizing Concentrate </t>
+  </si>
+  <si>
+    <t>Super-Moisturizing Serum</t>
+  </si>
+  <si>
+    <t>Super Moisturizing Light Cream</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Global Super-Moisturizing Treatment
+</t>
+  </si>
+  <si>
+    <t>Pot 50 ml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bio-Mimic Hydrating Masque  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Magnificient Lip balm     </t>
+  </si>
+  <si>
+    <t>Tube 15ml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Absolute Skin Recovery Serum </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Absolute Skin Recovery Care Eye Contour </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flacon pompe 15 ml
+</t>
+  </si>
+  <si>
+    <t>Absolute Skin Recovery Masque</t>
+  </si>
+  <si>
+    <t>Anti-Fatigue absolute cream Poly-Active</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Extreme Line-Reducing Re-Plumping Cream </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Extreme Line-Reducing Care Eye Contour </t>
+  </si>
+  <si>
+    <t>Airless 15ml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Extreme Line-Reducing  Lip Care  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Extreme Anti-wrinkle Regenerating Night Care </t>
+  </si>
+  <si>
+    <t>Thermo Lift Firming  Care</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Thermo-Active Firming Serum </t>
+  </si>
+  <si>
+    <t>Radiance Lift Firming Eye Contour</t>
+  </si>
+  <si>
+    <t>Firming Serum Neck and Decolleté</t>
+  </si>
+  <si>
+    <t>Crème Royale</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Elixir Royal </t>
+  </si>
+  <si>
+    <t>Crème Royale Eyes</t>
+  </si>
+  <si>
+    <t>Pot 15ml</t>
+  </si>
+  <si>
+    <t>Crème Royale Neck &amp; decollete</t>
+  </si>
+  <si>
+    <t>Active Lotion</t>
+  </si>
+  <si>
+    <t>Creme Royale Sublime Beauty Mask</t>
+  </si>
+  <si>
+    <t>Pot 110 ml</t>
+  </si>
+  <si>
+    <t>Anti-Aging Sun Cream Face SPF 50</t>
+  </si>
+  <si>
+    <t>Tube 50 ml</t>
+  </si>
+  <si>
+    <t>Anti-Aging Sun Cream Face &amp; Body SPF 30</t>
+  </si>
+  <si>
+    <t>Flacon 200 ml</t>
+  </si>
+  <si>
+    <t>After Sun Repair Balm Face &amp; Body</t>
+  </si>
+  <si>
+    <t>Flacon 400 ml</t>
+  </si>
+  <si>
+    <t>Antioxidant cream</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Light Smoothing Cream </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Purifying Balancing Gel </t>
+  </si>
+  <si>
+    <t>Tube 200ml</t>
+  </si>
+  <si>
+    <t>Hydro-Matifying Care</t>
+  </si>
+  <si>
+    <t>Pure Defense Care</t>
+  </si>
+  <si>
+    <t>Essential Anti-Aging Care</t>
+  </si>
+  <si>
+    <t>Essential Anti-Aging Eye Care</t>
+  </si>
+  <si>
+    <t>Essential Anti-Aging Serum</t>
+  </si>
+  <si>
+    <t>Flacon pompe
+30 ml</t>
+  </si>
+  <si>
+    <t>Concentre Hyaluronique lift-Moisturising</t>
+  </si>
+  <si>
+    <t>Flacon 30 ml</t>
+  </si>
+  <si>
+    <t>Concentre Collagen Firming</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Concentre Retinol
+</t>
+  </si>
+  <si>
+    <t>Concentre Vitamin C Energising</t>
+  </si>
+  <si>
+    <t>Concentré Niacinamide</t>
+  </si>
+  <si>
+    <t>Concentre Elastin Elasticity</t>
+  </si>
+  <si>
+    <t>Flacon 15 ml</t>
+  </si>
+  <si>
+    <t>Concentre Omega 3 &amp; 6 Restruturing</t>
+  </si>
+  <si>
+    <t>Sorbet Cream</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hydrating Cream Triple Action
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Firming Concentrate Body and Bust </t>
+  </si>
+  <si>
+    <t>Flacon pompe
+250 ml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Refining Arm Cream  </t>
+  </si>
+  <si>
+    <t>Pot 200ml</t>
+  </si>
+  <si>
+    <t>Reconditioning Cream Hands and Nails</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Intense Slimming </t>
+  </si>
+  <si>
+    <t>Tube 200 ml</t>
+  </si>
+  <si>
+    <t>Rich and Ultra comfort Cream</t>
+  </si>
+  <si>
+    <t>Pot 150 ml</t>
+  </si>
+  <si>
+    <t>Intensive firming Cream</t>
+  </si>
+  <si>
+    <t>Flacon pompe 150 ml</t>
+  </si>
+  <si>
+    <t>Chronosvelt Daily Slimming cream</t>
+  </si>
+  <si>
+    <t>Flacon pompe 400 ml</t>
+  </si>
+  <si>
+    <t>Slimming Scrub with Coffee</t>
+  </si>
+  <si>
+    <t>Pot 500 ml</t>
+  </si>
+  <si>
+    <t>Draining Scrub With Sea Salt</t>
+  </si>
+  <si>
+    <t>Bronzing Pressed Powder           "Soleil Cuivré 02"</t>
+  </si>
+  <si>
+    <t>31  gr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bronzing Pressed Powder           "Soleil Bronze 23" </t>
+  </si>
+  <si>
+    <t>Multi-Soleil Powder</t>
+  </si>
+  <si>
+    <t>12 gr</t>
+  </si>
+  <si>
+    <t>Bronzing Pressed Powder N°2</t>
+  </si>
+  <si>
+    <t>9 gr</t>
+  </si>
+  <si>
+    <t>Compact Foundation Ensoleille SPF 50 N°1</t>
+  </si>
+  <si>
+    <t>Compact Foundation Ensoleille SPF 50 N°2</t>
+  </si>
+  <si>
+    <t>Compact Foundation Ensoleille SPF 50 N°3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fluid Foundation SPF 30 Sunglow Sunscreen  01   </t>
+  </si>
+  <si>
+    <t>Tube 30 ml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fluid Foundation SPF 30 Sunglow Sunscreen  02       </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fluid Foundation SPF 30 Sunglow Sunscreen  03      </t>
+  </si>
+  <si>
+    <t>Cream Blush Sun Glow stick</t>
+  </si>
+  <si>
+    <t>Stick 10 g</t>
+  </si>
+  <si>
+    <t>1,1 g</t>
+  </si>
+  <si>
+    <t>Absolute Kajal Eye Pencil Black</t>
+  </si>
+  <si>
+    <t>Absolute Eye Liner Black</t>
+  </si>
+  <si>
+    <t>0,8 ml</t>
+  </si>
+  <si>
+    <t>Curling Mascara Panoramic Effect</t>
+  </si>
+  <si>
+    <t>12 ml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Volume Care Mascara  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">7 ml </t>
+  </si>
+  <si>
+    <t>Highlight Care Brush</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2,2 ml </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Be 21     Eau de Parfum                        </t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Vapo 100 ml </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fleurs  D'Orlane     Eau de Toilette  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Eau  D'Orlane     Eau de Toilette  </t>
+  </si>
+  <si>
+    <t>Bouquet d'Orlane Coquelicot</t>
+  </si>
+  <si>
+    <t>Bouquet d'Orlane  Rose</t>
+  </si>
+  <si>
+    <t>Bouquet d'Orlane Pivoine</t>
+  </si>
+  <si>
+    <t>Bouquet d'Orlane The Vert</t>
+  </si>
+  <si>
+    <t>Eau Parfumée Coquelicot</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Vapo 200 ml </t>
+  </si>
+  <si>
+    <t>Eau Parfumée Rose</t>
+  </si>
+  <si>
+    <t>Eau Parfumée Pivoine</t>
+  </si>
+  <si>
+    <t>Eau Parfumée The Vert</t>
+  </si>
+  <si>
+    <t>Gel Douche Parfumé Coquelicot</t>
+  </si>
+  <si>
+    <t>Flacon Pompe 500 ml</t>
+  </si>
+  <si>
+    <t>Gel Douche Parfumé Rose</t>
+  </si>
+  <si>
+    <t>Gel Douche Parfumé Pivoine</t>
+  </si>
+  <si>
+    <t>Gel Douche Parfumé The Vert</t>
+  </si>
+  <si>
+    <t>Creme Parfumée pour le corps The Verte</t>
+  </si>
+  <si>
+    <t>Dual-Phase Cleansing Face and Eyes</t>
+  </si>
+  <si>
+    <t>Flacon pompe  200 ml</t>
+  </si>
+  <si>
+    <t>Cleanser Normal Skin</t>
+  </si>
+  <si>
+    <t>Flacon Pompe 400 ML</t>
+  </si>
+  <si>
+    <t>Lotion Normal Skin</t>
+  </si>
+  <si>
+    <t>Cleanser Dry to Sensitive Skin</t>
+  </si>
+  <si>
+    <t>Lotion Dry to Sensitive Skin</t>
+  </si>
+  <si>
+    <t>Moisturizing Micellar Water</t>
+  </si>
+  <si>
+    <t>3359991970005</t>
+  </si>
+  <si>
+    <t>Moisturizing Body Lotion</t>
+  </si>
+  <si>
+    <t>3359991980004</t>
+  </si>
+  <si>
+    <t>Nourishing Body Cream</t>
+  </si>
+  <si>
+    <t>B21 EXTRAORDINAIRE anti dark spots brightening sereum</t>
+  </si>
+  <si>
+    <t xml:space="preserve">flacon airless
+ 30 ml
+</t>
+  </si>
+  <si>
+    <t>B21 EXTRAORDINAIRE Neck And Decollete Lifting Care</t>
+  </si>
+  <si>
+    <t>B21 EXTRAORDINAIRE Youth Filler Mask</t>
+  </si>
+  <si>
+    <t>9480090</t>
+  </si>
+  <si>
+    <t>Lenghtening Effect</t>
+  </si>
+  <si>
+    <t>6,ml</t>
+  </si>
+  <si>
+    <t>4450090</t>
+  </si>
+  <si>
+    <t>B21 EXTRAORDINAIRE Youth Reset Serum</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Airless 7,5 ml </t>
+  </si>
+  <si>
+    <t>1175900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sachet 1 ml  </t>
+  </si>
+  <si>
+    <t>1103920</t>
+  </si>
+  <si>
+    <t>B21 EXTRAORDINAIRE Absolute Youth cream</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pot 9 ml </t>
+  </si>
+  <si>
+    <t>1929920</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sachet 1,5 ml  </t>
+  </si>
+  <si>
+    <t>1124920</t>
+  </si>
+  <si>
+    <t xml:space="preserve">tube 3ml </t>
+  </si>
+  <si>
+    <t>1963900</t>
+  </si>
+  <si>
+    <t>Flacon 25 ml</t>
+  </si>
+  <si>
+    <t>1946920</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+B21 EXTRAORDINAIRE Renewal Oil</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flacon 3,5 ml </t>
+  </si>
+  <si>
+    <t>1187920</t>
+  </si>
+  <si>
+    <t>Tube 5 ml</t>
+  </si>
+  <si>
+    <t>1938920</t>
+  </si>
+  <si>
+    <t>Tube 3 ml</t>
+  </si>
+  <si>
+    <t>1969900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">B21 EXTRAORDINAIRE Cleansing Care </t>
+  </si>
+  <si>
+    <t>Flacon 60 ml uncortoned</t>
+  </si>
+  <si>
+    <t>B21 EXTRAORDINAIRE Gentle Cleansing Foam</t>
+  </si>
+  <si>
+    <t>Flacon 50 ml uncortoned</t>
+  </si>
+  <si>
+    <t>tube15 ml uncortoned</t>
+  </si>
+  <si>
+    <t>Super-Moisturizing Care</t>
+  </si>
+  <si>
+    <t>Tube 3,5 ml</t>
+  </si>
+  <si>
+    <t>Anti-Fatigue Absolute Cream Poly-Active</t>
+  </si>
+  <si>
+    <t>tube 15 ml uncortoned</t>
+  </si>
+  <si>
+    <t>Tube 3 mL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Extreme Line-Reducing Re-Plumping Cream  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">pot 7,5 ml </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Extreme Line-Reducing Care Eye contour   </t>
+  </si>
+  <si>
+    <t>Pot 7,5ml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fl Pompe 5 ml </t>
+  </si>
+  <si>
+    <t>Flacon 50 ml</t>
+  </si>
+  <si>
+    <t>Hydrating Cream Triple Action</t>
+  </si>
+  <si>
+    <t>tube 25 ml uncortoned</t>
+  </si>
+  <si>
+    <t>tube 3,5 ml</t>
+  </si>
+  <si>
+    <t>sachet 1,5 ml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Soin Anti-Age Essentiel 
+Essential Anti-Aging Care </t>
+  </si>
+  <si>
+    <t>Tube 3,5 mL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Soin Pure Defense
+Pure defense  Care </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> B21 EXTRAORDINAIRE Sérum Reset Jeunesse
+ B21 EXTRAORDINAIRE Youth Reset Jeunesse</t>
+  </si>
+  <si>
+    <t>30 ml</t>
+  </si>
+  <si>
+    <t>B21 EXTRAORDINAIRE Crème Jeunesse Absolue
+Absolute Youth Cream</t>
+  </si>
+  <si>
+    <t xml:space="preserve">B21 EXTRAORDINAIRE Soin Jeunesse Des Yeux
+Absolute Youth Eye                 </t>
+  </si>
+  <si>
+    <t>B21 EXTRAORDINAIRE Lotion De Soin Absolue
+B21 EXTRAORDINAIRE Absolute Treatment Lotion</t>
+  </si>
+  <si>
+    <t xml:space="preserve">B21 EXTRAORDINAIRE Soin Cou Et Décolleté
+Neck And Decollete Lifting Care
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">B21 EXTRAORDINAIRE Sé rum Eclat Anti Taches
+B21 Estraordinaire Dark Spot Radiance Serum
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">B21 EXTRAORDINAIRE Masque Filler Jeunesse
+B21 EXTRAORDINAIRE Youth Filler Masque
+</t>
+  </si>
+  <si>
+    <t>Tube 75 ml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">B21 EXTRAORDINAIRE Soin Démaquillant
+Cleansing Care  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">B21 EXTRAORDINAIRE Lotion Vivifiante 
+Vivifying Lotion </t>
+  </si>
+  <si>
+    <t>B21 EXTRAOR. Mousse Douceur Démaquillante
+Gentle Cleansing Foam</t>
+  </si>
+  <si>
+    <t>Flacon pompe
+ 200 ml</t>
+  </si>
+  <si>
+    <t>B21 EXTRAORDINAIRE Gommage Double Grains
+Dual Grain Scrub</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Soin Super Hydratant 
+Super Moisturizing Concentrate </t>
+  </si>
+  <si>
+    <t>Sérum Super-Hydratant 
+Super-Moisturizing Serum</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Soin Super Hydratant Global       
+Global Super-Moisturizing Treatment
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Masque Hydratant Biomimétique
+Bio-Mimic Hydrating Masque  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Baume Magnifique Lèvres 
+Magnificient Lip balm     </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sérum Anti-Fatigue Absolu  
+Absolute Skin Recovery Serum </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Soin Anti-Fatigue Absolu Contour  Des Yeux   
+Absolute Skin Recovery Care Eye Contour </t>
+  </si>
+  <si>
+    <t>Masque Anti-Fatigue Absolu  
+Absolute Skin Recovery Masque</t>
+  </si>
+  <si>
+    <t>Crème Anti-Fatigue Absolu Poly-active 
+Anti-Fatigue absolute cream Poly-Active</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Crème Repulpante Antirides Extrême 
+Extreme Line-Reducing Re-Plumping Cream </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Soin Antirides Extrême Contour des Yeux  
+Extreme Line-Reducing Care Eye Contour </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Soin Antirides Extrême Tour des Lèvres 
+Extreme Line-Reducing  Lip Care  </t>
+  </si>
+  <si>
+    <t>Soin Fermeté Thermo Lift 
+Thermo Lift Firming  Care</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sérum Fermeté Thermo-Actif 
+Thermo-Active Firming Serum </t>
+  </si>
+  <si>
+    <t>Soin Lift Eclat Fermeté Contour des Yeux 
+Radiance Lift Firming Eye Contour</t>
+  </si>
+  <si>
+    <t>Sérum Raffermissant Cou et Décolleté
+Firming Serum Neck and Decolleté</t>
+  </si>
+  <si>
+    <t>Crème Royale 
+Crème Royale</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Elixir Royal 
+Elixir Royal </t>
+  </si>
+  <si>
+    <t>Crème Royale Yeux 
+Crème Royale Eyes</t>
+  </si>
+  <si>
+    <t>Crème Royale Cou &amp; Décolleté 
+Crème Royale Neck &amp; decollete</t>
+  </si>
+  <si>
+    <t>Lotion Active Royale
+Active Lotion</t>
+  </si>
+  <si>
+    <t>Crème Royale Beauté sublime Masque
+Creme Royale Sublime Beauty Mask</t>
+  </si>
+  <si>
+    <t>Crème Antioxydante
+Antioxidant cream</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Crème Légère Apaisante 
+Light Smoothing Cream </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gel Purifiant Séborégulateur
+Purifying Balancing Gel </t>
+  </si>
+  <si>
+    <t>Soin Hydro-Matifiant
+Hydro-Matifying Care</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Soin Raffermissant Corps et Buste
+Firming Concentrate Body and Bust </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Crème Bras Nus
+Refining Arm Cream  </t>
+  </si>
+  <si>
+    <t>Soin Régénérant Mains et Ongles
+Reconditioning Cream Hands and Nails</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SOS Minceur Amincissant Intensif
+Intense Slimming </t>
+  </si>
+  <si>
+    <t>Gommage Drainant au Sel Marin
+Draining Scrub With Sea Salt</t>
+  </si>
+  <si>
+    <t>Gommage Double Grain
+Dual Grain Scrub</t>
+  </si>
+  <si>
+    <t>Masque au Collagène
+Collagen Mask</t>
+  </si>
+  <si>
+    <t>25 Unités</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Crème de Massage
+Massage Cream </t>
+  </si>
+  <si>
+    <t>Masque papier 
+Paper Mask</t>
+  </si>
+  <si>
+    <t>100 units
+2x 50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pinceaux  
+Brushes </t>
+  </si>
+  <si>
+    <t>1 unit</t>
   </si>
   <si>
     <t>Exw Europe</t>
   </si>
   <si>
-    <t>Lead time 6-8 weeks</t>
-[...5 lines deleted...]
-    <t>Decoded</t>
+    <t>Lead Time 7-9 weeks</t>
+  </si>
+  <si>
+    <t>Moq Eur20000.00</t>
   </si>
   <si>
     <t>Ean</t>
   </si>
   <si>
-    <t>Type</t>
-[...2 lines deleted...]
-    <t>Description</t>
+    <t>Sive</t>
+  </si>
+  <si>
+    <t>Concentre Retinol</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Absolute eye Pencil Black</t>
+  </si>
+  <si>
+    <t>B21 EXTRAORDINAIRE HUILE RÉGÈNÉRANTE Renewal Oil</t>
   </si>
   <si>
     <t>Cost (eur)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
-    <numFmt numFmtId="164" formatCode="_-&quot;€&quot;* #,##0.00_-;\-&quot;€&quot;* #,##0.00_-;_-&quot;€&quot;* \-??_-;_-@_-"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="167" formatCode="[$€-2]\ #,##0.00"/>
+    <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="165" formatCode="0_ ;[Red]\-0\ "/>
+    <numFmt numFmtId="166" formatCode="[$€-2]\ #,##0.00"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...24 lines deleted...]
-      <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="9"/>
-      <color theme="1" tint="0.249977111117893"/>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1" tint="0.249977111117893"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1" tint="0.249977111117893"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
+      <color theme="1" tint="0.249977111117893"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0"/>
-[...5 lines deleted...]
-        <fgColor theme="8" tint="-0.499984740745262"/>
+        <fgColor theme="4" tint="-0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color theme="0"/>
+        <color indexed="64"/>
       </left>
-      <right/>
-[...1 lines deleted...]
-      <bottom/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="7">
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+  <cellStyleXfs count="3">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="14">
-[...15 lines deleted...]
-    <xf numFmtId="1" fontId="7" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+  <cellXfs count="30">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="1" fontId="5" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="fill"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="4" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="4" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="3" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="7" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="5" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="fill" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="166" fontId="5" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
   </cellXfs>
-  <cellStyles count="7">
+  <cellStyles count="3">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
-    <cellStyle name="Euro 3 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000034000000}"/>
-    <cellStyle name="Excel Built-in Normal" xfId="4" xr:uid="{00000000-0005-0000-0000-000033000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000035000000}"/>
-[...1 lines deleted...]
-    <cellStyle name="Normale_lanci Oscar de la Renta 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000032000000}"/>
+    <cellStyle name="Percent" xfId="2" builtinId="5"/>
   </cellStyles>
-  <dxfs count="17">
-[...213 lines deleted...]
-  </tableStyles>
+  <dxfs count="0"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
@@ -883,17732 +1374,5399 @@
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:XER135"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:E357"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:A6"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="H22" sqref="H21:H22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="19" style="7" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="9.1796875" style="1"/>
+    <col min="1" max="1" width="18.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="10" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="70.42578125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="25" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="10.42578125" style="3" bestFit="1" customWidth="1"/>
+    <col min="6" max="16384" width="8.7109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16372">
-      <c r="A1" s="13" t="s">
+    <row r="1" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A1" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="2"/>
+      <c r="C1" s="4"/>
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A2" s="29"/>
+      <c r="B2" s="2"/>
+      <c r="C2" s="4"/>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A3" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="B3" s="2"/>
+      <c r="C3" s="4"/>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A4" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="B4" s="2"/>
+      <c r="C4" s="4"/>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A5" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="B5" s="2"/>
+      <c r="C5" s="4"/>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B6" s="2"/>
+      <c r="C6" s="4"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A7" s="26" t="s">
+        <v>264</v>
+      </c>
+      <c r="B7" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="C7" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="D7" s="26" t="s">
+        <v>265</v>
+      </c>
+      <c r="E7" s="28" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A8" s="5"/>
+      <c r="B8" s="6"/>
+      <c r="C8" s="5"/>
+      <c r="D8" s="5"/>
+      <c r="E8" s="7"/>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A9" s="8">
+        <v>3359998331007</v>
+      </c>
+      <c r="B9" s="6">
+        <v>8331000</v>
+      </c>
+      <c r="C9" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="D9" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="E9" s="7">
+        <v>72.897000000000006</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A10" s="8">
+        <v>3359998741004</v>
+      </c>
+      <c r="B10" s="6">
+        <v>8741000</v>
+      </c>
+      <c r="C10" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="D10" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E10" s="7">
+        <v>72.897000000000006</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A11" s="11">
+        <v>3359998731005</v>
+      </c>
+      <c r="B11" s="6">
+        <v>8731000</v>
+      </c>
+      <c r="C11" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11" s="7">
+        <v>39.677000000000007</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A12" s="8">
+        <v>3359998531001</v>
+      </c>
+      <c r="B12" s="6">
+        <v>8531000</v>
+      </c>
+      <c r="C12" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="D12" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E12" s="7">
+        <v>40.44700000000001</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A13" s="11">
+        <v>3359998820006</v>
+      </c>
+      <c r="B13" s="6">
+        <v>8820000</v>
+      </c>
+      <c r="C13" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="D13" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E13" s="7">
+        <v>51.44700000000001</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A14" s="12">
+        <v>3359998811004</v>
+      </c>
+      <c r="B14" s="6">
+        <v>8811000</v>
+      </c>
+      <c r="C14" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D14" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E14" s="7">
+        <v>72.897000000000006</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A15" s="12">
+        <v>3359997561009</v>
+      </c>
+      <c r="B15" s="6">
+        <v>7561000</v>
+      </c>
+      <c r="C15" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="D15" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="E15" s="7">
+        <v>36.597000000000008</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A16" s="12">
+        <v>3359998791009</v>
+      </c>
+      <c r="B16" s="6">
+        <v>8791000</v>
+      </c>
+      <c r="C16" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="E16" s="7">
+        <v>141.977</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A17" s="12">
+        <v>3359999480001</v>
+      </c>
+      <c r="B17" s="6">
+        <v>9480000</v>
+      </c>
+      <c r="C17" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="D17" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="E17" s="7">
+        <v>44.957000000000001</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A18" s="13"/>
+      <c r="B18" s="14"/>
+      <c r="C18" s="5"/>
+      <c r="D18" s="10"/>
+      <c r="E18" s="7"/>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A19" s="15">
+        <v>3359996605001</v>
+      </c>
+      <c r="B19" s="6">
+        <v>6605000</v>
+      </c>
+      <c r="C19" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="D19" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="7">
+        <v>15.917000000000002</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A20" s="15">
+        <v>3359996665005</v>
+      </c>
+      <c r="B20" s="6">
+        <v>6665000</v>
+      </c>
+      <c r="C20" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="D20" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="7">
+        <v>15.917000000000002</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A21" s="15">
+        <v>3359998221001</v>
+      </c>
+      <c r="B21" s="6">
+        <v>8221000</v>
+      </c>
+      <c r="C21" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="D21" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="E21" s="7">
+        <v>17.677000000000003</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A22" s="15">
+        <v>3359999361003</v>
+      </c>
+      <c r="B22" s="6">
+        <v>9361000</v>
+      </c>
+      <c r="C22" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="D22" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="E22" s="7">
+        <v>17.677000000000003</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A23" s="13"/>
+      <c r="B23" s="14"/>
+      <c r="C23" s="5"/>
+      <c r="D23" s="10"/>
+      <c r="E23" s="7"/>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A24" s="15">
+        <v>3359996583002</v>
+      </c>
+      <c r="B24" s="6">
+        <v>6583000</v>
+      </c>
+      <c r="C24" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="D24" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E24" s="7">
+        <v>38.687000000000005</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A25" s="15">
+        <v>3359998061003</v>
+      </c>
+      <c r="B25" s="6">
+        <v>8061000</v>
+      </c>
+      <c r="C25" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="D25" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="E25" s="7">
+        <v>42.537000000000006</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A26" s="15">
+        <v>3359998680006</v>
+      </c>
+      <c r="B26" s="6">
+        <v>8680000</v>
+      </c>
+      <c r="C26" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="D26" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="E26" s="7">
+        <v>39.677000000000007</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A27" s="15">
+        <v>3359998780003</v>
+      </c>
+      <c r="B27" s="6">
+        <v>8780000</v>
+      </c>
+      <c r="C27" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="D27" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="E27" s="7">
+        <v>55.297000000000011</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A28" s="15">
+        <v>3359998041005</v>
+      </c>
+      <c r="B28" s="6">
+        <v>8041000</v>
+      </c>
+      <c r="C28" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="D28" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="E28" s="7">
+        <v>25.597000000000001</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A29" s="15">
+        <v>3359998350008</v>
+      </c>
+      <c r="B29" s="6">
+        <v>8350000</v>
+      </c>
+      <c r="C29" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="D29" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="E29" s="7">
+        <v>14.487000000000002</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A30" s="13"/>
+      <c r="B30" s="6"/>
+      <c r="C30" s="9"/>
+      <c r="D30" s="10"/>
+      <c r="E30" s="7"/>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A31" s="15">
+        <v>3359996852009</v>
+      </c>
+      <c r="B31" s="6">
+        <v>6852000</v>
+      </c>
+      <c r="C31" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="D31" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="E31" s="7">
+        <v>49.797000000000004</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A32" s="15">
+        <v>3359996754006</v>
+      </c>
+      <c r="B32" s="6">
+        <v>6754000</v>
+      </c>
+      <c r="C32" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="D32" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="E32" s="7">
+        <v>29.007000000000005</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A33" s="15">
+        <v>3359996903008</v>
+      </c>
+      <c r="B33" s="6">
+        <v>6903000</v>
+      </c>
+      <c r="C33" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="D33" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="E33" s="7">
+        <v>18.997</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A34" s="15">
+        <v>3359998760005</v>
+      </c>
+      <c r="B34" s="6">
+        <v>8760000</v>
+      </c>
+      <c r="C34" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="D34" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="E34" s="7">
+        <v>40.117000000000004</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A35" s="13"/>
+      <c r="B35" s="6"/>
+      <c r="C35" s="9"/>
+      <c r="D35" s="10"/>
+      <c r="E35" s="7"/>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A36" s="15">
+        <v>3359997061004</v>
+      </c>
+      <c r="B36" s="6">
+        <v>7061000</v>
+      </c>
+      <c r="C36" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D36" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E36" s="7">
+        <v>61.127000000000002</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A37" s="15">
+        <v>3359996932008</v>
+      </c>
+      <c r="B37" s="6">
+        <v>6932000</v>
+      </c>
+      <c r="C37" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D37" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="E37" s="7"/>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A38" s="15">
+        <v>3359996913007</v>
+      </c>
+      <c r="B38" s="6">
+        <v>6913000</v>
+      </c>
+      <c r="C38" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="D38" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="E38" s="7">
+        <v>24.497</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A39" s="15">
+        <v>3359998400000</v>
+      </c>
+      <c r="B39" s="6">
+        <v>8400000</v>
+      </c>
+      <c r="C39" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="D39" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E39" s="7">
+        <v>66.297000000000011</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A40" s="13"/>
+      <c r="B40" s="6"/>
+      <c r="C40" s="9"/>
+      <c r="D40" s="10"/>
+      <c r="E40" s="7"/>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A41" s="15">
+        <v>3359998711007</v>
+      </c>
+      <c r="B41" s="6">
+        <v>8711000</v>
+      </c>
+      <c r="C41" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="D41" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="E41" s="7">
+        <v>60.797000000000011</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A42" s="15">
+        <v>3359998142009</v>
+      </c>
+      <c r="B42" s="6">
+        <v>8142000</v>
+      </c>
+      <c r="C42" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="D42" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="E42" s="7">
+        <v>61.457000000000001</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A43" s="15">
+        <v>3359998250001</v>
+      </c>
+      <c r="B43" s="6">
+        <v>8250000</v>
+      </c>
+      <c r="C43" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="D43" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="E43" s="7">
+        <v>34.947000000000003</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A44" s="15">
+        <v>3359996493004</v>
+      </c>
+      <c r="B44" s="6">
+        <v>6493000</v>
+      </c>
+      <c r="C44" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="D44" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="E44" s="7">
+        <v>31.427000000000003</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A45" s="13"/>
+      <c r="B45" s="6"/>
+      <c r="C45" s="9"/>
+      <c r="D45" s="10"/>
+      <c r="E45" s="7"/>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A46" s="15">
+        <v>3359998232007</v>
+      </c>
+      <c r="B46" s="6">
+        <v>8232000</v>
+      </c>
+      <c r="C46" s="9" t="s">
+        <v>48</v>
+      </c>
+      <c r="D46" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E46" s="7">
+        <v>176.84700000000001</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A47" s="15">
+        <v>3359998211002</v>
+      </c>
+      <c r="B47" s="6">
+        <v>8211000</v>
+      </c>
+      <c r="C47" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="D47" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="E47" s="7">
+        <v>176.84700000000001</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A48" s="15">
+        <v>3359998240002</v>
+      </c>
+      <c r="B48" s="6">
+        <v>8240000</v>
+      </c>
+      <c r="C48" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="D48" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="E48" s="7">
+        <v>91.486999999999995</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A49" s="15">
+        <v>3359998201003</v>
+      </c>
+      <c r="B49" s="6">
+        <v>8201000</v>
+      </c>
+      <c r="C49" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="D49" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E49" s="7">
+        <v>95.667000000000002</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A50" s="15">
+        <v>3359998441003</v>
+      </c>
+      <c r="B50" s="6">
+        <v>8441000</v>
+      </c>
+      <c r="C50" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="D50" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E50" s="7">
+        <v>48.037000000000006</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A51" s="15">
+        <v>3359998471000</v>
+      </c>
+      <c r="B51" s="6">
+        <v>8471000</v>
+      </c>
+      <c r="C51" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="D51" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="E51" s="7">
+        <v>81.147000000000006</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A52" s="9"/>
+      <c r="B52" s="6"/>
+      <c r="C52" s="9"/>
+      <c r="D52" s="10"/>
+      <c r="E52" s="7"/>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A53" s="15">
+        <v>3359999510005</v>
+      </c>
+      <c r="B53" s="6">
+        <v>9510000</v>
+      </c>
+      <c r="C53" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="D53" s="10" t="s">
         <v>57</v>
       </c>
-      <c r="B1" s="2"/>
-[...10 lines deleted...]
-      <c r="A3" s="13" t="s">
+      <c r="E53" s="7">
+        <v>17.677000000000003</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A54" s="15">
+        <v>3359999520004</v>
+      </c>
+      <c r="B54" s="6">
+        <v>9520000</v>
+      </c>
+      <c r="C54" s="9" t="s">
         <v>58</v>
       </c>
-      <c r="B3" s="2"/>
-[...4 lines deleted...]
-      <c r="A4" s="13" t="s">
+      <c r="D54" s="10" t="s">
         <v>59</v>
       </c>
-      <c r="B4" s="2"/>
-[...4 lines deleted...]
-      <c r="A5" s="13" t="s">
+      <c r="E54" s="7">
+        <v>17.677000000000003</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A55" s="15">
+        <v>3359999530003</v>
+      </c>
+      <c r="B55" s="6">
+        <v>9530000</v>
+      </c>
+      <c r="C55" s="9" t="s">
         <v>60</v>
       </c>
-      <c r="B5" s="2"/>
-[...4 lines deleted...]
-      <c r="A6" s="13" t="s">
+      <c r="D55" s="10" t="s">
         <v>61</v>
       </c>
-      <c r="B6" s="2"/>
-[...16378 lines deleted...]
-      <c r="A8" s="8" t="s">
+      <c r="E55" s="7">
+        <v>15.587000000000002</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A56" s="9"/>
+      <c r="B56" s="6"/>
+      <c r="C56" s="9"/>
+      <c r="D56" s="10"/>
+      <c r="E56" s="7"/>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A57" s="15">
+        <v>3359995800001</v>
+      </c>
+      <c r="B57" s="6">
+        <v>5801000</v>
+      </c>
+      <c r="C57" s="9" t="s">
         <v>62</v>
       </c>
-      <c r="B8" s="8" t="s">
+      <c r="D57" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E57" s="7">
+        <v>26.917000000000002</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A58" s="15">
+        <v>3359995923007</v>
+      </c>
+      <c r="B58" s="6">
+        <v>5924000</v>
+      </c>
+      <c r="C58" s="9" t="s">
         <v>63</v>
       </c>
-      <c r="C8" s="8" t="s">
+      <c r="D58" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E58" s="7">
+        <v>25.597000000000001</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A59" s="9"/>
+      <c r="B59" s="6"/>
+      <c r="C59" s="9"/>
+      <c r="D59" s="10"/>
+      <c r="E59" s="7"/>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A60" s="15">
+        <v>3359996000004</v>
+      </c>
+      <c r="B60" s="6">
+        <v>6000000</v>
+      </c>
+      <c r="C60" s="9" t="s">
         <v>64</v>
       </c>
-      <c r="D8" s="9" t="s">
+      <c r="D60" s="10" t="s">
         <v>65</v>
       </c>
-    </row>
-[...35 lines deleted...]
-      <c r="C11" s="6" t="s">
+      <c r="E60" s="7">
+        <v>16.247</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A61" s="15">
+        <v>3359996021009</v>
+      </c>
+      <c r="B61" s="6">
+        <v>6021000</v>
+      </c>
+      <c r="C61" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="D61" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E61" s="7">
+        <v>28.677000000000003</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A62" s="15"/>
+      <c r="B62" s="6"/>
+      <c r="C62" s="9"/>
+      <c r="D62" s="10"/>
+      <c r="E62" s="7"/>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A63" s="15">
+        <v>3359992080000</v>
+      </c>
+      <c r="B63" s="6">
+        <v>2080000</v>
+      </c>
+      <c r="C63" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="D63" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="E63" s="7">
+        <v>18.997</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A64" s="15">
+        <v>3359992000008</v>
+      </c>
+      <c r="B64" s="6">
+        <v>2000000</v>
+      </c>
+      <c r="C64" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="D64" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E64" s="7">
+        <v>18.337000000000003</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A65" s="15">
+        <v>3359992010007</v>
+      </c>
+      <c r="B65" s="6">
+        <v>2010000</v>
+      </c>
+      <c r="C65" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="D65" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E65" s="7">
+        <v>14.817000000000002</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A66" s="15">
+        <v>3359992030005</v>
+      </c>
+      <c r="B66" s="6">
+        <v>2030000</v>
+      </c>
+      <c r="C66" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="D66" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="E66" s="7">
+        <v>18.337000000000003</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A67" s="15"/>
+      <c r="B67" s="6"/>
+      <c r="C67" s="9"/>
+      <c r="D67" s="10"/>
+      <c r="E67" s="7"/>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A68" s="15">
+        <v>3359992201009</v>
+      </c>
+      <c r="B68" s="6">
+        <v>2201000</v>
+      </c>
+      <c r="C68" s="16" t="s">
+        <v>72</v>
+      </c>
+      <c r="D68" s="10" t="s">
+        <v>73</v>
+      </c>
+      <c r="E68" s="7">
+        <v>16.247</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A69" s="15">
+        <v>3359992211008</v>
+      </c>
+      <c r="B69" s="6">
+        <v>2211000</v>
+      </c>
+      <c r="C69" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="D69" s="10" t="s">
+        <v>73</v>
+      </c>
+      <c r="E69" s="7">
+        <v>16.247</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A70" s="17">
+        <v>3359992251004</v>
+      </c>
+      <c r="B70" s="6">
+        <v>2251000</v>
+      </c>
+      <c r="C70" s="18" t="s">
+        <v>266</v>
+      </c>
+      <c r="D70" s="19" t="s">
+        <v>73</v>
+      </c>
+      <c r="E70" s="7">
+        <v>16.247</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A71" s="15">
+        <v>3359992291000</v>
+      </c>
+      <c r="B71" s="6">
+        <v>2291000</v>
+      </c>
+      <c r="C71" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="D71" s="10" t="s">
+        <v>73</v>
+      </c>
+      <c r="E71" s="7">
+        <v>16.247</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A72" s="15">
+        <v>3359992301006</v>
+      </c>
+      <c r="B72" s="6">
+        <v>2301000</v>
+      </c>
+      <c r="C72" s="9" t="s">
+        <v>77</v>
+      </c>
+      <c r="D72" s="10" t="s">
+        <v>73</v>
+      </c>
+      <c r="E72" s="7">
+        <v>16.247</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A73" s="15">
+        <v>3359992260006</v>
+      </c>
+      <c r="B73" s="6">
+        <v>2260000</v>
+      </c>
+      <c r="C73" s="9" t="s">
+        <v>78</v>
+      </c>
+      <c r="D73" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="E73" s="7">
+        <v>14.487000000000002</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A74" s="15">
+        <v>3359992280004</v>
+      </c>
+      <c r="B74" s="6">
+        <v>2280000</v>
+      </c>
+      <c r="C74" s="9" t="s">
+        <v>80</v>
+      </c>
+      <c r="D74" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="E74" s="7">
+        <v>14.487000000000002</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A75" s="15"/>
+      <c r="B75" s="6"/>
+      <c r="C75" s="9"/>
+      <c r="D75" s="10"/>
+      <c r="E75" s="7"/>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A76" s="15">
+        <v>3359992140001</v>
+      </c>
+      <c r="B76" s="6">
+        <v>2140000</v>
+      </c>
+      <c r="C76" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="D76" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="E76" s="7">
+        <v>17.237000000000002</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A77" s="17">
+        <v>3359992150000</v>
+      </c>
+      <c r="B77" s="6">
+        <v>2150000</v>
+      </c>
+      <c r="C77" s="20" t="s">
+        <v>201</v>
+      </c>
+      <c r="D77" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="E77" s="7">
+        <v>17.237000000000002</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A78" s="15"/>
+      <c r="B78" s="6"/>
+      <c r="C78" s="9"/>
+      <c r="D78" s="10"/>
+      <c r="E78" s="7"/>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A79" s="15">
+        <v>3359996463007</v>
+      </c>
+      <c r="B79" s="6">
+        <v>6463000</v>
+      </c>
+      <c r="C79" s="9" t="s">
+        <v>83</v>
+      </c>
+      <c r="D79" s="10" t="s">
+        <v>84</v>
+      </c>
+      <c r="E79" s="7">
+        <v>29.337000000000003</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A80" s="15">
+        <v>3359998011008</v>
+      </c>
+      <c r="B80" s="6">
+        <v>8011000</v>
+      </c>
+      <c r="C80" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="D80" s="10" t="s">
+        <v>86</v>
+      </c>
+      <c r="E80" s="7">
+        <v>34.507000000000005</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A81" s="15">
+        <v>3359996632007</v>
+      </c>
+      <c r="B81" s="6">
+        <v>6632000</v>
+      </c>
+      <c r="C81" s="9" t="s">
+        <v>87</v>
+      </c>
+      <c r="D81" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="E81" s="7">
+        <v>22.516999999999999</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A82" s="15"/>
+      <c r="B82" s="6"/>
+      <c r="C82" s="9"/>
+      <c r="D82" s="10"/>
+      <c r="E82" s="7"/>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A83" s="15">
+        <v>3359999390003</v>
+      </c>
+      <c r="B83" s="6">
+        <v>9390000</v>
+      </c>
+      <c r="C83" s="9" t="s">
+        <v>88</v>
+      </c>
+      <c r="D83" s="10" t="s">
+        <v>89</v>
+      </c>
+      <c r="E83" s="7">
+        <v>18.997</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A84" s="15">
+        <v>3359992181004</v>
+      </c>
+      <c r="B84" s="6">
+        <v>2181000</v>
+      </c>
+      <c r="C84" s="9" t="s">
+        <v>90</v>
+      </c>
+      <c r="D84" s="10" t="s">
+        <v>91</v>
+      </c>
+      <c r="E84" s="7">
+        <v>14.487000000000002</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A85" s="15">
+        <v>3359992321004</v>
+      </c>
+      <c r="B85" s="6">
+        <v>2321000</v>
+      </c>
+      <c r="C85" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="D85" s="10" t="s">
+        <v>93</v>
+      </c>
+      <c r="E85" s="7">
+        <v>16.907000000000004</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A86" s="15">
+        <v>3359999461000</v>
+      </c>
+      <c r="B86" s="6">
+        <v>9461000</v>
+      </c>
+      <c r="C86" s="9" t="s">
+        <v>94</v>
+      </c>
+      <c r="D86" s="10" t="s">
+        <v>95</v>
+      </c>
+      <c r="E86" s="7">
+        <v>18.337000000000003</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A87" s="15">
+        <v>3359999450004</v>
+      </c>
+      <c r="B87" s="6">
+        <v>9450000</v>
+      </c>
+      <c r="C87" s="9" t="s">
+        <v>96</v>
+      </c>
+      <c r="D87" s="10" t="s">
+        <v>97</v>
+      </c>
+      <c r="E87" s="7">
+        <v>16.577000000000002</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A88" s="15">
+        <v>3359999430006</v>
+      </c>
+      <c r="B88" s="6">
+        <v>9430000</v>
+      </c>
+      <c r="C88" s="9" t="s">
+        <v>98</v>
+      </c>
+      <c r="D88" s="10" t="s">
+        <v>97</v>
+      </c>
+      <c r="E88" s="7">
+        <v>16.577000000000002</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A89" s="15"/>
+      <c r="B89" s="6"/>
+      <c r="C89" s="9"/>
+      <c r="D89" s="10"/>
+      <c r="E89" s="7"/>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A90" s="15">
+        <v>3359999280205</v>
+      </c>
+      <c r="B90" s="6">
+        <v>9280200</v>
+      </c>
+      <c r="C90" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="D90" s="10" t="s">
+        <v>100</v>
+      </c>
+      <c r="E90" s="7">
+        <v>14.157000000000002</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A91" s="15">
+        <v>3359999282308</v>
+      </c>
+      <c r="B91" s="6">
+        <v>9282300</v>
+      </c>
+      <c r="C91" s="9" t="s">
+        <v>101</v>
+      </c>
+      <c r="D91" s="10" t="s">
+        <v>100</v>
+      </c>
+      <c r="E91" s="7">
+        <v>14.157000000000002</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A92" s="15"/>
+      <c r="B92" s="6"/>
+      <c r="C92" s="9"/>
+      <c r="D92" s="10"/>
+      <c r="E92" s="7"/>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A93" s="15">
+        <v>3359999231009</v>
+      </c>
+      <c r="B93" s="6">
+        <v>9231000</v>
+      </c>
+      <c r="C93" s="9" t="s">
+        <v>102</v>
+      </c>
+      <c r="D93" s="10" t="s">
+        <v>103</v>
+      </c>
+      <c r="E93" s="7">
+        <v>11.407000000000002</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A94" s="15">
+        <v>3359999240209</v>
+      </c>
+      <c r="B94" s="6">
+        <v>9240200</v>
+      </c>
+      <c r="C94" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="D94" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="E94" s="7">
+        <v>11.407000000000002</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A95" s="15">
+        <v>3359999242302</v>
+      </c>
+      <c r="B95" s="6">
+        <v>9242300</v>
+      </c>
+      <c r="C95" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="D95" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="E95" s="7">
+        <v>11.407000000000002</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A96" s="15">
+        <v>3359999120105</v>
+      </c>
+      <c r="B96" s="6">
+        <v>9120100</v>
+      </c>
+      <c r="C96" s="9" t="s">
+        <v>106</v>
+      </c>
+      <c r="D96" s="10" t="s">
+        <v>103</v>
+      </c>
+      <c r="E96" s="7">
+        <v>12.067000000000002</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A97" s="15">
+        <v>3359999120204</v>
+      </c>
+      <c r="B97" s="6">
+        <v>9120200</v>
+      </c>
+      <c r="C97" s="9" t="s">
+        <v>107</v>
+      </c>
+      <c r="D97" s="10" t="s">
+        <v>103</v>
+      </c>
+      <c r="E97" s="7">
+        <v>12.067000000000002</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A98" s="15">
+        <v>3359999120303</v>
+      </c>
+      <c r="B98" s="6">
+        <v>9120300</v>
+      </c>
+      <c r="C98" s="9" t="s">
+        <v>108</v>
+      </c>
+      <c r="D98" s="10" t="s">
+        <v>103</v>
+      </c>
+      <c r="E98" s="7">
+        <v>12.067000000000002</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A99" s="15">
+        <v>3359996410100</v>
+      </c>
+      <c r="B99" s="6">
+        <v>6410100</v>
+      </c>
+      <c r="C99" s="9" t="s">
+        <v>109</v>
+      </c>
+      <c r="D99" s="10" t="s">
+        <v>110</v>
+      </c>
+      <c r="E99" s="7">
+        <v>10.747</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A100" s="15">
+        <v>3359996410209</v>
+      </c>
+      <c r="B100" s="6">
+        <v>6410200</v>
+      </c>
+      <c r="C100" s="9" t="s">
+        <v>111</v>
+      </c>
+      <c r="D100" s="10" t="s">
+        <v>110</v>
+      </c>
+      <c r="E100" s="7">
+        <v>10.747</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A101" s="15">
+        <v>3359996410308</v>
+      </c>
+      <c r="B101" s="6">
+        <v>6410300</v>
+      </c>
+      <c r="C101" s="9" t="s">
+        <v>112</v>
+      </c>
+      <c r="D101" s="10" t="s">
+        <v>110</v>
+      </c>
+      <c r="E101" s="7">
+        <v>10.747</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A102" s="15">
+        <v>3359999275201</v>
+      </c>
+      <c r="B102" s="6">
+        <v>9275200</v>
+      </c>
+      <c r="C102" s="9" t="s">
+        <v>113</v>
+      </c>
+      <c r="D102" s="10" t="s">
+        <v>114</v>
+      </c>
+      <c r="E102" s="7">
+        <v>7.2270000000000012</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A103" s="9"/>
+      <c r="B103" s="6"/>
+      <c r="C103" s="9"/>
+      <c r="D103" s="10"/>
+      <c r="E103" s="7"/>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A104" s="17">
+        <v>3359995742004</v>
+      </c>
+      <c r="B104" s="6">
+        <v>5742000</v>
+      </c>
+      <c r="C104" s="18" t="s">
+        <v>267</v>
+      </c>
+      <c r="D104" s="19" t="s">
+        <v>115</v>
+      </c>
+      <c r="E104" s="7">
+        <v>5.5770000000000008</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A105" s="15">
+        <v>3359995741007</v>
+      </c>
+      <c r="B105" s="6">
+        <v>5741000</v>
+      </c>
+      <c r="C105" s="9" t="s">
+        <v>116</v>
+      </c>
+      <c r="D105" s="10" t="s">
+        <v>115</v>
+      </c>
+      <c r="E105" s="7">
+        <v>6.2370000000000001</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A106" s="15">
+        <v>3359995771004</v>
+      </c>
+      <c r="B106" s="6">
+        <v>5771000</v>
+      </c>
+      <c r="C106" s="9" t="s">
+        <v>117</v>
+      </c>
+      <c r="D106" s="10" t="s">
+        <v>118</v>
+      </c>
+      <c r="E106" s="7">
+        <v>6.8970000000000011</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A107" s="15">
+        <v>3359995736102</v>
+      </c>
+      <c r="B107" s="6">
+        <v>5736100</v>
+      </c>
+      <c r="C107" s="9" t="s">
+        <v>119</v>
+      </c>
+      <c r="D107" s="10" t="s">
+        <v>120</v>
+      </c>
+      <c r="E107" s="7">
+        <v>10.417000000000002</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A108" s="15">
+        <v>3359995732104</v>
+      </c>
+      <c r="B108" s="6">
+        <v>5732100</v>
+      </c>
+      <c r="C108" s="9" t="s">
+        <v>121</v>
+      </c>
+      <c r="D108" s="10" t="s">
+        <v>122</v>
+      </c>
+      <c r="E108" s="7">
+        <v>11.737</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A109" s="15">
+        <v>3359995761005</v>
+      </c>
+      <c r="B109" s="6">
+        <v>5761000</v>
+      </c>
+      <c r="C109" s="9" t="s">
+        <v>123</v>
+      </c>
+      <c r="D109" s="10" t="s">
+        <v>124</v>
+      </c>
+      <c r="E109" s="7">
+        <v>12.837000000000002</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A110" s="15"/>
+      <c r="B110" s="6"/>
+      <c r="C110" s="9"/>
+      <c r="D110" s="10"/>
+      <c r="E110" s="7"/>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A111" s="15">
+        <v>3359994113003</v>
+      </c>
+      <c r="B111" s="6">
+        <v>4113000</v>
+      </c>
+      <c r="C111" s="9" t="s">
+        <v>125</v>
+      </c>
+      <c r="D111" s="10" t="s">
+        <v>126</v>
+      </c>
+      <c r="E111" s="7">
+        <v>31.757000000000005</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A112" s="15"/>
+      <c r="B112" s="6"/>
+      <c r="C112" s="9"/>
+      <c r="D112" s="10"/>
+      <c r="E112" s="7"/>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A113" s="15">
+        <v>3359994769002</v>
+      </c>
+      <c r="B113" s="6">
+        <v>4769000</v>
+      </c>
+      <c r="C113" s="9" t="s">
+        <v>127</v>
+      </c>
+      <c r="D113" s="10" t="s">
+        <v>126</v>
+      </c>
+      <c r="E113" s="7">
+        <v>22.077000000000002</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A114" s="15"/>
+      <c r="B114" s="6"/>
+      <c r="C114" s="9"/>
+      <c r="D114" s="10"/>
+      <c r="E114" s="7"/>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A115" s="15">
+        <v>3359994878001</v>
+      </c>
+      <c r="B115" s="6">
+        <v>4878000</v>
+      </c>
+      <c r="C115" s="9" t="s">
+        <v>128</v>
+      </c>
+      <c r="D115" s="10" t="s">
+        <v>126</v>
+      </c>
+      <c r="E115" s="7">
+        <v>22.077000000000002</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A116" s="15"/>
+      <c r="B116" s="6"/>
+      <c r="C116" s="9"/>
+      <c r="D116" s="10"/>
+      <c r="E116" s="7"/>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A117" s="15">
+        <v>3359994210009</v>
+      </c>
+      <c r="B117" s="6">
+        <v>4210000</v>
+      </c>
+      <c r="C117" s="9" t="s">
+        <v>129</v>
+      </c>
+      <c r="D117" s="10" t="s">
+        <v>126</v>
+      </c>
+      <c r="E117" s="7">
+        <v>18.667000000000002</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A118" s="15">
+        <v>3359994510000</v>
+      </c>
+      <c r="B118" s="6">
+        <v>4510000</v>
+      </c>
+      <c r="C118" s="9" t="s">
+        <v>130</v>
+      </c>
+      <c r="D118" s="10" t="s">
+        <v>126</v>
+      </c>
+      <c r="E118" s="7">
+        <v>18.667000000000002</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A119" s="15">
+        <v>3359994600008</v>
+      </c>
+      <c r="B119" s="6">
+        <v>4600000</v>
+      </c>
+      <c r="C119" s="9" t="s">
+        <v>131</v>
+      </c>
+      <c r="D119" s="10" t="s">
+        <v>126</v>
+      </c>
+      <c r="E119" s="7">
+        <v>18.667000000000002</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A120" s="15">
+        <v>3359994450009</v>
+      </c>
+      <c r="B120" s="6">
+        <v>4450000</v>
+      </c>
+      <c r="C120" s="9" t="s">
+        <v>132</v>
+      </c>
+      <c r="D120" s="10" t="s">
+        <v>126</v>
+      </c>
+      <c r="E120" s="7">
+        <v>18.667000000000002</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A121" s="15"/>
+      <c r="B121" s="6"/>
+      <c r="C121" s="9"/>
+      <c r="D121" s="10"/>
+      <c r="E121" s="7"/>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A122" s="15">
+        <v>3359994213000</v>
+      </c>
+      <c r="B122" s="6">
+        <v>4213000</v>
+      </c>
+      <c r="C122" s="9" t="s">
+        <v>133</v>
+      </c>
+      <c r="D122" s="10" t="s">
+        <v>134</v>
+      </c>
+      <c r="E122" s="7">
+        <v>7.9970000000000008</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A123" s="15">
+        <v>3359994513001</v>
+      </c>
+      <c r="B123" s="6">
+        <v>4513000</v>
+      </c>
+      <c r="C123" s="9" t="s">
+        <v>135</v>
+      </c>
+      <c r="D123" s="10" t="s">
+        <v>134</v>
+      </c>
+      <c r="E123" s="7">
+        <v>7.9970000000000008</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A124" s="15">
+        <v>3359994603009</v>
+      </c>
+      <c r="B124" s="6">
+        <v>4603000</v>
+      </c>
+      <c r="C124" s="9" t="s">
+        <v>136</v>
+      </c>
+      <c r="D124" s="10" t="s">
+        <v>134</v>
+      </c>
+      <c r="E124" s="7">
+        <v>7.9970000000000008</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A125" s="15">
+        <v>3359994453000</v>
+      </c>
+      <c r="B125" s="6">
+        <v>4453000</v>
+      </c>
+      <c r="C125" s="9" t="s">
+        <v>137</v>
+      </c>
+      <c r="D125" s="10" t="s">
+        <v>134</v>
+      </c>
+      <c r="E125" s="7">
+        <v>7.9970000000000008</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A126" s="15"/>
+      <c r="B126" s="6"/>
+      <c r="C126" s="9"/>
+      <c r="D126" s="10"/>
+      <c r="E126" s="7"/>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A127" s="15">
+        <v>3359994211006</v>
+      </c>
+      <c r="B127" s="6">
+        <v>4211000</v>
+      </c>
+      <c r="C127" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="D127" s="10" t="s">
+        <v>139</v>
+      </c>
+      <c r="E127" s="7">
+        <v>6.8970000000000011</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A128" s="15">
+        <v>3359994511007</v>
+      </c>
+      <c r="B128" s="6">
+        <v>4511000</v>
+      </c>
+      <c r="C128" s="9" t="s">
+        <v>140</v>
+      </c>
+      <c r="D128" s="10" t="s">
+        <v>139</v>
+      </c>
+      <c r="E128" s="7">
+        <v>6.8970000000000011</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A129" s="15">
+        <v>3359994601005</v>
+      </c>
+      <c r="B129" s="6">
+        <v>4601000</v>
+      </c>
+      <c r="C129" s="9" t="s">
+        <v>141</v>
+      </c>
+      <c r="D129" s="10" t="s">
+        <v>139</v>
+      </c>
+      <c r="E129" s="7">
+        <v>6.8970000000000011</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A130" s="15">
+        <v>3359994451006</v>
+      </c>
+      <c r="B130" s="6">
+        <v>4451000</v>
+      </c>
+      <c r="C130" s="9" t="s">
+        <v>142</v>
+      </c>
+      <c r="D130" s="10" t="s">
+        <v>139</v>
+      </c>
+      <c r="E130" s="7">
+        <v>6.8970000000000011</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A131" s="15"/>
+      <c r="B131" s="6"/>
+      <c r="C131" s="9"/>
+      <c r="D131" s="10"/>
+      <c r="E131" s="7"/>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A132" s="8">
+        <v>3359994454007</v>
+      </c>
+      <c r="B132" s="6">
+        <v>4454000</v>
+      </c>
+      <c r="C132" s="9" t="s">
+        <v>143</v>
+      </c>
+      <c r="D132" s="21" t="s">
+        <v>97</v>
+      </c>
+      <c r="E132" s="7">
+        <v>9.6470000000000002</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A133" s="15"/>
+      <c r="B133" s="6"/>
+      <c r="C133" s="9"/>
+      <c r="D133" s="10"/>
+      <c r="E133" s="7"/>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A134" s="15">
+        <v>3359991840001</v>
+      </c>
+      <c r="B134" s="6">
+        <v>1840000</v>
+      </c>
+      <c r="C134" s="9" t="s">
+        <v>144</v>
+      </c>
+      <c r="D134" s="10" t="s">
+        <v>145</v>
+      </c>
+      <c r="E134" s="7">
+        <v>10.747</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A135" s="15">
+        <v>3359991900002</v>
+      </c>
+      <c r="B135" s="6">
+        <v>1900000</v>
+      </c>
+      <c r="C135" s="9" t="s">
+        <v>146</v>
+      </c>
+      <c r="D135" s="10" t="s">
+        <v>147</v>
+      </c>
+      <c r="E135" s="7">
+        <v>10.747</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A136" s="15">
+        <v>3359991910001</v>
+      </c>
+      <c r="B136" s="6">
+        <v>1910000</v>
+      </c>
+      <c r="C136" s="9" t="s">
+        <v>148</v>
+      </c>
+      <c r="D136" s="10" t="s">
+        <v>147</v>
+      </c>
+      <c r="E136" s="7">
+        <v>10.747</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A137" s="15">
+        <v>3359991950007</v>
+      </c>
+      <c r="B137" s="6">
+        <v>1950000</v>
+      </c>
+      <c r="C137" s="9" t="s">
+        <v>149</v>
+      </c>
+      <c r="D137" s="10" t="s">
+        <v>147</v>
+      </c>
+      <c r="E137" s="7">
+        <v>10.747</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A138" s="15">
+        <v>3359991960006</v>
+      </c>
+      <c r="B138" s="6">
+        <v>1960000</v>
+      </c>
+      <c r="C138" s="9" t="s">
+        <v>150</v>
+      </c>
+      <c r="D138" s="10" t="s">
+        <v>147</v>
+      </c>
+      <c r="E138" s="7">
+        <v>10.747</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A139" s="15">
+        <v>3359992170008</v>
+      </c>
+      <c r="B139" s="6">
+        <v>2170000</v>
+      </c>
+      <c r="C139" s="9" t="s">
+        <v>151</v>
+      </c>
+      <c r="D139" s="10" t="s">
+        <v>147</v>
+      </c>
+      <c r="E139" s="7">
+        <v>10.747</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A140" s="15" t="s">
+        <v>152</v>
+      </c>
+      <c r="B140" s="6">
+        <v>1970000</v>
+      </c>
+      <c r="C140" s="9" t="s">
+        <v>153</v>
+      </c>
+      <c r="D140" s="10" t="s">
+        <v>147</v>
+      </c>
+      <c r="E140" s="7">
+        <v>11.737</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A141" s="15" t="s">
+        <v>154</v>
+      </c>
+      <c r="B141" s="6">
+        <v>1980000</v>
+      </c>
+      <c r="C141" s="9" t="s">
+        <v>155</v>
+      </c>
+      <c r="D141" s="10" t="s">
+        <v>97</v>
+      </c>
+      <c r="E141" s="7">
+        <v>11.737</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A142" s="9"/>
+      <c r="B142" s="8"/>
+      <c r="C142" s="15"/>
+      <c r="D142" s="9"/>
+      <c r="E142" s="7"/>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A143" s="15">
+        <v>3359998331090</v>
+      </c>
+      <c r="B143" s="22">
+        <v>8331090</v>
+      </c>
+      <c r="C143" s="23" t="s">
         <v>3</v>
       </c>
-      <c r="D11" s="11">
-[...10 lines deleted...]
-      <c r="C12" s="6" t="s">
+      <c r="D143" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="D12" s="11">
-[...10 lines deleted...]
-      <c r="C13" s="6" t="s">
+      <c r="E143" s="7">
+        <v>7.3370000000000006</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A144" s="15">
+        <v>3359998741097</v>
+      </c>
+      <c r="B144" s="22">
+        <v>8741090</v>
+      </c>
+      <c r="C144" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="D13" s="11">
-[...10 lines deleted...]
-      <c r="C14" s="6" t="s">
+      <c r="D144" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="D14" s="11">
-[...10 lines deleted...]
-      <c r="C15" s="6" t="s">
+      <c r="E144" s="7">
+        <v>7.3370000000000006</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A145" s="15">
+        <v>3359998731098</v>
+      </c>
+      <c r="B145" s="22">
+        <v>8731090</v>
+      </c>
+      <c r="C145" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="D15" s="11">
-[...10 lines deleted...]
-      <c r="C16" s="6" t="s">
+      <c r="D145" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="D16" s="11">
-[...10 lines deleted...]
-      <c r="C17" s="6" t="s">
+      <c r="E145" s="7">
+        <v>4.0369999999999999</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A146" s="15">
+        <v>3359998531094</v>
+      </c>
+      <c r="B146" s="22">
+        <v>8531090</v>
+      </c>
+      <c r="C146" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="D17" s="11">
-[...10 lines deleted...]
-      <c r="C18" s="6" t="s">
+      <c r="D146" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="D18" s="11">
-[...10 lines deleted...]
-      <c r="C19" s="6" t="s">
+      <c r="E146" s="7">
+        <v>4.0369999999999999</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A147" s="15">
+        <v>3359998820099</v>
+      </c>
+      <c r="B147" s="22">
+        <v>8820090</v>
+      </c>
+      <c r="C147" s="9" t="s">
+        <v>156</v>
+      </c>
+      <c r="D147" s="10" t="s">
+        <v>157</v>
+      </c>
+      <c r="E147" s="7">
+        <v>5.1370000000000005</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A148" s="15">
+        <v>3359998811097</v>
+      </c>
+      <c r="B148" s="22">
+        <v>8811090</v>
+      </c>
+      <c r="C148" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D148" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E148" s="7">
+        <v>7.3370000000000006</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A149" s="15">
+        <v>3359997561092</v>
+      </c>
+      <c r="B149" s="22">
+        <v>7561090</v>
+      </c>
+      <c r="C149" s="20" t="s">
+        <v>158</v>
+      </c>
+      <c r="D149" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="E149" s="7">
+        <v>3.7069999999999999</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A150" s="15">
+        <v>3359998791092</v>
+      </c>
+      <c r="B150" s="6">
+        <v>8791090</v>
+      </c>
+      <c r="C150" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D150" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="E150" s="7">
+        <v>14.267000000000001</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A151" s="15">
+        <v>3359999480094</v>
+      </c>
+      <c r="B151" s="22" t="s">
+        <v>160</v>
+      </c>
+      <c r="C151" s="9" t="s">
+        <v>159</v>
+      </c>
+      <c r="D151" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="E151" s="7">
+        <v>4.4770000000000003</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A152" s="13"/>
+      <c r="B152" s="14"/>
+      <c r="C152" s="5"/>
+      <c r="D152" s="10"/>
+      <c r="E152" s="7"/>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A153" s="15">
+        <v>3359996605094</v>
+      </c>
+      <c r="B153" s="6">
+        <v>6605090</v>
+      </c>
+      <c r="C153" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D153" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="E153" s="7">
+        <v>1.617</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A154" s="15">
+        <v>3359996665098</v>
+      </c>
+      <c r="B154" s="6">
+        <v>6665090</v>
+      </c>
+      <c r="C154" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D154" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="E154" s="7">
+        <v>1.617</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A155" s="15">
+        <v>3359998221094</v>
+      </c>
+      <c r="B155" s="6">
+        <v>8221090</v>
+      </c>
+      <c r="C155" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="D155" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="E155" s="7">
+        <v>1.8370000000000004</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A156" s="15">
+        <v>3359999361096</v>
+      </c>
+      <c r="B156" s="6">
+        <v>9361090</v>
+      </c>
+      <c r="C156" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D156" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="E156" s="7">
+        <v>1.8370000000000004</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A157" s="13"/>
+      <c r="B157" s="14"/>
+      <c r="C157" s="5"/>
+      <c r="D157" s="10"/>
+      <c r="E157" s="7"/>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A158" s="15">
+        <v>3359996583095</v>
+      </c>
+      <c r="B158" s="6">
+        <v>6583090</v>
+      </c>
+      <c r="C158" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="D158" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E158" s="7">
+        <v>3.927</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A159" s="15">
+        <v>3359998061096</v>
+      </c>
+      <c r="B159" s="6">
+        <v>8061090</v>
+      </c>
+      <c r="C159" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="D159" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="E159" s="7">
+        <v>4.2569999999999997</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A160" s="15">
+        <v>3359998680099</v>
+      </c>
+      <c r="B160" s="6">
+        <v>8680090</v>
+      </c>
+      <c r="C160" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="D160" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="E160" s="7">
+        <v>4.0369999999999999</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A161" s="15">
+        <v>3359998780096</v>
+      </c>
+      <c r="B161" s="6">
+        <v>8780090</v>
+      </c>
+      <c r="C161" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="D161" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="E161" s="7">
+        <v>5.5770000000000008</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A162" s="15">
+        <v>3359998041098</v>
+      </c>
+      <c r="B162" s="6">
+        <v>8041090</v>
+      </c>
+      <c r="C162" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="D162" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="E162" s="7">
+        <v>2.6069999999999998</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A163" s="15">
+        <v>3359998350091</v>
+      </c>
+      <c r="B163" s="6">
+        <v>8350090</v>
+      </c>
+      <c r="C163" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="D163" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="E163" s="7">
+        <v>1.5070000000000003</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A164" s="13"/>
+      <c r="B164" s="6"/>
+      <c r="C164" s="9"/>
+      <c r="D164" s="10"/>
+      <c r="E164" s="7"/>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A165" s="15">
+        <v>3359996852092</v>
+      </c>
+      <c r="B165" s="6">
+        <v>6852090</v>
+      </c>
+      <c r="C165" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="D165" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="E165" s="7">
+        <v>5.027000000000001</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A166" s="15">
+        <v>3359996754099</v>
+      </c>
+      <c r="B166" s="6">
+        <v>6754090</v>
+      </c>
+      <c r="C166" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="D166" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="E166" s="7">
+        <v>2.9370000000000003</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A167" s="15">
+        <v>3359996903091</v>
+      </c>
+      <c r="B167" s="6">
+        <v>6903090</v>
+      </c>
+      <c r="C167" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="D167" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="E167" s="7">
+        <v>1.9470000000000003</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A168" s="15">
+        <v>3359998760098</v>
+      </c>
+      <c r="B168" s="6">
+        <v>8760090</v>
+      </c>
+      <c r="C168" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="D168" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="E168" s="7">
+        <v>4.0369999999999999</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A169" s="13"/>
+      <c r="B169" s="6"/>
+      <c r="C169" s="9"/>
+      <c r="D169" s="10"/>
+      <c r="E169" s="7"/>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A170" s="15">
+        <v>3359997061097</v>
+      </c>
+      <c r="B170" s="6">
+        <v>7061090</v>
+      </c>
+      <c r="C170" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D170" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E170" s="7">
+        <v>6.1270000000000007</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A171" s="15">
+        <v>3359996932091</v>
+      </c>
+      <c r="B171" s="6">
+        <v>6932090</v>
+      </c>
+      <c r="C171" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D171" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="E171" s="7">
+        <v>3.0470000000000002</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A172" s="15">
+        <v>3359996913090</v>
+      </c>
+      <c r="B172" s="6">
+        <v>6913090</v>
+      </c>
+      <c r="C172" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="D172" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="E172" s="7">
+        <v>2.4970000000000003</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A173" s="15">
+        <v>3359998400093</v>
+      </c>
+      <c r="B173" s="6">
+        <v>8400090</v>
+      </c>
+      <c r="C173" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="D173" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E173" s="7">
+        <v>6.6770000000000005</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A174" s="13"/>
+      <c r="B174" s="6"/>
+      <c r="C174" s="9"/>
+      <c r="D174" s="10"/>
+      <c r="E174" s="7"/>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A175" s="15">
+        <v>3359998711090</v>
+      </c>
+      <c r="B175" s="6">
+        <v>8711090</v>
+      </c>
+      <c r="C175" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="D175" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="E175" s="7">
+        <v>6.1270000000000007</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A176" s="15">
+        <v>3359998142092</v>
+      </c>
+      <c r="B176" s="6">
+        <v>8142090</v>
+      </c>
+      <c r="C176" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="D176" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="E176" s="7">
+        <v>6.1270000000000007</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A177" s="15">
+        <v>3359998250094</v>
+      </c>
+      <c r="B177" s="6">
+        <v>8250090</v>
+      </c>
+      <c r="C177" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="D177" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="E177" s="7">
+        <v>3.4870000000000001</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A178" s="15">
+        <v>3359996493093</v>
+      </c>
+      <c r="B178" s="6">
+        <v>6493090</v>
+      </c>
+      <c r="C178" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="D178" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="E178" s="7">
+        <v>3.157</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A179" s="13"/>
+      <c r="B179" s="6"/>
+      <c r="C179" s="9"/>
+      <c r="D179" s="10"/>
+      <c r="E179" s="7"/>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A180" s="15">
+        <v>3359998232090</v>
+      </c>
+      <c r="B180" s="6">
+        <v>8232090</v>
+      </c>
+      <c r="C180" s="9" t="s">
+        <v>48</v>
+      </c>
+      <c r="D180" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E180" s="7">
+        <v>17.677000000000003</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A181" s="15">
+        <v>3359998211095</v>
+      </c>
+      <c r="B181" s="6">
+        <v>8211090</v>
+      </c>
+      <c r="C181" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="D181" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="E181" s="7">
+        <v>17.677000000000003</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A182" s="15">
+        <v>3359998240095</v>
+      </c>
+      <c r="B182" s="6">
+        <v>8240090</v>
+      </c>
+      <c r="C182" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="D182" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="E182" s="7">
+        <v>9.2070000000000025</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A183" s="15">
+        <v>3359998201096</v>
+      </c>
+      <c r="B183" s="6">
+        <v>8201090</v>
+      </c>
+      <c r="C183" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="D183" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E183" s="7">
+        <v>9.5370000000000008</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A184" s="15">
+        <v>3359998441096</v>
+      </c>
+      <c r="B184" s="6">
+        <v>8441090</v>
+      </c>
+      <c r="C184" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="D184" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E184" s="7">
+        <v>4.8070000000000004</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A185" s="15">
+        <v>3359998471093</v>
+      </c>
+      <c r="B185" s="6">
+        <v>8471090</v>
+      </c>
+      <c r="C185" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="D185" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="E185" s="7">
+        <v>8.1070000000000011</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A186" s="9"/>
+      <c r="B186" s="6"/>
+      <c r="C186" s="9"/>
+      <c r="D186" s="10"/>
+      <c r="E186" s="7"/>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A187" s="15">
+        <v>3359999510098</v>
+      </c>
+      <c r="B187" s="6">
+        <v>9510090</v>
+      </c>
+      <c r="C187" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="D187" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="E187" s="7">
+        <v>1.8370000000000004</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A188" s="15">
+        <v>3359999520097</v>
+      </c>
+      <c r="B188" s="6">
+        <v>9520090</v>
+      </c>
+      <c r="C188" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="D188" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="E188" s="7">
+        <v>1.8370000000000004</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A189" s="15">
+        <v>3359999530096</v>
+      </c>
+      <c r="B189" s="6">
+        <v>9530090</v>
+      </c>
+      <c r="C189" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="D189" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="E189" s="7">
+        <v>1.617</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A190" s="9"/>
+      <c r="B190" s="6"/>
+      <c r="C190" s="9"/>
+      <c r="D190" s="10"/>
+      <c r="E190" s="7"/>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A191" s="15">
+        <v>3359995800094</v>
+      </c>
+      <c r="B191" s="6">
+        <v>5800090</v>
+      </c>
+      <c r="C191" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="D191" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E191" s="7">
+        <v>2.7170000000000001</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A192" s="15">
+        <v>3359995923090</v>
+      </c>
+      <c r="B192" s="6">
+        <v>5923090</v>
+      </c>
+      <c r="C192" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="D192" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E192" s="7">
+        <v>2.6069999999999998</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A193" s="9"/>
+      <c r="B193" s="6"/>
+      <c r="C193" s="9"/>
+      <c r="D193" s="10"/>
+      <c r="E193" s="7"/>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A194" s="15">
+        <v>3359996000097</v>
+      </c>
+      <c r="B194" s="6">
+        <v>6000090</v>
+      </c>
+      <c r="C194" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="D194" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="E194" s="7">
+        <v>1.617</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A195" s="15">
+        <v>3359996021092</v>
+      </c>
+      <c r="B195" s="6">
+        <v>6021090</v>
+      </c>
+      <c r="C195" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="D195" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E195" s="7">
+        <v>2.9370000000000003</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A196" s="15"/>
+      <c r="B196" s="6"/>
+      <c r="C196" s="9"/>
+      <c r="D196" s="10"/>
+      <c r="E196" s="7"/>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A197" s="15">
+        <v>3359992080093</v>
+      </c>
+      <c r="B197" s="6">
+        <v>2080090</v>
+      </c>
+      <c r="C197" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="D197" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="E197" s="7">
+        <v>1.9470000000000003</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A198" s="15">
+        <v>3359992000091</v>
+      </c>
+      <c r="B198" s="6">
+        <v>2000090</v>
+      </c>
+      <c r="C198" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="D198" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E198" s="7">
+        <v>1.8370000000000004</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A199" s="15">
+        <v>3359992010090</v>
+      </c>
+      <c r="B199" s="6">
+        <v>2010090</v>
+      </c>
+      <c r="C199" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="D199" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E199" s="7">
+        <v>1.5070000000000003</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A200" s="15">
+        <v>3359992030098</v>
+      </c>
+      <c r="B200" s="6">
+        <v>2030090</v>
+      </c>
+      <c r="C200" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="D200" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="E200" s="7">
+        <v>1.8370000000000004</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A201" s="15"/>
+      <c r="B201" s="6"/>
+      <c r="C201" s="9"/>
+      <c r="D201" s="10"/>
+      <c r="E201" s="7"/>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A202" s="15">
+        <v>3359992201092</v>
+      </c>
+      <c r="B202" s="6">
+        <v>2201090</v>
+      </c>
+      <c r="C202" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="D202" s="10" t="s">
+        <v>73</v>
+      </c>
+      <c r="E202" s="7">
+        <v>1.617</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A203" s="15">
+        <v>3359992211091</v>
+      </c>
+      <c r="B203" s="6">
+        <v>2211090</v>
+      </c>
+      <c r="C203" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="D203" s="10" t="s">
+        <v>73</v>
+      </c>
+      <c r="E203" s="7">
+        <v>1.617</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A204" s="15">
+        <v>3359992251097</v>
+      </c>
+      <c r="B204" s="6">
+        <v>2251090</v>
+      </c>
+      <c r="C204" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="D204" s="10" t="s">
+        <v>73</v>
+      </c>
+      <c r="E204" s="7">
+        <v>1.617</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A205" s="15">
+        <v>3359992291093</v>
+      </c>
+      <c r="B205" s="6">
+        <v>2291090</v>
+      </c>
+      <c r="C205" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="D205" s="10" t="s">
+        <v>73</v>
+      </c>
+      <c r="E205" s="7">
+        <v>1.617</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A206" s="15">
+        <v>3359992260099</v>
+      </c>
+      <c r="B206" s="6">
+        <v>2260090</v>
+      </c>
+      <c r="C206" s="9" t="s">
+        <v>77</v>
+      </c>
+      <c r="D206" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="E206" s="7">
+        <v>1.617</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A207" s="15">
+        <v>3359992270098</v>
+      </c>
+      <c r="B207" s="6">
+        <v>2270090</v>
+      </c>
+      <c r="C207" s="9" t="s">
+        <v>78</v>
+      </c>
+      <c r="D207" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="E207" s="7">
+        <v>1.5070000000000003</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A208" s="15">
+        <v>3359992280097</v>
+      </c>
+      <c r="B208" s="6">
+        <v>2280090</v>
+      </c>
+      <c r="C208" s="9" t="s">
+        <v>80</v>
+      </c>
+      <c r="D208" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="E208" s="7">
+        <v>1.5070000000000003</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A209" s="15"/>
+      <c r="B209" s="6"/>
+      <c r="C209" s="9"/>
+      <c r="D209" s="10"/>
+      <c r="E209" s="7"/>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A210" s="15">
+        <v>3359992140094</v>
+      </c>
+      <c r="B210" s="6">
+        <v>2140090</v>
+      </c>
+      <c r="C210" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="D210" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="E210" s="7">
+        <v>1.7270000000000003</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A211" s="15">
+        <v>3359992150093</v>
+      </c>
+      <c r="B211" s="6">
+        <v>2150090</v>
+      </c>
+      <c r="C211" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="D211" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="E211" s="7">
+        <v>1.7270000000000003</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A212" s="15"/>
+      <c r="B212" s="6"/>
+      <c r="C212" s="9"/>
+      <c r="D212" s="10"/>
+      <c r="E212" s="7"/>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A213" s="15">
+        <v>3359996463090</v>
+      </c>
+      <c r="B213" s="6">
+        <v>6463090</v>
+      </c>
+      <c r="C213" s="9" t="s">
+        <v>83</v>
+      </c>
+      <c r="D213" s="10" t="s">
+        <v>84</v>
+      </c>
+      <c r="E213" s="7">
+        <v>2.6069999999999998</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A214" s="15">
+        <v>3359998011091</v>
+      </c>
+      <c r="B214" s="6">
+        <v>8011090</v>
+      </c>
+      <c r="C214" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="D214" s="10" t="s">
+        <v>86</v>
+      </c>
+      <c r="E214" s="7">
+        <v>3.3770000000000002</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A215" s="15">
+        <v>3359996632090</v>
+      </c>
+      <c r="B215" s="6">
+        <v>6632090</v>
+      </c>
+      <c r="C215" s="9" t="s">
+        <v>87</v>
+      </c>
+      <c r="D215" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="E215" s="7">
+        <v>1.7270000000000003</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A216" s="15"/>
+      <c r="B216" s="6"/>
+      <c r="C216" s="9"/>
+      <c r="D216" s="10"/>
+      <c r="E216" s="7"/>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A217" s="15">
+        <v>3359999390096</v>
+      </c>
+      <c r="B217" s="6">
+        <v>9390090</v>
+      </c>
+      <c r="C217" s="9" t="s">
+        <v>88</v>
+      </c>
+      <c r="D217" s="10" t="s">
+        <v>89</v>
+      </c>
+      <c r="E217" s="7">
+        <v>1.9470000000000003</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A218" s="15">
+        <v>3359992181097</v>
+      </c>
+      <c r="B218" s="6">
+        <v>2181090</v>
+      </c>
+      <c r="C218" s="9" t="s">
+        <v>90</v>
+      </c>
+      <c r="D218" s="10" t="s">
+        <v>91</v>
+      </c>
+      <c r="E218" s="7">
+        <v>1.5070000000000003</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A219" s="15">
+        <v>3359992321097</v>
+      </c>
+      <c r="B219" s="6">
+        <v>2321090</v>
+      </c>
+      <c r="C219" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="D219" s="10" t="s">
+        <v>93</v>
+      </c>
+      <c r="E219" s="7">
+        <v>1.7270000000000003</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A220" s="15">
+        <v>3359999461093</v>
+      </c>
+      <c r="B220" s="6">
+        <v>9461090</v>
+      </c>
+      <c r="C220" s="9" t="s">
+        <v>94</v>
+      </c>
+      <c r="D220" s="10" t="s">
+        <v>95</v>
+      </c>
+      <c r="E220" s="7">
+        <v>1.8370000000000004</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A221" s="15">
+        <v>3359999430099</v>
+      </c>
+      <c r="B221" s="6">
+        <v>9430090</v>
+      </c>
+      <c r="C221" s="9" t="s">
+        <v>96</v>
+      </c>
+      <c r="D221" s="10" t="s">
+        <v>97</v>
+      </c>
+      <c r="E221" s="7">
+        <v>1.7270000000000003</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A222" s="15"/>
+      <c r="B222" s="6"/>
+      <c r="C222" s="9"/>
+      <c r="D222" s="10"/>
+      <c r="E222" s="7"/>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A223" s="15">
+        <v>3359999280298</v>
+      </c>
+      <c r="B223" s="6">
+        <v>9280290</v>
+      </c>
+      <c r="C223" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="D223" s="10" t="s">
+        <v>100</v>
+      </c>
+      <c r="E223" s="7">
+        <v>1.617</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A224" s="15">
+        <v>3359999282391</v>
+      </c>
+      <c r="B224" s="6">
+        <v>9282390</v>
+      </c>
+      <c r="C224" s="9" t="s">
+        <v>101</v>
+      </c>
+      <c r="D224" s="10" t="s">
+        <v>100</v>
+      </c>
+      <c r="E224" s="7">
+        <v>1.617</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A225" s="15"/>
+      <c r="B225" s="6"/>
+      <c r="C225" s="9"/>
+      <c r="D225" s="10"/>
+      <c r="E225" s="7"/>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A226" s="15">
+        <v>3359999231092</v>
+      </c>
+      <c r="B226" s="6">
+        <v>9231090</v>
+      </c>
+      <c r="C226" s="9" t="s">
+        <v>102</v>
+      </c>
+      <c r="D226" s="10" t="s">
+        <v>103</v>
+      </c>
+      <c r="E226" s="7">
+        <v>1.617</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A227" s="15">
+        <v>3359999240292</v>
+      </c>
+      <c r="B227" s="6">
+        <v>9240290</v>
+      </c>
+      <c r="C227" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="D227" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="E227" s="7">
+        <v>1.617</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A228" s="15">
+        <v>3359999242395</v>
+      </c>
+      <c r="B228" s="6">
+        <v>9242390</v>
+      </c>
+      <c r="C228" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="D228" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="E228" s="7">
+        <v>1.617</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A229" s="15">
+        <v>3359999120198</v>
+      </c>
+      <c r="B229" s="6">
+        <v>9120190</v>
+      </c>
+      <c r="C229" s="9" t="s">
+        <v>106</v>
+      </c>
+      <c r="D229" s="10" t="s">
+        <v>103</v>
+      </c>
+      <c r="E229" s="7">
+        <v>2.0570000000000004</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A230" s="15">
+        <v>3359999120297</v>
+      </c>
+      <c r="B230" s="6">
+        <v>9120290</v>
+      </c>
+      <c r="C230" s="9" t="s">
+        <v>107</v>
+      </c>
+      <c r="D230" s="10" t="s">
+        <v>103</v>
+      </c>
+      <c r="E230" s="7">
+        <v>2.0570000000000004</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A231" s="15">
+        <v>3359999120396</v>
+      </c>
+      <c r="B231" s="6">
+        <v>9120390</v>
+      </c>
+      <c r="C231" s="9" t="s">
+        <v>108</v>
+      </c>
+      <c r="D231" s="10" t="s">
+        <v>103</v>
+      </c>
+      <c r="E231" s="7">
+        <v>2.0570000000000004</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A232" s="15">
+        <v>3359996410193</v>
+      </c>
+      <c r="B232" s="6">
+        <v>6410190</v>
+      </c>
+      <c r="C232" s="9" t="s">
+        <v>109</v>
+      </c>
+      <c r="D232" s="10" t="s">
+        <v>110</v>
+      </c>
+      <c r="E232" s="7">
+        <v>2.0570000000000004</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A233" s="15">
+        <v>3359996410292</v>
+      </c>
+      <c r="B233" s="6">
+        <v>6410290</v>
+      </c>
+      <c r="C233" s="9" t="s">
+        <v>111</v>
+      </c>
+      <c r="D233" s="10" t="s">
+        <v>110</v>
+      </c>
+      <c r="E233" s="7">
+        <v>2.0570000000000004</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A234" s="15">
+        <v>3359996410391</v>
+      </c>
+      <c r="B234" s="6">
+        <v>6410390</v>
+      </c>
+      <c r="C234" s="9" t="s">
+        <v>112</v>
+      </c>
+      <c r="D234" s="10" t="s">
+        <v>110</v>
+      </c>
+      <c r="E234" s="7">
+        <v>2.0570000000000004</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A235" s="15">
+        <v>3359999275294</v>
+      </c>
+      <c r="B235" s="6">
+        <v>9275290</v>
+      </c>
+      <c r="C235" s="9" t="s">
+        <v>113</v>
+      </c>
+      <c r="D235" s="10" t="s">
+        <v>114</v>
+      </c>
+      <c r="E235" s="7">
+        <v>1.0669999999999999</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A236" s="9"/>
+      <c r="B236" s="6"/>
+      <c r="C236" s="9"/>
+      <c r="D236" s="10"/>
+      <c r="E236" s="7"/>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A237" s="17">
+        <v>3359995734191</v>
+      </c>
+      <c r="B237" s="6">
+        <v>5734190</v>
+      </c>
+      <c r="C237" s="18" t="s">
+        <v>267</v>
+      </c>
+      <c r="D237" s="19" t="s">
+        <v>115</v>
+      </c>
+      <c r="E237" s="7">
+        <v>1.3970000000000002</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A238" s="15">
+        <v>3359995736192</v>
+      </c>
+      <c r="B238" s="6">
+        <v>5736190</v>
+      </c>
+      <c r="C238" s="9" t="s">
+        <v>116</v>
+      </c>
+      <c r="D238" s="10" t="s">
+        <v>115</v>
+      </c>
+      <c r="E238" s="7">
+        <v>1.3970000000000002</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A239" s="15">
+        <v>3359995732197</v>
+      </c>
+      <c r="B239" s="6">
+        <v>5732190</v>
+      </c>
+      <c r="C239" s="9" t="s">
+        <v>117</v>
+      </c>
+      <c r="D239" s="10" t="s">
+        <v>118</v>
+      </c>
+      <c r="E239" s="7">
+        <v>1.3970000000000002</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A240" s="15">
+        <v>3359995760190</v>
+      </c>
+      <c r="B240" s="6">
+        <v>5760190</v>
+      </c>
+      <c r="C240" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="D240" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="E240" s="7">
+        <v>1.5070000000000003</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A241" s="15">
+        <v>3359995742097</v>
+      </c>
+      <c r="B241" s="6">
+        <v>5742090</v>
+      </c>
+      <c r="C241" s="9" t="s">
+        <v>119</v>
+      </c>
+      <c r="D241" s="10" t="s">
+        <v>120</v>
+      </c>
+      <c r="E241" s="7">
+        <v>0.51700000000000013</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A242" s="15">
+        <v>3359995741090</v>
+      </c>
+      <c r="B242" s="6">
+        <v>5741090</v>
+      </c>
+      <c r="C242" s="9" t="s">
+        <v>121</v>
+      </c>
+      <c r="D242" s="10" t="s">
+        <v>122</v>
+      </c>
+      <c r="E242" s="7">
+        <v>0.62700000000000011</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A243" s="15">
+        <v>3359995771097</v>
+      </c>
+      <c r="B243" s="6">
+        <v>5771090</v>
+      </c>
+      <c r="C243" s="9" t="s">
+        <v>123</v>
+      </c>
+      <c r="D243" s="10" t="s">
+        <v>124</v>
+      </c>
+      <c r="E243" s="7">
+        <v>1.0669999999999999</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A244" s="15"/>
+      <c r="B244" s="6"/>
+      <c r="C244" s="9"/>
+      <c r="D244" s="10"/>
+      <c r="E244" s="7"/>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A245" s="15">
+        <v>3359994113003</v>
+      </c>
+      <c r="B245" s="6">
+        <v>4113090</v>
+      </c>
+      <c r="C245" s="9" t="s">
+        <v>125</v>
+      </c>
+      <c r="D245" s="10" t="s">
+        <v>126</v>
+      </c>
+      <c r="E245" s="7">
+        <v>3.157</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A246" s="15"/>
+      <c r="B246" s="6"/>
+      <c r="C246" s="9"/>
+      <c r="D246" s="10"/>
+      <c r="E246" s="7"/>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A247" s="15">
+        <v>3359994769095</v>
+      </c>
+      <c r="B247" s="6">
+        <v>4769090</v>
+      </c>
+      <c r="C247" s="9" t="s">
+        <v>127</v>
+      </c>
+      <c r="D247" s="10" t="s">
+        <v>126</v>
+      </c>
+      <c r="E247" s="7">
+        <v>2.2770000000000001</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A248" s="15"/>
+      <c r="B248" s="6"/>
+      <c r="C248" s="9"/>
+      <c r="D248" s="10"/>
+      <c r="E248" s="7"/>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A249" s="15">
+        <v>335999487801</v>
+      </c>
+      <c r="B249" s="6">
+        <v>4878090</v>
+      </c>
+      <c r="C249" s="9" t="s">
+        <v>128</v>
+      </c>
+      <c r="D249" s="10" t="s">
+        <v>126</v>
+      </c>
+      <c r="E249" s="7">
+        <v>2.2770000000000001</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A250" s="15"/>
+      <c r="B250" s="6"/>
+      <c r="C250" s="9"/>
+      <c r="D250" s="10"/>
+      <c r="E250" s="7"/>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A251" s="15">
+        <v>3359994210092</v>
+      </c>
+      <c r="B251" s="6">
+        <v>4210090</v>
+      </c>
+      <c r="C251" s="9" t="s">
+        <v>129</v>
+      </c>
+      <c r="D251" s="10" t="s">
+        <v>126</v>
+      </c>
+      <c r="E251" s="7">
+        <v>1.8370000000000004</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A252" s="15">
+        <v>3359994510093</v>
+      </c>
+      <c r="B252" s="6">
+        <v>4510090</v>
+      </c>
+      <c r="C252" s="9" t="s">
+        <v>130</v>
+      </c>
+      <c r="D252" s="10" t="s">
+        <v>126</v>
+      </c>
+      <c r="E252" s="7">
+        <v>1.8370000000000004</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A253" s="15">
+        <v>3359994600091</v>
+      </c>
+      <c r="B253" s="6">
+        <v>4600090</v>
+      </c>
+      <c r="C253" s="9" t="s">
+        <v>131</v>
+      </c>
+      <c r="D253" s="10" t="s">
+        <v>126</v>
+      </c>
+      <c r="E253" s="7">
+        <v>1.8370000000000004</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A254" s="15">
+        <v>3359994451099</v>
+      </c>
+      <c r="B254" s="22" t="s">
+        <v>163</v>
+      </c>
+      <c r="C254" s="9" t="s">
+        <v>132</v>
+      </c>
+      <c r="D254" s="10" t="s">
+        <v>126</v>
+      </c>
+      <c r="E254" s="7">
+        <v>1.8370000000000004</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A255" s="9"/>
+      <c r="B255" s="8"/>
+      <c r="C255" s="15"/>
+      <c r="D255" s="9"/>
+      <c r="E255" s="7"/>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A256" s="15">
+        <v>3359991175905</v>
+      </c>
+      <c r="B256" s="22" t="s">
+        <v>166</v>
+      </c>
+      <c r="C256" s="23" t="s">
+        <v>164</v>
+      </c>
+      <c r="D256" s="10" t="s">
+        <v>165</v>
+      </c>
+      <c r="E256" s="7">
+        <v>1.3970000000000002</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A257" s="8">
+        <v>3359991103922</v>
+      </c>
+      <c r="B257" s="22" t="s">
+        <v>168</v>
+      </c>
+      <c r="C257" s="24" t="s">
+        <v>164</v>
+      </c>
+      <c r="D257" s="6" t="s">
+        <v>167</v>
+      </c>
+      <c r="E257" s="7">
+        <v>0.18700000000000003</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A258" s="17">
+        <v>3359991929928</v>
+      </c>
+      <c r="B258" s="22" t="s">
+        <v>171</v>
+      </c>
+      <c r="C258" s="18" t="s">
+        <v>169</v>
+      </c>
+      <c r="D258" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="E258" s="7">
+        <v>1.2870000000000004</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A259" s="17">
+        <v>3359991124927</v>
+      </c>
+      <c r="B259" s="22" t="s">
+        <v>173</v>
+      </c>
+      <c r="C259" s="18" t="s">
+        <v>169</v>
+      </c>
+      <c r="D259" s="19" t="s">
+        <v>172</v>
+      </c>
+      <c r="E259" s="7">
+        <v>0.18700000000000003</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A260" s="15">
+        <v>3359991963908</v>
+      </c>
+      <c r="B260" s="22" t="s">
+        <v>175</v>
+      </c>
+      <c r="C260" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="D260" s="10" t="s">
+        <v>174</v>
+      </c>
+      <c r="E260" s="7">
+        <v>0.40700000000000003</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A261" s="15">
+        <v>3359991946925</v>
+      </c>
+      <c r="B261" s="22" t="s">
+        <v>177</v>
+      </c>
+      <c r="C261" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="D261" s="10" t="s">
+        <v>176</v>
+      </c>
+      <c r="E261" s="7">
+        <v>0.73699999999999999</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A262" s="15">
+        <v>3359991965902</v>
+      </c>
+      <c r="B262" s="6">
+        <v>1965920</v>
+      </c>
+      <c r="C262" s="25" t="s">
+        <v>178</v>
+      </c>
+      <c r="D262" s="10" t="s">
+        <v>179</v>
+      </c>
+      <c r="E262" s="7">
+        <v>0.84700000000000009</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A263" s="15">
+        <v>3359991187922</v>
+      </c>
+      <c r="B263" s="22" t="s">
+        <v>180</v>
+      </c>
+      <c r="C263" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="D263" s="10" t="s">
+        <v>172</v>
+      </c>
+      <c r="E263" s="7">
+        <v>0.18700000000000003</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A264" s="15">
+        <v>3359991968903</v>
+      </c>
+      <c r="B264" s="6">
+        <v>1968900</v>
+      </c>
+      <c r="C264" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="D19" s="11">
-[...10 lines deleted...]
-      <c r="C20" s="6" t="s">
+      <c r="D264" s="10" t="s">
+        <v>181</v>
+      </c>
+      <c r="E264" s="7">
+        <v>0.51700000000000013</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A265" s="15">
+        <v>3359991938920</v>
+      </c>
+      <c r="B265" s="22" t="s">
+        <v>182</v>
+      </c>
+      <c r="C265" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D265" s="10" t="s">
+        <v>170</v>
+      </c>
+      <c r="E265" s="7">
+        <v>1.617</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A266" s="15">
+        <v>3359991969900</v>
+      </c>
+      <c r="B266" s="22" t="s">
+        <v>184</v>
+      </c>
+      <c r="C266" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="D266" s="10" t="s">
+        <v>183</v>
+      </c>
+      <c r="E266" s="7">
+        <v>0.40700000000000003</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A267" s="13"/>
+      <c r="B267" s="14"/>
+      <c r="C267" s="5"/>
+      <c r="D267" s="10"/>
+      <c r="E267" s="7"/>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A268" s="15">
+        <v>3359991460933</v>
+      </c>
+      <c r="B268" s="6">
+        <v>1460930</v>
+      </c>
+      <c r="C268" s="25" t="s">
+        <v>185</v>
+      </c>
+      <c r="D268" s="10" t="s">
+        <v>186</v>
+      </c>
+      <c r="E268" s="7">
+        <v>0.51700000000000013</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A269" s="15">
+        <v>3359991459937</v>
+      </c>
+      <c r="B269" s="6">
+        <v>1459930</v>
+      </c>
+      <c r="C269" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="D269" s="10" t="s">
+        <v>186</v>
+      </c>
+      <c r="E269" s="7">
+        <v>0.40700000000000003</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A270" s="15">
+        <v>3359991961904</v>
+      </c>
+      <c r="B270" s="6">
+        <v>1961900</v>
+      </c>
+      <c r="C270" s="25" t="s">
+        <v>187</v>
+      </c>
+      <c r="D270" s="10" t="s">
+        <v>188</v>
+      </c>
+      <c r="E270" s="7">
+        <v>0.95700000000000018</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A271" s="15">
+        <v>3359991192919</v>
+      </c>
+      <c r="B271" s="6">
+        <v>1192910</v>
+      </c>
+      <c r="C271" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="D271" s="10" t="s">
+        <v>189</v>
+      </c>
+      <c r="E271" s="7">
+        <v>0.51700000000000013</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A272" s="13"/>
+      <c r="B272" s="14"/>
+      <c r="C272" s="5"/>
+      <c r="D272" s="10"/>
+      <c r="E272" s="7"/>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A273" s="15">
+        <v>3359991361926</v>
+      </c>
+      <c r="B273" s="6">
+        <v>1361920</v>
+      </c>
+      <c r="C273" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="D273" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="E273" s="7">
+        <v>0.18700000000000003</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A274" s="15">
+        <v>3359991951905</v>
+      </c>
+      <c r="B274" s="6">
+        <v>1951900</v>
+      </c>
+      <c r="C274" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="D274" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="E274" s="7">
+        <v>0.18700000000000003</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A275" s="13"/>
+      <c r="B275" s="6"/>
+      <c r="C275" s="5"/>
+      <c r="D275" s="10"/>
+      <c r="E275" s="7"/>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A276" s="15">
+        <v>3359991115901</v>
+      </c>
+      <c r="B276" s="6">
+        <v>1115900</v>
+      </c>
+      <c r="C276" s="25" t="s">
+        <v>192</v>
+      </c>
+      <c r="D276" s="10" t="s">
+        <v>172</v>
+      </c>
+      <c r="E276" s="7">
+        <v>7.7000000000000013E-2</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A277" s="15">
+        <v>3359991116908</v>
+      </c>
+      <c r="B277" s="6">
+        <v>1116900</v>
+      </c>
+      <c r="C277" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="D277" s="10" t="s">
+        <v>193</v>
+      </c>
+      <c r="E277" s="7">
+        <v>0.51700000000000013</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A278" s="15">
+        <v>3359991368925</v>
+      </c>
+      <c r="B278" s="6">
+        <v>1368920</v>
+      </c>
+      <c r="C278" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="D278" s="10" t="s">
+        <v>194</v>
+      </c>
+      <c r="E278" s="7">
+        <v>0.18700000000000003</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A279" s="13"/>
+      <c r="B279" s="6"/>
+      <c r="C279" s="5"/>
+      <c r="D279" s="10"/>
+      <c r="E279" s="7"/>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A280" s="15">
+        <v>3359991537925</v>
+      </c>
+      <c r="B280" s="6">
+        <v>1537920</v>
+      </c>
+      <c r="C280" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="D280" s="10" t="s">
+        <v>196</v>
+      </c>
+      <c r="E280" s="7">
+        <v>0.95700000000000018</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A281" s="15">
+        <v>3359991465921</v>
+      </c>
+      <c r="B281" s="6">
+        <v>1465920</v>
+      </c>
+      <c r="C281" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="D281" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="E281" s="7">
+        <v>0.18700000000000003</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A282" s="15">
+        <v>3359991373929</v>
+      </c>
+      <c r="B282" s="6">
+        <v>1373920</v>
+      </c>
+      <c r="C282" s="25" t="s">
+        <v>197</v>
+      </c>
+      <c r="D282" s="10" t="s">
+        <v>194</v>
+      </c>
+      <c r="E282" s="7">
+        <v>0.18700000000000003</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A283" s="13"/>
+      <c r="B283" s="6"/>
+      <c r="C283" s="5"/>
+      <c r="D283" s="10"/>
+      <c r="E283" s="7"/>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A284" s="15">
+        <v>3359991904925</v>
+      </c>
+      <c r="B284" s="6">
+        <v>1904920</v>
+      </c>
+      <c r="C284" s="9" t="s">
+        <v>48</v>
+      </c>
+      <c r="D284" s="10" t="s">
+        <v>198</v>
+      </c>
+      <c r="E284" s="7">
+        <v>1.3970000000000002</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A285" s="15">
+        <v>3359991178906</v>
+      </c>
+      <c r="B285" s="6">
+        <v>1178900</v>
+      </c>
+      <c r="C285" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="D285" s="10" t="s">
+        <v>199</v>
+      </c>
+      <c r="E285" s="7">
+        <v>0.95700000000000018</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A286" s="15">
+        <v>3359991561906</v>
+      </c>
+      <c r="B286" s="6">
+        <v>1561900</v>
+      </c>
+      <c r="C286" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="D286" s="10" t="s">
+        <v>194</v>
+      </c>
+      <c r="E286" s="7">
+        <v>0.18700000000000003</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A287" s="9"/>
+      <c r="B287" s="6"/>
+      <c r="C287" s="9"/>
+      <c r="D287" s="10"/>
+      <c r="E287" s="7"/>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A288" s="15">
+        <v>3359991926903</v>
+      </c>
+      <c r="B288" s="6">
+        <v>1926900</v>
+      </c>
+      <c r="C288" s="16" t="s">
+        <v>151</v>
+      </c>
+      <c r="D288" s="10" t="s">
+        <v>200</v>
+      </c>
+      <c r="E288" s="7">
+        <v>0.29700000000000004</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A289" s="9"/>
+      <c r="B289" s="6"/>
+      <c r="C289" s="9"/>
+      <c r="D289" s="10"/>
+      <c r="E289" s="7"/>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A290" s="15">
+        <v>3359991179903</v>
+      </c>
+      <c r="B290" s="6">
+        <v>1179900</v>
+      </c>
+      <c r="C290" s="16" t="s">
+        <v>201</v>
+      </c>
+      <c r="D290" s="10" t="s">
+        <v>202</v>
+      </c>
+      <c r="E290" s="7">
+        <v>0.51700000000000013</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A291" s="15">
+        <v>3359991595901</v>
+      </c>
+      <c r="B291" s="6">
+        <v>1595900</v>
+      </c>
+      <c r="C291" s="16" t="s">
+        <v>201</v>
+      </c>
+      <c r="D291" s="10" t="s">
+        <v>203</v>
+      </c>
+      <c r="E291" s="7">
+        <v>0.18700000000000003</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A292" s="15">
+        <v>3359991126907</v>
+      </c>
+      <c r="B292" s="6">
+        <v>1126900</v>
+      </c>
+      <c r="C292" s="16" t="s">
+        <v>201</v>
+      </c>
+      <c r="D292" s="10" t="s">
+        <v>204</v>
+      </c>
+      <c r="E292" s="7">
+        <v>0.18700000000000003</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A293" s="15"/>
+      <c r="B293" s="6"/>
+      <c r="C293" s="9"/>
+      <c r="D293" s="10"/>
+      <c r="E293" s="7"/>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A294" s="15">
+        <v>3359991173918</v>
+      </c>
+      <c r="B294" s="6">
+        <v>1173910</v>
+      </c>
+      <c r="C294" s="9" t="s">
+        <v>205</v>
+      </c>
+      <c r="D294" s="10" t="s">
+        <v>202</v>
+      </c>
+      <c r="E294" s="7">
+        <v>0.40700000000000003</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A295" s="15">
+        <v>3359991346909</v>
+      </c>
+      <c r="B295" s="6">
+        <v>1346900</v>
+      </c>
+      <c r="C295" s="9" t="s">
+        <v>205</v>
+      </c>
+      <c r="D295" s="10" t="s">
+        <v>206</v>
+      </c>
+      <c r="E295" s="7">
+        <v>0.18700000000000003</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A296" s="15">
+        <v>3359991381924</v>
+      </c>
+      <c r="B296" s="6">
+        <v>1381920</v>
+      </c>
+      <c r="C296" s="9" t="s">
+        <v>207</v>
+      </c>
+      <c r="D296" s="10" t="s">
+        <v>206</v>
+      </c>
+      <c r="E296" s="7">
+        <v>0.18700000000000003</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A297" s="9"/>
+      <c r="B297" s="8"/>
+      <c r="C297" s="15"/>
+      <c r="D297" s="9"/>
+      <c r="E297" s="7"/>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A298" s="8">
+        <v>3359998331069</v>
+      </c>
+      <c r="B298" s="6">
+        <v>8331061</v>
+      </c>
+      <c r="C298" s="9" t="s">
+        <v>208</v>
+      </c>
+      <c r="D298" s="10" t="s">
+        <v>209</v>
+      </c>
+      <c r="E298" s="7">
+        <v>7.3370000000000006</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A299" s="8">
+        <v>3359998741066</v>
+      </c>
+      <c r="B299" s="6">
+        <v>8741061</v>
+      </c>
+      <c r="C299" s="9" t="s">
+        <v>210</v>
+      </c>
+      <c r="D299" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E299" s="7">
+        <v>7.3370000000000006</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A300" s="11">
+        <v>3359998731067</v>
+      </c>
+      <c r="B300" s="6">
+        <v>8731061</v>
+      </c>
+      <c r="C300" s="9" t="s">
+        <v>211</v>
+      </c>
+      <c r="D300" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E300" s="7">
+        <v>4.0369999999999999</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A301" s="8">
+        <v>3359998531063</v>
+      </c>
+      <c r="B301" s="6">
+        <v>8531061</v>
+      </c>
+      <c r="C301" s="9" t="s">
+        <v>212</v>
+      </c>
+      <c r="D301" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E301" s="7">
+        <v>4.0369999999999999</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A302" s="11">
+        <v>3359998811066</v>
+      </c>
+      <c r="B302" s="6">
+        <v>8811061</v>
+      </c>
+      <c r="C302" s="16" t="s">
+        <v>268</v>
+      </c>
+      <c r="D302" s="10" t="s">
         <v>12</v>
       </c>
-      <c r="D20" s="11">
-[...38 lines deleted...]
-      <c r="C23" s="6" t="s">
+      <c r="E302" s="7">
+        <v>7.3370000000000006</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A303" s="12">
+        <v>3359997561061</v>
+      </c>
+      <c r="B303" s="6">
+        <v>7561061</v>
+      </c>
+      <c r="C303" s="9" t="s">
+        <v>213</v>
+      </c>
+      <c r="D303" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="D23" s="11">
-[...52 lines deleted...]
-      <c r="C27" s="6" t="s">
+      <c r="E303" s="7">
+        <v>3.7069999999999999</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A304" s="12">
+        <v>3359998820099</v>
+      </c>
+      <c r="B304" s="6">
+        <v>8820090</v>
+      </c>
+      <c r="C304" s="9" t="s">
+        <v>214</v>
+      </c>
+      <c r="D304" s="10" t="s">
+        <v>73</v>
+      </c>
+      <c r="E304" s="7">
+        <v>5.1370000000000005</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A305" s="12">
+        <v>3359999480063</v>
+      </c>
+      <c r="B305" s="6">
+        <v>9480061</v>
+      </c>
+      <c r="C305" s="9" t="s">
+        <v>215</v>
+      </c>
+      <c r="D305" s="10" t="s">
+        <v>216</v>
+      </c>
+      <c r="E305" s="7">
+        <v>4.4770000000000003</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A306" s="13"/>
+      <c r="B306" s="14"/>
+      <c r="C306" s="5"/>
+      <c r="D306" s="10"/>
+      <c r="E306" s="7"/>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A307" s="15">
+        <v>3359996605063</v>
+      </c>
+      <c r="B307" s="6">
+        <v>6605061</v>
+      </c>
+      <c r="C307" s="9" t="s">
+        <v>217</v>
+      </c>
+      <c r="D307" s="10" t="s">
+        <v>84</v>
+      </c>
+      <c r="E307" s="7">
+        <v>1.617</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A308" s="15">
+        <v>3359996665067</v>
+      </c>
+      <c r="B308" s="6">
+        <v>6665061</v>
+      </c>
+      <c r="C308" s="9" t="s">
+        <v>218</v>
+      </c>
+      <c r="D308" s="10" t="s">
+        <v>84</v>
+      </c>
+      <c r="E308" s="7">
+        <v>1.617</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A309" s="15">
+        <v>3359998221063</v>
+      </c>
+      <c r="B309" s="6">
+        <v>8221061</v>
+      </c>
+      <c r="C309" s="9" t="s">
+        <v>219</v>
+      </c>
+      <c r="D309" s="10" t="s">
+        <v>220</v>
+      </c>
+      <c r="E309" s="7">
+        <v>1.8370000000000004</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A310" s="15">
+        <v>3359999361065</v>
+      </c>
+      <c r="B310" s="6">
+        <v>9361061</v>
+      </c>
+      <c r="C310" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="D310" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="D27" s="11">
-[...150 lines deleted...]
-      <c r="C38" s="6" t="s">
+      <c r="E310" s="7">
+        <v>1.8370000000000004</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A311" s="13"/>
+      <c r="B311" s="14"/>
+      <c r="C311" s="5"/>
+      <c r="D311" s="10"/>
+      <c r="E311" s="7"/>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A312" s="15">
+        <v>3359996583064</v>
+      </c>
+      <c r="B312" s="6">
+        <v>6583061</v>
+      </c>
+      <c r="C312" s="9" t="s">
+        <v>222</v>
+      </c>
+      <c r="D312" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E312" s="7">
+        <v>3.927</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A313" s="15">
+        <v>3359998061096</v>
+      </c>
+      <c r="B313" s="6">
+        <v>8061061</v>
+      </c>
+      <c r="C313" s="9" t="s">
+        <v>223</v>
+      </c>
+      <c r="D313" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="E313" s="7">
+        <v>4.2569999999999997</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A314" s="15">
+        <v>3359998780065</v>
+      </c>
+      <c r="B314" s="6">
+        <v>8780061</v>
+      </c>
+      <c r="C314" s="9" t="s">
+        <v>224</v>
+      </c>
+      <c r="D314" s="10" t="s">
         <v>30</v>
       </c>
-      <c r="D38" s="11">
-[...24 lines deleted...]
-      <c r="C40" s="6" t="s">
+      <c r="E314" s="7">
+        <v>5.5770000000000008</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A315" s="15">
+        <v>3359990090049</v>
+      </c>
+      <c r="B315" s="6">
+        <v>8041061</v>
+      </c>
+      <c r="C315" s="9" t="s">
+        <v>225</v>
+      </c>
+      <c r="D315" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="E315" s="7">
+        <v>2.6069999999999998</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A316" s="15">
+        <v>3359998350060</v>
+      </c>
+      <c r="B316" s="6">
+        <v>8350061</v>
+      </c>
+      <c r="C316" s="9" t="s">
+        <v>226</v>
+      </c>
+      <c r="D316" s="10" t="s">
         <v>33</v>
       </c>
-      <c r="D40" s="11">
-[...38 lines deleted...]
-      <c r="C43" s="6" t="s">
+      <c r="E316" s="7">
+        <v>1.5070000000000003</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A317" s="13"/>
+      <c r="B317" s="6"/>
+      <c r="C317" s="9"/>
+      <c r="D317" s="10"/>
+      <c r="E317" s="7"/>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A318" s="15">
+        <v>3359990089845</v>
+      </c>
+      <c r="B318" s="6">
+        <v>6852061</v>
+      </c>
+      <c r="C318" s="9" t="s">
+        <v>227</v>
+      </c>
+      <c r="D318" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="E318" s="7">
+        <v>5.027000000000001</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A319" s="15">
+        <v>3359990090018</v>
+      </c>
+      <c r="B319" s="6">
+        <v>6754061</v>
+      </c>
+      <c r="C319" s="9" t="s">
+        <v>228</v>
+      </c>
+      <c r="D319" s="10" t="s">
         <v>36</v>
       </c>
-      <c r="D43" s="11">
-[...66 lines deleted...]
-      <c r="C48" s="6" t="s">
+      <c r="E319" s="7">
+        <v>2.9370000000000003</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A320" s="15">
+        <v>3359990091626</v>
+      </c>
+      <c r="B320" s="6">
+        <v>6903069</v>
+      </c>
+      <c r="C320" s="9" t="s">
+        <v>229</v>
+      </c>
+      <c r="D320" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="E320" s="7">
+        <v>1.9470000000000003</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A321" s="15">
+        <v>3359998760067</v>
+      </c>
+      <c r="B321" s="6">
+        <v>8760061</v>
+      </c>
+      <c r="C321" s="9" t="s">
+        <v>230</v>
+      </c>
+      <c r="D321" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="E321" s="7">
+        <v>4.0369999999999999</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A322" s="13"/>
+      <c r="B322" s="6"/>
+      <c r="C322" s="9"/>
+      <c r="D322" s="10"/>
+      <c r="E322" s="7"/>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A323" s="15">
+        <v>3359997061066</v>
+      </c>
+      <c r="B323" s="6">
+        <v>7061061</v>
+      </c>
+      <c r="C323" s="9" t="s">
+        <v>231</v>
+      </c>
+      <c r="D323" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E323" s="7">
+        <v>6.1270000000000007</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A324" s="15">
+        <v>3359996932060</v>
+      </c>
+      <c r="B324" s="6">
+        <v>6932061</v>
+      </c>
+      <c r="C324" s="9" t="s">
+        <v>232</v>
+      </c>
+      <c r="D324" s="10" t="s">
         <v>41</v>
       </c>
-      <c r="D48" s="11">
-[...136 lines deleted...]
-      <c r="C58" s="6" t="s">
+      <c r="E324" s="7">
+        <v>3.0470000000000002</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A325" s="15">
+        <v>3359996913069</v>
+      </c>
+      <c r="B325" s="6">
+        <v>6913061</v>
+      </c>
+      <c r="C325" s="9" t="s">
+        <v>233</v>
+      </c>
+      <c r="D325" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="E325" s="7">
+        <v>2.4970000000000003</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A326" s="13"/>
+      <c r="B326" s="6"/>
+      <c r="C326" s="9"/>
+      <c r="D326" s="10"/>
+      <c r="E326" s="7"/>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A327" s="15">
+        <v>3359998711069</v>
+      </c>
+      <c r="B327" s="6">
+        <v>8711061</v>
+      </c>
+      <c r="C327" s="9" t="s">
+        <v>234</v>
+      </c>
+      <c r="D327" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="E327" s="7">
+        <v>6.1270000000000007</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A328" s="15">
+        <v>3359998142061</v>
+      </c>
+      <c r="B328" s="6">
+        <v>8142061</v>
+      </c>
+      <c r="C328" s="9" t="s">
+        <v>235</v>
+      </c>
+      <c r="D328" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="E328" s="7">
+        <v>6.1270000000000007</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A329" s="15">
+        <v>3359998250063</v>
+      </c>
+      <c r="B329" s="6">
+        <v>8250061</v>
+      </c>
+      <c r="C329" s="9" t="s">
+        <v>236</v>
+      </c>
+      <c r="D329" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="E329" s="7">
+        <v>3.4870000000000001</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A330" s="15">
+        <v>3359996493066</v>
+      </c>
+      <c r="B330" s="6">
+        <v>6493061</v>
+      </c>
+      <c r="C330" s="9" t="s">
+        <v>237</v>
+      </c>
+      <c r="D330" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="E330" s="7">
+        <v>3.157</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A331" s="13"/>
+      <c r="B331" s="6"/>
+      <c r="C331" s="9"/>
+      <c r="D331" s="10"/>
+      <c r="E331" s="7"/>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A332" s="15">
+        <v>3359998232069</v>
+      </c>
+      <c r="B332" s="6">
+        <v>8232061</v>
+      </c>
+      <c r="C332" s="9" t="s">
+        <v>238</v>
+      </c>
+      <c r="D332" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E332" s="7">
+        <v>17.677000000000003</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A333" s="15">
+        <v>3359998211064</v>
+      </c>
+      <c r="B333" s="6">
+        <v>8211061</v>
+      </c>
+      <c r="C333" s="9" t="s">
+        <v>239</v>
+      </c>
+      <c r="D333" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="E333" s="7">
+        <v>17.677000000000003</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A334" s="15">
+        <v>3359998240064</v>
+      </c>
+      <c r="B334" s="6">
+        <v>8240061</v>
+      </c>
+      <c r="C334" s="9" t="s">
+        <v>240</v>
+      </c>
+      <c r="D334" s="10" t="s">
         <v>51</v>
       </c>
-      <c r="D58" s="11">
-[...52 lines deleted...]
-      <c r="C62" s="6" t="s">
+      <c r="E334" s="7">
+        <v>9.2070000000000025</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A335" s="15">
+        <v>3359998201065</v>
+      </c>
+      <c r="B335" s="6">
+        <v>8201061</v>
+      </c>
+      <c r="C335" s="9" t="s">
+        <v>241</v>
+      </c>
+      <c r="D335" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E335" s="7">
+        <v>9.5370000000000008</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A336" s="15">
+        <v>3359998441065</v>
+      </c>
+      <c r="B336" s="6">
+        <v>8441061</v>
+      </c>
+      <c r="C336" s="9" t="s">
+        <v>242</v>
+      </c>
+      <c r="D336" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E336" s="7">
+        <v>4.8070000000000004</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A337" s="15">
+        <v>3359998471062</v>
+      </c>
+      <c r="B337" s="6">
+        <v>8471061</v>
+      </c>
+      <c r="C337" s="9" t="s">
+        <v>243</v>
+      </c>
+      <c r="D337" s="10" t="s">
         <v>55</v>
       </c>
-      <c r="D62" s="11">
-[...447 lines deleted...]
-      <c r="D135" s="11"/>
+      <c r="E337" s="7">
+        <v>8.1070000000000011</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A338" s="9"/>
+      <c r="B338" s="6"/>
+      <c r="C338" s="9"/>
+      <c r="D338" s="10"/>
+      <c r="E338" s="7"/>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A339" s="15">
+        <v>3359995800063</v>
+      </c>
+      <c r="B339" s="6">
+        <v>5800061</v>
+      </c>
+      <c r="C339" s="9" t="s">
+        <v>244</v>
+      </c>
+      <c r="D339" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E339" s="7">
+        <v>2.7170000000000001</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A340" s="15">
+        <v>3359995923069</v>
+      </c>
+      <c r="B340" s="6">
+        <v>5923061</v>
+      </c>
+      <c r="C340" s="9" t="s">
+        <v>245</v>
+      </c>
+      <c r="D340" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E340" s="7">
+        <v>2.6069999999999998</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A341" s="9"/>
+      <c r="B341" s="6"/>
+      <c r="C341" s="9"/>
+      <c r="D341" s="10"/>
+      <c r="E341" s="7"/>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A342" s="15">
+        <v>3359990088053</v>
+      </c>
+      <c r="B342" s="6">
+        <v>6000061</v>
+      </c>
+      <c r="C342" s="9" t="s">
+        <v>246</v>
+      </c>
+      <c r="D342" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="E342" s="7">
+        <v>1.617</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A343" s="15">
+        <v>3359990088060</v>
+      </c>
+      <c r="B343" s="6">
+        <v>6021061</v>
+      </c>
+      <c r="C343" s="9" t="s">
+        <v>247</v>
+      </c>
+      <c r="D343" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E343" s="7">
+        <v>2.9370000000000003</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A344" s="15"/>
+      <c r="B344" s="6"/>
+      <c r="C344" s="9"/>
+      <c r="D344" s="10"/>
+      <c r="E344" s="7"/>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A345" s="15">
+        <v>3359990090483</v>
+      </c>
+      <c r="B345" s="6">
+        <v>6463061</v>
+      </c>
+      <c r="C345" s="9" t="s">
+        <v>248</v>
+      </c>
+      <c r="D345" s="10" t="s">
+        <v>84</v>
+      </c>
+      <c r="E345" s="7">
+        <v>2.6069999999999998</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A346" s="15">
+        <v>3359998011060</v>
+      </c>
+      <c r="B346" s="6">
+        <v>8011061</v>
+      </c>
+      <c r="C346" s="9" t="s">
+        <v>249</v>
+      </c>
+      <c r="D346" s="10" t="s">
+        <v>86</v>
+      </c>
+      <c r="E346" s="7">
+        <v>3.3770000000000002</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A347" s="15">
+        <v>3359996632069</v>
+      </c>
+      <c r="B347" s="6">
+        <v>6632061</v>
+      </c>
+      <c r="C347" s="9" t="s">
+        <v>250</v>
+      </c>
+      <c r="D347" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="E347" s="7">
+        <v>1.7270000000000003</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A348" s="15"/>
+      <c r="B348" s="6"/>
+      <c r="C348" s="9"/>
+      <c r="D348" s="10"/>
+      <c r="E348" s="7"/>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A349" s="15">
+        <v>3359999390065</v>
+      </c>
+      <c r="B349" s="6">
+        <v>9390061</v>
+      </c>
+      <c r="C349" s="9" t="s">
+        <v>251</v>
+      </c>
+      <c r="D349" s="10" t="s">
+        <v>89</v>
+      </c>
+      <c r="E349" s="7">
+        <v>2.1670000000000003</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A350" s="15">
+        <v>3359999430006</v>
+      </c>
+      <c r="B350" s="6">
+        <v>9430061</v>
+      </c>
+      <c r="C350" s="9" t="s">
+        <v>252</v>
+      </c>
+      <c r="D350" s="10" t="s">
+        <v>97</v>
+      </c>
+      <c r="E350" s="7">
+        <v>1.8370000000000004</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A351" s="15">
+        <v>3359999361065</v>
+      </c>
+      <c r="B351" s="6">
+        <v>9361061</v>
+      </c>
+      <c r="C351" s="9" t="s">
+        <v>253</v>
+      </c>
+      <c r="D351" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="E351" s="7">
+        <v>1.7270000000000003</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A352" s="15"/>
+      <c r="B352" s="6"/>
+      <c r="C352" s="9"/>
+      <c r="D352" s="10"/>
+      <c r="E352" s="7"/>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A353" s="15">
+        <v>3359998857903</v>
+      </c>
+      <c r="B353" s="6">
+        <v>8857900</v>
+      </c>
+      <c r="C353" s="9" t="s">
+        <v>254</v>
+      </c>
+      <c r="D353" s="10" t="s">
+        <v>255</v>
+      </c>
+      <c r="E353" s="7">
+        <v>59.367000000000004</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A354" s="15">
+        <v>3359993451069</v>
+      </c>
+      <c r="B354" s="6">
+        <v>3451060</v>
+      </c>
+      <c r="C354" s="9" t="s">
+        <v>256</v>
+      </c>
+      <c r="D354" s="10" t="s">
+        <v>89</v>
+      </c>
+      <c r="E354" s="7">
+        <v>4.2569999999999997</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A355" s="15"/>
+      <c r="B355" s="6"/>
+      <c r="C355" s="9"/>
+      <c r="D355" s="10"/>
+      <c r="E355" s="7"/>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A356" s="15">
+        <v>3359993617908</v>
+      </c>
+      <c r="B356" s="6">
+        <v>3617900</v>
+      </c>
+      <c r="C356" s="9" t="s">
+        <v>257</v>
+      </c>
+      <c r="D356" s="10" t="s">
+        <v>258</v>
+      </c>
+      <c r="E356" s="7">
+        <v>9.2070000000000025</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A357" s="15">
+        <v>3359993143902</v>
+      </c>
+      <c r="B357" s="6">
+        <v>3143900</v>
+      </c>
+      <c r="C357" s="9" t="s">
+        <v>259</v>
+      </c>
+      <c r="D357" s="10" t="s">
+        <v>260</v>
+      </c>
+      <c r="E357" s="7">
+        <v>2.1670000000000003</v>
+      </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Clive Christian</vt:lpstr>
+      <vt:lpstr>Orlane</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Kelter</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>