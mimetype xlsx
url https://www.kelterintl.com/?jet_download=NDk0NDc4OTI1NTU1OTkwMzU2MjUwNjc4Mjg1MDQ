--- v0 (2026-07-21)
+++ v1 (2026-10-21)
@@ -6,254 +6,587 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="153222"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Kelter International Pte Ltd\Derrick Ng - Viimart\Operation\Wholesale Price\New Lists\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="9735"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="9435"/>
   </bookViews>
   <sheets>
-    <sheet name="Baxter of California" sheetId="1" r:id="rId1"/>
+    <sheet name="Mavala" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="523" uniqueCount="173">
+  <si>
+    <t>Mavala</t>
+  </si>
   <si>
     <t>Regular</t>
   </si>
   <si>
-    <t>After Shave Balm 120Ml</t>
-[...152 lines deleted...]
-    <t>Baxter of California</t>
+    <t>Nail Care</t>
+  </si>
+  <si>
+    <t>10Ml</t>
+  </si>
+  <si>
+    <t>Mava-White</t>
+  </si>
+  <si>
+    <t>Mavaderma</t>
+  </si>
+  <si>
+    <t>Mavala 002, Protective Base Coat</t>
+  </si>
+  <si>
+    <t>Mavala Stop</t>
+  </si>
+  <si>
+    <t>Barrier-Base Coat</t>
+  </si>
+  <si>
+    <t>15Ml</t>
+  </si>
+  <si>
+    <t>Nailactan Tube Boxed</t>
+  </si>
+  <si>
+    <t>Colorfix For Nail Polish</t>
+  </si>
+  <si>
+    <t>2X10Ml</t>
+  </si>
+  <si>
+    <t>Nail Shield</t>
+  </si>
+  <si>
+    <t>Ridge-Filler</t>
+  </si>
+  <si>
+    <t>Cuticle Cream</t>
+  </si>
+  <si>
+    <t>Cuticle Oil</t>
+  </si>
+  <si>
+    <t>Cuticle Remover</t>
+  </si>
+  <si>
+    <t>4.5 Ml</t>
+  </si>
+  <si>
+    <t>Mavapen Nourishing Oil For Cuticles</t>
+  </si>
+  <si>
+    <t>10 Ml</t>
+  </si>
+  <si>
+    <t>Oil Seal Dryer</t>
+  </si>
+  <si>
+    <t>Mavadry</t>
+  </si>
+  <si>
+    <t>Lightening Nail Scrub</t>
+  </si>
+  <si>
+    <t>Mava-Strong</t>
+  </si>
+  <si>
+    <t>5Ml</t>
+  </si>
+  <si>
+    <t>Mavala Scientifique K+</t>
+  </si>
+  <si>
+    <t>4.5Ml</t>
+  </si>
+  <si>
+    <t>Mavala Scientifique K+ Applicator</t>
+  </si>
+  <si>
+    <t>Gel Finish Top Coat</t>
+  </si>
+  <si>
+    <t>Mava Flex Serum</t>
+  </si>
+  <si>
+    <t>Hand Care</t>
+  </si>
+  <si>
+    <t>50Ml</t>
+  </si>
+  <si>
+    <t>Mavala Prebiotic Hand Cream</t>
+  </si>
+  <si>
+    <t>Mavala Hand Cream</t>
+  </si>
+  <si>
+    <t>Mava+  Extreme Cream</t>
+  </si>
+  <si>
+    <t>Care And Beauty For Feet</t>
+  </si>
+  <si>
+    <t>75Ml</t>
+  </si>
+  <si>
+    <t>Smoothing Scrub Cream For Feet</t>
+  </si>
+  <si>
+    <t>Conditioning Moisturizer For Feet</t>
+  </si>
+  <si>
+    <t>Hydro-Repairing Foot Care</t>
+  </si>
+  <si>
+    <t>Revitalizing Emulsion For Legs</t>
+  </si>
+  <si>
+    <t>Pedi-Pads Carded</t>
+  </si>
+  <si>
+    <t>Nail Beauty</t>
+  </si>
+  <si>
+    <t>Mini Color Mexico + S</t>
+  </si>
+  <si>
+    <t>Mini Color Ankara</t>
+  </si>
+  <si>
+    <t>Mini Color Madrid</t>
+  </si>
+  <si>
+    <t>Mini Color Paris</t>
+  </si>
+  <si>
+    <t>Mini Color Osaka*</t>
+  </si>
+  <si>
+    <t>Mini Color Macao</t>
+  </si>
+  <si>
+    <t>Mini Color Lisboa*</t>
+  </si>
+  <si>
+    <t>Mini Color Berlin</t>
+  </si>
+  <si>
+    <t>Mini Color St-Tropez*</t>
+  </si>
+  <si>
+    <t>Mini Color Baghdad*</t>
+  </si>
+  <si>
+    <t>Mini Color Hong Kong*</t>
+  </si>
+  <si>
+    <t>Mini Color Cairo*</t>
+  </si>
+  <si>
+    <t>Mini Color Geneve*</t>
+  </si>
+  <si>
+    <t>Mini Color Glasgow*</t>
+  </si>
+  <si>
+    <t>Mini Color Bangkok*</t>
+  </si>
+  <si>
+    <t>Mini Color Las Vegas</t>
+  </si>
+  <si>
+    <t>Mini Color Nicosia*</t>
+  </si>
+  <si>
+    <t>Mini Color Cadiz*</t>
+  </si>
+  <si>
+    <t>Mini Color Izmir</t>
+  </si>
+  <si>
+    <t>Mini Color Black</t>
+  </si>
+  <si>
+    <t>Mini Color White</t>
+  </si>
+  <si>
+    <t>Mini Color Toulouse</t>
+  </si>
+  <si>
+    <t>Mini Color London</t>
+  </si>
+  <si>
+    <t>Mini Color Dakar*</t>
+  </si>
+  <si>
+    <t>Mini Color Riga</t>
+  </si>
+  <si>
+    <t>Mini Color Milano</t>
+  </si>
+  <si>
+    <t>Mini Color Acapulco</t>
+  </si>
+  <si>
+    <t>Mini Color Bilbao</t>
+  </si>
+  <si>
+    <t>Mini Color Adelaide*</t>
+  </si>
+  <si>
+    <t>Mini Color Bordeaux</t>
+  </si>
+  <si>
+    <t>Mini Color La Paz</t>
+  </si>
+  <si>
+    <t>Mini Color Nice</t>
+  </si>
+  <si>
+    <t>Mini Color Los Angeles</t>
+  </si>
+  <si>
+    <t>Mini Color Miami</t>
+  </si>
+  <si>
+    <t>Mini Color Tobago*</t>
+  </si>
+  <si>
+    <t>Mini Color Arosa</t>
+  </si>
+  <si>
+    <t>Mini Color Reno</t>
+  </si>
+  <si>
+    <t>Mini Color New Delhi</t>
+  </si>
+  <si>
+    <t>Mini Color Wichita</t>
+  </si>
+  <si>
+    <t>Mini Color Mandalay</t>
+  </si>
+  <si>
+    <t>Mini Color St-Germain</t>
+  </si>
+  <si>
+    <t>Mini Color Makore</t>
+  </si>
+  <si>
+    <t>Mini Color Elegance*</t>
+  </si>
+  <si>
+    <t>Mini Color Velvet</t>
+  </si>
+  <si>
+    <t>Mavala Swiss Skin Solution</t>
+  </si>
+  <si>
+    <t>30Ml</t>
+  </si>
+  <si>
+    <t>Aq+ Multi-Moisturizing Intensive Serum</t>
+  </si>
+  <si>
+    <t>45Ml</t>
+  </si>
+  <si>
+    <t>Aq+ Multi-Moisturizing Featherlight Cr.</t>
+  </si>
+  <si>
+    <t>Aq+ Multi-Moisturizing Sleeping Mask</t>
+  </si>
+  <si>
+    <t>Aq+ Multi-Moisturizing Snow Mask</t>
+  </si>
+  <si>
+    <t>200Ml</t>
+  </si>
+  <si>
+    <t>Clean&amp;Comf Alpine Soft. Micellar Water</t>
+  </si>
+  <si>
+    <t>100Ml</t>
+  </si>
+  <si>
+    <t>Clean&amp;Comf Alpine Soft. Micellar Water 1</t>
+  </si>
+  <si>
+    <t>Vitality Vitalizing Healthy Glow Serum</t>
+  </si>
+  <si>
+    <t>Vitality Vitalizing Healthy Glow Cream</t>
+  </si>
+  <si>
+    <t>65Ml</t>
+  </si>
+  <si>
+    <t>Vitality Sleeping Mask "Baby Skin" Rad.</t>
+  </si>
+  <si>
+    <t>Vitality Beauty Enhancing Micro-Peel</t>
+  </si>
+  <si>
+    <t>Detox Perfecting Hydra-Matt Fluid</t>
+  </si>
+  <si>
+    <t>Detox Perfecting Purifying Mask</t>
+  </si>
+  <si>
+    <t>165Ml</t>
+  </si>
+  <si>
+    <t>Detox Perfecting Foaming Cleanser</t>
+  </si>
+  <si>
+    <t>Detox Perfecting Foaming Cleanser 50Ml</t>
+  </si>
+  <si>
+    <t>Detox Perfecting Toning Lotion</t>
+  </si>
+  <si>
+    <t>Detox Perfecting Toning Lotion 100Ml</t>
+  </si>
+  <si>
+    <t>Anti-Age Pro Time Release System Night C</t>
+  </si>
+  <si>
+    <t>Anti-Age Pro Chronobiological Day Serum</t>
+  </si>
+  <si>
+    <t>Anti-Age Pro Chronobiological Day Cream</t>
+  </si>
+  <si>
+    <t>Nutri-Elixir Nutrition Essential Serum</t>
+  </si>
+  <si>
+    <t>Nutri-Elixir Ultimate Cream</t>
+  </si>
+  <si>
+    <t>Nutri-Elixir Absolute Night Balm</t>
+  </si>
+  <si>
+    <t>Clean&amp;Comf Caress Cleansing Milk</t>
+  </si>
+  <si>
+    <t>Clean&amp;Comf Caress Toning Lotion</t>
+  </si>
+  <si>
+    <t>Clean&amp;Comf Caress Toning Lotion 100Ml</t>
+  </si>
+  <si>
+    <t>Eye Care</t>
+  </si>
+  <si>
+    <t>Mavala Double-Brow</t>
+  </si>
+  <si>
+    <t>Mavala Double-Lash</t>
+  </si>
+  <si>
+    <t>Double-Cream Eye Contour</t>
+  </si>
+  <si>
+    <t>Eye Contour Gel</t>
+  </si>
+  <si>
+    <t>Cleanser</t>
+  </si>
+  <si>
+    <t>Eye Make-Up Remover Lotion</t>
+  </si>
+  <si>
+    <t>75Pcs</t>
+  </si>
+  <si>
+    <t>Eye Make Up Remover Pads</t>
+  </si>
+  <si>
+    <t>Total Bi-Phase Eye Make-Up Remover</t>
+  </si>
+  <si>
+    <t>Eye Make-Up Remover Gel</t>
+  </si>
+  <si>
+    <t>Eye-Lite, Beauty And Care For Eyes</t>
+  </si>
+  <si>
+    <t>Mascara Vl Wp Noir</t>
+  </si>
+  <si>
+    <t>Mascara Vl Wp Brun</t>
+  </si>
+  <si>
+    <t>Mascara Wp Black</t>
+  </si>
+  <si>
+    <t>Mascara Wp Brown</t>
+  </si>
+  <si>
+    <t>Manicure Accessories</t>
+  </si>
+  <si>
+    <t>Mini Emery Boards Matchbook</t>
+  </si>
+  <si>
+    <t>6Pc</t>
+  </si>
+  <si>
+    <t>Manicure Pills Pouch</t>
+  </si>
+  <si>
+    <t>8Pcs</t>
+  </si>
+  <si>
+    <t>Emery Boards Carded</t>
+  </si>
+  <si>
+    <t>5Pcs</t>
+  </si>
+  <si>
+    <t>Manicure Sticks Carded</t>
+  </si>
+  <si>
+    <t>1Pc - 1.98Gr</t>
+  </si>
+  <si>
+    <t>Nail-White Crayon Carded</t>
+  </si>
+  <si>
+    <t>2Pcs</t>
+  </si>
+  <si>
+    <t>Nail Buffer Kit</t>
+  </si>
+  <si>
+    <t>Nail Brush</t>
+  </si>
+  <si>
+    <t>1Pc</t>
+  </si>
+  <si>
+    <t>Manicure Bowl White</t>
+  </si>
+  <si>
+    <t>Hoofsticks Carded</t>
+  </si>
+  <si>
+    <t>Nail Polish Remover Blue</t>
+  </si>
+  <si>
+    <t>Nail Polish Remover Blue 50Ml</t>
+  </si>
+  <si>
+    <t>Nail Polish Remover Pink</t>
+  </si>
+  <si>
+    <t>Nail Polish Remover Pink 50Ml</t>
+  </si>
+  <si>
+    <t>Thinner For Nail Polish</t>
+  </si>
+  <si>
+    <t>30Pcs</t>
+  </si>
+  <si>
+    <t>Nail Polish Remover Pads</t>
+  </si>
+  <si>
+    <t>150Ml</t>
+  </si>
+  <si>
+    <t>Mavadry Spray</t>
+  </si>
+  <si>
+    <t>Correcteur For Nail Polish</t>
+  </si>
+  <si>
+    <t>Crystal Nail Polish Remover</t>
+  </si>
+  <si>
+    <t>Crystal Nail Polish Remover 50Ml</t>
   </si>
   <si>
     <t>Exw Sin/Europe</t>
   </si>
   <si>
     <t>Lead Time: 5-7 weeks</t>
   </si>
   <si>
     <t>Moq Eur15,000</t>
   </si>
   <si>
     <t>Ean</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>Concentration</t>
+  </si>
+  <si>
     <t>Description</t>
   </si>
   <si>
-    <t>Qty/Pack</t>
-[...2 lines deleted...]
-    <t>RRP (eur)</t>
+    <t>Size</t>
   </si>
   <si>
     <t>Cost (eur)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
-    <numFmt numFmtId="167" formatCode="[$€-2]\ #,##0.00"/>
+    <numFmt numFmtId="164" formatCode="[$€-2]\ #,##0.00"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -261,77 +594,73 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF343E77"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...2 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -573,1154 +902,2705 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F58"/>
+  <dimension ref="A1:F136"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J26" sqref="J26"/>
+      <selection activeCell="J15" sqref="J15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.5" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15.5" style="2" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="10.5" style="2"/>
-[...4 lines deleted...]
-    <col min="7" max="16384" width="10.5" style="3"/>
+    <col min="2" max="2" width="10.75" style="2" customWidth="1"/>
+    <col min="3" max="3" width="20" style="2" customWidth="1"/>
+    <col min="4" max="4" width="41" style="3" customWidth="1"/>
+    <col min="5" max="5" width="8.375" style="2" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="7.375" style="3" bestFit="1" customWidth="1"/>
+    <col min="7" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
-        <v>52</v>
+        <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="4"/>
     </row>
     <row r="3" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="4" t="s">
-        <v>53</v>
+        <v>164</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="4" t="s">
-        <v>54</v>
+        <v>165</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="4" t="s">
-        <v>55</v>
+        <v>166</v>
       </c>
     </row>
     <row r="7" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="5" t="s">
-        <v>56</v>
+        <v>167</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>57</v>
-[...11 lines deleted...]
-        <v>61</v>
+        <v>168</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="D7" s="6" t="s">
+        <v>170</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>172</v>
       </c>
     </row>
     <row r="8" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="7">
-        <v>838364002299</v>
+        <v>7618900705012</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>21</v>
+        <v>1</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>3</v>
       </c>
       <c r="F8" s="8">
-        <v>9.4716000000000005</v>
+        <v>5.248800000000001</v>
       </c>
     </row>
     <row r="9" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="7">
-        <v>838364000110</v>
+        <v>7618900901018</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="C9" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="C9" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D9" s="2">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="D9" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>3</v>
       </c>
       <c r="F9" s="8">
-        <v>11.804400000000001</v>
+        <v>5.8104000000000005</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="7">
-        <v>884486366337</v>
+        <v>7618900902015</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="C10" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E10" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D10" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="F10" s="8">
-        <v>9.0180000000000007</v>
+        <v>5.0975999999999999</v>
       </c>
     </row>
     <row r="11" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="7">
-        <v>850039793295</v>
+        <v>7618900903012</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>98</v>
+        <v>1</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>3</v>
       </c>
       <c r="F11" s="8">
-        <v>44.528399999999998</v>
+        <v>4.6979999999999995</v>
       </c>
     </row>
     <row r="12" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="7">
-        <v>850039793240</v>
+        <v>7618900904019</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>49</v>
+        <v>1</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>3</v>
       </c>
       <c r="F12" s="8">
-        <v>22.269600000000004</v>
+        <v>6.2100000000000009</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="7">
-        <v>884486407078</v>
+        <v>7618900905610</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>26</v>
+        <v>1</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F13" s="8">
-        <v>11.804400000000001</v>
+        <v>8.0784000000000002</v>
       </c>
     </row>
     <row r="14" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="7">
-        <v>838364004019</v>
+        <v>7618900907010</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>24</v>
+        <v>1</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>3</v>
       </c>
       <c r="F14" s="8">
-        <v>10.907999999999999</v>
+        <v>4.9139999999999997</v>
       </c>
     </row>
     <row r="15" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="7">
-        <v>838364004040</v>
+        <v>7618900908017</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>24</v>
+        <v>1</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>12</v>
       </c>
       <c r="F15" s="8">
-        <v>10.907999999999999</v>
+        <v>7.3440000000000003</v>
       </c>
     </row>
     <row r="16" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="7">
-        <v>850039793219</v>
+        <v>7618900909014</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>35</v>
+        <v>1</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>3</v>
       </c>
       <c r="F16" s="8">
-        <v>15.930000000000001</v>
+        <v>5.248800000000001</v>
       </c>
     </row>
     <row r="17" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="7">
-        <v>850039793066</v>
+        <v>7618900914018</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>24</v>
+        <v>1</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F17" s="8">
-        <v>10.907999999999999</v>
+        <v>4.7736000000000001</v>
       </c>
     </row>
     <row r="18" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="7">
-        <v>850039793196</v>
+        <v>7618900914506</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>34</v>
+        <v>1</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>3</v>
       </c>
       <c r="F18" s="8">
-        <v>15.476400000000002</v>
+        <v>4.6979999999999995</v>
       </c>
     </row>
     <row r="19" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="7">
-        <v>850039793073</v>
+        <v>7618900915015</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>23</v>
+        <v>1</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>3</v>
       </c>
       <c r="F19" s="8">
-        <v>10.465199999999999</v>
+        <v>4.3632</v>
       </c>
     </row>
     <row r="20" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="7">
-        <v>884486351852</v>
+        <v>7618900917019</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>49</v>
+        <v>1</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>18</v>
       </c>
       <c r="F20" s="8">
-        <v>22.269600000000004</v>
+        <v>6.0588000000000006</v>
       </c>
     </row>
     <row r="21" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="7">
-        <v>884486351869</v>
+        <v>7618900917514</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>47</v>
+        <v>1</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>20</v>
       </c>
       <c r="F21" s="8">
-        <v>21.373200000000001</v>
+        <v>5.0004</v>
       </c>
     </row>
     <row r="22" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="7">
-        <v>838364008017</v>
+        <v>7618900918016</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>0</v>
-[...7 lines deleted...]
-      <c r="E22" s="8">
+        <v>1</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D22" s="3" t="s">
         <v>22</v>
       </c>
+      <c r="E22" s="2" t="s">
+        <v>3</v>
+      </c>
       <c r="F22" s="8">
-        <v>10.022399999999999</v>
+        <v>4.9139999999999997</v>
       </c>
     </row>
     <row r="23" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="7">
-        <v>838364004194</v>
+        <v>7618900919013</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>21</v>
+        <v>1</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F23" s="8">
-        <v>9.4716000000000005</v>
+        <v>6.8688000000000011</v>
       </c>
     </row>
     <row r="24" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="7">
-        <v>838364001452</v>
+        <v>7618900990012</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>0</v>
-[...4 lines deleted...]
-      <c r="D24" s="2">
+        <v>1</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D24" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="E24" s="8">
-        <v>22</v>
+      <c r="E24" s="2" t="s">
+        <v>3</v>
       </c>
       <c r="F24" s="8">
-        <v>10.022399999999999</v>
+        <v>6.6204000000000001</v>
       </c>
     </row>
     <row r="25" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="7">
-        <v>850039793134</v>
+        <v>7618900995017</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>35</v>
+        <v>1</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>25</v>
       </c>
       <c r="F25" s="8">
-        <v>15.930000000000001</v>
+        <v>5.8968000000000007</v>
       </c>
     </row>
     <row r="26" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="7">
-        <v>850039793127</v>
+        <v>7618900995802</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>24</v>
+        <v>1</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="F26" s="8">
-        <v>10.907999999999999</v>
+        <v>7.2684000000000006</v>
       </c>
     </row>
     <row r="27" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="7">
-        <v>850039793103</v>
+        <v>7618900996014</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>34</v>
+        <v>1</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>3</v>
       </c>
       <c r="F27" s="8">
-        <v>15.476400000000002</v>
+        <v>5.248800000000001</v>
       </c>
     </row>
     <row r="28" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="7">
-        <v>850039793097</v>
+        <v>7618900998018</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>23</v>
+        <v>1</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>3</v>
       </c>
       <c r="F28" s="8">
-        <v>10.465199999999999</v>
+        <v>7.0200000000000005</v>
       </c>
     </row>
     <row r="29" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="7">
-        <v>884486384270</v>
+        <v>7618900919518</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>29</v>
+        <v>1</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>32</v>
       </c>
       <c r="F29" s="8">
-        <v>13.132800000000001</v>
+        <v>6.2100000000000009</v>
       </c>
     </row>
     <row r="30" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="7">
-        <v>838364002053</v>
+        <v>7618900920019</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>22</v>
+        <v>1</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>32</v>
       </c>
       <c r="F30" s="8">
-        <v>10.022399999999999</v>
+        <v>5.4</v>
       </c>
     </row>
     <row r="31" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="7">
-        <v>838364004064</v>
+        <v>7618900929012</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>24</v>
+        <v>1</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>32</v>
       </c>
       <c r="F31" s="8">
-        <v>10.907999999999999</v>
+        <v>5.7240000000000002</v>
       </c>
     </row>
     <row r="32" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="7">
-        <v>838364004033</v>
+        <v>7618900777019</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>24</v>
+        <v>1</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>37</v>
       </c>
       <c r="F32" s="8">
-        <v>10.907999999999999</v>
+        <v>7.4304000000000006</v>
       </c>
     </row>
     <row r="33" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="7">
-        <v>884486331281</v>
+        <v>7618900778016</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>22</v>
+        <v>1</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>37</v>
       </c>
       <c r="F33" s="8">
-        <v>10.022399999999999</v>
+        <v>7.4304000000000006</v>
       </c>
     </row>
     <row r="34" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="7">
-        <v>884486331250</v>
+        <v>7618900779013</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>35</v>
+        <v>1</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>32</v>
       </c>
       <c r="F34" s="8">
-        <v>15.930000000000001</v>
+        <v>6.6204000000000001</v>
       </c>
     </row>
     <row r="35" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="7">
-        <v>884486331243</v>
+        <v>7618900780019</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>21</v>
+        <v>1</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>37</v>
       </c>
       <c r="F35" s="8">
-        <v>9.4716000000000005</v>
+        <v>7.4304000000000006</v>
       </c>
     </row>
     <row r="36" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="7">
-        <v>884486331274</v>
+        <v>7618900906402</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>35</v>
+        <v>1</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>42</v>
       </c>
       <c r="F36" s="8">
-        <v>15.930000000000001</v>
+        <v>2.9052000000000002</v>
       </c>
     </row>
     <row r="37" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="7">
-        <v>884486331267</v>
+        <v>7618900910300</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>21</v>
+        <v>1</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>25</v>
       </c>
       <c r="F37" s="8">
-        <v>9.4716000000000005</v>
+        <v>2.2248000000000001</v>
       </c>
     </row>
     <row r="38" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="7">
-        <v>838364000134</v>
+        <v>7618900910010</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>30</v>
+        <v>1</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>25</v>
       </c>
       <c r="F38" s="8">
-        <v>13.586400000000001</v>
+        <v>2.2248000000000001</v>
       </c>
     </row>
     <row r="39" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="7">
-        <v>838364001674</v>
+        <v>7618900910027</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>1</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>25</v>
       </c>
       <c r="F39" s="8">
-        <v>12.690000000000001</v>
+        <v>2.2248000000000001</v>
       </c>
     </row>
     <row r="40" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="7">
-        <v>884486441058</v>
+        <v>7618900910034</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>32</v>
+        <v>1</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>25</v>
       </c>
       <c r="F40" s="8">
-        <v>14.472000000000001</v>
+        <v>2.2248000000000001</v>
       </c>
     </row>
     <row r="41" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="7">
-        <v>884486400352</v>
+        <v>7618900910065</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>98</v>
+        <v>1</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>25</v>
       </c>
       <c r="F41" s="8">
-        <v>44.528399999999998</v>
+        <v>2.2248000000000001</v>
       </c>
     </row>
     <row r="42" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="7">
-        <v>838364000127</v>
+        <v>7618900910072</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>1</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>25</v>
       </c>
       <c r="F42" s="8">
-        <v>12.690000000000001</v>
+        <v>2.2248000000000001</v>
       </c>
     </row>
     <row r="43" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="7">
-        <v>838364008024</v>
+        <v>7618900910096</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>20</v>
+        <v>1</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>25</v>
       </c>
       <c r="F43" s="8">
-        <v>9.0180000000000007</v>
+        <v>2.2248000000000001</v>
       </c>
     </row>
     <row r="44" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="7">
-        <v>884486414816</v>
+        <v>7618900910126</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>26</v>
+        <v>1</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>25</v>
       </c>
       <c r="F44" s="8">
-        <v>11.804400000000001</v>
+        <v>2.2248000000000001</v>
       </c>
     </row>
     <row r="45" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="7">
-        <v>838364002015</v>
+        <v>7618900910140</v>
       </c>
       <c r="B45" s="2" t="s">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>26</v>
+        <v>1</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D45" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>25</v>
       </c>
       <c r="F45" s="8">
-        <v>11.804400000000001</v>
+        <v>2.2248000000000001</v>
       </c>
     </row>
     <row r="46" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="7">
-        <v>850039793264</v>
+        <v>7618900910164</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>49</v>
+        <v>1</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D46" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>25</v>
       </c>
       <c r="F46" s="8">
-        <v>22.269600000000004</v>
+        <v>2.2248000000000001</v>
       </c>
     </row>
     <row r="47" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="7">
-        <v>884486402301</v>
+        <v>7618900910195</v>
       </c>
       <c r="B47" s="2" t="s">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>21</v>
+        <v>1</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>25</v>
       </c>
       <c r="F47" s="8">
-        <v>9.4716000000000005</v>
+        <v>2.2248000000000001</v>
       </c>
     </row>
     <row r="48" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="7">
-        <v>838364003029</v>
+        <v>7618900910201</v>
       </c>
       <c r="B48" s="2" t="s">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>30</v>
+        <v>1</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>25</v>
       </c>
       <c r="F48" s="8">
-        <v>13.586400000000001</v>
+        <v>2.2248000000000001</v>
       </c>
     </row>
     <row r="49" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="7">
-        <v>850039793288</v>
+        <v>7618900910225</v>
       </c>
       <c r="B49" s="2" t="s">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>98</v>
+        <v>1</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>25</v>
       </c>
       <c r="F49" s="8">
-        <v>44.528399999999998</v>
+        <v>2.2248000000000001</v>
       </c>
     </row>
     <row r="50" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="7">
-        <v>884486332066</v>
+        <v>7618900910294</v>
       </c>
       <c r="B50" s="2" t="s">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>20</v>
+        <v>1</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D50" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>25</v>
       </c>
       <c r="F50" s="8">
-        <v>9.0180000000000007</v>
+        <v>2.2248000000000001</v>
       </c>
     </row>
     <row r="51" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="7">
-        <v>838364004156</v>
+        <v>7618900910324</v>
       </c>
       <c r="B51" s="2" t="s">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>20</v>
+        <v>1</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>25</v>
       </c>
       <c r="F51" s="8">
-        <v>9.0180000000000007</v>
+        <v>2.2248000000000001</v>
       </c>
     </row>
     <row r="52" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="7">
-        <v>850039793257</v>
+        <v>7618900910331</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>49</v>
+        <v>1</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>25</v>
       </c>
       <c r="F52" s="8">
-        <v>22.269600000000004</v>
+        <v>2.2248000000000001</v>
       </c>
     </row>
     <row r="53" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="7">
-        <v>884486331199</v>
+        <v>7618900910348</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>0</v>
-[...7 lines deleted...]
-      <c r="E53" s="8">
+        <v>1</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D53" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E53" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F53" s="8">
-        <v>11.350800000000001</v>
+        <v>2.2248000000000001</v>
       </c>
     </row>
     <row r="54" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="7">
-        <v>884486331151</v>
+        <v>7618900910461</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>35</v>
+        <v>1</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D54" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>25</v>
       </c>
       <c r="F54" s="8">
-        <v>15.930000000000001</v>
+        <v>2.2248000000000001</v>
       </c>
     </row>
     <row r="55" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="7">
-        <v>884486331144</v>
+        <v>7618900910478</v>
       </c>
       <c r="B55" s="2" t="s">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>24</v>
+        <v>1</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D55" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>25</v>
       </c>
       <c r="F55" s="8">
-        <v>10.907999999999999</v>
+        <v>2.2248000000000001</v>
       </c>
     </row>
     <row r="56" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="7">
-        <v>884486331175</v>
+        <v>7618900910485</v>
       </c>
       <c r="B56" s="2" t="s">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>34</v>
+        <v>1</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D56" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>25</v>
       </c>
       <c r="F56" s="8">
-        <v>15.476400000000002</v>
+        <v>2.2248000000000001</v>
       </c>
     </row>
     <row r="57" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="7">
-        <v>884486331168</v>
+        <v>7618900910492</v>
       </c>
       <c r="B57" s="2" t="s">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>23</v>
+        <v>1</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D57" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>25</v>
       </c>
       <c r="F57" s="8">
-        <v>10.465199999999999</v>
+        <v>2.2248000000000001</v>
       </c>
     </row>
     <row r="58" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="7">
-        <v>884486405265</v>
+        <v>7618900910522</v>
       </c>
       <c r="B58" s="2" t="s">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>36</v>
+        <v>1</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D58" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>25</v>
       </c>
       <c r="F58" s="8">
-        <v>16.372800000000002</v>
+        <v>2.2248000000000001</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="7">
+        <v>7618900910539</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D59" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="F59" s="8">
+        <v>2.2248000000000001</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="7">
+        <v>7618900910553</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D60" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="F60" s="8">
+        <v>2.2248000000000001</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="7">
+        <v>7618900910560</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D61" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="F61" s="8">
+        <v>2.2248000000000001</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="7">
+        <v>7618900910621</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D62" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="F62" s="8">
+        <v>2.2248000000000001</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="7">
+        <v>7618900910638</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D63" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="F63" s="8">
+        <v>2.2248000000000001</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="7">
+        <v>7618900910645</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D64" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="F64" s="8">
+        <v>2.2248000000000001</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="7">
+        <v>7618900910652</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D65" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="F65" s="8">
+        <v>2.2248000000000001</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="7">
+        <v>7618900910690</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D66" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="F66" s="8">
+        <v>2.2248000000000001</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="7">
+        <v>7618900910713</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D67" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="F67" s="8">
+        <v>2.2248000000000001</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="7">
+        <v>7618900910720</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D68" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="F68" s="8">
+        <v>2.2248000000000001</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="7">
+        <v>7618900910744</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D69" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="F69" s="8">
+        <v>2.2248000000000001</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="7">
+        <v>7618900910751</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D70" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="F70" s="8">
+        <v>2.2248000000000001</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="7">
+        <v>7618900910782</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D71" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="F71" s="8">
+        <v>2.2248000000000001</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="7">
+        <v>7618900910904</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D72" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="F72" s="8">
+        <v>2.2248000000000001</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="7">
+        <v>7618900910911</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D73" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="F73" s="8">
+        <v>2.2248000000000001</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="7">
+        <v>7618900910928</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C74" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D74" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="F74" s="8">
+        <v>2.2248000000000001</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="7">
+        <v>7618900910973</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C75" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D75" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="F75" s="8">
+        <v>2.2248000000000001</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="7">
+        <v>7618900911017</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C76" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D76" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="F76" s="8">
+        <v>2.2248000000000001</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="7">
+        <v>7618900912922</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D77" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="F77" s="8">
+        <v>2.2248000000000001</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="7">
+        <v>7618900913073</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D78" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="F78" s="8">
+        <v>2.2248000000000001</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="7">
+        <v>7618900913707</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D79" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="F79" s="8">
+        <v>2.2248000000000001</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="7">
+        <v>7618900913967</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C80" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D80" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="F80" s="8">
+        <v>2.2248000000000001</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="7">
+        <v>7618900521018</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="D81" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="F81" s="8">
+        <v>15.832800000000001</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="7">
+        <v>7618900522015</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C82" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="D82" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="F82" s="8">
+        <v>12.668400000000002</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="7">
+        <v>7618900523012</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="D83" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="F83" s="8">
+        <v>15.832800000000001</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="7">
+        <v>7618900524019</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="D84" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="F84" s="8">
+        <v>11.242800000000001</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="7">
+        <v>7618900525016</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="D85" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="F85" s="8">
+        <v>7.5276000000000005</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="7">
+        <v>7618900525603</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="D86" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="F86" s="8">
+        <v>3.9636</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="7">
+        <v>7618900533011</v>
+      </c>
+      <c r="B87" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C87" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="D87" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="F87" s="8">
+        <v>16.869600000000002</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="7">
+        <v>7618900534018</v>
+      </c>
+      <c r="B88" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C88" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="D88" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="F88" s="8">
+        <v>13.6944</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="7">
+        <v>7618900535015</v>
+      </c>
+      <c r="B89" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="D89" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="F89" s="8">
+        <v>14.806800000000003</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="7">
+        <v>7618900537019</v>
+      </c>
+      <c r="B90" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C90" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="D90" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="F90" s="8">
+        <v>9.1908000000000012</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="7">
+        <v>7618900539013</v>
+      </c>
+      <c r="B91" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="D91" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="F91" s="8">
+        <v>12.3552</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="7">
+        <v>7618900540019</v>
+      </c>
+      <c r="B92" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C92" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="D92" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="F92" s="8">
+        <v>9.1908000000000012</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="7">
+        <v>7618900542013</v>
+      </c>
+      <c r="B93" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C93" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="D93" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="F93" s="8">
+        <v>9.1908000000000012</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="7">
+        <v>7618900542501</v>
+      </c>
+      <c r="B94" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C94" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="D94" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="F94" s="8">
+        <v>4.7520000000000007</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="7">
+        <v>7618900544017</v>
+      </c>
+      <c r="B95" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C95" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="D95" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="F95" s="8">
+        <v>8.305200000000001</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="7">
+        <v>7618900544604</v>
+      </c>
+      <c r="B96" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C96" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="D96" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="F96" s="8">
+        <v>4.6008000000000004</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="7">
+        <v>7618900555013</v>
+      </c>
+      <c r="B97" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C97" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="D97" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="F97" s="8">
+        <v>19.321200000000001</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="7">
+        <v>7618900560017</v>
+      </c>
+      <c r="B98" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C98" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="D98" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="F98" s="8">
+        <v>17.5716</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="7">
+        <v>7618900561014</v>
+      </c>
+      <c r="B99" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C99" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="D99" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="F99" s="8">
+        <v>16.869600000000002</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="7">
+        <v>7618900570016</v>
+      </c>
+      <c r="B100" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C100" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="D100" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="F100" s="8">
+        <v>16.869600000000002</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="7">
+        <v>7618900571013</v>
+      </c>
+      <c r="B101" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C101" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="D101" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="F101" s="8">
+        <v>14.806800000000003</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="7">
+        <v>7618900572010</v>
+      </c>
+      <c r="B102" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C102" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="D102" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="F102" s="8">
+        <v>15.530400000000002</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="7">
+        <v>7618900585010</v>
+      </c>
+      <c r="B103" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C103" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="D103" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="F103" s="8">
+        <v>7.6788000000000007</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="7">
+        <v>7618900586017</v>
+      </c>
+      <c r="B104" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C104" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="D104" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="F104" s="8">
+        <v>7.6788000000000007</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="7">
+        <v>7618900586604</v>
+      </c>
+      <c r="B105" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C105" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="D105" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="F105" s="8">
+        <v>4.2012</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="7">
+        <v>7618900930018</v>
+      </c>
+      <c r="B106" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C106" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="D106" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F106" s="8">
+        <v>8.5428000000000015</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="7">
+        <v>7618900931015</v>
+      </c>
+      <c r="B107" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C107" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="D107" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="F107" s="8">
+        <v>7.8408000000000007</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="7">
+        <v>7618900932012</v>
+      </c>
+      <c r="B108" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C108" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="D108" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F108" s="8">
+        <v>8.2296000000000014</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="7">
+        <v>7618900942011</v>
+      </c>
+      <c r="B109" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C109" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="D109" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F109" s="8">
+        <v>8.2296000000000014</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="7">
+        <v>7618900934016</v>
+      </c>
+      <c r="B110" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C110" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="D110" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="F110" s="8">
+        <v>7.3008000000000006</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="7">
+        <v>7618900934207</v>
+      </c>
+      <c r="B111" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C111" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="D111" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="F111" s="8">
+        <v>8.2296000000000014</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="7">
+        <v>7618900944015</v>
+      </c>
+      <c r="B112" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C112" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="D112" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="F112" s="8">
+        <v>7.3008000000000006</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="7">
+        <v>7618900945012</v>
+      </c>
+      <c r="B113" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C113" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="D113" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="F113" s="8">
+        <v>5.2812000000000001</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="7">
+        <v>7618900940017</v>
+      </c>
+      <c r="B114" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C114" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D114" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="F114" s="8">
+        <v>7.9272</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="7">
+        <v>7618900940024</v>
+      </c>
+      <c r="B115" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C115" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D115" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="F115" s="8">
+        <v>7.9272</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="7">
+        <v>7618900946019</v>
+      </c>
+      <c r="B116" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C116" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D116" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="F116" s="8">
+        <v>6.9876000000000005</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="7">
+        <v>7618900946026</v>
+      </c>
+      <c r="B117" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C117" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D117" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="F117" s="8">
+        <v>6.9876000000000005</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="7">
+        <v>7618900706019</v>
+      </c>
+      <c r="B118" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C118" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="D118" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="F118" s="8">
+        <v>1.1664000000000001</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="7">
+        <v>7618900906112</v>
+      </c>
+      <c r="B119" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C119" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="D119" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="F119" s="8">
+        <v>3.7260000000000004</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="7">
+        <v>7618900906129</v>
+      </c>
+      <c r="B120" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C120" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="D120" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="F120" s="8">
+        <v>3.2616000000000001</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="7">
+        <v>7618900906136</v>
+      </c>
+      <c r="B121" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C121" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="D121" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="F121" s="8">
+        <v>2.484</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="7">
+        <v>7618900906150</v>
+      </c>
+      <c r="B122" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C122" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="D122" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="F122" s="8">
+        <v>2.9592000000000005</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="7">
+        <v>7618900906204</v>
+      </c>
+      <c r="B123" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C123" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="D123" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="F123" s="8">
+        <v>8.9315999999999995</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A124" s="7">
+        <v>7618900906334</v>
+      </c>
+      <c r="B124" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C124" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="D124" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="F124" s="8">
+        <v>3.1752000000000002</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="7">
+        <v>7618900906532</v>
+      </c>
+      <c r="B125" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C125" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="D125" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="F125" s="8">
+        <v>12.3444</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A126" s="7">
+        <v>7618900906556</v>
+      </c>
+      <c r="B126" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C126" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="D126" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="F126" s="8">
+        <v>2.8728000000000002</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A127" s="7">
+        <v>7618900911208</v>
+      </c>
+      <c r="B127" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C127" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="D127" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="F127" s="8">
+        <v>3.0348000000000002</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A128" s="7">
+        <v>7618900911215</v>
+      </c>
+      <c r="B128" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C128" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="D128" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="F128" s="8">
+        <v>1.9332000000000003</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A129" s="7">
+        <v>7618900912205</v>
+      </c>
+      <c r="B129" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C129" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="D129" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="F129" s="8">
+        <v>4.2012</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A130" s="7">
+        <v>7618900912212</v>
+      </c>
+      <c r="B130" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C130" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="D130" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="F130" s="8">
+        <v>2.7216</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A131" s="7">
+        <v>7618900916012</v>
+      </c>
+      <c r="B131" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C131" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="D131" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="F131" s="8">
+        <v>4.2768000000000006</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A132" s="7">
+        <v>7618900916265</v>
+      </c>
+      <c r="B132" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C132" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="D132" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="F132" s="8">
+        <v>4.0392000000000001</v>
+      </c>
+    </row>
+    <row r="133" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A133" s="7">
+        <v>7618900916609</v>
+      </c>
+      <c r="B133" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C133" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="D133" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="F133" s="8">
+        <v>5.5944000000000003</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A134" s="7">
+        <v>7618900916708</v>
+      </c>
+      <c r="B134" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C134" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="D134" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F134" s="8">
+        <v>6.3720000000000008</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A135" s="7">
+        <v>7618900926202</v>
+      </c>
+      <c r="B135" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C135" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="D135" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="F135" s="8">
+        <v>4.2012</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A136" s="7">
+        <v>7618900926219</v>
+      </c>
+      <c r="B136" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C136" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="D136" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="F136" s="8">
+        <v>2.7216</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Baxter of California</vt:lpstr>
+      <vt:lpstr>Mavala</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kelter</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <dc:language>en-US</dc:language>
 </cp:coreProperties>