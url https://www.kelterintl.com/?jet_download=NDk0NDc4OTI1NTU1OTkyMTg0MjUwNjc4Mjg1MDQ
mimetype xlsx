--- v0 (2026-07-21)
+++ v1 (2026-10-21)
@@ -1,205 +1,617 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="153222"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Kelter International Pte Ltd\Derrick Ng - Viimart\Operation\Wholesale Price\New Lists\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="8835"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="12600" windowHeight="9210"/>
   </bookViews>
   <sheets>
-    <sheet name="Charriol" sheetId="1" r:id="rId1"/>
+    <sheet name="Mont Blanc" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="44">
-[...7 lines deleted...]
-    <t>Charriol</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="571" uniqueCount="181">
+  <si>
+    <t>MB001A01</t>
   </si>
   <si>
     <t>Regular</t>
   </si>
   <si>
-    <t>For Her Edp 100Ml</t>
-[...2 lines deleted...]
-    <t>CH01T</t>
+    <t>Edt</t>
+  </si>
+  <si>
+    <t>75Ml</t>
+  </si>
+  <si>
+    <t>Presence Homme</t>
+  </si>
+  <si>
+    <t>MB003A01</t>
+  </si>
+  <si>
+    <t>Individuel</t>
+  </si>
+  <si>
+    <t>MB005A01</t>
+  </si>
+  <si>
+    <t>Starwalker</t>
+  </si>
+  <si>
+    <t>MB005A02</t>
+  </si>
+  <si>
+    <t>50Ml</t>
+  </si>
+  <si>
+    <t>MB008A01</t>
+  </si>
+  <si>
+    <t>100Ml</t>
+  </si>
+  <si>
+    <t>Legend</t>
+  </si>
+  <si>
+    <t>MB008A02</t>
+  </si>
+  <si>
+    <t>MB008A03</t>
+  </si>
+  <si>
+    <t>30Ml</t>
+  </si>
+  <si>
+    <t>MB008A14</t>
+  </si>
+  <si>
+    <t>200Ml</t>
+  </si>
+  <si>
+    <t>MB008B14</t>
+  </si>
+  <si>
+    <t>Deo Stick</t>
+  </si>
+  <si>
+    <t>75Gr</t>
+  </si>
+  <si>
+    <t>MB008A04</t>
+  </si>
+  <si>
+    <t xml:space="preserve">After-Shave Lotion </t>
+  </si>
+  <si>
+    <t>MB008B17SF</t>
+  </si>
+  <si>
+    <t>Deodorant Spray</t>
+  </si>
+  <si>
+    <t>MB010A01</t>
+  </si>
+  <si>
+    <t>Emblem</t>
+  </si>
+  <si>
+    <t>MB013A01</t>
+  </si>
+  <si>
+    <t>Legend Spirit</t>
+  </si>
+  <si>
+    <t>MB013A02</t>
+  </si>
+  <si>
+    <t>MB013A03</t>
+  </si>
+  <si>
+    <t>MB013A07</t>
+  </si>
+  <si>
+    <t>MB013B12</t>
+  </si>
+  <si>
+    <t>MB017A01</t>
+  </si>
+  <si>
+    <t>Edp</t>
+  </si>
+  <si>
+    <t>Explorer</t>
+  </si>
+  <si>
+    <t>MB017A02</t>
+  </si>
+  <si>
+    <t>60Ml</t>
+  </si>
+  <si>
+    <t>MB017A03</t>
+  </si>
+  <si>
+    <t>MB017A05</t>
+  </si>
+  <si>
+    <t>MB017B10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A/S Balm </t>
+  </si>
+  <si>
+    <t>150Ml</t>
+  </si>
+  <si>
+    <t>MB017B11</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shower Gel </t>
+  </si>
+  <si>
+    <t>MB017B12</t>
+  </si>
+  <si>
+    <t>MB018A01</t>
+  </si>
+  <si>
+    <t>90Ml</t>
+  </si>
+  <si>
+    <t>Signature</t>
+  </si>
+  <si>
+    <t>MB018A02</t>
+  </si>
+  <si>
+    <t>MB018A03</t>
+  </si>
+  <si>
+    <t>MB019A01</t>
+  </si>
+  <si>
+    <t>Legend EDP</t>
+  </si>
+  <si>
+    <t>MB019A02</t>
+  </si>
+  <si>
+    <t>MB020A01</t>
+  </si>
+  <si>
+    <t>Explorer Ultra Blue</t>
+  </si>
+  <si>
+    <t>MB020A02</t>
+  </si>
+  <si>
+    <t>MB020A03</t>
+  </si>
+  <si>
+    <t>MB020A05</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MB021A01 </t>
+  </si>
+  <si>
+    <t>Legend Red</t>
+  </si>
+  <si>
+    <t>MB021A02</t>
+  </si>
+  <si>
+    <t>MB021A03</t>
+  </si>
+  <si>
+    <t>MB024A01</t>
+  </si>
+  <si>
+    <t>Signature Absolu</t>
+  </si>
+  <si>
+    <t>MB024A02</t>
+  </si>
+  <si>
+    <t>MB024A03</t>
+  </si>
+  <si>
+    <t>MB025A01</t>
+  </si>
+  <si>
+    <t>Explorer Platinum</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MB025A02 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MB025A03 </t>
+  </si>
+  <si>
+    <t>MB025B11</t>
+  </si>
+  <si>
+    <t>MB025B12</t>
+  </si>
+  <si>
+    <t>MB027A01</t>
+  </si>
+  <si>
+    <t>Legend Blue</t>
+  </si>
+  <si>
+    <t>MB027A02</t>
+  </si>
+  <si>
+    <t>MB027A03</t>
+  </si>
+  <si>
+    <t>MB027B12</t>
+  </si>
+  <si>
+    <t>MB030A01</t>
+  </si>
+  <si>
+    <t>Parfum</t>
+  </si>
+  <si>
+    <t>Legend Elixir</t>
+  </si>
+  <si>
+    <t>MB030A02</t>
+  </si>
+  <si>
+    <t>MB030A03</t>
+  </si>
+  <si>
+    <t>MB026A001</t>
+  </si>
+  <si>
+    <t>125Ml</t>
+  </si>
+  <si>
+    <t>Black meisterstuck</t>
+  </si>
+  <si>
+    <t>MB026A021</t>
+  </si>
+  <si>
+    <t>15Ml</t>
+  </si>
+  <si>
+    <t>MB026A002</t>
+  </si>
+  <si>
+    <t>Extreme leather</t>
+  </si>
+  <si>
+    <t>MB026A022</t>
+  </si>
+  <si>
+    <t>MB026A003</t>
+  </si>
+  <si>
+    <t>Patchouli ink</t>
+  </si>
+  <si>
+    <t>MB026A023</t>
+  </si>
+  <si>
+    <t>MB026A004</t>
+  </si>
+  <si>
+    <t>Vetiver glacier</t>
+  </si>
+  <si>
+    <t>MB026A024</t>
+  </si>
+  <si>
+    <t>MB026A005</t>
+  </si>
+  <si>
+    <t>Star Oud</t>
+  </si>
+  <si>
+    <t>MB026A025</t>
+  </si>
+  <si>
+    <t>MB026A006</t>
+  </si>
+  <si>
+    <t>Neroli Letters</t>
+  </si>
+  <si>
+    <t>MB026A026</t>
+  </si>
+  <si>
+    <t>MB028A01</t>
+  </si>
+  <si>
+    <t>Explorer Extreme</t>
+  </si>
+  <si>
+    <t>MB028A02</t>
+  </si>
+  <si>
+    <t>MB028B11</t>
+  </si>
+  <si>
+    <t>MB028B12</t>
+  </si>
+  <si>
+    <t>MB029A01</t>
+  </si>
+  <si>
+    <t>Signature Parfum</t>
+  </si>
+  <si>
+    <t>MB029A02</t>
+  </si>
+  <si>
+    <t>MB001P80</t>
   </si>
   <si>
     <t>Tester</t>
   </si>
   <si>
-    <t>CH01V</t>
-[...80 lines deleted...]
-    <t xml:space="preserve">Infinite Celtic Ultimate Edp 2Ml </t>
+    <t>MB002P80</t>
+  </si>
+  <si>
+    <t>Presence d'une Femme</t>
+  </si>
+  <si>
+    <t>MB003P80</t>
+  </si>
+  <si>
+    <t>MB004P80</t>
+  </si>
+  <si>
+    <t>Individuelle Femme</t>
+  </si>
+  <si>
+    <t>MB005P80</t>
+  </si>
+  <si>
+    <t>MB008P80</t>
+  </si>
+  <si>
+    <t>MB010P80</t>
+  </si>
+  <si>
+    <t>MB013P80</t>
+  </si>
+  <si>
+    <t>MB012P80</t>
+  </si>
+  <si>
+    <t>Lady Emblem</t>
+  </si>
+  <si>
+    <t>MB017P80</t>
+  </si>
+  <si>
+    <t>MB020P80</t>
+  </si>
+  <si>
+    <t>MB028P80</t>
+  </si>
+  <si>
+    <t>MB019P80</t>
+  </si>
+  <si>
+    <t>MB021P80</t>
+  </si>
+  <si>
+    <t>MB030P80</t>
+  </si>
+  <si>
+    <t>MB018P80</t>
+  </si>
+  <si>
+    <t>MB029P80</t>
+  </si>
+  <si>
+    <t>Signature Elixir</t>
+  </si>
+  <si>
+    <t>MB024P80</t>
+  </si>
+  <si>
+    <t>MB025P80</t>
+  </si>
+  <si>
+    <t>MB027P80</t>
+  </si>
+  <si>
+    <t>MB026P101</t>
+  </si>
+  <si>
+    <t>MB026P102</t>
+  </si>
+  <si>
+    <t>MB026P106</t>
+  </si>
+  <si>
+    <t>MB026P103</t>
+  </si>
+  <si>
+    <t>MB026P105</t>
+  </si>
+  <si>
+    <t>MB026P104</t>
+  </si>
+  <si>
+    <t>MB008P85</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regular </t>
+  </si>
+  <si>
+    <t>1.2Ml</t>
+  </si>
+  <si>
+    <t>MB019P82</t>
+  </si>
+  <si>
+    <t>MB027P82</t>
+  </si>
+  <si>
+    <t>MB013P82</t>
+  </si>
+  <si>
+    <t>MB030P82</t>
+  </si>
+  <si>
+    <t>MB017P82</t>
+  </si>
+  <si>
+    <t>2Ml</t>
+  </si>
+  <si>
+    <t>MB028P82</t>
+  </si>
+  <si>
+    <t>MB029P82</t>
+  </si>
+  <si>
+    <t>MB018P82</t>
+  </si>
+  <si>
+    <t>MB026P201</t>
+  </si>
+  <si>
+    <t>MB026P202</t>
+  </si>
+  <si>
+    <t>MB026P206</t>
+  </si>
+  <si>
+    <t>MB026P203</t>
+  </si>
+  <si>
+    <t>MB026P205</t>
+  </si>
+  <si>
+    <t>MB026P204</t>
+  </si>
+  <si>
+    <t>MB008P81</t>
+  </si>
+  <si>
+    <t>4.5Ml</t>
+  </si>
+  <si>
+    <t>MB027P81</t>
+  </si>
+  <si>
+    <t>MB013P81</t>
+  </si>
+  <si>
+    <t>MB030P81</t>
+  </si>
+  <si>
+    <t>MB017P81</t>
+  </si>
+  <si>
+    <t>MB028P81</t>
+  </si>
+  <si>
+    <t>MB018P81</t>
+  </si>
+  <si>
+    <t>Mont Blanc</t>
   </si>
   <si>
     <t>Exw Sin/Europe</t>
   </si>
   <si>
-    <t>Lead Time: 3-5 weks</t>
-[...2 lines deleted...]
-    <t>Moq Eur15,000</t>
+    <t>Lead Time: 1-3 weeks</t>
+  </si>
+  <si>
+    <t>Moq Eur30.,000</t>
   </si>
   <si>
     <t>Ean</t>
   </si>
   <si>
     <t>Ref</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>Concentration</t>
+  </si>
+  <si>
     <t>Description</t>
   </si>
   <si>
-    <t>RRP (eur)</t>
+    <t>Size</t>
+  </si>
+  <si>
+    <t>Qty/Pack</t>
   </si>
   <si>
     <t>Cost (eur)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
-    <numFmt numFmtId="167" formatCode="[$€-2]\ #,##0.00"/>
+    <numFmt numFmtId="164" formatCode="[$€-2]\ #,##0.00"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -207,76 +619,72 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF343E77"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -517,499 +925,3035 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F25"/>
+  <dimension ref="A1:H124"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J13" sqref="J13"/>
+      <selection activeCell="M17" sqref="M17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="14.625" style="2" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="16384" width="9" style="3"/>
+    <col min="1" max="1" width="15.5" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="14.125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="14.875" style="2" customWidth="1"/>
+    <col min="4" max="4" width="20" style="2" customWidth="1"/>
+    <col min="5" max="5" width="33.75" style="3" customWidth="1"/>
+    <col min="6" max="6" width="4.875" style="2" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="6.625" style="2" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="7.375" style="3" bestFit="1" customWidth="1"/>
+    <col min="9" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="4"/>
+    </row>
+    <row r="3" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="4" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="4" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="4" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="4"/>
+    </row>
+    <row r="7" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="E7" s="6" t="s">
+        <v>177</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="7">
+        <v>3386460028325</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D8" s="2" t="s">
         <v>2</v>
       </c>
-    </row>
-[...48 lines deleted...]
-      <c r="C8" s="2" t="s">
+      <c r="E8" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="F8" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D8" s="3" t="s">
-[...11 lines deleted...]
-        <v>3701712320062</v>
+      <c r="G8" s="2">
+        <v>28</v>
+      </c>
+      <c r="H8" s="8">
+        <v>25.380000000000003</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="7">
+        <v>3386460028394</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E9" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="D9" s="3" t="s">
-[...11 lines deleted...]
-        <v>3701712320123</v>
+      <c r="F9" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="G9" s="2">
+        <v>24</v>
+      </c>
+      <c r="H9" s="8">
+        <v>25.380000000000003</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="7">
+        <v>3386460028462</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C10" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="D10" s="3" t="s">
+      <c r="F10" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="G10" s="2">
+        <v>27</v>
+      </c>
+      <c r="H10" s="8">
+        <v>25.380000000000003</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="7">
+        <v>3386460028479</v>
+      </c>
+      <c r="B11" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="E10" s="10" t="s">
-[...10 lines deleted...]
-      <c r="B11" s="2" t="s">
+      <c r="C11" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="C11" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="3" t="s">
+      <c r="H11" s="8">
+        <v>19.71</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="7">
+        <v>3386460032681</v>
+      </c>
+      <c r="B12" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="E11" s="10">
-[...10 lines deleted...]
-      <c r="B12" s="2" t="s">
+      <c r="C12" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F12" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="C12" s="2" t="s">
-[...14 lines deleted...]
-        <v>3701712320147</v>
+      <c r="G12" s="2">
+        <v>14</v>
+      </c>
+      <c r="H12" s="8">
+        <v>29.840400000000002</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="7">
+        <v>3386460032698</v>
       </c>
       <c r="B13" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E13" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="C13" s="2" t="s">
-[...14 lines deleted...]
-        <v>3701712320017</v>
+      <c r="F13" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="G13" s="2">
+        <v>28</v>
+      </c>
+      <c r="H13" s="8">
+        <v>21.060000000000002</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="7">
+        <v>3386460032704</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="D14" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F14" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="E14" s="10">
-[...8 lines deleted...]
-        <v>3701712320079</v>
+      <c r="G14" s="2">
+        <v>32</v>
+      </c>
+      <c r="H14" s="8">
+        <v>14.040000000000001</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="7">
+        <v>3386460074797</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C15" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="G15" s="2">
+        <v>15</v>
+      </c>
+      <c r="H15" s="8">
+        <v>43.470000000000006</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="7">
+        <v>3386460032735</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="G16" s="2">
+        <v>70</v>
+      </c>
+      <c r="H16" s="8">
+        <v>7.9704000000000006</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="7">
+        <v>3386460032780</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G17" s="2">
+        <v>14</v>
+      </c>
+      <c r="H17" s="8">
+        <v>19.98</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="7">
+        <v>3386460047449</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G18" s="2">
+        <v>48</v>
+      </c>
+      <c r="H18" s="8">
+        <v>6.6204000000000001</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="7">
+        <v>3386460058728</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G19" s="2">
+        <v>12</v>
+      </c>
+      <c r="H19" s="8">
+        <v>30.920400000000001</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="7">
+        <v>3386460074827</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G20" s="2">
+        <v>14</v>
+      </c>
+      <c r="H20" s="8">
+        <v>29.570399999999999</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="7">
+        <v>3386460074834</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E21" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="G21" s="2">
+        <v>28</v>
+      </c>
+      <c r="H21" s="8">
+        <v>20.930399999999999</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="7">
+        <v>3386460074841</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G22" s="2">
+        <v>32</v>
+      </c>
+      <c r="H22" s="8">
+        <v>14.180400000000002</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="7">
+        <v>3386460083287</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E23" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="G23" s="2">
+        <v>15</v>
+      </c>
+      <c r="H23" s="8">
+        <v>43.74</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="7">
+        <v>3386460074872</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="G24" s="2">
+        <v>70</v>
+      </c>
+      <c r="H24" s="8">
+        <v>7.9704000000000006</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="7">
+        <v>3386460101035</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E25" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G25" s="2">
+        <v>12</v>
+      </c>
+      <c r="H25" s="8">
+        <v>36.72</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="7">
+        <v>3386460101042</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E26" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="G26" s="2">
+        <v>12</v>
+      </c>
+      <c r="H26" s="8">
+        <v>25.92</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="7">
+        <v>3386460101059</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E27" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="2">
+        <v>40</v>
+      </c>
+      <c r="H27" s="8">
+        <v>18.36</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="7">
+        <v>3386460118675</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="G28" s="2">
+        <v>12</v>
+      </c>
+      <c r="H28" s="8">
+        <v>54.950400000000009</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="7">
+        <v>3386460101066</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E29" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="G29" s="2">
+        <v>24</v>
+      </c>
+      <c r="H29" s="8">
+        <v>9.8604000000000021</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="7">
+        <v>3386460101073</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="E30" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="G30" s="2">
+        <v>24</v>
+      </c>
+      <c r="H30" s="8">
+        <v>9.18</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="7">
+        <v>3386460101080</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E31" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="G31" s="2">
+        <v>70</v>
+      </c>
+      <c r="H31" s="8">
+        <v>7.7004000000000001</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="7">
+        <v>3386460113588</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E32" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="G32" s="2">
+        <v>10</v>
+      </c>
+      <c r="H32" s="8">
+        <v>35.510400000000004</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="7">
+        <v>3386460113595</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E33" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="G33" s="2">
+        <v>14</v>
+      </c>
+      <c r="H33" s="8">
+        <v>27.680400000000002</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="7">
+        <v>3386460113601</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E34" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G34" s="2">
+        <v>20</v>
+      </c>
+      <c r="H34" s="8">
+        <v>16.610400000000002</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="7">
+        <v>3386460118125</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E35" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G35" s="2">
+        <v>14</v>
+      </c>
+      <c r="H35" s="8">
+        <v>32.940000000000005</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="7">
+        <v>3386460118132</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E36" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="G36" s="2">
+        <v>28</v>
+      </c>
+      <c r="H36" s="8">
+        <v>23.220000000000002</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="7">
+        <v>3386460121514</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E37" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="H37" s="8">
+        <v>32.130000000000003</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="7">
+        <v>3386460121521</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E38" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="H38" s="8">
+        <v>24.170400000000001</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="7">
+        <v>3386460121538</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E39" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H39" s="8">
+        <v>15.530400000000002</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="7">
+        <v>3386460124195</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E40" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H40" s="8">
+        <v>45.63</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="7">
+        <v>3386460127950</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E41" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="H41" s="8">
+        <v>32.000399999999999</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="7">
+        <v>3386460127974</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E42" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="H42" s="8">
+        <v>22.5504</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="7">
+        <v>3386460127981</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D43" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E43" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H43" s="8">
+        <v>16.470000000000002</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="7">
+        <v>3386460132763</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E44" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="H44" s="8">
+        <v>34.700400000000002</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="7">
+        <v>3386460132770</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E45" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="H45" s="8">
+        <v>26.46</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="7">
+        <v>3386460132787</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E46" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H46" s="8">
+        <v>16.070400000000003</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="7">
+        <v>3386460135818</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E47" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G47" s="2">
+        <v>12</v>
+      </c>
+      <c r="H47" s="8">
+        <v>32.000399999999999</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="7">
+        <v>3386460135825</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E48" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="H48" s="8">
+        <v>24.170400000000001</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="7">
+        <v>3386460135832</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E49" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H49" s="8">
+        <v>15.530400000000002</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="7">
+        <v>3386460135887</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="E50" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="H50" s="8">
+        <v>8.5104000000000006</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="7">
+        <v>3386460135894</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E51" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="H51" s="8">
+        <v>7.2900000000000009</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="7">
+        <v>3386460144230</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D52" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E52" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G52" s="2">
+        <v>14</v>
+      </c>
+      <c r="H52" s="8">
+        <v>32.940000000000005</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="7">
+        <v>3386460144247</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D53" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E53" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="G53" s="2">
+        <v>28</v>
+      </c>
+      <c r="H53" s="8">
+        <v>24.840000000000003</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="7">
+        <v>3386460144254</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E54" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G54" s="2">
+        <v>32</v>
+      </c>
+      <c r="H54" s="8">
+        <v>17.010000000000002</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="7">
+        <v>3386460144261</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D55" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E55" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="G55" s="2">
+        <v>70</v>
+      </c>
+      <c r="H55" s="8">
+        <v>7.5600000000000005</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="7">
+        <v>3386460169950</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D56" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="E56" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G56" s="2">
+        <v>14</v>
+      </c>
+      <c r="H56" s="8">
+        <v>36.72</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="7">
+        <v>3386460169967</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D57" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="E57" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="G57" s="2">
+        <v>28</v>
+      </c>
+      <c r="H57" s="8">
+        <v>25.790400000000002</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="7">
+        <v>3386460174398</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D58" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="E58" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G58" s="2">
+        <v>32</v>
+      </c>
+      <c r="H58" s="8">
+        <v>18.500399999999999</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="7">
+        <v>3386460143264</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D59" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E59" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G59" s="2">
+        <v>17</v>
+      </c>
+      <c r="H59" s="8">
+        <v>52.790400000000005</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="7">
+        <v>3386460151757</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D60" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E60" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="G60" s="2">
+        <v>65</v>
+      </c>
+      <c r="H60" s="8">
+        <v>15.530400000000002</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="7">
+        <v>3386460143271</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D61" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E61" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G61" s="2">
+        <v>17</v>
+      </c>
+      <c r="H61" s="8">
+        <v>52.790400000000005</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="7">
+        <v>3386460151764</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D62" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E62" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="G62" s="2">
+        <v>65</v>
+      </c>
+      <c r="H62" s="8">
+        <v>15.530400000000002</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="7">
+        <v>3386460143288</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D63" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E63" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G63" s="2">
+        <v>17</v>
+      </c>
+      <c r="H63" s="8">
+        <v>52.790400000000005</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="7">
+        <v>3386460151771</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D64" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E64" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="G64" s="2">
+        <v>65</v>
+      </c>
+      <c r="H64" s="8">
+        <v>15.530400000000002</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="7">
+        <v>3386460143295</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D65" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E65" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G65" s="2">
+        <v>17</v>
+      </c>
+      <c r="H65" s="8">
+        <v>52.790400000000005</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="7">
+        <v>3386460151788</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D66" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E66" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="G66" s="2">
+        <v>65</v>
+      </c>
+      <c r="H66" s="8">
+        <v>15.530400000000002</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="7">
+        <v>3386460154857</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D67" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E67" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G67" s="2">
+        <v>17</v>
+      </c>
+      <c r="H67" s="8">
+        <v>52.790400000000005</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="7">
+        <v>3386460160148</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D68" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E68" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="G68" s="2">
+        <v>65</v>
+      </c>
+      <c r="H68" s="8">
+        <v>15.530400000000002</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="7">
+        <v>3386460171311</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D69" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E69" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G69" s="2">
+        <v>17</v>
+      </c>
+      <c r="H69" s="8">
+        <v>53.330400000000004</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="7">
+        <v>3386460171328</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D70" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E70" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="H70" s="8">
+        <v>15.800400000000002</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="7">
+        <v>3386460153720</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D71" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="E71" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G71" s="2">
+        <v>12</v>
+      </c>
+      <c r="H71" s="8">
+        <v>36.050400000000003</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="7">
+        <v>3386460153737</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D72" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="E72" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="G72" s="2">
+        <v>12</v>
+      </c>
+      <c r="H72" s="8">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="7">
+        <v>3386460153768</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D73" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="E73" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="G73" s="2">
+        <v>24</v>
+      </c>
+      <c r="H73" s="8">
+        <v>9.7200000000000006</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="7">
+        <v>3386460153775</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="C74" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D74" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E74" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="G74" s="2">
+        <v>70</v>
+      </c>
+      <c r="H74" s="8">
+        <v>8.1000000000000014</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="7">
+        <v>3386460155397</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C75" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D75" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="E75" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="G75" s="2">
+        <v>10</v>
+      </c>
+      <c r="H75" s="8">
+        <v>38.210400000000007</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="7">
+        <v>3386460155403</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="C76" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D76" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="E76" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="G76" s="2">
+        <v>14</v>
+      </c>
+      <c r="H76" s="8">
+        <v>29.160000000000004</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="7">
+        <v>3386460028349</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="E77" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="G77" s="2">
+        <v>28</v>
+      </c>
+      <c r="H77" s="8">
+        <v>24.159600000000001</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="7">
+        <v>3386460028387</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="E78" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="H78" s="8">
+        <v>24.170400000000001</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="7">
+        <v>3386460028417</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="E79" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="D15" s="3" t="s">
-[...13 lines deleted...]
-      <c r="B16" s="2" t="s">
+      <c r="F79" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="G79" s="2">
+        <v>28</v>
+      </c>
+      <c r="H79" s="8">
+        <v>24.159600000000001</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="7">
+        <v>3386460028455</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="C80" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="E80" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="H80" s="8">
+        <v>24.170400000000001</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="7">
+        <v>3386460028486</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="E81" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="G81" s="2">
+        <v>27</v>
+      </c>
+      <c r="H81" s="8">
+        <v>24.159600000000001</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="7">
+        <v>3386460032742</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="C82" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="E82" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G82" s="2">
+        <v>24</v>
+      </c>
+      <c r="H82" s="8">
+        <v>23.868000000000002</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="7">
+        <v>3386460058759</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="E83" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G83" s="2">
+        <v>20</v>
+      </c>
+      <c r="H83" s="8">
+        <v>24.731999999999999</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="7">
+        <v>3386460074902</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="E84" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G84" s="2">
+        <v>24</v>
+      </c>
+      <c r="H84" s="8">
+        <v>23.652000000000001</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="7">
+        <v>3386460066204</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="E85" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="H85" s="8">
+        <v>24.170400000000001</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="7">
+        <v>3386460101264</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="E86" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G86" s="2">
+        <v>20</v>
+      </c>
+      <c r="H86" s="8">
+        <v>29.376000000000001</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="7">
+        <v>3386460121545</v>
+      </c>
+      <c r="B87" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="C87" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="E87" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="H87" s="8">
+        <v>25.704000000000004</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="7">
+        <v>3386460153805</v>
+      </c>
+      <c r="B88" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="C88" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="E88" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G88" s="2">
+        <v>20</v>
+      </c>
+      <c r="H88" s="8">
+        <v>28.836000000000002</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="7">
+        <v>3386460118149</v>
+      </c>
+      <c r="B89" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="E89" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G89" s="2">
+        <v>24</v>
+      </c>
+      <c r="H89" s="8">
+        <v>26.352</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="7">
+        <v>3386460128001</v>
+      </c>
+      <c r="B90" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="C90" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="E90" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="H90" s="8">
+        <v>25.596</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="7">
+        <v>3386460169998</v>
+      </c>
+      <c r="B91" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="E91" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G91" s="2">
+        <v>24</v>
+      </c>
+      <c r="H91" s="8">
+        <v>29.376000000000001</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="7">
+        <v>3386460116688</v>
+      </c>
+      <c r="B92" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="C92" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="E92" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="G92" s="2">
+        <v>26</v>
+      </c>
+      <c r="H92" s="8">
+        <v>28.404000000000003</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="7">
+        <v>3386460156646</v>
+      </c>
+      <c r="B93" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="C93" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="E93" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="G93" s="2">
+        <v>26</v>
+      </c>
+      <c r="H93" s="8">
+        <v>24.159600000000001</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="7">
+        <v>3386460132800</v>
+      </c>
+      <c r="B94" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="C94" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="E94" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="H94" s="8">
+        <v>27.756</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="7">
+        <v>3386460135849</v>
+      </c>
+      <c r="B95" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="C95" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="E95" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="H95" s="8">
+        <v>25.596</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="7">
+        <v>3386460144285</v>
+      </c>
+      <c r="B96" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="C96" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="E96" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G96" s="2">
+        <v>24</v>
+      </c>
+      <c r="H96" s="8">
+        <v>26.352</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="7">
+        <v>3386460143301</v>
+      </c>
+      <c r="B97" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="C97" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="E97" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G97" s="2">
         <v>18</v>
       </c>
-      <c r="C16" s="2" t="s">
-[...25 lines deleted...]
-      <c r="E17" s="10">
+      <c r="H97" s="8">
+        <v>42.228000000000002</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="7">
+        <v>3386460143318</v>
+      </c>
+      <c r="B98" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="C98" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="E98" s="3" t="s">
         <v>90</v>
       </c>
-      <c r="F17" s="10">
-[...56 lines deleted...]
-      <c r="E20" s="10">
+      <c r="F98" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G98" s="2">
+        <v>18</v>
+      </c>
+      <c r="H98" s="8">
+        <v>42.228000000000002</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="7">
+        <v>3386460171342</v>
+      </c>
+      <c r="B99" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="C99" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="E99" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="H99" s="8">
+        <v>42.660000000000004</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="7">
+        <v>3386460143325</v>
+      </c>
+      <c r="B100" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="C100" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="E100" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G100" s="2">
+        <v>18</v>
+      </c>
+      <c r="H100" s="8">
+        <v>42.228000000000002</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="7">
+        <v>3386460160131</v>
+      </c>
+      <c r="B101" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="C101" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="E101" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G101" s="2">
+        <v>18</v>
+      </c>
+      <c r="H101" s="8">
+        <v>42.228000000000002</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="7">
+        <v>3386460143332</v>
+      </c>
+      <c r="B102" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="C102" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="E102" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G102" s="2">
+        <v>18</v>
+      </c>
+      <c r="H102" s="8">
+        <v>42.228000000000002</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="7">
+        <v>3386460044394</v>
+      </c>
+      <c r="B103" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="C103" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="D103" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E103" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="G103" s="2">
+        <v>816</v>
+      </c>
+      <c r="H103" s="8">
+        <v>0.63719999999999999</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="7">
+        <v>3386460118156</v>
+      </c>
+      <c r="B104" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="C104" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="D104" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E104" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="G104" s="2">
+        <v>816</v>
+      </c>
+      <c r="H104" s="8">
+        <v>0.63719999999999999</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="7">
+        <v>3386460144292</v>
+      </c>
+      <c r="B105" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="C105" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="D105" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E105" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="G105" s="2">
+        <v>816</v>
+      </c>
+      <c r="H105" s="8">
+        <v>0.63719999999999999</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="7">
+        <v>3386460074926</v>
+      </c>
+      <c r="B106" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="C106" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="D106" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E106" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="G106" s="2">
+        <v>816</v>
+      </c>
+      <c r="H106" s="8">
+        <v>0.63719999999999999</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="7">
+        <v>3386460170017</v>
+      </c>
+      <c r="B107" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="C107" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="D107" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E107" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="H107" s="8">
+        <v>0.63719999999999999</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="7">
+        <v>3386460101271</v>
+      </c>
+      <c r="B108" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="C108" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="D108" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E108" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="G108" s="2">
+        <v>816</v>
+      </c>
+      <c r="H108" s="8">
+        <v>0.63719999999999999</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="7">
+        <v>3386460153829</v>
+      </c>
+      <c r="B109" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="C109" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="D109" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E109" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="G109" s="2">
+        <v>816</v>
+      </c>
+      <c r="H109" s="8">
+        <v>0.63719999999999999</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="7">
+        <v>3386460156653</v>
+      </c>
+      <c r="B110" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="C110" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="D110" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E110" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="G110" s="2">
+        <v>816</v>
+      </c>
+      <c r="H110" s="8">
+        <v>0.63719999999999999</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="7">
+        <v>3386460116671</v>
+      </c>
+      <c r="B111" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="C111" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="D111" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E111" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="G111" s="2">
+        <v>816</v>
+      </c>
+      <c r="H111" s="8">
+        <v>0.63719999999999999</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="7">
+        <v>3386460143349</v>
+      </c>
+      <c r="B112" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="C112" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="D112" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E112" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="G112" s="2">
+        <v>792</v>
+      </c>
+      <c r="H112" s="8">
+        <v>0.95040000000000002</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="7">
+        <v>3386460143356</v>
+      </c>
+      <c r="B113" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="C113" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="D113" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E113" s="3" t="s">
         <v>90</v>
       </c>
-      <c r="F20" s="10">
-[...33 lines deleted...]
-      <c r="D22" s="3" t="s">
+      <c r="F113" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="G113" s="2">
+        <v>792</v>
+      </c>
+      <c r="H113" s="8">
+        <v>0.95040000000000002</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="7">
+        <v>3386460171359</v>
+      </c>
+      <c r="B114" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="C114" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="D114" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E114" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="H114" s="8">
+        <v>0.95040000000000002</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="7">
+        <v>3386460143363</v>
+      </c>
+      <c r="B115" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="C115" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="D115" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E115" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="G115" s="2">
+        <v>792</v>
+      </c>
+      <c r="H115" s="8">
+        <v>0.95040000000000002</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="7">
+        <v>3386460160162</v>
+      </c>
+      <c r="B116" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="C116" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="D116" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E116" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="G116" s="2">
+        <v>792</v>
+      </c>
+      <c r="H116" s="8">
+        <v>0.95040000000000002</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="7">
+        <v>3386460143370</v>
+      </c>
+      <c r="B117" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="C117" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="D117" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E117" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="G117" s="2">
+        <v>792</v>
+      </c>
+      <c r="H117" s="8">
+        <v>0.95040000000000002</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="7">
+        <v>3386460032759</v>
+      </c>
+      <c r="B118" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="C118" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="D118" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E118" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="G118" s="2">
+        <v>144</v>
+      </c>
+      <c r="H118" s="8">
+        <v>3.4668000000000001</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="7">
+        <v>3386460144308</v>
+      </c>
+      <c r="B119" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="C119" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="D119" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E119" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="G119" s="2">
+        <v>144</v>
+      </c>
+      <c r="H119" s="8">
+        <v>3.4668000000000001</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="7">
+        <v>3386460074919</v>
+      </c>
+      <c r="B120" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="C120" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="D120" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E120" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="E22" s="10" t="s">
-[...63 lines deleted...]
-        <v>5.2271999999999998</v>
+      <c r="F120" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="G120" s="2">
+        <v>144</v>
+      </c>
+      <c r="H120" s="8">
+        <v>3.4668000000000001</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="7">
+        <v>3386460170000</v>
+      </c>
+      <c r="B121" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="C121" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="D121" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E121" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="H121" s="8">
+        <v>3.4668000000000001</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="7">
+        <v>3386460101097</v>
+      </c>
+      <c r="B122" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="C122" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="D122" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E122" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="G122" s="2">
+        <v>144</v>
+      </c>
+      <c r="H122" s="8">
+        <v>3.4668000000000001</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="7">
+        <v>3386460153812</v>
+      </c>
+      <c r="B123" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="C123" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="D123" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E123" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="G123" s="2">
+        <v>144</v>
+      </c>
+      <c r="H123" s="8">
+        <v>3.4668000000000001</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A124" s="7">
+        <v>3386460116664</v>
+      </c>
+      <c r="B124" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="C124" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="D124" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E124" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="G124" s="2">
+        <v>144</v>
+      </c>
+      <c r="H124" s="8">
+        <v>3.4668000000000001</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Charriol</vt:lpstr>
+      <vt:lpstr>Mont Blanc</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kelter</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <dc:language>en-US</dc:language>
 </cp:coreProperties>