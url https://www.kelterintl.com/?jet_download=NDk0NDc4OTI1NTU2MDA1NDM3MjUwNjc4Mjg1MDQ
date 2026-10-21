--- v0 (2026-07-22)
+++ v1 (2026-10-21)
@@ -6,628 +6,145 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="153222"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Kelter International Pte Ltd\Derrick Ng - Viimart\Operation\Wholesale Price\New Lists\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="8835"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="10530" windowHeight="9210"/>
   </bookViews>
   <sheets>
-    <sheet name="Roge Cavailles" sheetId="1" r:id="rId1"/>
+    <sheet name="Sesderma" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="456" uniqueCount="175">
-[...499 lines deleted...]
-    <t>Bototmouthwash Yellow Anis, Citrus, Reglisse</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="14" uniqueCount="14">
+  <si>
+    <t>Sesderma</t>
+  </si>
+  <si>
+    <t>1 2 3 Step Kit</t>
+  </si>
+  <si>
+    <t>Look Lovely Pack</t>
+  </si>
+  <si>
+    <t>Repaskin Kit</t>
+  </si>
+  <si>
+    <t>Eternal Youth Kit</t>
+  </si>
+  <si>
+    <t>Promo Revitalize Kit</t>
   </si>
   <si>
     <t>Exw Sin/Europe</t>
   </si>
   <si>
-    <t>Lead Time: 3-5 weeks</t>
-[...2 lines deleted...]
-    <t>Moq Eur15,000</t>
+    <t>Lead Time: 1-3 weeks</t>
+  </si>
+  <si>
+    <t>Moq Eur10,000</t>
   </si>
   <si>
     <t>Ean</t>
   </si>
   <si>
-    <t>Status</t>
+    <t>Ref</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
-    <t>Size</t>
+    <t>Qty/Pack</t>
   </si>
   <si>
     <t>Cost (eur)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="167" formatCode="[$€-2]\ #,##0.00"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF343E77"/>
+        <fgColor rgb="FF353E77"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
@@ -908,2663 +425,218 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E156"/>
+  <dimension ref="A1:E12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="K19" sqref="K19"/>
+      <selection activeCell="K15" sqref="K15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15.5" style="2" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="14.125" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="8.875" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="7.875" style="2" customWidth="1"/>
+    <col min="3" max="3" width="27" style="3" customWidth="1"/>
+    <col min="4" max="4" width="6.625" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7.375" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="4"/>
     </row>
     <row r="3" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="4" t="s">
-        <v>167</v>
+        <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="4" t="s">
-        <v>168</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="4" t="s">
-        <v>169</v>
-      </c>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="4"/>
     </row>
     <row r="7" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="5" t="s">
-        <v>170</v>
+        <v>9</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>171</v>
+        <v>10</v>
       </c>
       <c r="C7" s="6" t="s">
-        <v>172</v>
+        <v>11</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>173</v>
+        <v>12</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>174</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="7">
-        <v>3596490007706</v>
-[...1 lines deleted...]
-      <c r="B8" s="2" t="s">
+        <v>8429979483881</v>
+      </c>
+      <c r="B8" s="2">
+        <v>2</v>
+      </c>
+      <c r="C8" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="C8" s="3" t="s">
-[...3 lines deleted...]
-        <v>2</v>
+      <c r="D8" s="2">
+        <v>150</v>
       </c>
       <c r="E8" s="8">
-        <v>3.7800000000000002</v>
+        <v>24.57</v>
       </c>
     </row>
     <row r="9" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="7">
-        <v>3596490007614</v>
-[...1 lines deleted...]
-      <c r="B9" s="2" t="s">
+        <v>8429979485632</v>
+      </c>
+      <c r="B9" s="2">
         <v>1</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="D9" s="2" t="s">
         <v>2</v>
       </c>
+      <c r="D9" s="2">
+        <v>400</v>
+      </c>
       <c r="E9" s="8">
-        <v>3.7800000000000002</v>
+        <v>18.251999999999999</v>
       </c>
     </row>
     <row r="10" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="7">
-        <v>3596490007621</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>8429979485663</v>
+      </c>
+      <c r="B10" s="2">
+        <v>4</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>3</v>
+      </c>
+      <c r="D10" s="2">
+        <v>180</v>
       </c>
       <c r="E10" s="8">
-        <v>3.7800000000000002</v>
+        <v>18.673200000000001</v>
       </c>
     </row>
     <row r="11" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="7">
-        <v>3596490007607</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>8429979486394</v>
+      </c>
+      <c r="B11" s="2">
+        <v>3</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>4</v>
+      </c>
+      <c r="D11" s="2">
+        <v>100</v>
       </c>
       <c r="E11" s="8">
-        <v>3.7800000000000002</v>
+        <v>11.232000000000001</v>
       </c>
     </row>
     <row r="12" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="7">
-        <v>3596490007638</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>8429979490018</v>
+      </c>
+      <c r="B12" s="2">
+        <v>5</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>5</v>
+      </c>
+      <c r="D12" s="2">
+        <v>60</v>
       </c>
       <c r="E12" s="8">
-        <v>3.7800000000000002</v>
-[...2447 lines deleted...]
-        <v>9.0180000000000007</v>
+        <v>26.816400000000002</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Roge Cavailles</vt:lpstr>
+      <vt:lpstr>Sesderma</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kelter</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <dc:language>en-US</dc:language>
 </cp:coreProperties>