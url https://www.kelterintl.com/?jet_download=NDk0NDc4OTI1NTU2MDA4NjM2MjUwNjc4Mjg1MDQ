--- v0 (2026-07-21)
+++ v1 (2026-10-21)
@@ -1,4344 +1,408 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
-  <workbookPr filterPrivacy="1"/>
+  <workbookPr defaultThemeVersion="153222"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Kelter International Pte Ltd\Derrick Ng - Viimart\Operation\Wholesale Price\New Lists\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="9735" windowHeight="9510"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="12600" windowHeight="9210"/>
   </bookViews>
   <sheets>
-    <sheet name="SS27 EB" sheetId="3" r:id="rId1"/>
+    <sheet name="Tommy Hilfiger" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
-  <extLst>
-[...14 lines deleted...]
-  </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...1390 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12701" uniqueCount="708">
-[...2125 lines deleted...]
-    <t>Lead Time: 4-6 weeks</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="50">
+  <si>
+    <t>22RN010000</t>
+  </si>
+  <si>
+    <t>Tommy</t>
+  </si>
+  <si>
+    <t>Regular</t>
+  </si>
+  <si>
+    <t>Man EDT 30ml</t>
+  </si>
+  <si>
+    <t>Man EDT 50ml</t>
+  </si>
+  <si>
+    <t>Man EDT 100ml</t>
+  </si>
+  <si>
+    <t>Tommy Now</t>
+  </si>
+  <si>
+    <t>Now Man EDT 100ml</t>
+  </si>
+  <si>
+    <t>Tommy Girl</t>
+  </si>
+  <si>
+    <t>Now Girl EDT 30ml</t>
+  </si>
+  <si>
+    <t>22RP010000</t>
+  </si>
+  <si>
+    <t>Girl EDT 30ml</t>
+  </si>
+  <si>
+    <t>Girl EDT 50ml</t>
+  </si>
+  <si>
+    <t>Girl EDT 100ml</t>
+  </si>
+  <si>
+    <t>Tommy Girl Now</t>
+  </si>
+  <si>
+    <t>5X50010000</t>
+  </si>
+  <si>
+    <t>Now Girl EDT 100ml</t>
+  </si>
+  <si>
+    <t>Impact Together</t>
+  </si>
+  <si>
+    <t>Impact Together EDT 50ml</t>
+  </si>
+  <si>
+    <t>Impact Together EDT 100ml</t>
+  </si>
+  <si>
+    <t>45NY010000</t>
+  </si>
+  <si>
+    <t>Impact Spark</t>
+  </si>
+  <si>
+    <t>Impact Spark EDT 50ml</t>
+  </si>
+  <si>
+    <t>Impact Spark EDT 100ml</t>
+  </si>
+  <si>
+    <t>Impact</t>
+  </si>
+  <si>
+    <t>Impact EDT 50ml</t>
+  </si>
+  <si>
+    <t>Impact EDT 100ml</t>
+  </si>
+  <si>
+    <t>Impact Intense</t>
+  </si>
+  <si>
+    <t>Impact Intense EDP 50ml</t>
+  </si>
+  <si>
+    <t>Impact Intense EDP 100ml</t>
+  </si>
+  <si>
+    <t>Tester</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Man EDT 100ml </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Now Man EDT 100ml </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Girl EDT 100ml </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Now Girl EDT 100ml </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Impact Together EDT 100ml </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Impact Spark EDT 100ml </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Impact EDT 100ml </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Impact Intense EDP 100ml </t>
+  </si>
+  <si>
+    <t>022548055380</t>
+  </si>
+  <si>
+    <t>Tommy Hilfiger</t>
+  </si>
+  <si>
+    <t>Exw Sin/Europe</t>
+  </si>
+  <si>
+    <t>Lead Time: 5-7 weeks</t>
+  </si>
+  <si>
+    <t>Moq Eur15,000</t>
+  </si>
+  <si>
+    <t>Ean</t>
+  </si>
+  <si>
+    <t>Ref</t>
+  </si>
+  <si>
+    <t>Line</t>
+  </si>
+  <si>
+    <t>Status</t>
+  </si>
+  <si>
+    <t>Description</t>
+  </si>
+  <si>
+    <t>Cost (eur)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="3">
-[...2 lines deleted...]
-    <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0.00"/>
+  <numFmts count="2">
+    <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
+    <numFmt numFmtId="167" formatCode="[$€-2]\ #,##0.00"/>
   </numFmts>
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
-      <color theme="1"/>
-[...27 lines deleted...]
-      <name val="Calibri"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-      <u/>
       <sz val="9"/>
-      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
-      <name val="Calibri"/>
-[...5 lines deleted...]
-      <color rgb="FF1D2129"/>
+      <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="9">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="43"/>
-[...35 lines deleted...]
-        <fgColor rgb="FFFFFF00"/>
+        <fgColor rgb="FF343E77"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="22">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...279 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="76">
+  <cellXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...207 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
@@ -4478,70625 +542,762 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AZ754"/>
+  <dimension ref="A1:F39"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A23" sqref="A23:XFD23"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="K13" sqref="K13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="14.5703125" style="7" bestFit="1" customWidth="1"/>
-[...33 lines deleted...]
-    <col min="53" max="16384" width="9" style="7"/>
+    <col min="1" max="1" width="15.5" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="12.875" style="2" customWidth="1"/>
+    <col min="3" max="3" width="17.375" style="2" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="2" customWidth="1"/>
+    <col min="5" max="5" width="27" style="3" customWidth="1"/>
+    <col min="6" max="6" width="7.375" style="3" bestFit="1" customWidth="1"/>
+    <col min="7" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
-        <v>700</v>
-[...18 lines deleted...]
-      <c r="G3" s="11">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="4"/>
+    </row>
+    <row r="3" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="4" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="4" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="4" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="E7" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="7">
+        <v>22548055373</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="F8" s="8">
+        <v>12.657600000000002</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="7">
+        <v>7640496670146</v>
+      </c>
+      <c r="B9" s="2">
+        <v>5011510</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="F9" s="8">
+        <v>12.657600000000002</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="7">
+        <v>22548024317</v>
+      </c>
+      <c r="B10" s="2">
+        <v>2668020000</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="F10" s="8">
+        <v>17.020800000000001</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="7">
+        <v>7640496670153</v>
+      </c>
+      <c r="B11" s="2">
+        <v>5011610</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="F11" s="8">
+        <v>17.020800000000001</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="7">
+        <v>22548024324</v>
+      </c>
+      <c r="B12" s="2">
+        <v>2692020000</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F12" s="8">
+        <v>22.68</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="7">
+        <v>7640496670160</v>
+      </c>
+      <c r="B13" s="2">
+        <v>5011910</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F13" s="8">
+        <v>22.68</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="7">
+        <v>7640496670252</v>
+      </c>
+      <c r="B14" s="2">
+        <v>5201910</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E14" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="H3" s="11">
+      <c r="F14" s="8">
+        <v>22.68</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="7">
+        <v>7640496670283</v>
+      </c>
+      <c r="B15" s="2">
+        <v>5211510</v>
+      </c>
+      <c r="C15" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="I3" s="11">
+      <c r="D15" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E15" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="J3" s="11">
+      <c r="F15" s="8">
+        <v>12.657600000000002</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="7">
+        <v>22548055380</v>
+      </c>
+      <c r="B16" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="K3" s="11">
+      <c r="C16" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E16" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="L3" s="11">
+      <c r="F16" s="8">
+        <v>12.657600000000002</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="7">
+        <v>7640496670115</v>
+      </c>
+      <c r="B17" s="2">
+        <v>5021510</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F17" s="8">
+        <v>12.657600000000002</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="7">
+        <v>7640496670122</v>
+      </c>
+      <c r="B18" s="2">
+        <v>5021610</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E18" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="M3" s="11">
+      <c r="F18" s="8">
+        <v>17.020800000000001</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="7">
+        <v>7640496670139</v>
+      </c>
+      <c r="B19" s="2">
+        <v>5021910</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E19" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="N3" s="11">
+      <c r="F19" s="8">
+        <v>22.68</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="7">
+        <v>7640496670283</v>
+      </c>
+      <c r="B20" s="2">
+        <v>5211510</v>
+      </c>
+      <c r="C20" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="O3" s="11">
+      <c r="D20" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="8">
+        <v>12.657600000000002</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="7">
+        <v>22548408032</v>
+      </c>
+      <c r="B21" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="P3" s="11">
+      <c r="C21" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E21" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="Q3" s="11">
+      <c r="F21" s="8">
+        <v>22.68</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="7">
+        <v>7640496670276</v>
+      </c>
+      <c r="B22" s="2">
+        <v>5211910</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="F22" s="8">
+        <v>22.68</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="7">
+        <v>7640496671204</v>
+      </c>
+      <c r="B23" s="2">
+        <v>5061610</v>
+      </c>
+      <c r="C23" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="R3" s="11">
+      <c r="D23" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E23" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="S3" s="11">
+      <c r="F23" s="8">
+        <v>24.948000000000004</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="7">
+        <v>7640496671211</v>
+      </c>
+      <c r="B24" s="2">
+        <v>5061910</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E24" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="T3" s="11">
+      <c r="F24" s="8">
+        <v>30.596399999999999</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="7">
+        <v>22548435670</v>
+      </c>
+      <c r="B25" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="U3" s="11">
+      <c r="C25" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="V3" s="11">
+      <c r="D25" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E25" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="W3" s="11">
+      <c r="F25" s="8">
+        <v>24.948000000000004</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="7">
+        <v>7640496670214</v>
+      </c>
+      <c r="B26" s="2">
+        <v>5121910</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E26" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="X3" s="11">
+      <c r="F26" s="8">
+        <v>30.596399999999999</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="7">
+        <v>7640496670184</v>
+      </c>
+      <c r="B27" s="2">
+        <v>5101610</v>
+      </c>
+      <c r="C27" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Y3" s="11">
+      <c r="D27" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E27" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="Z3" s="11">
+      <c r="F27" s="8">
+        <v>24.948000000000004</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="7">
+        <v>7640496670177</v>
+      </c>
+      <c r="B28" s="2">
+        <v>5101910</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E28" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="AA3" s="11">
+      <c r="F28" s="8">
+        <v>30.596399999999999</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="7">
+        <v>7640496670207</v>
+      </c>
+      <c r="B29" s="2">
+        <v>5111610</v>
+      </c>
+      <c r="C29" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="AB3" s="11">
+      <c r="D29" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E29" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="AC3" s="11">
+      <c r="F29" s="8">
+        <v>27.324000000000002</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="7">
+        <v>7640496670191</v>
+      </c>
+      <c r="B30" s="2">
+        <v>5111910</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E30" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="AD3" s="11">
+      <c r="F30" s="8">
+        <v>33.566400000000002</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="7">
+        <v>7640496670023</v>
+      </c>
+      <c r="B31" s="2">
+        <v>5011930</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D31" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="AE3" s="11">
+      <c r="E31" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="AF3" s="11">
+      <c r="F31" s="8">
+        <v>18.144000000000002</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="7">
+        <v>7640496670078</v>
+      </c>
+      <c r="B32" s="2">
+        <v>5201930</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E32" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="AG3" s="11">
+      <c r="F32" s="8">
+        <v>18.144000000000002</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="7">
+        <v>7640496670030</v>
+      </c>
+      <c r="B33" s="2">
+        <v>5021930</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E33" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="AH3" s="11">
+      <c r="F33" s="8">
+        <v>18.144000000000002</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="7">
+        <v>7640496670085</v>
+      </c>
+      <c r="B34" s="2">
+        <v>5211930</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E34" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="AI3" s="11">
+      <c r="F34" s="8">
+        <v>18.144000000000002</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="7">
+        <v>7640496671228</v>
+      </c>
+      <c r="B35" s="2">
+        <v>5061930</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E35" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="AJ3" s="11">
+      <c r="F35" s="8">
+        <v>24.472800000000003</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="7">
+        <v>7640496670061</v>
+      </c>
+      <c r="B36" s="2">
+        <v>5121930</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E36" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="AK3" s="11">
+      <c r="F36" s="8">
+        <v>24.472800000000003</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="7">
+        <v>7640496670047</v>
+      </c>
+      <c r="B37" s="2">
+        <v>5101930</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E37" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="AL3" s="12">
+      <c r="F37" s="8">
+        <v>24.472800000000003</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="7">
+        <v>7640496670054</v>
+      </c>
+      <c r="B38" s="2">
+        <v>5111930</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E38" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="AM3" s="11"/>
-[...853 lines deleted...]
-      <c r="E16" s="46" t="s">
+      <c r="F38" s="8">
+        <v>26.848800000000001</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="F16" s="46" t="s">
-[...69536 lines deleted...]
-      <c r="AY754" s="66"/>
+      <c r="F39" s="9"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>SS27 EB</vt:lpstr>
+      <vt:lpstr>Tommy Hilfiger</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator/>
-  <cp:lastModifiedBy/>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Kelter</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <dc:language>en-US</dc:language>
 </cp:coreProperties>
 </file>