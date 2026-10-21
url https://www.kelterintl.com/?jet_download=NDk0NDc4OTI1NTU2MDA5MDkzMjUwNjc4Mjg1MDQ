--- v0 (2026-07-21)
+++ v1 (2026-10-21)
@@ -1,46496 +1,452 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
-[...1 lines deleted...]
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
-  <workbookPr filterPrivacy="1"/>
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+  <workbookPr defaultThemeVersion="153222"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Kelter International Pte Ltd\Derrick Ng - Viimart\Operation\Wholesale Price\New Lists\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="8835"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="10530" windowHeight="9210"/>
   </bookViews>
   <sheets>
-    <sheet name="Kipling SS27" sheetId="1" r:id="rId1"/>
+    <sheet name="Topicrem" sheetId="1" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...1 lines deleted...]
-  </definedNames>
   <calcPr calcId="152511"/>
-  <extLst>
-[...17 lines deleted...]
-  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8957" uniqueCount="2065">
-[...6145 lines deleted...]
-    <t>RRP (eur)</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="57">
+  <si>
+    <t>Topicrem</t>
+  </si>
+  <si>
+    <t>Ultra Moisturising Body Milk</t>
+  </si>
+  <si>
+    <t>PH5 Gentle Gentle Shampoo 500ml</t>
+  </si>
+  <si>
+    <t>Ultra Mloisturising Shower Gel</t>
+  </si>
+  <si>
+    <t>Ultra Moisturising  Body Milk</t>
+  </si>
+  <si>
+    <t>DA Emollient Balm</t>
+  </si>
+  <si>
+    <t>DA Ultra-Rich Cleansing Gel</t>
+  </si>
+  <si>
+    <t>UM Sparkling Body</t>
+  </si>
+  <si>
+    <t>Ultra Moisturising  Progressive Tan</t>
+  </si>
+  <si>
+    <t>Hydra+ Gentle Cleansing Milk</t>
+  </si>
+  <si>
+    <t>UM Pearly Body</t>
+  </si>
+  <si>
+    <t>Hydra+ Gentle Micellar Water</t>
+  </si>
+  <si>
+    <t>UR10 - Anti-Roughness Smoothing Cream 200ml</t>
+  </si>
+  <si>
+    <t>UR10 - Anti-Roughness Smoothing Cream</t>
+  </si>
+  <si>
+    <t>Hydra+ Moisturizing Radiance Serum</t>
+  </si>
+  <si>
+    <t>Hydra+ Radiance Progressive Tan</t>
+  </si>
+  <si>
+    <t>AH3 Anti-Aging Global Serum</t>
+  </si>
+  <si>
+    <t>Hydra+ Radiance Eye Contour</t>
+  </si>
+  <si>
+    <t>AH3 Anti-Aging Global Fluid</t>
+  </si>
+  <si>
+    <t>AH3 Anti-Aging Cream</t>
+  </si>
+  <si>
+    <t>AC Purifying Mask</t>
+  </si>
+  <si>
+    <t>Hydra+ Radiance Cream Gel</t>
+  </si>
+  <si>
+    <t>AH3 Anti-Aging Global Eye Contour</t>
+  </si>
+  <si>
+    <t>Unifying Day Cream (SPF50)</t>
+  </si>
+  <si>
+    <t>AC Purifying Micellar Water</t>
+  </si>
+  <si>
+    <t>UR30 AR Soothing Cream 75ml</t>
+  </si>
+  <si>
+    <t>DA Emollient Face Cream 40ml</t>
+  </si>
+  <si>
+    <t>Mela Instant Radiance Mask</t>
+  </si>
+  <si>
+    <t>Hydra+ Light Radiance Tinted Cream SPF50</t>
+  </si>
+  <si>
+    <t>Hydra+ Medium Radiance Tinted Cream SPF50</t>
+  </si>
+  <si>
+    <t>Ultra Moisturising Shower Gel</t>
+  </si>
+  <si>
+    <t>AC Balancing anti-blemish Care</t>
+  </si>
+  <si>
+    <t>Mela Targeted Areas Anti-Dark Spot Concentrate 50g</t>
+  </si>
+  <si>
+    <t>UM Shower Oil 1L</t>
+  </si>
+  <si>
+    <t>Fresh After-Sun Gel 200ml</t>
+  </si>
+  <si>
+    <t>Barrier Change Care 75ml</t>
+  </si>
+  <si>
+    <t>Sun Protect Re-moisturising Shower gel 200ml</t>
+  </si>
+  <si>
+    <t>Comforting Body Balm 380ml</t>
+  </si>
+  <si>
+    <t>ECO-REFILL UM Body milk</t>
+  </si>
+  <si>
+    <t>Sun Moisturizing Spray SPF50+ 150ml</t>
+  </si>
+  <si>
+    <t>Sun Moisturizing Spray SPF30 150ml</t>
+  </si>
+  <si>
+    <t>UM Body Milk 500ml + ECO-REFILL UM Body Milk 500ml</t>
+  </si>
+  <si>
+    <t>Baby Protective milk 500ml + Gentle Gel 75ml</t>
+  </si>
+  <si>
+    <t>Hydra+ Lip Balm Duo</t>
+  </si>
+  <si>
+    <t>AC Mattifying Care 40ML</t>
+  </si>
+  <si>
+    <t>Baby Protective Moisturizing Milk 500ml</t>
+  </si>
+  <si>
+    <t>Matte Finish Mousse Cream SPF50</t>
+  </si>
+  <si>
+    <t>Invisible Stick SPF50+</t>
+  </si>
+  <si>
+    <t>Body Milk 500ml + 3in1 Gentle Scrub 50ml</t>
+  </si>
+  <si>
+    <t>Exw Sin/Europe</t>
+  </si>
+  <si>
+    <t>Lead Time: 1-3 weeks</t>
+  </si>
+  <si>
+    <t>Moq Eur10,000</t>
+  </si>
+  <si>
+    <t>Ean</t>
+  </si>
+  <si>
+    <t>Ref</t>
+  </si>
+  <si>
+    <t>Description</t>
+  </si>
+  <si>
+    <t>Qty/Pack</t>
   </si>
   <si>
     <t>Cost (eur)</t>
-  </si>
-[...43 lines deleted...]
-    <t>Kipling SS27</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
-    <numFmt numFmtId="166" formatCode="[$€-2]\ #,##0.00"/>
+    <numFmt numFmtId="167" formatCode="[$€-2]\ #,##0.00"/>
   </numFmts>
-  <fonts count="6">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
-      <color theme="1"/>
-[...7 lines deleted...]
-      <name val="Calibri"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
-      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
       <sz val="9"/>
-      <color theme="0"/>
-[...5 lines deleted...]
-      <color theme="0"/>
+      <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0"/>
-[...5 lines deleted...]
-        <fgColor theme="3" tint="9.9978637043366805E-2"/>
+        <fgColor rgb="FF353E77"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...51 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="29">
+  <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...64 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" indent="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...39836 lines deleted...]
-
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -46508,65 +464,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -46587,37773 +543,1066 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N901"/>
+  <dimension ref="A1:E61"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E2" sqref="E2"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="K17" sqref="K17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.75" defaultRowHeight="12"/>
+  <sheetFormatPr defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="10.125" style="1" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="15" max="16384" width="8.75" style="1"/>
+    <col min="1" max="1" width="15.5" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="10.25" style="2" customWidth="1"/>
+    <col min="3" max="3" width="51" style="3" customWidth="1"/>
+    <col min="4" max="4" width="6.625" style="2" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="7.375" style="3" bestFit="1" customWidth="1"/>
+    <col min="6" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="12" customHeight="1">
-[...46 lines deleted...]
-        <v>2051</v>
+    <row r="1" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="4"/>
+    </row>
+    <row r="3" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="4" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="4" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="4" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>53</v>
       </c>
       <c r="C7" s="6" t="s">
-        <v>2052</v>
-[...40 lines deleted...]
-      <c r="C8" s="18" t="s">
+        <v>54</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="7">
+        <v>3700281702286</v>
+      </c>
+      <c r="B8" s="2">
+        <v>6</v>
+      </c>
+      <c r="C8" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="D8" s="18" t="s">
+      <c r="D8" s="2">
+        <v>560</v>
+      </c>
+      <c r="E8" s="8">
+        <v>3.9204000000000003</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="7">
+        <v>3700281702323</v>
+      </c>
+      <c r="B9" s="2">
+        <v>46</v>
+      </c>
+      <c r="C9" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="E8" s="18" t="s">
+      <c r="D9" s="2">
+        <v>110</v>
+      </c>
+      <c r="E9" s="8">
+        <v>5.4432</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="7">
+        <v>3700281702361</v>
+      </c>
+      <c r="B10" s="2">
+        <v>15</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D10" s="2">
+        <v>247</v>
+      </c>
+      <c r="E10" s="8">
+        <v>4.4064000000000005</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="7">
+        <v>3700281702415</v>
+      </c>
+      <c r="B11" s="2">
+        <v>12</v>
+      </c>
+      <c r="C11" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="F8" s="18" t="s">
+      <c r="D11" s="2">
+        <v>277</v>
+      </c>
+      <c r="E11" s="8">
+        <v>5.4215999999999998</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="7">
+        <v>3700281702576</v>
+      </c>
+      <c r="B12" s="2">
+        <v>2</v>
+      </c>
+      <c r="C12" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="G8" s="18" t="s">
+      <c r="D12" s="2">
+        <v>947</v>
+      </c>
+      <c r="E12" s="8">
+        <v>13.186800000000002</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="7">
+        <v>3700281702583</v>
+      </c>
+      <c r="B13" s="2">
+        <v>48</v>
+      </c>
+      <c r="C13" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="H8" s="11" t="s">
+      <c r="D13" s="2">
+        <v>108</v>
+      </c>
+      <c r="E13" s="8">
+        <v>6.4368000000000007</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="7">
+        <v>3700281702736</v>
+      </c>
+      <c r="B14" s="2">
+        <v>43</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D14" s="2">
+        <v>113</v>
+      </c>
+      <c r="E14" s="8">
+        <v>9.4284000000000017</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="7">
+        <v>3700281702835</v>
+      </c>
+      <c r="B15" s="2">
+        <v>55</v>
+      </c>
+      <c r="C15" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="I8" s="18" t="s">
+      <c r="D15" s="2">
+        <v>102</v>
+      </c>
+      <c r="E15" s="8">
+        <v>7.0308000000000002</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="7">
+        <v>3700281702880</v>
+      </c>
+      <c r="B16" s="2">
         <v>7</v>
       </c>
-      <c r="J8" s="18" t="s">
+      <c r="C16" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D16" s="2">
+        <v>527</v>
+      </c>
+      <c r="E16" s="8">
+        <v>6.8904000000000005</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="7">
+        <v>3700281702897</v>
+      </c>
+      <c r="B17" s="2">
+        <v>3</v>
+      </c>
+      <c r="C17" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="K8" s="18" t="s">
+      <c r="D17" s="2">
+        <v>688</v>
+      </c>
+      <c r="E17" s="8">
+        <v>6.5232000000000001</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="7">
+        <v>3700281702910</v>
+      </c>
+      <c r="B18" s="2">
+        <v>27</v>
+      </c>
+      <c r="C18" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="L8" s="22">
-[...11 lines deleted...]
-      <c r="B9" s="18" t="s">
+      <c r="D18" s="2">
+        <v>154</v>
+      </c>
+      <c r="E18" s="8">
+        <v>5.0868000000000002</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="7">
+        <v>3700281703047</v>
+      </c>
+      <c r="B19" s="2">
+        <v>5</v>
+      </c>
+      <c r="C19" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="C9" s="18" t="s">
+      <c r="D19" s="2">
+        <v>599</v>
+      </c>
+      <c r="E19" s="8">
+        <v>6.6960000000000006</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="7">
+        <v>3700281703207</v>
+      </c>
+      <c r="B20" s="2">
+        <v>1</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D20" s="2">
+        <v>1016</v>
+      </c>
+      <c r="E20" s="8">
+        <v>3.7044000000000006</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="7">
+        <v>3700281703214</v>
+      </c>
+      <c r="B21" s="2">
+        <v>53</v>
+      </c>
+      <c r="C21" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D9" s="18" t="s">
-[...5 lines deleted...]
-      <c r="F9" s="18" t="s">
+      <c r="D21" s="2">
+        <v>103</v>
+      </c>
+      <c r="E21" s="8">
+        <v>6.0911999999999997</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="7">
+        <v>3700281703245</v>
+      </c>
+      <c r="B22" s="2">
+        <v>4</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D22" s="2">
+        <v>646</v>
+      </c>
+      <c r="E22" s="8">
+        <v>2.6568000000000001</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="7">
+        <v>3700281703290</v>
+      </c>
+      <c r="B23" s="2">
+        <v>19</v>
+      </c>
+      <c r="C23" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="G9" s="18" t="s">
-[...5 lines deleted...]
-      <c r="I9" s="18" t="s">
+      <c r="D23" s="2">
+        <v>218</v>
+      </c>
+      <c r="E23" s="8">
+        <v>6.5988000000000007</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="7">
+        <v>3700281703306</v>
+      </c>
+      <c r="B24" s="2">
+        <v>28</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D24" s="2">
+        <v>151</v>
+      </c>
+      <c r="E24" s="8">
+        <v>10.519200000000001</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="7">
+        <v>3700281703412</v>
+      </c>
+      <c r="B25" s="2">
+        <v>21</v>
+      </c>
+      <c r="C25" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="J9" s="18" t="s">
+      <c r="D25" s="2">
+        <v>197</v>
+      </c>
+      <c r="E25" s="8">
+        <v>3.7368000000000001</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="7">
+        <v>3700281703429</v>
+      </c>
+      <c r="B26" s="2">
+        <v>11</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D26" s="2">
+        <v>349</v>
+      </c>
+      <c r="E26" s="8">
+        <v>4.2768000000000006</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="7">
+        <v>3700281703443</v>
+      </c>
+      <c r="B27" s="2">
+        <v>32</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D27" s="2">
+        <v>137</v>
+      </c>
+      <c r="E27" s="8">
+        <v>9.3095999999999997</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="7">
+        <v>3700281703818</v>
+      </c>
+      <c r="B28" s="2">
+        <v>24</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D28" s="2">
+        <v>166</v>
+      </c>
+      <c r="E28" s="8">
+        <v>7.5276000000000005</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="7">
+        <v>3700281703856</v>
+      </c>
+      <c r="B29" s="2">
+        <v>31</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D29" s="2">
+        <v>137</v>
+      </c>
+      <c r="E29" s="8">
+        <v>17.506800000000002</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="7">
+        <v>3700281703993</v>
+      </c>
+      <c r="B30" s="2">
+        <v>23</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D30" s="2">
+        <v>167</v>
+      </c>
+      <c r="E30" s="8">
+        <v>6.6636000000000006</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="7">
+        <v>3700281704020</v>
+      </c>
+      <c r="B31" s="2">
+        <v>38</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="D31" s="2">
+        <v>119</v>
+      </c>
+      <c r="E31" s="8">
+        <v>14.828400000000002</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="7">
+        <v>3700281704037</v>
+      </c>
+      <c r="B32" s="2">
+        <v>49</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D32" s="2">
+        <v>106</v>
+      </c>
+      <c r="E32" s="8">
+        <v>15.1416</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="7">
+        <v>3700281704198</v>
+      </c>
+      <c r="B33" s="2">
+        <v>26</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="D33" s="2">
+        <v>155</v>
+      </c>
+      <c r="E33" s="8">
+        <v>4.7952000000000004</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="7">
+        <v>3700281704310</v>
+      </c>
+      <c r="B34" s="2">
+        <v>34</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D34" s="2">
+        <v>121</v>
+      </c>
+      <c r="E34" s="8">
+        <v>6.9443999999999999</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="7">
+        <v>3700281704341</v>
+      </c>
+      <c r="B35" s="2">
+        <v>42</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="D35" s="2">
+        <v>115</v>
+      </c>
+      <c r="E35" s="8">
+        <v>13.176</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="7">
+        <v>3700281704396</v>
+      </c>
+      <c r="B36" s="2">
+        <v>29</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D36" s="2">
+        <v>150</v>
+      </c>
+      <c r="E36" s="8">
+        <v>12.711600000000001</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="7">
+        <v>3700281704495</v>
+      </c>
+      <c r="B37" s="2">
+        <v>36</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D37" s="2">
+        <v>120</v>
+      </c>
+      <c r="E37" s="8">
+        <v>5.1840000000000002</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="7">
+        <v>3700281704532</v>
+      </c>
+      <c r="B38" s="2">
+        <v>25</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="D38" s="2">
+        <v>158</v>
+      </c>
+      <c r="E38" s="8">
+        <v>6.5124000000000004</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="7">
+        <v>3700281704556</v>
+      </c>
+      <c r="B39" s="2">
+        <v>10</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D39" s="2">
+        <v>405</v>
+      </c>
+      <c r="E39" s="8">
+        <v>5.7888000000000011</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="7">
+        <v>3700281704587</v>
+      </c>
+      <c r="B40" s="2">
+        <v>33</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="D40" s="2">
+        <v>121</v>
+      </c>
+      <c r="E40" s="8">
+        <v>7.4520000000000008</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="7">
+        <v>3700281704846</v>
+      </c>
+      <c r="B41" s="2">
+        <v>44</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D41" s="2">
+        <v>113</v>
+      </c>
+      <c r="E41" s="8">
+        <v>7.3008000000000006</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="7">
+        <v>3700281704853</v>
+      </c>
+      <c r="B42" s="2">
+        <v>52</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D42" s="2">
+        <v>104</v>
+      </c>
+      <c r="E42" s="8">
+        <v>7.2900000000000009</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="7">
+        <v>3700281704891</v>
+      </c>
+      <c r="B43" s="2">
+        <v>14</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="D43" s="2">
+        <v>265</v>
+      </c>
+      <c r="E43" s="8">
+        <v>2.0411999999999999</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="7">
+        <v>3700281705072</v>
+      </c>
+      <c r="B44" s="2">
+        <v>45</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="D44" s="2">
+        <v>110</v>
+      </c>
+      <c r="E44" s="8">
+        <v>6.4043999999999999</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="7">
+        <v>3700281705195</v>
+      </c>
+      <c r="B45" s="2">
+        <v>30</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D45" s="2">
+        <v>150</v>
+      </c>
+      <c r="E45" s="8">
+        <v>10.4328</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="7">
+        <v>3700281705225</v>
+      </c>
+      <c r="B46" s="2">
+        <v>40</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="D46" s="2">
+        <v>116</v>
+      </c>
+      <c r="E46" s="8">
+        <v>6.8148</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="7">
+        <v>3700281705263</v>
+      </c>
+      <c r="B47" s="2">
+        <v>50</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D47" s="2">
+        <v>106</v>
+      </c>
+      <c r="E47" s="8">
+        <v>2.4192000000000005</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="7">
+        <v>3700281705300</v>
+      </c>
+      <c r="B48" s="2">
+        <v>51</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="D48" s="2">
+        <v>105</v>
+      </c>
+      <c r="E48" s="8">
+        <v>4.0176000000000007</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="7">
+        <v>3700281705416</v>
+      </c>
+      <c r="B49" s="2">
+        <v>54</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D49" s="2">
+        <v>103</v>
+      </c>
+      <c r="E49" s="8">
+        <v>3.3480000000000003</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="7">
+        <v>3700281705492</v>
+      </c>
+      <c r="B50" s="2">
+        <v>20</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D50" s="2">
+        <v>201</v>
+      </c>
+      <c r="E50" s="8">
+        <v>8.1756000000000011</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="7">
+        <v>3700281705522</v>
+      </c>
+      <c r="B51" s="2">
+        <v>13</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="D51" s="2">
+        <v>266</v>
+      </c>
+      <c r="E51" s="8">
+        <v>6.555600000000001</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="7">
+        <v>3700281705553</v>
+      </c>
+      <c r="B52" s="2">
+        <v>35</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="D52" s="2">
+        <v>121</v>
+      </c>
+      <c r="E52" s="8">
+        <v>9.5579999999999998</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="7">
+        <v>3700281705560</v>
+      </c>
+      <c r="B53" s="2">
+        <v>37</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="D53" s="2">
+        <v>120</v>
+      </c>
+      <c r="E53" s="8">
+        <v>9.18</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="7">
+        <v>3700281705607</v>
+      </c>
+      <c r="B54" s="2">
         <v>8</v>
       </c>
-      <c r="K9" s="18" t="s">
-[...56 lines deleted...]
-      <c r="B11" s="18" t="s">
+      <c r="C54" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="D54" s="2">
+        <v>482</v>
+      </c>
+      <c r="E54" s="8">
+        <v>11.620800000000001</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="7">
+        <v>3700281705614</v>
+      </c>
+      <c r="B55" s="2">
+        <v>39</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D55" s="2">
+        <v>117</v>
+      </c>
+      <c r="E55" s="8">
+        <v>5.6160000000000005</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="7">
+        <v>3700281705621</v>
+      </c>
+      <c r="B56" s="2">
+        <v>17</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="D56" s="2">
+        <v>231</v>
+      </c>
+      <c r="E56" s="8">
+        <v>2.9916</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="7">
+        <v>3700281705669</v>
+      </c>
+      <c r="B57" s="2">
+        <v>22</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="D57" s="2">
+        <v>189</v>
+      </c>
+      <c r="E57" s="8">
+        <v>6.0264000000000006</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="7">
+        <v>3700281705676</v>
+      </c>
+      <c r="B58" s="2">
+        <v>47</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="D58" s="2">
+        <v>110</v>
+      </c>
+      <c r="E58" s="8">
+        <v>8.3268000000000004</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="7">
+        <v>3700281705911</v>
+      </c>
+      <c r="B59" s="2">
+        <v>18</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="D59" s="2">
+        <v>231</v>
+      </c>
+      <c r="E59" s="8">
+        <v>3.024</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="7">
+        <v>3700281705928</v>
+      </c>
+      <c r="B60" s="2">
         <v>16</v>
       </c>
-      <c r="C11" s="18" t="s">
-[...209 lines deleted...]
-      <c r="C16" s="18" t="s">
+      <c r="C60" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D60" s="2">
+        <v>236</v>
+      </c>
+      <c r="E60" s="8">
+        <v>2.8728000000000002</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="7">
+        <v>3700281705980</v>
+      </c>
+      <c r="B61" s="2">
         <v>41</v>
       </c>
-      <c r="D16" s="18" t="s">
-[...80 lines deleted...]
-      <c r="C18" s="18" t="s">
+      <c r="C61" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="D18" s="18" t="s">
-[...1130 lines deleted...]
-      <c r="C45" s="18" t="s">
+      <c r="D61" s="2">
         <v>116</v>
       </c>
-      <c r="D45" s="18" t="s">
-[...35982 lines deleted...]
-        <v>40.300000000000004</v>
+      <c r="E61" s="8">
+        <v>7.3979999999999997</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A7:N7"/>
-[...8 lines deleted...]
-  </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Kipling SS27</vt:lpstr>
+      <vt:lpstr>Topicrem</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator/>
-  <cp:lastModifiedBy/>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Kelter</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <dc:language>en-US</dc:language>
 </cp:coreProperties>
 </file>