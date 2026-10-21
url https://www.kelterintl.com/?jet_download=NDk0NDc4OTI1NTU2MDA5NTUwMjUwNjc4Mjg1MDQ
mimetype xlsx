--- v0 (2026-07-21)
+++ v1 (2026-10-21)
@@ -1,1326 +1,361 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
-  <workbookPr filterPrivacy="1"/>
+  <workbookPr/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Kelter International Pte Ltd\Derrick Ng - Viimart\Operation\Wholesale Price\New Lists\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="9735" activeTab="1"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="9435"/>
   </bookViews>
   <sheets>
-    <sheet name="SS26" sheetId="1" r:id="rId1"/>
-    <sheet name="FW26" sheetId="2" r:id="rId2"/>
+    <sheet name="Unique's Luxury" sheetId="1" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...1 lines deleted...]
-  </definedNames>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1613" uniqueCount="146">
-[...424 lines deleted...]
-    <t>Moq Eur20,000</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="33">
+  <si>
+    <t>Chypre Toscano</t>
+  </si>
+  <si>
+    <t>Woud &amp; Mood Absolute New Released</t>
+  </si>
+  <si>
+    <t>Aphrodisiac Touch</t>
+  </si>
+  <si>
+    <t>Istanbul</t>
+  </si>
+  <si>
+    <t>Hidden Accords</t>
+  </si>
+  <si>
+    <t>Izmir</t>
+  </si>
+  <si>
+    <t>Akdeniz New Blue Label and Blue Swarovski</t>
+  </si>
+  <si>
+    <t>Soscentific</t>
+  </si>
+  <si>
+    <t>Chocolate Makes Me Happy</t>
+  </si>
+  <si>
+    <t>Beril</t>
+  </si>
+  <si>
+    <t>Kutay New Black Bottle</t>
+  </si>
+  <si>
+    <t>Beverly Hills Exclusive (limited) ( Max 40 pieces )</t>
+  </si>
+  <si>
+    <t>Crush On Me New Red Bottle</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mashumaro マシュマロ  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mangonifiscent </t>
+  </si>
+  <si>
+    <t>Zen'gi</t>
+  </si>
+  <si>
+    <t>Ocean The Rive Blue Bottle Blue Swarovski</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Discovery Set 14 x 2 ml </t>
+  </si>
+  <si>
+    <t>Travel Set 14 x 11 ml</t>
+  </si>
+  <si>
+    <t>100ml</t>
+  </si>
+  <si>
+    <t>set</t>
+  </si>
+  <si>
+    <t>D'olcezza</t>
+  </si>
+  <si>
+    <t>CHICELLE 50 ml</t>
+  </si>
+  <si>
+    <t>50ML</t>
+  </si>
+  <si>
+    <t>Unique's Luxury</t>
+  </si>
+  <si>
+    <t>Exw Europe</t>
+  </si>
+  <si>
+    <t>Lead Time: 4-6 weeks</t>
+  </si>
+  <si>
+    <t>Moq Eur15,000</t>
+  </si>
+  <si>
+    <t>Ean</t>
+  </si>
+  <si>
+    <t>Description</t>
+  </si>
+  <si>
+    <t>Size</t>
   </si>
   <si>
     <t>Cost (eur)</t>
   </si>
   <si>
-    <t>Box Qty</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Product </t>
+    <t>Tester Cost (eur)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="4">
-[...3 lines deleted...]
-    <numFmt numFmtId="167" formatCode="[$€-2]\ #,##0.00"/>
+  <numFmts count="1">
+    <numFmt numFmtId="166" formatCode="[$€-2]\ #,##0.00"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
-[...6 lines deleted...]
-      <name val="Aptos Narrow"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="9"/>
-[...9 lines deleted...]
-    <font>
       <b/>
       <sz val="9"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
-    <font>
-[...4 lines deleted...]
-    </font>
   </fonts>
-  <fills count="4">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="5" tint="0.79998168889431442"/>
-[...5 lines deleted...]
-        <fgColor theme="3" tint="9.9978637043366805E-2"/>
+        <fgColor theme="4" tint="-0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="16">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
-      <bottom/>
-[...31 lines deleted...]
-      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...119 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="102">
+  <cellXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
-[...291 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-      <protection locked="0" hidden="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="167" fontId="7" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection locked="0" hidden="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection locked="0" hidden="1"/>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="167" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection locked="0" hidden="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="167" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
-[...16 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
-[...117 lines deleted...]
-</xdr:wsDr>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1328,51 +363,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1380,51 +415,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1439,65 +474,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -1518,14024 +553,485 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:L242"/>
+  <dimension ref="A1:E28"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" sqref="A1:A5"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="J14" sqref="J14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="12" customHeight="1"/>
+  <sheetFormatPr defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="15.625" style="5" bestFit="1" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="13" max="16384" width="9.125" style="4"/>
+    <col min="1" max="1" width="17.42578125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="56" style="2" customWidth="1"/>
+    <col min="3" max="3" width="7.7109375" style="3" customWidth="1"/>
+    <col min="4" max="4" width="15" style="3" customWidth="1"/>
+    <col min="5" max="5" width="14.42578125" style="3" customWidth="1"/>
+    <col min="6" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="12" customHeight="1">
+    <row r="1" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
-        <v>138</v>
-[...46 lines deleted...]
-      <c r="B7" s="15" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="3" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="3" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="3" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="E7" s="4" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="6">
+        <v>8683923685008</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="D8" s="9">
+        <v>94.77000000000001</v>
+      </c>
+      <c r="E8" s="9">
+        <v>75.600000000000009</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="6">
+        <v>8684777360004</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C9" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="D9" s="9">
+        <v>183.70800000000003</v>
+      </c>
+      <c r="E9" s="9">
+        <v>97.2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="6">
+        <v>8683923685022</v>
+      </c>
+      <c r="B10" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="C7" s="16" t="s">
-[...8 lines deleted...]
-      <c r="F7" s="15" t="s">
+      <c r="C10" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="D10" s="9">
+        <v>94.77000000000001</v>
+      </c>
+      <c r="E10" s="9">
+        <v>75.600000000000009</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="6">
+        <v>8683923685039</v>
+      </c>
+      <c r="B11" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="G7" s="19" t="s">
+      <c r="C11" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="D11" s="9">
+        <v>94.77000000000001</v>
+      </c>
+      <c r="E11" s="9">
+        <v>75.600000000000009</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="6">
+        <v>8683923685046</v>
+      </c>
+      <c r="B12" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="H7" s="14" t="s">
-[...32 lines deleted...]
-      <c r="E9" s="34" t="s">
+      <c r="C12" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="D12" s="9">
+        <v>94.77000000000001</v>
+      </c>
+      <c r="E12" s="9">
+        <v>75.600000000000009</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="6">
+        <v>8683923685053</v>
+      </c>
+      <c r="B13" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="F9" s="35"/>
-[...15 lines deleted...]
-      <c r="D10" s="42" t="s">
+      <c r="C13" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="D13" s="9">
+        <v>94.77000000000001</v>
+      </c>
+      <c r="E13" s="9">
+        <v>75.600000000000009</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="6">
+        <v>8684777360028</v>
+      </c>
+      <c r="B14" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="E10" s="43" t="s">
+      <c r="C14" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="D14" s="9">
+        <v>105.70500000000001</v>
+      </c>
+      <c r="E14" s="9">
+        <v>86.4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="6">
+        <v>8683923685077</v>
+      </c>
+      <c r="B15" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="F10" s="44">
-[...2 lines deleted...]
-      <c r="G10" s="43" t="s">
+      <c r="C15" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="D15" s="9">
+        <v>105.70500000000001</v>
+      </c>
+      <c r="E15" s="9">
+        <v>86.4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="6">
+        <v>8683923685091</v>
+      </c>
+      <c r="B16" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="H10" s="39" t="s">
-[...28 lines deleted...]
-      <c r="G11" s="48" t="s">
+      <c r="C16" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="D16" s="9">
+        <v>105.70500000000001</v>
+      </c>
+      <c r="E16" s="9">
+        <v>86.4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="6">
+        <v>8683923685107</v>
+      </c>
+      <c r="B17" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="H11" s="39" t="s">
-[...28 lines deleted...]
-      <c r="G12" s="55" t="s">
+      <c r="C17" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="D17" s="9">
+        <v>122.10750000000003</v>
+      </c>
+      <c r="E17" s="9">
+        <v>102.60000000000001</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="6">
+        <v>8683923685114</v>
+      </c>
+      <c r="B18" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="H12" s="50" t="s">
-[...22 lines deleted...]
-      <c r="E13" s="63" t="s">
+      <c r="C18" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="D18" s="9">
+        <v>126.48150000000003</v>
+      </c>
+      <c r="E18" s="9">
+        <v>102.60000000000001</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="6">
+        <v>8683923685121</v>
+      </c>
+      <c r="B19" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="F13" s="60">
-[...92 lines deleted...]
-      <c r="E16" s="63" t="s">
+      <c r="C19" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="D19" s="9">
+        <v>122.10750000000003</v>
+      </c>
+      <c r="E19" s="9">
+        <v>102.60000000000001</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="6">
+        <v>8683923685138</v>
+      </c>
+      <c r="B20" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="F16" s="60">
-[...98 lines deleted...]
-      <c r="G19" s="55" t="s">
+      <c r="C20" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="D20" s="9">
+        <v>150.17400000000004</v>
+      </c>
+      <c r="E20" s="9">
+        <v>124.2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="6">
+        <v>8683923685145</v>
+      </c>
+      <c r="B21" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="H19" s="50" t="s">
-[...18 lines deleted...]
-      <c r="C20" s="61" t="s">
+      <c r="C21" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="D21" s="9">
+        <v>164.02500000000001</v>
+      </c>
+      <c r="E21" s="9">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="6">
+        <v>8684777360011</v>
+      </c>
+      <c r="B22" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="D20" s="62" t="s">
-[...2 lines deleted...]
-      <c r="E20" s="63" t="s">
+      <c r="C22" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="D22" s="9">
+        <v>145.80000000000001</v>
+      </c>
+      <c r="E22" s="9">
+        <v>124.2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="6">
+        <v>8683923685169</v>
+      </c>
+      <c r="B23" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="F20" s="60">
-[...36 lines deleted...]
-      <c r="G21" s="48" t="s">
+      <c r="C23" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="D23" s="9">
+        <v>188.08200000000002</v>
+      </c>
+      <c r="E23" s="9">
+        <v>167.4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="6">
+        <v>8684777360035</v>
+      </c>
+      <c r="B24" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="H21" s="39" t="s">
-[...30 lines deleted...]
-      <c r="G22" s="48" t="s">
+      <c r="C24" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="D24" s="9">
+        <v>160.38000000000002</v>
+      </c>
+      <c r="E24" s="9">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="10">
+        <v>8684777360196</v>
+      </c>
+      <c r="B25" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="C25" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="D25" s="13">
+        <v>160.38000000000002</v>
+      </c>
+      <c r="E25" s="13">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="10">
+        <v>8684777360240</v>
+      </c>
+      <c r="B26" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="C26" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D26" s="13">
+        <v>96.228000000000009</v>
+      </c>
+      <c r="E26" s="13">
+        <v>64.800000000000011</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="6">
+        <v>8683923685183</v>
+      </c>
+      <c r="B27" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="H22" s="39" t="s">
-[...22 lines deleted...]
-      <c r="E23" s="63" t="s">
+      <c r="C27" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="D27" s="9">
+        <v>72.900000000000006</v>
+      </c>
+      <c r="E27" s="9"/>
+    </row>
+    <row r="28" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="6">
+        <v>8683923685176</v>
+      </c>
+      <c r="B28" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="F23" s="60">
-[...100 lines deleted...]
-      <c r="G26" s="48" t="s">
+      <c r="C28" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="H26" s="39" t="s">
-[...13237 lines deleted...]
-      <c r="I299" s="100"/>
+      <c r="D28" s="9">
+        <v>218.70000000000002</v>
+      </c>
+      <c r="E28" s="9"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>FW26</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Unique's Luxury</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator/>
-  <cp:lastModifiedBy/>
+  <dc:creator>Kelter</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>