--- v0 (2026-07-22)
+++ v1 (2026-10-21)
@@ -1,3499 +1,651 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="tif" ContentType="image/tiff"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
-  <workbookPr filterPrivacy="1"/>
+  <workbookPr defaultThemeVersion="153222"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Kelter International Pte Ltd\Derrick Ng - Viimart\Operation\Wholesale Price\New Lists\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="2475" yWindow="2475" windowWidth="17280" windowHeight="10140" activeTab="5"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="9435"/>
   </bookViews>
   <sheets>
-    <sheet name="FINISHED PRODUCTS" sheetId="1" r:id="rId1"/>
-[...4 lines deleted...]
-    <sheet name="POSM" sheetId="2" r:id="rId6"/>
+    <sheet name="Revox" sheetId="1" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...5 lines deleted...]
-  </definedNames>
   <calcPr calcId="152511"/>
-  <extLst>
-[...3 lines deleted...]
-  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1040" uniqueCount="568">
-[...1534 lines deleted...]
-    <t>HAIR CONDITIONER GREEN CRUSH 500ML</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="295" uniqueCount="124">
+  <si>
+    <t>Revox</t>
+  </si>
+  <si>
+    <t>Regular</t>
+  </si>
+  <si>
+    <t>30 ml</t>
+  </si>
+  <si>
+    <t>B77 Bio Argan Oil 100% Pure</t>
+  </si>
+  <si>
+    <t>B77 Bio Avocado Oil 100% Pure</t>
+  </si>
+  <si>
+    <t>B77 Bio Castor Oil 100% Pure</t>
+  </si>
+  <si>
+    <t>B77 Bio Rosehip Oil 100% Pure</t>
+  </si>
+  <si>
+    <t>180 ml</t>
+  </si>
+  <si>
+    <t>B77 Buzz Face Cleansing Gel</t>
+  </si>
+  <si>
+    <t>65 ml</t>
+  </si>
+  <si>
+    <t>B77 Buzz Face Mask Intense Regeneration</t>
+  </si>
+  <si>
+    <t>20 ml</t>
+  </si>
+  <si>
+    <t>B77 Depilstop Serum</t>
+  </si>
+  <si>
+    <t>B77 Help Acne Prone Skin Fluid</t>
+  </si>
+  <si>
+    <t>B77 Help Anti Redness Face Cream</t>
+  </si>
+  <si>
+    <t>B77 Help Anti Dark Spot Serum</t>
+  </si>
+  <si>
+    <t>50 ml</t>
+  </si>
+  <si>
+    <t>B77 Help Anti-Blemish Face Cream</t>
+  </si>
+  <si>
+    <t>150 ml</t>
+  </si>
+  <si>
+    <t>B77 Japanese Routine  Cleansing Gel For Face</t>
+  </si>
+  <si>
+    <t>250 ml</t>
+  </si>
+  <si>
+    <t>B77 Japanese Routine Face Peeling Aqua Gel</t>
+  </si>
+  <si>
+    <t>B77 Japanese Ritual Face Cream Light Texture</t>
+  </si>
+  <si>
+    <t>B77 Japanese Ritual Smoothing Face Serum</t>
+  </si>
+  <si>
+    <t>120 ml</t>
+  </si>
+  <si>
+    <t>B77 Japanese Ritual Tonic Moisturizing Essence</t>
+  </si>
+  <si>
+    <t>B77 Japanese Ritual 3 Minute Ultra Moisturizing Face Mask</t>
+  </si>
+  <si>
+    <t>B77 Just Argan Oil 100%</t>
+  </si>
+  <si>
+    <t>B77 Just Blend Oil</t>
+  </si>
+  <si>
+    <t>B77 Just Aha Acids 30%</t>
+  </si>
+  <si>
+    <t>B77 Just Caffeine 5%</t>
+  </si>
+  <si>
+    <t>B77 Just Hyaluronic Acid 5%</t>
+  </si>
+  <si>
+    <t>B77 Just Niacinamide 10%</t>
+  </si>
+  <si>
+    <t>B77 Just Peptides 10%</t>
+  </si>
+  <si>
+    <t>B77 Just Coenzyme Q10</t>
+  </si>
+  <si>
+    <t>B77 Just Salicylic Acid 2%</t>
+  </si>
+  <si>
+    <t>B77 Just Squalane</t>
+  </si>
+  <si>
+    <t>B77 Just Vitamin C 20%</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> B77 Just Glycolic Acid 20%</t>
+  </si>
+  <si>
+    <t>B77 Just Alpha Arbutin 2% + Ha Brightening Serum</t>
+  </si>
+  <si>
+    <t>B77 Just Mandelic Acid 10% + ?? Mild Exfoliation</t>
+  </si>
+  <si>
+    <t>B77 Just Lactic Acid + Ha Gentle Peeling Solution</t>
+  </si>
+  <si>
+    <t>B77 Just Marine Collagen + Ha Algae Solution</t>
+  </si>
+  <si>
+    <t>B77 Just Retinol In Squalane H20-Free Solution Age Control</t>
+  </si>
+  <si>
+    <t>B77 Just Resveratrol + Ferulic Acid Antioxidant Serum</t>
+  </si>
+  <si>
+    <t>B77 Just Evening Primrose Oil &amp; Squalane</t>
+  </si>
+  <si>
+    <t>5060565106284?</t>
+  </si>
+  <si>
+    <t>106284?</t>
+  </si>
+  <si>
+    <t>B77 Just Centella Asiatica 100%</t>
+  </si>
+  <si>
+    <t>B77 Just Salicylic Acid 2% ?nhydrous</t>
+  </si>
+  <si>
+    <t>B77 Just Retinal Serum</t>
+  </si>
+  <si>
+    <t>B77 Just Polyglutamic Acid</t>
+  </si>
+  <si>
+    <t>B77 Just Antioxidant Serum Spf 30+</t>
+  </si>
+  <si>
+    <t>B77 Just Multi Peptides For Hair ? Hair Density Serum</t>
+  </si>
+  <si>
+    <t>B77 Just Salicylic Acid For Hair</t>
+  </si>
+  <si>
+    <t>B77 Just Hyaluronic Acid For Hair</t>
+  </si>
+  <si>
+    <t>B77 Just Daily Sun Shield Uva+Uvb Filters Spf50+ With Hyaluronic Acid</t>
+  </si>
+  <si>
+    <t>B77 Just Daily Sun Shield For Oily Skin</t>
+  </si>
+  <si>
+    <t>B77 Just Multi-Peptide Serum For Eye Contour</t>
+  </si>
+  <si>
+    <t>B77 Just Rose Water Avocado Oil Eye Care Fluid</t>
+  </si>
+  <si>
+    <t>B77 Just Rose Water Avocado Oil Eye Care Cream</t>
+  </si>
+  <si>
+    <t>B77 Just Provitamin B5 And Centella</t>
+  </si>
+  <si>
+    <t>B77 Just Hyaluronic Acid 3% Fluid</t>
+  </si>
+  <si>
+    <t>B77 Just Azelaic Acid 10%</t>
+  </si>
+  <si>
+    <t>B77 Just Collagen Amino Acids + Ha</t>
+  </si>
+  <si>
+    <t>B77 Just Vitamin C 2% Suspension Illuminating Moisturizer</t>
+  </si>
+  <si>
+    <t>B77 Just Squalane Cleanser - Facial Impurities &amp; Makeup Remover</t>
+  </si>
+  <si>
+    <t>B77 Just Hyaluronic Acid 3% Hydrating Face Wash</t>
+  </si>
+  <si>
+    <t>B77 Just Retinol Toner</t>
+  </si>
+  <si>
+    <t>B77 Just Glycolic Acid 7% Toner</t>
+  </si>
+  <si>
+    <t>B77 Just Salicylic Acid 2% Toner</t>
+  </si>
+  <si>
+    <t>3 x 30 ml</t>
+  </si>
+  <si>
+    <t>B77 Just Daily Routine Gift Set 3*30 Ml</t>
+  </si>
+  <si>
+    <t>4 x 30 ml</t>
+  </si>
+  <si>
+    <t>B77 Just Skin Brightening Set 4*30 Ml</t>
+  </si>
+  <si>
+    <t>B77 Just Daily Routine Set, 3X30 Ml</t>
+  </si>
+  <si>
+    <t>B77 Just Oil Control Skincare Routine, 3X30 Ml</t>
+  </si>
+  <si>
+    <t>B77 Zitcare Aha.Bha.Pha. Active Face Toner</t>
+  </si>
+  <si>
+    <t>B77 Zitcare Aha.Bha.Pha. Face Wash</t>
+  </si>
+  <si>
+    <t>B77 Zitcare Aha.Bha.Pha. Multi Serum</t>
+  </si>
+  <si>
+    <t>B77 Zitcare Aha.Bha.Pha. Resurfacing Cream</t>
+  </si>
+  <si>
+    <t>25 ml</t>
+  </si>
+  <si>
+    <t>B77 Zitcare Aha.Bha.Pha. Spot Treatment</t>
+  </si>
+  <si>
+    <t>12 ml</t>
+  </si>
+  <si>
+    <t>B77 Hyaluronic Acid Lip Filler</t>
+  </si>
+  <si>
+    <t>260 ml</t>
+  </si>
+  <si>
+    <t>B77 Plex Bond Multiply Formula  Step 1</t>
+  </si>
+  <si>
+    <t>B77 Plex Bond Perfect Formula Step 2</t>
+  </si>
+  <si>
+    <t>B77 Plex Hair Perfecting Treatment Step 3</t>
+  </si>
+  <si>
+    <t>B77 Plex Bond Care Shampoo Step 4</t>
+  </si>
+  <si>
+    <t>B77 Plex Bond Care Conditioner Step 5</t>
+  </si>
+  <si>
+    <t>B77 Plex Bond Smoothing Creme Step 6</t>
+  </si>
+  <si>
+    <t>B77 Plex Bond Repairing Oil Step 7</t>
+  </si>
+  <si>
+    <t>3 x 260 ml</t>
+  </si>
+  <si>
+    <t>B77 Plex  Professional Set, 3X 260Ml  (Step 1 X 1Pcs/ Step 2 X 2Pcs)</t>
+  </si>
+  <si>
+    <t>4 x 260 ml/1 x 30 ml</t>
+  </si>
+  <si>
+    <t>B77 Plex Set 5 Steps For Salon &amp; Home</t>
+  </si>
+  <si>
+    <t>B77 Plex Multi-Peptide Shampoo Step 4P</t>
+  </si>
+  <si>
+    <t>B77 Plex  Detoxifying Shampoo Step 4D</t>
+  </si>
+  <si>
+    <t>B77 Plex Purifying Shampoo Step 4C</t>
+  </si>
+  <si>
+    <t>B77 Plex Blonde Boost Shampoo, Step 4B</t>
+  </si>
+  <si>
+    <t>B77 Plex Molecular Repair Mask</t>
+  </si>
+  <si>
+    <t>B77 Plex Molecular Hair Oil</t>
+  </si>
+  <si>
+    <t>B77 Retinol Daily Protection Spf 20</t>
+  </si>
+  <si>
+    <t>B77 Retinol Eye Gel Anti-Wrinkle Concentrate</t>
+  </si>
+  <si>
+    <t>B77 Retinol Serum Unifying Regenerator</t>
+  </si>
+  <si>
+    <t>B77 Skin Therapy Gel</t>
+  </si>
+  <si>
+    <t>75 ml</t>
+  </si>
+  <si>
+    <t>B77 Skin Therapy Oil</t>
+  </si>
+  <si>
+    <t>B77 Anti Cellulite Oil</t>
+  </si>
+  <si>
+    <t>B77 Skintreats Biotic Regenerating Filling Balm, 50Ml</t>
+  </si>
+  <si>
+    <t>B77 Skintreats Biotic Revitalizing Radiance Cream, 50Ml</t>
+  </si>
+  <si>
+    <t>B77 Skintreats Biotic Rehydrating Plumping Jelly, 50Ml</t>
+  </si>
+  <si>
+    <t>B77 Skintreats Biotic Rebalancing Smoothing Gel, 50Ml?</t>
+  </si>
+  <si>
+    <t>Exw Sin/Europe</t>
+  </si>
+  <si>
+    <t>Lead Time: 5-7 weeks</t>
+  </si>
+  <si>
+    <t>Moq Eur15,000</t>
+  </si>
+  <si>
+    <t>Ean</t>
+  </si>
+  <si>
+    <t>Ref</t>
+  </si>
+  <si>
+    <t>Status</t>
+  </si>
+  <si>
+    <t>Description</t>
+  </si>
+  <si>
+    <t>Size</t>
+  </si>
+  <si>
+    <t>Qty/Pack</t>
   </si>
   <si>
     <t>Cost (eur)</t>
-  </si>
-[...615 lines deleted...]
-    <t>Samples</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="2">
-[...1 lines deleted...]
-    <numFmt numFmtId="168" formatCode="[$€-2]\ #,##0.00"/>
+  <numFmts count="1">
+    <numFmt numFmtId="167" formatCode="[$€-2]\ #,##0.00"/>
   </numFmts>
-  <fonts count="17" x14ac:knownFonts="1">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
-      <sz val="12"/>
-[...7 lines deleted...]
-      <color theme="1"/>
+      <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
-[...18 lines deleted...]
-      <b/>
       <sz val="9"/>
-      <color theme="1"/>
-[...11 lines deleted...]
-      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
       <sz val="9"/>
-      <color theme="0"/>
-[...42 lines deleted...]
-      <color indexed="8"/>
+      <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="9" tint="0.79995117038483843"/>
-[...17 lines deleted...]
-        <fgColor theme="9" tint="0.79998168889431442"/>
+        <fgColor rgb="FF343E77"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="12">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...127 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="122">
+  <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="1" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...343 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="3">
-    <cellStyle name="Currency" xfId="2" builtinId="4"/>
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Percent" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
-[...419 lines deleted...]
-</xdr:wsDr>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office 2013 - 2022">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2013 - 2022">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2013 - 2022">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -3591,5958 +743,2309 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...22 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <sheetPr>
-[...2 lines deleted...]
-  <dimension ref="A1:E125"/>
+  <dimension ref="A1:G101"/>
   <sheetViews>
-    <sheetView topLeftCell="A100" workbookViewId="0">
-      <selection activeCell="G30" sqref="G30"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="L23" sqref="L23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.875" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="16.875" style="9" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="10.875" style="10"/>
+    <col min="1" max="1" width="15.5" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="14.125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="13.125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="49" style="3" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="13.875" style="2" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="9" style="2" customWidth="1"/>
+    <col min="7" max="7" width="12.125" style="3" customWidth="1"/>
+    <col min="8" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="7" t="s">
+    <row r="1" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="4"/>
+    </row>
+    <row r="3" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="4" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="4" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="4" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="D7" s="6" t="s">
+        <v>120</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="7">
+        <v>5060565102651</v>
+      </c>
+      <c r="B8" s="2">
+        <v>102651</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="F8" s="2">
+        <v>12</v>
+      </c>
+      <c r="G8" s="8">
+        <v>4.5360000000000005</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="7">
+        <v>5060565102675</v>
+      </c>
+      <c r="B9" s="2">
+        <v>102675</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="F9" s="2">
+        <v>12</v>
+      </c>
+      <c r="G9" s="8">
+        <v>3.9096000000000002</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="7">
+        <v>5060565102644</v>
+      </c>
+      <c r="B10" s="2">
+        <v>102644</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="F10" s="2">
+        <v>12</v>
+      </c>
+      <c r="G10" s="8">
+        <v>3.9096000000000002</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="7">
+        <v>5060565102668</v>
+      </c>
+      <c r="B11" s="2">
+        <v>102668</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="F11" s="2">
+        <v>12</v>
+      </c>
+      <c r="G11" s="8">
+        <v>4.4279999999999999</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="7">
+        <v>5060565103559</v>
+      </c>
+      <c r="B12" s="2">
+        <v>103559</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="F12" s="2">
+        <v>12</v>
+      </c>
+      <c r="G12" s="8">
+        <v>2.9376000000000002</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="7">
+        <v>5060565103542</v>
+      </c>
+      <c r="B13" s="2">
+        <v>103542</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2">
+        <v>12</v>
+      </c>
+      <c r="G13" s="8">
+        <v>2.5164000000000004</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="7">
+        <v>5060565102491</v>
+      </c>
+      <c r="B14" s="2">
+        <v>102491</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F14" s="2">
+        <v>12</v>
+      </c>
+      <c r="G14" s="8">
+        <v>4.5360000000000005</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="7">
+        <v>5060565102804</v>
+      </c>
+      <c r="B15" s="2">
+        <v>102804</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="F15" s="2">
+        <v>12</v>
+      </c>
+      <c r="G15" s="8">
+        <v>3.2076000000000002</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="7">
+        <v>5060565102774</v>
+      </c>
+      <c r="B16" s="2">
+        <v>102774</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="F16" s="2">
+        <v>12</v>
+      </c>
+      <c r="G16" s="8">
+        <v>3.2076000000000002</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="7">
+        <v>5060565102798</v>
+      </c>
+      <c r="B17" s="2">
+        <v>102798</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="F17" s="2">
+        <v>12</v>
+      </c>
+      <c r="G17" s="8">
+        <v>3.2076000000000002</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="7">
+        <v>5060565102767</v>
+      </c>
+      <c r="B18" s="2">
+        <v>102767</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F18" s="2">
+        <v>12</v>
+      </c>
+      <c r="G18" s="8">
+        <v>5.0111999999999997</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="7">
+        <v>5060565103085</v>
+      </c>
+      <c r="B19" s="2">
+        <v>103085</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" s="2">
+        <v>12</v>
+      </c>
+      <c r="G19" s="8">
+        <v>3.4128000000000003</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="7">
+        <v>5060565106338</v>
+      </c>
+      <c r="B20" s="2">
+        <v>106338</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="F20" s="2">
+        <v>12</v>
+      </c>
+      <c r="G20" s="8">
+        <v>4.4279999999999999</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="7">
+        <v>5060565103061</v>
+      </c>
+      <c r="B21" s="2">
+        <v>103061</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F21" s="2">
+        <v>12</v>
+      </c>
+      <c r="G21" s="8">
+        <v>3.6612000000000005</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="7">
+        <v>5060565103207</v>
+      </c>
+      <c r="B22" s="2">
+        <v>103207</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F22" s="2">
+        <v>12</v>
+      </c>
+      <c r="G22" s="8">
+        <v>3.0564000000000004</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="7">
+        <v>5060565103078</v>
+      </c>
+      <c r="B23" s="2">
+        <v>103078</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="F23" s="2">
+        <v>12</v>
+      </c>
+      <c r="G23" s="8">
+        <v>3.2076000000000002</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="7">
+        <v>5060565105300</v>
+      </c>
+      <c r="B24" s="2">
+        <v>105300</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="F24" s="2">
+        <v>12</v>
+      </c>
+      <c r="G24" s="8">
+        <v>3.2076000000000002</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="7">
+        <v>5060565101319</v>
+      </c>
+      <c r="B25" s="2">
+        <v>101319</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="F25" s="2">
+        <v>12</v>
+      </c>
+      <c r="G25" s="8">
+        <v>3.8448000000000002</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="7">
+        <v>5060565101326</v>
+      </c>
+      <c r="B26" s="2">
+        <v>101326</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="F26" s="2">
+        <v>12</v>
+      </c>
+      <c r="G26" s="8">
+        <v>3.3480000000000003</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="7">
+        <v>5060565101333</v>
+      </c>
+      <c r="B27" s="2">
+        <v>101333</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="F27" s="2">
+        <v>12</v>
+      </c>
+      <c r="G27" s="8">
+        <v>3.2076000000000002</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="7">
+        <v>5060565101340</v>
+      </c>
+      <c r="B28" s="2">
+        <v>101340</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="F28" s="2">
+        <v>12</v>
+      </c>
+      <c r="G28" s="8">
+        <v>3.2076000000000002</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="7">
+        <v>5060565101357</v>
+      </c>
+      <c r="B29" s="2">
+        <v>101357</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="F29" s="2">
+        <v>12</v>
+      </c>
+      <c r="G29" s="8">
+        <v>3.2076000000000002</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="7">
+        <v>5060565101364</v>
+      </c>
+      <c r="B30" s="2">
+        <v>101364</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="F30" s="2">
+        <v>12</v>
+      </c>
+      <c r="G30" s="8">
+        <v>3.2076000000000002</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="7">
+        <v>5060565101371</v>
+      </c>
+      <c r="B31" s="2">
+        <v>101371</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="F31" s="2">
+        <v>12</v>
+      </c>
+      <c r="G31" s="8">
+        <v>3.3480000000000003</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="7">
+        <v>5060565101388</v>
+      </c>
+      <c r="B32" s="2">
+        <v>101388</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="F32" s="2">
+        <v>12</v>
+      </c>
+      <c r="G32" s="8">
+        <v>3.3480000000000003</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="7">
+        <v>5060565101395</v>
+      </c>
+      <c r="B33" s="2">
+        <v>101395</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="F33" s="2">
+        <v>12</v>
+      </c>
+      <c r="G33" s="8">
+        <v>3.2076000000000002</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="7">
+        <v>5060565101401</v>
+      </c>
+      <c r="B34" s="2">
+        <v>101401</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="F34" s="2">
+        <v>12</v>
+      </c>
+      <c r="G34" s="8">
+        <v>3.6396000000000002</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="7">
+        <v>5060565101418</v>
+      </c>
+      <c r="B35" s="2">
+        <v>101418</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="F35" s="2">
+        <v>12</v>
+      </c>
+      <c r="G35" s="8">
+        <v>3.2076000000000002</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="7">
+        <v>5060565101425</v>
+      </c>
+      <c r="B36" s="2">
+        <v>101425</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="F36" s="2">
+        <v>12</v>
+      </c>
+      <c r="G36" s="8">
+        <v>3.2076000000000002</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="7">
+        <v>5060565103863</v>
+      </c>
+      <c r="B37" s="2">
+        <v>103863</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="F37" s="2">
+        <v>12</v>
+      </c>
+      <c r="G37" s="8">
+        <v>3.2076000000000002</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="7">
+        <v>5060565103887</v>
+      </c>
+      <c r="B38" s="2">
+        <v>103887</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="F38" s="2">
+        <v>12</v>
+      </c>
+      <c r="G38" s="8">
+        <v>3.2076000000000002</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="7">
+        <v>5060565103955</v>
+      </c>
+      <c r="B39" s="2">
+        <v>103955</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="F39" s="2">
+        <v>12</v>
+      </c>
+      <c r="G39" s="8">
+        <v>3.2076000000000002</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="7">
+        <v>5060565103870</v>
+      </c>
+      <c r="B40" s="2">
+        <v>103870</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D40" s="3" t="s">
         <v>42</v>
       </c>
-    </row>
-[...68 lines deleted...]
-      <c r="C10" s="12" t="s">
+      <c r="E40" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="F40" s="2">
+        <v>12</v>
+      </c>
+      <c r="G40" s="8">
+        <v>3.2076000000000002</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="7">
+        <v>5060565103894</v>
+      </c>
+      <c r="B41" s="2">
+        <v>103894</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="F41" s="2">
+        <v>12</v>
+      </c>
+      <c r="G41" s="8">
+        <v>3.4560000000000004</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="7">
+        <v>5060565105416</v>
+      </c>
+      <c r="B42" s="2">
+        <v>105416</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="F42" s="2">
+        <v>12</v>
+      </c>
+      <c r="G42" s="8">
+        <v>3.2076000000000002</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="7">
+        <v>5060565105423</v>
+      </c>
+      <c r="B43" s="2">
+        <v>105423</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="F43" s="2">
+        <v>12</v>
+      </c>
+      <c r="G43" s="8">
+        <v>3.4560000000000004</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="F44" s="2">
+        <v>12</v>
+      </c>
+      <c r="G44" s="8">
+        <v>3.2076000000000002</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="7">
+        <v>5060565105683</v>
+      </c>
+      <c r="B45" s="2">
+        <v>105683</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D45" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="F45" s="2">
+        <v>12</v>
+      </c>
+      <c r="G45" s="8">
+        <v>3.2076000000000002</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="7">
+        <v>5060565107854</v>
+      </c>
+      <c r="B46" s="2">
+        <v>107854</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D46" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="F46" s="2">
+        <v>12</v>
+      </c>
+      <c r="G46" s="8">
+        <v>3.3480000000000003</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="7">
+        <v>5060565107861</v>
+      </c>
+      <c r="B47" s="2">
+        <v>107861</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="F47" s="2">
+        <v>12</v>
+      </c>
+      <c r="G47" s="8">
+        <v>3.2076000000000002</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="7">
+        <v>5060565106949</v>
+      </c>
+      <c r="B48" s="2">
+        <v>106949</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="F48" s="2">
+        <v>12</v>
+      </c>
+      <c r="G48" s="8">
+        <v>4.5360000000000005</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="7">
+        <v>5060565105294</v>
+      </c>
+      <c r="B49" s="2">
+        <v>105294</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="F49" s="2">
+        <v>12</v>
+      </c>
+      <c r="G49" s="8">
+        <v>3.2076000000000002</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="7">
+        <v>5060565105874</v>
+      </c>
+      <c r="B50" s="2">
+        <v>105874</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D50" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="F50" s="2">
+        <v>12</v>
+      </c>
+      <c r="G50" s="8">
+        <v>3.2076000000000002</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="7">
+        <v>5060565105867</v>
+      </c>
+      <c r="B51" s="2">
+        <v>105867</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="F51" s="2">
+        <v>12</v>
+      </c>
+      <c r="G51" s="8">
+        <v>3.2076000000000002</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="7">
+        <v>5060565103030</v>
+      </c>
+      <c r="B52" s="2">
+        <v>103030</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="F52" s="2">
+        <v>12</v>
+      </c>
+      <c r="G52" s="8">
+        <v>3.4560000000000004</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="7">
+        <v>5060565106468</v>
+      </c>
+      <c r="B53" s="2">
+        <v>106468</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D53" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="F53" s="2">
+        <v>12</v>
+      </c>
+      <c r="G53" s="8">
+        <v>3.4560000000000004</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="7">
+        <v>5060565107960</v>
+      </c>
+      <c r="B54" s="2">
+        <v>107960</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D54" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="F54" s="2">
+        <v>12</v>
+      </c>
+      <c r="G54" s="8">
+        <v>3.3480000000000003</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="7">
+        <v>5060565103429</v>
+      </c>
+      <c r="B55" s="2">
+        <v>103429</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D55" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="F55" s="2">
+        <v>12</v>
+      </c>
+      <c r="G55" s="8">
+        <v>3.0564000000000004</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="7">
+        <v>5060565103436</v>
+      </c>
+      <c r="B56" s="2">
+        <v>103436</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D56" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F56" s="2">
+        <v>12</v>
+      </c>
+      <c r="G56" s="8">
+        <v>4.2012</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="7">
+        <v>5060565107939</v>
+      </c>
+      <c r="B57" s="2">
+        <v>107939</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D57" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="F57" s="2">
+        <v>12</v>
+      </c>
+      <c r="G57" s="8">
+        <v>3.3480000000000003</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="7">
+        <v>5060565106475</v>
+      </c>
+      <c r="B58" s="2">
+        <v>106475</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D58" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="F58" s="2">
+        <v>12</v>
+      </c>
+      <c r="G58" s="8">
+        <v>3.3480000000000003</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="7">
+        <v>5060565102835</v>
+      </c>
+      <c r="B59" s="2">
+        <v>102835</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D59" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="F59" s="2">
+        <v>12</v>
+      </c>
+      <c r="G59" s="8">
+        <v>3.3480000000000003</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="7">
+        <v>5060565102811</v>
+      </c>
+      <c r="B60" s="2">
+        <v>102811</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D60" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="F60" s="2">
+        <v>12</v>
+      </c>
+      <c r="G60" s="8">
+        <v>3.3480000000000003</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="7">
+        <v>5060565102828</v>
+      </c>
+      <c r="B61" s="2">
+        <v>102828</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D61" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="F61" s="2">
+        <v>12</v>
+      </c>
+      <c r="G61" s="8">
+        <v>3.2076000000000002</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="7">
+        <v>5060565103818</v>
+      </c>
+      <c r="B62" s="2">
+        <v>103818</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D62" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="F62" s="2">
+        <v>12</v>
+      </c>
+      <c r="G62" s="8">
+        <v>3.2076000000000002</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="7">
+        <v>5060565104976</v>
+      </c>
+      <c r="B63" s="2">
+        <v>104976</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D63" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="F63" s="2">
+        <v>12</v>
+      </c>
+      <c r="G63" s="8">
+        <v>3.4128000000000003</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="7">
+        <v>5060565105928</v>
+      </c>
+      <c r="B64" s="2">
+        <v>105928</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D64" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="F64" s="2">
+        <v>12</v>
+      </c>
+      <c r="G64" s="8">
+        <v>3.3912000000000004</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="7">
+        <v>5060565105935</v>
+      </c>
+      <c r="B65" s="2">
+        <v>105935</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D65" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="F65" s="2">
+        <v>12</v>
+      </c>
+      <c r="G65" s="8">
+        <v>3.9528000000000003</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="7">
+        <v>5060565107052</v>
+      </c>
+      <c r="B66" s="2">
+        <v>107052</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D66" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="F66" s="2">
+        <v>12</v>
+      </c>
+      <c r="G66" s="8">
+        <v>3.0564000000000004</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="7">
+        <v>5060565106291</v>
+      </c>
+      <c r="B67" s="2">
+        <v>106291</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D67" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="F67" s="2">
         <v>6</v>
       </c>
-      <c r="D10" s="12" t="s">
-[...112 lines deleted...]
-      <c r="D17" s="12" t="s">
+      <c r="G67" s="8">
+        <v>9.7308000000000003</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="7">
+        <v>5060565105553</v>
+      </c>
+      <c r="B68" s="2">
+        <v>105553</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D68" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="F68" s="2">
+        <v>6</v>
+      </c>
+      <c r="G68" s="8">
+        <v>12.8088</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="7">
+        <v>5060565103801</v>
+      </c>
+      <c r="B69" s="2">
+        <v>103801</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D69" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="F69" s="2">
+        <v>6</v>
+      </c>
+      <c r="G69" s="8">
+        <v>9.7308000000000003</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="7">
+        <v>5060565104389</v>
+      </c>
+      <c r="B70" s="2">
+        <v>104389</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D70" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="F70" s="2">
+        <v>6</v>
+      </c>
+      <c r="G70" s="8">
+        <v>9.6120000000000019</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="7">
+        <v>5060565106345</v>
+      </c>
+      <c r="B71" s="2">
+        <v>106345</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D71" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="F71" s="2">
+        <v>12</v>
+      </c>
+      <c r="G71" s="8">
+        <v>3.0564000000000004</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="7">
+        <v>5060565106352</v>
+      </c>
+      <c r="B72" s="2">
+        <v>106352</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D72" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="F72" s="2">
+        <v>12</v>
+      </c>
+      <c r="G72" s="8">
+        <v>3.6612000000000005</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="7">
+        <v>5060565106369</v>
+      </c>
+      <c r="B73" s="2">
+        <v>106369</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D73" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="F73" s="2">
+        <v>12</v>
+      </c>
+      <c r="G73" s="8">
+        <v>3.3480000000000003</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="7">
+        <v>5060565106376</v>
+      </c>
+      <c r="B74" s="2">
+        <v>106376</v>
+      </c>
+      <c r="C74" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D74" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F74" s="2">
+        <v>12</v>
+      </c>
+      <c r="G74" s="8">
+        <v>4.6764000000000001</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="7">
+        <v>5060565106383</v>
+      </c>
+      <c r="B75" s="2">
+        <v>106383</v>
+      </c>
+      <c r="C75" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D75" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="F75" s="2">
+        <v>12</v>
+      </c>
+      <c r="G75" s="8">
+        <v>2.7648000000000001</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="7">
+        <v>5060565102613</v>
+      </c>
+      <c r="B76" s="2">
+        <v>102613</v>
+      </c>
+      <c r="C76" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D76" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="F76" s="2">
+        <v>12</v>
+      </c>
+      <c r="G76" s="8">
+        <v>3.0132000000000003</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="7">
+        <v>5060565105904</v>
+      </c>
+      <c r="B77" s="2">
+        <v>105904</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D77" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="F77" s="2">
+        <v>12</v>
+      </c>
+      <c r="G77" s="8">
+        <v>20.174400000000002</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="7">
+        <v>5060565105911</v>
+      </c>
+      <c r="B78" s="2">
+        <v>105911</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D78" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="F78" s="2">
+        <v>12</v>
+      </c>
+      <c r="G78" s="8">
+        <v>5.0328000000000008</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="7">
+        <v>5060565104914</v>
+      </c>
+      <c r="B79" s="2">
+        <v>104914</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D79" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="F79" s="2">
+        <v>12</v>
+      </c>
+      <c r="G79" s="8">
+        <v>6.8040000000000003</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="7">
+        <v>5060565104921</v>
+      </c>
+      <c r="B80" s="2">
+        <v>104921</v>
+      </c>
+      <c r="C80" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D80" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="F80" s="2">
+        <v>12</v>
+      </c>
+      <c r="G80" s="8">
+        <v>5.2164000000000001</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="7">
+        <v>5060565104938</v>
+      </c>
+      <c r="B81" s="2">
+        <v>104938</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D81" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="F81" s="2">
+        <v>12</v>
+      </c>
+      <c r="G81" s="8">
+        <v>5.2164000000000001</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="7">
+        <v>5060565104945</v>
+      </c>
+      <c r="B82" s="2">
+        <v>104945</v>
+      </c>
+      <c r="C82" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D82" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="F82" s="2">
+        <v>12</v>
+      </c>
+      <c r="G82" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="7">
+        <v>5060565104952</v>
+      </c>
+      <c r="B83" s="2">
+        <v>104952</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D83" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="F83" s="2">
+        <v>12</v>
+      </c>
+      <c r="G83" s="8">
+        <v>5.4539999999999997</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="7">
+        <v>5060565105966</v>
+      </c>
+      <c r="B84" s="2">
+        <v>105966</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D84" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="F84" s="2">
         <v>3</v>
       </c>
-      <c r="E17" s="56">
-[...157 lines deleted...]
-      <c r="C27" s="12" t="s">
+      <c r="G84" s="8">
+        <v>30.240000000000002</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="7">
+        <v>5060565105669</v>
+      </c>
+      <c r="B85" s="2">
+        <v>105669</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D85" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="F85" s="2">
+        <v>3</v>
+      </c>
+      <c r="G85" s="8">
+        <v>28.209600000000002</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="7">
+        <v>5060565106994</v>
+      </c>
+      <c r="B86" s="2">
+        <v>106994</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D86" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="F86" s="2">
+        <v>12</v>
+      </c>
+      <c r="G86" s="8">
+        <v>5.2164000000000001</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="7">
+        <v>5060565107007</v>
+      </c>
+      <c r="B87" s="2">
+        <v>107007</v>
+      </c>
+      <c r="C87" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D87" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="F87" s="2">
+        <v>12</v>
+      </c>
+      <c r="G87" s="8">
+        <v>5.2164000000000001</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="7">
+        <v>5060565106987</v>
+      </c>
+      <c r="B88" s="2">
+        <v>106987</v>
+      </c>
+      <c r="C88" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D88" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="F88" s="2">
+        <v>12</v>
+      </c>
+      <c r="G88" s="8">
+        <v>5.2164000000000001</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="7">
+        <v>5060565105676</v>
+      </c>
+      <c r="B89" s="2">
+        <v>105676</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D89" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="F89" s="2">
+        <v>12</v>
+      </c>
+      <c r="G89" s="8">
+        <v>5.2164000000000001</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="7">
+        <v>5060565106710</v>
+      </c>
+      <c r="B90" s="2">
+        <v>106710</v>
+      </c>
+      <c r="C90" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D90" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="E90" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="D27" s="12" t="s">
-[...1541 lines deleted...]
-        <v>6.8970000000000002</v>
+      <c r="F90" s="2">
+        <v>12</v>
+      </c>
+      <c r="G90" s="8">
+        <v>4.1580000000000004</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="7">
+        <v>5060565107991</v>
+      </c>
+      <c r="B91" s="2">
+        <v>107991</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D91" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="F91" s="2">
+        <v>12</v>
+      </c>
+      <c r="G91" s="8">
+        <v>4.3308</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="7">
+        <v>5060565103771</v>
+      </c>
+      <c r="B92" s="2">
+        <v>103771</v>
+      </c>
+      <c r="C92" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D92" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F92" s="2">
+        <v>12</v>
+      </c>
+      <c r="G92" s="8">
+        <v>4.968</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="7">
+        <v>5060565103764</v>
+      </c>
+      <c r="B93" s="2">
+        <v>103764</v>
+      </c>
+      <c r="C93" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D93" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="F93" s="2">
+        <v>12</v>
+      </c>
+      <c r="G93" s="8">
+        <v>3.2076000000000002</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="7">
+        <v>5060565103757</v>
+      </c>
+      <c r="B94" s="2">
+        <v>103757</v>
+      </c>
+      <c r="C94" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D94" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="F94" s="2">
+        <v>12</v>
+      </c>
+      <c r="G94" s="8">
+        <v>3.2076000000000002</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="7">
+        <v>5060565102002</v>
+      </c>
+      <c r="B95" s="2">
+        <v>102002</v>
+      </c>
+      <c r="C95" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D95" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F95" s="2">
+        <v>12</v>
+      </c>
+      <c r="G95" s="8">
+        <v>4.0176000000000007</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="7">
+        <v>5060565102781</v>
+      </c>
+      <c r="B96" s="2">
+        <v>102781</v>
+      </c>
+      <c r="C96" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D96" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="F96" s="2">
+        <v>12</v>
+      </c>
+      <c r="G96" s="8">
+        <v>4.4279999999999999</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="7">
+        <v>5060565104563</v>
+      </c>
+      <c r="B97" s="2">
+        <v>104563</v>
+      </c>
+      <c r="C97" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D97" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="F97" s="2">
+        <v>12</v>
+      </c>
+      <c r="G97" s="8">
+        <v>5.1624000000000008</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="7">
+        <v>5060565107502</v>
+      </c>
+      <c r="B98" s="2">
+        <v>107502</v>
+      </c>
+      <c r="C98" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D98" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F98" s="2">
+        <v>12</v>
+      </c>
+      <c r="G98" s="8">
+        <v>5.1624000000000008</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="7">
+        <v>5060565107519</v>
+      </c>
+      <c r="B99" s="2">
+        <v>107519</v>
+      </c>
+      <c r="C99" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D99" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F99" s="2">
+        <v>12</v>
+      </c>
+      <c r="G99" s="8">
+        <v>5.1624000000000008</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="7">
+        <v>5060565107526</v>
+      </c>
+      <c r="B100" s="2">
+        <v>107526</v>
+      </c>
+      <c r="C100" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D100" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F100" s="2">
+        <v>12</v>
+      </c>
+      <c r="G100" s="8">
+        <v>5.1624000000000008</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="7">
+        <v>5060565107533</v>
+      </c>
+      <c r="B101" s="2">
+        <v>107533</v>
+      </c>
+      <c r="C101" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D101" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F101" s="2">
+        <v>12</v>
+      </c>
+      <c r="G101" s="8">
+        <v>5.1624000000000008</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="34" orientation="portrait" r:id="rId1"/>
-  <drawing r:id="rId2"/>
 </worksheet>
-</file>
-[...3915 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template/>
+  <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
-[...5 lines deleted...]
-        <vt:i4>5</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="11" baseType="lpstr">
-[...10 lines deleted...]
-      <vt:lpstr>TESTERS!Print_Area</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Revox</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator/>
+  <dc:creator>Kelter</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy/>
-  <cp:lastPrinted></cp:lastPrinted>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
+  <dc:language>en-US</dc:language>
 </cp:coreProperties>
 </file>