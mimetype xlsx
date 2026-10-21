--- v0 (2026-07-22)
+++ v1 (2026-10-21)
@@ -6,239 +6,143 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="153222"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Kelter International Pte Ltd\Derrick Ng - Viimart\Operation\Wholesale Price\New Lists\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="9735"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="12600" windowHeight="9210"/>
   </bookViews>
   <sheets>
-    <sheet name="Lolita Lempicka" sheetId="1" r:id="rId1"/>
+    <sheet name="Sabrina Carpenter" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="57">
-[...1 lines deleted...]
-    <t>Lolita Lempicka</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="25">
+  <si>
+    <t>Sabrina Carpenter</t>
   </si>
   <si>
     <t>Regular</t>
   </si>
   <si>
-    <t>Mon Premier Parfum Edp 100Ml</t>
-[...14 lines deleted...]
-    <t>Mon Premier Set - Edp 50Ml + Body Lotion 75Ml</t>
+    <t xml:space="preserve"> Sweet Tooth Edp 75Ml</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Sweet Tooth Edp 30Ml</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Sweet Tooth Body Spray 236 Ml</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Caramel Dreams Edp 75Ml</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Caramel Dreams Edp 30Ml </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Caramel Dreams Body Spray 236 Ml</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Cherry Baby Edp 75Ml</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Cherry Baby Edp 30Ml</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Cherry Baby Body Spray 236 Ml</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Me Espresso Edp 75Ml</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Me Espresso Edp 30Ml</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Me Espresso 236 Ml Body Mist</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Limoncello Spritz 75Ml Edp</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Limoncello Spritz 30Ml Edp</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Limoncello Spritz 236 Ml Body Mist</t>
   </si>
   <si>
     <t>Tester</t>
   </si>
   <si>
-    <t xml:space="preserve">Mon Premier Parfum Edp 100Ml </t>
-[...121 lines deleted...]
-  <si>
     <t>Exw Sin/Europe</t>
   </si>
   <si>
-    <t>Lead Time: 3-5 weeks</t>
+    <t>Lead Time: 5-7 weeks</t>
   </si>
   <si>
     <t>Moq Eur15,000</t>
   </si>
   <si>
     <t>Ean</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Cost (eur)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
-    <numFmt numFmtId="167" formatCode="[$€-2]\ #,##0.00"/>
+    <numFmt numFmtId="164" formatCode="[$€-2]\ #,##0.00"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -267,51 +171,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -554,784 +458,462 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D54"/>
+  <dimension ref="A1:D31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J17" sqref="J17"/>
+      <selection activeCell="H16" sqref="H16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15.5" style="2" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="13.625" style="2" customWidth="1"/>
-    <col min="3" max="3" width="46" style="3" customWidth="1"/>
+    <col min="2" max="2" width="9.625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="36" style="3" customWidth="1"/>
     <col min="4" max="4" width="7.375" style="3" bestFit="1" customWidth="1"/>
     <col min="5" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="4"/>
     </row>
     <row r="3" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="4" t="s">
-        <v>50</v>
+        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="4" t="s">
-        <v>51</v>
+        <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="4" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="5" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="C7" s="6" t="s">
-        <v>55</v>
+        <v>23</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>56</v>
+        <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="7">
-        <v>3760269849303</v>
+        <v>810023672913</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D8" s="8">
-        <v>30.985200000000003</v>
+        <v>22.269600000000004</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="7">
-        <v>3760269849310</v>
+        <v>810023678670</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D9" s="8">
-        <v>23.263200000000001</v>
+        <v>14.396400000000002</v>
       </c>
     </row>
     <row r="10" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="7">
-        <v>3760269849327</v>
+        <v>810023678694</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D10" s="8">
-        <v>16.761600000000001</v>
+        <v>6.6636000000000006</v>
       </c>
     </row>
     <row r="11" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="7">
-        <v>3760269849389</v>
+        <v>810023677451</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D11" s="8">
-        <v>5.8428000000000004</v>
+        <v>22.269600000000004</v>
       </c>
     </row>
     <row r="12" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="7">
-        <v>3760269840331</v>
+        <v>810023678663</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D12" s="8">
-        <v>10.530000000000001</v>
+        <v>14.396400000000002</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="2">
-        <v>1</v>
+      <c r="A13" s="7">
+        <v>810023678700</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="8">
-        <v>36.190800000000003</v>
+        <v>6.6636000000000006</v>
       </c>
     </row>
     <row r="14" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="7">
-        <v>3760269849464</v>
+        <v>810023677345</v>
       </c>
       <c r="B14" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C14" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C14" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="8">
-        <v>24.786000000000001</v>
+        <v>22.269600000000004</v>
       </c>
     </row>
     <row r="15" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="7">
-        <v>3760269840706</v>
+        <v>810023678656</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="D15" s="8">
-        <v>0.63719999999999999</v>
+        <v>14.396400000000002</v>
       </c>
     </row>
     <row r="16" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="7">
-        <v>3760269841543</v>
+        <v>810023678717</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D16" s="8">
-        <v>4.9139999999999997</v>
+        <v>6.6636000000000006</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="7">
-        <v>3760269840348</v>
+        <v>810023679646</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D17" s="8">
-        <v>35.856000000000009</v>
+        <v>22.269600000000004</v>
       </c>
     </row>
     <row r="18" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="2">
-        <v>2</v>
+      <c r="A18" s="7">
+        <v>810023678861</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="D18" s="8">
-        <v>35.856000000000009</v>
+        <v>14.396400000000002</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="7">
-        <v>3760269840355</v>
+        <v>810023679219</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="D19" s="8">
-        <v>25.520400000000002</v>
+        <v>6.6636000000000006</v>
       </c>
     </row>
     <row r="20" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="7">
-        <v>3760269840362</v>
+        <v>810023678823</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D20" s="8">
-        <v>18.122400000000003</v>
+        <v>22.269600000000004</v>
       </c>
     </row>
     <row r="21" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="7">
-        <v>3760269840379</v>
+        <v>810023678816</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D21" s="8">
-        <v>6.3612000000000002</v>
+        <v>14.396400000000002</v>
       </c>
     </row>
     <row r="22" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="2">
-        <v>3</v>
+      <c r="A22" s="7">
+        <v>810023679127</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="D22" s="8">
-        <v>39.744</v>
+        <v>6.6636000000000006</v>
       </c>
     </row>
     <row r="23" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="7">
-        <v>3760269840386</v>
+        <v>810023674580</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>19</v>
+        <v>2</v>
       </c>
       <c r="D23" s="8">
-        <v>28.684799999999999</v>
+        <v>13.3596</v>
       </c>
     </row>
     <row r="24" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="7">
-        <v>3760269840713</v>
+        <v>810023677666</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="D24" s="8">
-        <v>0.63719999999999999</v>
+        <v>13.3596</v>
       </c>
     </row>
     <row r="25" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="7">
-        <v>3760269841475</v>
+        <v>810023678120</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="D25" s="8">
-        <v>8.4239999999999995</v>
+        <v>13.3596</v>
       </c>
     </row>
     <row r="26" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="7">
-        <v>3760269849341</v>
+        <v>810023679929</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="D26" s="8">
-        <v>30.985200000000003</v>
+        <v>13.3596</v>
       </c>
     </row>
     <row r="27" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="7">
-        <v>3760269849358</v>
+        <v>810023679936</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="D27" s="8">
-        <v>23.263200000000001</v>
+        <v>13.3596</v>
       </c>
     </row>
     <row r="28" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="7">
-        <v>3760269849365</v>
+        <v>810023677178</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>24</v>
+        <v>3</v>
       </c>
       <c r="D28" s="8">
-        <v>16.761600000000001</v>
+        <v>8.64</v>
       </c>
     </row>
     <row r="29" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="7">
-        <v>3760269849372</v>
+        <v>810023677161</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="D29" s="8">
-        <v>5.8428000000000004</v>
+        <v>8.64</v>
       </c>
     </row>
     <row r="30" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="7">
-        <v>3760269849471</v>
+        <v>810023678137</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="D30" s="8">
-        <v>24.786000000000001</v>
+        <v>8.64</v>
       </c>
     </row>
     <row r="31" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="7">
-        <v>3760269841178</v>
+        <v>810023679158</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="D31" s="8">
-        <v>0.51839999999999997</v>
-[...321 lines deleted...]
-        <v>0.63719999999999999</v>
+        <v>8.64</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Lolita Lempicka</vt:lpstr>
+      <vt:lpstr>Sabrina Carpenter</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kelter</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <dc:language>en-US</dc:language>
 </cp:coreProperties>