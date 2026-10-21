--- v0 (2026-07-21)
+++ v1 (2026-10-21)
@@ -1,24810 +1,3382 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr filterPrivacy="1"/>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="-105" windowWidth="23250" windowHeight="12450"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="10530" windowHeight="9210"/>
   </bookViews>
   <sheets>
-    <sheet name="Samsonite Backpack 2026" sheetId="2" r:id="rId1"/>
+    <sheet name="Uriage" sheetId="1" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...2 lines deleted...]
-  </definedNames>
   <calcPr calcId="152511"/>
   <extLst>
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
-[...1 lines deleted...]
-    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3063" uniqueCount="1229">
-[...1108 lines deleted...]
-    <t>GW</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="363" uniqueCount="263">
+  <si>
+    <t>Uriage</t>
+  </si>
+  <si>
+    <t>#</t>
+  </si>
+  <si>
+    <t>3661434000522</t>
+  </si>
+  <si>
+    <t>Uriage Eau Thermale D'Uriag Water Sp 300ml</t>
+  </si>
+  <si>
+    <t>300ml</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>3661434027628</t>
+  </si>
+  <si>
+    <t>Uriage Bariésun Bariesun Spf50+ Gold Cream T 50ml</t>
+  </si>
+  <si>
+    <t>50ml</t>
+  </si>
+  <si>
+    <t>3661434028069</t>
+  </si>
+  <si>
+    <t>Uriage Bariésun Bariesun Spf50+ Cream T 50ml</t>
+  </si>
+  <si>
+    <t>3661434028090</t>
+  </si>
+  <si>
+    <t>Uriage Bariésun Bariesun Spf50+ Anti Spot Fluid T 40ml</t>
+  </si>
+  <si>
+    <t>40ml</t>
+  </si>
+  <si>
+    <t>3661434028076</t>
+  </si>
+  <si>
+    <t>Uriage Bariésun Bariesun Spf50+ Free Cream T 50ml</t>
+  </si>
+  <si>
+    <t>3661434027857</t>
+  </si>
+  <si>
+    <t>Uriage Bariésun Bariesun Spf30 Lipstick St 4g</t>
+  </si>
+  <si>
+    <t>4g</t>
+  </si>
+  <si>
+    <t>3661434028052</t>
+  </si>
+  <si>
+    <t>Uriage Bariésun Bariesun Spf50+ Fair Cream T 50ml</t>
+  </si>
+  <si>
+    <t>3661434028205</t>
+  </si>
+  <si>
+    <t>Uriage Bariésun Bariesun Spf50+ Dry Mist A 200ml</t>
+  </si>
+  <si>
+    <t>200ml</t>
+  </si>
+  <si>
+    <t>3661434032806</t>
+  </si>
+  <si>
+    <t>Uriage Ap Hair Anti Loss Diet Suppl Dt 30caps</t>
+  </si>
+  <si>
+    <t>3661434032820</t>
+  </si>
+  <si>
+    <t>Uriage Ap Hair Anti Loss Shampoo B 200ml</t>
+  </si>
+  <si>
+    <t>3661434032813</t>
+  </si>
+  <si>
+    <t>Uriage Ap Hair Anti Loss Lotion Pb 100ml</t>
+  </si>
+  <si>
+    <t>100ml</t>
+  </si>
+  <si>
+    <t>3661434014116</t>
+  </si>
+  <si>
+    <t>Uriage Bariésun Bariesun Spf50+ Mineral Stick St 18g</t>
+  </si>
+  <si>
+    <t>18g</t>
+  </si>
+  <si>
+    <t>3661434009358</t>
+  </si>
+  <si>
+    <t>Uriage Face Hygiene Thermal Micellar Water Cos B 250ml</t>
+  </si>
+  <si>
+    <t>250ml</t>
+  </si>
+  <si>
+    <t>3661434003691</t>
+  </si>
+  <si>
+    <t>Uriage Face Hygiene Waterproof Eye Makeup Remover 100ml</t>
+  </si>
+  <si>
+    <t>3661434005268</t>
+  </si>
+  <si>
+    <t>Uriage Gyn Phy Refreshing Gel T 200ml</t>
+  </si>
+  <si>
+    <t>3661434011924</t>
+  </si>
+  <si>
+    <t>Uriage Cica Daily Gel Cream Rep T 40ml</t>
+  </si>
+  <si>
+    <t>3661434002502</t>
+  </si>
+  <si>
+    <t>Uriage Baby Bebe 1st Cradle Cap Care T 40ml</t>
+  </si>
+  <si>
+    <t>3661434004452</t>
+  </si>
+  <si>
+    <t>Uriage Xemose Moisturizing Lipstick 4g</t>
+  </si>
+  <si>
+    <t>3661434009365</t>
+  </si>
+  <si>
+    <t>Uriage Face Hygiene Thermal Micellar Water Cos B 500ml</t>
+  </si>
+  <si>
+    <t>500ml</t>
+  </si>
+  <si>
+    <t>3661434005503</t>
+  </si>
+  <si>
+    <t>Uriage Face Hydratation Therm Water Sleeping Mask P 50ml</t>
+  </si>
+  <si>
+    <t>3661434007835</t>
+  </si>
+  <si>
+    <t>Uriage Face Hydratation Thermal Water Jelly T 40ml</t>
+  </si>
+  <si>
+    <t>3661434000089</t>
+  </si>
+  <si>
+    <t>Uriage Ds Care D.S. Regulating Foaming Gel T 150ml</t>
+  </si>
+  <si>
+    <t>150ml</t>
+  </si>
+  <si>
+    <t>3661434004834</t>
+  </si>
+  <si>
+    <t>Uriage Xemose C8+ Lipid Rep Cera J 200ml</t>
+  </si>
+  <si>
+    <t>3661434009983</t>
+  </si>
+  <si>
+    <t>Uriage Hyseac Cleansing Gel T 150ml</t>
+  </si>
+  <si>
+    <t>3661434009785</t>
+  </si>
+  <si>
+    <t>Uriage Depiderm Cleansing Foam T 100ml</t>
+  </si>
+  <si>
+    <t>3661434009259</t>
+  </si>
+  <si>
+    <t>Uriage Age Lift Pt Smoothing D Cr Spf30 Pb40ml</t>
+  </si>
+  <si>
+    <t>3661434023491</t>
+  </si>
+  <si>
+    <t>Uriage Roseliane Dermoclean Fluid B 250ml</t>
+  </si>
+  <si>
+    <t>3661434009181</t>
+  </si>
+  <si>
+    <t>Uriage Age Absolu Redensifying Rosy Cr J 50ml</t>
+  </si>
+  <si>
+    <t>3661434008955</t>
+  </si>
+  <si>
+    <t>Uriage Xemose C8+ Pso Concentrated Care T 150ml</t>
+  </si>
+  <si>
+    <t>3661434009273</t>
+  </si>
+  <si>
+    <t>Uriage Age Lift Intens Firm Smooth Ser Pb 30ml</t>
+  </si>
+  <si>
+    <t>30ml</t>
+  </si>
+  <si>
+    <t>3661434023460</t>
+  </si>
+  <si>
+    <t>Uriage Roseliane Rich Cream J 50ml</t>
+  </si>
+  <si>
+    <t>3661434005008</t>
+  </si>
+  <si>
+    <t>Uriage Face Hydratation Thermal Water Cream T 40ml</t>
+  </si>
+  <si>
+    <t>3661434008788</t>
+  </si>
+  <si>
+    <t>Uriage Body Hygiene Cleansing Cream Bp 500ml</t>
+  </si>
+  <si>
+    <t>3661434011931</t>
+  </si>
+  <si>
+    <t>Uriage Cica Daily Rep Serum B 30ml</t>
+  </si>
+  <si>
+    <t>3661434006159</t>
+  </si>
+  <si>
+    <t>Uriage Bariederm Cica Cream T 15ml</t>
+  </si>
+  <si>
+    <t>15ml</t>
+  </si>
+  <si>
+    <t>3661434005367</t>
+  </si>
+  <si>
+    <t>Uriage Bariederm Cica Spray B 100ml</t>
+  </si>
+  <si>
+    <t>3661434004698</t>
+  </si>
+  <si>
+    <t>Uriage Body Hydratation Utw Silky Body Lotion T 200ml</t>
+  </si>
+  <si>
+    <t>3661434023484</t>
+  </si>
+  <si>
+    <t>Uriage Roseliane Cc Cream Spf50+ T 40ml</t>
+  </si>
+  <si>
+    <t>3661434009235</t>
+  </si>
+  <si>
+    <t>Uriage Age Lift Peel New Skin Night Cr J 50ml</t>
+  </si>
+  <si>
+    <t>3661434023453</t>
+  </si>
+  <si>
+    <t>Uriage Roseliane Anti Redness Care T 40ml</t>
+  </si>
+  <si>
+    <t>3661434014123</t>
+  </si>
+  <si>
+    <t>Uriage Bariésun Bariesun Spf50+ Invis Stick St 18g</t>
+  </si>
+  <si>
+    <t>3661434010156</t>
+  </si>
+  <si>
+    <t>Uriage Cold Cream Protective T 100ml</t>
+  </si>
+  <si>
+    <t>3661434005435</t>
+  </si>
+  <si>
+    <t>Uriage Bariederm Cica Ointment J 40ml</t>
+  </si>
+  <si>
+    <t>3661434023446</t>
+  </si>
+  <si>
+    <t>Uriage Roseliane Cream Spf30 T 40ml</t>
+  </si>
+  <si>
+    <t>3661434005879</t>
+  </si>
+  <si>
+    <t>Uriage Body Hygiene Cleansing Oil Pb 500ml</t>
+  </si>
+  <si>
+    <t>3661434008603</t>
+  </si>
+  <si>
+    <t>Uriage Baby 1st Cold Cream T 75ml</t>
+  </si>
+  <si>
+    <t>75ml</t>
+  </si>
+  <si>
+    <t>3661434000508</t>
+  </si>
+  <si>
+    <t>Uriage Bariederm Insulating Rep Cr T75ml</t>
+  </si>
+  <si>
+    <t>3661434005459</t>
+  </si>
+  <si>
+    <t>Uriage Bariederm Cica Lips T 15ml</t>
+  </si>
+  <si>
+    <t>3661434009228</t>
+  </si>
+  <si>
+    <t>Uriage Age Lift Revit Nt Smoothing Cr Pb40ml</t>
+  </si>
+  <si>
+    <t>3661434009211</t>
+  </si>
+  <si>
+    <t>Uriage Age Lift Smoothing Eye Care Pb 15ml</t>
+  </si>
+  <si>
+    <t>3661434007347</t>
+  </si>
+  <si>
+    <t>Uriage Xemose C8+ Anti Itch Soot Balm T 200ml</t>
+  </si>
+  <si>
+    <t>3661434009792</t>
+  </si>
+  <si>
+    <t>Uriage Depiderm Eyes Contour Car T 15ml</t>
+  </si>
+  <si>
+    <t>3661434010002</t>
+  </si>
+  <si>
+    <t>Uriage Hyseac Cleansing Cream T 150ml</t>
+  </si>
+  <si>
+    <t>3661434011917</t>
+  </si>
+  <si>
+    <t>Uriage Cica Daily Cream Concentrate J 50ml</t>
+  </si>
+  <si>
+    <t>3661434009389</t>
+  </si>
+  <si>
+    <t>Uriage Face Hygiene Thermal Micellar Water Nds B 250ml</t>
+  </si>
+  <si>
+    <t>3661434008658</t>
+  </si>
+  <si>
+    <t>Uriage Baby 1st Moisturiz Cream T 40ml</t>
+  </si>
+  <si>
+    <t>3661434009761</t>
+  </si>
+  <si>
+    <t>Uriage Depiderm Intensive Treatment F 30ml</t>
+  </si>
+  <si>
+    <t>3661434008795</t>
+  </si>
+  <si>
+    <t>Uriage Body Hygiene Cleansing Cream T 200ml</t>
+  </si>
+  <si>
+    <t>3661434027901</t>
+  </si>
+  <si>
+    <t>Uriage Hyseac 3 Regul+ Spf50+ B 50ml</t>
+  </si>
+  <si>
+    <t>3661434009419</t>
+  </si>
+  <si>
+    <t>Uriage Face Hygiene Cleans Water Foam B 150ml</t>
+  </si>
+  <si>
+    <t>3661434008689</t>
+  </si>
+  <si>
+    <t>Uriage Baby 1st Cleansing Cream Bp 1l</t>
+  </si>
+  <si>
+    <t>1l</t>
+  </si>
+  <si>
+    <t>3661434004742</t>
+  </si>
+  <si>
+    <t>Uriage Bariederm Cica Cream 100ml</t>
+  </si>
+  <si>
+    <t>3661434008726</t>
+  </si>
+  <si>
+    <t>Uriage Baby 1st Cleans Water B 1l</t>
+  </si>
+  <si>
+    <t>3661434009327</t>
+  </si>
+  <si>
+    <t>Uriage Face Hygiene Thermal Micellar Water Ss B 250ml</t>
+  </si>
+  <si>
+    <t>3661434005442</t>
+  </si>
+  <si>
+    <t>Uriage Bariederm Cica Stick 22g</t>
+  </si>
+  <si>
+    <t>22g</t>
+  </si>
+  <si>
+    <t>3661434001062</t>
+  </si>
+  <si>
+    <t>Uriage Gyn Phy 8 Soothing Gel Td 100ml</t>
+  </si>
+  <si>
+    <t>3661434000539</t>
+  </si>
+  <si>
+    <t>Uriage Eau Thermale D'Uriag Water Sp 50ml</t>
+  </si>
+  <si>
+    <t>3661434004865</t>
+  </si>
+  <si>
+    <t>Uriage Xemose C8+ Face Cream T 40ml</t>
+  </si>
+  <si>
+    <t>3661434009754</t>
+  </si>
+  <si>
+    <t>Uriage Depiderm Booster Serum B 30ml</t>
+  </si>
+  <si>
+    <t>3661434009242</t>
+  </si>
+  <si>
+    <t>Uriage Age Lift Smoothing Firming Day Cr Pb40ml</t>
+  </si>
+  <si>
+    <t>3661434000515</t>
+  </si>
+  <si>
+    <t>Uriage Eau Thermale D'Uriag Water Sp 150ml</t>
+  </si>
+  <si>
+    <t>3661434010101</t>
+  </si>
+  <si>
+    <t>Uriage Hyseac Serum B 30ml</t>
+  </si>
+  <si>
+    <t>3661434009402</t>
+  </si>
+  <si>
+    <t>Uriage Face Hygiene Cleansing Milk B 250ml</t>
+  </si>
+  <si>
+    <t>3661434004995</t>
+  </si>
+  <si>
+    <t>Uriage Face Hydratation Thermal Water Rich Cream T 40ml</t>
+  </si>
+  <si>
+    <t>3661434010088</t>
+  </si>
+  <si>
+    <t>Uriage Hyseac 3 Regul + T 40ml</t>
+  </si>
+  <si>
+    <t>3661434009303</t>
+  </si>
+  <si>
+    <t>Uriage Ds Hair Shamp Dandruff Treatment B 200ml</t>
+  </si>
+  <si>
+    <t>3661434010026</t>
+  </si>
+  <si>
+    <t>Uriage Hyseac Sos Gel T 15ml</t>
+  </si>
+  <si>
+    <t>3661434007408</t>
+  </si>
+  <si>
+    <t>Uriage Ds Hair Balancing Shamp B 200 ml</t>
+  </si>
+  <si>
+    <t>3661434003110</t>
+  </si>
+  <si>
+    <t>Fresh Body Hygiene Deodorant Sp 125ml</t>
+  </si>
+  <si>
+    <t>125ml</t>
+  </si>
+  <si>
+    <t>3661434004421</t>
+  </si>
+  <si>
+    <t>Uriage Face Hydratation Moisturizing Lipstick 4g</t>
+  </si>
+  <si>
+    <t>3661434002687</t>
+  </si>
+  <si>
+    <t>Uriage Body Hygiene Gentle Deodorant Roll On 50ml</t>
+  </si>
+  <si>
+    <t>3661434003004</t>
+  </si>
+  <si>
+    <t>Uriage Xemose C8+ Cleansing Oil T 200ml</t>
+  </si>
+  <si>
+    <t>3661434005862</t>
+  </si>
+  <si>
+    <t>Uriage Body Hygiene Extra Rich Dermato Gel Pb 500ml</t>
+  </si>
+  <si>
+    <t>3661434010118</t>
+  </si>
+  <si>
+    <t>Uriage Hyseac Sos Paste J 15g</t>
+  </si>
+  <si>
+    <t>15g</t>
+  </si>
+  <si>
+    <t>3661434005015</t>
+  </si>
+  <si>
+    <t>Uriage Face Hydratation Therm Water Eye Cont Water Care T 15ml</t>
+  </si>
+  <si>
+    <t>3661434023422</t>
+  </si>
+  <si>
+    <t>Uriage Roseliane Anti Redness Serum B 30ml</t>
+  </si>
+  <si>
+    <t>3661434006548</t>
+  </si>
+  <si>
+    <t>Uriage Bariederm Cica Cream Spf50 T 40ml</t>
+  </si>
+  <si>
+    <t>3661434009334</t>
+  </si>
+  <si>
+    <t>Uriage Face Hygiene Thermal Micellar Water Ss B 500ml</t>
+  </si>
+  <si>
+    <t>3661434008672</t>
+  </si>
+  <si>
+    <t>Uriage Baby 1st Cleansing Cream Bp 500ml</t>
+  </si>
+  <si>
+    <t>3661434010064</t>
+  </si>
+  <si>
+    <t>Uriage Hyseac Purifying Peel Off Mask T 50ml</t>
+  </si>
+  <si>
+    <t>3661434004728</t>
+  </si>
+  <si>
+    <t>Uriage Bariederm Hand Cream T 50ml</t>
+  </si>
+  <si>
+    <t>3661434009525</t>
+  </si>
+  <si>
+    <t>Uriage Face Hydratation Eau Thermale H.A Booster Serum Pb 30ml</t>
+  </si>
+  <si>
+    <t>3661434008627</t>
+  </si>
+  <si>
+    <t>Uriage Baby 1st Shampoo T 200ml</t>
+  </si>
+  <si>
+    <t>3661434002069</t>
+  </si>
+  <si>
+    <t>Uriage Ds Hair Regul Anti Dand Lotion Pb 100ml</t>
+  </si>
+  <si>
+    <t>3661434010071</t>
+  </si>
+  <si>
+    <t>Uriage Hyseac Purifying Oil Bp 100ml</t>
+  </si>
+  <si>
+    <t>3661434005039</t>
+  </si>
+  <si>
+    <t>Uriage Face Hydratation Thermal Water Cream Spf20 T 40ml</t>
+  </si>
+  <si>
+    <t>3661434008962</t>
+  </si>
+  <si>
+    <t>Uriage Bariederm Cica Cleansing Gel T 200ml</t>
+  </si>
+  <si>
+    <t>3661434010057</t>
+  </si>
+  <si>
+    <t>Uriage Hyseac Spf50+ Fluid T 50ml</t>
+  </si>
+  <si>
+    <t>3661434010019</t>
+  </si>
+  <si>
+    <t>Uriage Hyseac Exfoliating Mask T 100ml</t>
+  </si>
+  <si>
+    <t>3661434000829</t>
+  </si>
+  <si>
+    <t>Uriage Kératosane Keratosane 30 Cream Gel T 40ml</t>
+  </si>
+  <si>
+    <t>3661434009778</t>
+  </si>
+  <si>
+    <t>Uriage Depiderm Day Care Spf50 F 30ml</t>
+  </si>
+  <si>
+    <t>3661434009266</t>
+  </si>
+  <si>
+    <t>Uriage Age Lift Firming Smooth D Fluid Pb 40 ml</t>
+  </si>
+  <si>
+    <t>3661434009426</t>
+  </si>
+  <si>
+    <t>Uriage Face Hygiene Make Up Removing Jelly T 150ml</t>
+  </si>
+  <si>
+    <t>3661434008597</t>
+  </si>
+  <si>
+    <t>Uriage Baby 1st Change T 100ml</t>
+  </si>
+  <si>
+    <t>3661434023439</t>
+  </si>
+  <si>
+    <t>Uriage Age Absolu Eye Contour P 15ml</t>
+  </si>
+  <si>
+    <t>3661434009433</t>
+  </si>
+  <si>
+    <t>Uriage Face Hygiene Make Up Removing Oil Pb 100ml</t>
+  </si>
+  <si>
+    <t>3661434004841</t>
+  </si>
+  <si>
+    <t>Uriage Xemose C8+ Lipid Rep Cream T 200ml</t>
+  </si>
+  <si>
+    <t>3661434009310</t>
+  </si>
+  <si>
+    <t>Uriage Ds Hair Shamp Kerato Treatment T 150ml</t>
+  </si>
+  <si>
+    <t>3661434004735</t>
+  </si>
+  <si>
+    <t>Uriage Bariederm Cica Cream T 40ml</t>
+  </si>
+  <si>
+    <t>3661434023477</t>
+  </si>
+  <si>
+    <t>Uriage Roseliane Cc Cream Spf30 T 40ml</t>
+  </si>
+  <si>
+    <t>3661434009396</t>
+  </si>
+  <si>
+    <t>Uriage Face Hygiene Thermal Micellar Water Nds B 500ml</t>
+  </si>
+  <si>
+    <t>3661434004575</t>
+  </si>
+  <si>
+    <t>Uriage Body Hygiene Power3 Deodorant Roll On 50ml</t>
+  </si>
+  <si>
+    <t>3661434000171</t>
+  </si>
+  <si>
+    <t>Uriage Xemose C8+ Syndet T 200ml</t>
+  </si>
+  <si>
+    <t>3661434000072</t>
+  </si>
+  <si>
+    <t>Uriage Ds Care Ds Regulating Soothing Emulsion T 40ml</t>
+  </si>
+  <si>
+    <t>3661434010040</t>
+  </si>
+  <si>
+    <t>Uriage Hyseac Hydra T 40ml</t>
+  </si>
+  <si>
+    <t>3661434004711</t>
+  </si>
+  <si>
+    <t>Uriage Body Hydratation Utw Unctuous Balm P 200ml</t>
+  </si>
+  <si>
+    <t>3661434005510</t>
+  </si>
+  <si>
+    <t>Uriage Body Hydratation Utw Hand Cream T 50ml</t>
+  </si>
+  <si>
+    <t>3661434005923</t>
+  </si>
+  <si>
+    <t>Uriage Xemose C8+ Cleansing Oil Pb 500ml</t>
+  </si>
+  <si>
+    <t>Exw Europe</t>
+  </si>
+  <si>
+    <t>Lead Time: 5 weeks</t>
+  </si>
+  <si>
+    <t>Moq Eur10,000</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
-    <t>OLD SKU</t>
-[...616 lines deleted...]
-  <si>
     <t>Description</t>
   </si>
   <si>
-    <t>Color#</t>
-[...1934 lines deleted...]
-    <t>Exw Europe</t>
+    <t>Size</t>
   </si>
   <si>
     <t>Cost (eur)</t>
-  </si>
-[...10 lines deleted...]
-    <t>RRP (eur)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="2">
-    <numFmt numFmtId="164" formatCode="0.00000"/>
+  <numFmts count="1">
     <numFmt numFmtId="165" formatCode="[$€-2]\ #,##0.00"/>
   </numFmts>
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-      <name val="Arial"/>
+      <b/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
-    <font>
-[...11 lines deleted...]
-    </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="4" tint="-0.249977111117893"/>
+        <fgColor rgb="FFFBFAF7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="3" tint="-0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...13 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="23">
+  <cellXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" readingOrder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="1" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...29 lines deleted...]
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 17" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <colors>
-[...7 lines deleted...]
-  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
-    <tabColor rgb="FF92D050"/>
+    <tabColor rgb="FF17160F"/>
   </sheetPr>
-  <dimension ref="A1:O454"/>
+  <dimension ref="A1:E125"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="Q30" sqref="Q30"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="K118" sqref="K118"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="17.140625" style="5" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="12" max="16384" width="8.85546875" style="4"/>
+    <col min="1" max="1" width="5" style="3" customWidth="1"/>
+    <col min="2" max="2" width="18.5703125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="60.5703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="8" style="3" customWidth="1"/>
+    <col min="5" max="5" width="14" style="2" customWidth="1"/>
+    <col min="6" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...99 lines deleted...]
-      <c r="A8" s="1" t="s">
+    <row r="1" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B8" s="1" t="s">
-[...8 lines deleted...]
-      <c r="E8" s="1" t="s">
+    </row>
+    <row r="3" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="3" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="3" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="3" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="F8" s="1" t="s">
-[...31 lines deleted...]
-      <c r="A9" s="11" t="s">
+      <c r="B7" s="4" t="s">
+        <v>259</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>261</v>
+      </c>
+      <c r="E7" s="4" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="2">
+        <v>1</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E8" s="6">
+        <v>3.7044000000000006</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="7">
+        <v>2</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C9" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" s="9">
+        <v>5.6484000000000005</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="2">
+        <v>3</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E10" s="6">
+        <v>7.0415999999999999</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="7">
+        <v>4</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C11" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E11" s="9">
+        <v>5.9939999999999998</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="2">
+        <v>5</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E12" s="6">
+        <v>7.0415999999999999</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="7">
+        <v>6</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C13" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E13" s="9">
+        <v>4.1148000000000007</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="2">
+        <v>7</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E14" s="6">
+        <v>5.6484000000000005</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="7">
+        <v>8</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C15" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="E15" s="9">
+        <v>6.5339999999999998</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="2">
+        <v>9</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E16" s="6">
+        <v>9.2556000000000012</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="7">
+        <v>10</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C17" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="E17" s="9">
+        <v>6.9228000000000005</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="2">
+        <v>11</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E18" s="6">
+        <v>10.605600000000001</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="7">
+        <v>12</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C19" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="E19" s="9">
+        <v>8.1756000000000011</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="2">
+        <v>13</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="E20" s="6">
+        <v>4.6008000000000004</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="7">
+        <v>14</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C21" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D21" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="E21" s="9">
+        <v>5.0868000000000002</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="2">
+        <v>15</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E22" s="6">
+        <v>4.8168000000000006</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="7">
+        <v>16</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C23" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E23" s="9">
+        <v>10.292400000000001</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="2">
+        <v>17</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="E24" s="6">
+        <v>5.7671999999999999</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="7">
+        <v>18</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C25" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E25" s="9">
+        <v>3.3696000000000002</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="2">
+        <v>19</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="E26" s="6">
+        <v>5.7779999999999996</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="7">
+        <v>20</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C27" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="D27" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E27" s="9">
+        <v>8.2188000000000017</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="2">
+        <v>21</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="E28" s="6">
+        <v>7.6680000000000001</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="7">
+        <v>22</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C29" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="D29" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="E29" s="9">
+        <v>5.2812000000000001</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="2">
+        <v>23</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E30" s="6">
+        <v>9.7848000000000006</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="7">
+        <v>24</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C31" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="D31" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="E31" s="9">
+        <v>5.2812000000000001</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="2">
+        <v>25</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E32" s="6">
+        <v>6.75</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="7">
+        <v>26</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C33" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="D33" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E33" s="9">
+        <v>14.742000000000001</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="2">
+        <v>27</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="E34" s="6">
+        <v>5.7779999999999996</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="7">
+        <v>28</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C35" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="D35" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E35" s="9">
+        <v>17.733600000000003</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="2">
+        <v>29</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="E36" s="6">
+        <v>8.2620000000000005</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="7">
+        <v>30</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C37" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="D37" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="E37" s="9">
+        <v>15.638400000000001</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="2">
+        <v>31</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E38" s="6">
+        <v>7.3764000000000003</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="7">
+        <v>32</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="C39" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="D39" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E39" s="9">
+        <v>7.7220000000000013</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="2">
+        <v>33</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="E40" s="6">
+        <v>6.75</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="7">
+        <v>34</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="C41" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="D41" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="E41" s="9">
+        <v>14.7852</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="2">
+        <v>35</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="E42" s="6">
+        <v>2.8835999999999999</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="7">
+        <v>36</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="C43" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="D43" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="E43" s="9">
+        <v>4.8168000000000006</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="2">
+        <v>37</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E44" s="6">
+        <v>5.7671999999999999</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="7">
+        <v>38</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="C45" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="D45" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E45" s="9">
+        <v>7.3872</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="2">
+        <v>39</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E46" s="6">
+        <v>15.638400000000001</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="7">
+        <v>40</v>
+      </c>
+      <c r="B47" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="C47" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="D47" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E47" s="9">
+        <v>7.7220000000000013</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="2">
+        <v>41</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="E48" s="6">
+        <v>8.1756000000000011</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="7">
+        <v>42</v>
+      </c>
+      <c r="B49" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="C49" s="8" t="s">
+        <v>98</v>
+      </c>
+      <c r="D49" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="E49" s="9">
+        <v>5.0868000000000002</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="2">
+        <v>43</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="E50" s="6">
+        <v>6.6311999999999998</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="7">
+        <v>44</v>
+      </c>
+      <c r="B51" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="C51" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="D51" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E51" s="9">
+        <v>8.2188000000000017</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="2">
+        <v>45</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="D52" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="E52" s="6">
+        <v>7.2360000000000007</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="7">
+        <v>46</v>
+      </c>
+      <c r="B53" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="C53" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="D53" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="E53" s="9">
+        <v>3.8988</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="2">
+        <v>47</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="E54" s="6">
+        <v>5.7671999999999999</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="7">
+        <v>48</v>
+      </c>
+      <c r="B55" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="C55" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="D55" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="E55" s="9">
+        <v>3.3696000000000002</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="2">
+        <v>49</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="D56" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="E56" s="6">
+        <v>14.288400000000001</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="7">
+        <v>50</v>
+      </c>
+      <c r="B57" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="C57" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="D57" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="E57" s="9">
+        <v>12.949200000000001</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="2">
+        <v>51</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="D58" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E58" s="6">
+        <v>6.6960000000000006</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="7">
+        <v>52</v>
+      </c>
+      <c r="B59" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="C59" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D59" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="E59" s="9">
+        <v>11.102399999999999</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="2">
+        <v>53</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="D60" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="E60" s="6">
+        <v>5.7671999999999999</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="7">
+        <v>54</v>
+      </c>
+      <c r="B61" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="C61" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="D61" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E61" s="9">
+        <v>12.031200000000002</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="2">
+        <v>55</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="D62" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="E62" s="6">
+        <v>4.6008000000000004</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="7">
+        <v>56</v>
+      </c>
+      <c r="B63" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="C63" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="D63" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E63" s="9">
+        <v>3.8555999999999999</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="2">
+        <v>57</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="D64" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="E64" s="6">
+        <v>13.0464</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="7">
+        <v>58</v>
+      </c>
+      <c r="B65" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="C65" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D65" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="E65" s="9">
+        <v>5.7671999999999999</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="2">
+        <v>59</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="D66" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E66" s="6">
+        <v>9.18</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="7">
+        <v>60</v>
+      </c>
+      <c r="B67" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="C67" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="D67" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="E67" s="9">
+        <v>6.2532000000000005</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="2">
+        <v>61</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="D68" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="E68" s="6">
+        <v>10.2492</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="7">
+        <v>62</v>
+      </c>
+      <c r="B69" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="C69" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="D69" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="E69" s="9">
+        <v>7.2360000000000007</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="2">
+        <v>63</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="D70" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="E70" s="6">
+        <v>7.7220000000000013</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="7">
+        <v>64</v>
+      </c>
+      <c r="B71" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="C71" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="D71" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="E71" s="9">
+        <v>4.6008000000000004</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="2">
+        <v>65</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="C72" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="D72" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="E72" s="6">
+        <v>6.75</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="7">
+        <v>66</v>
+      </c>
+      <c r="B73" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="C73" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="D73" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="E73" s="9">
+        <v>4.8168000000000006</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="2">
+        <v>67</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="D74" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E74" s="6">
+        <v>1.9440000000000002</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="7">
+        <v>68</v>
+      </c>
+      <c r="B75" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="C75" s="8" t="s">
+        <v>153</v>
+      </c>
+      <c r="D75" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E75" s="9">
+        <v>7.2036000000000007</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="2">
+        <v>69</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="C76" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D76" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="E76" s="6">
+        <v>14.364000000000003</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="7">
+        <v>70</v>
+      </c>
+      <c r="B77" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="C77" s="8" t="s">
+        <v>157</v>
+      </c>
+      <c r="D77" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E77" s="9">
+        <v>14.288400000000001</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="2">
+        <v>71</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="C78" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="D78" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="E78" s="6">
+        <v>2.7107999999999999</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="7">
+        <v>72</v>
+      </c>
+      <c r="B79" s="7" t="s">
+        <v>160</v>
+      </c>
+      <c r="C79" s="8" t="s">
+        <v>161</v>
+      </c>
+      <c r="D79" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="E79" s="9">
+        <v>10.940400000000002</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="2">
+        <v>73</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="C80" s="3" t="s">
         <v>163</v>
       </c>
-      <c r="B9" s="11" t="s">
-[...1123 lines deleted...]
-      <c r="J33" s="22">
+      <c r="D80" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="E80" s="6">
+        <v>6.3288000000000011</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="7">
+        <v>74</v>
+      </c>
+      <c r="B81" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="C81" s="8" t="s">
+        <v>165</v>
+      </c>
+      <c r="D81" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E81" s="9">
+        <v>7.7220000000000013</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="2">
+        <v>75</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="C82" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D82" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="E82" s="6">
+        <v>7.2360000000000007</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="7">
+        <v>76</v>
+      </c>
+      <c r="B83" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="C83" s="8" t="s">
+        <v>169</v>
+      </c>
+      <c r="D83" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="E83" s="9">
+        <v>5.9292000000000007</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="2">
+        <v>77</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="C84" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="D84" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="E84" s="6">
+        <v>5.2164000000000001</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="7">
+        <v>78</v>
+      </c>
+      <c r="B85" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="C85" s="8" t="s">
+        <v>173</v>
+      </c>
+      <c r="D85" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="E85" s="9">
+        <v>4.6008000000000004</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="2">
+        <v>79</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="C86" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="D86" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="E86" s="6">
+        <v>5.1084000000000005</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="7">
+        <v>80</v>
+      </c>
+      <c r="B87" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="C87" s="8" t="s">
+        <v>178</v>
+      </c>
+      <c r="D87" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E87" s="9">
+        <v>2.4732000000000003</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="2">
+        <v>81</v>
+      </c>
+      <c r="B88" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="C88" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="D88" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E88" s="6">
+        <v>5.1084000000000005</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="7">
+        <v>82</v>
+      </c>
+      <c r="B89" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="C89" s="8" t="s">
+        <v>182</v>
+      </c>
+      <c r="D89" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="E89" s="9">
+        <v>5.7779999999999996</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="2">
+        <v>83</v>
+      </c>
+      <c r="B90" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="C90" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="D90" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="K33" s="17">
-[...43 lines deleted...]
-      <c r="J34" s="22">
+      <c r="E90" s="6">
+        <v>5.3676000000000004</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="7">
+        <v>84</v>
+      </c>
+      <c r="B91" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="C91" s="8" t="s">
+        <v>186</v>
+      </c>
+      <c r="D91" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="E91" s="9">
+        <v>5.7779999999999996</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="2">
+        <v>85</v>
+      </c>
+      <c r="B92" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="C92" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="D92" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="E92" s="6">
+        <v>7.0200000000000005</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="7">
+        <v>86</v>
+      </c>
+      <c r="B93" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="C93" s="8" t="s">
+        <v>191</v>
+      </c>
+      <c r="D93" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="E93" s="9">
+        <v>13.392000000000001</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="2">
+        <v>87</v>
+      </c>
+      <c r="B94" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="C94" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="D94" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="E94" s="6">
+        <v>5.7671999999999999</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="7">
+        <v>88</v>
+      </c>
+      <c r="B95" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C95" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="D95" s="7" t="s">
         <v>49</v>
       </c>
-      <c r="K34" s="17">
-[...41 lines deleted...]
-      <c r="J35" s="22">
+      <c r="E95" s="9">
+        <v>5.7779999999999996</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="2">
+        <v>89</v>
+      </c>
+      <c r="B96" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="C96" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D96" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="K35" s="17">
-[...41 lines deleted...]
-      <c r="J36" s="22">
+      <c r="E96" s="6">
+        <v>7.2360000000000007</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="7">
+        <v>90</v>
+      </c>
+      <c r="B97" s="7" t="s">
+        <v>198</v>
+      </c>
+      <c r="C97" s="8" t="s">
+        <v>199</v>
+      </c>
+      <c r="D97" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E97" s="9">
+        <v>5.5836000000000006</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="2">
+        <v>91</v>
+      </c>
+      <c r="B98" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="C98" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="D98" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E98" s="6">
+        <v>3.3696000000000002</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="7">
+        <v>92</v>
+      </c>
+      <c r="B99" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="C99" s="8" t="s">
+        <v>203</v>
+      </c>
+      <c r="D99" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="E99" s="9">
+        <v>9.6336000000000013</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="2">
+        <v>93</v>
+      </c>
+      <c r="B100" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="C100" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="D100" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E100" s="6">
+        <v>4.8168000000000006</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="7">
+        <v>94</v>
+      </c>
+      <c r="B101" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="C101" s="8" t="s">
+        <v>207</v>
+      </c>
+      <c r="D101" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="E101" s="9">
+        <v>7.7220000000000013</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="2">
+        <v>95</v>
+      </c>
+      <c r="B102" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="C102" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="D102" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E102" s="6">
+        <v>6.3504000000000005</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="7">
+        <v>96</v>
+      </c>
+      <c r="B103" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="C103" s="8" t="s">
+        <v>211</v>
+      </c>
+      <c r="D103" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E103" s="9">
+        <v>8.2188000000000017</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="2">
+        <v>97</v>
+      </c>
+      <c r="B104" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="C104" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="D104" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E104" s="6">
+        <v>5.2812000000000001</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="7">
+        <v>98</v>
+      </c>
+      <c r="B105" s="7" t="s">
+        <v>214</v>
+      </c>
+      <c r="C105" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="D105" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E105" s="9">
+        <v>7.2360000000000007</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="2">
+        <v>99</v>
+      </c>
+      <c r="B106" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="C106" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="D106" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E106" s="6">
+        <v>5.9508000000000001</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="7">
+        <v>100</v>
+      </c>
+      <c r="B107" s="7" t="s">
+        <v>218</v>
+      </c>
+      <c r="C107" s="8" t="s">
+        <v>219</v>
+      </c>
+      <c r="D107" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E107" s="9">
+        <v>4.3308</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="2">
+        <v>101</v>
+      </c>
+      <c r="B108" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="C108" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="D108" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="E108" s="6">
+        <v>13.543200000000001</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="7">
+        <v>102</v>
+      </c>
+      <c r="B109" s="7" t="s">
+        <v>222</v>
+      </c>
+      <c r="C109" s="8" t="s">
+        <v>223</v>
+      </c>
+      <c r="D109" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E109" s="9">
+        <v>14.288400000000001</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="2">
+        <v>103</v>
+      </c>
+      <c r="B110" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="C110" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="D110" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="E110" s="6">
+        <v>5.7024000000000008</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="7">
+        <v>104</v>
+      </c>
+      <c r="B111" s="7" t="s">
+        <v>226</v>
+      </c>
+      <c r="C111" s="8" t="s">
+        <v>227</v>
+      </c>
+      <c r="D111" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="E111" s="9">
+        <v>4.8168000000000006</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="2">
+        <v>105</v>
+      </c>
+      <c r="B112" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="C112" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="D112" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="E112" s="6">
+        <v>15.228</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="7">
+        <v>106</v>
+      </c>
+      <c r="B113" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="C113" s="8" t="s">
+        <v>231</v>
+      </c>
+      <c r="D113" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="E113" s="9">
+        <v>6.2747999999999999</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="2">
+        <v>107</v>
+      </c>
+      <c r="B114" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="C114" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="D114" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E114" s="6">
+        <v>7.7868000000000004</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="7">
+        <v>108</v>
+      </c>
+      <c r="B115" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="C115" s="8" t="s">
+        <v>235</v>
+      </c>
+      <c r="D115" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="E115" s="9">
+        <v>6.6311999999999998</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="2">
+        <v>109</v>
+      </c>
+      <c r="B116" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="C116" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="D116" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="E116" s="6">
+        <v>4.8168000000000006</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="7">
+        <v>110</v>
+      </c>
+      <c r="B117" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="C117" s="8" t="s">
+        <v>239</v>
+      </c>
+      <c r="D117" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E117" s="9">
+        <v>7.2360000000000007</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="2">
+        <v>111</v>
+      </c>
+      <c r="B118" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="C118" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="D118" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="K36" s="17">
-[...41 lines deleted...]
-      <c r="J37" s="22">
+      <c r="E118" s="6">
+        <v>5.7779999999999996</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="7">
+        <v>112</v>
+      </c>
+      <c r="B119" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="C119" s="8" t="s">
+        <v>243</v>
+      </c>
+      <c r="D119" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E119" s="9">
+        <v>5.1084000000000005</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="2">
+        <v>113</v>
+      </c>
+      <c r="B120" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="C120" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="D120" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E120" s="6">
+        <v>5.2812000000000001</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="7">
+        <v>114</v>
+      </c>
+      <c r="B121" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="C121" s="8" t="s">
+        <v>247</v>
+      </c>
+      <c r="D121" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E121" s="9">
+        <v>6.2532000000000005</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="2">
+        <v>115</v>
+      </c>
+      <c r="B122" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="C122" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="D122" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="E122" s="6">
+        <v>6.4692000000000007</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="7">
+        <v>116</v>
+      </c>
+      <c r="B123" s="7" t="s">
+        <v>250</v>
+      </c>
+      <c r="C123" s="8" t="s">
+        <v>251</v>
+      </c>
+      <c r="D123" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="E123" s="9">
+        <v>9.6336000000000013</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A124" s="2">
+        <v>117</v>
+      </c>
+      <c r="B124" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="C124" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="D124" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E124" s="6">
+        <v>3.1536</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="7">
+        <v>118</v>
+      </c>
+      <c r="B125" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C125" s="8" t="s">
+        <v>255</v>
+      </c>
+      <c r="D125" s="7" t="s">
         <v>49</v>
       </c>
-      <c r="K37" s="17">
-[...19040 lines deleted...]
-      <c r="O454" s="11"/>
+      <c r="E125" s="9">
+        <v>8.2080000000000002</v>
+      </c>
     </row>
   </sheetData>
-  <autoFilter ref="A8:N454">
-[...13 lines deleted...]
-  </colBreaks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>'Samsonite Backpack 2026'!Print_Area</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Uriage</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
 </cp:coreProperties>
 </file>