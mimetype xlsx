--- v0 (2026-07-21)
+++ v1 (2026-10-21)
@@ -1,16949 +1,544 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/richData/rdrichvalue.xml" ContentType="application/vnd.ms-excel.rdrichvalue+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/richData/rdrichvaluestructure.xml" ContentType="application/vnd.ms-excel.rdrichvaluestructure+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
-  <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <workbookPr defaultThemeVersion="153222"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Kelter International Pte Ltd\Derrick Ng - Viimart\Operation\Wholesale Price\New Lists\Wholesale Price Added - Current Month\Haircare\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="9735"/>
   </bookViews>
   <sheets>
-    <sheet name="Mondaine Clocks &amp; Watches" sheetId="3" r:id="rId1"/>
-    <sheet name="Mondaine Straps" sheetId="5" r:id="rId2"/>
+    <sheet name="Aunt Jackie's" sheetId="1" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...7 lines deleted...]
-  </definedNames>
   <calcPr calcId="152511"/>
-  <extLst>
-[...11 lines deleted...]
-  </extLst>
 </workbook>
 </file>
 
-<file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
-[...20 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1402" uniqueCount="810">
-[...2404 lines deleted...]
-    <t>Lead Time: 4-6 weeks</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="191" uniqueCount="110">
+  <si>
+    <t>Regular</t>
+  </si>
+  <si>
+    <t>1-638-15-0600</t>
+  </si>
+  <si>
+    <t>Aunt Jackie's</t>
+  </si>
+  <si>
+    <t>Transform Hydrating Leave-In Conditioner</t>
+  </si>
+  <si>
+    <t>1-693-12-1200</t>
+  </si>
+  <si>
+    <t>Quench Moisture Intensive Leave-In Conditioner</t>
+  </si>
+  <si>
+    <t>1-696-15-1200</t>
+  </si>
+  <si>
+    <t>Curl La La Custard</t>
+  </si>
+  <si>
+    <t>1-697-15-1200</t>
+  </si>
+  <si>
+    <t>In Control Conditioner</t>
+  </si>
+  <si>
+    <t>1-698-12-1200</t>
+  </si>
+  <si>
+    <t>Knot On My Watch Detangler</t>
+  </si>
+  <si>
+    <t>1-699-12-1200</t>
+  </si>
+  <si>
+    <t>Oh So Clean Shampoo</t>
+  </si>
+  <si>
+    <t>1-641-07-0623</t>
+  </si>
+  <si>
+    <t>Biotin and Honey</t>
+  </si>
+  <si>
+    <t>Hold Tight! Braid &amp; Twist Extra Firm Gel</t>
+  </si>
+  <si>
+    <t>1-643-04-1243</t>
+  </si>
+  <si>
+    <t>Smooth &amp; Swirl Extra Hold Edge Gel</t>
+  </si>
+  <si>
+    <t>1-645-08-1243</t>
+  </si>
+  <si>
+    <t>Ready, Set, Hold Extra Hold Braid Setting Foam</t>
+  </si>
+  <si>
+    <t>1-642-12-1243</t>
+  </si>
+  <si>
+    <t>Oh So Strong Braid Refresh Spray</t>
+  </si>
+  <si>
+    <t>1-646-04-1243</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Scent-sational! Hair Perfume  &amp; Deodorizer 4oz</t>
+  </si>
+  <si>
+    <t>1-647-04-1243</t>
+  </si>
+  <si>
+    <t>Scratch Free Zone Itch &amp; Tension Relief 4oz</t>
+  </si>
+  <si>
+    <t>1-648-06-1243</t>
+  </si>
+  <si>
+    <t>Dry Clean! Scalp &amp; Hair Refresh 6oz</t>
+  </si>
+  <si>
+    <t>1-627-02-2446</t>
+  </si>
+  <si>
+    <t>Elixir Essentials</t>
+  </si>
+  <si>
+    <t>Aunt Jackie's Elixir Rosemary and Mint, Biotin</t>
+  </si>
+  <si>
+    <t>1-628-02-2446</t>
+  </si>
+  <si>
+    <t>Aunt Jackie's Elixir Saw Palmetto</t>
+  </si>
+  <si>
+    <t>1-629-02-2446</t>
+  </si>
+  <si>
+    <t>Aunt Jackie's Elixir Collagen</t>
+  </si>
+  <si>
+    <t>1-670-08-1200</t>
+  </si>
+  <si>
+    <t>Flaxseed</t>
+  </si>
+  <si>
+    <t>Soft All Over</t>
+  </si>
+  <si>
+    <t>1-671-15-1200</t>
+  </si>
+  <si>
+    <t>Curl Mane-Tenance</t>
+  </si>
+  <si>
+    <t>1-672-02-1200</t>
+  </si>
+  <si>
+    <t>Tame My Edges</t>
+  </si>
+  <si>
+    <t>1-673-07-1200</t>
+  </si>
+  <si>
+    <t>Seal It Up</t>
+  </si>
+  <si>
+    <t>1-674-12-1200</t>
+  </si>
+  <si>
+    <t>Half n Half</t>
+  </si>
+  <si>
+    <t>1-675-15-1200</t>
+  </si>
+  <si>
+    <t>Fix My Hair</t>
+  </si>
+  <si>
+    <t>1-676-12-1200</t>
+  </si>
+  <si>
+    <t>Purify Me</t>
+  </si>
+  <si>
+    <t>1-692-15-1200</t>
+  </si>
+  <si>
+    <t>Don't Shrink Curling Gel</t>
+  </si>
+  <si>
+    <t>1-656-12-0600</t>
+  </si>
+  <si>
+    <t>Grapeseed</t>
+  </si>
+  <si>
+    <t>Power Wash Shampoo</t>
+  </si>
+  <si>
+    <t>1-657-15-0600</t>
+  </si>
+  <si>
+    <t>Rescued! Conditioner</t>
+  </si>
+  <si>
+    <t>1-658-15-0600</t>
+  </si>
+  <si>
+    <t>Ice Curls Styling Gel</t>
+  </si>
+  <si>
+    <t>1-659-04-1200</t>
+  </si>
+  <si>
+    <t>Slicked! Styling Glue</t>
+  </si>
+  <si>
+    <t>1-660-08-1200</t>
+  </si>
+  <si>
+    <t>Frizz Patrol</t>
+  </si>
+  <si>
+    <t>1-661-04-1200</t>
+  </si>
+  <si>
+    <t>Shine Boss</t>
+  </si>
+  <si>
+    <t>1-665-12-0600</t>
+  </si>
+  <si>
+    <t>Kids</t>
+  </si>
+  <si>
+    <t>Heads Up Shampoo</t>
+  </si>
+  <si>
+    <t>1-666-12-0600</t>
+  </si>
+  <si>
+    <t>Knot Havin It</t>
+  </si>
+  <si>
+    <t>1-667-15-0600</t>
+  </si>
+  <si>
+    <t>Soft N Sassy Conditioner</t>
+  </si>
+  <si>
+    <t>1-668-15-0600</t>
+  </si>
+  <si>
+    <t>Baby Curls Curling n Twisting Custard</t>
+  </si>
+  <si>
+    <t>1-669-08-0600</t>
+  </si>
+  <si>
+    <t>E-Blast Scalp Remedy</t>
+  </si>
+  <si>
+    <t>1-690-04-2446</t>
+  </si>
+  <si>
+    <t>Growth Oil</t>
+  </si>
+  <si>
+    <t>Frizz Rebel Coconut &amp; Sweet Almond</t>
+  </si>
+  <si>
+    <t>1-691-04-2446</t>
+  </si>
+  <si>
+    <t>Balance Grapeseed &amp; Avocado</t>
+  </si>
+  <si>
+    <t>1-694-04-2446</t>
+  </si>
+  <si>
+    <t>Repair My Hair Argan</t>
+  </si>
+  <si>
+    <t>1-695-04-2446</t>
+  </si>
+  <si>
+    <t>Nourish My Hair Flaxseed &amp; Monoi</t>
+  </si>
+  <si>
+    <t>1-686-15-0600</t>
+  </si>
+  <si>
+    <t>Coconut Cr?me</t>
+  </si>
+  <si>
+    <t>Curl Boss</t>
+  </si>
+  <si>
+    <t>1-687-07-0600</t>
+  </si>
+  <si>
+    <t>Butter Cr?me</t>
+  </si>
+  <si>
+    <t>1-688-15-0600</t>
+  </si>
+  <si>
+    <t>Coco Repair</t>
+  </si>
+  <si>
+    <t>1-689-12-0600</t>
+  </si>
+  <si>
+    <t>Coco Wash Shampoo</t>
+  </si>
+  <si>
+    <t>1-925-12-1200</t>
+  </si>
+  <si>
+    <t>Red Fox</t>
+  </si>
+  <si>
+    <t>Tub O' Butter Cocoa Butter Cream</t>
+  </si>
+  <si>
+    <t>1-928-08-1200</t>
+  </si>
+  <si>
+    <t>Red Fox Hair Food</t>
+  </si>
+  <si>
+    <t>Exw Sin/Europe</t>
+  </si>
+  <si>
+    <t>Lead Time: 5-7 weeks</t>
+  </si>
+  <si>
+    <t>Moq Eur30,000</t>
+  </si>
+  <si>
+    <t>Ean</t>
+  </si>
+  <si>
+    <t>Ref</t>
+  </si>
+  <si>
+    <t>Line</t>
+  </si>
+  <si>
+    <t>Status</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
-    <t>Mondaine2026 Price List</t>
-[...17 lines deleted...]
-    <t>Color</t>
+    <t>Qty/Pack</t>
+  </si>
+  <si>
+    <t>Cost (eur)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="5">
-[...4 lines deleted...]
-    <numFmt numFmtId="168" formatCode="[$CHF]\ #,##0.00"/>
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="[$€-2]\ #,##0.00"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
-      <color theme="1"/>
-[...32 lines deleted...]
-      <sz val="10"/>
       <name val="Arial"/>
-      <family val="2"/>
-[...15 lines deleted...]
-      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
-      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
-      <color theme="1"/>
-[...37 lines deleted...]
-      <color rgb="FFFF0000"/>
+      <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="40">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="49"/>
-[...250 lines deleted...]
-        <fgColor theme="4" tint="-0.499984740745262"/>
+        <fgColor rgb="FF343E77"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="14">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...187 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="20">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0">
+  </cellStyleXfs>
+  <cellXfs count="9">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...52 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="1" fontId="14" fillId="6" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...308 lines deleted...]
-    <xf numFmtId="168" fontId="11" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="168" fontId="11" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...53 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="20">
-[...6 lines deleted...]
-    <cellStyle name="Currency 2" xfId="18"/>
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="2"/>
-[...10 lines deleted...]
-    <cellStyle name="SAPBEXstdItem" xfId="11"/>
   </cellStyles>
-  <dxfs count="11">
-[...98 lines deleted...]
-  </dxfs>
+  <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <colors>
-[...6 lines deleted...]
-  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValue" Target="richData/rdrichvalue.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2022/10/relationships/richValueRel" Target="richData/richValueRel.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueTypes" Target="richData/rdRichValueTypes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueStructure" Target="richData/rdrichvaluestructure.xml"/></Relationships>
-[...13188 lines deleted...]
-</richValueRels>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -16978,9646 +573,1323 @@
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <sheetPr>
-[...3 lines deleted...]
-  <dimension ref="A1:G121"/>
+  <dimension ref="A1:G52"/>
   <sheetViews>
-    <sheetView showZeros="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F8" sqref="F8"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="K15" sqref="K15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
+  <sheetFormatPr defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="16.5703125" style="4" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="6"/>
+    <col min="1" max="1" width="15.5" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="16.375" style="2" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="16.25" style="2" customWidth="1"/>
+    <col min="4" max="4" width="10.625" style="2" customWidth="1"/>
+    <col min="5" max="5" width="49.5" style="3" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="6.625" style="2" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="7.375" style="3" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="12" customHeight="1">
+    <row r="1" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
-        <v>803</v>
-[...72 lines deleted...]
-      <c r="B8" s="13" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="4"/>
+    </row>
+    <row r="3" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="4" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="4" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="4" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="4"/>
+    </row>
+    <row r="7" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="E7" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="7">
+        <v>34285638153</v>
+      </c>
+      <c r="B8" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C8" s="12">
+      <c r="C8" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="F8" s="2">
+        <v>6</v>
+      </c>
+      <c r="G8" s="8">
+        <v>7.732800000000001</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="7">
+        <v>34285693121</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F9" s="2">
+        <v>12</v>
+      </c>
+      <c r="G9" s="8">
+        <v>7.732800000000001</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="7">
+        <v>34285696153</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="F10" s="2">
+        <v>12</v>
+      </c>
+      <c r="G10" s="8">
+        <v>7.732800000000001</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="7">
+        <v>34285697150</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2">
+        <v>12</v>
+      </c>
+      <c r="G11" s="8">
+        <v>7.732800000000001</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="7">
+        <v>34285698126</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F12" s="2">
+        <v>12</v>
+      </c>
+      <c r="G12" s="8">
+        <v>7.732800000000001</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="7">
+        <v>34285699123</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F13" s="2">
+        <v>12</v>
+      </c>
+      <c r="G13" s="8">
+        <v>7.732800000000001</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="7">
+        <v>34285641078</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="F14" s="2">
+        <v>6</v>
+      </c>
+      <c r="G14" s="8">
+        <v>7.2684000000000006</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="7">
+        <v>34285643041</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" s="2">
+        <v>12</v>
+      </c>
+      <c r="G15" s="8">
+        <v>7.2684000000000006</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="7">
+        <v>34285645083</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="F16" s="2">
+        <v>12</v>
+      </c>
+      <c r="G16" s="8">
+        <v>7.2684000000000006</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="7">
+        <v>34285642129</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E17" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="D8" s="14" t="s">
-[...42 lines deleted...]
-      <c r="C10" s="16">
+      <c r="F17" s="2">
+        <v>12</v>
+      </c>
+      <c r="G17" s="8">
+        <v>7.2684000000000006</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="7">
+        <v>34285646042</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F18" s="2">
+        <v>12</v>
+      </c>
+      <c r="G18" s="8">
+        <v>7.2576000000000001</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="7">
+        <v>34285647049</v>
+      </c>
+      <c r="B19" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="D10" s="18" t="s">
+      <c r="C19" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F19" s="2">
+        <v>12</v>
+      </c>
+      <c r="G19" s="8">
+        <v>7.2576000000000001</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="7">
+        <v>34285648060</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F20" s="2">
+        <v>12</v>
+      </c>
+      <c r="G20" s="8">
+        <v>7.2576000000000001</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="7">
+        <v>34285627027</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E21" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="F21" s="2">
+        <v>24</v>
+      </c>
+      <c r="G21" s="8">
+        <v>7.8516000000000004</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="7">
+        <v>34285628024</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F22" s="2">
+        <v>24</v>
+      </c>
+      <c r="G22" s="8">
+        <v>7.8516000000000004</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="7">
+        <v>34285629021</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E23" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="F23" s="2">
+        <v>24</v>
+      </c>
+      <c r="G23" s="8">
+        <v>7.8516000000000004</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="7">
+        <v>34285670085</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="F24" s="2">
+        <v>12</v>
+      </c>
+      <c r="G24" s="8">
+        <v>5.5728000000000009</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="7">
+        <v>34285671150</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E25" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F25" s="2">
+        <v>12</v>
+      </c>
+      <c r="G25" s="8">
+        <v>7.9596000000000009</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="7">
+        <v>34285672027</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E26" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="F26" s="2">
+        <v>12</v>
+      </c>
+      <c r="G26" s="8">
+        <v>5.6916000000000002</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="7">
+        <v>34285673079</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E27" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F27" s="2">
+        <v>12</v>
+      </c>
+      <c r="G27" s="8">
+        <v>6.7716000000000003</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="7">
+        <v>34285674120</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="F28" s="2">
+        <v>12</v>
+      </c>
+      <c r="G28" s="8">
+        <v>7.9596000000000009</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="7">
+        <v>34285675158</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E29" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="F29" s="2">
+        <v>12</v>
+      </c>
+      <c r="G29" s="8">
+        <v>7.9596000000000009</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="7">
+        <v>34285676124</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E30" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="F30" s="2">
+        <v>12</v>
+      </c>
+      <c r="G30" s="8">
+        <v>5.5728000000000009</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="7">
+        <v>34285692155</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E31" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="F31" s="2">
+        <v>12</v>
+      </c>
+      <c r="G31" s="8">
+        <v>7.732800000000001</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="7">
+        <v>34285656126</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E32" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="F32" s="2">
         <v>6</v>
       </c>
-      <c r="E10" s="17" t="s">
-[...220 lines deleted...]
-      <c r="B20" s="17" t="s">
+      <c r="G32" s="8">
+        <v>8.5212000000000003</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="7">
+        <v>34285657154</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E33" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="F33" s="2">
+        <v>6</v>
+      </c>
+      <c r="G33" s="8">
+        <v>9.1368000000000009</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="7">
+        <v>34285658151</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E34" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="F34" s="2">
+        <v>6</v>
+      </c>
+      <c r="G34" s="8">
+        <v>9.1368000000000009</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="7">
+        <v>34285659042</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E35" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="F35" s="2">
+        <v>12</v>
+      </c>
+      <c r="G35" s="8">
+        <v>9.1368000000000009</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="7">
+        <v>34285660086</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E36" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="F36" s="2">
+        <v>12</v>
+      </c>
+      <c r="G36" s="8">
+        <v>9.1368000000000009</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="7">
+        <v>34285661045</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E37" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F37" s="2">
+        <v>12</v>
+      </c>
+      <c r="G37" s="8">
+        <v>9.7416</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="7">
+        <v>34285665128</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E38" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="F38" s="2">
+        <v>6</v>
+      </c>
+      <c r="G38" s="8">
+        <v>7.8840000000000003</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="7">
+        <v>34285666125</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E39" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="F39" s="2">
+        <v>6</v>
+      </c>
+      <c r="G39" s="8">
+        <v>7.8840000000000003</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="7">
+        <v>34285667153</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E40" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="F40" s="2">
+        <v>6</v>
+      </c>
+      <c r="G40" s="8">
+        <v>7.8840000000000003</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="7">
+        <v>34285668150</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E41" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="F41" s="2">
+        <v>6</v>
+      </c>
+      <c r="G41" s="8">
+        <v>7.8840000000000003</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="7">
+        <v>34285669089</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E42" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="F42" s="2">
+        <v>6</v>
+      </c>
+      <c r="G42" s="8">
+        <v>7.8840000000000003</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="7">
+        <v>34285690045</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="D43" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E43" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="F43" s="2">
         <v>24</v>
       </c>
-      <c r="C20" s="16">
-[...206 lines deleted...]
-      <c r="C29" s="16">
+      <c r="G43" s="8">
+        <v>5.4864000000000006</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="7">
+        <v>34285691042</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E44" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="F44" s="2">
         <v>24</v>
       </c>
-      <c r="D29" s="18" t="s">
-[...318 lines deleted...]
-      <c r="C43" s="16">
+      <c r="G44" s="8">
+        <v>5.4864000000000006</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="7">
+        <v>34285694043</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="C45" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="D43" s="18" t="s">
-[...111 lines deleted...]
-      <c r="C48" s="16">
+      <c r="D45" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E45" s="3" t="s">
         <v>83</v>
       </c>
-      <c r="D48" s="18" t="s">
-[...16 lines deleted...]
-      <c r="B49" s="17" t="s">
+      <c r="F45" s="2">
+        <v>24</v>
+      </c>
+      <c r="G45" s="8">
+        <v>5.4864000000000006</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="7">
+        <v>34285695040</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="C46" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="C49" s="16">
-[...71 lines deleted...]
-      <c r="D52" s="18" t="s">
+      <c r="D46" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E46" s="3" t="s">
         <v>85</v>
       </c>
-      <c r="E52" s="17" t="s">
-[...13 lines deleted...]
-      <c r="B53" s="17" t="s">
+      <c r="F46" s="2">
+        <v>24</v>
+      </c>
+      <c r="G46" s="8">
+        <v>5.4864000000000006</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="7">
+        <v>34285686154</v>
+      </c>
+      <c r="B47" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="C53" s="16">
-[...2 lines deleted...]
-      <c r="D53" s="18" t="s">
+      <c r="C47" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="E53" s="17" t="s">
-[...13 lines deleted...]
-      <c r="B54" s="17" t="s">
+      <c r="D47" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E47" s="3" t="s">
         <v>88</v>
       </c>
-      <c r="C54" s="16">
-[...2 lines deleted...]
-      <c r="D54" s="18" t="s">
+      <c r="F47" s="2">
+        <v>6</v>
+      </c>
+      <c r="G47" s="8">
+        <v>8.0244</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="7">
+        <v>34285687076</v>
+      </c>
+      <c r="B48" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="E54" s="17" t="s">
-[...13 lines deleted...]
-      <c r="B55" s="17" t="s">
+      <c r="C48" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E48" s="3" t="s">
         <v>90</v>
       </c>
-      <c r="C55" s="16">
-[...2 lines deleted...]
-      <c r="D55" s="18" t="s">
+      <c r="F48" s="2">
+        <v>6</v>
+      </c>
+      <c r="G48" s="8">
+        <v>8.0244</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="7">
+        <v>34285688158</v>
+      </c>
+      <c r="B49" s="2" t="s">
         <v>91</v>
       </c>
-      <c r="E55" s="17" t="s">
-[...13 lines deleted...]
-      <c r="B56" s="17" t="s">
+      <c r="C49" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E49" s="3" t="s">
         <v>92</v>
       </c>
-      <c r="C56" s="16">
-[...2 lines deleted...]
-      <c r="D56" s="18" t="s">
+      <c r="F49" s="2">
+        <v>6</v>
+      </c>
+      <c r="G49" s="8">
+        <v>8.0244</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="7">
+        <v>34285689124</v>
+      </c>
+      <c r="B50" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="E56" s="17" t="s">
-[...13 lines deleted...]
-      <c r="B57" s="17" t="s">
+      <c r="C50" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E50" s="3" t="s">
         <v>94</v>
       </c>
-      <c r="C57" s="16">
-[...2 lines deleted...]
-      <c r="D57" s="18" t="s">
+      <c r="F50" s="2">
+        <v>6</v>
+      </c>
+      <c r="G50" s="8">
+        <v>8.0244</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="7">
+        <v>34285925123</v>
+      </c>
+      <c r="B51" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="E57" s="17" t="s">
-[...13 lines deleted...]
-      <c r="B58" s="17" t="s">
+      <c r="C51" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="C58" s="16">
-[...2 lines deleted...]
-      <c r="D58" s="18" t="s">
+      <c r="D51" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E51" s="3" t="s">
         <v>97</v>
       </c>
-      <c r="E58" s="17" t="s">
-[...13 lines deleted...]
-      <c r="B59" s="17" t="s">
+      <c r="F51" s="2">
+        <v>12</v>
+      </c>
+      <c r="G51" s="8">
+        <v>5.7132000000000005</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="7">
+        <v>34285928087</v>
+      </c>
+      <c r="B52" s="2" t="s">
         <v>98</v>
       </c>
-      <c r="C59" s="16">
-[...2 lines deleted...]
-      <c r="D59" s="18" t="s">
+      <c r="C52" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="D52" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="E52" s="3" t="s">
         <v>99</v>
       </c>
-      <c r="E59" s="17" t="s">
-[...1428 lines deleted...]
-        <v>140.41999999999999</v>
+      <c r="F52" s="2">
+        <v>12</v>
+      </c>
+      <c r="G52" s="8">
+        <v>4.0823999999999998</v>
       </c>
     </row>
   </sheetData>
-  <conditionalFormatting sqref="C107">
-[...6686 lines deleted...]
-  <drawing r:id="rId2"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
-[...5 lines deleted...]
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
-[...3 lines deleted...]
-      <vt:lpstr>'Mondaine Straps'!Print_Titles</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Aunt Jackie's</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator/>
-  <cp:lastModifiedBy/>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Kelter</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <dc:language>en-US</dc:language>
 </cp:coreProperties>
 </file>