--- v0 (2026-07-21)
+++ v1 (2026-10-21)
@@ -1,1687 +1,6435 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
-  <workbookPr filterPrivacy="1"/>
+  <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="8835"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="7935"/>
   </bookViews>
   <sheets>
-    <sheet name="Stanley" sheetId="1" r:id="rId1"/>
+    <sheet name="Meduse" sheetId="2" r:id="rId1"/>
   </sheets>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Meduse!$A$7:$D$453</definedName>
+  </definedNames>
   <calcPr calcId="152511"/>
   <extLst>
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
-[...1 lines deleted...]
-    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
-[...70 lines deleted...]
-    <t>RRP (eur)</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="729" uniqueCount="216">
+  <si>
+    <t>AIRBUS</t>
+  </si>
+  <si>
+    <t>BLEU NUIT/CARAMEL</t>
+  </si>
+  <si>
+    <t>DENIM/BLEU NUIT</t>
+  </si>
+  <si>
+    <t>JEANS/BLEU NUIT</t>
+  </si>
+  <si>
+    <t>MARINE/ROUGE FONCE</t>
+  </si>
+  <si>
+    <t>OLIVE/KAKI</t>
+  </si>
+  <si>
+    <t>VIEUX ROSE/BLEU NUIT</t>
+  </si>
+  <si>
+    <t>AIRDIM</t>
+  </si>
+  <si>
+    <t>PANTHERE/NOIR</t>
+  </si>
+  <si>
+    <t>AIRLINE</t>
+  </si>
+  <si>
+    <t>GUIMAUVE</t>
+  </si>
+  <si>
+    <t>PAILLE</t>
+  </si>
+  <si>
+    <t>VIOLINE</t>
+  </si>
+  <si>
+    <t>AIRPORT</t>
+  </si>
+  <si>
+    <t>BONBON/BLANC</t>
+  </si>
+  <si>
+    <t>CARMIN/BLANC</t>
+  </si>
+  <si>
+    <t>JAUNE/BLANC</t>
+  </si>
+  <si>
+    <t>MARINE/BLANC</t>
+  </si>
+  <si>
+    <t>NUAGE/BLANC</t>
+  </si>
+  <si>
+    <t>SEOUL</t>
+  </si>
+  <si>
+    <t>ZEBRE</t>
+  </si>
+  <si>
+    <t>SKIPPY</t>
+  </si>
+  <si>
+    <t>ROUGE/BLANC</t>
+  </si>
+  <si>
+    <t>SUN 201</t>
+  </si>
+  <si>
+    <t>SUNGLASS</t>
+  </si>
+  <si>
+    <t>NEW LEO</t>
+  </si>
+  <si>
+    <t>NOIR</t>
+  </si>
+  <si>
+    <t>SUNLEOPARD</t>
+  </si>
+  <si>
+    <t>SUNLITTLE</t>
+  </si>
+  <si>
+    <t>COGNAC</t>
+  </si>
+  <si>
+    <t>DORE PAILLETE</t>
+  </si>
+  <si>
+    <t>ROSE PAILLETE</t>
+  </si>
+  <si>
+    <t>SUNMIF MAT</t>
+  </si>
+  <si>
+    <t>SUNVILLE</t>
+  </si>
+  <si>
+    <t>VACHE</t>
+  </si>
+  <si>
+    <t>35 / 42</t>
+  </si>
+  <si>
+    <t>SUNZEBRE</t>
+  </si>
+  <si>
+    <t>19 / 27</t>
+  </si>
+  <si>
+    <t>28 / 34</t>
+  </si>
+  <si>
+    <t>35 / 40</t>
+  </si>
+  <si>
+    <t>41 / 42</t>
+  </si>
+  <si>
+    <t>SURFANA</t>
+  </si>
+  <si>
+    <t>CHANVRE</t>
+  </si>
+  <si>
+    <t>41 / 46</t>
+  </si>
+  <si>
+    <t>OXYDE/BLANC</t>
+  </si>
+  <si>
+    <t>PAILLE/BLANC</t>
+  </si>
+  <si>
+    <t>ROSE PASTEL/BLANC</t>
+  </si>
+  <si>
+    <t>AIRTOP</t>
+  </si>
+  <si>
+    <t>BLEU NUIT/BLANC</t>
+  </si>
+  <si>
+    <t>BOATANA</t>
+  </si>
+  <si>
+    <t>CHANVRE/écru</t>
+  </si>
+  <si>
+    <t>CITYANA</t>
+  </si>
+  <si>
+    <t>CHANVRE/écru(SL)</t>
+  </si>
+  <si>
+    <t>FAUSTAR</t>
+  </si>
+  <si>
+    <t>BLEU NUIT/ROUGE FONCE</t>
+  </si>
+  <si>
+    <t>FLAMBOR</t>
+  </si>
+  <si>
+    <t>MARRON</t>
+  </si>
+  <si>
+    <t>GARDANA dble/sim</t>
+  </si>
+  <si>
+    <t>GASPERO</t>
+  </si>
+  <si>
+    <t>HORSANA</t>
+  </si>
+  <si>
+    <t>JALEO</t>
+  </si>
+  <si>
+    <t>LEOPARD/CREME</t>
+  </si>
+  <si>
+    <t>JALMAR</t>
+  </si>
+  <si>
+    <t>JAUNE/CREME</t>
+  </si>
+  <si>
+    <t>MARINE/CREME</t>
+  </si>
+  <si>
+    <t>ROUGE/CREME</t>
+  </si>
+  <si>
+    <t>JALPAR</t>
+  </si>
+  <si>
+    <t>NOIR/NOIR</t>
+  </si>
+  <si>
+    <t>JAPLOU</t>
+  </si>
+  <si>
+    <t>ARGENT/NOIR</t>
+  </si>
+  <si>
+    <t>PANTHERE</t>
+  </si>
+  <si>
+    <t>JAPMAR</t>
+  </si>
+  <si>
+    <t>BLEU NUIT/SABLE</t>
+  </si>
+  <si>
+    <t>ROUGE FONCE/BLEU NUIT</t>
+  </si>
+  <si>
+    <t>JAPMOD</t>
+  </si>
+  <si>
+    <t>KAKI CLAIR/CREME</t>
+  </si>
+  <si>
+    <t>JAPTRIL</t>
+  </si>
+  <si>
+    <t>NOIR/ARGENT PAILLETE</t>
+  </si>
+  <si>
+    <t>JAVANA</t>
+  </si>
+  <si>
+    <t>ARGENT PAILLETE</t>
+  </si>
+  <si>
+    <t>JOM</t>
+  </si>
+  <si>
+    <t>MARINE/BLEU-H</t>
+  </si>
+  <si>
+    <t>MARRON/NOIR-H</t>
+  </si>
+  <si>
+    <t>NOIR-H</t>
+  </si>
+  <si>
+    <t>TERRACOTTA/BLEU NUIT</t>
+  </si>
+  <si>
+    <t>JOMARIN</t>
+  </si>
+  <si>
+    <t>JOMNAT</t>
+  </si>
+  <si>
+    <t>JUMARIN</t>
+  </si>
+  <si>
+    <t>JUMPARDI</t>
+  </si>
+  <si>
+    <t>CREME/CREME</t>
+  </si>
+  <si>
+    <t>LEOPARD/NOIR</t>
+  </si>
+  <si>
+    <t>NOIR/MIEL</t>
+  </si>
+  <si>
+    <t>JUMPDESS</t>
+  </si>
+  <si>
+    <t>NUAGE</t>
+  </si>
+  <si>
+    <t>OXYDE</t>
+  </si>
+  <si>
+    <t>ROSE PASTEL</t>
+  </si>
+  <si>
+    <t>JUMPMAR</t>
+  </si>
+  <si>
+    <t>SUNPOP</t>
+  </si>
+  <si>
+    <t>SUNRAYURE</t>
+  </si>
+  <si>
+    <t>SUNSHINE</t>
+  </si>
+  <si>
+    <t>MARINE/ROUGE FONCE RAYE</t>
+  </si>
+  <si>
+    <t>JUMPNAT</t>
+  </si>
+  <si>
+    <t>JUMPY</t>
+  </si>
+  <si>
+    <t>ANTHRACITE/BORDEAUX</t>
+  </si>
+  <si>
+    <t>ANTHRACITE/FUCHSIA</t>
+  </si>
+  <si>
+    <t>MARINE/BLEU</t>
+  </si>
+  <si>
+    <t>MARRON/NOIR</t>
+  </si>
+  <si>
+    <t>NOIR/ROUGE</t>
+  </si>
+  <si>
+    <t>TERRACOTTA/CREPE</t>
+  </si>
+  <si>
+    <t>JUMPZEBR</t>
+  </si>
+  <si>
+    <t>JUTAM</t>
+  </si>
+  <si>
+    <t>CERISE PAILLETE</t>
+  </si>
+  <si>
+    <t>CREPE PAILLETE</t>
+  </si>
+  <si>
+    <t>JAUNE FLUO</t>
+  </si>
+  <si>
+    <t>ROSE FLUO</t>
+  </si>
+  <si>
+    <t>VERT FLUO</t>
+  </si>
+  <si>
+    <t>VERT PAILLETE</t>
+  </si>
+  <si>
+    <t>KAPITANA</t>
+  </si>
+  <si>
+    <t>KOSTAR</t>
+  </si>
+  <si>
+    <t>MAMBO MAT</t>
+  </si>
+  <si>
+    <t>CARMIN</t>
+  </si>
+  <si>
+    <t>COBALT PAILLETE</t>
+  </si>
+  <si>
+    <t>JAUNE</t>
+  </si>
+  <si>
+    <t>SUNTRI MAT</t>
+  </si>
+  <si>
+    <t>COBALT/ARGENT/VERT PAIL</t>
+  </si>
+  <si>
+    <t>FLAMME/PECHE/CERISE PAI</t>
+  </si>
+  <si>
+    <t>MARINE</t>
+  </si>
+  <si>
+    <t>BRIQUE</t>
+  </si>
+  <si>
+    <t>CREPE/LEOPARD</t>
+  </si>
+  <si>
+    <t>LEOPARD</t>
+  </si>
+  <si>
+    <t>NOIR/LEOPARD</t>
+  </si>
+  <si>
+    <t>CHANVRE/camel</t>
+  </si>
+  <si>
+    <t>CAMEL</t>
+  </si>
+  <si>
+    <t>CREME</t>
+  </si>
+  <si>
+    <t>BLANC/BLEU</t>
+  </si>
+  <si>
+    <t>BLANC/GAZON</t>
+  </si>
+  <si>
+    <t>BLANC/PASTEL</t>
+  </si>
+  <si>
+    <t>LEO/NOIR</t>
+  </si>
+  <si>
+    <t>VIOLINE/BEIGE</t>
+  </si>
+  <si>
+    <t>FUCHSIA/LEOPARD</t>
+  </si>
+  <si>
+    <t>BLANC/VIOLET/FUCHSIA</t>
+  </si>
+  <si>
+    <t>BORDEAUX/OR</t>
+  </si>
+  <si>
+    <t>BEIGE</t>
+  </si>
+  <si>
+    <t>ORANGE</t>
+  </si>
+  <si>
+    <t>SUNCHANVRE</t>
+  </si>
+  <si>
+    <t>SUNFLOWER</t>
+  </si>
+  <si>
+    <t>BLEU ROY</t>
+  </si>
+  <si>
+    <t>BONBON</t>
+  </si>
+  <si>
+    <t>GAZON</t>
+  </si>
+  <si>
+    <t>CUIVRE PAILLETE</t>
+  </si>
+  <si>
+    <t>SUNVICHY</t>
+  </si>
+  <si>
+    <t>JEANS</t>
+  </si>
+  <si>
+    <t>NEW COGNAC</t>
+  </si>
+  <si>
+    <t>NOIR MAT</t>
+  </si>
+  <si>
+    <t>ROSE</t>
+  </si>
+  <si>
+    <t>NECTAR</t>
+  </si>
+  <si>
+    <t>NIRVANA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OPANA dble pture </t>
+  </si>
+  <si>
+    <t>PULL FEMME</t>
+  </si>
+  <si>
+    <t>L / XL</t>
+  </si>
+  <si>
+    <t>PULL HOMME</t>
+  </si>
+  <si>
+    <t>SAGA</t>
+  </si>
+  <si>
+    <t>SAKURA 201</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAKURA 208  </t>
+  </si>
+  <si>
+    <t>SAKURA 780</t>
+  </si>
+  <si>
+    <t>SAKURA 788</t>
+  </si>
+  <si>
+    <t>Model</t>
+  </si>
+  <si>
+    <t>Color</t>
+  </si>
+  <si>
+    <t>Size</t>
+  </si>
+  <si>
+    <t>20 / 23</t>
+  </si>
+  <si>
+    <t>20 / 27</t>
+  </si>
+  <si>
+    <t>22 / 26</t>
+  </si>
+  <si>
+    <t>22 / 27</t>
+  </si>
+  <si>
+    <t>22 / 34</t>
+  </si>
+  <si>
+    <t>24 / 27</t>
+  </si>
+  <si>
+    <t>30 / 42</t>
+  </si>
+  <si>
+    <t>34 / 40</t>
+  </si>
+  <si>
+    <t>35 / 41</t>
+  </si>
+  <si>
+    <t>35 / 45</t>
+  </si>
+  <si>
+    <t>35 / 46</t>
+  </si>
+  <si>
+    <t>36 / 40</t>
+  </si>
+  <si>
+    <t>36 / 41</t>
+  </si>
+  <si>
+    <t>36 / 42</t>
+  </si>
+  <si>
+    <t>36 / 44</t>
+  </si>
+  <si>
+    <t>39 / 45</t>
+  </si>
+  <si>
+    <t>40 / 45</t>
+  </si>
+  <si>
+    <t>41 / 41</t>
+  </si>
+  <si>
+    <t>41 / 43</t>
+  </si>
+  <si>
+    <t>41 / 45</t>
+  </si>
+  <si>
+    <t>41 / 47</t>
+  </si>
+  <si>
+    <t>42 / 44</t>
+  </si>
+  <si>
+    <t>42 / 46</t>
+  </si>
+  <si>
+    <t>ARC EN CIEL</t>
+  </si>
+  <si>
+    <t>BLANC</t>
+  </si>
+  <si>
+    <t>CAMOUFLAGE</t>
+  </si>
+  <si>
+    <t>CREPE</t>
+  </si>
+  <si>
+    <t>CRISTAL</t>
+  </si>
+  <si>
+    <t>COBALT</t>
+  </si>
+  <si>
+    <t>DENIM</t>
+  </si>
+  <si>
+    <t>FLAMME</t>
+  </si>
+  <si>
+    <t>FRANCE</t>
+  </si>
+  <si>
+    <t>KAKI</t>
+  </si>
+  <si>
+    <t>KAKI CLAIR</t>
+  </si>
+  <si>
+    <t>KAKI FONCE</t>
+  </si>
+  <si>
+    <t>OLIVE</t>
+  </si>
+  <si>
+    <t>RASTA</t>
+  </si>
+  <si>
+    <t>ROUGE</t>
+  </si>
+  <si>
+    <t>LAGON</t>
+  </si>
+  <si>
+    <t>TERRACOTTA</t>
+  </si>
+  <si>
+    <t>TRANSLUCIDE</t>
+  </si>
+  <si>
+    <t>VERT</t>
+  </si>
+  <si>
+    <t>Meduse</t>
+  </si>
+  <si>
+    <t>Exw Switzerland </t>
+  </si>
+  <si>
+    <t>Lead Time: 4-6 weeks</t>
+  </si>
+  <si>
+    <t>Moq Eur30,000</t>
   </si>
   <si>
     <t>Cost (eur)</t>
-  </si>
-[...1 lines deleted...]
-    <t>Qty/Pack</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
-    <numFmt numFmtId="166" formatCode="[$€-2]\ #,##0.00"/>
+    <numFmt numFmtId="164" formatCode="[$€-2]\ #,##0.00;\-[$€-2]\ #,##0.00"/>
   </numFmts>
-  <fonts count="5">
+  <fonts count="6" x14ac:knownFonts="1">
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <charset val="204"/>
+    </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...4 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
       <sz val="9"/>
-      <color theme="0"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="3" tint="9.9978637043366805E-2"/>
+        <fgColor theme="4" tint="-0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+  <cellXfs count="15">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
-[...496 lines deleted...]
-</xdr:wsDr>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr"/>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F15"/>
+  <dimension ref="A1:D453"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C9" sqref="C9"/>
+      <selection activeCell="G16" sqref="G16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="29.25" defaultRowHeight="12"/>
+  <sheetFormatPr defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="29.25" style="1"/>
-[...4 lines deleted...]
-    <col min="7" max="16384" width="29.25" style="1"/>
+    <col min="1" max="2" width="26.6640625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="12.1640625" style="9" customWidth="1"/>
+    <col min="4" max="4" width="13.33203125" style="3" customWidth="1"/>
+    <col min="5" max="16384" width="9.33203125" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="12" customHeight="1">
-      <c r="A1" s="6" t="s">
+    <row r="1" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="1" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="4"/>
+    </row>
+    <row r="3" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="4" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="4" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="4" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="C7" s="10" t="s">
+        <v>168</v>
+      </c>
+      <c r="D7" s="6" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="B8" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="C8" s="11" t="s">
+        <v>170</v>
+      </c>
+      <c r="D8" s="7">
+        <v>15.552000000000001</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="13"/>
+      <c r="B9" s="14"/>
+      <c r="C9" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D9" s="7">
+        <v>17.625600000000002</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="13"/>
+      <c r="B10" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="C10" s="11" t="s">
+        <v>170</v>
+      </c>
+      <c r="D10" s="7">
+        <v>15.552000000000001</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="13"/>
+      <c r="B11" s="14"/>
+      <c r="C11" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D11" s="7">
+        <v>17.625600000000002</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="13"/>
+      <c r="B12" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="C12" s="11" t="s">
+        <v>170</v>
+      </c>
+      <c r="D12" s="7">
+        <v>15.552000000000001</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="13"/>
+      <c r="B13" s="14"/>
+      <c r="C13" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D13" s="7">
+        <v>17.625600000000002</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="13"/>
+      <c r="B14" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="C14" s="11" t="s">
+        <v>170</v>
+      </c>
+      <c r="D14" s="7">
+        <v>15.552000000000001</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="13"/>
+      <c r="B15" s="14"/>
+      <c r="C15" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15" s="7">
+        <v>17.625600000000002</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="13"/>
+      <c r="B16" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="C16" s="11" t="s">
+        <v>170</v>
+      </c>
+      <c r="D16" s="7">
+        <v>15.552000000000001</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="13"/>
+      <c r="B17" s="14"/>
+      <c r="C17" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D17" s="7">
+        <v>17.625600000000002</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="13"/>
+      <c r="B18" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="C18" s="11" t="s">
+        <v>170</v>
+      </c>
+      <c r="D18" s="7">
+        <v>15.552000000000001</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="14"/>
+      <c r="B19" s="14"/>
+      <c r="C19" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D19" s="7">
+        <v>17.625600000000002</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B20" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" s="11" t="s">
+        <v>170</v>
+      </c>
+      <c r="D20" s="7">
+        <v>17.495999999999999</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="14"/>
+      <c r="B21" s="14"/>
+      <c r="C21" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D21" s="7">
+        <v>19.440000000000001</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B22" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C22" s="11" t="s">
+        <v>170</v>
+      </c>
+      <c r="D22" s="7">
+        <v>15.552000000000001</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="13"/>
+      <c r="B23" s="14"/>
+      <c r="C23" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D23" s="7">
+        <v>17.625600000000002</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="13"/>
+      <c r="B24" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C24" s="11" t="s">
+        <v>170</v>
+      </c>
+      <c r="D24" s="7">
+        <v>15.552000000000001</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="13"/>
+      <c r="B25" s="14"/>
+      <c r="C25" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D25" s="7">
+        <v>17.625600000000002</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="13"/>
+      <c r="B26" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C26" s="11" t="s">
+        <v>170</v>
+      </c>
+      <c r="D26" s="7">
+        <v>15.552000000000001</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="14"/>
+      <c r="B27" s="14"/>
+      <c r="C27" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D27" s="7">
+        <v>17.625600000000002</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="B28" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="C28" s="11" t="s">
+        <v>170</v>
+      </c>
+      <c r="D28" s="7">
+        <v>15.552000000000001</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="13"/>
+      <c r="B29" s="14"/>
+      <c r="C29" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D29" s="7">
+        <v>17.625600000000002</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="13"/>
+      <c r="B30" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C30" s="11" t="s">
+        <v>170</v>
+      </c>
+      <c r="D30" s="7">
+        <v>15.552000000000001</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="13"/>
+      <c r="B31" s="14"/>
+      <c r="C31" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D31" s="7">
+        <v>17.625600000000002</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="13"/>
+      <c r="B32" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="C32" s="11" t="s">
+        <v>170</v>
+      </c>
+      <c r="D32" s="7">
+        <v>15.552000000000001</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="13"/>
+      <c r="B33" s="14"/>
+      <c r="C33" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D33" s="7">
+        <v>17.625600000000002</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="13"/>
+      <c r="B34" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="C34" s="11" t="s">
+        <v>170</v>
+      </c>
+      <c r="D34" s="7">
+        <v>15.552000000000001</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="13"/>
+      <c r="B35" s="14"/>
+      <c r="C35" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D35" s="7">
+        <v>17.625600000000002</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="13"/>
+      <c r="B36" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C36" s="11" t="s">
+        <v>170</v>
+      </c>
+      <c r="D36" s="7">
+        <v>15.552000000000001</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="13"/>
+      <c r="B37" s="14"/>
+      <c r="C37" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D37" s="7">
+        <v>17.625600000000002</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="13"/>
+      <c r="B38" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="C38" s="11" t="s">
+        <v>170</v>
+      </c>
+      <c r="D38" s="7">
+        <v>15.552000000000001</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="13"/>
+      <c r="B39" s="14"/>
+      <c r="C39" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D39" s="7">
+        <v>17.625600000000002</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="13"/>
+      <c r="B40" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="C40" s="11" t="s">
+        <v>170</v>
+      </c>
+      <c r="D40" s="7">
+        <v>15.552000000000001</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="13"/>
+      <c r="B41" s="14"/>
+      <c r="C41" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D41" s="7">
+        <v>17.625600000000002</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="13"/>
+      <c r="B42" s="12" t="s">
+        <v>46</v>
+      </c>
+      <c r="C42" s="11" t="s">
+        <v>170</v>
+      </c>
+      <c r="D42" s="7">
+        <v>15.552000000000001</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="14"/>
+      <c r="B43" s="14"/>
+      <c r="C43" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D43" s="7">
+        <v>17.625600000000002</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="B44" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="C44" s="11" t="s">
+        <v>170</v>
+      </c>
+      <c r="D44" s="7">
+        <v>21.384000000000004</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="13"/>
+      <c r="B45" s="14"/>
+      <c r="C45" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D45" s="7">
+        <v>22.68</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="13"/>
+      <c r="B46" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C46" s="11" t="s">
+        <v>170</v>
+      </c>
+      <c r="D46" s="7">
+        <v>21.384000000000004</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="13"/>
+      <c r="B47" s="14"/>
+      <c r="C47" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D47" s="7">
+        <v>22.68</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="13"/>
+      <c r="B48" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="C48" s="11" t="s">
+        <v>170</v>
+      </c>
+      <c r="D48" s="7">
+        <v>21.384000000000004</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="13"/>
+      <c r="B49" s="14"/>
+      <c r="C49" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D49" s="7">
+        <v>22.68</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="13"/>
+      <c r="B50" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="C50" s="11" t="s">
+        <v>170</v>
+      </c>
+      <c r="D50" s="7">
+        <v>21.384000000000004</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="14"/>
+      <c r="B51" s="14"/>
+      <c r="C51" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D51" s="7">
+        <v>22.68</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="B52" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="C52" s="11" t="s">
+        <v>176</v>
+      </c>
+      <c r="D52" s="7">
+        <v>23.975999999999999</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="B53" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="C53" s="11" t="s">
+        <v>182</v>
+      </c>
+      <c r="D53" s="7">
+        <v>18.144000000000002</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="B54" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="C54" s="11" t="s">
+        <v>181</v>
+      </c>
+      <c r="D54" s="7">
+        <v>49.248000000000005</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B55" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="C55" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D55" s="7">
+        <v>22.032</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="13"/>
+      <c r="B56" s="14"/>
+      <c r="C56" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="D56" s="7">
+        <v>24.624000000000002</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="13"/>
+      <c r="B57" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="C57" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D57" s="7">
+        <v>22.032</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="14"/>
+      <c r="B58" s="14"/>
+      <c r="C58" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="D58" s="7">
+        <v>24.624000000000002</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="B59" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="C59" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="D59" s="7">
+        <v>14.644800000000002</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="B60" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="C60" s="11" t="s">
+        <v>173</v>
+      </c>
+      <c r="D60" s="7">
+        <v>16.847999999999999</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="B61" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="C61" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="D61" s="7">
+        <v>22.68</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="B62" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="C62" s="11" t="s">
+        <v>181</v>
+      </c>
+      <c r="D62" s="7">
+        <v>40.176000000000009</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="B63" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="C63" s="11" t="s">
+        <v>181</v>
+      </c>
+      <c r="D63" s="7">
+        <v>40.176000000000009</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="13"/>
+      <c r="B64" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="C64" s="11" t="s">
+        <v>181</v>
+      </c>
+      <c r="D64" s="7">
+        <v>40.176000000000009</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="13"/>
+      <c r="B65" s="14"/>
+      <c r="C65" s="11" t="s">
+        <v>181</v>
+      </c>
+      <c r="D65" s="7">
+        <v>40.176000000000009</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="13"/>
+      <c r="B66" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="C66" s="11" t="s">
+        <v>181</v>
+      </c>
+      <c r="D66" s="7">
+        <v>40.176000000000009</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="14"/>
+      <c r="B67" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="C67" s="11" t="s">
+        <v>181</v>
+      </c>
+      <c r="D67" s="7">
+        <v>40.176000000000009</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="B68" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="C68" s="11" t="s">
+        <v>181</v>
+      </c>
+      <c r="D68" s="7">
+        <v>38.880000000000003</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="B69" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="C69" s="11" t="s">
+        <v>181</v>
+      </c>
+      <c r="D69" s="7">
+        <v>30.456</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="13"/>
+      <c r="B70" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="C70" s="11" t="s">
+        <v>181</v>
+      </c>
+      <c r="D70" s="7">
+        <v>30.456</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="14"/>
+      <c r="B71" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="C71" s="11" t="s">
+        <v>181</v>
+      </c>
+      <c r="D71" s="7">
+        <v>30.456</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="B72" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="C72" s="11" t="s">
+        <v>181</v>
+      </c>
+      <c r="D72" s="7">
+        <v>35.64</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="13"/>
+      <c r="B73" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="C73" s="11" t="s">
+        <v>181</v>
+      </c>
+      <c r="D73" s="7">
+        <v>35.64</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="14"/>
+      <c r="B74" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="C74" s="11" t="s">
+        <v>181</v>
+      </c>
+      <c r="D74" s="7">
+        <v>35.64</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="B75" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="C75" s="11" t="s">
+        <v>181</v>
+      </c>
+      <c r="D75" s="7">
+        <v>34.991999999999997</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="B76" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="C76" s="11" t="s">
+        <v>181</v>
+      </c>
+      <c r="D76" s="7">
+        <v>31.104000000000003</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="B77" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="C77" s="11" t="s">
+        <v>177</v>
+      </c>
+      <c r="D77" s="7">
+        <v>11.404800000000002</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="13"/>
+      <c r="B78" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="C78" s="11" t="s">
+        <v>177</v>
+      </c>
+      <c r="D78" s="7">
+        <v>11.404800000000002</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="14"/>
+      <c r="B79" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="C79" s="11" t="s">
+        <v>177</v>
+      </c>
+      <c r="D79" s="7">
+        <v>11.404800000000002</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="12" t="s">
+        <v>80</v>
+      </c>
+      <c r="B80" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="C80" s="11" t="s">
+        <v>185</v>
+      </c>
+      <c r="D80" s="7">
+        <v>32.400000000000006</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="13"/>
+      <c r="B81" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="C81" s="11" t="s">
+        <v>184</v>
+      </c>
+      <c r="D81" s="7">
+        <v>32.400000000000006</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="13"/>
+      <c r="B82" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="C82" s="11" t="s">
+        <v>184</v>
+      </c>
+      <c r="D82" s="7">
+        <v>32.400000000000006</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="14"/>
+      <c r="B83" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="C83" s="11" t="s">
+        <v>185</v>
+      </c>
+      <c r="D83" s="7">
+        <v>32.400000000000006</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="B84" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="C84" s="11" t="s">
+        <v>185</v>
+      </c>
+      <c r="D84" s="7">
+        <v>32.400000000000006</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="B85" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="C85" s="11" t="s">
+        <v>184</v>
+      </c>
+      <c r="D85" s="7">
+        <v>36.288000000000004</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="B86" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="C86" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="D86" s="7">
+        <v>31.104000000000003</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="12" t="s">
+        <v>88</v>
+      </c>
+      <c r="B87" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="C87" s="11" t="s">
+        <v>175</v>
+      </c>
+      <c r="D87" s="7">
+        <v>30.456</v>
+      </c>
+    </row>
+    <row r="88" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="13"/>
+      <c r="B88" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="C88" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="D88" s="7">
+        <v>30.456</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="13"/>
+      <c r="B89" s="8" t="s">
+        <v>91</v>
+      </c>
+      <c r="C89" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="D89" s="7">
+        <v>30.456</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="14"/>
+      <c r="B90" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="C90" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="D90" s="7">
+        <v>30.456</v>
+      </c>
+    </row>
+    <row r="91" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="12" t="s">
+        <v>92</v>
+      </c>
+      <c r="B91" s="8" t="s">
+        <v>93</v>
+      </c>
+      <c r="C91" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="D91" s="7">
+        <v>33.695999999999998</v>
+      </c>
+    </row>
+    <row r="92" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="13"/>
+      <c r="B92" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="C92" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="D92" s="7">
+        <v>33.695999999999998</v>
+      </c>
+    </row>
+    <row r="93" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="14"/>
+      <c r="B93" s="8" t="s">
+        <v>95</v>
+      </c>
+      <c r="C93" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="D93" s="7">
+        <v>33.695999999999998</v>
+      </c>
+    </row>
+    <row r="94" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="12" t="s">
+        <v>96</v>
+      </c>
+      <c r="B94" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="C94" s="11" t="s">
+        <v>175</v>
+      </c>
+      <c r="D94" s="7">
+        <v>35.64</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="13"/>
+      <c r="B95" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="C95" s="11" t="s">
+        <v>175</v>
+      </c>
+      <c r="D95" s="7">
+        <v>35.64</v>
+      </c>
+    </row>
+    <row r="96" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="13"/>
+      <c r="B96" s="14"/>
+      <c r="C96" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="D96" s="7">
+        <v>35.64</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="13"/>
+      <c r="B97" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="C97" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="D97" s="7">
+        <v>35.64</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="14"/>
+      <c r="B98" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="C98" s="11" t="s">
+        <v>175</v>
+      </c>
+      <c r="D98" s="7">
+        <v>35.64</v>
+      </c>
+    </row>
+    <row r="99" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="8" t="s">
+        <v>101</v>
+      </c>
+      <c r="B99" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="C99" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="D99" s="7">
+        <v>34.344000000000001</v>
+      </c>
+    </row>
+    <row r="100" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="12" t="s">
+        <v>102</v>
+      </c>
+      <c r="B100" s="8" t="s">
+        <v>103</v>
+      </c>
+      <c r="C100" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="D100" s="7">
+        <v>29.808000000000003</v>
+      </c>
+    </row>
+    <row r="101" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="13"/>
+      <c r="B101" s="8" t="s">
+        <v>104</v>
+      </c>
+      <c r="C101" s="11" t="s">
+        <v>175</v>
+      </c>
+      <c r="D101" s="7">
+        <v>29.808000000000003</v>
+      </c>
+    </row>
+    <row r="102" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="13"/>
+      <c r="B102" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="C102" s="11" t="s">
+        <v>175</v>
+      </c>
+      <c r="D102" s="7">
+        <v>29.808000000000003</v>
+      </c>
+    </row>
+    <row r="103" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="13"/>
+      <c r="B103" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="C103" s="11" t="s">
+        <v>175</v>
+      </c>
+      <c r="D103" s="7">
+        <v>29.808000000000003</v>
+      </c>
+    </row>
+    <row r="104" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="13"/>
+      <c r="B104" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="C104" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="D104" s="7">
+        <v>29.808000000000003</v>
+      </c>
+    </row>
+    <row r="105" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="13"/>
+      <c r="B105" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="C105" s="11" t="s">
+        <v>175</v>
+      </c>
+      <c r="D105" s="7">
+        <v>29.808000000000003</v>
+      </c>
+    </row>
+    <row r="106" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="13"/>
+      <c r="B106" s="8" t="s">
+        <v>107</v>
+      </c>
+      <c r="C106" s="11" t="s">
+        <v>175</v>
+      </c>
+      <c r="D106" s="7">
+        <v>29.808000000000003</v>
+      </c>
+    </row>
+    <row r="107" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="14"/>
+      <c r="B107" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="C107" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="D107" s="7">
+        <v>29.808000000000003</v>
+      </c>
+    </row>
+    <row r="108" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="8" t="s">
+        <v>109</v>
+      </c>
+      <c r="B108" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="C108" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="D108" s="7">
+        <v>30.456</v>
+      </c>
+    </row>
+    <row r="109" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="12" t="s">
+        <v>110</v>
+      </c>
+      <c r="B109" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="C109" s="11" t="s">
+        <v>177</v>
+      </c>
+      <c r="D109" s="7">
+        <v>11.2752</v>
+      </c>
+    </row>
+    <row r="110" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="13"/>
+      <c r="B110" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="C110" s="11" t="s">
+        <v>177</v>
+      </c>
+      <c r="D110" s="7">
+        <v>11.2752</v>
+      </c>
+    </row>
+    <row r="111" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="13"/>
+      <c r="B111" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="C111" s="11" t="s">
+        <v>177</v>
+      </c>
+      <c r="D111" s="7">
+        <v>11.2752</v>
+      </c>
+    </row>
+    <row r="112" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="13"/>
+      <c r="B112" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="C112" s="11" t="s">
+        <v>177</v>
+      </c>
+      <c r="D112" s="7">
+        <v>11.2752</v>
+      </c>
+    </row>
+    <row r="113" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="13"/>
+      <c r="B113" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="C113" s="11" t="s">
+        <v>177</v>
+      </c>
+      <c r="D113" s="7">
+        <v>11.2752</v>
+      </c>
+    </row>
+    <row r="114" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="14"/>
+      <c r="B114" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="C114" s="11" t="s">
+        <v>177</v>
+      </c>
+      <c r="D114" s="7">
+        <v>11.2752</v>
+      </c>
+    </row>
+    <row r="115" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="B115" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="C115" s="11" t="s">
+        <v>179</v>
+      </c>
+      <c r="D115" s="7">
+        <v>24.235200000000003</v>
+      </c>
+    </row>
+    <row r="116" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="B116" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="C116" s="11" t="s">
+        <v>181</v>
+      </c>
+      <c r="D116" s="7">
+        <v>31.104000000000003</v>
+      </c>
+    </row>
+    <row r="117" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="12" t="s">
+        <v>119</v>
+      </c>
+      <c r="B117" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="C117" s="11" t="s">
+        <v>180</v>
+      </c>
+      <c r="D117" s="7">
+        <v>15.552000000000001</v>
+      </c>
+    </row>
+    <row r="118" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="13"/>
+      <c r="B118" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="C118" s="11" t="s">
+        <v>180</v>
+      </c>
+      <c r="D118" s="7">
+        <v>15.552000000000001</v>
+      </c>
+    </row>
+    <row r="119" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="13"/>
+      <c r="B119" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="C119" s="11" t="s">
+        <v>180</v>
+      </c>
+      <c r="D119" s="7">
+        <v>15.552000000000001</v>
+      </c>
+    </row>
+    <row r="120" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="13"/>
+      <c r="B120" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="C120" s="11" t="s">
+        <v>180</v>
+      </c>
+      <c r="D120" s="7">
+        <v>15.552000000000001</v>
+      </c>
+    </row>
+    <row r="121" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="13"/>
+      <c r="B121" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="C121" s="11" t="s">
+        <v>180</v>
+      </c>
+      <c r="D121" s="7">
+        <v>15.552000000000001</v>
+      </c>
+    </row>
+    <row r="122" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="13"/>
+      <c r="B122" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="C122" s="11" t="s">
+        <v>180</v>
+      </c>
+      <c r="D122" s="7">
+        <v>15.552000000000001</v>
+      </c>
+    </row>
+    <row r="123" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="13"/>
+      <c r="B123" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="C123" s="11" t="s">
+        <v>180</v>
+      </c>
+      <c r="D123" s="7">
+        <v>15.552000000000001</v>
+      </c>
+    </row>
+    <row r="124" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A124" s="13"/>
+      <c r="B124" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="C124" s="11" t="s">
+        <v>180</v>
+      </c>
+      <c r="D124" s="7">
+        <v>15.552000000000001</v>
+      </c>
+    </row>
+    <row r="125" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="14"/>
+      <c r="B125" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="C125" s="11" t="s">
+        <v>180</v>
+      </c>
+      <c r="D125" s="7">
+        <v>15.552000000000001</v>
+      </c>
+    </row>
+    <row r="126" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A126" s="12" t="s">
+        <v>155</v>
+      </c>
+      <c r="B126" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="C126" s="11" t="s">
+        <v>181</v>
+      </c>
+      <c r="D126" s="7">
+        <v>16.200000000000003</v>
+      </c>
+    </row>
+    <row r="127" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A127" s="13"/>
+      <c r="B127" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="C127" s="11" t="s">
+        <v>181</v>
+      </c>
+      <c r="D127" s="7">
+        <v>16.200000000000003</v>
+      </c>
+    </row>
+    <row r="128" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A128" s="13"/>
+      <c r="B128" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="C128" s="11" t="s">
+        <v>181</v>
+      </c>
+      <c r="D128" s="7">
+        <v>16.200000000000003</v>
+      </c>
+    </row>
+    <row r="129" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A129" s="13"/>
+      <c r="B129" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="C129" s="11" t="s">
+        <v>181</v>
+      </c>
+      <c r="D129" s="7">
+        <v>16.200000000000003</v>
+      </c>
+    </row>
+    <row r="130" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A130" s="13"/>
+      <c r="B130" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="C130" s="11" t="s">
+        <v>181</v>
+      </c>
+      <c r="D130" s="7">
+        <v>16.200000000000003</v>
+      </c>
+    </row>
+    <row r="131" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A131" s="14"/>
+      <c r="B131" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="C131" s="11" t="s">
+        <v>181</v>
+      </c>
+      <c r="D131" s="7">
+        <v>16.200000000000003</v>
+      </c>
+    </row>
+    <row r="132" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A132" s="12" t="s">
+        <v>156</v>
+      </c>
+      <c r="B132" s="12" t="s">
+        <v>131</v>
+      </c>
+      <c r="C132" s="11" t="s">
+        <v>180</v>
+      </c>
+      <c r="D132" s="7">
+        <v>14.904000000000002</v>
+      </c>
+    </row>
+    <row r="133" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A133" s="14"/>
+      <c r="B133" s="14"/>
+      <c r="C133" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="D133" s="7">
+        <v>16.718400000000003</v>
+      </c>
+    </row>
+    <row r="134" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A134" s="12" t="s">
+        <v>157</v>
+      </c>
+      <c r="B134" s="12" t="s">
+        <v>50</v>
+      </c>
+      <c r="C134" s="11" t="s">
+        <v>180</v>
+      </c>
+      <c r="D134" s="7">
+        <v>14.385600000000002</v>
+      </c>
+    </row>
+    <row r="135" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A135" s="14"/>
+      <c r="B135" s="14"/>
+      <c r="C135" s="11" t="s">
+        <v>191</v>
+      </c>
+      <c r="D135" s="7">
+        <v>15.098400000000002</v>
+      </c>
+    </row>
+    <row r="136" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A136" s="8" t="s">
+        <v>158</v>
+      </c>
+      <c r="B136" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="C136" s="11" t="s">
+        <v>183</v>
+      </c>
+      <c r="D136" s="7">
+        <v>84.240000000000009</v>
+      </c>
+    </row>
+    <row r="137" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A137" s="8" t="s">
+        <v>160</v>
+      </c>
+      <c r="B137" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="C137" s="11" t="s">
+        <v>159</v>
+      </c>
+      <c r="D137" s="7">
+        <v>103.68</v>
+      </c>
+    </row>
+    <row r="138" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A138" s="12" t="s">
+        <v>161</v>
+      </c>
+      <c r="B138" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="C138" s="11" t="s">
+        <v>181</v>
+      </c>
+      <c r="D138" s="7">
+        <v>67.391999999999996</v>
+      </c>
+    </row>
+    <row r="139" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A139" s="13"/>
+      <c r="B139" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="C139" s="11" t="s">
+        <v>181</v>
+      </c>
+      <c r="D139" s="7">
+        <v>67.391999999999996</v>
+      </c>
+    </row>
+    <row r="140" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A140" s="14"/>
+      <c r="B140" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="C140" s="11" t="s">
+        <v>181</v>
+      </c>
+      <c r="D140" s="7">
+        <v>67.391999999999996</v>
+      </c>
+    </row>
+    <row r="141" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A141" s="12" t="s">
+        <v>162</v>
+      </c>
+      <c r="B141" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="C141" s="11" t="s">
+        <v>181</v>
+      </c>
+      <c r="D141" s="7">
+        <v>71.28</v>
+      </c>
+    </row>
+    <row r="142" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A142" s="13"/>
+      <c r="B142" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="C142" s="11" t="s">
+        <v>181</v>
+      </c>
+      <c r="D142" s="7">
+        <v>71.28</v>
+      </c>
+    </row>
+    <row r="143" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A143" s="13"/>
+      <c r="B143" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="C143" s="11" t="s">
+        <v>181</v>
+      </c>
+      <c r="D143" s="7">
+        <v>71.28</v>
+      </c>
+    </row>
+    <row r="144" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A144" s="13"/>
+      <c r="B144" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="C144" s="11" t="s">
+        <v>181</v>
+      </c>
+      <c r="D144" s="7">
+        <v>71.28</v>
+      </c>
+    </row>
+    <row r="145" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A145" s="14"/>
+      <c r="B145" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="C145" s="11" t="s">
+        <v>181</v>
+      </c>
+      <c r="D145" s="7">
+        <v>71.28</v>
+      </c>
+    </row>
+    <row r="146" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A146" s="8" t="s">
+        <v>163</v>
+      </c>
+      <c r="B146" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="C146" s="11" t="s">
+        <v>181</v>
+      </c>
+      <c r="D146" s="7">
+        <v>71.28</v>
+      </c>
+    </row>
+    <row r="147" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A147" s="12" t="s">
+        <v>164</v>
+      </c>
+      <c r="B147" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="C147" s="11" t="s">
+        <v>181</v>
+      </c>
+      <c r="D147" s="7">
+        <v>97.2</v>
+      </c>
+    </row>
+    <row r="148" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A148" s="14"/>
+      <c r="B148" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="C148" s="11" t="s">
+        <v>181</v>
+      </c>
+      <c r="D148" s="7">
+        <v>97.2</v>
+      </c>
+    </row>
+    <row r="149" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A149" s="8" t="s">
+        <v>165</v>
+      </c>
+      <c r="B149" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="C149" s="11" t="s">
+        <v>181</v>
+      </c>
+      <c r="D149" s="7">
+        <v>97.2</v>
+      </c>
+    </row>
+    <row r="150" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A150" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="B150" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="C150" s="11" t="s">
+        <v>181</v>
+      </c>
+      <c r="D150" s="7">
+        <v>58.320000000000007</v>
+      </c>
+    </row>
+    <row r="151" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A151" s="13"/>
+      <c r="B151" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="C151" s="11" t="s">
+        <v>181</v>
+      </c>
+      <c r="D151" s="7">
+        <v>58.320000000000007</v>
+      </c>
+    </row>
+    <row r="152" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A152" s="14"/>
+      <c r="B152" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="C152" s="11" t="s">
+        <v>181</v>
+      </c>
+      <c r="D152" s="7">
+        <v>58.320000000000007</v>
+      </c>
+    </row>
+    <row r="153" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A153" s="12" t="s">
         <v>21</v>
       </c>
-    </row>
-[...12 lines deleted...]
-      <c r="A5" s="1" t="s">
+      <c r="B153" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="C153" s="11" t="s">
+        <v>171</v>
+      </c>
+      <c r="D153" s="7">
+        <v>18.791999999999998</v>
+      </c>
+    </row>
+    <row r="154" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A154" s="13"/>
+      <c r="B154" s="13"/>
+      <c r="C154" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D154" s="7">
+        <v>20.088000000000005</v>
+      </c>
+    </row>
+    <row r="155" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A155" s="13"/>
+      <c r="B155" s="14"/>
+      <c r="C155" s="11" t="s">
+        <v>180</v>
+      </c>
+      <c r="D155" s="7">
+        <v>25.271999999999998</v>
+      </c>
+    </row>
+    <row r="156" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A156" s="13"/>
+      <c r="B156" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="C156" s="11" t="s">
+        <v>171</v>
+      </c>
+      <c r="D156" s="7">
+        <v>18.791999999999998</v>
+      </c>
+    </row>
+    <row r="157" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A157" s="13"/>
+      <c r="B157" s="13"/>
+      <c r="C157" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D157" s="7">
+        <v>20.088000000000005</v>
+      </c>
+    </row>
+    <row r="158" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A158" s="13"/>
+      <c r="B158" s="13"/>
+      <c r="C158" s="11" t="s">
+        <v>180</v>
+      </c>
+      <c r="D158" s="7">
+        <v>25.271999999999998</v>
+      </c>
+    </row>
+    <row r="159" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A159" s="13"/>
+      <c r="B159" s="14"/>
+      <c r="C159" s="11" t="s">
+        <v>190</v>
+      </c>
+      <c r="D159" s="7">
+        <v>27.216000000000001</v>
+      </c>
+    </row>
+    <row r="160" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A160" s="13"/>
+      <c r="B160" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="C160" s="11" t="s">
+        <v>171</v>
+      </c>
+      <c r="D160" s="7">
+        <v>18.791999999999998</v>
+      </c>
+    </row>
+    <row r="161" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A161" s="13"/>
+      <c r="B161" s="13"/>
+      <c r="C161" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D161" s="7">
+        <v>20.088000000000005</v>
+      </c>
+    </row>
+    <row r="162" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A162" s="14"/>
+      <c r="B162" s="14"/>
+      <c r="C162" s="11" t="s">
+        <v>180</v>
+      </c>
+      <c r="D162" s="7">
+        <v>25.271999999999998</v>
+      </c>
+    </row>
+    <row r="163" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A163" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="B163" s="12" t="s">
+        <v>79</v>
+      </c>
+      <c r="C163" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D163" s="7">
+        <v>5.1840000000000002</v>
+      </c>
+    </row>
+    <row r="164" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A164" s="13"/>
+      <c r="B164" s="13"/>
+      <c r="C164" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D164" s="7">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="165" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A165" s="13"/>
+      <c r="B165" s="13"/>
+      <c r="C165" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D165" s="7">
+        <v>7.9379999999999997</v>
+      </c>
+    </row>
+    <row r="166" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A166" s="13"/>
+      <c r="B166" s="14"/>
+      <c r="C166" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="D166" s="7">
+        <v>8.64</v>
+      </c>
+    </row>
+    <row r="167" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A167" s="13"/>
+      <c r="B167" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="C167" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D167" s="7">
+        <v>5.1840000000000002</v>
+      </c>
+    </row>
+    <row r="168" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A168" s="13"/>
+      <c r="B168" s="13"/>
+      <c r="C168" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D168" s="7">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="169" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A169" s="13"/>
+      <c r="B169" s="13"/>
+      <c r="C169" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D169" s="7">
+        <v>7.9379999999999997</v>
+      </c>
+    </row>
+    <row r="170" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A170" s="13"/>
+      <c r="B170" s="14"/>
+      <c r="C170" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="D170" s="7">
+        <v>8.64</v>
+      </c>
+    </row>
+    <row r="171" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A171" s="13"/>
+      <c r="B171" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="C171" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D171" s="7">
+        <v>5.1840000000000002</v>
+      </c>
+    </row>
+    <row r="172" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A172" s="13"/>
+      <c r="B172" s="13"/>
+      <c r="C172" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D172" s="7">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="173" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A173" s="13"/>
+      <c r="B173" s="13"/>
+      <c r="C173" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D173" s="7">
+        <v>7.9379999999999997</v>
+      </c>
+    </row>
+    <row r="174" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A174" s="13"/>
+      <c r="B174" s="14"/>
+      <c r="C174" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="D174" s="7">
+        <v>8.64</v>
+      </c>
+    </row>
+    <row r="175" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A175" s="13"/>
+      <c r="B175" s="12" t="s">
+        <v>111</v>
+      </c>
+      <c r="C175" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D175" s="7">
+        <v>5.1840000000000002</v>
+      </c>
+    </row>
+    <row r="176" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A176" s="13"/>
+      <c r="B176" s="13"/>
+      <c r="C176" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D176" s="7">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="177" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A177" s="13"/>
+      <c r="B177" s="13"/>
+      <c r="C177" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D177" s="7">
+        <v>7.9379999999999997</v>
+      </c>
+    </row>
+    <row r="178" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A178" s="13"/>
+      <c r="B178" s="14"/>
+      <c r="C178" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="D178" s="7">
+        <v>8.64</v>
+      </c>
+    </row>
+    <row r="179" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A179" s="13"/>
+      <c r="B179" s="12" t="s">
+        <v>197</v>
+      </c>
+      <c r="C179" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D179" s="7">
+        <v>5.1840000000000002</v>
+      </c>
+    </row>
+    <row r="180" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A180" s="13"/>
+      <c r="B180" s="13"/>
+      <c r="C180" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D180" s="7">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="181" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A181" s="13"/>
+      <c r="B181" s="13"/>
+      <c r="C181" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D181" s="7">
+        <v>7.9379999999999997</v>
+      </c>
+    </row>
+    <row r="182" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A182" s="13"/>
+      <c r="B182" s="14"/>
+      <c r="C182" s="11" t="s">
+        <v>189</v>
+      </c>
+      <c r="D182" s="7">
+        <v>8.64</v>
+      </c>
+    </row>
+    <row r="183" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A183" s="13"/>
+      <c r="B183" s="12" t="s">
+        <v>121</v>
+      </c>
+      <c r="C183" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D183" s="7">
+        <v>5.1840000000000002</v>
+      </c>
+    </row>
+    <row r="184" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A184" s="13"/>
+      <c r="B184" s="13"/>
+      <c r="C184" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D184" s="7">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="185" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A185" s="13"/>
+      <c r="B185" s="13"/>
+      <c r="C185" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D185" s="7">
+        <v>7.9379999999999997</v>
+      </c>
+    </row>
+    <row r="186" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A186" s="13"/>
+      <c r="B186" s="14"/>
+      <c r="C186" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="D186" s="7">
+        <v>8.64</v>
+      </c>
+    </row>
+    <row r="187" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A187" s="13"/>
+      <c r="B187" s="12" t="s">
+        <v>112</v>
+      </c>
+      <c r="C187" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D187" s="7">
+        <v>5.1840000000000002</v>
+      </c>
+    </row>
+    <row r="188" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A188" s="13"/>
+      <c r="B188" s="13"/>
+      <c r="C188" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D188" s="7">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="189" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A189" s="13"/>
+      <c r="B189" s="13"/>
+      <c r="C189" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D189" s="7">
+        <v>7.9379999999999997</v>
+      </c>
+    </row>
+    <row r="190" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A190" s="13"/>
+      <c r="B190" s="14"/>
+      <c r="C190" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="D190" s="7">
+        <v>8.64</v>
+      </c>
+    </row>
+    <row r="191" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A191" s="13"/>
+      <c r="B191" s="12" t="s">
+        <v>196</v>
+      </c>
+      <c r="C191" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D191" s="7">
+        <v>5.1840000000000002</v>
+      </c>
+    </row>
+    <row r="192" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A192" s="13"/>
+      <c r="B192" s="13"/>
+      <c r="C192" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D192" s="7">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="193" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A193" s="13"/>
+      <c r="B193" s="13"/>
+      <c r="C193" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D193" s="7">
+        <v>7.9379999999999997</v>
+      </c>
+    </row>
+    <row r="194" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A194" s="13"/>
+      <c r="B194" s="14"/>
+      <c r="C194" s="11" t="s">
+        <v>189</v>
+      </c>
+      <c r="D194" s="7">
+        <v>8.64</v>
+      </c>
+    </row>
+    <row r="195" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A195" s="13"/>
+      <c r="B195" s="12" t="s">
+        <v>198</v>
+      </c>
+      <c r="C195" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D195" s="7">
+        <v>5.1840000000000002</v>
+      </c>
+    </row>
+    <row r="196" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A196" s="13"/>
+      <c r="B196" s="13"/>
+      <c r="C196" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D196" s="7">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="197" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A197" s="13"/>
+      <c r="B197" s="13"/>
+      <c r="C197" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D197" s="7">
+        <v>7.9379999999999997</v>
+      </c>
+    </row>
+    <row r="198" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A198" s="13"/>
+      <c r="B198" s="14"/>
+      <c r="C198" s="11" t="s">
+        <v>189</v>
+      </c>
+      <c r="D198" s="7">
+        <v>8.64</v>
+      </c>
+    </row>
+    <row r="199" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A199" s="13"/>
+      <c r="B199" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="C199" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D199" s="7">
+        <v>5.1840000000000002</v>
+      </c>
+    </row>
+    <row r="200" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A200" s="13"/>
+      <c r="B200" s="13"/>
+      <c r="C200" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D200" s="7">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="201" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A201" s="13"/>
+      <c r="B201" s="13"/>
+      <c r="C201" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D201" s="7">
+        <v>7.9379999999999997</v>
+      </c>
+    </row>
+    <row r="202" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A202" s="13"/>
+      <c r="B202" s="14"/>
+      <c r="C202" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="D202" s="7">
+        <v>8.64</v>
+      </c>
+    </row>
+    <row r="203" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A203" s="13"/>
+      <c r="B203" s="12" t="s">
+        <v>199</v>
+      </c>
+      <c r="C203" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D203" s="7">
+        <v>5.1840000000000002</v>
+      </c>
+    </row>
+    <row r="204" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A204" s="13"/>
+      <c r="B204" s="13"/>
+      <c r="C204" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D204" s="7">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="205" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A205" s="13"/>
+      <c r="B205" s="13"/>
+      <c r="C205" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D205" s="7">
+        <v>7.9379999999999997</v>
+      </c>
+    </row>
+    <row r="206" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A206" s="13"/>
+      <c r="B206" s="14"/>
+      <c r="C206" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="D206" s="7">
+        <v>8.64</v>
+      </c>
+    </row>
+    <row r="207" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A207" s="13"/>
+      <c r="B207" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C207" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D207" s="7">
+        <v>5.1840000000000002</v>
+      </c>
+    </row>
+    <row r="208" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A208" s="13"/>
+      <c r="B208" s="13"/>
+      <c r="C208" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D208" s="7">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="209" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A209" s="13"/>
+      <c r="B209" s="13"/>
+      <c r="C209" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D209" s="7">
+        <v>7.9379999999999997</v>
+      </c>
+    </row>
+    <row r="210" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A210" s="13"/>
+      <c r="B210" s="14"/>
+      <c r="C210" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="D210" s="7">
+        <v>8.64</v>
+      </c>
+    </row>
+    <row r="211" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A211" s="13"/>
+      <c r="B211" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="C211" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D211" s="7">
+        <v>5.1840000000000002</v>
+      </c>
+    </row>
+    <row r="212" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A212" s="13"/>
+      <c r="B212" s="13"/>
+      <c r="C212" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D212" s="7">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="213" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A213" s="13"/>
+      <c r="B213" s="13"/>
+      <c r="C213" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D213" s="7">
+        <v>7.9379999999999997</v>
+      </c>
+    </row>
+    <row r="214" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A214" s="13"/>
+      <c r="B214" s="14"/>
+      <c r="C214" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="D214" s="7">
+        <v>8.64</v>
+      </c>
+    </row>
+    <row r="215" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A215" s="13"/>
+      <c r="B215" s="12" t="s">
+        <v>201</v>
+      </c>
+      <c r="C215" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D215" s="7">
+        <v>5.1840000000000002</v>
+      </c>
+    </row>
+    <row r="216" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A216" s="13"/>
+      <c r="B216" s="13"/>
+      <c r="C216" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D216" s="7">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="217" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A217" s="13"/>
+      <c r="B217" s="13"/>
+      <c r="C217" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D217" s="7">
+        <v>7.9379999999999997</v>
+      </c>
+    </row>
+    <row r="218" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A218" s="13"/>
+      <c r="B218" s="14"/>
+      <c r="C218" s="11" t="s">
+        <v>189</v>
+      </c>
+      <c r="D218" s="7">
+        <v>8.64</v>
+      </c>
+    </row>
+    <row r="219" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A219" s="13"/>
+      <c r="B219" s="12" t="s">
+        <v>202</v>
+      </c>
+      <c r="C219" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D219" s="7">
+        <v>5.1840000000000002</v>
+      </c>
+    </row>
+    <row r="220" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A220" s="13"/>
+      <c r="B220" s="13"/>
+      <c r="C220" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D220" s="7">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="221" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A221" s="13"/>
+      <c r="B221" s="13"/>
+      <c r="C221" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D221" s="7">
+        <v>7.9379999999999997</v>
+      </c>
+    </row>
+    <row r="222" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A222" s="13"/>
+      <c r="B222" s="14"/>
+      <c r="C222" s="11" t="s">
+        <v>189</v>
+      </c>
+      <c r="D222" s="7">
+        <v>8.64</v>
+      </c>
+    </row>
+    <row r="223" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A223" s="13"/>
+      <c r="B223" s="12" t="s">
+        <v>126</v>
+      </c>
+      <c r="C223" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D223" s="7">
+        <v>5.1840000000000002</v>
+      </c>
+    </row>
+    <row r="224" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A224" s="13"/>
+      <c r="B224" s="13"/>
+      <c r="C224" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D224" s="7">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="225" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A225" s="13"/>
+      <c r="B225" s="13"/>
+      <c r="C225" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D225" s="7">
+        <v>7.9379999999999997</v>
+      </c>
+    </row>
+    <row r="226" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A226" s="13"/>
+      <c r="B226" s="14"/>
+      <c r="C226" s="11" t="s">
+        <v>189</v>
+      </c>
+      <c r="D226" s="7">
+        <v>8.64</v>
+      </c>
+    </row>
+    <row r="227" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A227" s="13"/>
+      <c r="B227" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="C227" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D227" s="7">
+        <v>5.1840000000000002</v>
+      </c>
+    </row>
+    <row r="228" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A228" s="13"/>
+      <c r="B228" s="13"/>
+      <c r="C228" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D228" s="7">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="229" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A229" s="13"/>
+      <c r="B229" s="13"/>
+      <c r="C229" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D229" s="7">
+        <v>7.9379999999999997</v>
+      </c>
+    </row>
+    <row r="230" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A230" s="13"/>
+      <c r="B230" s="14"/>
+      <c r="C230" s="11" t="s">
+        <v>189</v>
+      </c>
+      <c r="D230" s="7">
+        <v>8.64</v>
+      </c>
+    </row>
+    <row r="231" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A231" s="13"/>
+      <c r="B231" s="12" t="s">
+        <v>93</v>
+      </c>
+      <c r="C231" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D231" s="7">
+        <v>5.1840000000000002</v>
+      </c>
+    </row>
+    <row r="232" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A232" s="13"/>
+      <c r="B232" s="13"/>
+      <c r="C232" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D232" s="7">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="233" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A233" s="13"/>
+      <c r="B233" s="13"/>
+      <c r="C233" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D233" s="7">
+        <v>7.9379999999999997</v>
+      </c>
+    </row>
+    <row r="234" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A234" s="13"/>
+      <c r="B234" s="14"/>
+      <c r="C234" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="D234" s="7">
+        <v>8.64</v>
+      </c>
+    </row>
+    <row r="235" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A235" s="13"/>
+      <c r="B235" s="12" t="s">
+        <v>204</v>
+      </c>
+      <c r="C235" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D235" s="7">
+        <v>5.1840000000000002</v>
+      </c>
+    </row>
+    <row r="236" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A236" s="13"/>
+      <c r="B236" s="13"/>
+      <c r="C236" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D236" s="7">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="237" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A237" s="13"/>
+      <c r="B237" s="13"/>
+      <c r="C237" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D237" s="7">
+        <v>7.9379999999999997</v>
+      </c>
+    </row>
+    <row r="238" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A238" s="13"/>
+      <c r="B238" s="14"/>
+      <c r="C238" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="D238" s="7">
+        <v>8.64</v>
+      </c>
+    </row>
+    <row r="239" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A239" s="13"/>
+      <c r="B239" s="12" t="s">
+        <v>94</v>
+      </c>
+      <c r="C239" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D239" s="7">
+        <v>5.1840000000000002</v>
+      </c>
+    </row>
+    <row r="240" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A240" s="13"/>
+      <c r="B240" s="13"/>
+      <c r="C240" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D240" s="7">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="241" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A241" s="13"/>
+      <c r="B241" s="13"/>
+      <c r="C241" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D241" s="7">
+        <v>7.9379999999999997</v>
+      </c>
+    </row>
+    <row r="242" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A242" s="13"/>
+      <c r="B242" s="14"/>
+      <c r="C242" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="D242" s="7">
+        <v>8.64</v>
+      </c>
+    </row>
+    <row r="243" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A243" s="13"/>
+      <c r="B243" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C243" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D243" s="7">
+        <v>5.1840000000000002</v>
+      </c>
+    </row>
+    <row r="244" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A244" s="13"/>
+      <c r="B244" s="13"/>
+      <c r="C244" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D244" s="7">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="245" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A245" s="13"/>
+      <c r="B245" s="13"/>
+      <c r="C245" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D245" s="7">
+        <v>7.9379999999999997</v>
+      </c>
+    </row>
+    <row r="246" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A246" s="13"/>
+      <c r="B246" s="14"/>
+      <c r="C246" s="11" t="s">
+        <v>189</v>
+      </c>
+      <c r="D246" s="7">
+        <v>8.64</v>
+      </c>
+    </row>
+    <row r="247" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A247" s="13"/>
+      <c r="B247" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="C247" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D247" s="7">
+        <v>5.1840000000000002</v>
+      </c>
+    </row>
+    <row r="248" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A248" s="13"/>
+      <c r="B248" s="13"/>
+      <c r="C248" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D248" s="7">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="249" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A249" s="13"/>
+      <c r="B249" s="13"/>
+      <c r="C249" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D249" s="7">
+        <v>7.9379999999999997</v>
+      </c>
+    </row>
+    <row r="250" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A250" s="13"/>
+      <c r="B250" s="14"/>
+      <c r="C250" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="D250" s="7">
+        <v>8.64</v>
+      </c>
+    </row>
+    <row r="251" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A251" s="13"/>
+      <c r="B251" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="C251" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D251" s="7">
+        <v>5.1840000000000002</v>
+      </c>
+    </row>
+    <row r="252" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A252" s="13"/>
+      <c r="B252" s="13"/>
+      <c r="C252" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D252" s="7">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="253" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A253" s="13"/>
+      <c r="B253" s="13"/>
+      <c r="C253" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D253" s="7">
+        <v>7.9379999999999997</v>
+      </c>
+    </row>
+    <row r="254" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A254" s="13"/>
+      <c r="B254" s="14"/>
+      <c r="C254" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="D254" s="7">
+        <v>8.64</v>
+      </c>
+    </row>
+    <row r="255" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A255" s="13"/>
+      <c r="B255" s="12" t="s">
+        <v>95</v>
+      </c>
+      <c r="C255" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D255" s="7">
+        <v>5.1840000000000002</v>
+      </c>
+    </row>
+    <row r="256" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A256" s="13"/>
+      <c r="B256" s="13"/>
+      <c r="C256" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D256" s="7">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="257" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A257" s="13"/>
+      <c r="B257" s="13"/>
+      <c r="C257" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D257" s="7">
+        <v>7.9379999999999997</v>
+      </c>
+    </row>
+    <row r="258" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A258" s="13"/>
+      <c r="B258" s="14"/>
+      <c r="C258" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="D258" s="7">
+        <v>8.64</v>
+      </c>
+    </row>
+    <row r="259" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A259" s="13"/>
+      <c r="B259" s="12" t="s">
+        <v>208</v>
+      </c>
+      <c r="C259" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D259" s="7">
+        <v>5.1840000000000002</v>
+      </c>
+    </row>
+    <row r="260" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A260" s="13"/>
+      <c r="B260" s="13"/>
+      <c r="C260" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D260" s="7">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="261" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A261" s="13"/>
+      <c r="B261" s="13"/>
+      <c r="C261" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D261" s="7">
+        <v>7.9379999999999997</v>
+      </c>
+    </row>
+    <row r="262" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A262" s="13"/>
+      <c r="B262" s="14"/>
+      <c r="C262" s="11" t="s">
+        <v>189</v>
+      </c>
+      <c r="D262" s="7">
+        <v>8.64</v>
+      </c>
+    </row>
+    <row r="263" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A263" s="13"/>
+      <c r="B263" s="12" t="s">
+        <v>209</v>
+      </c>
+      <c r="C263" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D263" s="7">
+        <v>5.1840000000000002</v>
+      </c>
+    </row>
+    <row r="264" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A264" s="13"/>
+      <c r="B264" s="13"/>
+      <c r="C264" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D264" s="7">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="265" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A265" s="13"/>
+      <c r="B265" s="13"/>
+      <c r="C265" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D265" s="7">
+        <v>7.9379999999999997</v>
+      </c>
+    </row>
+    <row r="266" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A266" s="13"/>
+      <c r="B266" s="14"/>
+      <c r="C266" s="11" t="s">
+        <v>189</v>
+      </c>
+      <c r="D266" s="7">
+        <v>8.64</v>
+      </c>
+    </row>
+    <row r="267" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A267" s="13"/>
+      <c r="B267" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="C267" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D267" s="7">
+        <v>5.1840000000000002</v>
+      </c>
+    </row>
+    <row r="268" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A268" s="13"/>
+      <c r="B268" s="13"/>
+      <c r="C268" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D268" s="7">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="269" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A269" s="13"/>
+      <c r="B269" s="13"/>
+      <c r="C269" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D269" s="7">
+        <v>7.9379999999999997</v>
+      </c>
+    </row>
+    <row r="270" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A270" s="13"/>
+      <c r="B270" s="14"/>
+      <c r="C270" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="D270" s="7">
+        <v>8.64</v>
+      </c>
+    </row>
+    <row r="271" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A271" s="13"/>
+      <c r="B271" s="12" t="s">
+        <v>116</v>
+      </c>
+      <c r="C271" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D271" s="7">
+        <v>5.1840000000000002</v>
+      </c>
+    </row>
+    <row r="272" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A272" s="13"/>
+      <c r="B272" s="13"/>
+      <c r="C272" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D272" s="7">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="273" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A273" s="13"/>
+      <c r="B273" s="13"/>
+      <c r="C273" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D273" s="7">
+        <v>7.9379999999999997</v>
+      </c>
+    </row>
+    <row r="274" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A274" s="14"/>
+      <c r="B274" s="14"/>
+      <c r="C274" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="D274" s="7">
+        <v>8.64</v>
+      </c>
+    </row>
+    <row r="275" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A275" s="12" t="s">
+        <v>144</v>
+      </c>
+      <c r="B275" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="C275" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D275" s="7">
+        <v>5.8320000000000007</v>
+      </c>
+    </row>
+    <row r="276" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A276" s="13"/>
+      <c r="B276" s="13"/>
+      <c r="C276" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D276" s="7">
+        <v>7.1280000000000001</v>
+      </c>
+    </row>
+    <row r="277" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A277" s="13"/>
+      <c r="B277" s="13"/>
+      <c r="C277" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D277" s="7">
+        <v>8.4239999999999995</v>
+      </c>
+    </row>
+    <row r="278" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A278" s="13"/>
+      <c r="B278" s="14"/>
+      <c r="C278" s="11" t="s">
+        <v>189</v>
+      </c>
+      <c r="D278" s="7">
+        <v>9.7200000000000006</v>
+      </c>
+    </row>
+    <row r="279" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A279" s="13"/>
+      <c r="B279" s="12" t="s">
+        <v>206</v>
+      </c>
+      <c r="C279" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D279" s="7">
+        <v>5.8320000000000007</v>
+      </c>
+    </row>
+    <row r="280" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A280" s="13"/>
+      <c r="B280" s="13"/>
+      <c r="C280" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D280" s="7">
+        <v>7.1280000000000001</v>
+      </c>
+    </row>
+    <row r="281" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A281" s="13"/>
+      <c r="B281" s="13"/>
+      <c r="C281" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D281" s="7">
+        <v>8.4239999999999995</v>
+      </c>
+    </row>
+    <row r="282" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A282" s="13"/>
+      <c r="B282" s="14"/>
+      <c r="C282" s="11" t="s">
+        <v>189</v>
+      </c>
+      <c r="D282" s="7">
+        <v>9.7200000000000006</v>
+      </c>
+    </row>
+    <row r="283" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A283" s="13"/>
+      <c r="B283" s="12" t="s">
+        <v>210</v>
+      </c>
+      <c r="C283" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D283" s="7">
+        <v>5.8320000000000007</v>
+      </c>
+    </row>
+    <row r="284" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A284" s="13"/>
+      <c r="B284" s="13"/>
+      <c r="C284" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D284" s="7">
+        <v>7.1280000000000001</v>
+      </c>
+    </row>
+    <row r="285" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A285" s="13"/>
+      <c r="B285" s="13"/>
+      <c r="C285" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D285" s="7">
+        <v>8.4239999999999995</v>
+      </c>
+    </row>
+    <row r="286" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A286" s="14"/>
+      <c r="B286" s="14"/>
+      <c r="C286" s="11" t="s">
+        <v>189</v>
+      </c>
+      <c r="D286" s="7">
+        <v>9.7200000000000006</v>
+      </c>
+    </row>
+    <row r="287" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A287" s="12" t="s">
+        <v>145</v>
+      </c>
+      <c r="B287" s="12" t="s">
+        <v>146</v>
+      </c>
+      <c r="C287" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D287" s="7">
+        <v>7.7760000000000007</v>
+      </c>
+    </row>
+    <row r="288" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A288" s="13"/>
+      <c r="B288" s="14"/>
+      <c r="C288" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D288" s="7">
+        <v>9.072000000000001</v>
+      </c>
+    </row>
+    <row r="289" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A289" s="13"/>
+      <c r="B289" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="C289" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D289" s="7">
+        <v>7.7760000000000007</v>
+      </c>
+    </row>
+    <row r="290" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A290" s="13"/>
+      <c r="B290" s="14"/>
+      <c r="C290" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D290" s="7">
+        <v>9.072000000000001</v>
+      </c>
+    </row>
+    <row r="291" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A291" s="13"/>
+      <c r="B291" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="C291" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D291" s="7">
+        <v>7.7760000000000007</v>
+      </c>
+    </row>
+    <row r="292" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A292" s="13"/>
+      <c r="B292" s="14"/>
+      <c r="C292" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D292" s="7">
+        <v>9.072000000000001</v>
+      </c>
+    </row>
+    <row r="293" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A293" s="13"/>
+      <c r="B293" s="12" t="s">
+        <v>94</v>
+      </c>
+      <c r="C293" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D293" s="7">
+        <v>7.7760000000000007</v>
+      </c>
+    </row>
+    <row r="294" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A294" s="14"/>
+      <c r="B294" s="14"/>
+      <c r="C294" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D294" s="7">
+        <v>9.072000000000001</v>
+      </c>
+    </row>
+    <row r="295" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A295" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="B295" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="C295" s="11" t="s">
+        <v>181</v>
+      </c>
+      <c r="D295" s="7">
+        <v>45.36</v>
+      </c>
+    </row>
+    <row r="296" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A296" s="13"/>
+      <c r="B296" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="C296" s="11" t="s">
+        <v>181</v>
+      </c>
+      <c r="D296" s="7">
+        <v>45.36</v>
+      </c>
+    </row>
+    <row r="297" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A297" s="13"/>
+      <c r="B297" s="8" t="s">
         <v>20</v>
       </c>
-    </row>
-[...11 lines deleted...]
-      <c r="D7" s="7" t="s">
+      <c r="C297" s="11" t="s">
+        <v>181</v>
+      </c>
+      <c r="D297" s="7">
+        <v>45.36</v>
+      </c>
+    </row>
+    <row r="298" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A298" s="13"/>
+      <c r="B298" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="C298" s="11" t="s">
+        <v>181</v>
+      </c>
+      <c r="D298" s="7">
+        <v>45.36</v>
+      </c>
+    </row>
+    <row r="299" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A299" s="14"/>
+      <c r="B299" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="C299" s="11" t="s">
+        <v>181</v>
+      </c>
+      <c r="D299" s="7">
+        <v>45.36</v>
+      </c>
+    </row>
+    <row r="300" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A300" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="B300" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="C300" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D300" s="7">
+        <v>9.072000000000001</v>
+      </c>
+    </row>
+    <row r="301" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A301" s="13"/>
+      <c r="B301" s="13"/>
+      <c r="C301" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D301" s="7">
+        <v>10.368</v>
+      </c>
+    </row>
+    <row r="302" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A302" s="13"/>
+      <c r="B302" s="13"/>
+      <c r="C302" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D302" s="7">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="303" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A303" s="13"/>
+      <c r="B303" s="14"/>
+      <c r="C303" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="D303" s="7">
+        <v>16.977600000000002</v>
+      </c>
+    </row>
+    <row r="304" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A304" s="13"/>
+      <c r="B304" s="12" t="s">
+        <v>208</v>
+      </c>
+      <c r="C304" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D304" s="7">
+        <v>9.072000000000001</v>
+      </c>
+    </row>
+    <row r="305" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A305" s="13"/>
+      <c r="B305" s="13"/>
+      <c r="C305" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D305" s="7">
+        <v>10.368</v>
+      </c>
+    </row>
+    <row r="306" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A306" s="13"/>
+      <c r="B306" s="13"/>
+      <c r="C306" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D306" s="7">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="307" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A307" s="14"/>
+      <c r="B307" s="14"/>
+      <c r="C307" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="D307" s="7">
+        <v>16.977600000000002</v>
+      </c>
+    </row>
+    <row r="308" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A308" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="B308" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="C308" s="11" t="s">
+        <v>169</v>
+      </c>
+      <c r="D308" s="7">
+        <v>32.400000000000006</v>
+      </c>
+    </row>
+    <row r="309" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A309" s="13"/>
+      <c r="B309" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="C309" s="11" t="s">
+        <v>169</v>
+      </c>
+      <c r="D309" s="7">
+        <v>32.400000000000006</v>
+      </c>
+    </row>
+    <row r="310" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A310" s="13"/>
+      <c r="B310" s="8" t="s">
         <v>25</v>
       </c>
-      <c r="E7" s="8" t="s">
-[...92 lines deleted...]
-      <c r="B13" s="4" t="s">
+      <c r="C310" s="11" t="s">
+        <v>169</v>
+      </c>
+      <c r="D310" s="7">
+        <v>32.400000000000006</v>
+      </c>
+    </row>
+    <row r="311" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A311" s="13"/>
+      <c r="B311" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="C311" s="11" t="s">
+        <v>169</v>
+      </c>
+      <c r="D311" s="7">
+        <v>32.400000000000006</v>
+      </c>
+    </row>
+    <row r="312" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A312" s="14"/>
+      <c r="B312" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="C312" s="11" t="s">
+        <v>169</v>
+      </c>
+      <c r="D312" s="7">
+        <v>32.400000000000006</v>
+      </c>
+    </row>
+    <row r="313" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A313" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="B313" s="12" t="s">
+        <v>79</v>
+      </c>
+      <c r="C313" s="11" t="s">
+        <v>172</v>
+      </c>
+      <c r="D313" s="7">
+        <v>9.2016000000000009</v>
+      </c>
+    </row>
+    <row r="314" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A314" s="13"/>
+      <c r="B314" s="13"/>
+      <c r="C314" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D314" s="7">
+        <v>9.7200000000000006</v>
+      </c>
+    </row>
+    <row r="315" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A315" s="13"/>
+      <c r="B315" s="13"/>
+      <c r="C315" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D315" s="7">
+        <v>11.34</v>
+      </c>
+    </row>
+    <row r="316" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A316" s="13"/>
+      <c r="B316" s="14"/>
+      <c r="C316" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="D316" s="7">
+        <v>11.664000000000001</v>
+      </c>
+    </row>
+    <row r="317" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A317" s="13"/>
+      <c r="B317" s="12" t="s">
+        <v>193</v>
+      </c>
+      <c r="C317" s="11" t="s">
+        <v>172</v>
+      </c>
+      <c r="D317" s="7">
+        <v>9.2016000000000009</v>
+      </c>
+    </row>
+    <row r="318" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A318" s="13"/>
+      <c r="B318" s="13"/>
+      <c r="C318" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D318" s="7">
+        <v>9.7200000000000006</v>
+      </c>
+    </row>
+    <row r="319" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A319" s="13"/>
+      <c r="B319" s="13"/>
+      <c r="C319" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D319" s="7">
+        <v>11.34</v>
+      </c>
+    </row>
+    <row r="320" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A320" s="13"/>
+      <c r="B320" s="14"/>
+      <c r="C320" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="D320" s="7">
+        <v>11.664000000000001</v>
+      </c>
+    </row>
+    <row r="321" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A321" s="13"/>
+      <c r="B321" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="C321" s="11" t="s">
+        <v>172</v>
+      </c>
+      <c r="D321" s="7">
+        <v>9.2016000000000009</v>
+      </c>
+    </row>
+    <row r="322" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A322" s="13"/>
+      <c r="B322" s="13"/>
+      <c r="C322" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D322" s="7">
+        <v>9.7200000000000006</v>
+      </c>
+    </row>
+    <row r="323" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A323" s="13"/>
+      <c r="B323" s="13"/>
+      <c r="C323" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D323" s="7">
+        <v>11.34</v>
+      </c>
+    </row>
+    <row r="324" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A324" s="13"/>
+      <c r="B324" s="14"/>
+      <c r="C324" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="D324" s="7">
+        <v>11.664000000000001</v>
+      </c>
+    </row>
+    <row r="325" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A325" s="13"/>
+      <c r="B325" s="12" t="s">
+        <v>195</v>
+      </c>
+      <c r="C325" s="11" t="s">
+        <v>172</v>
+      </c>
+      <c r="D325" s="7">
+        <v>9.2016000000000009</v>
+      </c>
+    </row>
+    <row r="326" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A326" s="13"/>
+      <c r="B326" s="13"/>
+      <c r="C326" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D326" s="7">
+        <v>9.7200000000000006</v>
+      </c>
+    </row>
+    <row r="327" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A327" s="13"/>
+      <c r="B327" s="13"/>
+      <c r="C327" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D327" s="7">
+        <v>11.34</v>
+      </c>
+    </row>
+    <row r="328" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A328" s="13"/>
+      <c r="B328" s="14"/>
+      <c r="C328" s="11" t="s">
+        <v>188</v>
+      </c>
+      <c r="D328" s="7">
+        <v>11.664000000000001</v>
+      </c>
+    </row>
+    <row r="329" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A329" s="13"/>
+      <c r="B329" s="12" t="s">
+        <v>112</v>
+      </c>
+      <c r="C329" s="11" t="s">
+        <v>172</v>
+      </c>
+      <c r="D329" s="7">
+        <v>9.2016000000000009</v>
+      </c>
+    </row>
+    <row r="330" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A330" s="13"/>
+      <c r="B330" s="13"/>
+      <c r="C330" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D330" s="7">
+        <v>9.7200000000000006</v>
+      </c>
+    </row>
+    <row r="331" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A331" s="13"/>
+      <c r="B331" s="13"/>
+      <c r="C331" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D331" s="7">
+        <v>11.34</v>
+      </c>
+    </row>
+    <row r="332" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A332" s="13"/>
+      <c r="B332" s="14"/>
+      <c r="C332" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="D332" s="7">
+        <v>11.664000000000001</v>
+      </c>
+    </row>
+    <row r="333" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A333" s="13"/>
+      <c r="B333" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="C13" s="4" t="s">
+      <c r="C333" s="11" t="s">
+        <v>172</v>
+      </c>
+      <c r="D333" s="7">
+        <v>9.2016000000000009</v>
+      </c>
+    </row>
+    <row r="334" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A334" s="13"/>
+      <c r="B334" s="13"/>
+      <c r="C334" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D334" s="7">
+        <v>9.7200000000000006</v>
+      </c>
+    </row>
+    <row r="335" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A335" s="13"/>
+      <c r="B335" s="13"/>
+      <c r="C335" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D335" s="7">
+        <v>11.34</v>
+      </c>
+    </row>
+    <row r="336" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A336" s="13"/>
+      <c r="B336" s="14"/>
+      <c r="C336" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="D336" s="7">
+        <v>11.664000000000001</v>
+      </c>
+    </row>
+    <row r="337" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A337" s="13"/>
+      <c r="B337" s="12" t="s">
+        <v>202</v>
+      </c>
+      <c r="C337" s="11" t="s">
+        <v>172</v>
+      </c>
+      <c r="D337" s="7">
+        <v>9.2016000000000009</v>
+      </c>
+    </row>
+    <row r="338" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A338" s="13"/>
+      <c r="B338" s="13"/>
+      <c r="C338" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D338" s="7">
+        <v>9.7200000000000006</v>
+      </c>
+    </row>
+    <row r="339" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A339" s="13"/>
+      <c r="B339" s="13"/>
+      <c r="C339" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D339" s="7">
+        <v>11.34</v>
+      </c>
+    </row>
+    <row r="340" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A340" s="13"/>
+      <c r="B340" s="14"/>
+      <c r="C340" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="D340" s="7">
+        <v>11.664000000000001</v>
+      </c>
+    </row>
+    <row r="341" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A341" s="13"/>
+      <c r="B341" s="12" t="s">
+        <v>203</v>
+      </c>
+      <c r="C341" s="11" t="s">
+        <v>172</v>
+      </c>
+      <c r="D341" s="7">
+        <v>9.2016000000000009</v>
+      </c>
+    </row>
+    <row r="342" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A342" s="13"/>
+      <c r="B342" s="13"/>
+      <c r="C342" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D342" s="7">
+        <v>9.7200000000000006</v>
+      </c>
+    </row>
+    <row r="343" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A343" s="13"/>
+      <c r="B343" s="13"/>
+      <c r="C343" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D343" s="7">
+        <v>11.34</v>
+      </c>
+    </row>
+    <row r="344" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A344" s="13"/>
+      <c r="B344" s="14"/>
+      <c r="C344" s="11" t="s">
+        <v>188</v>
+      </c>
+      <c r="D344" s="7">
+        <v>11.664000000000001</v>
+      </c>
+    </row>
+    <row r="345" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A345" s="13"/>
+      <c r="B345" s="12" t="s">
+        <v>126</v>
+      </c>
+      <c r="C345" s="11" t="s">
+        <v>172</v>
+      </c>
+      <c r="D345" s="7">
+        <v>9.2016000000000009</v>
+      </c>
+    </row>
+    <row r="346" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A346" s="13"/>
+      <c r="B346" s="13"/>
+      <c r="C346" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D346" s="7">
+        <v>9.7200000000000006</v>
+      </c>
+    </row>
+    <row r="347" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A347" s="13"/>
+      <c r="B347" s="13"/>
+      <c r="C347" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D347" s="7">
+        <v>11.34</v>
+      </c>
+    </row>
+    <row r="348" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A348" s="13"/>
+      <c r="B348" s="14"/>
+      <c r="C348" s="11" t="s">
+        <v>188</v>
+      </c>
+      <c r="D348" s="7">
+        <v>11.664000000000001</v>
+      </c>
+    </row>
+    <row r="349" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A349" s="13"/>
+      <c r="B349" s="12" t="s">
+        <v>94</v>
+      </c>
+      <c r="C349" s="11" t="s">
+        <v>172</v>
+      </c>
+      <c r="D349" s="7">
+        <v>9.2016000000000009</v>
+      </c>
+    </row>
+    <row r="350" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A350" s="13"/>
+      <c r="B350" s="13"/>
+      <c r="C350" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D350" s="7">
+        <v>9.7200000000000006</v>
+      </c>
+    </row>
+    <row r="351" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A351" s="13"/>
+      <c r="B351" s="13"/>
+      <c r="C351" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D351" s="7">
+        <v>11.34</v>
+      </c>
+    </row>
+    <row r="352" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A352" s="13"/>
+      <c r="B352" s="14"/>
+      <c r="C352" s="11" t="s">
+        <v>188</v>
+      </c>
+      <c r="D352" s="7">
+        <v>11.664000000000001</v>
+      </c>
+    </row>
+    <row r="353" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A353" s="13"/>
+      <c r="B353" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="D13" s="4">
-[...40 lines deleted...]
-        <v>21.860240963855421</v>
+      <c r="C353" s="11" t="s">
+        <v>172</v>
+      </c>
+      <c r="D353" s="7">
+        <v>9.2016000000000009</v>
+      </c>
+    </row>
+    <row r="354" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A354" s="13"/>
+      <c r="B354" s="13"/>
+      <c r="C354" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D354" s="7">
+        <v>9.7200000000000006</v>
+      </c>
+    </row>
+    <row r="355" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A355" s="13"/>
+      <c r="B355" s="13"/>
+      <c r="C355" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D355" s="7">
+        <v>11.34</v>
+      </c>
+    </row>
+    <row r="356" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A356" s="13"/>
+      <c r="B356" s="14"/>
+      <c r="C356" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="D356" s="7">
+        <v>11.664000000000001</v>
+      </c>
+    </row>
+    <row r="357" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A357" s="13"/>
+      <c r="B357" s="12" t="s">
+        <v>208</v>
+      </c>
+      <c r="C357" s="11" t="s">
+        <v>172</v>
+      </c>
+      <c r="D357" s="7">
+        <v>9.2016000000000009</v>
+      </c>
+    </row>
+    <row r="358" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A358" s="13"/>
+      <c r="B358" s="13"/>
+      <c r="C358" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D358" s="7">
+        <v>9.7200000000000006</v>
+      </c>
+    </row>
+    <row r="359" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A359" s="13"/>
+      <c r="B359" s="13"/>
+      <c r="C359" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D359" s="7">
+        <v>11.34</v>
+      </c>
+    </row>
+    <row r="360" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A360" s="14"/>
+      <c r="B360" s="14"/>
+      <c r="C360" s="11" t="s">
+        <v>188</v>
+      </c>
+      <c r="D360" s="7">
+        <v>11.664000000000001</v>
+      </c>
+    </row>
+    <row r="361" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A361" s="12" t="s">
+        <v>97</v>
+      </c>
+      <c r="B361" s="12" t="s">
+        <v>146</v>
+      </c>
+      <c r="C361" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D361" s="7">
+        <v>9.072000000000001</v>
+      </c>
+    </row>
+    <row r="362" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A362" s="13"/>
+      <c r="B362" s="13"/>
+      <c r="C362" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D362" s="7">
+        <v>10.368</v>
+      </c>
+    </row>
+    <row r="363" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A363" s="13"/>
+      <c r="B363" s="13"/>
+      <c r="C363" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D363" s="7">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="364" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A364" s="13"/>
+      <c r="B364" s="14"/>
+      <c r="C364" s="11" t="s">
+        <v>187</v>
+      </c>
+      <c r="D364" s="7">
+        <v>16.977600000000002</v>
+      </c>
+    </row>
+    <row r="365" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A365" s="13"/>
+      <c r="B365" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="C365" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D365" s="7">
+        <v>9.072000000000001</v>
+      </c>
+    </row>
+    <row r="366" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A366" s="13"/>
+      <c r="B366" s="13"/>
+      <c r="C366" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D366" s="7">
+        <v>10.368</v>
+      </c>
+    </row>
+    <row r="367" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A367" s="13"/>
+      <c r="B367" s="13"/>
+      <c r="C367" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D367" s="7">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="368" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A368" s="13"/>
+      <c r="B368" s="14"/>
+      <c r="C368" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="D368" s="7">
+        <v>16.977600000000002</v>
+      </c>
+    </row>
+    <row r="369" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A369" s="13"/>
+      <c r="B369" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="C369" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D369" s="7">
+        <v>9.072000000000001</v>
+      </c>
+    </row>
+    <row r="370" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A370" s="13"/>
+      <c r="B370" s="13"/>
+      <c r="C370" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D370" s="7">
+        <v>10.368</v>
+      </c>
+    </row>
+    <row r="371" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A371" s="13"/>
+      <c r="B371" s="13"/>
+      <c r="C371" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D371" s="7">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="372" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A372" s="14"/>
+      <c r="B372" s="14"/>
+      <c r="C372" s="11" t="s">
+        <v>187</v>
+      </c>
+      <c r="D372" s="7">
+        <v>16.977600000000002</v>
+      </c>
+    </row>
+    <row r="373" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A373" s="12" t="s">
+        <v>98</v>
+      </c>
+      <c r="B373" s="12" t="s">
+        <v>193</v>
+      </c>
+      <c r="C373" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D373" s="7">
+        <v>9.072000000000001</v>
+      </c>
+    </row>
+    <row r="374" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A374" s="13"/>
+      <c r="B374" s="14"/>
+      <c r="C374" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D374" s="7">
+        <v>10.368</v>
+      </c>
+    </row>
+    <row r="375" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A375" s="13"/>
+      <c r="B375" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="C375" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D375" s="7">
+        <v>9.072000000000001</v>
+      </c>
+    </row>
+    <row r="376" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A376" s="13"/>
+      <c r="B376" s="13"/>
+      <c r="C376" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D376" s="7">
+        <v>10.368</v>
+      </c>
+    </row>
+    <row r="377" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A377" s="13"/>
+      <c r="B377" s="13"/>
+      <c r="C377" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D377" s="7">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="378" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A378" s="13"/>
+      <c r="B378" s="14"/>
+      <c r="C378" s="11" t="s">
+        <v>187</v>
+      </c>
+      <c r="D378" s="7">
+        <v>16.977600000000002</v>
+      </c>
+    </row>
+    <row r="379" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A379" s="13"/>
+      <c r="B379" s="12" t="s">
+        <v>126</v>
+      </c>
+      <c r="C379" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D379" s="7">
+        <v>9.072000000000001</v>
+      </c>
+    </row>
+    <row r="380" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A380" s="13"/>
+      <c r="B380" s="13"/>
+      <c r="C380" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D380" s="7">
+        <v>10.368</v>
+      </c>
+    </row>
+    <row r="381" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A381" s="13"/>
+      <c r="B381" s="13"/>
+      <c r="C381" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D381" s="7">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="382" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A382" s="14"/>
+      <c r="B382" s="14"/>
+      <c r="C382" s="11" t="s">
+        <v>187</v>
+      </c>
+      <c r="D382" s="7">
+        <v>16.977600000000002</v>
+      </c>
+    </row>
+    <row r="383" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A383" s="12" t="s">
+        <v>99</v>
+      </c>
+      <c r="B383" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="C383" s="11" t="s">
+        <v>174</v>
+      </c>
+      <c r="D383" s="7">
+        <v>33.048000000000002</v>
+      </c>
+    </row>
+    <row r="384" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A384" s="13"/>
+      <c r="B384" s="14"/>
+      <c r="C384" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D384" s="7">
+        <v>34.991999999999997</v>
+      </c>
+    </row>
+    <row r="385" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A385" s="13"/>
+      <c r="B385" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="C385" s="11" t="s">
+        <v>174</v>
+      </c>
+      <c r="D385" s="7">
+        <v>33.048000000000002</v>
+      </c>
+    </row>
+    <row r="386" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A386" s="13"/>
+      <c r="B386" s="14"/>
+      <c r="C386" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D386" s="7">
+        <v>34.991999999999997</v>
+      </c>
+    </row>
+    <row r="387" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A387" s="13"/>
+      <c r="B387" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C387" s="11" t="s">
+        <v>174</v>
+      </c>
+      <c r="D387" s="7">
+        <v>33.048000000000002</v>
+      </c>
+    </row>
+    <row r="388" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A388" s="13"/>
+      <c r="B388" s="14"/>
+      <c r="C388" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D388" s="7">
+        <v>34.991999999999997</v>
+      </c>
+    </row>
+    <row r="389" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A389" s="13"/>
+      <c r="B389" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="C389" s="11" t="s">
+        <v>174</v>
+      </c>
+      <c r="D389" s="7">
+        <v>33.048000000000002</v>
+      </c>
+    </row>
+    <row r="390" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A390" s="13"/>
+      <c r="B390" s="14"/>
+      <c r="C390" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D390" s="7">
+        <v>34.991999999999997</v>
+      </c>
+    </row>
+    <row r="391" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A391" s="13"/>
+      <c r="B391" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="C391" s="11" t="s">
+        <v>174</v>
+      </c>
+      <c r="D391" s="7">
+        <v>33.048000000000002</v>
+      </c>
+    </row>
+    <row r="392" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A392" s="14"/>
+      <c r="B392" s="14"/>
+      <c r="C392" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D392" s="7">
+        <v>34.991999999999997</v>
+      </c>
+    </row>
+    <row r="393" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A393" s="12" t="s">
+        <v>123</v>
+      </c>
+      <c r="B393" s="12" t="s">
+        <v>192</v>
+      </c>
+      <c r="C393" s="11" t="s">
+        <v>172</v>
+      </c>
+      <c r="D393" s="7">
+        <v>9.2016000000000009</v>
+      </c>
+    </row>
+    <row r="394" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A394" s="13"/>
+      <c r="B394" s="13"/>
+      <c r="C394" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D394" s="7">
+        <v>9.7200000000000006</v>
+      </c>
+    </row>
+    <row r="395" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A395" s="13"/>
+      <c r="B395" s="13"/>
+      <c r="C395" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D395" s="7">
+        <v>11.34</v>
+      </c>
+    </row>
+    <row r="396" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A396" s="13"/>
+      <c r="B396" s="14"/>
+      <c r="C396" s="11" t="s">
+        <v>186</v>
+      </c>
+      <c r="D396" s="7">
+        <v>11.664000000000001</v>
+      </c>
+    </row>
+    <row r="397" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A397" s="13"/>
+      <c r="B397" s="12" t="s">
+        <v>194</v>
+      </c>
+      <c r="C397" s="11" t="s">
+        <v>172</v>
+      </c>
+      <c r="D397" s="7">
+        <v>9.2016000000000009</v>
+      </c>
+    </row>
+    <row r="398" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A398" s="13"/>
+      <c r="B398" s="13"/>
+      <c r="C398" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D398" s="7">
+        <v>9.7200000000000006</v>
+      </c>
+    </row>
+    <row r="399" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A399" s="13"/>
+      <c r="B399" s="13"/>
+      <c r="C399" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D399" s="7">
+        <v>11.34</v>
+      </c>
+    </row>
+    <row r="400" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A400" s="13"/>
+      <c r="B400" s="14"/>
+      <c r="C400" s="11" t="s">
+        <v>188</v>
+      </c>
+      <c r="D400" s="7">
+        <v>11.664000000000001</v>
+      </c>
+    </row>
+    <row r="401" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A401" s="13"/>
+      <c r="B401" s="12" t="s">
+        <v>124</v>
+      </c>
+      <c r="C401" s="11" t="s">
+        <v>172</v>
+      </c>
+      <c r="D401" s="7">
+        <v>9.2016000000000009</v>
+      </c>
+    </row>
+    <row r="402" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A402" s="13"/>
+      <c r="B402" s="13"/>
+      <c r="C402" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D402" s="7">
+        <v>9.7200000000000006</v>
+      </c>
+    </row>
+    <row r="403" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A403" s="13"/>
+      <c r="B403" s="13"/>
+      <c r="C403" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D403" s="7">
+        <v>11.34</v>
+      </c>
+    </row>
+    <row r="404" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A404" s="13"/>
+      <c r="B404" s="14"/>
+      <c r="C404" s="11" t="s">
+        <v>186</v>
+      </c>
+      <c r="D404" s="7">
+        <v>11.664000000000001</v>
+      </c>
+    </row>
+    <row r="405" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A405" s="13"/>
+      <c r="B405" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="C405" s="11" t="s">
+        <v>172</v>
+      </c>
+      <c r="D405" s="7">
+        <v>9.2016000000000009</v>
+      </c>
+    </row>
+    <row r="406" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A406" s="13"/>
+      <c r="B406" s="13"/>
+      <c r="C406" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D406" s="7">
+        <v>9.7200000000000006</v>
+      </c>
+    </row>
+    <row r="407" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A407" s="13"/>
+      <c r="B407" s="13"/>
+      <c r="C407" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D407" s="7">
+        <v>11.34</v>
+      </c>
+    </row>
+    <row r="408" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A408" s="13"/>
+      <c r="B408" s="14"/>
+      <c r="C408" s="11" t="s">
+        <v>186</v>
+      </c>
+      <c r="D408" s="7">
+        <v>11.664000000000001</v>
+      </c>
+    </row>
+    <row r="409" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A409" s="13"/>
+      <c r="B409" s="12" t="s">
+        <v>200</v>
+      </c>
+      <c r="C409" s="11" t="s">
+        <v>172</v>
+      </c>
+      <c r="D409" s="7">
+        <v>9.2016000000000009</v>
+      </c>
+    </row>
+    <row r="410" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A410" s="13"/>
+      <c r="B410" s="13"/>
+      <c r="C410" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D410" s="7">
+        <v>9.7200000000000006</v>
+      </c>
+    </row>
+    <row r="411" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A411" s="13"/>
+      <c r="B411" s="13"/>
+      <c r="C411" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D411" s="7">
+        <v>11.34</v>
+      </c>
+    </row>
+    <row r="412" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A412" s="13"/>
+      <c r="B412" s="14"/>
+      <c r="C412" s="11" t="s">
+        <v>188</v>
+      </c>
+      <c r="D412" s="7">
+        <v>11.664000000000001</v>
+      </c>
+    </row>
+    <row r="413" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A413" s="13"/>
+      <c r="B413" s="12" t="s">
+        <v>207</v>
+      </c>
+      <c r="C413" s="11" t="s">
+        <v>172</v>
+      </c>
+      <c r="D413" s="7">
+        <v>9.2016000000000009</v>
+      </c>
+    </row>
+    <row r="414" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A414" s="13"/>
+      <c r="B414" s="13"/>
+      <c r="C414" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D414" s="7">
+        <v>9.7200000000000006</v>
+      </c>
+    </row>
+    <row r="415" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A415" s="13"/>
+      <c r="B415" s="13"/>
+      <c r="C415" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D415" s="7">
+        <v>11.34</v>
+      </c>
+    </row>
+    <row r="416" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A416" s="13"/>
+      <c r="B416" s="14"/>
+      <c r="C416" s="11" t="s">
+        <v>186</v>
+      </c>
+      <c r="D416" s="7">
+        <v>11.664000000000001</v>
+      </c>
+    </row>
+    <row r="417" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A417" s="13"/>
+      <c r="B417" s="12" t="s">
+        <v>205</v>
+      </c>
+      <c r="C417" s="11" t="s">
+        <v>172</v>
+      </c>
+      <c r="D417" s="7">
+        <v>9.2016000000000009</v>
+      </c>
+    </row>
+    <row r="418" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A418" s="13"/>
+      <c r="B418" s="13"/>
+      <c r="C418" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D418" s="7">
+        <v>9.7200000000000006</v>
+      </c>
+    </row>
+    <row r="419" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A419" s="13"/>
+      <c r="B419" s="13"/>
+      <c r="C419" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D419" s="7">
+        <v>11.34</v>
+      </c>
+    </row>
+    <row r="420" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A420" s="14"/>
+      <c r="B420" s="14"/>
+      <c r="C420" s="11" t="s">
+        <v>188</v>
+      </c>
+      <c r="D420" s="7">
+        <v>11.664000000000001</v>
+      </c>
+    </row>
+    <row r="421" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A421" s="12" t="s">
+        <v>150</v>
+      </c>
+      <c r="B421" s="12" t="s">
+        <v>93</v>
+      </c>
+      <c r="C421" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D421" s="7">
+        <v>9.072000000000001</v>
+      </c>
+    </row>
+    <row r="422" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A422" s="13"/>
+      <c r="B422" s="13"/>
+      <c r="C422" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D422" s="7">
+        <v>10.368</v>
+      </c>
+    </row>
+    <row r="423" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A423" s="13"/>
+      <c r="B423" s="13"/>
+      <c r="C423" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D423" s="7">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="424" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A424" s="13"/>
+      <c r="B424" s="14"/>
+      <c r="C424" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="D424" s="7">
+        <v>16.977600000000002</v>
+      </c>
+    </row>
+    <row r="425" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A425" s="13"/>
+      <c r="B425" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C425" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D425" s="7">
+        <v>9.072000000000001</v>
+      </c>
+    </row>
+    <row r="426" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A426" s="13"/>
+      <c r="B426" s="13"/>
+      <c r="C426" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D426" s="7">
+        <v>10.368</v>
+      </c>
+    </row>
+    <row r="427" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A427" s="13"/>
+      <c r="B427" s="13"/>
+      <c r="C427" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D427" s="7">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="428" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A428" s="13"/>
+      <c r="B428" s="14"/>
+      <c r="C428" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="D428" s="7">
+        <v>16.977600000000002</v>
+      </c>
+    </row>
+    <row r="429" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A429" s="13"/>
+      <c r="B429" s="12" t="s">
+        <v>95</v>
+      </c>
+      <c r="C429" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D429" s="7">
+        <v>9.072000000000001</v>
+      </c>
+    </row>
+    <row r="430" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A430" s="13"/>
+      <c r="B430" s="13"/>
+      <c r="C430" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D430" s="7">
+        <v>10.368</v>
+      </c>
+    </row>
+    <row r="431" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A431" s="13"/>
+      <c r="B431" s="13"/>
+      <c r="C431" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D431" s="7">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="432" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A432" s="14"/>
+      <c r="B432" s="14"/>
+      <c r="C432" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="D432" s="7">
+        <v>16.977600000000002</v>
+      </c>
+    </row>
+    <row r="433" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A433" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="B433" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="C433" s="11" t="s">
+        <v>182</v>
+      </c>
+      <c r="D433" s="7">
+        <v>58.320000000000007</v>
+      </c>
+    </row>
+    <row r="434" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A434" s="13"/>
+      <c r="B434" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="C434" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="D434" s="7">
+        <v>42.768000000000008</v>
+      </c>
+    </row>
+    <row r="435" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A435" s="13"/>
+      <c r="B435" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="C435" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="D435" s="7">
+        <v>42.768000000000008</v>
+      </c>
+    </row>
+    <row r="436" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A436" s="13"/>
+      <c r="B436" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="C436" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="D436" s="7">
+        <v>42.768000000000008</v>
+      </c>
+    </row>
+    <row r="437" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A437" s="13"/>
+      <c r="B437" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="C437" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="D437" s="7">
+        <v>42.768000000000008</v>
+      </c>
+    </row>
+    <row r="438" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A438" s="13"/>
+      <c r="B438" s="8" t="s">
+        <v>151</v>
+      </c>
+      <c r="C438" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="D438" s="7">
+        <v>42.768000000000008</v>
+      </c>
+    </row>
+    <row r="439" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A439" s="13"/>
+      <c r="B439" s="8" t="s">
+        <v>152</v>
+      </c>
+      <c r="C439" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="D439" s="7">
+        <v>42.768000000000008</v>
+      </c>
+    </row>
+    <row r="440" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A440" s="13"/>
+      <c r="B440" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="C440" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="D440" s="7">
+        <v>42.768000000000008</v>
+      </c>
+    </row>
+    <row r="441" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A441" s="13"/>
+      <c r="B441" s="8" t="s">
+        <v>153</v>
+      </c>
+      <c r="C441" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="D441" s="7">
+        <v>42.768000000000008</v>
+      </c>
+    </row>
+    <row r="442" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A442" s="13"/>
+      <c r="B442" s="8" t="s">
+        <v>154</v>
+      </c>
+      <c r="C442" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="D442" s="7">
+        <v>42.768000000000008</v>
+      </c>
+    </row>
+    <row r="443" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A443" s="14"/>
+      <c r="B443" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="C443" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="D443" s="7">
+        <v>42.768000000000008</v>
+      </c>
+    </row>
+    <row r="444" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A444" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="B444" s="12" t="s">
+        <v>202</v>
+      </c>
+      <c r="C444" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D444" s="7">
+        <v>9.072000000000001</v>
+      </c>
+    </row>
+    <row r="445" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A445" s="13"/>
+      <c r="B445" s="13"/>
+      <c r="C445" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D445" s="7">
+        <v>10.368</v>
+      </c>
+    </row>
+    <row r="446" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A446" s="13"/>
+      <c r="B446" s="13"/>
+      <c r="C446" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D446" s="7">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="447" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A447" s="13"/>
+      <c r="B447" s="14"/>
+      <c r="C447" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="D447" s="7">
+        <v>16.977600000000002</v>
+      </c>
+    </row>
+    <row r="448" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A448" s="13"/>
+      <c r="B448" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="C448" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D448" s="7">
+        <v>9.072000000000001</v>
+      </c>
+    </row>
+    <row r="449" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A449" s="13"/>
+      <c r="B449" s="13"/>
+      <c r="C449" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D449" s="7">
+        <v>10.368</v>
+      </c>
+    </row>
+    <row r="450" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A450" s="13"/>
+      <c r="B450" s="13"/>
+      <c r="C450" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D450" s="7">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="451" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A451" s="14"/>
+      <c r="B451" s="14"/>
+      <c r="C451" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="D451" s="7">
+        <v>16.977600000000002</v>
+      </c>
+    </row>
+    <row r="452" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A452" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="B452" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="C452" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D452" s="7">
+        <v>9.072000000000001</v>
+      </c>
+    </row>
+    <row r="453" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A453" s="14"/>
+      <c r="B453" s="14"/>
+      <c r="C453" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="D453" s="7">
+        <v>9.7200000000000006</v>
       </c>
     </row>
   </sheetData>
+  <autoFilter ref="A7:D453"/>
+  <sortState ref="A11:C1620">
+    <sortCondition ref="A11:A1620"/>
+  </sortState>
+  <mergeCells count="144">
+    <mergeCell ref="B373:B374"/>
+    <mergeCell ref="B375:B378"/>
+    <mergeCell ref="B379:B382"/>
+    <mergeCell ref="A373:A382"/>
+    <mergeCell ref="B361:B364"/>
+    <mergeCell ref="B365:B368"/>
+    <mergeCell ref="B369:B372"/>
+    <mergeCell ref="B357:B360"/>
+    <mergeCell ref="B353:B356"/>
+    <mergeCell ref="A361:A372"/>
+    <mergeCell ref="B409:B412"/>
+    <mergeCell ref="B413:B416"/>
+    <mergeCell ref="B417:B420"/>
+    <mergeCell ref="A393:A420"/>
+    <mergeCell ref="B383:B384"/>
+    <mergeCell ref="B385:B386"/>
+    <mergeCell ref="B387:B388"/>
+    <mergeCell ref="B405:B408"/>
+    <mergeCell ref="B401:B404"/>
+    <mergeCell ref="B397:B400"/>
+    <mergeCell ref="B393:B396"/>
+    <mergeCell ref="B389:B390"/>
+    <mergeCell ref="B391:B392"/>
+    <mergeCell ref="A383:A392"/>
+    <mergeCell ref="B448:B451"/>
+    <mergeCell ref="A452:A453"/>
+    <mergeCell ref="B452:B453"/>
+    <mergeCell ref="B444:B447"/>
+    <mergeCell ref="A444:A451"/>
+    <mergeCell ref="A433:A443"/>
+    <mergeCell ref="B421:B424"/>
+    <mergeCell ref="B425:B428"/>
+    <mergeCell ref="B429:B432"/>
+    <mergeCell ref="A421:A432"/>
+    <mergeCell ref="B30:B31"/>
+    <mergeCell ref="B32:B33"/>
+    <mergeCell ref="B34:B35"/>
+    <mergeCell ref="A8:A19"/>
+    <mergeCell ref="A20:A21"/>
+    <mergeCell ref="A22:A27"/>
+    <mergeCell ref="A28:A43"/>
+    <mergeCell ref="B36:B37"/>
+    <mergeCell ref="B38:B39"/>
+    <mergeCell ref="B40:B41"/>
+    <mergeCell ref="B18:B19"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="B22:B23"/>
+    <mergeCell ref="B24:B25"/>
+    <mergeCell ref="B26:B27"/>
+    <mergeCell ref="B28:B29"/>
+    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="B10:B11"/>
+    <mergeCell ref="B12:B13"/>
+    <mergeCell ref="B14:B15"/>
+    <mergeCell ref="B16:B17"/>
+    <mergeCell ref="B42:B43"/>
+    <mergeCell ref="A44:A51"/>
+    <mergeCell ref="A55:A58"/>
+    <mergeCell ref="A63:A67"/>
+    <mergeCell ref="B44:B45"/>
+    <mergeCell ref="B46:B47"/>
+    <mergeCell ref="B48:B49"/>
+    <mergeCell ref="B50:B51"/>
+    <mergeCell ref="B55:B56"/>
+    <mergeCell ref="B57:B58"/>
+    <mergeCell ref="B134:B135"/>
+    <mergeCell ref="B132:B133"/>
+    <mergeCell ref="A91:A93"/>
+    <mergeCell ref="A94:A98"/>
+    <mergeCell ref="B95:B96"/>
+    <mergeCell ref="A100:A107"/>
+    <mergeCell ref="A109:A114"/>
+    <mergeCell ref="A117:A125"/>
+    <mergeCell ref="B64:B65"/>
+    <mergeCell ref="A69:A71"/>
+    <mergeCell ref="A72:A74"/>
+    <mergeCell ref="A77:A79"/>
+    <mergeCell ref="A80:A83"/>
+    <mergeCell ref="A87:A90"/>
+    <mergeCell ref="A141:A145"/>
+    <mergeCell ref="A147:A148"/>
+    <mergeCell ref="A150:A152"/>
+    <mergeCell ref="A153:A162"/>
+    <mergeCell ref="A163:A274"/>
+    <mergeCell ref="A275:A286"/>
+    <mergeCell ref="A126:A131"/>
+    <mergeCell ref="A132:A133"/>
+    <mergeCell ref="A134:A135"/>
+    <mergeCell ref="A138:A140"/>
+    <mergeCell ref="A287:A294"/>
+    <mergeCell ref="A295:A299"/>
+    <mergeCell ref="A300:A307"/>
+    <mergeCell ref="A308:A312"/>
+    <mergeCell ref="A313:A360"/>
+    <mergeCell ref="B167:B170"/>
+    <mergeCell ref="B171:B174"/>
+    <mergeCell ref="B175:B178"/>
+    <mergeCell ref="B304:B307"/>
+    <mergeCell ref="B300:B303"/>
+    <mergeCell ref="B313:B316"/>
+    <mergeCell ref="B287:B288"/>
+    <mergeCell ref="B289:B290"/>
+    <mergeCell ref="B291:B292"/>
+    <mergeCell ref="B293:B294"/>
+    <mergeCell ref="B259:B262"/>
+    <mergeCell ref="B255:B258"/>
+    <mergeCell ref="B251:B254"/>
+    <mergeCell ref="B247:B250"/>
+    <mergeCell ref="B243:B246"/>
+    <mergeCell ref="B279:B282"/>
+    <mergeCell ref="B275:B278"/>
+    <mergeCell ref="B271:B274"/>
+    <mergeCell ref="B267:B270"/>
+    <mergeCell ref="B263:B266"/>
+    <mergeCell ref="B329:B332"/>
+    <mergeCell ref="B333:B336"/>
+    <mergeCell ref="B153:B155"/>
+    <mergeCell ref="B156:B159"/>
+    <mergeCell ref="B160:B162"/>
+    <mergeCell ref="B163:B166"/>
+    <mergeCell ref="B337:B340"/>
+    <mergeCell ref="B341:B344"/>
+    <mergeCell ref="B345:B348"/>
+    <mergeCell ref="B349:B352"/>
+    <mergeCell ref="B179:B182"/>
+    <mergeCell ref="B183:B186"/>
+    <mergeCell ref="B187:B190"/>
+    <mergeCell ref="B317:B320"/>
+    <mergeCell ref="B321:B324"/>
+    <mergeCell ref="B325:B328"/>
+    <mergeCell ref="B207:B210"/>
+    <mergeCell ref="B199:B202"/>
+    <mergeCell ref="B203:B206"/>
+    <mergeCell ref="B211:B214"/>
+    <mergeCell ref="B195:B198"/>
+    <mergeCell ref="B191:B194"/>
+    <mergeCell ref="B235:B238"/>
+    <mergeCell ref="B231:B234"/>
+    <mergeCell ref="B227:B230"/>
+    <mergeCell ref="B219:B222"/>
+    <mergeCell ref="B223:B226"/>
+    <mergeCell ref="B215:B218"/>
+    <mergeCell ref="B239:B242"/>
+    <mergeCell ref="B283:B286"/>
+  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-  <drawing r:id="rId2"/>
 </worksheet>
-</file>
-[...349 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Stanley</vt:lpstr>
+      <vt:lpstr>Meduse</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
-  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:subject/>
   <dc:creator/>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>