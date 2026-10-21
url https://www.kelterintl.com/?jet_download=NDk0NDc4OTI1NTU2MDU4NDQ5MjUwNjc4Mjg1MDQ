--- v0 (2026-09-05)
+++ v1 (2026-10-21)
@@ -1,1160 +1,511 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
-  <workbookPr defaultThemeVersion="124226"/>
+  <workbookPr defaultThemeVersion="153222"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Kelter International Pte Ltd\Derrick Ng - Viimart\Operation\Wholesale Price\New Lists\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="-105" windowWidth="23250" windowHeight="12450"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="9435"/>
   </bookViews>
   <sheets>
-    <sheet name="Fudge" sheetId="1" r:id="rId1"/>
+    <sheet name="Birkholz" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...10 lines deleted...]
-  </extLst>
+  <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="122" uniqueCount="72">
-[...196 lines deleted...]
-    <t>Item</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="98">
+  <si>
+    <t>Birkholz</t>
+  </si>
+  <si>
+    <t>Regular</t>
+  </si>
+  <si>
+    <t>Dark Amber 100Ml</t>
+  </si>
+  <si>
+    <t>Iconic Oud 100Ml</t>
+  </si>
+  <si>
+    <t>Tobacco Sense 100Ml</t>
+  </si>
+  <si>
+    <t>Mystic Haze 100Ml</t>
+  </si>
+  <si>
+    <t>Iris N' Wood 100Ml</t>
+  </si>
+  <si>
+    <t>Cedar N' Pepper 100Ml</t>
+  </si>
+  <si>
+    <t>Royal Amber 100Ml</t>
+  </si>
+  <si>
+    <t>Incense N Fire 100Ml</t>
+  </si>
+  <si>
+    <t>Romance In Florence 100Ml</t>
+  </si>
+  <si>
+    <t>Mornings In Milano 100Ml</t>
+  </si>
+  <si>
+    <t>Nights In Noto 100Ml</t>
+  </si>
+  <si>
+    <t>Portraits Of Portofino 100Ml</t>
+  </si>
+  <si>
+    <t>Roads Of Rome 100Ml</t>
+  </si>
+  <si>
+    <t>Visions Of Venice 100Ml</t>
+  </si>
+  <si>
+    <t>Aura Of Amalfi 100Ml</t>
+  </si>
+  <si>
+    <t>Tales Of Torino 100Ml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Colours Of Capri 100Ml       </t>
+  </si>
+  <si>
+    <t>Nuances Of Napoli 100Ml</t>
+  </si>
+  <si>
+    <t>Poetry In Palermo 100Ml</t>
+  </si>
+  <si>
+    <t>Vivid In Verona 100Ml</t>
+  </si>
+  <si>
+    <t>Paris - Mon Amour 100Ml</t>
+  </si>
+  <si>
+    <t>Versailles - Tresor De Jardin 100Ml</t>
+  </si>
+  <si>
+    <t>Bordeaux - Plaisir De La Nuit 100Ml</t>
+  </si>
+  <si>
+    <t>Saint Tropez - Eclat Du Soleil 100Ml</t>
+  </si>
+  <si>
+    <t>Grasse - Fleur De Provence 100Ml</t>
+  </si>
+  <si>
+    <t>Corsica - Baiser De La Mer 100Ml</t>
+  </si>
+  <si>
+    <t>Amber Intense 100Ml</t>
+  </si>
+  <si>
+    <t>Berlin Fever 100Ml</t>
+  </si>
+  <si>
+    <t>Berlin Soul 100Ml</t>
+  </si>
+  <si>
+    <t>Charm Mystery 100Ml</t>
+  </si>
+  <si>
+    <t>Citrus Splash  100Ml</t>
+  </si>
+  <si>
+    <t>First Spring 100Ml</t>
+  </si>
+  <si>
+    <t>Luxury  Passion 100Ml</t>
+  </si>
+  <si>
+    <t>Satin Vanilla 100Ml</t>
+  </si>
+  <si>
+    <t>Seductive Rose 100Ml</t>
+  </si>
+  <si>
+    <t>Sol E Samba 100Ml</t>
+  </si>
+  <si>
+    <t>Wild Desires 100Ml</t>
+  </si>
+  <si>
+    <t>Romance In Florence 50Ml</t>
+  </si>
+  <si>
+    <t>Mornings In Milano 50Ml</t>
+  </si>
+  <si>
+    <t>Nights In Noto 50Ml</t>
+  </si>
+  <si>
+    <t>Potraits Of Portofino 50Ml</t>
+  </si>
+  <si>
+    <t>Roads Of Rome 50Ml</t>
+  </si>
+  <si>
+    <t>Visions Of Venice 50Ml</t>
+  </si>
+  <si>
+    <t>Aura Of Amalfi 50Ml</t>
+  </si>
+  <si>
+    <t>Tales Of Torino 50Ml</t>
+  </si>
+  <si>
+    <t>Colours Of Capri</t>
+  </si>
+  <si>
+    <t>Nuances Of Napoli</t>
+  </si>
+  <si>
+    <t>Poetry In Palermo</t>
+  </si>
+  <si>
+    <t>Vivid In Verona</t>
+  </si>
+  <si>
+    <t>Paris -Mon Amour 50Ml</t>
+  </si>
+  <si>
+    <t>Versailles - Tresor De Jardin 50Ml</t>
+  </si>
+  <si>
+    <t>Bordeaux - Plaisir De La Nuit 50Ml</t>
+  </si>
+  <si>
+    <t>Saint Tropez - Eclat Du Soleil 50Ml</t>
+  </si>
+  <si>
+    <t>Grasse - Fleur De Provence 50Ml</t>
+  </si>
+  <si>
+    <t>Corsica - Baiser De La Mer 50Ml</t>
+  </si>
+  <si>
+    <t>Black Discovery Set 6X3Ml</t>
+  </si>
+  <si>
+    <t>Woody Discovery Set 6X3Ml</t>
+  </si>
+  <si>
+    <t>Philip Birkholz Discovery-Set Ii 6X3Ml (Dark Amber, Royal Amber, Milano, Portofino, Corsica, Satin Vanilla)</t>
+  </si>
+  <si>
+    <t>French Discovery Set 6X3Ml</t>
+  </si>
+  <si>
+    <t>Italian Discovery Set 6X3Ml</t>
+  </si>
+  <si>
+    <t>Black Collection Dark Amber 10Ml</t>
+  </si>
+  <si>
+    <t>Black Collection Iconic Oud 10Ml</t>
+  </si>
+  <si>
+    <t>Black Collection Tobacco Sense 10Ml</t>
+  </si>
+  <si>
+    <t>Black Collection Mystic Haze 10Ml</t>
+  </si>
+  <si>
+    <t>Woody Collection Iris N' Wood 10Ml</t>
+  </si>
+  <si>
+    <t>Woody Collection Cedar N' Pepper 10Ml</t>
+  </si>
+  <si>
+    <t>Woody Collection Royal Amber 10Ml</t>
+  </si>
+  <si>
+    <t>Woody Collection Incense N Fire 10Ml</t>
+  </si>
+  <si>
+    <t>Italian Collection Romance In Florence 10Ml</t>
+  </si>
+  <si>
+    <t>Italian Collection Mornings In Milano 10Ml</t>
+  </si>
+  <si>
+    <t>Italian Collection Nights In Noto 10Ml</t>
+  </si>
+  <si>
+    <t>Italian Collection Potraits Of Portofino 10Ml</t>
+  </si>
+  <si>
+    <t>Italian Collection Roads Of Rome 10Ml</t>
+  </si>
+  <si>
+    <t>Italian Collection Visions Of Venice 10Ml</t>
+  </si>
+  <si>
+    <t>Italian Collection Aura Of Amalfi 10Ml</t>
+  </si>
+  <si>
+    <t>Italian Collection Tales Of Torino 10Ml</t>
+  </si>
+  <si>
+    <t>Colours Of Capri 10Ml</t>
+  </si>
+  <si>
+    <t>Nuances Of Napoli 10Ml</t>
+  </si>
+  <si>
+    <t>Poetry In Palermo 10Ml</t>
+  </si>
+  <si>
+    <t>Vivid In Verona 10Ml</t>
+  </si>
+  <si>
+    <t>French Collection Paris -Mon Amour 10Ml</t>
+  </si>
+  <si>
+    <t>French Collection Versailles - Tresor De Jardin 10Ml</t>
+  </si>
+  <si>
+    <t>French Collection Bordeaux - Plaisir De La Nuit 10Ml</t>
+  </si>
+  <si>
+    <t>French Collection Saint Tropez - Eclat Du Soleil 10Ml</t>
+  </si>
+  <si>
+    <t>French Collection Grasse - Fleur De Provence 10Ml</t>
+  </si>
+  <si>
+    <t>French Collection Corsica - Baiser De La Mer 10Ml</t>
+  </si>
+  <si>
+    <t>Exw Sin/Europe</t>
+  </si>
+  <si>
+    <t>Lead Time: 5-7 weeks</t>
+  </si>
+  <si>
+    <t>Moq Eur15,000</t>
+  </si>
+  <si>
+    <t>Ean</t>
+  </si>
+  <si>
+    <t>Ref</t>
+  </si>
+  <si>
+    <t>Status</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
-    <t>Vol</t>
-[...5 lines deleted...]
-    <t>Qty/pack</t>
+    <t>Qty/Pack</t>
+  </si>
+  <si>
+    <t>RRP (eur)</t>
   </si>
   <si>
     <t>Cost (eur)</t>
-  </si>
-[...1 lines deleted...]
-    <t>Exw Europe</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="8">
-[...7 lines deleted...]
-    <numFmt numFmtId="169" formatCode="[$€-2]\ #,##0.00"/>
+  <numFmts count="1">
+    <numFmt numFmtId="167" formatCode="[$€-2]\ #,##0.00"/>
   </numFmts>
-  <fonts count="29">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
-      <color theme="1"/>
-[...27 lines deleted...]
-      <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
-    </font>
-[...114 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
-[...15 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
-      <color theme="1"/>
+      <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="21">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFEB9C"/>
-[...103 lines deleted...]
-        <fgColor theme="4" tint="-0.499984740745262"/>
+        <fgColor rgb="FF343E77"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...63 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="128">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...125 lines deleted...]
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="35">
+  <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="23" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="169" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...61 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="128">
-[...44 lines deleted...]
-    <cellStyle name="Neutral 2" xfId="67"/>
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 10" xfId="45"/>
-[...80 lines deleted...]
-    <cellStyle name="Walutowy 2 4" xfId="119"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="1" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
-[...1 lines deleted...]
-  </tableStyles>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...57 lines deleted...]
-
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1189,1447 +540,2261 @@
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F63"/>
+  <dimension ref="A1:G93"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="K17" sqref="K17"/>
+      <selection activeCell="M21" sqref="M21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12"/>
+  <sheetFormatPr defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="20.28515625" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="16384" width="11.42578125" style="4"/>
+    <col min="1" max="1" width="15.5" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="8" style="2" customWidth="1"/>
+    <col min="3" max="3" width="9.5" style="2" customWidth="1"/>
+    <col min="4" max="4" width="60" style="3" customWidth="1"/>
+    <col min="5" max="5" width="6.625" style="2" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="7" style="4" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="7.375" style="3" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
-      <c r="A1" s="29" t="s">
+    <row r="1" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="5"/>
+    </row>
+    <row r="3" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="5" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="5" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="5" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="5"/>
+    </row>
+    <row r="7" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="C7" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="E7" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="F7" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="G7" s="6" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="9">
+        <v>4250588398587</v>
+      </c>
+      <c r="B8" s="2">
+        <v>10547</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="E8" s="2">
+        <v>6</v>
+      </c>
+      <c r="F8" s="10">
+        <v>465</v>
+      </c>
+      <c r="G8" s="10">
+        <v>231.01200000000003</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="9">
+        <v>4250588398594</v>
+      </c>
+      <c r="B9" s="2">
+        <v>10548</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E9" s="2">
+        <v>6</v>
+      </c>
+      <c r="F9" s="10">
+        <v>465</v>
+      </c>
+      <c r="G9" s="10">
+        <v>231.01200000000003</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="9">
+        <v>4250588398631</v>
+      </c>
+      <c r="B10" s="2">
+        <v>10552</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="E10" s="2">
+        <v>6</v>
+      </c>
+      <c r="F10" s="10">
+        <v>465</v>
+      </c>
+      <c r="G10" s="10">
+        <v>231.01200000000003</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="9">
+        <v>4250588398624</v>
+      </c>
+      <c r="B11" s="2">
+        <v>10551</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="E11" s="2">
+        <v>6</v>
+      </c>
+      <c r="F11" s="10">
+        <v>465</v>
+      </c>
+      <c r="G11" s="10">
+        <v>231.01200000000003</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="9">
+        <v>4250588398808</v>
+      </c>
+      <c r="B12" s="2">
+        <v>10525</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E12" s="2">
+        <v>12</v>
+      </c>
+      <c r="F12" s="10">
+        <v>285</v>
+      </c>
+      <c r="G12" s="10">
+        <v>141.58799999999999</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="9">
+        <v>4250588398815</v>
+      </c>
+      <c r="B13" s="2">
+        <v>10526</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="E13" s="2">
+        <v>12</v>
+      </c>
+      <c r="F13" s="10">
+        <v>285</v>
+      </c>
+      <c r="G13" s="10">
+        <v>141.58799999999999</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="9">
+        <v>4250588393988</v>
+      </c>
+      <c r="B14" s="2">
+        <v>12072</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E14" s="2">
+        <v>12</v>
+      </c>
+      <c r="F14" s="10">
+        <v>285</v>
+      </c>
+      <c r="G14" s="10">
+        <v>141.58799999999999</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="9">
+        <v>4250588393995</v>
+      </c>
+      <c r="B15" s="2">
+        <v>12073</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E15" s="2">
+        <v>12</v>
+      </c>
+      <c r="F15" s="10">
+        <v>285</v>
+      </c>
+      <c r="G15" s="10">
+        <v>141.58799999999999</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="9">
+        <v>4250588324777</v>
+      </c>
+      <c r="B16" s="2">
+        <v>11022</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E16" s="2">
+        <v>24</v>
+      </c>
+      <c r="F16" s="10">
+        <v>235</v>
+      </c>
+      <c r="G16" s="10">
+        <v>117.74160000000001</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="9">
+        <v>4250588324784</v>
+      </c>
+      <c r="B17" s="2">
+        <v>11023</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" s="2">
+        <v>24</v>
+      </c>
+      <c r="F17" s="10">
+        <v>235</v>
+      </c>
+      <c r="G17" s="10">
+        <v>117.74160000000001</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="9">
+        <v>4250588324791</v>
+      </c>
+      <c r="B18" s="2">
+        <v>11024</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E18" s="2">
+        <v>24</v>
+      </c>
+      <c r="F18" s="10">
+        <v>235</v>
+      </c>
+      <c r="G18" s="10">
+        <v>117.74160000000001</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="9">
+        <v>4250588324807</v>
+      </c>
+      <c r="B19" s="2">
+        <v>11025</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E19" s="2">
+        <v>24</v>
+      </c>
+      <c r="F19" s="10">
+        <v>235</v>
+      </c>
+      <c r="G19" s="10">
+        <v>117.74160000000001</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="9">
+        <v>4250588324814</v>
+      </c>
+      <c r="B20" s="2">
+        <v>11026</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E20" s="2">
+        <v>24</v>
+      </c>
+      <c r="F20" s="10">
+        <v>235</v>
+      </c>
+      <c r="G20" s="10">
+        <v>117.74160000000001</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="9">
+        <v>4250588324821</v>
+      </c>
+      <c r="B21" s="2">
+        <v>11027</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E21" s="2">
+        <v>24</v>
+      </c>
+      <c r="F21" s="10">
+        <v>235</v>
+      </c>
+      <c r="G21" s="10">
+        <v>117.74160000000001</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="9">
+        <v>4250588393087</v>
+      </c>
+      <c r="B22" s="2">
+        <v>12428</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E22" s="2">
+        <v>24</v>
+      </c>
+      <c r="F22" s="10">
+        <v>235</v>
+      </c>
+      <c r="G22" s="10">
+        <v>117.74160000000001</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="9">
+        <v>4250588393018</v>
+      </c>
+      <c r="B23" s="2">
+        <v>12482</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E23" s="2">
+        <v>24</v>
+      </c>
+      <c r="F23" s="10">
+        <v>235</v>
+      </c>
+      <c r="G23" s="10">
+        <v>117.74160000000001</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="9">
+        <v>4250588392080</v>
+      </c>
+      <c r="B24" s="2">
+        <v>12516</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E24" s="2">
+        <v>24</v>
+      </c>
+      <c r="F24" s="10">
+        <v>235</v>
+      </c>
+      <c r="G24" s="10">
+        <v>117.74160000000001</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="9">
+        <v>4250588392165</v>
+      </c>
+      <c r="B25" s="2">
+        <v>12541</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E25" s="2">
+        <v>24</v>
+      </c>
+      <c r="F25" s="10">
+        <v>235</v>
+      </c>
+      <c r="G25" s="10">
+        <v>117.74160000000001</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="9">
+        <v>4250588391922</v>
+      </c>
+      <c r="B26" s="2">
+        <v>12566</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E26" s="2">
+        <v>24</v>
+      </c>
+      <c r="F26" s="10">
+        <v>235</v>
+      </c>
+      <c r="G26" s="10">
+        <v>117.74160000000001</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="9">
+        <v>4250588392004</v>
+      </c>
+      <c r="B27" s="2">
+        <v>12591</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E27" s="2">
+        <v>24</v>
+      </c>
+      <c r="F27" s="10">
+        <v>235</v>
+      </c>
+      <c r="G27" s="10">
+        <v>117.74160000000001</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="9">
+        <v>4250588395111</v>
+      </c>
+      <c r="B28" s="2">
+        <v>11978</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E28" s="2">
+        <v>24</v>
+      </c>
+      <c r="F28" s="10">
+        <v>235</v>
+      </c>
+      <c r="G28" s="10">
+        <v>117.74160000000001</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="9">
+        <v>4250588395128</v>
+      </c>
+      <c r="B29" s="2">
+        <v>11979</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E29" s="2">
+        <v>24</v>
+      </c>
+      <c r="F29" s="10">
+        <v>235</v>
+      </c>
+      <c r="G29" s="10">
+        <v>117.74160000000001</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="9">
+        <v>4250588395135</v>
+      </c>
+      <c r="B30" s="2">
+        <v>11980</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="E30" s="2">
+        <v>24</v>
+      </c>
+      <c r="F30" s="10">
+        <v>235</v>
+      </c>
+      <c r="G30" s="10">
+        <v>117.74160000000001</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="9">
+        <v>4250588395142</v>
+      </c>
+      <c r="B31" s="2">
+        <v>11981</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E31" s="2">
+        <v>24</v>
+      </c>
+      <c r="F31" s="10">
+        <v>235</v>
+      </c>
+      <c r="G31" s="10">
+        <v>117.74160000000001</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="9">
+        <v>4250588395159</v>
+      </c>
+      <c r="B32" s="2">
+        <v>11982</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E32" s="2">
+        <v>24</v>
+      </c>
+      <c r="F32" s="10">
+        <v>235</v>
+      </c>
+      <c r="G32" s="10">
+        <v>117.74160000000001</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="9">
+        <v>4250588395166</v>
+      </c>
+      <c r="B33" s="2">
+        <v>11983</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="E33" s="2">
+        <v>24</v>
+      </c>
+      <c r="F33" s="10">
+        <v>235</v>
+      </c>
+      <c r="G33" s="10">
+        <v>117.74160000000001</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="9">
+        <v>4250588330990</v>
+      </c>
+      <c r="B34" s="2">
+        <v>10070</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="E34" s="2">
+        <v>24</v>
+      </c>
+      <c r="F34" s="10">
+        <v>179</v>
+      </c>
+      <c r="G34" s="10">
+        <v>89.424000000000007</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="9">
+        <v>4250588331843</v>
+      </c>
+      <c r="B35" s="2">
+        <v>10308</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="E35" s="2">
+        <v>24</v>
+      </c>
+      <c r="F35" s="10">
+        <v>179</v>
+      </c>
+      <c r="G35" s="10">
+        <v>89.424000000000007</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="9">
+        <v>4250588331874</v>
+      </c>
+      <c r="B36" s="2">
+        <v>10311</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E36" s="2">
+        <v>24</v>
+      </c>
+      <c r="F36" s="10">
+        <v>179</v>
+      </c>
+      <c r="G36" s="10">
+        <v>89.424000000000007</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="9">
+        <v>4250588323589</v>
+      </c>
+      <c r="B37" s="2">
+        <v>10073</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E37" s="2">
+        <v>24</v>
+      </c>
+      <c r="F37" s="10">
+        <v>179</v>
+      </c>
+      <c r="G37" s="10">
+        <v>89.424000000000007</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="9">
+        <v>4250588399089</v>
+      </c>
+      <c r="B38" s="2">
+        <v>10390</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E38" s="2">
+        <v>24</v>
+      </c>
+      <c r="F38" s="10">
+        <v>179</v>
+      </c>
+      <c r="G38" s="10">
+        <v>89.424000000000007</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="9">
+        <v>4250588323633</v>
+      </c>
+      <c r="B39" s="2">
+        <v>10078</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E39" s="2">
+        <v>24</v>
+      </c>
+      <c r="F39" s="10">
+        <v>179</v>
+      </c>
+      <c r="G39" s="10">
+        <v>89.424000000000007</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="9">
+        <v>4250588331928</v>
+      </c>
+      <c r="B40" s="2">
+        <v>10305</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E40" s="2">
+        <v>24</v>
+      </c>
+      <c r="F40" s="10">
+        <v>179</v>
+      </c>
+      <c r="G40" s="10">
+        <v>89.424000000000007</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="9">
+        <v>4250588393438</v>
+      </c>
+      <c r="B41" s="2">
+        <v>12293</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="E41" s="2">
+        <v>24</v>
+      </c>
+      <c r="F41" s="10">
+        <v>179</v>
+      </c>
+      <c r="G41" s="10">
+        <v>89.424000000000007</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="9">
+        <v>4250588323657</v>
+      </c>
+      <c r="B42" s="2">
+        <v>10080</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E42" s="2">
+        <v>24</v>
+      </c>
+      <c r="F42" s="10">
+        <v>179</v>
+      </c>
+      <c r="G42" s="10">
+        <v>89.424000000000007</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="9">
+        <v>4250588393131</v>
+      </c>
+      <c r="B43" s="2">
+        <v>12225</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E43" s="2">
+        <v>24</v>
+      </c>
+      <c r="F43" s="10">
+        <v>179</v>
+      </c>
+      <c r="G43" s="10">
+        <v>89.424000000000007</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="9">
+        <v>4250588331959</v>
+      </c>
+      <c r="B44" s="2">
+        <v>10307</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E44" s="2">
+        <v>24</v>
+      </c>
+      <c r="F44" s="10">
+        <v>179</v>
+      </c>
+      <c r="G44" s="10">
+        <v>89.424000000000007</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="9">
+        <v>4250588393452</v>
+      </c>
+      <c r="B45" s="2">
+        <v>12285</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D45" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E45" s="2">
+        <v>24</v>
+      </c>
+      <c r="F45" s="10">
+        <v>169</v>
+      </c>
+      <c r="G45" s="10">
+        <v>83.97</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="9">
+        <v>4250588393469</v>
+      </c>
+      <c r="B46" s="2">
+        <v>12286</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D46" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="E46" s="2">
+        <v>24</v>
+      </c>
+      <c r="F46" s="10">
+        <v>169</v>
+      </c>
+      <c r="G46" s="10">
+        <v>83.97</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="9">
+        <v>4250588393476</v>
+      </c>
+      <c r="B47" s="2">
+        <v>12287</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="E47" s="2">
+        <v>24</v>
+      </c>
+      <c r="F47" s="10">
+        <v>169</v>
+      </c>
+      <c r="G47" s="10">
+        <v>83.97</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="9">
+        <v>4250588393483</v>
+      </c>
+      <c r="B48" s="2">
+        <v>12288</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="E48" s="2">
+        <v>24</v>
+      </c>
+      <c r="F48" s="10">
+        <v>169</v>
+      </c>
+      <c r="G48" s="10">
+        <v>83.97</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="9">
+        <v>4250588393490</v>
+      </c>
+      <c r="B49" s="2">
+        <v>12289</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E49" s="2">
+        <v>24</v>
+      </c>
+      <c r="F49" s="10">
+        <v>169</v>
+      </c>
+      <c r="G49" s="10">
+        <v>83.97</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="9">
+        <v>4250588393506</v>
+      </c>
+      <c r="B50" s="2">
+        <v>12290</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D50" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E50" s="2">
+        <v>24</v>
+      </c>
+      <c r="F50" s="10">
+        <v>169</v>
+      </c>
+      <c r="G50" s="10">
+        <v>83.97</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="9">
+        <v>4250588393070</v>
+      </c>
+      <c r="B51" s="2">
+        <v>12427</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="E51" s="2">
+        <v>24</v>
+      </c>
+      <c r="F51" s="10">
+        <v>169</v>
+      </c>
+      <c r="G51" s="10">
+        <v>83.97</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="9">
+        <v>4250588393001</v>
+      </c>
+      <c r="B52" s="2">
+        <v>12481</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="E52" s="2">
+        <v>24</v>
+      </c>
+      <c r="F52" s="10">
+        <v>169</v>
+      </c>
+      <c r="G52" s="10">
+        <v>83.97</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="9">
+        <v>4250588392073</v>
+      </c>
+      <c r="B53" s="2">
+        <v>12538</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D53" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="E53" s="2">
+        <v>24</v>
+      </c>
+      <c r="F53" s="10">
+        <v>169</v>
+      </c>
+      <c r="G53" s="10">
+        <v>83.97</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="9">
+        <v>4250588392158</v>
+      </c>
+      <c r="B54" s="2">
+        <v>12563</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D54" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E54" s="2">
+        <v>24</v>
+      </c>
+      <c r="F54" s="10">
+        <v>169</v>
+      </c>
+      <c r="G54" s="10">
+        <v>83.97</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="9">
+        <v>4250588391915</v>
+      </c>
+      <c r="B55" s="2">
+        <v>12588</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D55" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="E55" s="2">
+        <v>24</v>
+      </c>
+      <c r="F55" s="10">
+        <v>169</v>
+      </c>
+      <c r="G55" s="10">
+        <v>83.97</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="9">
+        <v>4250588391991</v>
+      </c>
+      <c r="B56" s="2">
+        <v>12613</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D56" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E56" s="2">
+        <v>24</v>
+      </c>
+      <c r="F56" s="10">
+        <v>169</v>
+      </c>
+      <c r="G56" s="10">
+        <v>83.97</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="9">
+        <v>4250588393513</v>
+      </c>
+      <c r="B57" s="2">
+        <v>12279</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D57" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="E57" s="2">
+        <v>24</v>
+      </c>
+      <c r="F57" s="10">
+        <v>169</v>
+      </c>
+      <c r="G57" s="10">
+        <v>83.97</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="9">
+        <v>4250588393520</v>
+      </c>
+      <c r="B58" s="2">
+        <v>12280</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D58" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="E58" s="2">
+        <v>24</v>
+      </c>
+      <c r="F58" s="10">
+        <v>169</v>
+      </c>
+      <c r="G58" s="10">
+        <v>83.97</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="9">
+        <v>4250588393537</v>
+      </c>
+      <c r="B59" s="2">
+        <v>12281</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D59" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="E59" s="2">
+        <v>24</v>
+      </c>
+      <c r="F59" s="10">
+        <v>169</v>
+      </c>
+      <c r="G59" s="10">
+        <v>83.97</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="9">
+        <v>4250588393544</v>
+      </c>
+      <c r="B60" s="2">
+        <v>12282</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D60" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="E60" s="2">
+        <v>24</v>
+      </c>
+      <c r="F60" s="10">
+        <v>169</v>
+      </c>
+      <c r="G60" s="10">
+        <v>83.97</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="9">
+        <v>4250588393551</v>
+      </c>
+      <c r="B61" s="2">
+        <v>12283</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D61" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="E61" s="2">
+        <v>24</v>
+      </c>
+      <c r="F61" s="10">
+        <v>169</v>
+      </c>
+      <c r="G61" s="10">
+        <v>83.97</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="9">
+        <v>4250588393568</v>
+      </c>
+      <c r="B62" s="2">
+        <v>12284</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D62" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E62" s="2">
+        <v>24</v>
+      </c>
+      <c r="F62" s="10">
+        <v>169</v>
+      </c>
+      <c r="G62" s="10">
+        <v>83.97</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="9">
+        <v>4250588395418</v>
+      </c>
+      <c r="B63" s="2">
+        <v>11414</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D63" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="E63" s="2">
+        <v>24</v>
+      </c>
+      <c r="F63" s="10">
+        <v>99</v>
+      </c>
+      <c r="G63" s="10">
+        <v>44.712000000000003</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="9">
+        <v>4250588395197</v>
+      </c>
+      <c r="B64" s="2">
+        <v>11945</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D64" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="E64" s="2">
+        <v>24</v>
+      </c>
+      <c r="F64" s="10">
+        <v>85</v>
+      </c>
+      <c r="G64" s="10">
+        <v>38.750400000000006</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="9">
+        <v>4250588393360</v>
+      </c>
+      <c r="B65" s="2">
+        <v>12389</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D65" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="E65" s="2">
+        <v>24</v>
+      </c>
+      <c r="F65" s="10">
+        <v>85</v>
+      </c>
+      <c r="G65" s="10">
+        <v>38.750400000000006</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="9">
+        <v>4250588395081</v>
+      </c>
+      <c r="B66" s="2">
+        <v>12004</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D66" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E66" s="2">
+        <v>24</v>
+      </c>
+      <c r="F66" s="10">
+        <v>79</v>
+      </c>
+      <c r="G66" s="10">
+        <v>37.260000000000005</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="9">
+        <v>4250588324975</v>
+      </c>
+      <c r="B67" s="2">
+        <v>11046</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D67" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="E67" s="2">
+        <v>24</v>
+      </c>
+      <c r="F67" s="10">
+        <v>79</v>
+      </c>
+      <c r="G67" s="10">
+        <v>37.260000000000005</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="9">
+        <v>4250588393582</v>
+      </c>
+      <c r="B68" s="2">
+        <v>12147</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D68" s="3" t="s">
         <v>62</v>
       </c>
-      <c r="C1" s="26"/>
-[...11 lines deleted...]
-      <c r="A3" s="31" t="s">
+      <c r="E68" s="2">
+        <v>24</v>
+      </c>
+      <c r="F68" s="10">
+        <v>49</v>
+      </c>
+      <c r="G68" s="10">
+        <v>23.846399999999999</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="9">
+        <v>4250588393612</v>
+      </c>
+      <c r="B69" s="2">
+        <v>12148</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D69" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="E69" s="2">
+        <v>24</v>
+      </c>
+      <c r="F69" s="10">
+        <v>49</v>
+      </c>
+      <c r="G69" s="10">
+        <v>23.846399999999999</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="9">
+        <v>4250588393650</v>
+      </c>
+      <c r="B70" s="2">
+        <v>12152</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D70" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="E70" s="2">
+        <v>24</v>
+      </c>
+      <c r="F70" s="10">
+        <v>49</v>
+      </c>
+      <c r="G70" s="10">
+        <v>23.846399999999999</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="9">
+        <v>4250588393643</v>
+      </c>
+      <c r="B71" s="2">
+        <v>12151</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D71" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="E71" s="2">
+        <v>24</v>
+      </c>
+      <c r="F71" s="10">
+        <v>49</v>
+      </c>
+      <c r="G71" s="10">
+        <v>23.846399999999999</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="9">
+        <v>4250588393681</v>
+      </c>
+      <c r="B72" s="2">
+        <v>12155</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D72" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="E72" s="2">
+        <v>24</v>
+      </c>
+      <c r="F72" s="10">
+        <v>45</v>
+      </c>
+      <c r="G72" s="10">
+        <v>22.356000000000002</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="9">
+        <v>4250588393667</v>
+      </c>
+      <c r="B73" s="2">
+        <v>12153</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D73" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="E73" s="2">
+        <v>24</v>
+      </c>
+      <c r="F73" s="10">
+        <v>45</v>
+      </c>
+      <c r="G73" s="10">
+        <v>22.356000000000002</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="9">
+        <v>4250588393704</v>
+      </c>
+      <c r="B74" s="2">
+        <v>12158</v>
+      </c>
+      <c r="C74" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D74" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E74" s="2">
+        <v>24</v>
+      </c>
+      <c r="F74" s="10">
+        <v>45</v>
+      </c>
+      <c r="G74" s="10">
+        <v>22.356000000000002</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="9">
+        <v>4250588393674</v>
+      </c>
+      <c r="B75" s="2">
+        <v>12154</v>
+      </c>
+      <c r="C75" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D75" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="E75" s="2">
+        <v>24</v>
+      </c>
+      <c r="F75" s="10">
+        <v>45</v>
+      </c>
+      <c r="G75" s="10">
+        <v>22.356000000000002</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="9">
+        <v>4250588393766</v>
+      </c>
+      <c r="B76" s="2">
+        <v>12163</v>
+      </c>
+      <c r="C76" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D76" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="E76" s="2">
+        <v>24</v>
+      </c>
+      <c r="F76" s="10">
+        <v>42</v>
+      </c>
+      <c r="G76" s="10">
+        <v>20.865600000000001</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="9">
+        <v>4250588393728</v>
+      </c>
+      <c r="B77" s="2">
+        <v>12159</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D77" s="3" t="s">
         <v>71</v>
       </c>
-      <c r="B3" s="9"/>
-[...1120 lines deleted...]
-      <c r="C61" s="19" t="s">
+      <c r="E77" s="2">
+        <v>24</v>
+      </c>
+      <c r="F77" s="10">
         <v>42</v>
       </c>
-      <c r="D61" s="21" t="s">
-[...46 lines deleted...]
-        <v>5.5550000000000006</v>
+      <c r="G77" s="10">
+        <v>20.865600000000001</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="9">
+        <v>4250588393735</v>
+      </c>
+      <c r="B78" s="2">
+        <v>12160</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D78" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="E78" s="2">
+        <v>24</v>
+      </c>
+      <c r="F78" s="10">
+        <v>42</v>
+      </c>
+      <c r="G78" s="10">
+        <v>20.865600000000001</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="9">
+        <v>4250588393742</v>
+      </c>
+      <c r="B79" s="2">
+        <v>12161</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D79" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="E79" s="2">
+        <v>24</v>
+      </c>
+      <c r="F79" s="10">
+        <v>42</v>
+      </c>
+      <c r="G79" s="10">
+        <v>20.865600000000001</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="9">
+        <v>4250588393759</v>
+      </c>
+      <c r="B80" s="2">
+        <v>12162</v>
+      </c>
+      <c r="C80" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D80" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E80" s="2">
+        <v>24</v>
+      </c>
+      <c r="F80" s="10">
+        <v>42</v>
+      </c>
+      <c r="G80" s="10">
+        <v>20.865600000000001</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="9">
+        <v>4250588393773</v>
+      </c>
+      <c r="B81" s="2">
+        <v>12164</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D81" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="E81" s="2">
+        <v>24</v>
+      </c>
+      <c r="F81" s="10">
+        <v>42</v>
+      </c>
+      <c r="G81" s="10">
+        <v>20.865600000000001</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="9">
+        <v>4250588392905</v>
+      </c>
+      <c r="B82" s="2">
+        <v>12508</v>
+      </c>
+      <c r="C82" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D82" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="E82" s="2">
+        <v>24</v>
+      </c>
+      <c r="F82" s="10">
+        <v>42</v>
+      </c>
+      <c r="G82" s="10">
+        <v>20.865600000000001</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="9">
+        <v>4250588392912</v>
+      </c>
+      <c r="B83" s="2">
+        <v>12512</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D83" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E83" s="2">
+        <v>24</v>
+      </c>
+      <c r="F83" s="10">
+        <v>42</v>
+      </c>
+      <c r="G83" s="10">
+        <v>20.865600000000001</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="9">
+        <v>4250588392141</v>
+      </c>
+      <c r="B84" s="2">
+        <v>12532</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D84" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="E84" s="2">
+        <v>24</v>
+      </c>
+      <c r="F84" s="10">
+        <v>42</v>
+      </c>
+      <c r="G84" s="10">
+        <v>20.865600000000001</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="9">
+        <v>4250588392226</v>
+      </c>
+      <c r="B85" s="2">
+        <v>12557</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D85" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="E85" s="2">
+        <v>24</v>
+      </c>
+      <c r="F85" s="10">
+        <v>42</v>
+      </c>
+      <c r="G85" s="10">
+        <v>20.865600000000001</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="9">
+        <v>4250588391984</v>
+      </c>
+      <c r="B86" s="2">
+        <v>12582</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D86" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="E86" s="2">
+        <v>24</v>
+      </c>
+      <c r="F86" s="10">
+        <v>42</v>
+      </c>
+      <c r="G86" s="10">
+        <v>20.865600000000001</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="9">
+        <v>4250588392066</v>
+      </c>
+      <c r="B87" s="2">
+        <v>12607</v>
+      </c>
+      <c r="C87" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D87" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="E87" s="2">
+        <v>24</v>
+      </c>
+      <c r="F87" s="10">
+        <v>42</v>
+      </c>
+      <c r="G87" s="10">
+        <v>20.865600000000001</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="9">
+        <v>4250588393810</v>
+      </c>
+      <c r="B88" s="2">
+        <v>12168</v>
+      </c>
+      <c r="C88" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D88" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="E88" s="2">
+        <v>24</v>
+      </c>
+      <c r="F88" s="10">
+        <v>42</v>
+      </c>
+      <c r="G88" s="10">
+        <v>20.865600000000001</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="9">
+        <v>4250588393834</v>
+      </c>
+      <c r="B89" s="2">
+        <v>12170</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D89" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="E89" s="2">
+        <v>24</v>
+      </c>
+      <c r="F89" s="10">
+        <v>42</v>
+      </c>
+      <c r="G89" s="10">
+        <v>20.865600000000001</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="9">
+        <v>4250588393780</v>
+      </c>
+      <c r="B90" s="2">
+        <v>12165</v>
+      </c>
+      <c r="C90" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D90" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="E90" s="2">
+        <v>24</v>
+      </c>
+      <c r="F90" s="10">
+        <v>42</v>
+      </c>
+      <c r="G90" s="10">
+        <v>20.865600000000001</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="9">
+        <v>4250588393827</v>
+      </c>
+      <c r="B91" s="2">
+        <v>12169</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D91" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="E91" s="2">
+        <v>24</v>
+      </c>
+      <c r="F91" s="10">
+        <v>42</v>
+      </c>
+      <c r="G91" s="10">
+        <v>20.865600000000001</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="9">
+        <v>4250588393803</v>
+      </c>
+      <c r="B92" s="2">
+        <v>12167</v>
+      </c>
+      <c r="C92" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D92" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="E92" s="2">
+        <v>24</v>
+      </c>
+      <c r="F92" s="10">
+        <v>42</v>
+      </c>
+      <c r="G92" s="10">
+        <v>20.865600000000001</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="9">
+        <v>4250588393797</v>
+      </c>
+      <c r="B93" s="2">
+        <v>12166</v>
+      </c>
+      <c r="C93" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D93" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="E93" s="2">
+        <v>24</v>
+      </c>
+      <c r="F93" s="10">
+        <v>42</v>
+      </c>
+      <c r="G93" s="10">
+        <v>20.865600000000001</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Fudge</vt:lpstr>
+      <vt:lpstr>Birkholz</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Kelter</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <dc:language>en-US</dc:language>
 </cp:coreProperties>
 </file>