--- v0 (2026-09-05)
+++ v1 (2026-10-21)
@@ -1,60632 +1,615 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/richData/rdrichvaluestructure.xml" ContentType="application/vnd.ms-excel.rdrichvaluestructure+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/richData/rdRichValueTypes.xml" ContentType="application/vnd.ms-excel.rdrichvaluetypes+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Kelter International Pte Ltd\Derrick Ng - Viimart\Operation\Wholesale Price\New Lists\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="7935"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="9435"/>
   </bookViews>
   <sheets>
-    <sheet name="Yankee Candle" sheetId="2" r:id="rId1"/>
+    <sheet name="Dafna" sheetId="1" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...1 lines deleted...]
-  </definedNames>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="20">
-[...31 lines deleted...]
-    <t>Yankee Candle</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="73">
+  <si>
+    <t xml:space="preserve">  CLEANSER + MIST / CLEANSERS &amp; TONICS</t>
+  </si>
+  <si>
+    <t>Recovery Cleanser</t>
+  </si>
+  <si>
+    <t>50 ml</t>
+  </si>
+  <si>
+    <t>Purify Cleanser</t>
+  </si>
+  <si>
+    <t>100 ml</t>
+  </si>
+  <si>
+    <t>Active Mist</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  FACIAL MASKS</t>
+  </si>
+  <si>
+    <t>Detoxify — Exfoliator Mask</t>
+  </si>
+  <si>
+    <t>Reset — Resurfacing Enzymatic Mask</t>
+  </si>
+  <si>
+    <t>Revival Mask</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  CREAMS / DAY &amp; NIGHT</t>
+  </si>
+  <si>
+    <t>Pro-Décolleté Sculpture</t>
+  </si>
+  <si>
+    <t>Nutrition — Night Cream</t>
+  </si>
+  <si>
+    <t>Moisture Plus</t>
+  </si>
+  <si>
+    <t>Moisture Light</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  SERUMS</t>
+  </si>
+  <si>
+    <t>Unify Serum</t>
+  </si>
+  <si>
+    <t>30 ml</t>
+  </si>
+  <si>
+    <t>Clear Serum</t>
+  </si>
+  <si>
+    <t>Vitality Serum</t>
+  </si>
+  <si>
+    <t>Resilience Serum</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  EYES &amp; LIPS </t>
+  </si>
+  <si>
+    <t>Eye Care</t>
+  </si>
+  <si>
+    <t>20 ml</t>
+  </si>
+  <si>
+    <t>Lips Perfector Serum</t>
+  </si>
+  <si>
+    <t>10 ml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  OILS / ACEITES</t>
+  </si>
+  <si>
+    <t>Serenity Oil — Facial</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  SPF</t>
+  </si>
+  <si>
+    <t>Velvet Shield — SPF 50</t>
+  </si>
+  <si>
+    <t>Velvet Shield — SPF 50 Deep Halo (Colour)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  BODY LINE</t>
+  </si>
+  <si>
+    <t>Silk Renew — Body Cream w/ Exfoliation</t>
+  </si>
+  <si>
+    <t>Silhouette — Body Shaping Serum</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  HAIR LINE</t>
+  </si>
+  <si>
+    <t>Awaken — Hair Serum Anti Hair Loss</t>
+  </si>
+  <si>
+    <t>Fortify — Hair Mask</t>
+  </si>
+  <si>
+    <t>200 ml</t>
+  </si>
+  <si>
+    <t>Fiberlift — Hair Shampoo Volume</t>
+  </si>
+  <si>
+    <t>250 ml</t>
+  </si>
+  <si>
+    <t>8437015238142</t>
+  </si>
+  <si>
+    <t>8437015238166</t>
+  </si>
+  <si>
+    <t>8437015238173</t>
+  </si>
+  <si>
+    <t>8437015238326</t>
+  </si>
+  <si>
+    <t>8437015238524</t>
+  </si>
+  <si>
+    <t>8437015238159</t>
+  </si>
+  <si>
+    <t>8437015238388</t>
+  </si>
+  <si>
+    <t>8437015238012</t>
+  </si>
+  <si>
+    <t>8437015238029</t>
+  </si>
+  <si>
+    <t>8437015238036</t>
+  </si>
+  <si>
+    <t>8437015238395</t>
+  </si>
+  <si>
+    <t>8437015238517</t>
+  </si>
+  <si>
+    <t>8437015238746</t>
+  </si>
+  <si>
+    <t>8437015238753</t>
+  </si>
+  <si>
+    <t>8437015238050</t>
+  </si>
+  <si>
+    <t>8437015238586</t>
+  </si>
+  <si>
+    <t>8437015238319</t>
+  </si>
+  <si>
+    <t>8437015238500</t>
+  </si>
+  <si>
+    <t>8437015238203</t>
+  </si>
+  <si>
+    <t>—</t>
+  </si>
+  <si>
+    <t>8437015238814</t>
+  </si>
+  <si>
+    <t>8437015238760</t>
+  </si>
+  <si>
+    <t>8437015238784</t>
+  </si>
+  <si>
+    <t>8437015238777</t>
+  </si>
+  <si>
+    <t>Dafna</t>
   </si>
   <si>
     <t>Exw Europe</t>
   </si>
   <si>
-    <t>Lead Time: 6-7 weeks</t>
-[...2 lines deleted...]
-    <t>Moq Eur30,000</t>
+    <t>Lead Time: 3-5 weeks</t>
+  </si>
+  <si>
+    <t>Moq Eur15,000</t>
+  </si>
+  <si>
+    <t>Ean</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
-    <t>Ean Code</t>
-[...8 lines deleted...]
-    <t>Availble Qty</t>
+    <t>Size</t>
+  </si>
+  <si>
+    <t>RRP (eur)</t>
   </si>
   <si>
     <t>Cost (eur)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="4">
-[...3 lines deleted...]
-    <numFmt numFmtId="168" formatCode="[$€-2]\ #,##0.00;\-[$€-2]\ #,##0.00"/>
+  <numFmts count="1">
+    <numFmt numFmtId="165" formatCode="[$€-2]\ #,##0.00"/>
   </numFmts>
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="7">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
-      <scheme val="minor"/>
-[...5 lines deleted...]
-      <family val="2"/>
+      <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
+      <color rgb="FF2A2825"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="9"/>
-[...5 lines deleted...]
-      <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
-      <color theme="1"/>
+      <color rgb="FF4A4540"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color rgb="FF4A4540"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
+      <b/>
       <sz val="9"/>
-      <color rgb="FF034336"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0"/>
+        <fgColor theme="3" tint="9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="4" tint="-0.499984740745262"/>
+        <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...7 lines deleted...]
-      </top>
+      <left/>
+      <right/>
+      <top/>
       <bottom style="medium">
-        <color indexed="64"/>
+        <color rgb="FF2A2825"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...16 lines deleted...]
-      </left>
+      <left/>
       <right/>
-      <top style="medium">
-[...31 lines deleted...]
-      </top>
+      <top/>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color rgb="FFD4C4B0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="17">
+  <cellXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="1" fontId="2" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyProtection="1">
-      <protection locked="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="5" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyProtection="1">
-      <protection locked="0"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyProtection="1">
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="5" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
-      <protection locked="0"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="5" fillId="2" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="7" fillId="2" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="6" fillId="3" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...13 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
-    <cellStyle name="Currency 2" xfId="2"/>
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueStructure" Target="richData/rdrichvaluestructure.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValue" Target="richData/rdrichvalue.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2022/10/relationships/richValueRel" Target="richData/richValueRel.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueTypes" Target="richData/rdRichValueTypes.xml"/></Relationships>
-[...60110 lines deleted...]
-</richValueRels>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema sustava Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -60644,65 +627,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -60723,2773 +706,701 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:X497"/>
+  <dimension ref="A1:F40"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="M21" sqref="M21"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="J22" sqref="J22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="12.28515625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="19.7109375" style="8" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="21" max="16384" width="12.28515625" style="4"/>
+    <col min="1" max="1" width="13.125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="16.625" style="3" customWidth="1"/>
+    <col min="3" max="3" width="20.5" style="3" customWidth="1"/>
+    <col min="4" max="4" width="7" style="3" customWidth="1"/>
+    <col min="5" max="5" width="6.75" style="13" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="6.875" style="3" bestFit="1" customWidth="1"/>
+    <col min="7" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="3" t="s">
+    <row r="1" spans="1:6" ht="12" customHeight="1">
+      <c r="A1" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" ht="12" customHeight="1">
+      <c r="A3" s="3" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="12" customHeight="1">
+      <c r="A4" s="3" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="12" customHeight="1">
+      <c r="A5" s="3" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="12" customHeight="1" thickBot="1">
+      <c r="A7" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="B7" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="C7" s="10"/>
+      <c r="D7" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="E7" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="F7" s="9" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="12" customHeight="1">
+      <c r="A8" s="7"/>
+      <c r="B8" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="12"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="8"/>
+      <c r="F8" s="7"/>
+    </row>
+    <row r="9" spans="1:6" ht="12" customHeight="1">
+      <c r="A9" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C9" s="1"/>
+      <c r="D9" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="E9" s="6">
+        <v>53</v>
+      </c>
+      <c r="F9" s="2">
+        <v>25.758000000000003</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="12" customHeight="1">
+      <c r="A10" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="C10" s="1"/>
+      <c r="D10" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="E10" s="6">
+        <v>45</v>
+      </c>
+      <c r="F10" s="2">
+        <v>22.41</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="12" customHeight="1">
+      <c r="A11" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C11" s="1"/>
+      <c r="D11" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="E11" s="6">
+        <v>49</v>
+      </c>
+      <c r="F11" s="2">
+        <v>20.088000000000005</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="12" customHeight="1">
+      <c r="A12" s="7"/>
+      <c r="B12" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="C12" s="12"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="8"/>
+      <c r="F12" s="8"/>
+    </row>
+    <row r="13" spans="1:6" ht="12" customHeight="1">
+      <c r="A13" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" s="1"/>
+      <c r="D13" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="E13" s="6">
+        <v>61</v>
+      </c>
+      <c r="F13" s="2">
+        <v>32.508000000000003</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="12" customHeight="1">
+      <c r="A14" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="C14" s="1"/>
+      <c r="D14" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="E14" s="6">
+        <v>69</v>
+      </c>
+      <c r="F14" s="2">
+        <v>35.370000000000005</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="12" customHeight="1">
+      <c r="A15" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" s="1"/>
+      <c r="D15" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="E15" s="6">
+        <v>83</v>
+      </c>
+      <c r="F15" s="2">
+        <v>43.74</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="12" customHeight="1">
+      <c r="A16" s="7"/>
+      <c r="B16" s="12" t="s">
         <v>10</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="A3" s="8" t="s">
+      <c r="C16" s="12"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="8"/>
+      <c r="F16" s="8"/>
+    </row>
+    <row r="17" spans="1:6" ht="12" customHeight="1">
+      <c r="A17" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B17" s="1" t="s">
         <v>11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="8" t="s">
+      <c r="C17" s="1"/>
+      <c r="D17" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="E17" s="6">
+        <v>93</v>
+      </c>
+      <c r="F17" s="2">
+        <v>50.220000000000006</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="12" customHeight="1">
+      <c r="A18" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="B18" s="1" t="s">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="8" t="s">
+      <c r="C18" s="1"/>
+      <c r="D18" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="E18" s="6">
+        <v>93</v>
+      </c>
+      <c r="F18" s="2">
+        <v>50.220000000000006</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" ht="12" customHeight="1">
+      <c r="A19" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="B19" s="1" t="s">
         <v>13</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="A7" s="13" t="s">
+      <c r="C19" s="1"/>
+      <c r="D19" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="E19" s="6">
+        <v>72</v>
+      </c>
+      <c r="F19" s="2">
+        <v>38.340000000000003</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" ht="12" customHeight="1">
+      <c r="A20" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C20" s="1"/>
+      <c r="D20" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="E20" s="6">
+        <v>72</v>
+      </c>
+      <c r="F20" s="2">
+        <v>38.340000000000003</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" ht="12" customHeight="1">
+      <c r="A21" s="7"/>
+      <c r="B21" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="B7" s="14" t="s">
-[...5 lines deleted...]
-      <c r="D7" s="16" t="s">
+      <c r="C21" s="12"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="8"/>
+      <c r="F21" s="8"/>
+    </row>
+    <row r="22" spans="1:6" ht="12" customHeight="1">
+      <c r="A22" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="B22" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="E7" s="16" t="s">
+      <c r="C22" s="1"/>
+      <c r="D22" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F7" s="16" t="s">
+      <c r="E22" s="6">
+        <v>69</v>
+      </c>
+      <c r="F22" s="2">
+        <v>36.018000000000001</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="12" customHeight="1">
+      <c r="A23" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="B23" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="G7" s="16" t="s">
+      <c r="C23" s="1"/>
+      <c r="D23" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E23" s="6">
+        <v>63</v>
+      </c>
+      <c r="F23" s="2">
+        <v>36.018000000000001</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" ht="12" customHeight="1">
+      <c r="A24" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="B24" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="U7" s="4"/>
-[...11 lines deleted...]
-      <c r="C8" s="11" t="s">
+      <c r="C24" s="1"/>
+      <c r="D24" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E24" s="6">
+        <v>89</v>
+      </c>
+      <c r="F24" s="2">
+        <v>47.628000000000007</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" ht="12" customHeight="1">
+      <c r="A25" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="1"/>
+      <c r="D25" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E25" s="6">
+        <v>83</v>
+      </c>
+      <c r="F25" s="2">
+        <v>44.496000000000009</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" ht="12" customHeight="1">
+      <c r="A26" s="7"/>
+      <c r="B26" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="C26" s="12"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="8"/>
+      <c r="F26" s="8"/>
+    </row>
+    <row r="27" spans="1:6" ht="12" customHeight="1">
+      <c r="A27" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C27" s="1"/>
+      <c r="D27" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="E27" s="6">
+        <v>63</v>
+      </c>
+      <c r="F27" s="2">
+        <v>32.67</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" ht="12" customHeight="1">
+      <c r="A28" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C28" s="1"/>
+      <c r="D28" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="E28" s="6">
+        <v>37</v>
+      </c>
+      <c r="F28" s="2">
+        <v>19.116</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" ht="12" customHeight="1">
+      <c r="A29" s="7"/>
+      <c r="B29" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="C29" s="12"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="8"/>
+      <c r="F29" s="8"/>
+    </row>
+    <row r="30" spans="1:6" ht="12" customHeight="1">
+      <c r="A30" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C30" s="1"/>
+      <c r="D30" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E30" s="6">
+        <v>63</v>
+      </c>
+      <c r="F30" s="2">
+        <v>34.29</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" ht="12" customHeight="1">
+      <c r="A31" s="7"/>
+      <c r="B31" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="C31" s="12"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="8"/>
+      <c r="F31" s="8"/>
+    </row>
+    <row r="32" spans="1:6" ht="12" customHeight="1">
+      <c r="A32" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="C32" s="1"/>
+      <c r="D32" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="D8" s="11">
+      <c r="E32" s="6">
+        <v>57</v>
+      </c>
+      <c r="F32" s="6">
+        <v>30.456</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" ht="12" customHeight="1">
+      <c r="A33" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C33" s="1"/>
+      <c r="D33" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="E33" s="6">
+        <v>57</v>
+      </c>
+      <c r="F33" s="6">
+        <v>30.456</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" ht="12" customHeight="1">
+      <c r="A34" s="7"/>
+      <c r="B34" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="C34" s="12"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="8"/>
+      <c r="F34" s="8"/>
+    </row>
+    <row r="35" spans="1:6" ht="12" customHeight="1">
+      <c r="A35" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C35" s="1"/>
+      <c r="D35" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="E8" s="11">
-[...49 lines deleted...]
-      <c r="C10" s="11" t="s">
+      <c r="E35" s="6">
+        <v>33</v>
+      </c>
+      <c r="F35" s="2">
+        <v>18.3492</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" ht="12" customHeight="1">
+      <c r="A36" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C36" s="1"/>
+      <c r="D36" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="D10" s="11">
-[...2544 lines deleted...]
-      <c r="D497" s="6"/>
+      <c r="E36" s="6">
+        <v>38</v>
+      </c>
+      <c r="F36" s="2">
+        <v>21.1572</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" ht="12" customHeight="1">
+      <c r="A37" s="7"/>
+      <c r="B37" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="C37" s="12"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="8"/>
+      <c r="F37" s="8"/>
+    </row>
+    <row r="38" spans="1:6" ht="12" customHeight="1">
+      <c r="A38" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C38" s="1"/>
+      <c r="D38" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="E38" s="6">
+        <v>59</v>
+      </c>
+      <c r="F38" s="2">
+        <v>32.130000000000003</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" ht="12" customHeight="1">
+      <c r="A39" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C39" s="1"/>
+      <c r="D39" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E39" s="6">
+        <v>54</v>
+      </c>
+      <c r="F39" s="2">
+        <v>29.1492</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" ht="12" customHeight="1">
+      <c r="A40" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C40" s="1"/>
+      <c r="D40" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="E40" s="6">
+        <v>31</v>
+      </c>
+      <c r="F40" s="2">
+        <v>17.55</v>
+      </c>
     </row>
   </sheetData>
-  <autoFilter ref="A7:C9"/>
+  <mergeCells count="24">
+    <mergeCell ref="B40:C40"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="B25:C25"/>
+    <mergeCell ref="B27:C27"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="B32:C32"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="B36:C36"/>
+    <mergeCell ref="B38:C38"/>
+    <mergeCell ref="B39:C39"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="B13:C13"/>
+    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="B20:C20"/>
+    <mergeCell ref="B22:C22"/>
+  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Yankee Candle</vt:lpstr>
+      <vt:lpstr>Dafna</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Kelter</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>