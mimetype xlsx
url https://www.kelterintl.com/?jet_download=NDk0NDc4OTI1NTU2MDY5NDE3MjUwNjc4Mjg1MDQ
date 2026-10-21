--- v0 (2026-09-05)
+++ v1 (2026-10-21)
@@ -1,596 +1,372 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
-  <workbookPr defaultThemeVersion="153222"/>
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Kelter International Pte Ltd\Derrick Ng - Viimart\Operation\Wholesale Price\New Lists\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="9975" windowHeight="5760"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="9435"/>
   </bookViews>
   <sheets>
-    <sheet name="Dr Sebagh" sheetId="1" r:id="rId1"/>
+    <sheet name="MILK MAKEUP" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
+  <extLst>
+    <ext uri="GoogleSheetsCustomDataVersion2">
+      <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId5" roundtripDataChecksum="xpxd46VEdGb/V/aPwxsJ9JBs0IJtOSls1DZpNORZS7s="/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="166" uniqueCount="105">
-[...295 lines deleted...]
-    <t>Moq Eur15000.00</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="31">
+  <si>
+    <t>Lip + Cheek Stick - Swerve</t>
+  </si>
+  <si>
+    <t>Matte Bronzer Stick - Spaced</t>
+  </si>
+  <si>
+    <t>Matte Bronzer Stick - Blitzed</t>
+  </si>
+  <si>
+    <t>Matte Bronzer Stick - Baked</t>
+  </si>
+  <si>
+    <t>Matte Bronzer Stick - Blaze</t>
+  </si>
+  <si>
+    <t>Highlighter Stick - Flash</t>
+  </si>
+  <si>
+    <t>Highlighter Stick - Lit</t>
+  </si>
+  <si>
+    <t>Highlighter Stick - Turnt</t>
+  </si>
+  <si>
+    <t>Highlighter Stick - Spark</t>
+  </si>
+  <si>
+    <t>Highlighter Stick - Strobe</t>
+  </si>
+  <si>
+    <t>Highlighter Stick - Flare</t>
+  </si>
+  <si>
+    <t>Sculpt Stick - Flicker</t>
+  </si>
+  <si>
+    <t>Sculpt Stick - Smolder</t>
+  </si>
+  <si>
+    <t>Sculpt Stick - Sizzle</t>
+  </si>
+  <si>
+    <t>Sculpt Stick - Simmer</t>
+  </si>
+  <si>
+    <t>Lip + Cheek Stick - Dash</t>
+  </si>
+  <si>
+    <t>Lip + Cheek Stick - Quickie</t>
+  </si>
+  <si>
+    <t>Lip + Cheek Stick - Rally</t>
+  </si>
+  <si>
+    <t>Lip + Cheek Stick - Quirk</t>
+  </si>
+  <si>
+    <t>Lip + Cheek Stick - Flip</t>
+  </si>
+  <si>
+    <t>Lip + Cheek Stick - Smirk</t>
+  </si>
+  <si>
+    <t>Lip + Cheek Stick - Muse</t>
+  </si>
+  <si>
+    <t>Milk Makeup</t>
+  </si>
+  <si>
+    <t>Lead Time: 3-5 weeks</t>
+  </si>
+  <si>
+    <t>Exw USA</t>
+  </si>
+  <si>
+    <t>Moq Usd30,000</t>
   </si>
   <si>
     <t>Ean</t>
   </si>
   <si>
-    <t>Ref</t>
-[...4 lines deleted...]
-  <si>
     <t>Description</t>
   </si>
   <si>
     <t>Size</t>
   </si>
   <si>
-    <t>Cost (eur)</t>
+    <t>Qty/Pack</t>
+  </si>
+  <si>
+    <t>Cost (usd)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
-    <numFmt numFmtId="164" formatCode="[$€-2]\ #,##0.00"/>
+    <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
   </numFmts>
-  <fonts count="4" x14ac:knownFonts="1">
+  <fonts count="4">
     <font>
       <sz val="11"/>
-      <name val="Arial"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
-      <name val="Calibri"/>
-[...9 lines deleted...]
-      <color rgb="FFFFFFFF"/>
+      <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF343E77"/>
-        <bgColor indexed="64"/>
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor rgb="FFFFFFFF"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF002060"/>
+        <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="1">
+  <borders count="3">
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Sheets">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="467886"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Sheets">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Aptos Narrow"/>
+        <a:ea typeface="Aptos Narrow"/>
+        <a:cs typeface="Aptos Narrow"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Aptos Narrow"/>
+        <a:ea typeface="Aptos Narrow"/>
+        <a:cs typeface="Aptos Narrow"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -689,930 +465,778 @@
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F46"/>
+  <dimension ref="A1:Q29"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="C1" workbookViewId="0">
-      <selection activeCell="K22" sqref="K22"/>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+      <selection activeCell="K18" sqref="K18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="12.625" defaultRowHeight="12" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="15.5" style="2" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="16384" width="9" style="3"/>
+    <col min="1" max="1" width="14.5" style="5" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="42.875" style="2" customWidth="1"/>
+    <col min="3" max="3" width="4.875" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="6.625" style="3" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="7.125" style="3" bestFit="1" customWidth="1"/>
+    <col min="6" max="17" width="7.625" style="2" customWidth="1"/>
+    <col min="18" max="16384" width="12.625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:17" ht="12" customHeight="1">
       <c r="A1" s="1" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17" ht="12" customHeight="1">
       <c r="A2" s="4"/>
     </row>
-    <row r="3" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:17" ht="12" customHeight="1">
       <c r="A3" s="4" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17" ht="12" customHeight="1">
       <c r="A4" s="4" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="5" spans="1:17" ht="12" customHeight="1">
       <c r="A5" s="4" t="s">
-        <v>98</v>
-[...26 lines deleted...]
-      <c r="B8" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" s="7" customFormat="1" ht="12" customHeight="1">
+      <c r="A7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="B7" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C7" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="D7" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="E7" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="F7" s="6"/>
+      <c r="G7" s="6"/>
+      <c r="H7" s="6"/>
+      <c r="I7" s="6"/>
+      <c r="J7" s="6"/>
+      <c r="K7" s="6"/>
+      <c r="L7" s="6"/>
+      <c r="M7" s="6"/>
+      <c r="N7" s="6"/>
+      <c r="O7" s="6"/>
+      <c r="P7" s="6"/>
+      <c r="Q7" s="6"/>
+    </row>
+    <row r="8" spans="1:17" s="7" customFormat="1" ht="12" customHeight="1">
+      <c r="A8" s="8">
+        <v>840157410273</v>
+      </c>
+      <c r="B8" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="C8" s="2" t="s">
+      <c r="C8" s="10">
+        <v>12</v>
+      </c>
+      <c r="D8" s="10">
+        <v>25</v>
+      </c>
+      <c r="E8" s="11">
+        <v>14.055551999999999</v>
+      </c>
+      <c r="F8" s="12"/>
+      <c r="G8" s="12"/>
+      <c r="H8" s="12"/>
+      <c r="I8" s="12"/>
+      <c r="J8" s="12"/>
+      <c r="K8" s="12"/>
+      <c r="L8" s="12"/>
+      <c r="M8" s="12"/>
+      <c r="N8" s="12"/>
+      <c r="O8" s="12"/>
+      <c r="P8" s="12"/>
+      <c r="Q8" s="12"/>
+    </row>
+    <row r="9" spans="1:17" s="7" customFormat="1" ht="12" customHeight="1">
+      <c r="A9" s="8">
+        <v>840157411867</v>
+      </c>
+      <c r="B9" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="D8" s="3" t="s">
+      <c r="C9" s="10">
+        <v>12</v>
+      </c>
+      <c r="D9" s="10">
+        <v>270</v>
+      </c>
+      <c r="E9" s="11">
+        <v>14.055551999999999</v>
+      </c>
+      <c r="F9" s="12"/>
+      <c r="G9" s="12"/>
+      <c r="H9" s="12"/>
+      <c r="I9" s="12"/>
+      <c r="J9" s="12"/>
+      <c r="K9" s="12"/>
+      <c r="L9" s="12"/>
+      <c r="M9" s="12"/>
+      <c r="N9" s="12"/>
+      <c r="O9" s="12"/>
+      <c r="P9" s="12"/>
+      <c r="Q9" s="12"/>
+    </row>
+    <row r="10" spans="1:17" s="7" customFormat="1" ht="12" customHeight="1">
+      <c r="A10" s="8">
+        <v>840157411850</v>
+      </c>
+      <c r="B10" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="C10" s="10">
+        <v>12</v>
+      </c>
+      <c r="D10" s="10">
+        <v>130</v>
+      </c>
+      <c r="E10" s="11">
+        <v>14.055551999999999</v>
+      </c>
+      <c r="F10" s="12"/>
+      <c r="G10" s="12"/>
+      <c r="H10" s="12"/>
+      <c r="I10" s="12"/>
+      <c r="J10" s="12"/>
+      <c r="K10" s="12"/>
+      <c r="L10" s="12"/>
+      <c r="M10" s="12"/>
+      <c r="N10" s="12"/>
+      <c r="O10" s="12"/>
+      <c r="P10" s="12"/>
+      <c r="Q10" s="12"/>
+    </row>
+    <row r="11" spans="1:17" s="7" customFormat="1" ht="12" customHeight="1">
+      <c r="A11" s="8">
+        <v>814333026985</v>
+      </c>
+      <c r="B11" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="E8" s="2" t="s">
-[...10 lines deleted...]
-      <c r="B9" s="2" t="s">
+      <c r="C11" s="10">
+        <v>12</v>
+      </c>
+      <c r="D11" s="10">
+        <v>5000</v>
+      </c>
+      <c r="E11" s="11">
+        <v>14.055551999999999</v>
+      </c>
+      <c r="F11" s="12"/>
+      <c r="G11" s="12"/>
+      <c r="H11" s="12"/>
+      <c r="I11" s="12"/>
+      <c r="J11" s="12"/>
+      <c r="K11" s="12"/>
+      <c r="L11" s="12"/>
+      <c r="M11" s="12"/>
+      <c r="N11" s="12"/>
+      <c r="O11" s="12"/>
+      <c r="P11" s="12"/>
+      <c r="Q11" s="12"/>
+    </row>
+    <row r="12" spans="1:17" s="7" customFormat="1" ht="12" customHeight="1">
+      <c r="A12" s="8">
+        <v>814333029764</v>
+      </c>
+      <c r="B12" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="C9" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="3" t="s">
+      <c r="C12" s="10">
+        <v>12</v>
+      </c>
+      <c r="D12" s="10">
+        <v>761</v>
+      </c>
+      <c r="E12" s="11">
+        <v>14.055551999999999</v>
+      </c>
+      <c r="F12" s="12"/>
+      <c r="G12" s="12"/>
+      <c r="H12" s="12"/>
+      <c r="I12" s="12"/>
+      <c r="J12" s="12"/>
+      <c r="K12" s="12"/>
+      <c r="L12" s="12"/>
+      <c r="M12" s="12"/>
+      <c r="N12" s="12"/>
+      <c r="O12" s="12"/>
+      <c r="P12" s="12"/>
+      <c r="Q12" s="12"/>
+    </row>
+    <row r="13" spans="1:17" s="7" customFormat="1" ht="12" customHeight="1">
+      <c r="A13" s="8">
+        <v>814333029535</v>
+      </c>
+      <c r="B13" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C13" s="10">
+        <v>12</v>
+      </c>
+      <c r="D13" s="10">
+        <v>200</v>
+      </c>
+      <c r="E13" s="11">
+        <v>14.055551999999999</v>
+      </c>
+      <c r="F13" s="12"/>
+      <c r="G13" s="12"/>
+      <c r="H13" s="12"/>
+      <c r="I13" s="12"/>
+      <c r="J13" s="12"/>
+      <c r="K13" s="12"/>
+      <c r="L13" s="12"/>
+      <c r="M13" s="12"/>
+      <c r="N13" s="12"/>
+      <c r="O13" s="12"/>
+      <c r="P13" s="12"/>
+      <c r="Q13" s="12"/>
+    </row>
+    <row r="14" spans="1:17" s="7" customFormat="1" ht="12" customHeight="1">
+      <c r="A14" s="8">
+        <v>814333025711</v>
+      </c>
+      <c r="B14" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="E9" s="2" t="s">
-[...10 lines deleted...]
-      <c r="B10" s="2" t="s">
+      <c r="C14" s="10">
+        <v>12</v>
+      </c>
+      <c r="D14" s="10">
+        <v>74</v>
+      </c>
+      <c r="E14" s="11">
+        <v>14.055551999999999</v>
+      </c>
+      <c r="F14" s="12"/>
+      <c r="G14" s="12"/>
+      <c r="H14" s="12"/>
+      <c r="I14" s="12"/>
+      <c r="J14" s="12"/>
+      <c r="K14" s="12"/>
+      <c r="L14" s="12"/>
+      <c r="M14" s="12"/>
+      <c r="N14" s="12"/>
+      <c r="O14" s="12"/>
+      <c r="P14" s="12"/>
+      <c r="Q14" s="12"/>
+    </row>
+    <row r="15" spans="1:17" s="7" customFormat="1" ht="12" customHeight="1">
+      <c r="A15" s="8">
+        <v>814333026145</v>
+      </c>
+      <c r="B15" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="C10" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D10" s="3" t="s">
+      <c r="C15" s="10">
+        <v>12</v>
+      </c>
+      <c r="D15" s="10">
+        <v>130</v>
+      </c>
+      <c r="E15" s="11">
+        <v>14.055551999999999</v>
+      </c>
+      <c r="F15" s="12"/>
+      <c r="G15" s="12"/>
+      <c r="H15" s="12"/>
+      <c r="I15" s="12"/>
+      <c r="J15" s="12"/>
+      <c r="K15" s="12"/>
+      <c r="L15" s="12"/>
+      <c r="M15" s="12"/>
+      <c r="N15" s="12"/>
+      <c r="O15" s="12"/>
+      <c r="P15" s="12"/>
+      <c r="Q15" s="12"/>
+    </row>
+    <row r="16" spans="1:17" s="7" customFormat="1" ht="12" customHeight="1">
+      <c r="A16" s="8">
+        <v>840157412437</v>
+      </c>
+      <c r="B16" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="C16" s="10">
+        <v>12</v>
+      </c>
+      <c r="D16" s="10">
+        <v>350</v>
+      </c>
+      <c r="E16" s="11">
+        <v>14.055551999999999</v>
+      </c>
+      <c r="F16" s="12"/>
+      <c r="G16" s="12"/>
+      <c r="H16" s="12"/>
+      <c r="I16" s="12"/>
+      <c r="J16" s="12"/>
+      <c r="K16" s="12"/>
+      <c r="L16" s="12"/>
+      <c r="M16" s="12"/>
+      <c r="N16" s="12"/>
+      <c r="O16" s="12"/>
+      <c r="P16" s="12"/>
+      <c r="Q16" s="12"/>
+    </row>
+    <row r="17" spans="1:17" s="7" customFormat="1" ht="12" customHeight="1">
+      <c r="A17" s="8">
+        <v>840157412420</v>
+      </c>
+      <c r="B17" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="E10" s="2" t="s">
-[...10 lines deleted...]
-      <c r="B11" s="2" t="s">
+      <c r="C17" s="10">
+        <v>12</v>
+      </c>
+      <c r="D17" s="10">
+        <v>170</v>
+      </c>
+      <c r="E17" s="11">
+        <v>14.055551999999999</v>
+      </c>
+      <c r="F17" s="12"/>
+      <c r="G17" s="12"/>
+      <c r="H17" s="12"/>
+      <c r="I17" s="12"/>
+      <c r="J17" s="12"/>
+      <c r="K17" s="12"/>
+      <c r="L17" s="12"/>
+      <c r="M17" s="12"/>
+      <c r="N17" s="12"/>
+      <c r="O17" s="12"/>
+      <c r="P17" s="12"/>
+      <c r="Q17" s="12"/>
+    </row>
+    <row r="18" spans="1:17" s="7" customFormat="1" ht="12" customHeight="1">
+      <c r="A18" s="8">
+        <v>840157412413</v>
+      </c>
+      <c r="B18" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="C11" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E11" s="2" t="s">
+      <c r="C18" s="10">
+        <v>12</v>
+      </c>
+      <c r="D18" s="10">
+        <v>120</v>
+      </c>
+      <c r="E18" s="11">
+        <v>14.055551999999999</v>
+      </c>
+      <c r="F18" s="12"/>
+      <c r="G18" s="12"/>
+      <c r="H18" s="12"/>
+      <c r="I18" s="12"/>
+      <c r="J18" s="12"/>
+      <c r="K18" s="12"/>
+      <c r="L18" s="12"/>
+      <c r="M18" s="12"/>
+      <c r="N18" s="12"/>
+      <c r="O18" s="12"/>
+      <c r="P18" s="12"/>
+      <c r="Q18" s="12"/>
+    </row>
+    <row r="19" spans="1:17" s="7" customFormat="1" ht="12" customHeight="1">
+      <c r="A19" s="8">
+        <v>840157413588</v>
+      </c>
+      <c r="B19" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="F11" s="8">
-[...7 lines deleted...]
-      <c r="B12" s="2" t="s">
+      <c r="C19" s="10">
+        <v>12</v>
+      </c>
+      <c r="D19" s="10">
+        <v>550</v>
+      </c>
+      <c r="E19" s="11">
+        <v>14.055551999999999</v>
+      </c>
+      <c r="F19" s="12"/>
+      <c r="G19" s="12"/>
+      <c r="H19" s="12"/>
+      <c r="I19" s="12"/>
+      <c r="J19" s="12"/>
+      <c r="K19" s="12"/>
+      <c r="L19" s="12"/>
+      <c r="M19" s="12"/>
+      <c r="N19" s="12"/>
+      <c r="O19" s="12"/>
+      <c r="P19" s="12"/>
+      <c r="Q19" s="12"/>
+    </row>
+    <row r="20" spans="1:17" s="7" customFormat="1" ht="12" customHeight="1">
+      <c r="A20" s="8">
+        <v>840157413571</v>
+      </c>
+      <c r="B20" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="C20" s="10">
+        <v>12</v>
+      </c>
+      <c r="D20" s="10">
+        <v>300</v>
+      </c>
+      <c r="E20" s="11">
+        <v>14.055551999999999</v>
+      </c>
+      <c r="F20" s="12"/>
+      <c r="G20" s="12"/>
+      <c r="H20" s="12"/>
+      <c r="I20" s="12"/>
+      <c r="J20" s="12"/>
+      <c r="K20" s="12"/>
+      <c r="L20" s="12"/>
+      <c r="M20" s="12"/>
+      <c r="N20" s="12"/>
+      <c r="O20" s="12"/>
+      <c r="P20" s="12"/>
+      <c r="Q20" s="12"/>
+    </row>
+    <row r="21" spans="1:17" s="7" customFormat="1" ht="12" customHeight="1">
+      <c r="A21" s="8">
+        <v>840157412161</v>
+      </c>
+      <c r="B21" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="C12" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="3" t="s">
+      <c r="C21" s="10">
+        <v>12</v>
+      </c>
+      <c r="D21" s="10">
+        <v>545</v>
+      </c>
+      <c r="E21" s="11">
+        <v>14.055551999999999</v>
+      </c>
+      <c r="F21" s="12"/>
+      <c r="G21" s="12"/>
+      <c r="H21" s="12"/>
+      <c r="I21" s="12"/>
+      <c r="J21" s="12"/>
+      <c r="K21" s="12"/>
+      <c r="L21" s="12"/>
+      <c r="M21" s="12"/>
+      <c r="N21" s="12"/>
+      <c r="O21" s="12"/>
+      <c r="P21" s="12"/>
+      <c r="Q21" s="12"/>
+    </row>
+    <row r="22" spans="1:17" s="7" customFormat="1" ht="12" customHeight="1">
+      <c r="A22" s="8">
+        <v>840157412154</v>
+      </c>
+      <c r="B22" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="E12" s="2" t="s">
-[...10 lines deleted...]
-      <c r="B13" s="2" t="s">
+      <c r="C22" s="10">
+        <v>12</v>
+      </c>
+      <c r="D22" s="10">
+        <v>230</v>
+      </c>
+      <c r="E22" s="11">
+        <v>14.055551999999999</v>
+      </c>
+      <c r="F22" s="12"/>
+      <c r="G22" s="12"/>
+      <c r="H22" s="12"/>
+      <c r="I22" s="12"/>
+      <c r="J22" s="12"/>
+      <c r="K22" s="12"/>
+      <c r="L22" s="12"/>
+      <c r="M22" s="12"/>
+      <c r="N22" s="12"/>
+      <c r="O22" s="12"/>
+      <c r="P22" s="12"/>
+      <c r="Q22" s="12"/>
+    </row>
+    <row r="23" spans="1:17" s="7" customFormat="1" ht="12" customHeight="1">
+      <c r="A23" s="8">
+        <v>840157410266</v>
+      </c>
+      <c r="B23" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="C13" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="3" t="s">
+      <c r="C23" s="10">
+        <v>12</v>
+      </c>
+      <c r="D23" s="10">
+        <v>120</v>
+      </c>
+      <c r="E23" s="11">
+        <v>14.055551999999999</v>
+      </c>
+      <c r="F23" s="12"/>
+      <c r="G23" s="12"/>
+      <c r="H23" s="12"/>
+      <c r="I23" s="12"/>
+      <c r="J23" s="12"/>
+      <c r="K23" s="12"/>
+      <c r="L23" s="12"/>
+      <c r="M23" s="12"/>
+      <c r="N23" s="12"/>
+      <c r="O23" s="12"/>
+      <c r="P23" s="12"/>
+      <c r="Q23" s="12"/>
+    </row>
+    <row r="24" spans="1:17" s="7" customFormat="1" ht="12" customHeight="1">
+      <c r="A24" s="8">
+        <v>814333027470</v>
+      </c>
+      <c r="B24" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E13" s="2" t="s">
-[...10 lines deleted...]
-      <c r="B14" s="2" t="s">
+      <c r="C24" s="10">
+        <v>12</v>
+      </c>
+      <c r="D24" s="10">
+        <v>280</v>
+      </c>
+      <c r="E24" s="11">
+        <v>14.055551999999999</v>
+      </c>
+      <c r="F24" s="12"/>
+      <c r="G24" s="12"/>
+      <c r="H24" s="12"/>
+      <c r="I24" s="12"/>
+      <c r="J24" s="12"/>
+      <c r="K24" s="12"/>
+      <c r="L24" s="12"/>
+      <c r="M24" s="12"/>
+      <c r="N24" s="12"/>
+      <c r="O24" s="12"/>
+      <c r="P24" s="12"/>
+      <c r="Q24" s="12"/>
+    </row>
+    <row r="25" spans="1:17" s="7" customFormat="1" ht="12" customHeight="1">
+      <c r="A25" s="8">
+        <v>814333027463</v>
+      </c>
+      <c r="B25" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="C14" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D14" s="3" t="s">
+      <c r="C25" s="10">
+        <v>12</v>
+      </c>
+      <c r="D25" s="10">
+        <v>118</v>
+      </c>
+      <c r="E25" s="11">
+        <v>14.055551999999999</v>
+      </c>
+      <c r="F25" s="12"/>
+      <c r="G25" s="12"/>
+      <c r="H25" s="12"/>
+      <c r="I25" s="12"/>
+      <c r="J25" s="12"/>
+      <c r="K25" s="12"/>
+      <c r="L25" s="12"/>
+      <c r="M25" s="12"/>
+      <c r="N25" s="12"/>
+      <c r="O25" s="12"/>
+      <c r="P25" s="12"/>
+      <c r="Q25" s="12"/>
+    </row>
+    <row r="26" spans="1:17" s="7" customFormat="1" ht="12" customHeight="1">
+      <c r="A26" s="8">
+        <v>814333027449</v>
+      </c>
+      <c r="B26" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="C26" s="10">
+        <v>12</v>
+      </c>
+      <c r="D26" s="10">
+        <v>600</v>
+      </c>
+      <c r="E26" s="11">
+        <v>14.055551999999999</v>
+      </c>
+      <c r="F26" s="12"/>
+      <c r="G26" s="12"/>
+      <c r="H26" s="12"/>
+      <c r="I26" s="12"/>
+      <c r="J26" s="12"/>
+      <c r="K26" s="12"/>
+      <c r="L26" s="12"/>
+      <c r="M26" s="12"/>
+      <c r="N26" s="12"/>
+      <c r="O26" s="12"/>
+      <c r="P26" s="12"/>
+      <c r="Q26" s="12"/>
+    </row>
+    <row r="27" spans="1:17" s="7" customFormat="1" ht="12" customHeight="1">
+      <c r="A27" s="8">
+        <v>814333027432</v>
+      </c>
+      <c r="B27" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="E14" s="2" t="s">
-[...10 lines deleted...]
-      <c r="B15" s="2" t="s">
+      <c r="C27" s="10">
+        <v>12</v>
+      </c>
+      <c r="D27" s="10">
+        <v>200</v>
+      </c>
+      <c r="E27" s="11">
+        <v>14.055551999999999</v>
+      </c>
+      <c r="F27" s="12"/>
+      <c r="G27" s="12"/>
+      <c r="H27" s="12"/>
+      <c r="I27" s="12"/>
+      <c r="J27" s="12"/>
+      <c r="K27" s="12"/>
+      <c r="L27" s="12"/>
+      <c r="M27" s="12"/>
+      <c r="N27" s="12"/>
+      <c r="O27" s="12"/>
+      <c r="P27" s="12"/>
+      <c r="Q27" s="12"/>
+    </row>
+    <row r="28" spans="1:17" s="7" customFormat="1" ht="12" customHeight="1">
+      <c r="A28" s="8">
+        <v>840157412109</v>
+      </c>
+      <c r="B28" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="C15" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D15" s="3" t="s">
+      <c r="C28" s="10">
+        <v>12</v>
+      </c>
+      <c r="D28" s="10">
+        <v>130</v>
+      </c>
+      <c r="E28" s="11">
+        <v>14.055551999999999</v>
+      </c>
+      <c r="F28" s="12"/>
+      <c r="G28" s="12"/>
+      <c r="H28" s="12"/>
+      <c r="I28" s="12"/>
+      <c r="J28" s="12"/>
+      <c r="K28" s="12"/>
+      <c r="L28" s="12"/>
+      <c r="M28" s="12"/>
+      <c r="N28" s="12"/>
+      <c r="O28" s="12"/>
+      <c r="P28" s="12"/>
+      <c r="Q28" s="12"/>
+    </row>
+    <row r="29" spans="1:17" s="7" customFormat="1" ht="12" customHeight="1">
+      <c r="A29" s="8">
+        <v>840157411836</v>
+      </c>
+      <c r="B29" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="E15" s="2" t="s">
-[...624 lines deleted...]
-      </c>
+      <c r="C29" s="10">
+        <v>12</v>
+      </c>
+      <c r="D29" s="10">
+        <v>257</v>
+      </c>
+      <c r="E29" s="11">
+        <v>14.055551999999999</v>
+      </c>
+      <c r="F29" s="12"/>
+      <c r="G29" s="12"/>
+      <c r="H29" s="12"/>
+      <c r="I29" s="12"/>
+      <c r="J29" s="12"/>
+      <c r="K29" s="12"/>
+      <c r="L29" s="12"/>
+      <c r="M29" s="12"/>
+      <c r="N29" s="12"/>
+      <c r="O29" s="12"/>
+      <c r="P29" s="12"/>
+      <c r="Q29" s="12"/>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Dr Sebagh</vt:lpstr>
+      <vt:lpstr>MILK MAKEUP</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>Kelter</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <dc:language>en-US</dc:language>
 </cp:coreProperties>
 </file>