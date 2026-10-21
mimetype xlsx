--- v0 (2026-09-05)
+++ v1 (2026-10-21)
@@ -1,4559 +1,907 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
-  <workbookPr filterPrivacy="1"/>
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
+  <workbookPr/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Kelter International Pte Ltd\Derrick Ng - Viimart\Operation\Wholesale Price\New Lists\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="8835"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="10530" windowHeight="9210"/>
   </bookViews>
   <sheets>
-    <sheet name="2026 Assortment" sheetId="4" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Code Index" sheetId="5" r:id="rId3"/>
+    <sheet name="Difa Cooper" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Code Index'!$A$6:$G$406</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">Discontinued!$A$12:$Y$172</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Difa Cooper'!$B$7:$E$77</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2736" uniqueCount="907">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="151" uniqueCount="151">
+  <si>
+    <t>20810031ENX</t>
+  </si>
+  <si>
+    <t>AMPCARE OLEOGEL 30 ml</t>
+  </si>
+  <si>
+    <t>EUTROSIS ORO COLLUTTORIO 120ml</t>
+  </si>
+  <si>
+    <t>EUTROSIS ORO GEL 20ml</t>
+  </si>
+  <si>
+    <t>30810001E</t>
+  </si>
+  <si>
+    <t>EUTROSIS 500 vaso 500ml estero</t>
+  </si>
+  <si>
+    <t>EUTROSIS 641 tubo 400 ml</t>
+  </si>
+  <si>
+    <t>20810006ENX</t>
+  </si>
+  <si>
+    <t>EUTROSIS 30 tubo 100ml</t>
+  </si>
+  <si>
+    <t>20810007ENX</t>
+  </si>
+  <si>
+    <t>EUTROSIS 45 tubo 75ml</t>
+  </si>
+  <si>
+    <t>EUTROSIS DS CREMA 30 ml</t>
+  </si>
+  <si>
+    <t>EUTROSIS DS SHAMPOO 250 ml</t>
+  </si>
+  <si>
+    <t>20810060ENX</t>
+  </si>
+  <si>
+    <t>EUTROSIS AR</t>
+  </si>
+  <si>
+    <t>P.O.L. CARE 100 ml</t>
+  </si>
+  <si>
+    <t>P.O.L. CARE tubo ml.250</t>
+  </si>
+  <si>
+    <t>20810072ENX</t>
+  </si>
+  <si>
+    <t>P.O.L. DETERGENTE flac. ml.200</t>
+  </si>
+  <si>
+    <t>20810077ENX</t>
+  </si>
+  <si>
+    <t>P.O.L. EMULSIONE RIPARATRICE 50ml</t>
+  </si>
+  <si>
+    <t>20810076ENX</t>
+  </si>
+  <si>
+    <t>P.O.L. FLUIDO ml.300</t>
+  </si>
+  <si>
+    <t>20810078ENX</t>
+  </si>
+  <si>
+    <t>P.O.L. LABBRA 10 ml.</t>
+  </si>
+  <si>
+    <t>20810080AE</t>
+  </si>
+  <si>
+    <t>P.O.L. CALM FLUIDO</t>
+  </si>
+  <si>
+    <t>POL PODACTIVE TUBO 75 ml</t>
+  </si>
+  <si>
+    <t>EMUTOPIC LIPOGEL 90% tubo 30ml</t>
+  </si>
+  <si>
+    <t>EMUTOPIC CREMA 25% tubo 100ml</t>
+  </si>
+  <si>
+    <t>20813125E</t>
+  </si>
+  <si>
+    <t>AVALON DETERGENTE 500ml estero</t>
+  </si>
+  <si>
+    <t>30810007ENX</t>
+  </si>
+  <si>
+    <t>VICUTIX MANI tubo 100ml</t>
+  </si>
+  <si>
+    <t>30810008ENX</t>
+  </si>
+  <si>
+    <t>VICUTIX PIEDI tubo 100ml</t>
+  </si>
+  <si>
+    <t>30810020AE</t>
+  </si>
+  <si>
+    <t>VICUTIX SCAR GEL 20gr</t>
+  </si>
+  <si>
+    <t>22810030AE</t>
+  </si>
+  <si>
+    <t>VICUTIX SCAR GEL  SPF 20GR.</t>
+  </si>
+  <si>
+    <t>SEBOGARD ORAL 30 buste</t>
+  </si>
+  <si>
+    <t>SEBOGARD ELLE tubo 30 ml</t>
+  </si>
+  <si>
+    <t>SEBOGARD CLEANSER</t>
+  </si>
+  <si>
+    <t>SEBOGARD MASK</t>
+  </si>
+  <si>
+    <t>SEBOGARD GEL</t>
+  </si>
+  <si>
+    <t>ADENOSIL MASCHERA TUBO DA 200ML estero</t>
+  </si>
+  <si>
+    <t>ADENOSIL SHAMPOO  FLACONE  200ML estero</t>
+  </si>
+  <si>
+    <t>GFM FLACONE 50 ML estero</t>
+  </si>
+  <si>
+    <t>GFM DENSACTIVE estero</t>
+  </si>
+  <si>
+    <t>GFM ORAL</t>
+  </si>
+  <si>
+    <t>20810015ENX</t>
+  </si>
+  <si>
+    <t>IPSO PLUS CREMA IPER.ml.250</t>
+  </si>
+  <si>
+    <t>30810017ENX</t>
+  </si>
+  <si>
+    <t>C20 SYSTEM MASCHERA 5 buste 6ml</t>
+  </si>
+  <si>
+    <t>20815615ENX</t>
+  </si>
+  <si>
+    <t>KAMILLA ml.400</t>
+  </si>
+  <si>
+    <t>40810101ENX</t>
+  </si>
+  <si>
+    <t>AG LATTE 150 ml</t>
+  </si>
+  <si>
+    <t>20815740ENX</t>
+  </si>
+  <si>
+    <t>ETAS REMOVE  FLAC. 150 ML.</t>
+  </si>
+  <si>
+    <t>20815738ENX</t>
+  </si>
+  <si>
+    <t>ETAS TEMPO   tubo airless 30 ml</t>
+  </si>
+  <si>
+    <t>20815732ENX</t>
+  </si>
+  <si>
+    <t>ETAS VISO  vaso 50 ml</t>
+  </si>
+  <si>
+    <t>20815739ENX</t>
+  </si>
+  <si>
+    <t>ETAS CONTORNO OCCHI  FLAC. 15ML.</t>
+  </si>
+  <si>
+    <t>20815735ENX</t>
+  </si>
+  <si>
+    <t>ETAS MANI tubo 50 ml</t>
+  </si>
+  <si>
+    <t>20815759ENX</t>
+  </si>
+  <si>
+    <t>ETAS CORPO 200 ml</t>
+  </si>
+  <si>
+    <t>20815311ENX</t>
+  </si>
+  <si>
+    <t>JALURONIUS ml.30</t>
+  </si>
+  <si>
+    <t>20815731ENX</t>
+  </si>
+  <si>
+    <t>JALURONIUS CS ml.30</t>
+  </si>
+  <si>
+    <t>20815331ENX</t>
+  </si>
+  <si>
+    <t>JALURONIUS INTENSIVE ml.15</t>
+  </si>
+  <si>
+    <t>20815333ENX</t>
+  </si>
+  <si>
+    <t>JALURONIUS 2%   ML.30</t>
+  </si>
+  <si>
+    <t>20815767ENX</t>
+  </si>
+  <si>
+    <t>JALURONIUS CREAM</t>
+  </si>
+  <si>
+    <t>20815335ENX</t>
+  </si>
+  <si>
+    <t>JALURONIUS EYES</t>
+  </si>
+  <si>
+    <t>20815792ENX</t>
+  </si>
+  <si>
+    <t>JALURONIUS C CREAM</t>
+  </si>
+  <si>
+    <t>20815317ENX</t>
+  </si>
+  <si>
+    <t>ETAS NUTRIAGE 50ml</t>
+  </si>
+  <si>
+    <t>20815337ENX</t>
+  </si>
+  <si>
+    <t>NUTRIAGE CREAM  50 ML.</t>
+  </si>
+  <si>
+    <t>20815338ENX</t>
+  </si>
+  <si>
+    <t>NUTRIAGE OLEOSERUM 30 ML.</t>
+  </si>
+  <si>
+    <t>20815339ENX</t>
+  </si>
+  <si>
+    <t>NUTRIAGE DAY 50 ML.</t>
+  </si>
+  <si>
+    <t>20815340ENX</t>
+  </si>
+  <si>
+    <t>NUTRIAGE EYE BALM 15 ML</t>
+  </si>
+  <si>
+    <t>20815344ENX</t>
+  </si>
+  <si>
+    <t>NUTRIAGE GEL CREAM 50 ml</t>
+  </si>
+  <si>
+    <t>tbc</t>
+  </si>
+  <si>
+    <t>20815747ENX</t>
+  </si>
+  <si>
+    <t>DERMOLIPID tubo 200 ml</t>
+  </si>
+  <si>
+    <t>20815765ENX</t>
+  </si>
+  <si>
+    <t>DERMOLIPID AQUA tubo 200 ml</t>
+  </si>
+  <si>
+    <t>DISCROMIA CONTROL SERUM tubo 30 ml</t>
+  </si>
+  <si>
+    <t>20815753E</t>
+  </si>
+  <si>
+    <t>DISCROMIA CONTROL DAY SPF 50</t>
+  </si>
+  <si>
+    <t>20815757E</t>
+  </si>
+  <si>
+    <t>DISCROMIA CONTROL PEEL</t>
+  </si>
+  <si>
+    <t>20815326ENX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ANTIAGE-C CREMA 30ml </t>
+  </si>
+  <si>
+    <t>ONICO FIX ATTIVATORE/RINFORZANTE</t>
+  </si>
+  <si>
+    <t>DERMAMID OIL BAGNO 250 ml</t>
+  </si>
+  <si>
+    <t>A901548230</t>
+  </si>
+  <si>
+    <t>DERMAMID PASTA 50 ml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIXAGE URBAN ANTIOX </t>
+  </si>
+  <si>
+    <t>MIXAGE TONE CONTROL</t>
+  </si>
+  <si>
+    <t>MIXAGE LIFT FILL</t>
+  </si>
+  <si>
+    <t>20810311E</t>
+  </si>
+  <si>
+    <t>40810102E</t>
+  </si>
+  <si>
+    <t>40810103E</t>
+  </si>
+  <si>
+    <t>20815770ENX</t>
+  </si>
+  <si>
+    <t>20815771ENX</t>
+  </si>
+  <si>
+    <t>20815768ENX</t>
+  </si>
+  <si>
+    <t>20815752AV</t>
+  </si>
+  <si>
+    <t>22810041AE</t>
+  </si>
+  <si>
+    <t>22810042AE</t>
+  </si>
+  <si>
+    <t>20815745AE</t>
+  </si>
+  <si>
+    <t>22810044AE</t>
+  </si>
+  <si>
+    <t>22810038AE</t>
+  </si>
+  <si>
+    <t>40810004AE</t>
+  </si>
+  <si>
+    <t>40810005AE</t>
+  </si>
+  <si>
+    <t>40810011AE</t>
+  </si>
+  <si>
+    <t>40810015AE</t>
+  </si>
+  <si>
+    <t>40810016AE</t>
+  </si>
+  <si>
+    <t>20810084AE</t>
+  </si>
+  <si>
+    <t>30810014E</t>
+  </si>
+  <si>
+    <t>30810025E</t>
+  </si>
+  <si>
+    <t>20810083AE</t>
+  </si>
+  <si>
+    <t>20810082AE</t>
+  </si>
+  <si>
+    <t>20810029AV</t>
+  </si>
+  <si>
+    <t>20810040AV</t>
+  </si>
+  <si>
+    <t>22810032AE</t>
+  </si>
+  <si>
+    <t>30810013E</t>
+  </si>
+  <si>
+    <t>30810012E</t>
+  </si>
+  <si>
+    <t>Difa Cooper</t>
+  </si>
+  <si>
+    <t>Exw Europe</t>
+  </si>
+  <si>
+    <t>Lead Time: 3-5 weeks</t>
+  </si>
+  <si>
+    <t>Moq Eur20,000</t>
+  </si>
   <si>
     <t>Ref</t>
   </si>
   <si>
-    <t>Range</t>
-[...2694 lines deleted...]
-    <t>Remarks</t>
+    <t>Qty/Pack</t>
+  </si>
+  <si>
+    <t>Cost (eur)</t>
+  </si>
+  <si>
+    <t>Ean</t>
   </si>
   <si>
     <t>Description</t>
-  </si>
-[...16 lines deleted...]
-    <t xml:space="preserve"> </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="8">
-[...7 lines deleted...]
-    <numFmt numFmtId="172" formatCode="[$€-2]\ #,##0.00"/>
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="[$€-2]\ #,##0.00"/>
   </numFmts>
-  <fonts count="37" x14ac:knownFonts="1">
+  <fonts count="7">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-[...134 lines deleted...]
-      <name val="Calibri"/>
+      <sz val="8"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
-      <name val="Calibri"/>
-[...4 lines deleted...]
-      <sz val="9"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
-      <color theme="1"/>
-[...12 lines deleted...]
-      <color rgb="FFFF0000"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-      <i/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
-    <font>
-[...68 lines deleted...]
-    </font>
   </fonts>
-  <fills count="28">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="2"/>
-[...106 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor theme="0"/>
-        <bgColor indexed="64"/>
-[...34 lines deleted...]
-        <fgColor theme="8" tint="-0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="-0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="16">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom/>
-[...9 lines deleted...]
-      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...141 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="170" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="305">
+  <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="20" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...14 lines deleted...]
-    <xf numFmtId="1" fontId="9" fillId="20" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="10" fillId="20" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    <xf numFmtId="1" fontId="13" fillId="20" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="10" fillId="20" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...167 lines deleted...]
-    <xf numFmtId="4" fontId="24" fillId="27" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="25" fillId="27" borderId="6" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...663 lines deleted...]
-    <xf numFmtId="1" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
-  <cellStyles count="4">
-[...1 lines deleted...]
-    <cellStyle name="Currency 2" xfId="3"/>
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Percent 2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-[...105 lines deleted...]
-</xdr:wsDr>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -4571,65 +919,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4650,25981 +998,1650 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...10 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Y161"/>
+  <dimension ref="A1:E77"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D24" sqref="D24:E24"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="J22" sqref="J22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="12" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="9.5703125" style="235" bestFit="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="10" max="16384" width="9.140625" style="56"/>
+    <col min="1" max="1" width="15.5" style="5" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="14.625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="48.375" style="2" customWidth="1"/>
+    <col min="4" max="4" width="10.625" style="3" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="10.875" style="4" bestFit="1" customWidth="1"/>
+    <col min="6" max="16384" width="8.875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" x14ac:dyDescent="0.2">
-[...170 lines deleted...]
-      <c r="A7" s="62" t="s">
+    <row r="1" spans="1:5" ht="12" customHeight="1">
+      <c r="A1" s="1" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" ht="12" customHeight="1">
+      <c r="A2" s="2"/>
+    </row>
+    <row r="3" spans="1:5" ht="12" customHeight="1">
+      <c r="A3" s="2" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" ht="12" customHeight="1">
+      <c r="A4" s="2" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="12" customHeight="1">
+      <c r="A5" s="2" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" s="10" customFormat="1" ht="12" customHeight="1">
+      <c r="A7" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="C7" s="32" t="s">
+        <v>150</v>
+      </c>
+      <c r="D7" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="E7" s="9" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="12" customHeight="1">
+      <c r="A8" s="11">
+        <v>8032715369341</v>
+      </c>
+      <c r="B8" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="B7" s="63" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="63" t="s">
+      <c r="C8" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="D7" s="64" t="s">
-[...5 lines deleted...]
-      <c r="F7" s="66" t="s">
+      <c r="D8" s="14">
+        <v>48</v>
+      </c>
+      <c r="E8" s="15">
+        <v>6.1362360000000011</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="12" customHeight="1">
+      <c r="A9" s="16">
+        <v>8032715364650</v>
+      </c>
+      <c r="B9" s="12" t="s">
+        <v>140</v>
+      </c>
+      <c r="C9" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="G7" s="67" t="s">
+      <c r="D9" s="17">
+        <v>48</v>
+      </c>
+      <c r="E9" s="15">
+        <v>6.1189020000000003</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="12" customHeight="1">
+      <c r="A10" s="16">
+        <v>8032715364667</v>
+      </c>
+      <c r="B10" s="12" t="s">
+        <v>141</v>
+      </c>
+      <c r="C10" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="H7" s="67" t="s">
+      <c r="D10" s="18">
+        <v>201</v>
+      </c>
+      <c r="E10" s="15">
+        <v>4.246830000000001</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="12" customHeight="1">
+      <c r="A11" s="16">
+        <v>8032715369631</v>
+      </c>
+      <c r="B11" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="I7" s="68" t="s">
-[...2 lines deleted...]
-      <c r="J7" s="69" t="s">
+      <c r="C11" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="K7" s="70"/>
-[...3 lines deleted...]
-      <c r="O7" s="73" t="s">
+      <c r="D11" s="16">
+        <v>24</v>
+      </c>
+      <c r="E11" s="15">
+        <v>10.546200000000001</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="12" customHeight="1">
+      <c r="A12" s="11">
+        <v>8032715364568</v>
+      </c>
+      <c r="B12" s="12" t="s">
+        <v>139</v>
+      </c>
+      <c r="C12" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="P7" s="73"/>
-[...16 lines deleted...]
-      <c r="F8" s="77" t="s">
+      <c r="D12" s="16">
+        <v>20</v>
+      </c>
+      <c r="E12" s="15">
+        <v>10.487070000000001</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" ht="12" customHeight="1">
+      <c r="A13" s="16">
+        <v>8032271536638</v>
+      </c>
+      <c r="B13" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="G8" s="78" t="s">
+      <c r="C13" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="H8" s="78" t="s">
+      <c r="D13" s="16">
+        <v>49</v>
+      </c>
+      <c r="E13" s="15">
+        <v>6.1189020000000003</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="12" customHeight="1">
+      <c r="A14" s="16">
+        <v>8032271536737</v>
+      </c>
+      <c r="B14" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="I8" s="79"/>
-      <c r="J8" s="80" t="s">
+      <c r="C14" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="K8" s="81"/>
-      <c r="L8" s="80" t="s">
+      <c r="D14" s="16">
+        <v>64</v>
+      </c>
+      <c r="E14" s="15">
+        <v>5.6335500000000005</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" ht="12" customHeight="1">
+      <c r="A15" s="16">
+        <v>8032715364971</v>
+      </c>
+      <c r="B15" s="12" t="s">
+        <v>137</v>
+      </c>
+      <c r="C15" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="M8" s="81"/>
-[...1 lines deleted...]
-      <c r="O8" s="83" t="s">
+      <c r="D15" s="16">
+        <v>68</v>
+      </c>
+      <c r="E15" s="15">
+        <v>7.0376040000000009</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" ht="12" customHeight="1">
+      <c r="A16" s="16">
+        <v>8032715369556</v>
+      </c>
+      <c r="B16" s="12" t="s">
+        <v>138</v>
+      </c>
+      <c r="C16" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="P8" s="84"/>
-[...20 lines deleted...]
-      <c r="J9" s="92" t="s">
+      <c r="D16" s="16">
+        <v>48</v>
+      </c>
+      <c r="E16" s="15">
+        <v>7.713630000000002</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" ht="12" customHeight="1">
+      <c r="A17" s="16">
+        <v>8032715365954</v>
+      </c>
+      <c r="B17" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="K9" s="92" t="s">
+      <c r="C17" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="L9" s="92" t="s">
-[...46 lines deleted...]
-      <c r="A11" s="103" t="s">
+      <c r="D17" s="16">
+        <v>35</v>
+      </c>
+      <c r="E17" s="15">
+        <v>13.312512</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" s="22" customFormat="1" ht="12" customHeight="1">
+      <c r="A18" s="19">
+        <v>8032715360294</v>
+      </c>
+      <c r="B18" s="20" t="s">
+        <v>135</v>
+      </c>
+      <c r="C18" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="104"/>
-[...59 lines deleted...]
-      <c r="D13" s="123" t="s">
+      <c r="D18" s="21">
+        <v>49</v>
+      </c>
+      <c r="E18" s="15">
+        <v>5.806890000000001</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" ht="12" customHeight="1">
+      <c r="A19" s="11">
+        <v>8032715360287</v>
+      </c>
+      <c r="B19" s="12" t="s">
+        <v>136</v>
+      </c>
+      <c r="C19" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="E13" s="124">
-[...2 lines deleted...]
-      <c r="F13" s="125" t="s">
+      <c r="D19" s="18">
+        <v>25</v>
+      </c>
+      <c r="E19" s="15">
+        <v>10.47087</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" s="22" customFormat="1" ht="12" customHeight="1">
+      <c r="A20" s="19">
+        <v>8032715360034</v>
+      </c>
+      <c r="B20" s="20" t="s">
         <v>17</v>
       </c>
-      <c r="G13" s="126">
-[...5 lines deleted...]
-      <c r="I13" s="120">
+      <c r="C20" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="D20" s="21">
+        <v>24</v>
+      </c>
+      <c r="E20" s="23">
+        <v>5.2002000000000006</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" s="22" customFormat="1" ht="12" customHeight="1">
+      <c r="A21" s="19">
+        <v>8032715360041</v>
+      </c>
+      <c r="B21" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="C21" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="D21" s="19">
+        <v>24</v>
+      </c>
+      <c r="E21" s="23">
+        <v>6.5002500000000012</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" s="22" customFormat="1" ht="12" customHeight="1">
+      <c r="A22" s="19">
+        <v>8032715360027</v>
+      </c>
+      <c r="B22" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="C22" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="D22" s="19">
+        <v>24</v>
+      </c>
+      <c r="E22" s="23">
+        <v>10.772190000000002</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" s="22" customFormat="1" ht="12" customHeight="1">
+      <c r="A23" s="19">
+        <v>8032715360058</v>
+      </c>
+      <c r="B23" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="C23" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="D23" s="19">
         <v>6</v>
       </c>
-      <c r="J13" s="127">
+      <c r="E23" s="23">
+        <v>2.9378700000000002</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" ht="12" customHeight="1">
+      <c r="A24" s="16">
+        <v>8032715364148</v>
+      </c>
+      <c r="B24" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C24" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="D24" s="16">
+        <v>24</v>
+      </c>
+      <c r="E24" s="15">
+        <v>7.7589900000000007</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" ht="12" customHeight="1">
+      <c r="A25" s="11">
+        <v>8032715364155</v>
+      </c>
+      <c r="B25" s="12" t="s">
+        <v>132</v>
+      </c>
+      <c r="C25" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="D25" s="16">
+        <v>96</v>
+      </c>
+      <c r="E25" s="15">
+        <v>5.9510700000000005</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" ht="12" customHeight="1">
+      <c r="A26" s="16">
+        <v>8032715364643</v>
+      </c>
+      <c r="B26" s="12" t="s">
+        <v>133</v>
+      </c>
+      <c r="C26" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="D26" s="16">
+        <v>134</v>
+      </c>
+      <c r="E26" s="15">
+        <v>7.9389720000000006</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" ht="12" customHeight="1">
+      <c r="A27" s="16">
+        <v>8032715365749</v>
+      </c>
+      <c r="B27" s="12" t="s">
+        <v>134</v>
+      </c>
+      <c r="C27" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="D27" s="16">
+        <v>60</v>
+      </c>
+      <c r="E27" s="15">
+        <v>13.711194000000003</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" ht="12" customHeight="1">
+      <c r="A28" s="24">
+        <v>8032715369723</v>
+      </c>
+      <c r="B28" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="C28" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="D28" s="25">
+        <v>12</v>
+      </c>
+      <c r="E28" s="15">
+        <v>8.2336500000000008</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" s="22" customFormat="1" ht="12" customHeight="1">
+      <c r="A29" s="19">
+        <v>8032715364803</v>
+      </c>
+      <c r="B29" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="C29" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="D29" s="19">
+        <v>60</v>
+      </c>
+      <c r="E29" s="23">
+        <v>7.909650000000001</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" ht="12" customHeight="1">
+      <c r="A30" s="16">
+        <v>8032715364810</v>
+      </c>
+      <c r="B30" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="C30" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="D30" s="16">
+        <v>60</v>
+      </c>
+      <c r="E30" s="15">
+        <v>8.6629500000000004</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" ht="12" customHeight="1">
+      <c r="A31" s="16">
+        <v>8032715364827</v>
+      </c>
+      <c r="B31" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="C31" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="D31" s="16">
+        <v>208</v>
+      </c>
+      <c r="E31" s="15">
+        <v>5.9628960000000006</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" ht="12" customHeight="1">
+      <c r="A32" s="16">
+        <v>8032715364551</v>
+      </c>
+      <c r="B32" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="C32" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="D32" s="16">
+        <v>220</v>
+      </c>
+      <c r="E32" s="15">
+        <v>6.8989320000000003</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" ht="12" customHeight="1">
+      <c r="A33" s="11">
+        <v>8032715364575</v>
+      </c>
+      <c r="B33" s="12" t="s">
+        <v>122</v>
+      </c>
+      <c r="C33" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="D33" s="16">
+        <v>36</v>
+      </c>
+      <c r="E33" s="15">
+        <v>13.780530000000002</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" ht="12" customHeight="1">
+      <c r="A34" s="11">
+        <v>8032715364582</v>
+      </c>
+      <c r="B34" s="12" t="s">
+        <v>123</v>
+      </c>
+      <c r="C34" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="D34" s="25">
+        <v>68</v>
+      </c>
+      <c r="E34" s="15">
+        <v>6.9336000000000002</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" s="22" customFormat="1" ht="12" customHeight="1">
+      <c r="A35" s="19">
+        <v>8032715369389</v>
+      </c>
+      <c r="B35" s="20" t="s">
+        <v>124</v>
+      </c>
+      <c r="C35" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="D35" s="19">
+        <v>48</v>
+      </c>
+      <c r="E35" s="15">
+        <v>6.3442440000000015</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" s="22" customFormat="1" ht="12" customHeight="1">
+      <c r="A36" s="19">
+        <v>8032715369419</v>
+      </c>
+      <c r="B36" s="20" t="s">
+        <v>125</v>
+      </c>
+      <c r="C36" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="D36" s="19">
+        <v>180</v>
+      </c>
+      <c r="E36" s="15">
+        <v>4.4375040000000006</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" s="22" customFormat="1" ht="12" customHeight="1">
+      <c r="A37" s="19">
+        <v>8032715369426</v>
+      </c>
+      <c r="B37" s="20" t="s">
+        <v>126</v>
+      </c>
+      <c r="C37" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="D37" s="19">
+        <v>84</v>
+      </c>
+      <c r="E37" s="15">
+        <v>10.83375</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" s="28" customFormat="1" ht="12" customHeight="1">
+      <c r="A38" s="19">
+        <v>8032715360416</v>
+      </c>
+      <c r="B38" s="26" t="s">
+        <v>127</v>
+      </c>
+      <c r="C38" s="27" t="s">
+        <v>45</v>
+      </c>
+      <c r="D38" s="19">
+        <v>40</v>
+      </c>
+      <c r="E38" s="23">
+        <v>8.0190000000000019</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" s="28" customFormat="1" ht="12" customHeight="1">
+      <c r="A39" s="24">
+        <v>8032715360386</v>
+      </c>
+      <c r="B39" s="26" t="s">
+        <v>128</v>
+      </c>
+      <c r="C39" s="27" t="s">
+        <v>46</v>
+      </c>
+      <c r="D39" s="19">
+        <v>35</v>
+      </c>
+      <c r="E39" s="23">
+        <v>7.1280000000000001</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" s="28" customFormat="1" ht="12" customHeight="1">
+      <c r="A40" s="24">
+        <v>8032715360348</v>
+      </c>
+      <c r="B40" s="26" t="s">
+        <v>129</v>
+      </c>
+      <c r="C40" s="27" t="s">
+        <v>47</v>
+      </c>
+      <c r="D40" s="25">
+        <v>54</v>
+      </c>
+      <c r="E40" s="23">
+        <v>14.936400000000001</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" s="28" customFormat="1" ht="12" customHeight="1">
+      <c r="A41" s="19">
+        <v>8032715360355</v>
+      </c>
+      <c r="B41" s="26" t="s">
+        <v>130</v>
+      </c>
+      <c r="C41" s="27" t="s">
+        <v>48</v>
+      </c>
+      <c r="D41" s="19">
+        <v>12</v>
+      </c>
+      <c r="E41" s="23">
+        <v>21.6</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" s="28" customFormat="1" ht="12" customHeight="1">
+      <c r="A42" s="24">
+        <v>8032715369907</v>
+      </c>
+      <c r="B42" s="26" t="s">
+        <v>131</v>
+      </c>
+      <c r="C42" s="27" t="s">
+        <v>49</v>
+      </c>
+      <c r="D42" s="19">
+        <v>50</v>
+      </c>
+      <c r="E42" s="23">
+        <v>14.64723</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" ht="12" customHeight="1">
+      <c r="A43" s="16">
+        <v>8032715360379</v>
+      </c>
+      <c r="B43" s="12" t="s">
+        <v>50</v>
+      </c>
+      <c r="C43" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="D43" s="16">
+        <v>49</v>
+      </c>
+      <c r="E43" s="15">
+        <v>8.0256420000000013</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" ht="12" customHeight="1">
+      <c r="A44" s="16">
+        <v>8032715364520</v>
+      </c>
+      <c r="B44" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="C44" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="D44" s="16">
+        <v>50</v>
+      </c>
+      <c r="E44" s="15">
+        <v>4.3681680000000016</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" ht="12" customHeight="1">
+      <c r="A45" s="16">
+        <v>8032715361062</v>
+      </c>
+      <c r="B45" s="12" t="s">
+        <v>54</v>
+      </c>
+      <c r="C45" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="D45" s="16">
+        <v>6</v>
+      </c>
+      <c r="E45" s="15">
+        <v>5.1481980000000007</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" ht="12" customHeight="1">
+      <c r="A46" s="16">
+        <v>8058450780180</v>
+      </c>
+      <c r="B46" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="C46" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="D46" s="16">
+        <v>40</v>
+      </c>
+      <c r="E46" s="15">
+        <v>6.2749080000000008</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" ht="12" customHeight="1">
+      <c r="A47" s="16">
+        <v>8032715362076</v>
+      </c>
+      <c r="B47" s="12" t="s">
+        <v>58</v>
+      </c>
+      <c r="C47" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="D47" s="16">
+        <v>48</v>
+      </c>
+      <c r="E47" s="15">
+        <v>6.9682680000000001</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" ht="12" customHeight="1">
+      <c r="A48" s="16">
+        <v>8032715362052</v>
+      </c>
+      <c r="B48" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="C48" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="D48" s="16">
+        <v>63</v>
+      </c>
+      <c r="E48" s="15">
+        <v>9.6550380000000029</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" ht="12" customHeight="1">
+      <c r="A49" s="16">
+        <v>8032715362014</v>
+      </c>
+      <c r="B49" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="C49" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="D49" s="16">
+        <v>40</v>
+      </c>
+      <c r="E49" s="15">
+        <v>12.965832000000002</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" ht="12" customHeight="1">
+      <c r="A50" s="16">
+        <v>8032715362069</v>
+      </c>
+      <c r="B50" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="C50" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="D50" s="16">
+        <v>63</v>
+      </c>
+      <c r="E50" s="15">
+        <v>7.8003000000000009</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" ht="12" customHeight="1">
+      <c r="A51" s="16">
+        <v>8032715362045</v>
+      </c>
+      <c r="B51" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="C51" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="D51" s="16">
+        <v>80</v>
+      </c>
+      <c r="E51" s="15">
+        <v>5.5988820000000006</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" ht="12" customHeight="1">
+      <c r="A52" s="29">
+        <v>8032715360591</v>
+      </c>
+      <c r="B52" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="C52" s="30" t="s">
+        <v>69</v>
+      </c>
+      <c r="D52" s="29">
+        <v>35</v>
+      </c>
+      <c r="E52" s="15">
+        <v>12.896496000000001</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" ht="12" customHeight="1">
+      <c r="A53" s="16">
+        <v>8032715361406</v>
+      </c>
+      <c r="B53" s="12" t="s">
+        <v>70</v>
+      </c>
+      <c r="C53" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="D53" s="16">
+        <v>12</v>
+      </c>
+      <c r="E53" s="15">
+        <v>6.5175840000000003</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" ht="12" customHeight="1">
+      <c r="A54" s="16">
+        <v>8032715365732</v>
+      </c>
+      <c r="B54" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="C54" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="D54" s="16">
+        <v>12</v>
+      </c>
+      <c r="E54" s="15">
+        <v>8.9642700000000008</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" ht="12" customHeight="1">
+      <c r="A55" s="16">
+        <v>8032715365428</v>
+      </c>
+      <c r="B55" s="12" t="s">
+        <v>74</v>
+      </c>
+      <c r="C55" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="D55" s="16">
+        <v>12</v>
+      </c>
+      <c r="E55" s="15">
+        <v>12.081798000000003</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" ht="12" customHeight="1">
+      <c r="A56" s="16">
+        <v>8032715365435</v>
+      </c>
+      <c r="B56" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="C56" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="D56" s="16">
+        <v>63</v>
+      </c>
+      <c r="E56" s="15">
+        <v>12.567150000000002</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" ht="12" customHeight="1">
+      <c r="A57" s="16">
+        <v>8032715365473</v>
+      </c>
+      <c r="B57" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="C57" s="31" t="s">
+        <v>79</v>
+      </c>
+      <c r="D57" s="16">
+        <v>48</v>
+      </c>
+      <c r="E57" s="15">
+        <v>16.20729</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" s="22" customFormat="1" ht="12" customHeight="1">
+      <c r="A58" s="19">
+        <v>8032715360614</v>
+      </c>
+      <c r="B58" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="C58" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="D58" s="19">
+        <v>12</v>
+      </c>
+      <c r="E58" s="23">
+        <v>8.7944400000000016</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" s="22" customFormat="1" ht="12" customHeight="1">
+      <c r="A59" s="19">
+        <v>8032715360720</v>
+      </c>
+      <c r="B59" s="20" t="s">
+        <v>82</v>
+      </c>
+      <c r="C59" s="31" t="s">
+        <v>83</v>
+      </c>
+      <c r="D59" s="19">
+        <v>12</v>
+      </c>
+      <c r="E59" s="23">
+        <v>14.37588</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" ht="12" customHeight="1">
+      <c r="A60" s="16">
+        <v>8032715365121</v>
+      </c>
+      <c r="B60" s="12" t="s">
+        <v>84</v>
+      </c>
+      <c r="C60" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="D60" s="16">
+        <v>12</v>
+      </c>
+      <c r="E60" s="15">
+        <v>5.46021</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" ht="12" customHeight="1">
+      <c r="A61" s="16">
+        <v>8032715369266</v>
+      </c>
+      <c r="B61" s="12" t="s">
+        <v>86</v>
+      </c>
+      <c r="C61" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="D61" s="16">
+        <v>30</v>
+      </c>
+      <c r="E61" s="15">
+        <v>16.432632000000002</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" ht="12" customHeight="1">
+      <c r="A62" s="16">
+        <v>8032715369273</v>
+      </c>
+      <c r="B62" s="12" t="s">
+        <v>88</v>
+      </c>
+      <c r="C62" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="D62" s="16">
+        <v>63</v>
+      </c>
+      <c r="E62" s="15">
+        <v>9.0136800000000026</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" ht="12" customHeight="1">
+      <c r="A63" s="16">
+        <v>8032715369280</v>
+      </c>
+      <c r="B63" s="12" t="s">
         <v>90</v>
       </c>
-      <c r="K13" s="127">
-[...50 lines deleted...]
-      <c r="I14" s="120">
+      <c r="C63" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="D63" s="16">
+        <v>63</v>
+      </c>
+      <c r="E63" s="15">
+        <v>17.663346000000004</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" ht="12" customHeight="1">
+      <c r="A64" s="16">
+        <v>8032715369297</v>
+      </c>
+      <c r="B64" s="12" t="s">
+        <v>92</v>
+      </c>
+      <c r="C64" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="D64" s="16">
+        <v>48</v>
+      </c>
+      <c r="E64" s="15">
+        <v>12.081798000000003</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" s="22" customFormat="1" ht="12" customHeight="1">
+      <c r="A65" s="19">
+        <v>8032715360768</v>
+      </c>
+      <c r="B65" s="20" t="s">
+        <v>94</v>
+      </c>
+      <c r="C65" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="D65" s="19" t="s">
+        <v>96</v>
+      </c>
+      <c r="E65" s="23">
+        <v>16.230239999999998</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" s="22" customFormat="1" ht="12" customHeight="1">
+      <c r="A66" s="19">
+        <v>8032715367477</v>
+      </c>
+      <c r="B66" s="20" t="s">
+        <v>97</v>
+      </c>
+      <c r="C66" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="D66" s="19">
+        <v>40</v>
+      </c>
+      <c r="E66" s="23">
+        <v>10.83375</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" ht="12" customHeight="1">
+      <c r="A67" s="19">
+        <v>8032715367538</v>
+      </c>
+      <c r="B67" s="20" t="s">
+        <v>99</v>
+      </c>
+      <c r="C67" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="D67" s="16">
         <v>6</v>
       </c>
-      <c r="J14" s="127">
-[...81 lines deleted...]
-      <c r="W15" s="137" t="s">
+      <c r="E67" s="15">
+        <v>11.215098000000003</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" ht="12" customHeight="1">
+      <c r="A68" s="24">
+        <v>8032715364438</v>
+      </c>
+      <c r="B68" s="20" t="s">
+        <v>121</v>
+      </c>
+      <c r="C68" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="D68" s="16">
+        <v>63</v>
+      </c>
+      <c r="E68" s="15">
+        <v>11.215098000000003</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" s="28" customFormat="1" ht="12" customHeight="1">
+      <c r="A69" s="19">
+        <v>8032715369358</v>
+      </c>
+      <c r="B69" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="C69" s="27" t="s">
+        <v>103</v>
+      </c>
+      <c r="D69" s="19">
+        <v>63</v>
+      </c>
+      <c r="E69" s="23">
+        <v>15.442650000000002</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" s="28" customFormat="1" ht="12" customHeight="1">
+      <c r="A70" s="19">
+        <v>8032715369365</v>
+      </c>
+      <c r="B70" s="26" t="s">
+        <v>104</v>
+      </c>
+      <c r="C70" s="27" t="s">
+        <v>105</v>
+      </c>
+      <c r="D70" s="19">
+        <v>63</v>
+      </c>
+      <c r="E70" s="23">
+        <v>14.689349999999999</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" s="22" customFormat="1" ht="12" customHeight="1">
+      <c r="A71" s="19">
+        <v>8032715361109</v>
+      </c>
+      <c r="B71" s="20" t="s">
+        <v>106</v>
+      </c>
+      <c r="C71" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="D71" s="19">
+        <v>105</v>
+      </c>
+      <c r="E71" s="23">
+        <v>9.7928999999999995</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" ht="12" customHeight="1">
+      <c r="A72" s="24">
+        <v>8032715364742</v>
+      </c>
+      <c r="B72" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="C72" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="D72" s="25">
         <v>24</v>
       </c>
-      <c r="X15" s="135" t="s">
-[...112 lines deleted...]
-      <c r="W17" s="137" t="s">
+      <c r="E72" s="15">
+        <v>6.0669000000000013</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" ht="12" customHeight="1">
+      <c r="A73" s="16">
+        <v>8058450780203</v>
+      </c>
+      <c r="B73" s="12" t="s">
+        <v>116</v>
+      </c>
+      <c r="C73" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="D73" s="16">
         <v>24</v>
       </c>
-      <c r="X17" s="135" t="s">
-[...348 lines deleted...]
-      <c r="D24" s="123" t="s">
+      <c r="E73" s="15">
+        <v>8.7885000000000009</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" ht="12" customHeight="1">
+      <c r="A74" s="16" t="s">
+        <v>110</v>
+      </c>
+      <c r="B74" s="12" t="s">
+        <v>117</v>
+      </c>
+      <c r="C74" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="D74" s="16">
         <v>39</v>
       </c>
-      <c r="E24" s="124">
-[...2 lines deleted...]
-      <c r="F24" s="125" t="s">
+      <c r="E74" s="15">
+        <v>5.3735400000000002</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" ht="12" customHeight="1">
+      <c r="A75" s="24">
+        <v>8032715367705</v>
+      </c>
+      <c r="B75" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="C75" s="13" t="s">
+        <v>112</v>
+      </c>
+      <c r="D75" s="16">
         <v>40</v>
       </c>
-      <c r="G24" s="126">
-[...1817 lines deleted...]
-      <c r="L57" s="127">
+      <c r="E75" s="15">
+        <v>12.139200000000001</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" ht="12" customHeight="1">
+      <c r="A76" s="24">
+        <v>8032715367712</v>
+      </c>
+      <c r="B76" s="12" t="s">
+        <v>119</v>
+      </c>
+      <c r="C76" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="D76" s="25">
         <v>40</v>
       </c>
-      <c r="M57" s="127">
-[...355 lines deleted...]
-      <c r="F64" s="123" t="s">
+      <c r="E76" s="15">
+        <v>12.139200000000001</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" ht="12" customHeight="1">
+      <c r="A77" s="16">
+        <v>8032715367682</v>
+      </c>
+      <c r="B77" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="C77" s="13" t="s">
         <v>114</v>
       </c>
-      <c r="G64" s="126">
-[...5004 lines deleted...]
-      <c r="Y161" s="136"/>
+      <c r="D77" s="16">
+        <v>40</v>
+      </c>
+      <c r="E77" s="15">
+        <v>12.139200000000001</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="7">
-[...7 lines deleted...]
-  </mergeCells>
+  <autoFilter ref="B7:E77"/>
+  <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...8361 lines deleted...]
-</worksheet>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-[...9285 lines deleted...]
-</worksheet>
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="72226b67-b62a-4594-8a7e-c99ac1dcea97" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="fb21cb9f-949a-417e-a1b3-1b81938240ec">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010004EC2C7DB6F6DB40B0E085F58B4DBF2E" ma:contentTypeVersion="13" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="cc0c9af3adaaef71bd4edd3c18d59575">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="fb21cb9f-949a-417e-a1b3-1b81938240ec" xmlns:ns3="72226b67-b62a-4594-8a7e-c99ac1dcea97" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d0929ef6570559c8e4ca72b5747b34f3" ns2:_="" ns3:_="">
+    <xsd:import namespace="fb21cb9f-949a-417e-a1b3-1b81938240ec"/>
+    <xsd:import namespace="72226b67-b62a-4594-8a7e-c99ac1dcea97"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fb21cb9f-949a-417e-a1b3-1b81938240ec" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Afbeeldingtags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="eef8e4ba-56b6-429e-a775-7d3e46a57a51" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="72226b67-b62a-4594-8a7e-c99ac1dcea97" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{0d627480-e8e7-49cb-ba5b-276bc7c6b855}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="72226b67-b62a-4594-8a7e-c99ac1dcea97">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhoudstype"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9C283980-8956-49AC-A7BA-E4A3074BE5A2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B15933A0-CD0E-4312-86AC-6BBA4B48A558}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="72226b67-b62a-4594-8a7e-c99ac1dcea97"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="fb21cb9f-949a-417e-a1b3-1b81938240ec"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6226CE8D-840D-4CCB-87CB-05441D532D27}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="fb21cb9f-949a-417e-a1b3-1b81938240ec"/>
+    <ds:schemaRef ds:uri="72226b67-b62a-4594-8a7e-c99ac1dcea97"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>Code Index</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Difa Cooper</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator/>
-  <cp:lastModifiedBy/>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Kelter</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010004EC2C7DB6F6DB40B0E085F58B4DBF2E</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>