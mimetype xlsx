--- v0 (2026-09-05)
+++ v1 (2026-10-21)
@@ -1,402 +1,7291 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
-  <workbookPr defaultThemeVersion="153222"/>
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Kelter International Pte Ltd\Derrick Ng - Viimart\Operation\Wholesale Price\New Lists\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="9975" windowHeight="5760"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="9435"/>
   </bookViews>
   <sheets>
-    <sheet name="Ariana Grande" sheetId="1" r:id="rId1"/>
+    <sheet name="L'Erbolaria" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="51">
-[...136 lines deleted...]
-    <t>Moq Eur15000.00</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2206" uniqueCount="2194">
+  <si>
+    <t>931375707</t>
+  </si>
+  <si>
+    <t>3 ROSA ACQUA PROFUMO 100ML</t>
+  </si>
+  <si>
+    <t>931375493</t>
+  </si>
+  <si>
+    <t>3 ROSA ACQUA PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>983497532</t>
+  </si>
+  <si>
+    <t>3 ROSA BAGNOSCH+RIC 500ML</t>
+  </si>
+  <si>
+    <t>931376014</t>
+  </si>
+  <si>
+    <t>3 ROSA BAGNOSCHIUMA 250ML</t>
+  </si>
+  <si>
+    <t>980638706</t>
+  </si>
+  <si>
+    <t>3 ROSA BAGNOSCHIUMA ECORICARIC</t>
+  </si>
+  <si>
+    <t>935522235</t>
+  </si>
+  <si>
+    <t>3 ROSA BAGNOSCHIUMA MINITAGLIA</t>
+  </si>
+  <si>
+    <t>942129089</t>
+  </si>
+  <si>
+    <t>3 ROSA COFANETTO PROFUMO</t>
+  </si>
+  <si>
+    <t>931376077</t>
+  </si>
+  <si>
+    <t>3 ROSA CREMA CORPO 200ML</t>
+  </si>
+  <si>
+    <t>935522247</t>
+  </si>
+  <si>
+    <t>3 ROSA CREMA CORPO MINITAGLIA</t>
+  </si>
+  <si>
+    <t>988028647</t>
+  </si>
+  <si>
+    <t>3 ROSA CREMA MANI NUTR 40ML</t>
+  </si>
+  <si>
+    <t>984499083</t>
+  </si>
+  <si>
+    <t>3 ROSA CREMA MANI NUTR ED LIM</t>
+  </si>
+  <si>
+    <t>951273059</t>
+  </si>
+  <si>
+    <t>3 ROSA CREMA NUTR MANI+OMAGG</t>
+  </si>
+  <si>
+    <t>932167998</t>
+  </si>
+  <si>
+    <t>3 ROSA CREMA NUTRIENTE MANI</t>
+  </si>
+  <si>
+    <t>984499095</t>
+  </si>
+  <si>
+    <t>3 ROSA FOGLIE DET MANI&amp;CORPO</t>
+  </si>
+  <si>
+    <t>985481112</t>
+  </si>
+  <si>
+    <t>3 ROSA FRAGRANZA LEGNI PROF</t>
+  </si>
+  <si>
+    <t>977367073</t>
+  </si>
+  <si>
+    <t>3 ROSA PROFUMI COLLEZIONE 15ML</t>
+  </si>
+  <si>
+    <t>931376192</t>
+  </si>
+  <si>
+    <t>3 ROSA SACCHETTO PROFUMATO CAS</t>
+  </si>
+  <si>
+    <t>931376127</t>
+  </si>
+  <si>
+    <t>3 ROSA SAPONE PROFUMATO 100G</t>
+  </si>
+  <si>
+    <t>987658883</t>
+  </si>
+  <si>
+    <t>3 ROSA SEGRETI DI BELLEZZA DUO</t>
+  </si>
+  <si>
+    <t>934721743</t>
+  </si>
+  <si>
+    <t>ACCORDO ARANCIO BAGNOSCHIUMA</t>
+  </si>
+  <si>
+    <t>934721756</t>
+  </si>
+  <si>
+    <t>ACCORDO ARANCIO CR FLUIDA CRP</t>
+  </si>
+  <si>
+    <t>934721770</t>
+  </si>
+  <si>
+    <t>ACCORDO ARANCIO FRAGR LEGNI PR</t>
+  </si>
+  <si>
+    <t>951376603</t>
+  </si>
+  <si>
+    <t>970356996</t>
+  </si>
+  <si>
+    <t>ACCORDO ARANCIO PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>934721794</t>
+  </si>
+  <si>
+    <t>ACCORDO ARANCIO SACCHETTO PROF</t>
+  </si>
+  <si>
+    <t>976323497</t>
+  </si>
+  <si>
+    <t>ACCORDO ARANCIO SAPONE PROFUMA</t>
+  </si>
+  <si>
+    <t>978870792</t>
+  </si>
+  <si>
+    <t>ACCORDO EBANO FRAGR LEGNI PROF</t>
+  </si>
+  <si>
+    <t>978870804</t>
+  </si>
+  <si>
+    <t>ACCORDO EBANO LOZIONE DEOD</t>
+  </si>
+  <si>
+    <t>984796793</t>
+  </si>
+  <si>
+    <t>978870816</t>
+  </si>
+  <si>
+    <t>ACCORDO EBANO LOZIONE DOPOBARB</t>
+  </si>
+  <si>
+    <t>978870828</t>
+  </si>
+  <si>
+    <t>ACCORDO EBANO PROF NAPP100ML</t>
+  </si>
+  <si>
+    <t>978870830</t>
+  </si>
+  <si>
+    <t>ACCORDO EBANO PROF NAPP50ML</t>
+  </si>
+  <si>
+    <t>978870842</t>
+  </si>
+  <si>
+    <t>ACCORDO EBANO PROFUMO 100ML</t>
+  </si>
+  <si>
+    <t>978870855</t>
+  </si>
+  <si>
+    <t>ACCORDO EBANO PROFUMO 15ML</t>
+  </si>
+  <si>
+    <t>978870867</t>
+  </si>
+  <si>
+    <t>ACCORDO EBANO PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>978870879</t>
+  </si>
+  <si>
+    <t>ACCORDO EBANO SAPONE 100G</t>
+  </si>
+  <si>
+    <t>978870881</t>
+  </si>
+  <si>
+    <t>ACCORDO EBANO SCHIUMA BARBA</t>
+  </si>
+  <si>
+    <t>978870893</t>
+  </si>
+  <si>
+    <t>ACCORDO EBANO SHAMPOO DOCCIA</t>
+  </si>
+  <si>
+    <t>932169030</t>
+  </si>
+  <si>
+    <t>ACCORDO VIOLA BAGNOSCHIUMA</t>
+  </si>
+  <si>
+    <t>984499107</t>
+  </si>
+  <si>
+    <t>ACCORDO VIOLA CR MANI VELL75ML</t>
+  </si>
+  <si>
+    <t>951273061</t>
+  </si>
+  <si>
+    <t>ACCORDO VIOLA CR VEL MAN+OMAGG</t>
+  </si>
+  <si>
+    <t>988028650</t>
+  </si>
+  <si>
+    <t>ACCORDO VIOLA CR VELL MANI40ML</t>
+  </si>
+  <si>
+    <t>932169055</t>
+  </si>
+  <si>
+    <t>ACCORDO VIOLA CR VELL MANI75ML</t>
+  </si>
+  <si>
+    <t>932169129</t>
+  </si>
+  <si>
+    <t>ACCORDO VIOLA CREMA CORPO200ML</t>
+  </si>
+  <si>
+    <t>984499119</t>
+  </si>
+  <si>
+    <t>ACCORDO VIOLA FOGLIE DET MAN&amp;C</t>
+  </si>
+  <si>
+    <t>932169105</t>
+  </si>
+  <si>
+    <t>ACCORDO VIOLA PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>932169093</t>
+  </si>
+  <si>
+    <t>ACCORDO VIOLA SACCHETTO PROF</t>
+  </si>
+  <si>
+    <t>932169131</t>
+  </si>
+  <si>
+    <t>ACCORDO VIOLA SAPONE PROFUMATO</t>
+  </si>
+  <si>
+    <t>981517749</t>
+  </si>
+  <si>
+    <t>ACIDO IALURONICO ACQUASPR V/C</t>
+  </si>
+  <si>
+    <t>981517752</t>
+  </si>
+  <si>
+    <t>ACIDO IALURONICO BAGNO BELLEZZ</t>
+  </si>
+  <si>
+    <t>932713617</t>
+  </si>
+  <si>
+    <t>ACIDO IALURONICO BB CREAM VISO</t>
+  </si>
+  <si>
+    <t>975743701</t>
+  </si>
+  <si>
+    <t>ACIDO IALURONICO BEAUTYBAG</t>
+  </si>
+  <si>
+    <t>934165871</t>
+  </si>
+  <si>
+    <t>ACIDO IALURONICO CC CREAM CARA</t>
+  </si>
+  <si>
+    <t>934165869</t>
+  </si>
+  <si>
+    <t>ACIDO IALURONICO CC CREAM MIE</t>
+  </si>
+  <si>
+    <t>932713605</t>
+  </si>
+  <si>
+    <t>ACIDO IALURONICO CONT OCCHI</t>
+  </si>
+  <si>
+    <t>934165883</t>
+  </si>
+  <si>
+    <t>ACIDO IALURONICO CR CRP IDRAT</t>
+  </si>
+  <si>
+    <t>978870905</t>
+  </si>
+  <si>
+    <t>ACIDO IALURONICO CR MANI TRIPL</t>
+  </si>
+  <si>
+    <t>931033017</t>
+  </si>
+  <si>
+    <t>ACIDO IALURONICO CR VISO MISTE</t>
+  </si>
+  <si>
+    <t>931033031</t>
+  </si>
+  <si>
+    <t>ACIDO IALURONICO CR VISO NO/SE</t>
+  </si>
+  <si>
+    <t>932713629</t>
+  </si>
+  <si>
+    <t>ACIDO IALURONICO CR VISO NOTTE</t>
+  </si>
+  <si>
+    <t>976312898</t>
+  </si>
+  <si>
+    <t>ACIDO IALURONICO CR VISO P SEC</t>
+  </si>
+  <si>
+    <t>988146849</t>
+  </si>
+  <si>
+    <t>ACIDO IALURONICO DEOD SPR ENER</t>
+  </si>
+  <si>
+    <t>931032977</t>
+  </si>
+  <si>
+    <t>ACIDO IALURONICO FLUIDO VISO</t>
+  </si>
+  <si>
+    <t>931033043</t>
+  </si>
+  <si>
+    <t>ACIDO IALURONICO LABBRA A/AGE</t>
+  </si>
+  <si>
+    <t>935205498</t>
+  </si>
+  <si>
+    <t>ACIDO IALURONICO LOZ ADD VISO</t>
+  </si>
+  <si>
+    <t>935205500</t>
+  </si>
+  <si>
+    <t>ACIDO IALURONICO LOZ RIEQ VISO</t>
+  </si>
+  <si>
+    <t>986106401</t>
+  </si>
+  <si>
+    <t>ACIDO IALURONICO LUI BALS MULT</t>
+  </si>
+  <si>
+    <t>986106324</t>
+  </si>
+  <si>
+    <t>ACIDO IALURONICO LUI CONT OCCH</t>
+  </si>
+  <si>
+    <t>986106351</t>
+  </si>
+  <si>
+    <t>ACIDO IALURONICO LUI CR MANI</t>
+  </si>
+  <si>
+    <t>986106312</t>
+  </si>
+  <si>
+    <t>ACIDO IALURONICO LUI CR VISO</t>
+  </si>
+  <si>
+    <t>950239513</t>
+  </si>
+  <si>
+    <t>ACIDO IALURONICO LUI DET 60G</t>
+  </si>
+  <si>
+    <t>986106387</t>
+  </si>
+  <si>
+    <t>ACIDO IALURONICO LUI DET SOLID</t>
+  </si>
+  <si>
+    <t>950081986</t>
+  </si>
+  <si>
+    <t>ACIDO IALURONICO LUI PROF 50ML</t>
+  </si>
+  <si>
+    <t>986106399</t>
+  </si>
+  <si>
+    <t>ACIDO IALURONICO LUI SCH BARBA</t>
+  </si>
+  <si>
+    <t>986106363</t>
+  </si>
+  <si>
+    <t>ACIDO IALURONICO LUI SH DOCCIA</t>
+  </si>
+  <si>
+    <t>942129103</t>
+  </si>
+  <si>
+    <t>ACIDO IALURONICO MASC VISO50ML</t>
+  </si>
+  <si>
+    <t>932167683</t>
+  </si>
+  <si>
+    <t>ACIDO IALURONICO MOUSSE DET</t>
+  </si>
+  <si>
+    <t>978870917</t>
+  </si>
+  <si>
+    <t>ACIDO IALURONICO SET MANI&amp;LAB</t>
+  </si>
+  <si>
+    <t>932167695</t>
+  </si>
+  <si>
+    <t>ACIDO IALURONICO STRUCC BIFASI</t>
+  </si>
+  <si>
+    <t>901536957</t>
+  </si>
+  <si>
+    <t>ACQUA AROMATICA CAMOMILLA200ML</t>
+  </si>
+  <si>
+    <t>901536983</t>
+  </si>
+  <si>
+    <t>ACQUA AROMATICA FIORI TIGLIO</t>
+  </si>
+  <si>
+    <t>901536971</t>
+  </si>
+  <si>
+    <t>ACQUA AROMATICA ROSMARINO/REGI</t>
+  </si>
+  <si>
+    <t>901538633</t>
+  </si>
+  <si>
+    <t>ACQUA COLONIA PONTE 110ML</t>
+  </si>
+  <si>
+    <t>901538862</t>
+  </si>
+  <si>
+    <t>ACQUA PROF MUSCHIO BIANCO 50ML</t>
+  </si>
+  <si>
+    <t>904263516</t>
+  </si>
+  <si>
+    <t>ACQUA PROFUMATA ASSENZIO 50ML</t>
+  </si>
+  <si>
+    <t>990408039</t>
+  </si>
+  <si>
+    <t>ACQUA PROFUMATA BAMBOO 150ML</t>
+  </si>
+  <si>
+    <t>910595281</t>
+  </si>
+  <si>
+    <t>ACQUA PROFUMATA CORTECCIA 50ML</t>
+  </si>
+  <si>
+    <t>990408066</t>
+  </si>
+  <si>
+    <t>ACQUA PROFUMATA LITCHI 150ML</t>
+  </si>
+  <si>
+    <t>901538761</t>
+  </si>
+  <si>
+    <t>ACQUA PROFUMATA MAGNOLIA 50ML</t>
+  </si>
+  <si>
+    <t>990408054</t>
+  </si>
+  <si>
+    <t>ACQUA PROFUMATA NINFEA 150ML</t>
+  </si>
+  <si>
+    <t>990408041</t>
+  </si>
+  <si>
+    <t>ACQUA PROFUMATA PESCA 150ML</t>
+  </si>
+  <si>
+    <t>901538734</t>
+  </si>
+  <si>
+    <t>ACQUA PROFUMATA SANDALO 50ML</t>
+  </si>
+  <si>
+    <t>987658895</t>
+  </si>
+  <si>
+    <t>ALBA ASIA BAGNOSCHIUMA 250ML</t>
+  </si>
+  <si>
+    <t>987658907</t>
+  </si>
+  <si>
+    <t>ALBA ASIA BALSAMO BELLEZZ MANI</t>
+  </si>
+  <si>
+    <t>987658919</t>
+  </si>
+  <si>
+    <t>ALBA ASIA BALSAMO NUTR PIEDI</t>
+  </si>
+  <si>
+    <t>987658921</t>
+  </si>
+  <si>
+    <t>ALBA ASIA BEAUTY POCHETTE SOGN</t>
+  </si>
+  <si>
+    <t>987658933</t>
+  </si>
+  <si>
+    <t>ALBA ASIA BURRO SCRUB CRP SOGN</t>
+  </si>
+  <si>
+    <t>987658945</t>
+  </si>
+  <si>
+    <t>ALBA ASIA CREMA CORPO 250ML</t>
+  </si>
+  <si>
+    <t>987658958</t>
+  </si>
+  <si>
+    <t>ALBA ASIA FRAGR LEGN PROF125ML</t>
+  </si>
+  <si>
+    <t>987658960</t>
+  </si>
+  <si>
+    <t>ALBA ASIA KIT MAKE UP</t>
+  </si>
+  <si>
+    <t>987658972</t>
+  </si>
+  <si>
+    <t>ALBA ASIA KIT MANI DA FAVOLA</t>
+  </si>
+  <si>
+    <t>987658984</t>
+  </si>
+  <si>
+    <t>ALBA ASIA PROF AMB/TESS 100ML</t>
+  </si>
+  <si>
+    <t>952097792</t>
+  </si>
+  <si>
+    <t>ALBA ASIA PROFUMO 100ML</t>
+  </si>
+  <si>
+    <t>987658996</t>
+  </si>
+  <si>
+    <t>ALBA ASIA PROFUMO 100ML ED LIM</t>
+  </si>
+  <si>
+    <t>987659000</t>
+  </si>
+  <si>
+    <t>ALBA ASIA PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>987659012</t>
+  </si>
+  <si>
+    <t>ALBA ASIA PROFUMO GEL ROLL-ON</t>
+  </si>
+  <si>
+    <t>987659024</t>
+  </si>
+  <si>
+    <t>ALBA ASIA SAPONE 100G</t>
+  </si>
+  <si>
+    <t>977367022</t>
+  </si>
+  <si>
+    <t>ALBERO DI GIADA BAGNOGEL 250ML</t>
+  </si>
+  <si>
+    <t>977367059</t>
+  </si>
+  <si>
+    <t>ALBERO DI GIADA BEAUTY POCHETT</t>
+  </si>
+  <si>
+    <t>977367046</t>
+  </si>
+  <si>
+    <t>ALBERO DI GIADA CR FLUIDA CRP</t>
+  </si>
+  <si>
+    <t>977367034</t>
+  </si>
+  <si>
+    <t>ALBERO DI GIADA GEL DET VIS/MA</t>
+  </si>
+  <si>
+    <t>982470700</t>
+  </si>
+  <si>
+    <t>ALBERO DI GIADA KIT FESTA MAMM</t>
+  </si>
+  <si>
+    <t>979078185</t>
+  </si>
+  <si>
+    <t>ALBERO DI GIADA PROFUMO 15ML</t>
+  </si>
+  <si>
+    <t>977367010</t>
+  </si>
+  <si>
+    <t>ALBERO DI GIADA PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>941193272</t>
+  </si>
+  <si>
+    <t>ALGADETOX ATTIVATORE BELLEZZA</t>
+  </si>
+  <si>
+    <t>941193258</t>
+  </si>
+  <si>
+    <t>ALGADETOX CREMA MASCHERA VISO</t>
+  </si>
+  <si>
+    <t>941193245</t>
+  </si>
+  <si>
+    <t>ALGADETOX CREMA VISO GIORNO</t>
+  </si>
+  <si>
+    <t>941193233</t>
+  </si>
+  <si>
+    <t>ALGADETOX OLIOGEL DET ESFOL VI</t>
+  </si>
+  <si>
+    <t>937415331</t>
+  </si>
+  <si>
+    <t>ALOE CREMA IDRATANTE VISO 50ML</t>
+  </si>
+  <si>
+    <t>910315187</t>
+  </si>
+  <si>
+    <t>ALTAFITOCOSM RISP DETTAGLI30ML</t>
+  </si>
+  <si>
+    <t>910983980</t>
+  </si>
+  <si>
+    <t>ALTAFITOCOSM RISP FERM CR 50ML</t>
+  </si>
+  <si>
+    <t>910983992</t>
+  </si>
+  <si>
+    <t>ALTAFITOCOSM RISP FERM SIERO</t>
+  </si>
+  <si>
+    <t>907289755</t>
+  </si>
+  <si>
+    <t>ALTAFITOCOSM RISP GIORNO 50ML</t>
+  </si>
+  <si>
+    <t>907289781</t>
+  </si>
+  <si>
+    <t>ALTAFITOCOSM RISP NOTTE 50ML</t>
+  </si>
+  <si>
+    <t>907289882</t>
+  </si>
+  <si>
+    <t>ALTAFITOCOSM RISP PERFEZIONE</t>
+  </si>
+  <si>
+    <t>910984119</t>
+  </si>
+  <si>
+    <t>ALTAFITOCOSM RISP PULIZIA200ML</t>
+  </si>
+  <si>
+    <t>991013160</t>
+  </si>
+  <si>
+    <t>ALTAFITOCOSMESI RISPOSTA PERF</t>
+  </si>
+  <si>
+    <t>984499121</t>
+  </si>
+  <si>
+    <t>ALTEA BAGNOSCHIUMA ADDOLCENTE</t>
+  </si>
+  <si>
+    <t>984499133</t>
+  </si>
+  <si>
+    <t>ALTEA BEAUTY POCHETTE BAGNO+CR</t>
+  </si>
+  <si>
+    <t>984499145</t>
+  </si>
+  <si>
+    <t>ALTEA CREMA CORPO VELL 200ML</t>
+  </si>
+  <si>
+    <t>984499158</t>
+  </si>
+  <si>
+    <t>ALTEA CREMA SCRUB PELLE SETA</t>
+  </si>
+  <si>
+    <t>984499160</t>
+  </si>
+  <si>
+    <t>ALTEA PROFUMO 15ML</t>
+  </si>
+  <si>
+    <t>984499172</t>
+  </si>
+  <si>
+    <t>ALTEA PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>990685632</t>
+  </si>
+  <si>
+    <t>AMARENA BAGNOSCHIUMA 100ML</t>
+  </si>
+  <si>
+    <t>990685606</t>
+  </si>
+  <si>
+    <t>AMARENA DOCCIA SCHIUMA SCRUB</t>
+  </si>
+  <si>
+    <t>990685594</t>
+  </si>
+  <si>
+    <t>AMARENA LIP &amp; CHEEK 9G</t>
+  </si>
+  <si>
+    <t>990685644</t>
+  </si>
+  <si>
+    <t>AMARENA PROFUMO 15ML</t>
+  </si>
+  <si>
+    <t>990685657</t>
+  </si>
+  <si>
+    <t>AMARENA PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>990685618</t>
+  </si>
+  <si>
+    <t>AMARENA SOFFICE CREMA CORPO</t>
+  </si>
+  <si>
+    <t>939632408</t>
+  </si>
+  <si>
+    <t>AMBRALIQUIDA BAGNOGEL MICROSFE</t>
+  </si>
+  <si>
+    <t>939632459</t>
+  </si>
+  <si>
+    <t>AMBRALIQUIDA CREMA CORPO 250ML</t>
+  </si>
+  <si>
+    <t>950838413</t>
+  </si>
+  <si>
+    <t>AMBRALIQUIDA FRAGR LEGNI 125ML</t>
+  </si>
+  <si>
+    <t>938118332</t>
+  </si>
+  <si>
+    <t>AMBRALIQUIDA FRAGR LEGNI PROF</t>
+  </si>
+  <si>
+    <t>950953113</t>
+  </si>
+  <si>
+    <t>AMBRALIQUIDA FRAGR LEGNI RIC</t>
+  </si>
+  <si>
+    <t>939632461</t>
+  </si>
+  <si>
+    <t>AMBRALIQUIDA OLIO VELL CORPO</t>
+  </si>
+  <si>
+    <t>939632396</t>
+  </si>
+  <si>
+    <t>AMBRALIQUIDA PROFUMO 100ML</t>
+  </si>
+  <si>
+    <t>939632360</t>
+  </si>
+  <si>
+    <t>AMBRALIQUIDA PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>938778204</t>
+  </si>
+  <si>
+    <t>AMBRALIQUIDA SAPONE 100G</t>
+  </si>
+  <si>
+    <t>935270948</t>
+  </si>
+  <si>
+    <t>AMICI FEDELI BALS DISTRIC ANIM</t>
+  </si>
+  <si>
+    <t>942002559</t>
+  </si>
+  <si>
+    <t>ANANAS CELL CR CRP SUPERAT-20%</t>
+  </si>
+  <si>
+    <t>930869995</t>
+  </si>
+  <si>
+    <t>ANANAS CELL CREMA CRP SUPERATT</t>
+  </si>
+  <si>
+    <t>976391627</t>
+  </si>
+  <si>
+    <t>ANANAS CELL FLUIDO CONCENTRATO</t>
+  </si>
+  <si>
+    <t>930870009</t>
+  </si>
+  <si>
+    <t>ANANAS CELL IDROSCRUB 200ML</t>
+  </si>
+  <si>
+    <t>942002561</t>
+  </si>
+  <si>
+    <t>ANANAS CELL IDROSCRUB LEV-20%</t>
+  </si>
+  <si>
+    <t>901537326</t>
+  </si>
+  <si>
+    <t>ANTITEMPO CREMA NUTR OLIO AVOC</t>
+  </si>
+  <si>
+    <t>901537340</t>
+  </si>
+  <si>
+    <t>ANTITEMPO MASCHERA GIOVINEZZA</t>
+  </si>
+  <si>
+    <t>901537338</t>
+  </si>
+  <si>
+    <t>ANTITEMPO SIERO MULTIATT 30ML</t>
+  </si>
+  <si>
+    <t>982951752</t>
+  </si>
+  <si>
+    <t>ANTITEMPO SIERO MULTIATT 50ML</t>
+  </si>
+  <si>
+    <t>901537302</t>
+  </si>
+  <si>
+    <t>ANTITEMPO STRUCC ESTENSINA</t>
+  </si>
+  <si>
+    <t>901539268</t>
+  </si>
+  <si>
+    <t>AQUASPORT LOZ DEOD MIRTO 100ML</t>
+  </si>
+  <si>
+    <t>901539270</t>
+  </si>
+  <si>
+    <t>AQUAVERDE LOZ DEOD BETULLA 100</t>
+  </si>
+  <si>
+    <t>934721782</t>
+  </si>
+  <si>
+    <t>ARANCIO CANDELA PROF 40ORE</t>
+  </si>
+  <si>
+    <t>935877074</t>
+  </si>
+  <si>
+    <t>ARANCIO PROFUMO 100ML</t>
+  </si>
+  <si>
+    <t>939632598</t>
+  </si>
+  <si>
+    <t>ARGAN BAGNOSCHIUMA 250ML</t>
+  </si>
+  <si>
+    <t>930403973</t>
+  </si>
+  <si>
+    <t>ARGAN BALSAMO LABBRA 4,5ML</t>
+  </si>
+  <si>
+    <t>939632600</t>
+  </si>
+  <si>
+    <t>ARGAN CREMA CORPO 250ML</t>
+  </si>
+  <si>
+    <t>930403997</t>
+  </si>
+  <si>
+    <t>ARGAN CREMA DETERGENTE MASS VI</t>
+  </si>
+  <si>
+    <t>930404037</t>
+  </si>
+  <si>
+    <t>ARGAN CREMA MANI ANTIETA' 75ML</t>
+  </si>
+  <si>
+    <t>978973826</t>
+  </si>
+  <si>
+    <t>ARGAN CREMA VISO 50ML</t>
+  </si>
+  <si>
+    <t>983696131</t>
+  </si>
+  <si>
+    <t>ARGAN CREMA VISO CELLULE STAM</t>
+  </si>
+  <si>
+    <t>930404049</t>
+  </si>
+  <si>
+    <t>ARGAN OLIO PREZIOSO CORPO125ML</t>
+  </si>
+  <si>
+    <t>939632651</t>
+  </si>
+  <si>
+    <t>ARGAN OLIO PURO VISO/COLLO/DEC</t>
+  </si>
+  <si>
+    <t>939632624</t>
+  </si>
+  <si>
+    <t>ARGAN OLIO&amp;OLIO CAPELLI 100ML</t>
+  </si>
+  <si>
+    <t>933061614</t>
+  </si>
+  <si>
+    <t>ARGAN PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>930404076</t>
+  </si>
+  <si>
+    <t>ARGAN SAPONE 100G</t>
+  </si>
+  <si>
+    <t>930404165</t>
+  </si>
+  <si>
+    <t>ARGAN SHAMPOO SOSTANTIVANTE</t>
+  </si>
+  <si>
+    <t>904263542</t>
+  </si>
+  <si>
+    <t>ASSENZIO BAGNOGEL 200ML</t>
+  </si>
+  <si>
+    <t>983497544</t>
+  </si>
+  <si>
+    <t>ASSENZIO BAGNOSCH+RIC 500ML</t>
+  </si>
+  <si>
+    <t>980638718</t>
+  </si>
+  <si>
+    <t>ASSENZIO BAGNOSCHIUMA ECORICA</t>
+  </si>
+  <si>
+    <t>942129216</t>
+  </si>
+  <si>
+    <t>ASSENZIO COFANETTO PROFUMO</t>
+  </si>
+  <si>
+    <t>977367097</t>
+  </si>
+  <si>
+    <t>ASSENZIO COLLEZIONE PROFUMI</t>
+  </si>
+  <si>
+    <t>935522185</t>
+  </si>
+  <si>
+    <t>ASSENZIO CREMA BARBA 3 ARTEMIS</t>
+  </si>
+  <si>
+    <t>904264076</t>
+  </si>
+  <si>
+    <t>ASSENZIO CREMA FLUIDA CORPO</t>
+  </si>
+  <si>
+    <t>988028674</t>
+  </si>
+  <si>
+    <t>ASSENZIO CREMA MANI 40ML</t>
+  </si>
+  <si>
+    <t>988339103</t>
+  </si>
+  <si>
+    <t>ASSENZIO CREMA MANI 75ML</t>
+  </si>
+  <si>
+    <t>984499184</t>
+  </si>
+  <si>
+    <t>ASSENZIO CREMA MANI 75ML ED LI</t>
+  </si>
+  <si>
+    <t>951273073</t>
+  </si>
+  <si>
+    <t>ASSENZIO CREMA MANI75ML +OMAGG</t>
+  </si>
+  <si>
+    <t>939010981</t>
+  </si>
+  <si>
+    <t>ASSENZIO DEOCREMA 3 ARTEMI50ML</t>
+  </si>
+  <si>
+    <t>988830131</t>
+  </si>
+  <si>
+    <t>ASSENZIO DEOCREMA 50ML</t>
+  </si>
+  <si>
+    <t>984499196</t>
+  </si>
+  <si>
+    <t>ASSENZIO FOGLIE DET MANI&amp;CORPO</t>
+  </si>
+  <si>
+    <t>935521993</t>
+  </si>
+  <si>
+    <t>ASSENZIO LUI FLUIDO DOPOBARBA</t>
+  </si>
+  <si>
+    <t>983746304</t>
+  </si>
+  <si>
+    <t>ASSENZIO LUI GEL BARBA 150ML</t>
+  </si>
+  <si>
+    <t>935522211</t>
+  </si>
+  <si>
+    <t>ASSENZIO LUI OLIO BARBA 3 ARTE</t>
+  </si>
+  <si>
+    <t>983583701</t>
+  </si>
+  <si>
+    <t>ASSENZIO PROFUMO 100ML</t>
+  </si>
+  <si>
+    <t>983783061</t>
+  </si>
+  <si>
+    <t>ASSENZIO PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>904264138</t>
+  </si>
+  <si>
+    <t>ASSENZIO SAPONE PROFUMATO 100G</t>
+  </si>
+  <si>
+    <t>987659036</t>
+  </si>
+  <si>
+    <t>ASSENZIO SEGRETI BELLEZZA DUO</t>
+  </si>
+  <si>
+    <t>935527352</t>
+  </si>
+  <si>
+    <t>ASSENZIO SHAMPOO DOCCIA 3 ARTE</t>
+  </si>
+  <si>
+    <t>983303049</t>
+  </si>
+  <si>
+    <t>BACCHE FIORI LEGNI BAGNOSCHIUM</t>
+  </si>
+  <si>
+    <t>983303052</t>
+  </si>
+  <si>
+    <t>BACCHE FIORI LEGNI BEAUTY ARA</t>
+  </si>
+  <si>
+    <t>983303064</t>
+  </si>
+  <si>
+    <t>BACCHE FIORI LEGNI BEAUTY BIAN</t>
+  </si>
+  <si>
+    <t>983303076</t>
+  </si>
+  <si>
+    <t>BACCHE FIORI LEGNI BEAUTY CEDR</t>
+  </si>
+  <si>
+    <t>983303088</t>
+  </si>
+  <si>
+    <t>BACCHE FIORI LEGNI CR FLU CRP</t>
+  </si>
+  <si>
+    <t>983303090</t>
+  </si>
+  <si>
+    <t>BACCHE FIORI LEGNI CR SET MANI</t>
+  </si>
+  <si>
+    <t>983303102</t>
+  </si>
+  <si>
+    <t>BACCHE FIORI LEGNI DET VISO&amp;MA</t>
+  </si>
+  <si>
+    <t>983303114</t>
+  </si>
+  <si>
+    <t>BACCHE FIORI LEGNI FRAGR LEGNI</t>
+  </si>
+  <si>
+    <t>983303126</t>
+  </si>
+  <si>
+    <t>BACCHE FIORI LEGNI KIT MANI 2P</t>
+  </si>
+  <si>
+    <t>983303138</t>
+  </si>
+  <si>
+    <t>BACCHE FIORI LEGNI LOZIONE DEO</t>
+  </si>
+  <si>
+    <t>983303140</t>
+  </si>
+  <si>
+    <t>BACCHE FIORI LEGNI PROF 100ML</t>
+  </si>
+  <si>
+    <t>983303153</t>
+  </si>
+  <si>
+    <t>BACCHE FIORI LEGNI PROF 50ML</t>
+  </si>
+  <si>
+    <t>983303165</t>
+  </si>
+  <si>
+    <t>BACCHE FIORI LEGNI PROF AMB</t>
+  </si>
+  <si>
+    <t>983303177</t>
+  </si>
+  <si>
+    <t>BACCHE FIORI LEGNI SAPONE PROF</t>
+  </si>
+  <si>
+    <t>983303189</t>
+  </si>
+  <si>
+    <t>BACCHE FIORI LEGNI SEGRETI DUO</t>
+  </si>
+  <si>
+    <t>983303191</t>
+  </si>
+  <si>
+    <t>BACCHE FIORI LEGNI SEGRETI TRI</t>
+  </si>
+  <si>
+    <t>950303572</t>
+  </si>
+  <si>
+    <t>BAGNODOCCIA DOPOSOLE 75ML</t>
+  </si>
+  <si>
+    <t>937415762</t>
+  </si>
+  <si>
+    <t>BAGNODOCCIA DOPOSOLE PROL ABBR</t>
+  </si>
+  <si>
+    <t>901539383</t>
+  </si>
+  <si>
+    <t>BALSAMO DI ESSENZE PROF AMB</t>
+  </si>
+  <si>
+    <t>901672461</t>
+  </si>
+  <si>
+    <t>BALSAMO DOPO SHAMPOO MIGL/SOJA</t>
+  </si>
+  <si>
+    <t>980638694</t>
+  </si>
+  <si>
+    <t>BALSAMO PROTETTIVO CAP COLOR</t>
+  </si>
+  <si>
+    <t>987297900</t>
+  </si>
+  <si>
+    <t>BALSAMO SPRAY CAPELLI GRASSI</t>
+  </si>
+  <si>
+    <t>987297912</t>
+  </si>
+  <si>
+    <t>BALSAMO SPRAY CAPELLI SECCHI</t>
+  </si>
+  <si>
+    <t>987297898</t>
+  </si>
+  <si>
+    <t>BALSAMO SPRAY LAVAGGI FREQUENT</t>
+  </si>
+  <si>
+    <t>981938525</t>
+  </si>
+  <si>
+    <t>BALSAMOSOLE SPRAY PROT DISTRIC</t>
+  </si>
+  <si>
+    <t>990090159</t>
+  </si>
+  <si>
+    <t>BEAUTY EXPRESS COMFORT&amp;FRESCH</t>
+  </si>
+  <si>
+    <t>990090134</t>
+  </si>
+  <si>
+    <t>BEAUTY EXPRESS CORPO&amp;CAPELLI</t>
+  </si>
+  <si>
+    <t>990090122</t>
+  </si>
+  <si>
+    <t>BEAUTY EXPRESS ROUTINE VISO</t>
+  </si>
+  <si>
+    <t>979094101</t>
+  </si>
+  <si>
+    <t>BEAUTY SECCHIELLO ARGAN</t>
+  </si>
+  <si>
+    <t>979094099</t>
+  </si>
+  <si>
+    <t>BEAUTY SECCHIELLO PROMO ARGAN</t>
+  </si>
+  <si>
+    <t>978870929</t>
+  </si>
+  <si>
+    <t>BEAUTY SET BARBA SCH+DOPOBARBA</t>
+  </si>
+  <si>
+    <t>978870931</t>
+  </si>
+  <si>
+    <t>BEAUTY SET COROLLA BAGNOSCH+LO</t>
+  </si>
+  <si>
+    <t>978870943</t>
+  </si>
+  <si>
+    <t>BEAUTY SET CORPO SH DOCCIA+LOZ</t>
+  </si>
+  <si>
+    <t>978870956</t>
+  </si>
+  <si>
+    <t>BEAUTY SET FOGLIA PROF+BAGNOSC</t>
+  </si>
+  <si>
+    <t>978870968</t>
+  </si>
+  <si>
+    <t>BEAUTY SET PETALO BAGNOSCH+CR</t>
+  </si>
+  <si>
+    <t>978870970</t>
+  </si>
+  <si>
+    <t>BEAUTY SET PROFUMO+SH DOCCIA</t>
+  </si>
+  <si>
+    <t>951484308</t>
+  </si>
+  <si>
+    <t>BELLA DI NOTTE BAGNOSCHIUMA</t>
+  </si>
+  <si>
+    <t>951484322</t>
+  </si>
+  <si>
+    <t>BELLA DI NOTTE BEAUTY BAG GRAN</t>
+  </si>
+  <si>
+    <t>951484334</t>
+  </si>
+  <si>
+    <t>BELLA DI NOTTE BEAUTY POCHETTE</t>
+  </si>
+  <si>
+    <t>951484373</t>
+  </si>
+  <si>
+    <t>BELLA DI NOTTE CANDELA PROF ED</t>
+  </si>
+  <si>
+    <t>951484260</t>
+  </si>
+  <si>
+    <t>BELLA DI NOTTE CREMA PROF CRP</t>
+  </si>
+  <si>
+    <t>951484346</t>
+  </si>
+  <si>
+    <t>BELLA DI NOTTE ELISIR PROF CAP</t>
+  </si>
+  <si>
+    <t>951484385</t>
+  </si>
+  <si>
+    <t>BELLA DI NOTTE FRAGRANZA LEGNI</t>
+  </si>
+  <si>
+    <t>951484551</t>
+  </si>
+  <si>
+    <t>BELLA DI NOTTE MEDAGLIONE PROF</t>
+  </si>
+  <si>
+    <t>951484397</t>
+  </si>
+  <si>
+    <t>BELLA DI NOTTE MINI BEAUTY BAG</t>
+  </si>
+  <si>
+    <t>951484258</t>
+  </si>
+  <si>
+    <t>BELLA DI NOTTE MOUSSE DET150ML</t>
+  </si>
+  <si>
+    <t>951484409</t>
+  </si>
+  <si>
+    <t>BELLA DI NOTTE PROFUMO 100ML</t>
+  </si>
+  <si>
+    <t>951484411</t>
+  </si>
+  <si>
+    <t>BELLA DI NOTTE PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>951484423</t>
+  </si>
+  <si>
+    <t>BELLA DI NOTTE PROFUMO SOLIDO</t>
+  </si>
+  <si>
+    <t>910983966</t>
+  </si>
+  <si>
+    <t>BIOCOSMESI BAGNODOCCIA TONIF M</t>
+  </si>
+  <si>
+    <t>910983978</t>
+  </si>
+  <si>
+    <t>BIOCOSMESI BAGNOSCHIUMA RIL SE</t>
+  </si>
+  <si>
+    <t>910983939</t>
+  </si>
+  <si>
+    <t>BIOCOSMESI CREMA NUTRIENTE VIS</t>
+  </si>
+  <si>
+    <t>910983915</t>
+  </si>
+  <si>
+    <t>BIOCOSMESI DETERGENTE VISO ZUC</t>
+  </si>
+  <si>
+    <t>910983954</t>
+  </si>
+  <si>
+    <t>BIOCOSMESI OLIO TONICO CORPO</t>
+  </si>
+  <si>
+    <t>910983927</t>
+  </si>
+  <si>
+    <t>BIOECOCOSMESI CREMA IDRAT VISO</t>
+  </si>
+  <si>
+    <t>910983941</t>
+  </si>
+  <si>
+    <t>BIOECOSMESI OLIO RELAX CORPO</t>
+  </si>
+  <si>
+    <t>981047867</t>
+  </si>
+  <si>
+    <t>BOUQUET ARGENTO BAGNOSCH 250ML</t>
+  </si>
+  <si>
+    <t>981047879</t>
+  </si>
+  <si>
+    <t>BOUQUET ARGENTO BEAUTY BAGN+CR</t>
+  </si>
+  <si>
+    <t>981047881</t>
+  </si>
+  <si>
+    <t>BOUQUET ARGENTO CR FLUIDA CRP</t>
+  </si>
+  <si>
+    <t>981047893</t>
+  </si>
+  <si>
+    <t>BOUQUET ARGENTO FRAGR LEGNI PR</t>
+  </si>
+  <si>
+    <t>981047905</t>
+  </si>
+  <si>
+    <t>BOUQUET ARGENTO LOZIONE DEOD</t>
+  </si>
+  <si>
+    <t>981047917</t>
+  </si>
+  <si>
+    <t>BOUQUET ARGENTO PROFUMATORE AU</t>
+  </si>
+  <si>
+    <t>981047929</t>
+  </si>
+  <si>
+    <t>BOUQUET ARGENTO PROFUMO 100ML</t>
+  </si>
+  <si>
+    <t>981047931</t>
+  </si>
+  <si>
+    <t>BOUQUET ARGENTO PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>981047943</t>
+  </si>
+  <si>
+    <t>BOUQUET ARGENTO SAPONE PROF</t>
+  </si>
+  <si>
+    <t>981047956</t>
+  </si>
+  <si>
+    <t>BOUQUET ORO BAGNOSCHIUMA 250ML</t>
+  </si>
+  <si>
+    <t>981047968</t>
+  </si>
+  <si>
+    <t>BOUQUET ORO BEAUTY BAGNOSCH+CR</t>
+  </si>
+  <si>
+    <t>981047970</t>
+  </si>
+  <si>
+    <t>BOUQUET ORO CREMA PROF CORPO</t>
+  </si>
+  <si>
+    <t>981047982</t>
+  </si>
+  <si>
+    <t>BOUQUET ORO FRAGR LEGNI 200ML</t>
+  </si>
+  <si>
+    <t>982470724</t>
+  </si>
+  <si>
+    <t>BOUQUET ORO KIT FESTA MAMMA'21</t>
+  </si>
+  <si>
+    <t>981047994</t>
+  </si>
+  <si>
+    <t>BOUQUET ORO POLV ILL PROF C/C</t>
+  </si>
+  <si>
+    <t>981048008</t>
+  </si>
+  <si>
+    <t>BOUQUET ORO PROFUMO 100ML</t>
+  </si>
+  <si>
+    <t>981048010</t>
+  </si>
+  <si>
+    <t>BOUQUET ORO PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>981048022</t>
+  </si>
+  <si>
+    <t>BOUQUET ORO PROFUMO TWILL MULT</t>
+  </si>
+  <si>
+    <t>981048034</t>
+  </si>
+  <si>
+    <t>BOUQUET ORO SAPONE PROFUMATO</t>
+  </si>
+  <si>
+    <t>981048046</t>
+  </si>
+  <si>
+    <t>CALENDARIO AVVENTO 2020</t>
+  </si>
+  <si>
+    <t>985481252</t>
+  </si>
+  <si>
+    <t>CALENDARIO AVVENTO 2022</t>
+  </si>
+  <si>
+    <t>989868791</t>
+  </si>
+  <si>
+    <t>CALENDARIO AVVENTO 2024</t>
+  </si>
+  <si>
+    <t>951484435</t>
+  </si>
+  <si>
+    <t>CALENDARIO AVVENTO 2025</t>
+  </si>
+  <si>
+    <t>979094113</t>
+  </si>
+  <si>
+    <t>CALENDARIO DELL'AVVENTO</t>
+  </si>
+  <si>
+    <t>983303381</t>
+  </si>
+  <si>
+    <t>CALENDARIO DELL'AVVENTO 2021</t>
+  </si>
+  <si>
+    <t>987659048</t>
+  </si>
+  <si>
+    <t>CALENDARIO DELL'AVVENTO 2023</t>
+  </si>
+  <si>
+    <t>934721844</t>
+  </si>
+  <si>
+    <t>CAMELIA BAGNOSCHIUMA 300ML</t>
+  </si>
+  <si>
+    <t>935163889</t>
+  </si>
+  <si>
+    <t>CAMELIA CREMA PROFUMATA CORPO</t>
+  </si>
+  <si>
+    <t>934721871</t>
+  </si>
+  <si>
+    <t>CAMELIA FRAGRANZA LEGNI PROF</t>
+  </si>
+  <si>
+    <t>934976147</t>
+  </si>
+  <si>
+    <t>CAMELIA PROFUMO 100ML</t>
+  </si>
+  <si>
+    <t>934976135</t>
+  </si>
+  <si>
+    <t>CAMELIA PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>934721895</t>
+  </si>
+  <si>
+    <t>CAMELIA SACCHETTO PROF CASS</t>
+  </si>
+  <si>
+    <t>935205385</t>
+  </si>
+  <si>
+    <t>CAMELIA SAPONE PROFUMATO 100G</t>
+  </si>
+  <si>
+    <t>951128329</t>
+  </si>
+  <si>
+    <t>CAPELLI MOSSI&amp;RICCI BALS MAS</t>
+  </si>
+  <si>
+    <t>951128331</t>
+  </si>
+  <si>
+    <t>CAPELLI MOSSI&amp;RICCI CR MODELLA</t>
+  </si>
+  <si>
+    <t>951128343</t>
+  </si>
+  <si>
+    <t>CAPELLI MOSSI&amp;RICCI SH A/CRESP</t>
+  </si>
+  <si>
+    <t>951128356</t>
+  </si>
+  <si>
+    <t>CAPELLI MOSSI&amp;RICCI SIERO RAV</t>
+  </si>
+  <si>
+    <t>901537769</t>
+  </si>
+  <si>
+    <t>CAPRIFOGLIO BAGNOSCHIUMA 250ML</t>
+  </si>
+  <si>
+    <t>901537478</t>
+  </si>
+  <si>
+    <t>CAPRIFOGLIO CREMA CORPO 150ML</t>
+  </si>
+  <si>
+    <t>901538708</t>
+  </si>
+  <si>
+    <t>CAPRIFOGLIO PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>901539597</t>
+  </si>
+  <si>
+    <t>CAPRIFOGLIO SACCHETTO PROF CAS</t>
+  </si>
+  <si>
+    <t>901537934</t>
+  </si>
+  <si>
+    <t>CAPRIFOGLIO SAPONE 100G</t>
+  </si>
+  <si>
+    <t>984790129</t>
+  </si>
+  <si>
+    <t>CEDRO CALABRIA BAGNOSCHIUMA RI</t>
+  </si>
+  <si>
+    <t>984790093</t>
+  </si>
+  <si>
+    <t>CEDRO CALABRIA CREMA DISSETANT</t>
+  </si>
+  <si>
+    <t>984790105</t>
+  </si>
+  <si>
+    <t>CEDRO CALABRIA FRESCA EVANESCE</t>
+  </si>
+  <si>
+    <t>984790156</t>
+  </si>
+  <si>
+    <t>CEDRO CALABRIA PROFUMO 15ML</t>
+  </si>
+  <si>
+    <t>984790131</t>
+  </si>
+  <si>
+    <t>CEDRO CALABRIA PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>984790117</t>
+  </si>
+  <si>
+    <t>CEDRO CALABRIA SHAMPOO DOCCIA</t>
+  </si>
+  <si>
+    <t>989259155</t>
+  </si>
+  <si>
+    <t>938924329</t>
+  </si>
+  <si>
+    <t>CITRUS ACQUA PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>938924584</t>
+  </si>
+  <si>
+    <t>CITRUS BAGNOSCH RINFR 200ML</t>
+  </si>
+  <si>
+    <t>938924709</t>
+  </si>
+  <si>
+    <t>CITRUS DEO RINFRESCANTE 100ML</t>
+  </si>
+  <si>
+    <t>938924848</t>
+  </si>
+  <si>
+    <t>CITRUS FLUIDO RINFR CRP 200ML</t>
+  </si>
+  <si>
+    <t>938118344</t>
+  </si>
+  <si>
+    <t>CITRUS FRAGRANZA LEGNI PROF125</t>
+  </si>
+  <si>
+    <t>938925017</t>
+  </si>
+  <si>
+    <t>CITRUS SAPONE 100G</t>
+  </si>
+  <si>
+    <t>982592964</t>
+  </si>
+  <si>
+    <t>COCCO BAGNOCREMA 100ML</t>
+  </si>
+  <si>
+    <t>982592925</t>
+  </si>
+  <si>
+    <t>COCCO BALSAMO LABBRA DA SOGNO</t>
+  </si>
+  <si>
+    <t>982592937</t>
+  </si>
+  <si>
+    <t>COCCO CREMA CORPO VELL 100ML</t>
+  </si>
+  <si>
+    <t>982592949</t>
+  </si>
+  <si>
+    <t>COCCO OLIO CORPO VISO CAP 50ML</t>
+  </si>
+  <si>
+    <t>982592990</t>
+  </si>
+  <si>
+    <t>COCCO PROFUMO 15ML</t>
+  </si>
+  <si>
+    <t>982592976</t>
+  </si>
+  <si>
+    <t>COCCO PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>982592952</t>
+  </si>
+  <si>
+    <t>COCCO SHAMPOO SOLIDO 60G</t>
+  </si>
+  <si>
+    <t>985723333</t>
+  </si>
+  <si>
+    <t>942002674</t>
+  </si>
+  <si>
+    <t>COFFRET VISO DIFENDERE&amp;PURIFIC</t>
+  </si>
+  <si>
+    <t>942002662</t>
+  </si>
+  <si>
+    <t>COFFRET VISO IDRATARE</t>
+  </si>
+  <si>
+    <t>942002647</t>
+  </si>
+  <si>
+    <t>COFFRET VISO LENIRE</t>
+  </si>
+  <si>
+    <t>942002650</t>
+  </si>
+  <si>
+    <t>COFFRET VISO RIDENSIFICARE</t>
+  </si>
+  <si>
+    <t>942002635</t>
+  </si>
+  <si>
+    <t>COFFRET VISO RIEQUILIBRARE</t>
+  </si>
+  <si>
+    <t>950303507</t>
+  </si>
+  <si>
+    <t>COLLAGENATTIVO DET LEV/ILL 35G</t>
+  </si>
+  <si>
+    <t>950303519</t>
+  </si>
+  <si>
+    <t>COLLAGENATTIVO OCC/LAB 15ML</t>
+  </si>
+  <si>
+    <t>950303558</t>
+  </si>
+  <si>
+    <t>COLLAGENATTIVO RICAR NTT 50ML</t>
+  </si>
+  <si>
+    <t>950303521</t>
+  </si>
+  <si>
+    <t>COLLAGENATTIVO RICAR VISO 50ML</t>
+  </si>
+  <si>
+    <t>950303560</t>
+  </si>
+  <si>
+    <t>COLLAGENATTIVO SIERO CIGL 6ML</t>
+  </si>
+  <si>
+    <t>990007003</t>
+  </si>
+  <si>
+    <t>COLLAGENATTIVO SIERO VISO RIC</t>
+  </si>
+  <si>
+    <t>990006999</t>
+  </si>
+  <si>
+    <t>COLLAGENATTIVO SIERO VISO RIMP</t>
+  </si>
+  <si>
+    <t>950303533</t>
+  </si>
+  <si>
+    <t>COLLAGENATTIVO VISO LIFT 50ML</t>
+  </si>
+  <si>
+    <t>950303545</t>
+  </si>
+  <si>
+    <t>COLLAGENATTIVO VISO NTT 50ML</t>
+  </si>
+  <si>
+    <t>950303584</t>
+  </si>
+  <si>
+    <t>COLLAGENE MASSAGG ROLLER VISO</t>
+  </si>
+  <si>
+    <t>989983236</t>
+  </si>
+  <si>
+    <t>COLLEZIONE PROFUMI FRANGIPANI</t>
+  </si>
+  <si>
+    <t>977367162</t>
+  </si>
+  <si>
+    <t>COLLEZIONE PROFUMI L'ERBOLAR U</t>
+  </si>
+  <si>
+    <t>977367174</t>
+  </si>
+  <si>
+    <t>COLLEZIONE PROFUMI MUSCHIO BI</t>
+  </si>
+  <si>
+    <t>901537213</t>
+  </si>
+  <si>
+    <t>CONTORNO OCCHI CENT/PROT/GINS</t>
+  </si>
+  <si>
+    <t>910595267</t>
+  </si>
+  <si>
+    <t>CORTECCIA BAGNODOCCIA 250ML</t>
+  </si>
+  <si>
+    <t>989818479</t>
+  </si>
+  <si>
+    <t>CORTECCIA FLUIDO DOPOBARB100ML</t>
+  </si>
+  <si>
+    <t>905167452</t>
+  </si>
+  <si>
+    <t>CORTECCIA FLUIDO DOPOBARBA</t>
+  </si>
+  <si>
+    <t>979069782</t>
+  </si>
+  <si>
+    <t>CORTECCIA PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>937415709</t>
+  </si>
+  <si>
+    <t>CREMA ACCELERATRICE ABBR JOJOB</t>
+  </si>
+  <si>
+    <t>934165919</t>
+  </si>
+  <si>
+    <t>CREMA AUTOABBRONZANTE MANGO</t>
+  </si>
+  <si>
+    <t>901539217</t>
+  </si>
+  <si>
+    <t>CREMA BARBA MIRTO 125ML</t>
+  </si>
+  <si>
+    <t>901537237</t>
+  </si>
+  <si>
+    <t>CREMA COLORATA LUMINOSA 50ML</t>
+  </si>
+  <si>
+    <t>901537249</t>
+  </si>
+  <si>
+    <t>CREMA COLORATA MAC/AVO 1 MAND</t>
+  </si>
+  <si>
+    <t>901537252</t>
+  </si>
+  <si>
+    <t>CREMA COLORATA MAC/AVO 2 NOCC</t>
+  </si>
+  <si>
+    <t>901537264</t>
+  </si>
+  <si>
+    <t>CREMA COLORATA MAC/AVO 3 DATTE</t>
+  </si>
+  <si>
+    <t>901537225</t>
+  </si>
+  <si>
+    <t>CREMA CONTORNO OCCHI CAMEL/UVA</t>
+  </si>
+  <si>
+    <t>901537314</t>
+  </si>
+  <si>
+    <t>CREMA FLUIDA GIORNO 40ML</t>
+  </si>
+  <si>
+    <t>934165933</t>
+  </si>
+  <si>
+    <t>CREMA GOMMAGE PULIZIA EPIDERMI</t>
+  </si>
+  <si>
+    <t>901537098</t>
+  </si>
+  <si>
+    <t>CREMA IDRATANTE POLLINE 50ML</t>
+  </si>
+  <si>
+    <t>905167413</t>
+  </si>
+  <si>
+    <t>CREMA ILLUMINANTE DOPOSOLE</t>
+  </si>
+  <si>
+    <t>989408671</t>
+  </si>
+  <si>
+    <t>CREMA MANI &amp; UNGHIE 40ML+STICK</t>
+  </si>
+  <si>
+    <t>989408493</t>
+  </si>
+  <si>
+    <t>CREMA MANI 3ROSA 40ML+STICK</t>
+  </si>
+  <si>
+    <t>989408556</t>
+  </si>
+  <si>
+    <t>CREMA MANI ACCORDO VIOLA+STICK</t>
+  </si>
+  <si>
+    <t>989408618</t>
+  </si>
+  <si>
+    <t>CREMA MANI ASSENZIO 40ML+STICK</t>
+  </si>
+  <si>
+    <t>988028698</t>
+  </si>
+  <si>
+    <t>CREMA MANI E UNGHIE 40ML</t>
+  </si>
+  <si>
+    <t>901537415</t>
+  </si>
+  <si>
+    <t>CREMA MANI E UNGHIE 75ML</t>
+  </si>
+  <si>
+    <t>984499208</t>
+  </si>
+  <si>
+    <t>CREMA MANI E UNGHIE 75ML ED LI</t>
+  </si>
+  <si>
+    <t>988028700</t>
+  </si>
+  <si>
+    <t>CREMA MANI LIMONE 40ML</t>
+  </si>
+  <si>
+    <t>989408657</t>
+  </si>
+  <si>
+    <t>CREMA MANI LIMONE 40ML+STICK</t>
+  </si>
+  <si>
+    <t>901537403</t>
+  </si>
+  <si>
+    <t>CREMA MANI LIMONE 75ML</t>
+  </si>
+  <si>
+    <t>951273085</t>
+  </si>
+  <si>
+    <t>CREMA MANI LIMONE 75ML + OMAGG</t>
+  </si>
+  <si>
+    <t>984499210</t>
+  </si>
+  <si>
+    <t>CREMA MANI LIMONE 75ML ED LIM</t>
+  </si>
+  <si>
+    <t>989408570</t>
+  </si>
+  <si>
+    <t>CREMA MANI OLIO ARGAN+STICK</t>
+  </si>
+  <si>
+    <t>951273097</t>
+  </si>
+  <si>
+    <t>CREMA MANI&amp;UNGHIE 75ML + OMAGG</t>
+  </si>
+  <si>
+    <t>901537187</t>
+  </si>
+  <si>
+    <t>CREMA PESCA&amp;FIORI ARANCIO 50ML</t>
+  </si>
+  <si>
+    <t>900169778</t>
+  </si>
+  <si>
+    <t>CREMA RASSODANTE A/SMAGLIAT CO</t>
+  </si>
+  <si>
+    <t>900169792</t>
+  </si>
+  <si>
+    <t>CREMA RASSODANTE A/SMAGLIAT SE</t>
+  </si>
+  <si>
+    <t>901537163</t>
+  </si>
+  <si>
+    <t>CREMA SCHIARENTE LIQUIRIZIA</t>
+  </si>
+  <si>
+    <t>937415711</t>
+  </si>
+  <si>
+    <t>CREMA SOLARE ACC ABBR SPF10</t>
+  </si>
+  <si>
+    <t>988146890</t>
+  </si>
+  <si>
+    <t>CREMA SOLARE ACCEL ABBR SPF15</t>
+  </si>
+  <si>
+    <t>937415634</t>
+  </si>
+  <si>
+    <t>CREMA SOLARE CAR/SES/KAR 125ML</t>
+  </si>
+  <si>
+    <t>988146888</t>
+  </si>
+  <si>
+    <t>CREMA SOLARE CAR/SES/KAR 75ML</t>
+  </si>
+  <si>
+    <t>988146864</t>
+  </si>
+  <si>
+    <t>CREMA SOLARE ESTR PAPAV SPF50</t>
+  </si>
+  <si>
+    <t>981938537</t>
+  </si>
+  <si>
+    <t>CREMA SOLARE ESTR PAPAV SPF50+</t>
+  </si>
+  <si>
+    <t>935744300</t>
+  </si>
+  <si>
+    <t>CREMA SOLARE PAPAVERO SPF50+</t>
+  </si>
+  <si>
+    <t>937415661</t>
+  </si>
+  <si>
+    <t>CREMA SOLARE VISO ALOE V&amp;MACAD</t>
+  </si>
+  <si>
+    <t>986106413</t>
+  </si>
+  <si>
+    <t>CREMA SOLARE VISO SPF50 50ML</t>
+  </si>
+  <si>
+    <t>988837163</t>
+  </si>
+  <si>
+    <t>CREMA UNIFORMANTE VISO MIS/IMP</t>
+  </si>
+  <si>
+    <t>976312912</t>
+  </si>
+  <si>
+    <t>CREMA VISO ALGADETOX 30ML</t>
+  </si>
+  <si>
+    <t>988837175</t>
+  </si>
+  <si>
+    <t>CREMA VISO ANTIETA' P MIST/IMP</t>
+  </si>
+  <si>
+    <t>902200132</t>
+  </si>
+  <si>
+    <t>CREMA VISO ANTIR CALE/CAR/GINS</t>
+  </si>
+  <si>
+    <t>905167728</t>
+  </si>
+  <si>
+    <t>CREMA VISO ANTIR RIDENSIFICANT</t>
+  </si>
+  <si>
+    <t>988837151</t>
+  </si>
+  <si>
+    <t>CREMA VISO BARDANA/ROSMARINO</t>
+  </si>
+  <si>
+    <t>901537124</t>
+  </si>
+  <si>
+    <t>CREMA VISO BIANCOSPINO/SEMI ZU</t>
+  </si>
+  <si>
+    <t>901537151</t>
+  </si>
+  <si>
+    <t>CREMA VISO GINKGO BILO/VITE RO</t>
+  </si>
+  <si>
+    <t>901537062</t>
+  </si>
+  <si>
+    <t>CREMA VISO IDRAT ELIC/ALOE/OLI</t>
+  </si>
+  <si>
+    <t>905167680</t>
+  </si>
+  <si>
+    <t>CREMA VISO IDRAT INTENS VI/OLI</t>
+  </si>
+  <si>
+    <t>901537112</t>
+  </si>
+  <si>
+    <t>CREMA VISO LIMONE/CETRIOLO50ML</t>
+  </si>
+  <si>
+    <t>902200157</t>
+  </si>
+  <si>
+    <t>CREMA VISO P DEL/ARROS 30ML</t>
+  </si>
+  <si>
+    <t>976312900</t>
+  </si>
+  <si>
+    <t>CREMA VISO P MATURE OLIO ARGAN</t>
+  </si>
+  <si>
+    <t>976312886</t>
+  </si>
+  <si>
+    <t>CREMA VISO PAPPA REALE 30ML</t>
+  </si>
+  <si>
+    <t>901537086</t>
+  </si>
+  <si>
+    <t>CREMA VISO PAPPA REALE 50ML</t>
+  </si>
+  <si>
+    <t>902200082</t>
+  </si>
+  <si>
+    <t>CREMA VISO PELLI IMPURE BAR/RO</t>
+  </si>
+  <si>
+    <t>976312924</t>
+  </si>
+  <si>
+    <t>CREMA VISO RISPOSTA PERFEZIONE</t>
+  </si>
+  <si>
+    <t>901537074</t>
+  </si>
+  <si>
+    <t>CREMA VISO TONIF JOJO/KARI/MAN</t>
+  </si>
+  <si>
+    <t>941575843</t>
+  </si>
+  <si>
+    <t>CREME MANI DUE COLLEZIONE 3PZ</t>
+  </si>
+  <si>
+    <t>941572568</t>
+  </si>
+  <si>
+    <t>CREME MANI UNO COLLEZIONE</t>
+  </si>
+  <si>
+    <t>976391615</t>
+  </si>
+  <si>
+    <t>CRIO SINERGIA COF GIORNO/NOTTE</t>
+  </si>
+  <si>
+    <t>976391591</t>
+  </si>
+  <si>
+    <t>CRIO SINERGIA CREMA ANTICELLUL</t>
+  </si>
+  <si>
+    <t>976391603</t>
+  </si>
+  <si>
+    <t>CRIO SINERGIA SPRAY ANTICELLUL</t>
+  </si>
+  <si>
+    <t>975743446</t>
+  </si>
+  <si>
+    <t>DANZA FIORI BAGNOSCHIUMA 250ML</t>
+  </si>
+  <si>
+    <t>975743562</t>
+  </si>
+  <si>
+    <t>DANZA FIORI BEAUTY POCHETTE</t>
+  </si>
+  <si>
+    <t>975743547</t>
+  </si>
+  <si>
+    <t>DANZA FIORI BEAUTYBAG DUO</t>
+  </si>
+  <si>
+    <t>975743550</t>
+  </si>
+  <si>
+    <t>DANZA FIORI BEAUTYBAG TRIO</t>
+  </si>
+  <si>
+    <t>975743422</t>
+  </si>
+  <si>
+    <t>DANZA FIORI CREMA PROF CORPO</t>
+  </si>
+  <si>
+    <t>975743408</t>
+  </si>
+  <si>
+    <t>DANZA FIORI OLIO SETIFICANTE</t>
+  </si>
+  <si>
+    <t>975743535</t>
+  </si>
+  <si>
+    <t>DANZA FIORI PROF AMB/TESSUTI</t>
+  </si>
+  <si>
+    <t>975743461</t>
+  </si>
+  <si>
+    <t>DANZA FIORI PROFUMO 100ML</t>
+  </si>
+  <si>
+    <t>975743509</t>
+  </si>
+  <si>
+    <t>DANZA FIORI PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>975743473</t>
+  </si>
+  <si>
+    <t>DANZA FIORI PROFUMO ED LI100ML</t>
+  </si>
+  <si>
+    <t>975743485</t>
+  </si>
+  <si>
+    <t>DANZA FIORI PROFUMO ED LIM10ML</t>
+  </si>
+  <si>
+    <t>975743612</t>
+  </si>
+  <si>
+    <t>DANZA FIORI PROFUMO ED LIM50ML</t>
+  </si>
+  <si>
+    <t>975743586</t>
+  </si>
+  <si>
+    <t>DANZA FIORI SAPONE PROFUMATO</t>
+  </si>
+  <si>
+    <t>975743699</t>
+  </si>
+  <si>
+    <t>DANZA FIORI SET MANI&amp;LABBRA</t>
+  </si>
+  <si>
+    <t>935871451</t>
+  </si>
+  <si>
+    <t>DELICALMA ACQUA MICELLARE VISO</t>
+  </si>
+  <si>
+    <t>935871246</t>
+  </si>
+  <si>
+    <t>DELICALMA CREMA VISO 24ORE</t>
+  </si>
+  <si>
+    <t>935871475</t>
+  </si>
+  <si>
+    <t>DELICALMA OLIO BIFASICO VI/CRP</t>
+  </si>
+  <si>
+    <t>989974466</t>
+  </si>
+  <si>
+    <t>DEOCREMA DEODORANTE MENTA ACQ</t>
+  </si>
+  <si>
+    <t>901539294</t>
+  </si>
+  <si>
+    <t>DEODORANTE AQUASALVIA 100ML</t>
+  </si>
+  <si>
+    <t>939011072</t>
+  </si>
+  <si>
+    <t>DEOGEL DEOD MENTA/VIT E 50ML</t>
+  </si>
+  <si>
+    <t>984796817</t>
+  </si>
+  <si>
+    <t>DEOGEL MENTA ACQUATICA&amp;VIT E</t>
+  </si>
+  <si>
+    <t>902373986</t>
+  </si>
+  <si>
+    <t>DEOGEL MENTA ACQUATICA/VIT E</t>
+  </si>
+  <si>
+    <t>931141889</t>
+  </si>
+  <si>
+    <t>DETERGENTE INTIMO LICHENE/PIAN</t>
+  </si>
+  <si>
+    <t>930403124</t>
+  </si>
+  <si>
+    <t>DOLCELISIR ACQUA PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>986816890</t>
+  </si>
+  <si>
+    <t>DOLCELISIR PROFUMO 125ML 45ANN</t>
+  </si>
+  <si>
+    <t>986816902</t>
+  </si>
+  <si>
+    <t>DOLCELISIR PROFUMO 15ML 45ANN</t>
+  </si>
+  <si>
+    <t>901538532</t>
+  </si>
+  <si>
+    <t>DOPOSOLE POLLINE/PROT VEG 125M</t>
+  </si>
+  <si>
+    <t>981114958</t>
+  </si>
+  <si>
+    <t>DUO MANI GEL IGIEN+CREMA MANI</t>
+  </si>
+  <si>
+    <t>933446054</t>
+  </si>
+  <si>
+    <t>EFFETTO REALE ACQUA CRISTALLIN</t>
+  </si>
+  <si>
+    <t>935522464</t>
+  </si>
+  <si>
+    <t>EFFETTO REALE BALSAMO MINITAGL</t>
+  </si>
+  <si>
+    <t>933446027</t>
+  </si>
+  <si>
+    <t>EFFETTO REALE BALSAMO NUTRIMEN</t>
+  </si>
+  <si>
+    <t>933446039</t>
+  </si>
+  <si>
+    <t>EFFETTO REALE MASCHERA NUTRIEN</t>
+  </si>
+  <si>
+    <t>933446041</t>
+  </si>
+  <si>
+    <t>EFFETTO REALE MOUSSE VOL NUTR</t>
+  </si>
+  <si>
+    <t>935522351</t>
+  </si>
+  <si>
+    <t>EFFETTO REALE SHAMPOO MINITAGL</t>
+  </si>
+  <si>
+    <t>933446015</t>
+  </si>
+  <si>
+    <t>EFFETTO REALE SHAMPOO NUTRIMEN</t>
+  </si>
+  <si>
+    <t>933446066</t>
+  </si>
+  <si>
+    <t>EFFETTO REALE SIERO RIPARATORE</t>
+  </si>
+  <si>
+    <t>906594888</t>
+  </si>
+  <si>
+    <t>ELISIR DOPOBARBA BETULLA/ROSMA</t>
+  </si>
+  <si>
+    <t>951484563</t>
+  </si>
+  <si>
+    <t>ESSENZA BUCATO FIORDALISO150ML</t>
+  </si>
+  <si>
+    <t>951484575</t>
+  </si>
+  <si>
+    <t>ESSENZA BUCATO FRANGIPANI150ML</t>
+  </si>
+  <si>
+    <t>951484587</t>
+  </si>
+  <si>
+    <t>ESSENZA BUCATO VERBENA 150ML</t>
+  </si>
+  <si>
+    <t>910178021</t>
+  </si>
+  <si>
+    <t>EX LIBRIS ANIMALI TORDO</t>
+  </si>
+  <si>
+    <t>907184117</t>
+  </si>
+  <si>
+    <t>EX LIBRIS FIORI CORBEZZOLO</t>
+  </si>
+  <si>
+    <t>907184042</t>
+  </si>
+  <si>
+    <t>EX LIBRIS SOGGETTO ANIMALI</t>
+  </si>
+  <si>
+    <t>906156132</t>
+  </si>
+  <si>
+    <t>EX LIBRIS SOGGETTO FIORI</t>
+  </si>
+  <si>
+    <t>905576031</t>
+  </si>
+  <si>
+    <t>FELCI CR BARBA 150ML</t>
+  </si>
+  <si>
+    <t>951128368</t>
+  </si>
+  <si>
+    <t>FICO BAGNOCREMA 100ML</t>
+  </si>
+  <si>
+    <t>951128370</t>
+  </si>
+  <si>
+    <t>FICO CREMA PROFUMATA CRP 100ML</t>
+  </si>
+  <si>
+    <t>951128382</t>
+  </si>
+  <si>
+    <t>FICO PROFUMATORE AMBIENTE100ML</t>
+  </si>
+  <si>
+    <t>951128394</t>
+  </si>
+  <si>
+    <t>FICO PROFUMO 10ML</t>
+  </si>
+  <si>
+    <t>951128406</t>
+  </si>
+  <si>
+    <t>FICO PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>983497571</t>
+  </si>
+  <si>
+    <t>FIOR DI SALINA BAGNOSCH+RIC</t>
+  </si>
+  <si>
+    <t>942129139</t>
+  </si>
+  <si>
+    <t>FIOR DI SALINA BAGNOSCHIUMA</t>
+  </si>
+  <si>
+    <t>977367109</t>
+  </si>
+  <si>
+    <t>FIOR DI SALINA COLLEZIONI PROF</t>
+  </si>
+  <si>
+    <t>942129178</t>
+  </si>
+  <si>
+    <t>FIOR DI SALINA CREMA CRP 200ML</t>
+  </si>
+  <si>
+    <t>978870994</t>
+  </si>
+  <si>
+    <t>FIOR DI SALINA FRAGR LEGNI PRO</t>
+  </si>
+  <si>
+    <t>978870982</t>
+  </si>
+  <si>
+    <t>FIOR DI SALINA LOZIONE DEOD</t>
+  </si>
+  <si>
+    <t>980493732</t>
+  </si>
+  <si>
+    <t>942129154</t>
+  </si>
+  <si>
+    <t>FIOR DI SALINA OLEOSCRUB CORPO</t>
+  </si>
+  <si>
+    <t>942129127</t>
+  </si>
+  <si>
+    <t>FIOR DI SALINA PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>980638744</t>
+  </si>
+  <si>
+    <t>FIOR SALINA BAGNOSCH ECORICARI</t>
+  </si>
+  <si>
+    <t>950953188</t>
+  </si>
+  <si>
+    <t>FIORDALISO BAGNOGEL 300ML</t>
+  </si>
+  <si>
+    <t>950953214</t>
+  </si>
+  <si>
+    <t>FIORDALISO BEAUTY POCHETTE</t>
+  </si>
+  <si>
+    <t>950953176</t>
+  </si>
+  <si>
+    <t>FIORDALISO CREMA PROFUMATA CRP</t>
+  </si>
+  <si>
+    <t>950953202</t>
+  </si>
+  <si>
+    <t>FIORDALISO PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>950953190</t>
+  </si>
+  <si>
+    <t>FIORDALISO SAPONE PROF 100G</t>
+  </si>
+  <si>
+    <t>950953164</t>
+  </si>
+  <si>
+    <t>FIORDALISO SIERO CORPO RINF</t>
+  </si>
+  <si>
+    <t>935270900</t>
+  </si>
+  <si>
+    <t>FIORE DELL'ONDA ACQ PROF RINFR</t>
+  </si>
+  <si>
+    <t>930878297</t>
+  </si>
+  <si>
+    <t>FIORE DELL'ONDA BAGNOSCHIUMA</t>
+  </si>
+  <si>
+    <t>977367123</t>
+  </si>
+  <si>
+    <t>FIORE DELL'ONDA COLLEZIONE PRO</t>
+  </si>
+  <si>
+    <t>930878311</t>
+  </si>
+  <si>
+    <t>FIORE DELL'ONDA CR FLUIDA CRP</t>
+  </si>
+  <si>
+    <t>980493769</t>
+  </si>
+  <si>
+    <t>FIORE DELL'ONDA DEOD ROLL ON</t>
+  </si>
+  <si>
+    <t>933061499</t>
+  </si>
+  <si>
+    <t>FIORE DELL'ONDA DEOD ROLL-ON</t>
+  </si>
+  <si>
+    <t>931653416</t>
+  </si>
+  <si>
+    <t>FIORE DELL'ONDA FRAGR LEGNI PR</t>
+  </si>
+  <si>
+    <t>930878285</t>
+  </si>
+  <si>
+    <t>FIORE DELL'ONDA PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>930878323</t>
+  </si>
+  <si>
+    <t>FIORE DELL'ONDA SAPONE 100G</t>
+  </si>
+  <si>
+    <t>990407999</t>
+  </si>
+  <si>
+    <t>FIORI D'ARANCIO BAGNOSCH300ML</t>
+  </si>
+  <si>
+    <t>990408027</t>
+  </si>
+  <si>
+    <t>FIORI D'ARANCIO BEAUTY POCHET</t>
+  </si>
+  <si>
+    <t>990408003</t>
+  </si>
+  <si>
+    <t>FIORI D'ARANCIO CR FLUIDA200ML</t>
+  </si>
+  <si>
+    <t>990407987</t>
+  </si>
+  <si>
+    <t>FIORI D'ARANCIO PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>990408015</t>
+  </si>
+  <si>
+    <t>FIORI D'ARANCIO SAP PROF100G</t>
+  </si>
+  <si>
+    <t>901671990</t>
+  </si>
+  <si>
+    <t>FIORICHIARI BAGNOSCHIUMA 250ML</t>
+  </si>
+  <si>
+    <t>941572834</t>
+  </si>
+  <si>
+    <t>FIORICHIARI FLUIDO VELL CORPO</t>
+  </si>
+  <si>
+    <t>901672360</t>
+  </si>
+  <si>
+    <t>FIORICHIARI PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>985001179</t>
+  </si>
+  <si>
+    <t>FLUIDO CONCENTRATO VISO 30ML</t>
+  </si>
+  <si>
+    <t>901537290</t>
+  </si>
+  <si>
+    <t>FLUIDO VITE ROSSA/CAMOM 30ML</t>
+  </si>
+  <si>
+    <t>937415673</t>
+  </si>
+  <si>
+    <t>FLUIDOSOLE VISO/CORPO ANTITEMP</t>
+  </si>
+  <si>
+    <t>982145575</t>
+  </si>
+  <si>
+    <t>FOGLIE DI TE' BAGNOSCHIUMA</t>
+  </si>
+  <si>
+    <t>982145599</t>
+  </si>
+  <si>
+    <t>FOGLIE DI TE' BEAUTY BOX LATTA</t>
+  </si>
+  <si>
+    <t>989041138</t>
+  </si>
+  <si>
+    <t>FOGLIE DI TE' COLLEZIONE PROF</t>
+  </si>
+  <si>
+    <t>982145563</t>
+  </si>
+  <si>
+    <t>FOGLIE DI TE' CREMA CORPO&amp;MANI</t>
+  </si>
+  <si>
+    <t>982145536</t>
+  </si>
+  <si>
+    <t>FOGLIE DI TE' DET VISO&amp;MANI</t>
+  </si>
+  <si>
+    <t>982145601</t>
+  </si>
+  <si>
+    <t>FOGLIE DI TE' DUO DET+CR+VASS</t>
+  </si>
+  <si>
+    <t>982145613</t>
+  </si>
+  <si>
+    <t>FOGLIE DI TE' FILTRO MULTIUSO</t>
+  </si>
+  <si>
+    <t>985481148</t>
+  </si>
+  <si>
+    <t>FOGLIE DI TE' FRAGR LEGNI PROF</t>
+  </si>
+  <si>
+    <t>982145587</t>
+  </si>
+  <si>
+    <t>FOGLIE DI TE' PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>986964017</t>
+  </si>
+  <si>
+    <t>FOGLIE DI TE' SAPONE PROFUMATO</t>
+  </si>
+  <si>
+    <t>934531967</t>
+  </si>
+  <si>
+    <t>FOLTA CHIOMA SH FORTIF A/CAD L</t>
+  </si>
+  <si>
+    <t>934531981</t>
+  </si>
+  <si>
+    <t>FOLTA CHIOMA SH RINFOR A/CAD L</t>
+  </si>
+  <si>
+    <t>934531979</t>
+  </si>
+  <si>
+    <t>FOLTA CHIOMA TRATT ANTICAD LEI</t>
+  </si>
+  <si>
+    <t>934531993</t>
+  </si>
+  <si>
+    <t>FOLTA CHIOMA TRATT ANTICAD LUI</t>
+  </si>
+  <si>
+    <t>985480969</t>
+  </si>
+  <si>
+    <t>FRANGIPANI BAGNOGEL 300ML</t>
+  </si>
+  <si>
+    <t>985480932</t>
+  </si>
+  <si>
+    <t>FRANGIPANI BALSAMO MANI IDRAT</t>
+  </si>
+  <si>
+    <t>985481225</t>
+  </si>
+  <si>
+    <t>FRANGIPANI BEAUTY POCHETTE DOL</t>
+  </si>
+  <si>
+    <t>985481201</t>
+  </si>
+  <si>
+    <t>FRANGIPANI BEAUTY POCHETTE MAG</t>
+  </si>
+  <si>
+    <t>985480906</t>
+  </si>
+  <si>
+    <t>FRANGIPANI CAREZZA PROF CR CRP</t>
+  </si>
+  <si>
+    <t>950843286</t>
+  </si>
+  <si>
+    <t>FRANGIPANI CREMA CORPO MAGICA</t>
+  </si>
+  <si>
+    <t>985480920</t>
+  </si>
+  <si>
+    <t>FRANGIPANI CREMA PROF CORPO</t>
+  </si>
+  <si>
+    <t>985481100</t>
+  </si>
+  <si>
+    <t>FRANGIPANI FRAGR LEGNI PROF</t>
+  </si>
+  <si>
+    <t>950953125</t>
+  </si>
+  <si>
+    <t>FRANGIPANI FRAGR LEGNI RIC</t>
+  </si>
+  <si>
+    <t>985481213</t>
+  </si>
+  <si>
+    <t>FRANGIPANI KIT PICCOLI DESIDER</t>
+  </si>
+  <si>
+    <t>985481062</t>
+  </si>
+  <si>
+    <t>FRANGIPANI KIT PURA GIOIA</t>
+  </si>
+  <si>
+    <t>985481047</t>
+  </si>
+  <si>
+    <t>FRANGIPANI PROFUMO 100ML</t>
+  </si>
+  <si>
+    <t>985481035</t>
+  </si>
+  <si>
+    <t>FRANGIPANI PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>985480995</t>
+  </si>
+  <si>
+    <t>FRANGIPANI SAPONE PROFUMATO</t>
+  </si>
+  <si>
+    <t>985481237</t>
+  </si>
+  <si>
+    <t>FRANGIPANI SEGRETI BELLEZ DUO</t>
+  </si>
+  <si>
+    <t>985481249</t>
+  </si>
+  <si>
+    <t>FRANGIPANI SEGRETI BELLEZ TRIO</t>
+  </si>
+  <si>
+    <t>935522033</t>
+  </si>
+  <si>
+    <t>FRESCAESSENZA BAGNOSCHIUMA</t>
+  </si>
+  <si>
+    <t>976782870</t>
+  </si>
+  <si>
+    <t>FRESCAESSENZA CREMA CORPO200ML</t>
+  </si>
+  <si>
+    <t>935522045</t>
+  </si>
+  <si>
+    <t>FRESCAESSENZA CREMA CRP ED LIM</t>
+  </si>
+  <si>
+    <t>935522084</t>
+  </si>
+  <si>
+    <t>FRESCAESSENZA MINI KIT VIAGGIO</t>
+  </si>
+  <si>
+    <t>935522058</t>
+  </si>
+  <si>
+    <t>FRESCAESSENZA OLIO VELLUTANTE</t>
+  </si>
+  <si>
+    <t>935522007</t>
+  </si>
+  <si>
+    <t>FRESCAESSENZA PROF ED L 100ML</t>
+  </si>
+  <si>
+    <t>935522021</t>
+  </si>
+  <si>
+    <t>FRESCAESSENZA PROF MINISPR14ML</t>
+  </si>
+  <si>
+    <t>935522072</t>
+  </si>
+  <si>
+    <t>FRESCAESSENZA PROFUMATORE AMB</t>
+  </si>
+  <si>
+    <t>975202449</t>
+  </si>
+  <si>
+    <t>FRESCAESSENZA PROFUMO 100ML</t>
+  </si>
+  <si>
+    <t>939902235</t>
+  </si>
+  <si>
+    <t>FRESCAESSENZA PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>935522060</t>
+  </si>
+  <si>
+    <t>FRESCAESSENZA SAP ED LI 2X100G</t>
+  </si>
+  <si>
+    <t>982709329</t>
+  </si>
+  <si>
+    <t>FRESCAESSENZA SAPONE PROFUMATO</t>
+  </si>
+  <si>
+    <t>907077438</t>
+  </si>
+  <si>
+    <t>FRESCASCHIUMA AGRUMI 500ML</t>
+  </si>
+  <si>
+    <t>984499222</t>
+  </si>
+  <si>
+    <t>FRESCASCHIUMA AGRUMI DET MAN&amp;C</t>
+  </si>
+  <si>
+    <t>907077527</t>
+  </si>
+  <si>
+    <t>FRESCASCHIUMA FOGLIE 500ML</t>
+  </si>
+  <si>
+    <t>984499234</t>
+  </si>
+  <si>
+    <t>FRESCASCHIUMA FOGLIE DET MAN&amp;C</t>
+  </si>
+  <si>
+    <t>930403908</t>
+  </si>
+  <si>
+    <t>FRUTTO PASSIONE BAGNOSCHIUMA</t>
+  </si>
+  <si>
+    <t>930403528</t>
+  </si>
+  <si>
+    <t>FRUTTO PASSIONE CREMA CORPO</t>
+  </si>
+  <si>
+    <t>930403581</t>
+  </si>
+  <si>
+    <t>FRUTTO PASSIONE FRAGRANZ LEG</t>
+  </si>
+  <si>
+    <t>930403833</t>
+  </si>
+  <si>
+    <t>FRUTTO PASSIONE PROFUMO 100ML</t>
+  </si>
+  <si>
+    <t>930403896</t>
+  </si>
+  <si>
+    <t>FRUTTO PASSIONE PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>930403769</t>
+  </si>
+  <si>
+    <t>FRUTTO PASSIONE SACCH PROF CAS</t>
+  </si>
+  <si>
+    <t>930403819</t>
+  </si>
+  <si>
+    <t>FRUTTO PASSIONE SAPONE PROF</t>
+  </si>
+  <si>
+    <t>988837148</t>
+  </si>
+  <si>
+    <t>GEL DETERGENTE VISO LEV MIS/IM</t>
+  </si>
+  <si>
+    <t>901538393</t>
+  </si>
+  <si>
+    <t>GEL FISSANTE MIGLIO/SOJA 150ML</t>
+  </si>
+  <si>
+    <t>938645761</t>
+  </si>
+  <si>
+    <t>GEL IGIENIZZANTE MANI 100ML</t>
+  </si>
+  <si>
+    <t>981110289</t>
+  </si>
+  <si>
+    <t>GEL IGIENIZZANTE MANI 500ML</t>
+  </si>
+  <si>
+    <t>941554507</t>
+  </si>
+  <si>
+    <t>GEL RIFLESSANTE CAFFE' CAST SC</t>
+  </si>
+  <si>
+    <t>941078901</t>
+  </si>
+  <si>
+    <t>GEL RIFLESSANTE CAMOM BIO DORA</t>
+  </si>
+  <si>
+    <t>941657912</t>
+  </si>
+  <si>
+    <t>GEL RIFLESSANTE CAST CAST CHI</t>
+  </si>
+  <si>
+    <t>942002686</t>
+  </si>
+  <si>
+    <t>GEL RIFLESSANTE HENNE' ROSSO H</t>
+  </si>
+  <si>
+    <t>941156174</t>
+  </si>
+  <si>
+    <t>GEL RIFLESSANTE INDACO NERO</t>
+  </si>
+  <si>
+    <t>941549774</t>
+  </si>
+  <si>
+    <t>GEL RIFLESSANTE MIRT MOGANO PR</t>
+  </si>
+  <si>
+    <t>901539205</t>
+  </si>
+  <si>
+    <t>GELATINA MENTA 150ML</t>
+  </si>
+  <si>
+    <t>935522122</t>
+  </si>
+  <si>
+    <t>GELSOMINO INDIANO BAGNOSC250ML</t>
+  </si>
+  <si>
+    <t>941585604</t>
+  </si>
+  <si>
+    <t>GELSOMINO INDIANO CREMA CORPO</t>
+  </si>
+  <si>
+    <t>935522173</t>
+  </si>
+  <si>
+    <t>GELSOMINO INDIANO FRAGR LEGN P</t>
+  </si>
+  <si>
+    <t>935522197</t>
+  </si>
+  <si>
+    <t>GELSOMINO INDIANO MINIKIT VIAG</t>
+  </si>
+  <si>
+    <t>935522159</t>
+  </si>
+  <si>
+    <t>GELSOMINO INDIANO POLVERE 100G</t>
+  </si>
+  <si>
+    <t>935522096</t>
+  </si>
+  <si>
+    <t>GELSOMINO INDIANO PROF EL100ML</t>
+  </si>
+  <si>
+    <t>935522110</t>
+  </si>
+  <si>
+    <t>GELSOMINO INDIANO PROF SACCH</t>
+  </si>
+  <si>
+    <t>941661340</t>
+  </si>
+  <si>
+    <t>GELSOMINO INDIANO PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>979376050</t>
+  </si>
+  <si>
+    <t>GELSOMINO INDIANO PROFUMO100ML</t>
+  </si>
+  <si>
+    <t>935522161</t>
+  </si>
+  <si>
+    <t>GELSOMINO INDIANO SAP EL2X100G</t>
+  </si>
+  <si>
+    <t>935270924</t>
+  </si>
+  <si>
+    <t>GIARDINO AMICI F PROFUMO 100ML</t>
+  </si>
+  <si>
+    <t>935270936</t>
+  </si>
+  <si>
+    <t>GIARDINO AMICI F SH DERM 200ML</t>
+  </si>
+  <si>
+    <t>934408980</t>
+  </si>
+  <si>
+    <t>GIARDINO PICCOLI IL BAGNOSCH</t>
+  </si>
+  <si>
+    <t>934408992</t>
+  </si>
+  <si>
+    <t>GIARDINO PICCOLI IL LATTE150ML</t>
+  </si>
+  <si>
+    <t>934415682</t>
+  </si>
+  <si>
+    <t>GIARDINO PICCOLI IL PROFUMO</t>
+  </si>
+  <si>
+    <t>934415718</t>
+  </si>
+  <si>
+    <t>GIARDINO PICCOLI IL SACC GUARD</t>
+  </si>
+  <si>
+    <t>934415706</t>
+  </si>
+  <si>
+    <t>GIARDINO PICCOLI L'OLIO DOLC</t>
+  </si>
+  <si>
+    <t>934409018</t>
+  </si>
+  <si>
+    <t>GIARDINO PICCOLI LA BIANCA SCH</t>
+  </si>
+  <si>
+    <t>934409006</t>
+  </si>
+  <si>
+    <t>GIARDINO PICCOLI LA CREMA PROT</t>
+  </si>
+  <si>
+    <t>934415694</t>
+  </si>
+  <si>
+    <t>GIARDINO PICCOLI LA PASTA PROT</t>
+  </si>
+  <si>
+    <t>934415668</t>
+  </si>
+  <si>
+    <t>GIARDINO PICCOLI LE SALVIETTIN</t>
+  </si>
+  <si>
+    <t>984718371</t>
+  </si>
+  <si>
+    <t>934415670</t>
+  </si>
+  <si>
+    <t>GIARDINO PICCOLI LO SHAMPOO</t>
+  </si>
+  <si>
+    <t>951484310</t>
+  </si>
+  <si>
+    <t>GIN BOTANICALS BAGNOGEL 300ML</t>
+  </si>
+  <si>
+    <t>951484447</t>
+  </si>
+  <si>
+    <t>GIN BOTANICALS BEAUTY BOX BACC</t>
+  </si>
+  <si>
+    <t>951484450</t>
+  </si>
+  <si>
+    <t>GIN BOTANICALS BEAUTY BOX RIZO</t>
+  </si>
+  <si>
+    <t>951484474</t>
+  </si>
+  <si>
+    <t>GIN BOTANICALS BEAUTY BOX SCOR</t>
+  </si>
+  <si>
+    <t>951484599</t>
+  </si>
+  <si>
+    <t>GIN BOTANICALS CANDELA PROF ED</t>
+  </si>
+  <si>
+    <t>951484284</t>
+  </si>
+  <si>
+    <t>GIN BOTANICALS CREMA MANI ED L</t>
+  </si>
+  <si>
+    <t>951484272</t>
+  </si>
+  <si>
+    <t>GIN BOTANICALS CREMA PROF CRP</t>
+  </si>
+  <si>
+    <t>951484601</t>
+  </si>
+  <si>
+    <t>GIN BOTANICALS FRAGRANZA LEGNI</t>
+  </si>
+  <si>
+    <t>951484486</t>
+  </si>
+  <si>
+    <t>GIN BOTANICALS LOZIONE DEOD</t>
+  </si>
+  <si>
+    <t>951484613</t>
+  </si>
+  <si>
+    <t>GIN BOTANICALS PROFUMATORE AMB</t>
+  </si>
+  <si>
+    <t>951484498</t>
+  </si>
+  <si>
+    <t>GIN BOTANICALS PROFUMO 100ML</t>
+  </si>
+  <si>
+    <t>951484512</t>
+  </si>
+  <si>
+    <t>GIN BOTANICALS PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>951484524</t>
+  </si>
+  <si>
+    <t>GIN BOTANICALS SAPONE PROF100G</t>
+  </si>
+  <si>
+    <t>951484296</t>
+  </si>
+  <si>
+    <t>GIN BOTANICALS SPRAY CRP SETIF</t>
+  </si>
+  <si>
+    <t>980638757</t>
+  </si>
+  <si>
+    <t>GINEPRO NERO BAGNOSCH ECORICAR</t>
+  </si>
+  <si>
+    <t>937363099</t>
+  </si>
+  <si>
+    <t>GINEPRO NERO CANDELA C/COPERCH</t>
+  </si>
+  <si>
+    <t>977367135</t>
+  </si>
+  <si>
+    <t>GINEPRO NERO COLLEZIONE PROF</t>
+  </si>
+  <si>
+    <t>941572606</t>
+  </si>
+  <si>
+    <t>GINEPRO NERO CREMA CRP ENERGIZ</t>
+  </si>
+  <si>
+    <t>951618572</t>
+  </si>
+  <si>
+    <t>GINEPRO NERO FRAGR LEGNI BAST</t>
+  </si>
+  <si>
+    <t>937363063</t>
+  </si>
+  <si>
+    <t>GINEPRO NERO FRAGR LEGNI PROF</t>
+  </si>
+  <si>
+    <t>950953137</t>
+  </si>
+  <si>
+    <t>GINEPRO NERO FRAGR LEGNI RIC</t>
+  </si>
+  <si>
+    <t>937363048</t>
+  </si>
+  <si>
+    <t>GINEPRO NERO LOZIONE DEOD ENER</t>
+  </si>
+  <si>
+    <t>980493783</t>
+  </si>
+  <si>
+    <t>984796829</t>
+  </si>
+  <si>
+    <t>GINEPRO NERO LOZIONE DEOD100ML</t>
+  </si>
+  <si>
+    <t>937363012</t>
+  </si>
+  <si>
+    <t>GINEPRO NERO LOZIONE DOPOBARBA</t>
+  </si>
+  <si>
+    <t>975743675</t>
+  </si>
+  <si>
+    <t>GINEPRO NERO MAXI BEAUTY SET</t>
+  </si>
+  <si>
+    <t>938807777</t>
+  </si>
+  <si>
+    <t>GINEPRO NERO PROFUMO 100ML</t>
+  </si>
+  <si>
+    <t>938810963</t>
+  </si>
+  <si>
+    <t>GINEPRO NERO PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>937363152</t>
+  </si>
+  <si>
+    <t>GINEPRO NERO SACCHETTO PROF</t>
+  </si>
+  <si>
+    <t>938807791</t>
+  </si>
+  <si>
+    <t>GINEPRO NERO SAPONE PROFUMATO</t>
+  </si>
+  <si>
+    <t>937363000</t>
+  </si>
+  <si>
+    <t>GINEPRO NERO SCHIUMA BARBA ENE</t>
+  </si>
+  <si>
+    <t>983497583</t>
+  </si>
+  <si>
+    <t>GINEPRO NERO SH ENERG+RIC500ML</t>
+  </si>
+  <si>
+    <t>937362414</t>
+  </si>
+  <si>
+    <t>GINEPRO NERO SHAMPOO DOCCIA EN</t>
+  </si>
+  <si>
+    <t>988837237</t>
+  </si>
+  <si>
+    <t>GIRASOLE BAGNOSCHIUMA ADD100ML</t>
+  </si>
+  <si>
+    <t>988837225</t>
+  </si>
+  <si>
+    <t>GIRASOLE BAGNOSCHIUMA ADD300ML</t>
+  </si>
+  <si>
+    <t>988837201</t>
+  </si>
+  <si>
+    <t>GIRASOLE CREMA FLUIDA CRP100ML</t>
+  </si>
+  <si>
+    <t>988837199</t>
+  </si>
+  <si>
+    <t>GIRASOLE CREMA FLUIDA CRP200ML</t>
+  </si>
+  <si>
+    <t>988837249</t>
+  </si>
+  <si>
+    <t>GIRASOLE PROFUMO 75ML</t>
+  </si>
+  <si>
+    <t>935205462</t>
+  </si>
+  <si>
+    <t>GOJI ACQUA PROF RINF 125ML</t>
+  </si>
+  <si>
+    <t>935205423</t>
+  </si>
+  <si>
+    <t>GOJI BAGNOSCHIUMA 250ML</t>
+  </si>
+  <si>
+    <t>935799787</t>
+  </si>
+  <si>
+    <t>GOJI BALSAMO A/ROTTURA CAP S/S</t>
+  </si>
+  <si>
+    <t>935205447</t>
+  </si>
+  <si>
+    <t>GOJI CREMA CORPO 200ML</t>
+  </si>
+  <si>
+    <t>935205409</t>
+  </si>
+  <si>
+    <t>GOJI CREMA VISO 50ML</t>
+  </si>
+  <si>
+    <t>935205411</t>
+  </si>
+  <si>
+    <t>GOJI OLIO VISO CORPO 90ML</t>
+  </si>
+  <si>
+    <t>935205486</t>
+  </si>
+  <si>
+    <t>GOJI PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>935799775</t>
+  </si>
+  <si>
+    <t>GOJI SHAMPOO A/ROTTURA CAP S/S</t>
+  </si>
+  <si>
+    <t>901536932</t>
+  </si>
+  <si>
+    <t>GOMMAGE VISO BOIS PANAMA/CRUSC</t>
+  </si>
+  <si>
+    <t>932169206</t>
+  </si>
+  <si>
+    <t>HEDERA FRAGRANZA LEGNI PROF</t>
+  </si>
+  <si>
+    <t>980029437</t>
+  </si>
+  <si>
+    <t>I COLORI ARANCIONE CR VISO NUT</t>
+  </si>
+  <si>
+    <t>980029488</t>
+  </si>
+  <si>
+    <t>I COLORI ARANCIONE MASCH OLEOG</t>
+  </si>
+  <si>
+    <t>980029399</t>
+  </si>
+  <si>
+    <t>I COLORI ARANCIONE STRUCC BIF</t>
+  </si>
+  <si>
+    <t>980029449</t>
+  </si>
+  <si>
+    <t>I COLORI GIALLO CR VISO COMPAT</t>
+  </si>
+  <si>
+    <t>980029375</t>
+  </si>
+  <si>
+    <t>I COLORI GIALLO LATTE DET RIV</t>
+  </si>
+  <si>
+    <t>980029490</t>
+  </si>
+  <si>
+    <t>I COLORI GIALLO MASCH SCRUB VI</t>
+  </si>
+  <si>
+    <t>980029589</t>
+  </si>
+  <si>
+    <t>I COLORI KIT VISO ARA PS 10%</t>
+  </si>
+  <si>
+    <t>980029591</t>
+  </si>
+  <si>
+    <t>I COLORI KIT VISO GIALLO PS10%</t>
+  </si>
+  <si>
+    <t>980029577</t>
+  </si>
+  <si>
+    <t>I COLORI KIT VISO ROSSO PS 10%</t>
+  </si>
+  <si>
+    <t>980029603</t>
+  </si>
+  <si>
+    <t>I COLORI KIT VISO VERDE PS 10%</t>
+  </si>
+  <si>
+    <t>980029615</t>
+  </si>
+  <si>
+    <t>I COLORI KIT VISO VIOLA PS 10%</t>
+  </si>
+  <si>
+    <t>980029425</t>
+  </si>
+  <si>
+    <t>I COLORI ROSSO CREMA VISO DISS</t>
+  </si>
+  <si>
+    <t>980029476</t>
+  </si>
+  <si>
+    <t>I COLORI ROSSO MASCH GEL VISO</t>
+  </si>
+  <si>
+    <t>980029387</t>
+  </si>
+  <si>
+    <t>I COLORI ROSSO MOUSSE DET RINF</t>
+  </si>
+  <si>
+    <t>980029452</t>
+  </si>
+  <si>
+    <t>I COLORI VERDE CR VISO A/LUCID</t>
+  </si>
+  <si>
+    <t>980029401</t>
+  </si>
+  <si>
+    <t>I COLORI VERDE DET GEL RIEQUIL</t>
+  </si>
+  <si>
+    <t>980029502</t>
+  </si>
+  <si>
+    <t>I COLORI VERDE MASCH SCRUB VI</t>
+  </si>
+  <si>
+    <t>980029413</t>
+  </si>
+  <si>
+    <t>I COLORI VIOLA ACQ MICELL ADD</t>
+  </si>
+  <si>
+    <t>980029464</t>
+  </si>
+  <si>
+    <t>I COLORI VIOLA CR VISO RICONF</t>
+  </si>
+  <si>
+    <t>980029514</t>
+  </si>
+  <si>
+    <t>I COLORI VIOLA MASCH VISO ULTR</t>
+  </si>
+  <si>
+    <t>990090161</t>
+  </si>
+  <si>
+    <t>I DEODORANTI 25% SCONTO ASSENZ</t>
+  </si>
+  <si>
+    <t>990090173</t>
+  </si>
+  <si>
+    <t>I DEODORANTI 25% SCONTO GINEPR</t>
+  </si>
+  <si>
+    <t>990090185</t>
+  </si>
+  <si>
+    <t>I DEODORANTI 25% SCONTO IRIS</t>
+  </si>
+  <si>
+    <t>990090197</t>
+  </si>
+  <si>
+    <t>I DEODORANTI 25% SCONTO L'ERBO</t>
+  </si>
+  <si>
+    <t>990090209</t>
+  </si>
+  <si>
+    <t>I DEODORANTI 25% SCONTO MEHARE</t>
+  </si>
+  <si>
+    <t>990090211</t>
+  </si>
+  <si>
+    <t>I DEODORANTI 25% SCONTO VERBEN</t>
+  </si>
+  <si>
+    <t>925375038</t>
+  </si>
+  <si>
+    <t>I SEGRETI DELL'ERBORISTA</t>
+  </si>
+  <si>
+    <t>976391641</t>
+  </si>
+  <si>
+    <t>IL SOLE IN VIAGGIO POCHETTE AR</t>
+  </si>
+  <si>
+    <t>976391666</t>
+  </si>
+  <si>
+    <t>IL SOLE IN VIAGGIO POCHETTE FU</t>
+  </si>
+  <si>
+    <t>976391654</t>
+  </si>
+  <si>
+    <t>IL SOLE IN VIAGGIO POCHETTE GI</t>
+  </si>
+  <si>
+    <t>976391639</t>
+  </si>
+  <si>
+    <t>IL SOLE IN VIAGGIO POCHETTE TU</t>
+  </si>
+  <si>
+    <t>907077770</t>
+  </si>
+  <si>
+    <t>INCENSO CANNELLA&amp;GAROF 15BAST</t>
+  </si>
+  <si>
+    <t>941572669</t>
+  </si>
+  <si>
+    <t>INDACO BAGNOSCHIUMA 250ML</t>
+  </si>
+  <si>
+    <t>941572721</t>
+  </si>
+  <si>
+    <t>INDACO BEAUTY POCHETTE</t>
+  </si>
+  <si>
+    <t>941572671</t>
+  </si>
+  <si>
+    <t>INDACO CREMA CRP ED LIM SACCH</t>
+  </si>
+  <si>
+    <t>941572719</t>
+  </si>
+  <si>
+    <t>INDACO FRAGR LEGNI PROFUMATI</t>
+  </si>
+  <si>
+    <t>941572620</t>
+  </si>
+  <si>
+    <t>INDACO PROF ED LIM SACCH 100ML</t>
+  </si>
+  <si>
+    <t>941572644</t>
+  </si>
+  <si>
+    <t>INDACO PROF ED LIM SACCH 50ML</t>
+  </si>
+  <si>
+    <t>979376047</t>
+  </si>
+  <si>
+    <t>INDACO PROFUMO 100ML</t>
+  </si>
+  <si>
+    <t>976395842</t>
+  </si>
+  <si>
+    <t>INDACO PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>988837252</t>
+  </si>
+  <si>
+    <t>INDACO PROFUMO VINTAGE24 125ML</t>
+  </si>
+  <si>
+    <t>988837264</t>
+  </si>
+  <si>
+    <t>INDACO PROFUMO VINTAGE24 15ML</t>
+  </si>
+  <si>
+    <t>941235006</t>
+  </si>
+  <si>
+    <t>INDACO SAPONE 100G</t>
+  </si>
+  <si>
+    <t>941572695</t>
+  </si>
+  <si>
+    <t>INDACO SAPONE PROF ED LIM 3PZ</t>
+  </si>
+  <si>
+    <t>902574173</t>
+  </si>
+  <si>
+    <t>IRIS BAGNOSCHIUMA 250ML</t>
+  </si>
+  <si>
+    <t>902574185</t>
+  </si>
+  <si>
+    <t>IRIS BAGNOSCHIUMA 500ML</t>
+  </si>
+  <si>
+    <t>935522476</t>
+  </si>
+  <si>
+    <t>IRIS BAGNOSCHIUMA MINITAGLIA</t>
+  </si>
+  <si>
+    <t>989868803</t>
+  </si>
+  <si>
+    <t>IRIS BIANCO BAGNOCREMA 300ML</t>
+  </si>
+  <si>
+    <t>989868993</t>
+  </si>
+  <si>
+    <t>IRIS BIANCO BEAUTY CASE GEMMA</t>
+  </si>
+  <si>
+    <t>989868981</t>
+  </si>
+  <si>
+    <t>IRIS BIANCO BEAUTY POCHETTE</t>
+  </si>
+  <si>
+    <t>989868815</t>
+  </si>
+  <si>
+    <t>IRIS BIANCO CAREZZA PROFUMATA</t>
+  </si>
+  <si>
+    <t>989868827</t>
+  </si>
+  <si>
+    <t>IRIS BIANCO CREMA PROFUMATA</t>
+  </si>
+  <si>
+    <t>989883424</t>
+  </si>
+  <si>
+    <t>IRIS BIANCO ESSENZA BUCATO</t>
+  </si>
+  <si>
+    <t>989883412</t>
+  </si>
+  <si>
+    <t>IRIS BIANCO MEDAGLIONE PROF</t>
+  </si>
+  <si>
+    <t>989869007</t>
+  </si>
+  <si>
+    <t>IRIS BIANCO MINI BEAUTY CASE</t>
+  </si>
+  <si>
+    <t>989868839</t>
+  </si>
+  <si>
+    <t>IRIS BIANCO PROFUMO 100ML</t>
+  </si>
+  <si>
+    <t>989868854</t>
+  </si>
+  <si>
+    <t>IRIS BIANCO PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>989868866</t>
+  </si>
+  <si>
+    <t>IRIS BIANCO SAPONE 125G</t>
+  </si>
+  <si>
+    <t>938807803</t>
+  </si>
+  <si>
+    <t>IRIS CAREZZA PROF FLUIDO VELL</t>
+  </si>
+  <si>
+    <t>942129230</t>
+  </si>
+  <si>
+    <t>IRIS COFANETTO PROFUMO</t>
+  </si>
+  <si>
+    <t>977367150</t>
+  </si>
+  <si>
+    <t>IRIS COLLEZIONE PROFUMI 15ML</t>
+  </si>
+  <si>
+    <t>902574197</t>
+  </si>
+  <si>
+    <t>IRIS CREMA CORPO 300ML</t>
+  </si>
+  <si>
+    <t>935522375</t>
+  </si>
+  <si>
+    <t>IRIS CREMA CORPO MINITAGLIA</t>
+  </si>
+  <si>
+    <t>939011058</t>
+  </si>
+  <si>
+    <t>IRIS CREMA DEOD IRIS/ALTEA50ML</t>
+  </si>
+  <si>
+    <t>988830143</t>
+  </si>
+  <si>
+    <t>IRIS CREMA DEODORANTE 50ML</t>
+  </si>
+  <si>
+    <t>938118383</t>
+  </si>
+  <si>
+    <t>IRIS FRAGRANZA LEGNI PROF125ML</t>
+  </si>
+  <si>
+    <t>950953149</t>
+  </si>
+  <si>
+    <t>IRIS FRAGRANZA LEGNI RIC 250ML</t>
+  </si>
+  <si>
+    <t>902574235</t>
+  </si>
+  <si>
+    <t>IRIS PROFUMO 100ML</t>
+  </si>
+  <si>
+    <t>902574211</t>
+  </si>
+  <si>
+    <t>IRIS PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>905577173</t>
+  </si>
+  <si>
+    <t>IRIS SACCHETTO PROF CASSETTI</t>
+  </si>
+  <si>
+    <t>905577197</t>
+  </si>
+  <si>
+    <t>IRIS SACCHETTO PROF GUARDAROBA</t>
+  </si>
+  <si>
+    <t>902574262</t>
+  </si>
+  <si>
+    <t>IRIS SAPONE 100G</t>
+  </si>
+  <si>
+    <t>987659051</t>
+  </si>
+  <si>
+    <t>IRIS SEGRETI DI BELLEZZA DUO</t>
+  </si>
+  <si>
+    <t>981048059</t>
+  </si>
+  <si>
+    <t>KARITE' BAGNO CREMA NUTR 300ML</t>
+  </si>
+  <si>
+    <t>981048061</t>
+  </si>
+  <si>
+    <t>KARITE' BEAUTY POCHETTE</t>
+  </si>
+  <si>
+    <t>981048073</t>
+  </si>
+  <si>
+    <t>KARITE' BURRO LABBRA NUTRIENTE</t>
+  </si>
+  <si>
+    <t>981048085</t>
+  </si>
+  <si>
+    <t>KARITE' BURRO PURO CRP/VIS/CAP</t>
+  </si>
+  <si>
+    <t>981048097</t>
+  </si>
+  <si>
+    <t>KARITE' CREMA CORPO NUTRIENTE</t>
+  </si>
+  <si>
+    <t>981048109</t>
+  </si>
+  <si>
+    <t>KARITE' CREMA MANI NUTRIENTE</t>
+  </si>
+  <si>
+    <t>983303203</t>
+  </si>
+  <si>
+    <t>KARITE' CREMA VISO NUTRIENTE</t>
+  </si>
+  <si>
+    <t>983303215</t>
+  </si>
+  <si>
+    <t>KARITE' DETERGENTE VISO EMOL</t>
+  </si>
+  <si>
+    <t>983803661</t>
+  </si>
+  <si>
+    <t>KIT CREMA ACCELERATRICE ABBR</t>
+  </si>
+  <si>
+    <t>983803685</t>
+  </si>
+  <si>
+    <t>KIT CREMA SOLARE SPF30+BORSA</t>
+  </si>
+  <si>
+    <t>983803697</t>
+  </si>
+  <si>
+    <t>KIT CREMA SOLARE SPF50++BORSA</t>
+  </si>
+  <si>
+    <t>980029565</t>
+  </si>
+  <si>
+    <t>KIT SOLARE CR SOL SPF15++OMAGG</t>
+  </si>
+  <si>
+    <t>980029540</t>
+  </si>
+  <si>
+    <t>KIT SOLARE CR SOL SPF30+OMAGG</t>
+  </si>
+  <si>
+    <t>980029553</t>
+  </si>
+  <si>
+    <t>KIT SOLARE CR SOL SPF50++OMAGG</t>
+  </si>
+  <si>
+    <t>942002522</t>
+  </si>
+  <si>
+    <t>KIT VIAGGIO SOL POCHET ARANCIO</t>
+  </si>
+  <si>
+    <t>942002698</t>
+  </si>
+  <si>
+    <t>KIT VIAGGIO SOL POCHET FUCSIA</t>
+  </si>
+  <si>
+    <t>942002534</t>
+  </si>
+  <si>
+    <t>KIT VIAGGIO SOL POCHET GIALLA</t>
+  </si>
+  <si>
+    <t>935522223</t>
+  </si>
+  <si>
+    <t>L'ERBOKIT DA VIAGGIO</t>
+  </si>
+  <si>
+    <t>939011045</t>
+  </si>
+  <si>
+    <t>L'ERBOLARIO UOMO DEO ROLL ON</t>
+  </si>
+  <si>
+    <t>942129279</t>
+  </si>
+  <si>
+    <t>L'ERBOLARIO UOMO PROFUMO</t>
+  </si>
+  <si>
+    <t>938860487</t>
+  </si>
+  <si>
+    <t>L'OLIVO BAGNOSCHIUMA ADDOLCENT</t>
+  </si>
+  <si>
+    <t>938860501</t>
+  </si>
+  <si>
+    <t>L'OLIVO CREMA NUTRIENTE CORPO</t>
+  </si>
+  <si>
+    <t>938860499</t>
+  </si>
+  <si>
+    <t>L'OLIVO SHAMPOO DELICATO 500ML</t>
+  </si>
+  <si>
+    <t>982145548</t>
+  </si>
+  <si>
+    <t>LA CANAPA CREMA VISO 50ML</t>
+  </si>
+  <si>
+    <t>982145524</t>
+  </si>
+  <si>
+    <t>LA CANAPA DETERGENTE VISO100ML</t>
+  </si>
+  <si>
+    <t>982145551</t>
+  </si>
+  <si>
+    <t>LA CANAPA OLIO VISO/CORPO 30ML</t>
+  </si>
+  <si>
+    <t>901538417</t>
+  </si>
+  <si>
+    <t>LACCA ESTRATTO MIGLIO 150ML</t>
+  </si>
+  <si>
+    <t>901536868</t>
+  </si>
+  <si>
+    <t>LATTE PULIZIA VISO CAMOMILLA</t>
+  </si>
+  <si>
+    <t>901536870</t>
+  </si>
+  <si>
+    <t>LATTE PULIZIA VISO CETR/AMAM</t>
+  </si>
+  <si>
+    <t>937415697</t>
+  </si>
+  <si>
+    <t>LATTE SOLARE CAR/JOJ/NOC SPF10</t>
+  </si>
+  <si>
+    <t>901537819</t>
+  </si>
+  <si>
+    <t>LAVANDA BAGNOSCHIUMA 250ML</t>
+  </si>
+  <si>
+    <t>901538773</t>
+  </si>
+  <si>
+    <t>LAVANDA PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>901539611</t>
+  </si>
+  <si>
+    <t>LAVANDA SACCHETTO PROF CASS</t>
+  </si>
+  <si>
+    <t>901537959</t>
+  </si>
+  <si>
+    <t>LAVANDA SAPONE 100G</t>
+  </si>
+  <si>
+    <t>942002611</t>
+  </si>
+  <si>
+    <t>LE SUPERATT CR RASS A/SMAG20%</t>
+  </si>
+  <si>
+    <t>942002623</t>
+  </si>
+  <si>
+    <t>LE SUPERATT CR RASS SMAGL SENO</t>
+  </si>
+  <si>
+    <t>942002609</t>
+  </si>
+  <si>
+    <t>LE SUPERATT GOMMAGE-20%</t>
+  </si>
+  <si>
+    <t>938078540</t>
+  </si>
+  <si>
+    <t>LEGNI FRUTTATI BAGNOSCHIUMA</t>
+  </si>
+  <si>
+    <t>938645405</t>
+  </si>
+  <si>
+    <t>LEGNI FRUTTATI CREMA CORPO</t>
+  </si>
+  <si>
+    <t>952109876</t>
+  </si>
+  <si>
+    <t>LEGNI FRUTTATI FRAGR LEGN125ML</t>
+  </si>
+  <si>
+    <t>938078944</t>
+  </si>
+  <si>
+    <t>LEGNI FRUTTATI FRAGR LEGNI PRO</t>
+  </si>
+  <si>
+    <t>950953152</t>
+  </si>
+  <si>
+    <t>LEGNI FRUTTATI FRAGR LEGNI RIC</t>
+  </si>
+  <si>
+    <t>938050162</t>
+  </si>
+  <si>
+    <t>LEGNI FRUTTATI PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>938645948</t>
+  </si>
+  <si>
+    <t>LEGNI FRUTTATI SAPONE 100G</t>
+  </si>
+  <si>
+    <t>941572760</t>
+  </si>
+  <si>
+    <t>LILLA' LILLA' BAGNOSCHIUMA</t>
+  </si>
+  <si>
+    <t>941572784</t>
+  </si>
+  <si>
+    <t>LILLA' LILLA' CR CRP ED LIM</t>
+  </si>
+  <si>
+    <t>942131830</t>
+  </si>
+  <si>
+    <t>LILLA' LILLA' CREMA CORPO200ML</t>
+  </si>
+  <si>
+    <t>941572808</t>
+  </si>
+  <si>
+    <t>LILLA' LILLA' FRAGR LEGNI PROF</t>
+  </si>
+  <si>
+    <t>941572733</t>
+  </si>
+  <si>
+    <t>LILLA' LILLA' PROF ED LIM100ML</t>
+  </si>
+  <si>
+    <t>976257511</t>
+  </si>
+  <si>
+    <t>LILLA' LILLA' PROFUMO 100ML</t>
+  </si>
+  <si>
+    <t>941981957</t>
+  </si>
+  <si>
+    <t>LILLA' LILLA' PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>941572796</t>
+  </si>
+  <si>
+    <t>LILLA' LILLA' SAP ED LIM 2PZ</t>
+  </si>
+  <si>
+    <t>975526512</t>
+  </si>
+  <si>
+    <t>LILLA' LILLA' SAPONE PROFUMATO</t>
+  </si>
+  <si>
+    <t>901538342</t>
+  </si>
+  <si>
+    <t>LOZIONE ORTICA DIOICA 200ML</t>
+  </si>
+  <si>
+    <t>975426836</t>
+  </si>
+  <si>
+    <t>LUCE&amp;VOLUME CREMA BALS FILLER</t>
+  </si>
+  <si>
+    <t>975426800</t>
+  </si>
+  <si>
+    <t>LUCE&amp;VOLUME SHAMPOO EFF FILLER</t>
+  </si>
+  <si>
+    <t>975426812</t>
+  </si>
+  <si>
+    <t>LUCE&amp;VOLUME SPRAY BIFASICO MIL</t>
+  </si>
+  <si>
+    <t>902373467</t>
+  </si>
+  <si>
+    <t>LUCIDALABBRA VITAMINICO 4,5ML</t>
+  </si>
+  <si>
+    <t>932167707</t>
+  </si>
+  <si>
+    <t>MAKE UP CIPRIA COMP V/U NAT 9G</t>
+  </si>
+  <si>
+    <t>932167721</t>
+  </si>
+  <si>
+    <t>MAKE UP CORRETTORE PERF CARAM</t>
+  </si>
+  <si>
+    <t>932167719</t>
+  </si>
+  <si>
+    <t>MAKE UP CORRETTORE PERF MIELE</t>
+  </si>
+  <si>
+    <t>932167784</t>
+  </si>
+  <si>
+    <t>MAKE UP LIPGLOSS ILL DALIA 9ML</t>
+  </si>
+  <si>
+    <t>932167796</t>
+  </si>
+  <si>
+    <t>MAKE UP LIPGLOSS ILL MOSTO 9ML</t>
+  </si>
+  <si>
+    <t>932167822</t>
+  </si>
+  <si>
+    <t>MAKE UP MASCARA INTENS NERO9ML</t>
+  </si>
+  <si>
+    <t>932167834</t>
+  </si>
+  <si>
+    <t>MAKE UP MATITA OCCHI KAJAL NE</t>
+  </si>
+  <si>
+    <t>934532060</t>
+  </si>
+  <si>
+    <t>MAKE UP OMBR DUO LIQUIR/PERLA</t>
+  </si>
+  <si>
+    <t>934532072</t>
+  </si>
+  <si>
+    <t>MAKE UP OMBR DUO MUSCHIO/CREMA</t>
+  </si>
+  <si>
+    <t>932167861</t>
+  </si>
+  <si>
+    <t>MAKE UP ROSSETTO IDRAT CANNELL</t>
+  </si>
+  <si>
+    <t>910587916</t>
+  </si>
+  <si>
+    <t>MANDORLA BAGNOSCHIUMA 250ML</t>
+  </si>
+  <si>
+    <t>910594427</t>
+  </si>
+  <si>
+    <t>MANDORLA CREMA CORPO 300ML</t>
+  </si>
+  <si>
+    <t>910595192</t>
+  </si>
+  <si>
+    <t>MANDORLA IMPACCO CREMA MANI</t>
+  </si>
+  <si>
+    <t>910595204</t>
+  </si>
+  <si>
+    <t>MANDORLA OLIO MASSAGGIO 125ML</t>
+  </si>
+  <si>
+    <t>986816926</t>
+  </si>
+  <si>
+    <t>MANDORLA PROFUMO 125ML 45ANNIV</t>
+  </si>
+  <si>
+    <t>986816914</t>
+  </si>
+  <si>
+    <t>MANDORLA PROFUMO 15ML 45ANNIV</t>
+  </si>
+  <si>
+    <t>988837187</t>
+  </si>
+  <si>
+    <t>MASCHERA VISO ARGIL/PROP/BARD</t>
+  </si>
+  <si>
+    <t>938289358</t>
+  </si>
+  <si>
+    <t>MASCHERA VISO ARGILLA/PROPOLI</t>
+  </si>
+  <si>
+    <t>979097553</t>
+  </si>
+  <si>
+    <t>MAXI SHOPPER ANNIVERSARIO PP</t>
+  </si>
+  <si>
+    <t>985670660</t>
+  </si>
+  <si>
+    <t>900179514</t>
+  </si>
+  <si>
+    <t>MEHAREES BAGNOSCHIUMA 250ML</t>
+  </si>
+  <si>
+    <t>900179540</t>
+  </si>
+  <si>
+    <t>MEHAREES CREMA CORPO 300ML</t>
+  </si>
+  <si>
+    <t>939011060</t>
+  </si>
+  <si>
+    <t>MEHAREES CREMA DEOD DATTER50ML</t>
+  </si>
+  <si>
+    <t>938925031</t>
+  </si>
+  <si>
+    <t>MEHAREES CREMA DEODORANTE 50ML</t>
+  </si>
+  <si>
+    <t>984796868</t>
+  </si>
+  <si>
+    <t>989257744</t>
+  </si>
+  <si>
+    <t>900179464</t>
+  </si>
+  <si>
+    <t>MEHAREES PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>985480957</t>
+  </si>
+  <si>
+    <t>MELOGRANO BAGNOGEL 250ML</t>
+  </si>
+  <si>
+    <t>985480882</t>
+  </si>
+  <si>
+    <t>MELOGRANO BALSAMOGEL CORPO</t>
+  </si>
+  <si>
+    <t>985481175</t>
+  </si>
+  <si>
+    <t>MELOGRANO BEAUTY BOX IRRESIST</t>
+  </si>
+  <si>
+    <t>985481163</t>
+  </si>
+  <si>
+    <t>MELOGRANO BEAUTY BOX PREZIOSI</t>
+  </si>
+  <si>
+    <t>985481050</t>
+  </si>
+  <si>
+    <t>MELOGRANO BEAUTY BOX SEMPRE</t>
+  </si>
+  <si>
+    <t>985480870</t>
+  </si>
+  <si>
+    <t>MELOGRANO CREMA CORPO&amp;MANI</t>
+  </si>
+  <si>
+    <t>985481074</t>
+  </si>
+  <si>
+    <t>MELOGRANO FRAGRANZA LEGNI PROF</t>
+  </si>
+  <si>
+    <t>985480843</t>
+  </si>
+  <si>
+    <t>MELOGRANO GEL DET VISO&amp;MANI</t>
+  </si>
+  <si>
+    <t>985481098</t>
+  </si>
+  <si>
+    <t>MELOGRANO PROFUMATORE AUTOMOB</t>
+  </si>
+  <si>
+    <t>985481011</t>
+  </si>
+  <si>
+    <t>MELOGRANO PROFUMO 100ML</t>
+  </si>
+  <si>
+    <t>985481023</t>
+  </si>
+  <si>
+    <t>MELOGRANO PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>985872629</t>
+  </si>
+  <si>
+    <t>MELOGRANO SAPONE 100G</t>
+  </si>
+  <si>
+    <t>985480983</t>
+  </si>
+  <si>
+    <t>MELOGRANO SAPONE PROF EDIZ LIM</t>
+  </si>
+  <si>
+    <t>985481187</t>
+  </si>
+  <si>
+    <t>MELOGRANO SEGRETI BELLEZZ DUO</t>
+  </si>
+  <si>
+    <t>985481199</t>
+  </si>
+  <si>
+    <t>MELOGRANO SEGRETI BELLEZZ TRIO</t>
+  </si>
+  <si>
+    <t>935522449</t>
+  </si>
+  <si>
+    <t>MINITAGLIA BAGNOSCH PAPAV 50ML</t>
+  </si>
+  <si>
+    <t>901537821</t>
+  </si>
+  <si>
+    <t>MUGHETTO BAGNOSCHIUMA 250ML</t>
+  </si>
+  <si>
+    <t>901538710</t>
+  </si>
+  <si>
+    <t>MUGHETTO PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>901539647</t>
+  </si>
+  <si>
+    <t>MUGHETTO SACCHETTO PROF CASS</t>
+  </si>
+  <si>
+    <t>901537973</t>
+  </si>
+  <si>
+    <t>MUGHETTO SAPONE 100G</t>
+  </si>
+  <si>
+    <t>988837288</t>
+  </si>
+  <si>
+    <t>NARCISO SUBLIME PROF 24 125ML</t>
+  </si>
+  <si>
+    <t>988837276</t>
+  </si>
+  <si>
+    <t>NARCISO SUBLIME PROF 24 15ML</t>
+  </si>
+  <si>
+    <t>939632562</t>
+  </si>
+  <si>
+    <t>NEROLI NEROLI CREMA CRP 250ML</t>
+  </si>
+  <si>
+    <t>986816938</t>
+  </si>
+  <si>
+    <t>NEROLI PROFUMO 125ML 45ANNIVER</t>
+  </si>
+  <si>
+    <t>986816940</t>
+  </si>
+  <si>
+    <t>NEROLI PROFUMO 15ML 45ANNIVER</t>
+  </si>
+  <si>
+    <t>987659063</t>
+  </si>
+  <si>
+    <t>NOTTE TANGERI BAGNOSCHIUM250ML</t>
+  </si>
+  <si>
+    <t>987659075</t>
+  </si>
+  <si>
+    <t>NOTTE TANGERI BEAUTY BOX ATMOS</t>
+  </si>
+  <si>
+    <t>987659087</t>
+  </si>
+  <si>
+    <t>NOTTE TANGERI BEAUTY BOX RELAX</t>
+  </si>
+  <si>
+    <t>987659099</t>
+  </si>
+  <si>
+    <t>NOTTE TANGERI CREMA CORPO200ML</t>
+  </si>
+  <si>
+    <t>987659113</t>
+  </si>
+  <si>
+    <t>NOTTE TANGERI DET VISO&amp;MANI</t>
+  </si>
+  <si>
+    <t>987659125</t>
+  </si>
+  <si>
+    <t>NOTTE TANGERI FRAGR LEGNI PROF</t>
+  </si>
+  <si>
+    <t>987659137</t>
+  </si>
+  <si>
+    <t>NOTTE TANGERI KIT CHARME IRRES</t>
+  </si>
+  <si>
+    <t>987659101</t>
+  </si>
+  <si>
+    <t>NOTTE TANGERI PROF AMB CRISTAL</t>
+  </si>
+  <si>
+    <t>987659149</t>
+  </si>
+  <si>
+    <t>NOTTE TANGERI PROFUMO 100ML</t>
+  </si>
+  <si>
+    <t>987659152</t>
+  </si>
+  <si>
+    <t>NOTTE TANGERI PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>987659164</t>
+  </si>
+  <si>
+    <t>NOTTE TANGERI RIT ESFOL CORPO</t>
+  </si>
+  <si>
+    <t>987659176</t>
+  </si>
+  <si>
+    <t>NOTTE TANGERI SACCH PROF M/USO</t>
+  </si>
+  <si>
+    <t>988948360</t>
+  </si>
+  <si>
+    <t>NOTTE TANGERI SAPONE 100G</t>
+  </si>
+  <si>
+    <t>987659188</t>
+  </si>
+  <si>
+    <t>NOTTE TANGERI SAPONE ED LIM</t>
+  </si>
+  <si>
+    <t>987659190</t>
+  </si>
+  <si>
+    <t>NOTTE TANGERI TOCCO SETA OLIO</t>
+  </si>
+  <si>
+    <t>902373493</t>
+  </si>
+  <si>
+    <t>NUTRILABBRA VELLUTANTE 4,5ML</t>
+  </si>
+  <si>
+    <t>935522298</t>
+  </si>
+  <si>
+    <t>OLIO ARGAN BAGNOSCHIUMA MINITA</t>
+  </si>
+  <si>
+    <t>975743713</t>
+  </si>
+  <si>
+    <t>OLIO ARGAN BEAUTYBAG</t>
+  </si>
+  <si>
+    <t>988028662</t>
+  </si>
+  <si>
+    <t>OLIO ARGAN CR MANI A/ETA' 40ML</t>
+  </si>
+  <si>
+    <t>935522300</t>
+  </si>
+  <si>
+    <t>OLIO ARGAN CREMA CORPO MINITAG</t>
+  </si>
+  <si>
+    <t>939632636</t>
+  </si>
+  <si>
+    <t>OLIO ARGAN CREMA VISO 50ML</t>
+  </si>
+  <si>
+    <t>933061525</t>
+  </si>
+  <si>
+    <t>OLIO ARGAN TRATT INTEN ANTIAGE</t>
+  </si>
+  <si>
+    <t>986971873</t>
+  </si>
+  <si>
+    <t>OLIO DI MACASSAR 100ML</t>
+  </si>
+  <si>
+    <t>901538379</t>
+  </si>
+  <si>
+    <t>OLIO MACASSAR 100ML</t>
+  </si>
+  <si>
+    <t>980029538</t>
+  </si>
+  <si>
+    <t>OLIO SOLARE ACCELERATORE ABBR</t>
+  </si>
+  <si>
+    <t>937415747</t>
+  </si>
+  <si>
+    <t>OLIO SOLARE ELASTIC SPF6 100ML</t>
+  </si>
+  <si>
+    <t>980029526</t>
+  </si>
+  <si>
+    <t>OLIO SPLENDENTE CORPO VISO CAP</t>
+  </si>
+  <si>
+    <t>981938552</t>
+  </si>
+  <si>
+    <t>OLIO SPLENDENTE VISO CORPO CAP</t>
+  </si>
+  <si>
+    <t>988837290</t>
+  </si>
+  <si>
+    <t>OMBRA TIGLIO PROF VINT24 125ML</t>
+  </si>
+  <si>
+    <t>988837302</t>
+  </si>
+  <si>
+    <t>OMBRA TIGLIO PROF VINT24 15ML</t>
+  </si>
+  <si>
+    <t>933783969</t>
+  </si>
+  <si>
+    <t>OMBRA TIGLIO PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>933783983</t>
+  </si>
+  <si>
+    <t>OMBRA TIGLIO PROFUMO EDL 100ML</t>
+  </si>
+  <si>
+    <t>933784213</t>
+  </si>
+  <si>
+    <t>OMBRA TIGLIO SACCH PROF CASSET</t>
+  </si>
+  <si>
+    <t>986816965</t>
+  </si>
+  <si>
+    <t>ORANGERIE PROFUMO 125ML 45ANNI</t>
+  </si>
+  <si>
+    <t>986816953</t>
+  </si>
+  <si>
+    <t>ORANGERIE PROFUMO 15ML 45ANNI</t>
+  </si>
+  <si>
+    <t>933784427</t>
+  </si>
+  <si>
+    <t>ORTENSIA BAGNOSCHIUMA 300ML</t>
+  </si>
+  <si>
+    <t>933784340</t>
+  </si>
+  <si>
+    <t>ORTENSIA CANDELA PROFUMATA</t>
+  </si>
+  <si>
+    <t>934743636</t>
+  </si>
+  <si>
+    <t>ORTENSIA CREMA PROFUMATA CORPO</t>
+  </si>
+  <si>
+    <t>933784377</t>
+  </si>
+  <si>
+    <t>ORTENSIA FRAGR LEGNI PROF125ML</t>
+  </si>
+  <si>
+    <t>935628103</t>
+  </si>
+  <si>
+    <t>ORTENSIA PROFUMO 100ML</t>
+  </si>
+  <si>
+    <t>935628091</t>
+  </si>
+  <si>
+    <t>ORTENSIA PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>933784326</t>
+  </si>
+  <si>
+    <t>ORTENSIA SACCHETTO PROF CASS</t>
+  </si>
+  <si>
+    <t>933784264</t>
+  </si>
+  <si>
+    <t>ORTENSIA SACCHETTO PROF GUARDA</t>
+  </si>
+  <si>
+    <t>934460320</t>
+  </si>
+  <si>
+    <t>ORTENSIA SAPONE PROFUMATO 100G</t>
+  </si>
+  <si>
+    <t>937363303</t>
+  </si>
+  <si>
+    <t>OSMANTHUS BAGNOSCHIUMA 250ML</t>
+  </si>
+  <si>
+    <t>937363428</t>
+  </si>
+  <si>
+    <t>OSMANTHUS BALSAMO LABBRA 13ML</t>
+  </si>
+  <si>
+    <t>937364014</t>
+  </si>
+  <si>
+    <t>OSMANTHUS BEAUTY-SET DA VIAGG</t>
+  </si>
+  <si>
+    <t>937363962</t>
+  </si>
+  <si>
+    <t>OSMANTHUS CANDELA C/COPERCHIO</t>
+  </si>
+  <si>
+    <t>941842888</t>
+  </si>
+  <si>
+    <t>OSMANTHUS CREMA PROFUMATA CRP</t>
+  </si>
+  <si>
+    <t>937363467</t>
+  </si>
+  <si>
+    <t>OSMANTHUS FRAGRANZA LEGNI PROF</t>
+  </si>
+  <si>
+    <t>977817853</t>
+  </si>
+  <si>
+    <t>OSMANTHUS PROFUMO 100ML</t>
+  </si>
+  <si>
+    <t>941498305</t>
+  </si>
+  <si>
+    <t>OSMANTHUS PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>937363226</t>
+  </si>
+  <si>
+    <t>OSMANTHUS PROFUMO SCAT DO100ML</t>
+  </si>
+  <si>
+    <t>937363986</t>
+  </si>
+  <si>
+    <t>OSMANTHUS SACCHETTO PROF MULTI</t>
+  </si>
+  <si>
+    <t>983275506</t>
+  </si>
+  <si>
+    <t>OSMANTHUS SAPONE 100G</t>
+  </si>
+  <si>
+    <t>937363378</t>
+  </si>
+  <si>
+    <t>OSMANTHUS SAPONE PROF 200G EL</t>
+  </si>
+  <si>
+    <t>901536918</t>
+  </si>
+  <si>
+    <t>PANETTO NON SAP BARDANA 100G</t>
+  </si>
+  <si>
+    <t>901536920</t>
+  </si>
+  <si>
+    <t>PANETTO NON SAP CALENDULA/JOJO</t>
+  </si>
+  <si>
+    <t>980638769</t>
+  </si>
+  <si>
+    <t>PAPAVERO SOAVE BAGNOSCH ECORIC</t>
+  </si>
+  <si>
+    <t>988807335</t>
+  </si>
+  <si>
+    <t>PAPAVERO SOAVE BAGNOSCH MINITA</t>
+  </si>
+  <si>
+    <t>983497595</t>
+  </si>
+  <si>
+    <t>PAPAVERO SOAVE BAGNOSCH+RIC</t>
+  </si>
+  <si>
+    <t>922259256</t>
+  </si>
+  <si>
+    <t>PAPAVERO SOAVE BAGNOSCHIUMA</t>
+  </si>
+  <si>
+    <t>931376154</t>
+  </si>
+  <si>
+    <t>PAPAVERO SOAVE CANDELA 37ORE</t>
+  </si>
+  <si>
+    <t>942129281</t>
+  </si>
+  <si>
+    <t>PAPAVERO SOAVE COFANETTO PROF</t>
+  </si>
+  <si>
+    <t>977367198</t>
+  </si>
+  <si>
+    <t>PAPAVERO SOAVE COLLEZIONE PROF</t>
+  </si>
+  <si>
+    <t>931376065</t>
+  </si>
+  <si>
+    <t>PAPAVERO SOAVE CR CORPO 200ML</t>
+  </si>
+  <si>
+    <t>976031373</t>
+  </si>
+  <si>
+    <t>PAPAVERO SOAVE CREMA CORPO</t>
+  </si>
+  <si>
+    <t>935522452</t>
+  </si>
+  <si>
+    <t>PAPAVERO SOAVE CREMA CORPO MIN</t>
+  </si>
+  <si>
+    <t>975743523</t>
+  </si>
+  <si>
+    <t>PAPAVERO SOAVE FRAGR LEGNI PRO</t>
+  </si>
+  <si>
+    <t>985872631</t>
+  </si>
+  <si>
+    <t>982470736</t>
+  </si>
+  <si>
+    <t>PAPAVERO SOAVE KIT FESTA MAMMA</t>
+  </si>
+  <si>
+    <t>931375695</t>
+  </si>
+  <si>
+    <t>PAPAVERO SOAVE PROFUMO 100ML</t>
+  </si>
+  <si>
+    <t>931375341</t>
+  </si>
+  <si>
+    <t>PAPAVERO SOAVE PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>931376180</t>
+  </si>
+  <si>
+    <t>PAPAVERO SOAVE SACCH PROF CASS</t>
+  </si>
+  <si>
+    <t>935823928</t>
+  </si>
+  <si>
+    <t>PAPAVERO SOAVE SAPONE PROF100G</t>
+  </si>
+  <si>
+    <t>987659202</t>
+  </si>
+  <si>
+    <t>PAPAVERO SOAVE SEGR BELLEZ DUO</t>
+  </si>
+  <si>
+    <t>938561483</t>
+  </si>
+  <si>
+    <t>PATCHOULY BAGNOSCHIUMA 250ML</t>
+  </si>
+  <si>
+    <t>938561495</t>
+  </si>
+  <si>
+    <t>PATCHOULY CREMA CORPO 200ML</t>
+  </si>
+  <si>
+    <t>938501715</t>
+  </si>
+  <si>
+    <t>PATCHOULY PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>938080734</t>
+  </si>
+  <si>
+    <t>PEONIE ACQUA PROFUMATA 50ML</t>
+  </si>
+  <si>
+    <t>938117203</t>
+  </si>
+  <si>
+    <t>PEONIE BAGNOSCH ADDOL CRP250ML</t>
+  </si>
+  <si>
+    <t>938118282</t>
+  </si>
+  <si>
+    <t>PEONIE CREMA PROF CRP 250ML</t>
+  </si>
+  <si>
+    <t>938118294</t>
+  </si>
+  <si>
+    <t>PEONIE FRAGRANZA LEGNI PROF125</t>
+  </si>
+  <si>
+    <t>938118320</t>
+  </si>
+  <si>
+    <t>PEONIE SAPONE PROFUMATO 100G</t>
+  </si>
+  <si>
+    <t>900179603</t>
+  </si>
+  <si>
+    <t>PERIPLO ACQUA PROFUMATA 50ML</t>
+  </si>
+  <si>
+    <t>900438995</t>
+  </si>
+  <si>
+    <t>PERIPLO FLUIDO DOPOBARBA 100ML</t>
+  </si>
+  <si>
+    <t>988784981</t>
+  </si>
+  <si>
+    <t>903030664</t>
+  </si>
+  <si>
+    <t>PERIPLO LOZIONE DEODORANTE</t>
+  </si>
+  <si>
+    <t>900179589</t>
+  </si>
+  <si>
+    <t>PERIPLO PROFUMO 100ML</t>
+  </si>
+  <si>
+    <t>979069770</t>
+  </si>
+  <si>
+    <t>PERIPLO PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>910527884</t>
+  </si>
+  <si>
+    <t>PERIPLO SAPONE NON SAPONE 100G</t>
+  </si>
+  <si>
+    <t>900179639</t>
+  </si>
+  <si>
+    <t>PERIPLO SCHIUMA BARBA 200ML</t>
+  </si>
+  <si>
+    <t>900179627</t>
+  </si>
+  <si>
+    <t>PERIPLO SHAMPOO DOCCIA 250ML</t>
+  </si>
+  <si>
+    <t>986816977</t>
+  </si>
+  <si>
+    <t>PETALI&amp;FIORI PROF 125ML 45ANNI</t>
+  </si>
+  <si>
+    <t>986816991</t>
+  </si>
+  <si>
+    <t>PETALI&amp;FIORI PROF 15ML 45ANNIV</t>
+  </si>
+  <si>
+    <t>938501677</t>
+  </si>
+  <si>
+    <t>PICCOLO SOLE CR SOL BB SPF50+</t>
+  </si>
+  <si>
+    <t>937415127</t>
+  </si>
+  <si>
+    <t>PICCOLOSOLE CREMA SOL BB SPF30</t>
+  </si>
+  <si>
+    <t>981938549</t>
+  </si>
+  <si>
+    <t>PICCOLOSOLE CREMA SOL BBSPF50+</t>
+  </si>
+  <si>
+    <t>931653430</t>
+  </si>
+  <si>
+    <t>PICCOLOSOLE DOPOSOLE ADD EMOL</t>
+  </si>
+  <si>
+    <t>942002573</t>
+  </si>
+  <si>
+    <t>PIEDI &amp; GAMBE CR LEV PIEDI-20%</t>
+  </si>
+  <si>
+    <t>942002585</t>
+  </si>
+  <si>
+    <t>PIEDI &amp; GAMBE CR RIPOS-20%</t>
+  </si>
+  <si>
+    <t>942002597</t>
+  </si>
+  <si>
+    <t>PIEDI &amp; GAMBE GEL DEOD-20%</t>
+  </si>
+  <si>
+    <t>934532007</t>
+  </si>
+  <si>
+    <t>PIEDI&amp;GAMBE CR LEVIG PIEDI SCR</t>
+  </si>
+  <si>
+    <t>934532033</t>
+  </si>
+  <si>
+    <t>PIEDI&amp;GAMBE CREMA RIPOSANTE</t>
+  </si>
+  <si>
+    <t>934532045</t>
+  </si>
+  <si>
+    <t>PIEDI&amp;GAMBE GEL DEODORANTE PIE</t>
+  </si>
+  <si>
+    <t>989233489</t>
+  </si>
+  <si>
+    <t>PISTACCHIO BAGNOSCHIUMA ADD</t>
+  </si>
+  <si>
+    <t>989233426</t>
+  </si>
+  <si>
+    <t>PISTACCHIO BALSAMO LABBRA DELI</t>
+  </si>
+  <si>
+    <t>989233440</t>
+  </si>
+  <si>
+    <t>PISTACCHIO CREMA VELL CORPO</t>
+  </si>
+  <si>
+    <t>989233491</t>
+  </si>
+  <si>
+    <t>PISTACCHIO PROFUMO 10ML</t>
+  </si>
+  <si>
+    <t>989233503</t>
+  </si>
+  <si>
+    <t>PISTACCHIO PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>989233477</t>
+  </si>
+  <si>
+    <t>PISTACCHIO SHAMPOO SOLIDO 60G</t>
+  </si>
+  <si>
+    <t>905167399</t>
+  </si>
+  <si>
+    <t>PRIMA&amp;POI SIERO ANTIAGE 28ML</t>
+  </si>
+  <si>
+    <t>931033094</t>
+  </si>
+  <si>
+    <t>PRIMAVERDE ACQUA PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>931033144</t>
+  </si>
+  <si>
+    <t>PRIMAVERDE BAGNOSCHIUMA 250ML</t>
+  </si>
+  <si>
+    <t>931033157</t>
+  </si>
+  <si>
+    <t>PRIMAVERDE CR FLU CORPO 200ML</t>
+  </si>
+  <si>
+    <t>941842849</t>
+  </si>
+  <si>
+    <t>PROMO MANI E LABBRA CR MANI/UN</t>
+  </si>
+  <si>
+    <t>902373517</t>
+  </si>
+  <si>
+    <t>PROTEGGILABBRA BALSAMO 4,5ML</t>
+  </si>
+  <si>
+    <t>975743434</t>
+  </si>
+  <si>
+    <t>RABARBARO BAGNOSCHIUMA 250ML</t>
+  </si>
+  <si>
+    <t>975743687</t>
+  </si>
+  <si>
+    <t>RABARBARO BEAUTY SET ED LIM</t>
+  </si>
+  <si>
+    <t>975743663</t>
+  </si>
+  <si>
+    <t>RABARBARO BEAUTYBAG DUO</t>
+  </si>
+  <si>
+    <t>975743651</t>
+  </si>
+  <si>
+    <t>RABARBARO BEAUTYBAG TRIO ED LI</t>
+  </si>
+  <si>
+    <t>975743410</t>
+  </si>
+  <si>
+    <t>RABARBARO CREMA CORPO 200ML</t>
+  </si>
+  <si>
+    <t>975743648</t>
+  </si>
+  <si>
+    <t>RABARBARO FRAGRANZA LEGNI PROF</t>
+  </si>
+  <si>
+    <t>975743598</t>
+  </si>
+  <si>
+    <t>RABARBARO LOZIONE DEOD RINF</t>
+  </si>
+  <si>
+    <t>975743624</t>
+  </si>
+  <si>
+    <t>RABARBARO PROFUMO 100ML</t>
+  </si>
+  <si>
+    <t>975743497</t>
+  </si>
+  <si>
+    <t>RABARBARO PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>975743459</t>
+  </si>
+  <si>
+    <t>RABARBARO PROFUMO ED LIM 100ML</t>
+  </si>
+  <si>
+    <t>975743636</t>
+  </si>
+  <si>
+    <t>RABARBARO PROFUMO ED LIM 10ML</t>
+  </si>
+  <si>
+    <t>975743511</t>
+  </si>
+  <si>
+    <t>RABARBARO PROFUMO ED LIM 50ML</t>
+  </si>
+  <si>
+    <t>975743574</t>
+  </si>
+  <si>
+    <t>RABARBARO SAPONE PROFUMATO100G</t>
+  </si>
+  <si>
+    <t>935270912</t>
+  </si>
+  <si>
+    <t>REGINE PRATI ACQUA PROF RINFR</t>
+  </si>
+  <si>
+    <t>934408954</t>
+  </si>
+  <si>
+    <t>REGINE PRATI BAGNOSCHIUMA250ML</t>
+  </si>
+  <si>
+    <t>934408978</t>
+  </si>
+  <si>
+    <t>REGINE PRATI CREMA FLUIDA CRP</t>
+  </si>
+  <si>
+    <t>934408941</t>
+  </si>
+  <si>
+    <t>REGINE PRATI PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>938851666</t>
+  </si>
+  <si>
+    <t>RINFRESCASOLE DOPOSOLE RINF</t>
+  </si>
+  <si>
+    <t>905167641</t>
+  </si>
+  <si>
+    <t>RISTRUTTURA CREMA CAP FRAG/SFI</t>
+  </si>
+  <si>
+    <t>905167591</t>
+  </si>
+  <si>
+    <t>RISTRUTTURA SHAMPOO CAP TRATT</t>
+  </si>
+  <si>
+    <t>901538330</t>
+  </si>
+  <si>
+    <t>RISTRUTTURANTE FLUIDO MIGL/GER</t>
+  </si>
+  <si>
+    <t>901537858</t>
+  </si>
+  <si>
+    <t>ROSA BAGNOSCHIUMA 250ML</t>
+  </si>
+  <si>
+    <t>901537530</t>
+  </si>
+  <si>
+    <t>ROSA CREMA CORPO 150ML</t>
+  </si>
+  <si>
+    <t>933501506</t>
+  </si>
+  <si>
+    <t>ROSA CREMA NUTRIENTE MANI 75ML</t>
+  </si>
+  <si>
+    <t>939318135</t>
+  </si>
+  <si>
+    <t>ROSA POLVERE CORPO PROFUMO RA</t>
+  </si>
+  <si>
+    <t>901538759</t>
+  </si>
+  <si>
+    <t>ROSA PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>983303227</t>
+  </si>
+  <si>
+    <t>ROSA PURPUREA BAGNOGEL 250ML</t>
+  </si>
+  <si>
+    <t>983303239</t>
+  </si>
+  <si>
+    <t>ROSA PURPUREA BALSAMO MANI75ML</t>
+  </si>
+  <si>
+    <t>983303241</t>
+  </si>
+  <si>
+    <t>ROSA PURPUREA BEAUTY FASCINOSA</t>
+  </si>
+  <si>
+    <t>983303254</t>
+  </si>
+  <si>
+    <t>ROSA PURPUREA BEAUTY FAVOLOSA</t>
+  </si>
+  <si>
+    <t>983303266</t>
+  </si>
+  <si>
+    <t>ROSA PURPUREA BEAUTY VANITOSA</t>
+  </si>
+  <si>
+    <t>984812471</t>
+  </si>
+  <si>
+    <t>ROSA PURPUREA CREMA CORPO200ML</t>
+  </si>
+  <si>
+    <t>983303278</t>
+  </si>
+  <si>
+    <t>ROSA PURPUREA CREMA PROF CRP</t>
+  </si>
+  <si>
+    <t>983303280</t>
+  </si>
+  <si>
+    <t>ROSA PURPUREA FIORE PROF M/USO</t>
+  </si>
+  <si>
+    <t>983303292</t>
+  </si>
+  <si>
+    <t>ROSA PURPUREA FRAGR LEGNI PROF</t>
+  </si>
+  <si>
+    <t>983303304</t>
+  </si>
+  <si>
+    <t>ROSA PURPUREA OLIO CRP MULTIUS</t>
+  </si>
+  <si>
+    <t>983303316</t>
+  </si>
+  <si>
+    <t>ROSA PURPUREA PROF 100ML ED LI</t>
+  </si>
+  <si>
+    <t>983303328</t>
+  </si>
+  <si>
+    <t>ROSA PURPUREA PROF 50ML ED LIM</t>
+  </si>
+  <si>
+    <t>983303330</t>
+  </si>
+  <si>
+    <t>ROSA PURPUREA PROF CUSC&amp;AMB</t>
+  </si>
+  <si>
+    <t>988278343</t>
+  </si>
+  <si>
+    <t>ROSA PURPUREA PROFUMO 100ML</t>
+  </si>
+  <si>
+    <t>985981733</t>
+  </si>
+  <si>
+    <t>ROSA PURPUREA PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>983303342</t>
+  </si>
+  <si>
+    <t>ROSA PURPUREA SAPONE PROF 100G</t>
+  </si>
+  <si>
+    <t>983303367</t>
+  </si>
+  <si>
+    <t>ROSA PURPUREA SEGRETI BELL TRI</t>
+  </si>
+  <si>
+    <t>983303355</t>
+  </si>
+  <si>
+    <t>ROSA PURPUREA SEGRETI BELLEZ2P</t>
+  </si>
+  <si>
+    <t>901539686</t>
+  </si>
+  <si>
+    <t>ROSA SACCHETTO PROFUMATO CASS</t>
+  </si>
+  <si>
+    <t>901537997</t>
+  </si>
+  <si>
+    <t>ROSA SAPONE 100G</t>
+  </si>
+  <si>
+    <t>975743396</t>
+  </si>
+  <si>
+    <t>ROSA STICK LABBRA ALLA ROSA</t>
+  </si>
+  <si>
+    <t>983303379</t>
+  </si>
+  <si>
+    <t>ROSE A PORTER PROF+BIJOU ED LI</t>
+  </si>
+  <si>
+    <t>903030637</t>
+  </si>
+  <si>
+    <t>SALVIETTE STRUCCANTI DEL 20PZ</t>
+  </si>
+  <si>
+    <t>983837333</t>
+  </si>
+  <si>
+    <t>SALVIETTINE STRUCCANTI DEL ARA</t>
+  </si>
+  <si>
+    <t>910878964</t>
+  </si>
+  <si>
+    <t>SAPONE N/SAPONE CORTECCIA 100G</t>
+  </si>
+  <si>
+    <t>905577161</t>
+  </si>
+  <si>
+    <t>SCATOLA SPEZIE AUTOFOR SPEC</t>
+  </si>
+  <si>
+    <t>987297924</t>
+  </si>
+  <si>
+    <t>SCATOLA TONDA DET SOLIDI 45ANN</t>
+  </si>
+  <si>
+    <t>978871073</t>
+  </si>
+  <si>
+    <t>SFUMATURE D POLVERE ILL 10G</t>
+  </si>
+  <si>
+    <t>978871109</t>
+  </si>
+  <si>
+    <t>SFUMATURE D PROFUMO 15ML</t>
+  </si>
+  <si>
+    <t>978871135</t>
+  </si>
+  <si>
+    <t>SFUMATURE D SET MANI&amp;LAB 1PZ</t>
+  </si>
+  <si>
+    <t>978871008</t>
+  </si>
+  <si>
+    <t>SFUMATURE DALIA BAGNOSCHIUMA</t>
+  </si>
+  <si>
+    <t>978871010</t>
+  </si>
+  <si>
+    <t>SFUMATURE DALIA BURRO SCR CRP</t>
+  </si>
+  <si>
+    <t>980303325</t>
+  </si>
+  <si>
+    <t>SFUMATURE DALIA COLLEZIONE PRO</t>
+  </si>
+  <si>
+    <t>978871022</t>
+  </si>
+  <si>
+    <t>SFUMATURE DALIA CREMA PROF CRP</t>
+  </si>
+  <si>
+    <t>978871034</t>
+  </si>
+  <si>
+    <t>SFUMATURE DALIA FIORE PROF</t>
+  </si>
+  <si>
+    <t>978871046</t>
+  </si>
+  <si>
+    <t>SFUMATURE DALIA FRAGR LEGN PRO</t>
+  </si>
+  <si>
+    <t>978871059</t>
+  </si>
+  <si>
+    <t>SFUMATURE DALIA GEL DET VIS&amp;MA</t>
+  </si>
+  <si>
+    <t>978871061</t>
+  </si>
+  <si>
+    <t>SFUMATURE DALIA LOZIONE DEOD</t>
+  </si>
+  <si>
+    <t>978871085</t>
+  </si>
+  <si>
+    <t>SFUMATURE DALIA PROF TESS/CUSC</t>
+  </si>
+  <si>
+    <t>978871097</t>
+  </si>
+  <si>
+    <t>SFUMATURE DALIA PROFUMO 100ML</t>
+  </si>
+  <si>
+    <t>978871111</t>
+  </si>
+  <si>
+    <t>SFUMATURE DALIA PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>978871123</t>
+  </si>
+  <si>
+    <t>SFUMATURE DALIA SAPONE PROF</t>
+  </si>
+  <si>
+    <t>901538266</t>
+  </si>
+  <si>
+    <t>SHAMPOO ANTIFORFORA PROPOLI</t>
+  </si>
+  <si>
+    <t>901538328</t>
+  </si>
+  <si>
+    <t>SHAMPOO BALSAMO 2IN1 200ML</t>
+  </si>
+  <si>
+    <t>901538254</t>
+  </si>
+  <si>
+    <t>SHAMPOO CAMOMILLA 200ML</t>
+  </si>
+  <si>
+    <t>901538316</t>
+  </si>
+  <si>
+    <t>SHAMPOO DOCCIA SPORT 200ML</t>
+  </si>
+  <si>
+    <t>901538280</t>
+  </si>
+  <si>
+    <t>SHAMPOO ESTRATTO MIGLIO/SOJA</t>
+  </si>
+  <si>
+    <t>901538292</t>
+  </si>
+  <si>
+    <t>SHAMPOO NOCE 200ML</t>
+  </si>
+  <si>
+    <t>902200056</t>
+  </si>
+  <si>
+    <t>SHAMPOO OLIO MACASSAR 150ML</t>
+  </si>
+  <si>
+    <t>901538278</t>
+  </si>
+  <si>
+    <t>SHAMPOO ORTICA DIOICA 200ML</t>
+  </si>
+  <si>
+    <t>980638682</t>
+  </si>
+  <si>
+    <t>SHAMPOO PROTETTIVO CAP COLOR</t>
+  </si>
+  <si>
+    <t>989233453</t>
+  </si>
+  <si>
+    <t>SHAMPOO PURA DOLCEZZA 100ML</t>
+  </si>
+  <si>
+    <t>989233465</t>
+  </si>
+  <si>
+    <t>SHAMPOO PURA DOLCEZZA 500ML</t>
+  </si>
+  <si>
+    <t>902373721</t>
+  </si>
+  <si>
+    <t>SHAMPOO PURIFICANTE MENTA/VIT</t>
+  </si>
+  <si>
+    <t>978623229</t>
+  </si>
+  <si>
+    <t>SHAMPOO SCRUB TRATT PUR/RIN/SE</t>
+  </si>
+  <si>
+    <t>987297975</t>
+  </si>
+  <si>
+    <t>SHAMPOO SOLIDO CAPELLI GRASSI</t>
+  </si>
+  <si>
+    <t>987297999</t>
+  </si>
+  <si>
+    <t>SHAMPOO SOLIDO CAPELLI SECCHI</t>
+  </si>
+  <si>
+    <t>987297963</t>
+  </si>
+  <si>
+    <t>SHAMPOO SOLIDO LAVAGGI FREQ60G</t>
+  </si>
+  <si>
+    <t>938501703</t>
+  </si>
+  <si>
+    <t>SHAMPOSOLE ESTRATTI SEMI 200ML</t>
+  </si>
+  <si>
+    <t>938861212</t>
+  </si>
+  <si>
+    <t>SIERO MULTIATTIVO ED LIM 50ML</t>
+  </si>
+  <si>
+    <t>990967465</t>
+  </si>
+  <si>
+    <t>SINFONIA DI PROFUMI NOTE AGRUM</t>
+  </si>
+  <si>
+    <t>990967477</t>
+  </si>
+  <si>
+    <t>SINFONIA DI PROFUMI NOTE FIOR</t>
+  </si>
+  <si>
+    <t>990967489</t>
+  </si>
+  <si>
+    <t>SINFONIA DI PROFUMI NOTE FRUTT</t>
+  </si>
+  <si>
+    <t>990967491</t>
+  </si>
+  <si>
+    <t>SINFONIA DI PROFUMI NOTE LEGNO</t>
+  </si>
+  <si>
+    <t>942002546</t>
+  </si>
+  <si>
+    <t>SOLEOMBRA FLUIDO DOPOS V&amp;C MF</t>
+  </si>
+  <si>
+    <t>908240169</t>
+  </si>
+  <si>
+    <t>SOLEOMBRA FLUIDO DOPOS VIS&amp;CRP</t>
+  </si>
+  <si>
+    <t>988146914</t>
+  </si>
+  <si>
+    <t>SOLEOMBRA FLUIDO DOPOSOLE SET</t>
+  </si>
+  <si>
+    <t>990014944</t>
+  </si>
+  <si>
+    <t>SOLEOMBRA FLUIDO DOPOSOLE SPR</t>
+  </si>
+  <si>
+    <t>990014957</t>
+  </si>
+  <si>
+    <t>SOLEOMBRA SPRAY 200ML+BAGNODOC</t>
+  </si>
+  <si>
+    <t>901539698</t>
+  </si>
+  <si>
+    <t>SPEZIE SACCHETTO PROFUMATO CAS</t>
+  </si>
+  <si>
+    <t>978623193</t>
+  </si>
+  <si>
+    <t>SPRAY CAPELLI PURIF/RINF/PROF</t>
+  </si>
+  <si>
+    <t>983803709</t>
+  </si>
+  <si>
+    <t>SPRAY INVISIBILE VELO SPF50</t>
+  </si>
+  <si>
+    <t>933113553</t>
+  </si>
+  <si>
+    <t>SPRAYSOLE OLIO ARGAN/ESTR GOJI</t>
+  </si>
+  <si>
+    <t>913512291</t>
+  </si>
+  <si>
+    <t>STICK LABBRA PROTEZIONE SPF50+</t>
+  </si>
+  <si>
+    <t>913512289</t>
+  </si>
+  <si>
+    <t>STICK SOLARE PROTEZIONE SPF50+</t>
+  </si>
+  <si>
+    <t>989322449</t>
+  </si>
+  <si>
+    <t>STRUCCANTE MERISTEMATICO 200ML</t>
+  </si>
+  <si>
+    <t>902573652</t>
+  </si>
+  <si>
+    <t>TE BIANCO BAGNOSCHIUMA 200ML</t>
+  </si>
+  <si>
+    <t>989868878</t>
+  </si>
+  <si>
+    <t>TE' NERO BAGNOSCHIUMA 250ML</t>
+  </si>
+  <si>
+    <t>989868880</t>
+  </si>
+  <si>
+    <t>TE' NERO BALSAMOGEL CORPO125ML</t>
+  </si>
+  <si>
+    <t>989869019</t>
+  </si>
+  <si>
+    <t>TE' NERO BEAUTY BOX GIARDINO</t>
+  </si>
+  <si>
+    <t>989869021</t>
+  </si>
+  <si>
+    <t>TE' NERO BEAUTY BOX TERRAZZE</t>
+  </si>
+  <si>
+    <t>989868892</t>
+  </si>
+  <si>
+    <t>TE' NERO CREMA CORPO&amp;MANI250ML</t>
+  </si>
+  <si>
+    <t>989868777</t>
+  </si>
+  <si>
+    <t>TE' NERO GEL DET VISO&amp;MANI</t>
+  </si>
+  <si>
+    <t>989869033</t>
+  </si>
+  <si>
+    <t>TE' NERO KIT VALLE DEL TE'</t>
+  </si>
+  <si>
+    <t>989868904</t>
+  </si>
+  <si>
+    <t>TE' NERO PROFUMO 100ML</t>
+  </si>
+  <si>
+    <t>989868916</t>
+  </si>
+  <si>
+    <t>TE' NERO PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>901672028</t>
+  </si>
+  <si>
+    <t>TE'&amp;CEDRO BAGNOSCHIUMA 250ML</t>
+  </si>
+  <si>
+    <t>901672410</t>
+  </si>
+  <si>
+    <t>TE'&amp;CEDRO PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>935744312</t>
+  </si>
+  <si>
+    <t>TE'&amp;CEDRO SAPONE 100G</t>
+  </si>
+  <si>
+    <t>935744298</t>
+  </si>
+  <si>
+    <t>TERRA SOLARE RADIOSA SPF15 10G</t>
+  </si>
+  <si>
+    <t>905167351</t>
+  </si>
+  <si>
+    <t>TIARE ACQUA PROFUMATA 50ML</t>
+  </si>
+  <si>
+    <t>905167363</t>
+  </si>
+  <si>
+    <t>TIARE' BAGNOLATTE 200ML</t>
+  </si>
+  <si>
+    <t>937415091</t>
+  </si>
+  <si>
+    <t>TIARE' CREMA FLUIDA CORPO200ML</t>
+  </si>
+  <si>
+    <t>982526954</t>
+  </si>
+  <si>
+    <t>TIARE' PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>939064592</t>
+  </si>
+  <si>
+    <t>TRA I CILIEGI BAGNOSCHIUMA</t>
+  </si>
+  <si>
+    <t>939064628</t>
+  </si>
+  <si>
+    <t>TRA I CILIEGI CREMA PROF CORPO</t>
+  </si>
+  <si>
+    <t>939064679</t>
+  </si>
+  <si>
+    <t>TRA I CILIEGI PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>986106375</t>
+  </si>
+  <si>
+    <t>TRA I CILIEGI SAPONE 100G</t>
+  </si>
+  <si>
+    <t>939064642</t>
+  </si>
+  <si>
+    <t>TRA I CILIEGI SCRUB MAGICAZION</t>
+  </si>
+  <si>
+    <t>902373846</t>
+  </si>
+  <si>
+    <t>UNGUENTO SUPERABBR CAR/MAL/ALO</t>
+  </si>
+  <si>
+    <t>988146902</t>
+  </si>
+  <si>
+    <t>UNGUENTO SUPERABBRONZANTE 75ML</t>
+  </si>
+  <si>
+    <t>931376204</t>
+  </si>
+  <si>
+    <t>UOMO CREMA DA BARBA 150ML</t>
+  </si>
+  <si>
+    <t>937415432</t>
+  </si>
+  <si>
+    <t>UOMO CREMA VISO 50ML</t>
+  </si>
+  <si>
+    <t>984796856</t>
+  </si>
+  <si>
+    <t>UOMO DEO ROLL ON 50ML</t>
+  </si>
+  <si>
+    <t>933061513</t>
+  </si>
+  <si>
+    <t>UOMO DEO ROLL-ON 50ML</t>
+  </si>
+  <si>
+    <t>937415507</t>
+  </si>
+  <si>
+    <t>UOMO FLUIDO CONTORNO OCCHI15ML</t>
+  </si>
+  <si>
+    <t>931376216</t>
+  </si>
+  <si>
+    <t>UOMO FLUIDO DOPOBARBA 120ML</t>
+  </si>
+  <si>
+    <t>935522401</t>
+  </si>
+  <si>
+    <t>UOMO FLUIDO DOPOBARBA MINITAGL</t>
+  </si>
+  <si>
+    <t>931375671</t>
+  </si>
+  <si>
+    <t>UOMO PROFUMO 100ML</t>
+  </si>
+  <si>
+    <t>931375644</t>
+  </si>
+  <si>
+    <t>UOMO PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>931593469</t>
+  </si>
+  <si>
+    <t>UOMO SAPONE PROFUMATO 100G</t>
+  </si>
+  <si>
+    <t>931376230</t>
+  </si>
+  <si>
+    <t>UOMO SHAMPOO DOCCIA 250ML</t>
+  </si>
+  <si>
+    <t>935522387</t>
+  </si>
+  <si>
+    <t>UOMO SHAMPOO DOCCIA MINITAGLIA</t>
+  </si>
+  <si>
+    <t>901537872</t>
+  </si>
+  <si>
+    <t>VANIGLIA BAGNOSCHIUMA 250ML</t>
+  </si>
+  <si>
+    <t>983803723</t>
+  </si>
+  <si>
+    <t>VANIGLIA CREMA MANI 75ML</t>
+  </si>
+  <si>
+    <t>901537555</t>
+  </si>
+  <si>
+    <t>VANIGLIA CREMA PROFUMATA CORPO</t>
+  </si>
+  <si>
+    <t>985481151</t>
+  </si>
+  <si>
+    <t>VANIGLIA FRAGRANZA LEGNI PROF</t>
+  </si>
+  <si>
+    <t>901538811</t>
+  </si>
+  <si>
+    <t>VANIGLIA PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>901537884</t>
+  </si>
+  <si>
+    <t>VANIGLIA/ZENZERO BAGNOSCHIUMA</t>
+  </si>
+  <si>
+    <t>977367200</t>
+  </si>
+  <si>
+    <t>VANIGLIA/ZENZERO COLLEZIONE PR</t>
+  </si>
+  <si>
+    <t>901537670</t>
+  </si>
+  <si>
+    <t>VANIGLIA/ZENZERO CR PROF CORPO</t>
+  </si>
+  <si>
+    <t>901538823</t>
+  </si>
+  <si>
+    <t>VANIGLIA/ZENZERO PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>938860451</t>
+  </si>
+  <si>
+    <t>VELO INVISIBILE SPF50 150ML</t>
+  </si>
+  <si>
+    <t>930869957</t>
+  </si>
+  <si>
+    <t>VELO SOLARE MONOI&amp;OLIO COCCO</t>
+  </si>
+  <si>
+    <t>986736407</t>
+  </si>
+  <si>
+    <t>VERBENA BAGNOSCHIUMA 250ML</t>
+  </si>
+  <si>
+    <t>986736445</t>
+  </si>
+  <si>
+    <t>VERBENA BEAUTY POCHETTE</t>
+  </si>
+  <si>
+    <t>988146852</t>
+  </si>
+  <si>
+    <t>VERBENA COLLEZIONE PROFUMI15ML</t>
+  </si>
+  <si>
+    <t>986736383</t>
+  </si>
+  <si>
+    <t>VERBENA CREMA RIVIT CORPO&amp;MANI</t>
+  </si>
+  <si>
+    <t>986736419</t>
+  </si>
+  <si>
+    <t>VERBENA LOZIONE DEOD RINF100ML</t>
+  </si>
+  <si>
+    <t>986736433</t>
+  </si>
+  <si>
+    <t>VERBENA PROFUMATORE AMBIENTE</t>
+  </si>
+  <si>
+    <t>986736421</t>
+  </si>
+  <si>
+    <t>VERBENA PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>986736395</t>
+  </si>
+  <si>
+    <t>VERBENA RINFRESCSPRAY BIFASICO</t>
+  </si>
+  <si>
+    <t>975354352</t>
+  </si>
+  <si>
+    <t>VERDE LOZIONE DOPOBARBA 100ML</t>
+  </si>
+  <si>
+    <t>989869045</t>
+  </si>
+  <si>
+    <t>VETIVER BEAUTY VERDE BREZZA</t>
+  </si>
+  <si>
+    <t>989869058</t>
+  </si>
+  <si>
+    <t>VETIVER BEAUTY VERDE FRESCHEZZ</t>
+  </si>
+  <si>
+    <t>989868928</t>
+  </si>
+  <si>
+    <t>VETIVER LOZIONE DEODORANTE</t>
+  </si>
+  <si>
+    <t>989868930</t>
+  </si>
+  <si>
+    <t>VETIVER LOZIONE DOPOBARBA100ML</t>
+  </si>
+  <si>
+    <t>989868942</t>
+  </si>
+  <si>
+    <t>VETIVER PROFUMO 100ML</t>
+  </si>
+  <si>
+    <t>989868955</t>
+  </si>
+  <si>
+    <t>VETIVER PROFUMO 50ML</t>
+  </si>
+  <si>
+    <t>989868967</t>
+  </si>
+  <si>
+    <t>VETIVER SAPONE 100G</t>
+  </si>
+  <si>
+    <t>989868979</t>
+  </si>
+  <si>
+    <t>VETIVER SHAMPOODOCCIA 250ML</t>
+  </si>
+  <si>
+    <t>990007015</t>
+  </si>
+  <si>
+    <t>VITAMINA C&amp;ORO 24K CREMA MANI</t>
+  </si>
+  <si>
+    <t>983803646</t>
+  </si>
+  <si>
+    <t>VITAMINA C&amp;ORO CONTORNO OCCHI</t>
+  </si>
+  <si>
+    <t>988146801</t>
+  </si>
+  <si>
+    <t>VITAMINA C&amp;ORO CR PERFEZ CHI</t>
+  </si>
+  <si>
+    <t>988146813</t>
+  </si>
+  <si>
+    <t>VITAMINA C&amp;ORO CR PERFEZ MEDIA</t>
+  </si>
+  <si>
+    <t>983803659</t>
+  </si>
+  <si>
+    <t>VITAMINA C&amp;ORO CREMA VISO 50ML</t>
+  </si>
+  <si>
+    <t>983803634</t>
+  </si>
+  <si>
+    <t>VITAMINA C&amp;ORO DETERGENTE VISO</t>
+  </si>
+  <si>
+    <t>986106336</t>
+  </si>
+  <si>
+    <t>VITAMINA C&amp;ORO MASCHERA VISO</t>
+  </si>
+  <si>
+    <t>986106348</t>
+  </si>
+  <si>
+    <t>VITAMINA C&amp;ORO SIERO VISO 30ML</t>
+  </si>
+  <si>
+    <t>988146837</t>
+  </si>
+  <si>
+    <t>VITAMINA C&amp;ORO TRATT INTENS RI</t>
+  </si>
+  <si>
+    <t>L'Erbolaria</t>
+  </si>
+  <si>
+    <t>Exw Europe</t>
+  </si>
+  <si>
+    <t>Lead Time: 4-6 weeks</t>
+  </si>
+  <si>
+    <t>Moq Eur20,000</t>
   </si>
   <si>
     <t>Ean</t>
   </si>
   <si>
-    <t>Ref</t>
-[...2 lines deleted...]
-    <t>Status</t>
+    <t>Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Cost (eur)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="1">
-    <numFmt numFmtId="164" formatCode="[$€-2]\ #,##0.00"/>
+  <numFmts count="3">
+    <numFmt numFmtId="164" formatCode="_-&quot;€&quot;* #,##0.00_-;\-&quot;€&quot;* #,##0.00_-;_-&quot;€&quot;* \-??_-;_-@_-"/>
+    <numFmt numFmtId="166" formatCode="_-[$€]\ * #,##0.00_-;\-[$€]\ * #,##0.00_-;_-[$€]\ * &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="167" formatCode="[$€-2]\ #,##0.00;\-[$€-2]\ #,##0.00"/>
   </numFmts>
-  <fonts count="4" x14ac:knownFonts="1">
+  <fonts count="8">
     <font>
       <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
+      <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
-    <font>
-[...4 lines deleted...]
-    </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF343E77"/>
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="-0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="1">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color theme="0"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+  <cellStyleXfs count="7">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
-[...2 lines deleted...]
-      <alignment horizontal="left"/>
+  <cellXfs count="15">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="167" fontId="5" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="167" fontId="5" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="7">
+    <cellStyle name="Currency" xfId="1" builtinId="4"/>
+    <cellStyle name="Euro 3 2" xfId="5"/>
+    <cellStyle name="Excel Built-in Normal" xfId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal 2" xfId="6"/>
+    <cellStyle name="Normale 2" xfId="2"/>
+    <cellStyle name="Normale_lanci Oscar de la Renta 2" xfId="3"/>
   </cellStyles>
-  <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <dxfs count="17">
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79995117038483843"/>
+          <bgColor theme="4" tint="0.79995117038483843"/>
+        </patternFill>
+      </fill>
+      <border>
+        <bottom style="thin">
+          <color theme="4" tint="0.39994506668294322"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79995117038483843"/>
+          <bgColor theme="4" tint="0.79995117038483843"/>
+        </patternFill>
+      </fill>
+      <border>
+        <bottom style="thin">
+          <color theme="4" tint="0.39994506668294322"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+      <border>
+        <bottom style="thin">
+          <color theme="4" tint="0.39994506668294322"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <color theme="1"/>
+      </font>
+      <border>
+        <top style="thin">
+          <color theme="4"/>
+        </top>
+        <bottom style="thin">
+          <color theme="4"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79995117038483843"/>
+          <bgColor theme="4" tint="0.79995117038483843"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79995117038483843"/>
+          <bgColor theme="4" tint="0.79995117038483843"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <color theme="1"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79995117038483843"/>
+          <bgColor theme="4" tint="0.79995117038483843"/>
+        </patternFill>
+      </fill>
+      <border>
+        <top style="thin">
+          <color theme="4" tint="0.39994506668294322"/>
+        </top>
+        <bottom style="thin">
+          <color theme="4" tint="0.39994506668294322"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <color theme="1"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79995117038483843"/>
+          <bgColor theme="4" tint="0.79995117038483843"/>
+        </patternFill>
+      </fill>
+      <border>
+        <bottom style="thin">
+          <color theme="4" tint="0.39994506668294322"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79995117038483843"/>
+          <bgColor theme="4" tint="0.79995117038483843"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79995117038483843"/>
+          <bgColor theme="4" tint="0.79995117038483843"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <color theme="1"/>
+      </font>
+      <border>
+        <top style="double">
+          <color theme="4"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4"/>
+          <bgColor theme="4"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+      <border>
+        <left style="thin">
+          <color theme="4"/>
+        </left>
+        <right style="thin">
+          <color theme="4"/>
+        </right>
+        <top style="thin">
+          <color theme="4"/>
+        </top>
+        <bottom style="thin">
+          <color theme="4"/>
+        </bottom>
+        <horizontal style="thin">
+          <color theme="4" tint="0.39994506668294322"/>
+        </horizontal>
+      </border>
+    </dxf>
+  </dxfs>
+  <tableStyles count="2" defaultTableStyle="TableStylePreset3_Accent1" defaultPivotStyle="PivotStylePreset2_Accent1">
+    <tableStyle name="TableStylePreset3_Accent1" pivot="0" count="7">
+      <tableStyleElement type="wholeTable" dxfId="16"/>
+      <tableStyleElement type="headerRow" dxfId="15"/>
+      <tableStyleElement type="totalRow" dxfId="14"/>
+      <tableStyleElement type="firstColumn" dxfId="13"/>
+      <tableStyleElement type="lastColumn" dxfId="12"/>
+      <tableStyleElement type="firstRowStripe" dxfId="11"/>
+      <tableStyleElement type="firstColumnStripe" dxfId="10"/>
+    </tableStyle>
+    <tableStyle name="PivotStylePreset2_Accent1" table="0" count="10">
+      <tableStyleElement type="headerRow" dxfId="9"/>
+      <tableStyleElement type="totalRow" dxfId="8"/>
+      <tableStyleElement type="firstRowStripe" dxfId="7"/>
+      <tableStyleElement type="firstColumnStripe" dxfId="6"/>
+      <tableStyleElement type="firstSubtotalRow" dxfId="5"/>
+      <tableStyleElement type="secondSubtotalRow" dxfId="4"/>
+      <tableStyleElement type="firstRowSubheading" dxfId="3"/>
+      <tableStyleElement type="secondRowSubheading" dxfId="2"/>
+      <tableStyleElement type="pageFieldLabels" dxfId="1"/>
+      <tableStyleElement type="pageFieldValues" dxfId="0"/>
+    </tableStyle>
+  </tableStyles>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="184731" cy="264560"/>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="5" name="TextBox 1"/>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1571625" y="2374900"/>
+          <a:ext cx="184150" cy="264160"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
+          <a:spAutoFit/>
+        </a:bodyPr>
+        <a:lstStyle>
+          <a:defPPr>
+            <a:defRPr lang="en-US">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:defRPr>
+          </a:defPPr>
+          <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:defRPr sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl1pPr>
+          <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:defRPr sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl2pPr>
+          <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:defRPr sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl3pPr>
+          <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:defRPr sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl4pPr>
+          <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:defRPr sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl5pPr>
+          <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:defRPr sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl6pPr>
+          <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:defRPr sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl7pPr>
+          <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:defRPr sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl8pPr>
+          <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:defRPr sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:lvl9pPr>
+        </a:lstStyle>
+        <a:p>
+          <a:endParaRPr lang="en-US" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -527,503 +7416,15530 @@
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E28"/>
+  <dimension ref="A1:D1106"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="C1" workbookViewId="0">
-      <selection activeCell="I10" sqref="I10:J10"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="E25" sqref="E25:H26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="15.5" style="2" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="9" style="3"/>
+    <col min="1" max="1" width="19.7109375" style="5" customWidth="1"/>
+    <col min="2" max="2" width="14.42578125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="51.42578125" style="3" customWidth="1"/>
+    <col min="4" max="4" width="14.7109375" style="4" customWidth="1"/>
+    <col min="5" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:4" ht="12" customHeight="1">
       <c r="A1" s="1" t="s">
+        <v>2186</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" ht="12" customHeight="1">
+      <c r="A2" s="3"/>
+    </row>
+    <row r="3" spans="1:4" ht="12" customHeight="1">
+      <c r="A3" s="3" t="s">
+        <v>2187</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" ht="12" customHeight="1">
+      <c r="A4" s="3" t="s">
+        <v>2188</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="12" customHeight="1">
+      <c r="A5" s="3" t="s">
+        <v>2189</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="12" customHeight="1">
+      <c r="A7" s="6" t="s">
+        <v>2190</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>2191</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>2192</v>
+      </c>
+      <c r="D7" s="8" t="s">
+        <v>2193</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="12" customHeight="1">
+      <c r="A8" s="9">
+        <v>8022328103586</v>
+      </c>
+      <c r="B8" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="11" t="s">
         <v>1</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="A3" s="4" t="s">
+      <c r="D8" s="12">
+        <v>30.857112000000004</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="12" customHeight="1">
+      <c r="A9" s="9">
+        <v>8022328103579</v>
+      </c>
+      <c r="B9" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="C9" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="D9" s="12">
+        <v>23.3766</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="12" customHeight="1">
+      <c r="A10" s="9">
+        <v>8022328113295</v>
+      </c>
+      <c r="B10" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C10" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D10" s="12">
+        <v>17.766216</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="12" customHeight="1">
+      <c r="A11" s="9">
+        <v>8022328103463</v>
+      </c>
+      <c r="B11" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C11" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" s="12">
+        <v>8.559432000000001</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" ht="12" customHeight="1">
+      <c r="A12" s="9">
+        <v>8022328111505</v>
+      </c>
+      <c r="B12" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="C12" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="D12" s="12">
+        <v>12.587400000000001</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="12" customHeight="1">
+      <c r="A13" s="9">
+        <v>8022328119983</v>
+      </c>
+      <c r="B13" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="C13" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="D13" s="12">
+        <v>2.5174799999999999</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="12" customHeight="1">
+      <c r="A14" s="9">
+        <v>8022328103531</v>
+      </c>
+      <c r="B14" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C14" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="D14" s="12">
+        <v>28.699272000000001</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="12" customHeight="1">
+      <c r="A15" s="9">
+        <v>8022328103784</v>
+      </c>
+      <c r="B15" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="C15" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="D15" s="12">
+        <v>17.910072000000003</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" ht="12" customHeight="1">
+      <c r="A16" s="9">
+        <v>8022328119969</v>
+      </c>
+      <c r="B16" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="C16" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D16" s="12">
+        <v>3.2367600000000003</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" ht="12" customHeight="1">
+      <c r="A17" s="9">
+        <v>8022328115534</v>
+      </c>
+      <c r="B17" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C17" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="D17" s="12">
+        <v>4.2437519999999997</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" ht="12" customHeight="1">
+      <c r="A18" s="9">
+        <v>8022328113578</v>
+      </c>
+      <c r="B18" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="12">
+        <v>9.2787120000000005</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="12" customHeight="1">
+      <c r="A19" s="9">
+        <v>8022328117378</v>
+      </c>
+      <c r="B19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="C19" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="D19" s="12">
+        <v>9.2787120000000005</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="12" customHeight="1">
+      <c r="A20" s="9">
+        <v>8022328106150</v>
+      </c>
+      <c r="B20" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="C20" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="D20" s="12">
+        <v>9.2787120000000005</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="12" customHeight="1">
+      <c r="A21" s="9">
+        <v>8022328113639</v>
+      </c>
+      <c r="B21" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="C21" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="D21" s="12">
+        <v>8.2717200000000002</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" ht="12" customHeight="1">
+      <c r="A22" s="9">
+        <v>8022328114148</v>
+      </c>
+      <c r="B22" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="C22" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="D22" s="12">
+        <v>23.664312000000002</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" ht="12" customHeight="1">
+      <c r="A23" s="9">
+        <v>8022328109328</v>
+      </c>
+      <c r="B23" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="C23" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="D23" s="12">
+        <v>12.875112000000001</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" ht="12" customHeight="1">
+      <c r="A24" s="9">
+        <v>8022328105986</v>
+      </c>
+      <c r="B24" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="C24" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="D24" s="12">
+        <v>3.5244720000000003</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" ht="12" customHeight="1">
+      <c r="A25" s="9">
+        <v>8022328103807</v>
+      </c>
+      <c r="B25" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="C25" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="D25" s="12">
+        <v>4.9630320000000001</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" ht="12" customHeight="1">
+      <c r="A26" s="9">
+        <v>8022328115480</v>
+      </c>
+      <c r="B26" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="C26" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D26" s="12">
+        <v>27.979991999999999</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" ht="12" customHeight="1">
+      <c r="A27" s="9">
+        <v>8022328107508</v>
+      </c>
+      <c r="B27" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="C27" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D27" s="12">
+        <v>8.559432000000001</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" ht="12" customHeight="1">
+      <c r="A28" s="9">
+        <v>8022328106600</v>
+      </c>
+      <c r="B28" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="C28" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="D28" s="12">
+        <v>17.910072000000003</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" ht="12" customHeight="1">
+      <c r="A29" s="9">
+        <v>8022328107133</v>
+      </c>
+      <c r="B29" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="C29" s="11" t="s">
         <v>43</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="4" t="s">
+      <c r="D29" s="12">
+        <v>17.910072000000003</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" ht="12" customHeight="1">
+      <c r="A30" s="9">
+        <v>8022328115428</v>
+      </c>
+      <c r="B30" s="10" t="s">
         <v>44</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="4" t="s">
+      <c r="C30" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="D30" s="12">
+        <v>18.629352000000004</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" ht="12" customHeight="1">
+      <c r="A31" s="9">
+        <v>8022328107096</v>
+      </c>
+      <c r="B31" s="10" t="s">
         <v>45</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="5" t="s">
+      <c r="C31" s="11" t="s">
         <v>46</v>
       </c>
-      <c r="B7" s="5" t="s">
+      <c r="D31" s="12">
+        <v>23.3766</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" ht="12" customHeight="1">
+      <c r="A32" s="9">
+        <v>8022328106792</v>
+      </c>
+      <c r="B32" s="10" t="s">
         <v>47</v>
       </c>
-      <c r="C7" s="5" t="s">
+      <c r="C32" s="11" t="s">
         <v>48</v>
       </c>
-      <c r="D7" s="6" t="s">
+      <c r="D32" s="12">
+        <v>3.5244720000000003</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" ht="12" customHeight="1">
+      <c r="A33" s="9">
+        <v>8022328106266</v>
+      </c>
+      <c r="B33" s="10" t="s">
         <v>49</v>
       </c>
-      <c r="E7" s="5" t="s">
+      <c r="C33" s="11" t="s">
         <v>50</v>
       </c>
-    </row>
-[...354 lines deleted...]
-        <v>27.972000000000001</v>
+      <c r="D33" s="12">
+        <v>4.9630320000000001</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" ht="12" customHeight="1">
+      <c r="A34" s="9">
+        <v>8022328110324</v>
+      </c>
+      <c r="B34" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="C34" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="D34" s="12">
+        <v>23.664312000000002</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" ht="12" customHeight="1">
+      <c r="A35" s="9">
+        <v>8022328110294</v>
+      </c>
+      <c r="B35" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="C35" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="D35" s="12">
+        <v>9.9979920000000018</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" ht="12" customHeight="1">
+      <c r="A36" s="9">
+        <v>8022328113806</v>
+      </c>
+      <c r="B36" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C36" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="D36" s="12">
+        <v>7.1208720000000003</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" ht="12" customHeight="1">
+      <c r="A37" s="9">
+        <v>8022328110317</v>
+      </c>
+      <c r="B37" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="C37" s="11" t="s">
+        <v>57</v>
+      </c>
+      <c r="D37" s="12">
+        <v>15.752232000000001</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" ht="12" customHeight="1">
+      <c r="A38" s="9">
+        <v>8022328110225</v>
+      </c>
+      <c r="B38" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="C38" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="D38" s="12">
+        <v>25.102872000000001</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" ht="12" customHeight="1">
+      <c r="A39" s="9">
+        <v>8022328110249</v>
+      </c>
+      <c r="B39" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="C39" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="D39" s="12">
+        <v>17.62236</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" ht="12" customHeight="1">
+      <c r="A40" s="9">
+        <v>8022328110232</v>
+      </c>
+      <c r="B40" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="C40" s="11" t="s">
+        <v>63</v>
+      </c>
+      <c r="D40" s="12">
+        <v>32.295672000000003</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" ht="12" customHeight="1">
+      <c r="A41" s="9">
+        <v>8022328110263</v>
+      </c>
+      <c r="B41" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="C41" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="D41" s="12">
+        <v>10.42956</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" ht="12" customHeight="1">
+      <c r="A42" s="9">
+        <v>8022328110256</v>
+      </c>
+      <c r="B42" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="C42" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="D42" s="12">
+        <v>23.3766</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" ht="12" customHeight="1">
+      <c r="A43" s="9">
+        <v>8022328110287</v>
+      </c>
+      <c r="B43" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="C43" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="D43" s="12">
+        <v>4.9630320000000001</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" ht="12" customHeight="1">
+      <c r="A44" s="9">
+        <v>8022328110300</v>
+      </c>
+      <c r="B44" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="C44" s="11" t="s">
+        <v>71</v>
+      </c>
+      <c r="D44" s="12">
+        <v>9.7102800000000009</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4" ht="12" customHeight="1">
+      <c r="A45" s="9">
+        <v>8022328110270</v>
+      </c>
+      <c r="B45" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="C45" s="11" t="s">
+        <v>73</v>
+      </c>
+      <c r="D45" s="12">
+        <v>9.7102800000000009</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" ht="12" customHeight="1">
+      <c r="A46" s="9">
+        <v>8022328105610</v>
+      </c>
+      <c r="B46" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="C46" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="D46" s="12">
+        <v>9.7102800000000009</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" ht="12" customHeight="1">
+      <c r="A47" s="9">
+        <v>8022328113547</v>
+      </c>
+      <c r="B47" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="C47" s="11" t="s">
+        <v>77</v>
+      </c>
+      <c r="D47" s="12">
+        <v>8.9909999999999997</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" ht="12" customHeight="1">
+      <c r="A48" s="9">
+        <v>8022328117385</v>
+      </c>
+      <c r="B48" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="C48" s="11" t="s">
+        <v>79</v>
+      </c>
+      <c r="D48" s="12">
+        <v>9.2787120000000005</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" ht="12" customHeight="1">
+      <c r="A49" s="9">
+        <v>8022328115497</v>
+      </c>
+      <c r="B49" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="C49" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="D49" s="12">
+        <v>4.2437519999999997</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" ht="12" customHeight="1">
+      <c r="A50" s="9">
+        <v>8022328106143</v>
+      </c>
+      <c r="B50" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="C50" s="11" t="s">
+        <v>83</v>
+      </c>
+      <c r="D50" s="12">
+        <v>9.2787120000000005</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" ht="12" customHeight="1">
+      <c r="A51" s="9">
+        <v>8022328105665</v>
+      </c>
+      <c r="B51" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="C51" s="11" t="s">
+        <v>85</v>
+      </c>
+      <c r="D51" s="12">
+        <v>17.910072000000003</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" ht="12" customHeight="1">
+      <c r="A52" s="9">
+        <v>8022328113615</v>
+      </c>
+      <c r="B52" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="C52" s="11" t="s">
+        <v>87</v>
+      </c>
+      <c r="D52" s="12">
+        <v>8.2717200000000002</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" ht="12" customHeight="1">
+      <c r="A53" s="9">
+        <v>8022328105672</v>
+      </c>
+      <c r="B53" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="C53" s="11" t="s">
+        <v>89</v>
+      </c>
+      <c r="D53" s="12">
+        <v>23.3766</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" ht="12" customHeight="1">
+      <c r="A54" s="9">
+        <v>8022328105894</v>
+      </c>
+      <c r="B54" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="C54" s="11" t="s">
+        <v>91</v>
+      </c>
+      <c r="D54" s="12">
+        <v>3.5244720000000003</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" ht="12" customHeight="1">
+      <c r="A55" s="9">
+        <v>8022328105993</v>
+      </c>
+      <c r="B55" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="C55" s="11" t="s">
+        <v>93</v>
+      </c>
+      <c r="D55" s="12">
+        <v>4.9630320000000001</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" ht="12" customHeight="1">
+      <c r="A56" s="9">
+        <v>8022328111192</v>
+      </c>
+      <c r="B56" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="C56" s="11" t="s">
+        <v>95</v>
+      </c>
+      <c r="D56" s="12">
+        <v>12.155832</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" ht="12" customHeight="1">
+      <c r="A57" s="9">
+        <v>8022328111185</v>
+      </c>
+      <c r="B57" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="C57" s="11" t="s">
+        <v>97</v>
+      </c>
+      <c r="D57" s="12">
+        <v>10.717272000000001</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" ht="12" customHeight="1">
+      <c r="A58" s="9">
+        <v>8022328107034</v>
+      </c>
+      <c r="B58" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="C58" s="11" t="s">
+        <v>99</v>
+      </c>
+      <c r="D58" s="12">
+        <v>20.067912</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4" ht="12" customHeight="1">
+      <c r="A59" s="9">
+        <v>8022328107119</v>
+      </c>
+      <c r="B59" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="C59" s="11" t="s">
+        <v>101</v>
+      </c>
+      <c r="D59" s="12">
+        <v>34.885080000000002</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4" ht="12" customHeight="1">
+      <c r="A60" s="9">
+        <v>8022328106754</v>
+      </c>
+      <c r="B60" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="C60" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="D60" s="12">
+        <v>20.067912</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4" ht="12" customHeight="1">
+      <c r="A61" s="9">
+        <v>8022328106747</v>
+      </c>
+      <c r="B61" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="C61" s="11" t="s">
+        <v>105</v>
+      </c>
+      <c r="D61" s="12">
+        <v>20.067912</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4" ht="12" customHeight="1">
+      <c r="A62" s="9">
+        <v>8022328107041</v>
+      </c>
+      <c r="B62" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="C62" s="11" t="s">
+        <v>107</v>
+      </c>
+      <c r="D62" s="12">
+        <v>25.102872000000001</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4" ht="12" customHeight="1">
+      <c r="A63" s="9">
+        <v>8022328107089</v>
+      </c>
+      <c r="B63" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="C63" s="11" t="s">
+        <v>109</v>
+      </c>
+      <c r="D63" s="12">
+        <v>20.067912</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4" ht="12" customHeight="1">
+      <c r="A64" s="9">
+        <v>8022328110218</v>
+      </c>
+      <c r="B64" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="C64" s="11" t="s">
+        <v>111</v>
+      </c>
+      <c r="D64" s="12">
+        <v>9.2787120000000005</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4" ht="12" customHeight="1">
+      <c r="A65" s="9">
+        <v>8022328106990</v>
+      </c>
+      <c r="B65" s="13" t="s">
+        <v>112</v>
+      </c>
+      <c r="C65" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="D65" s="12">
+        <v>27.979991999999999</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4" ht="12" customHeight="1">
+      <c r="A66" s="9">
+        <v>8022328106983</v>
+      </c>
+      <c r="B66" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="C66" s="11" t="s">
+        <v>115</v>
+      </c>
+      <c r="D66" s="12">
+        <v>27.979991999999999</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4" ht="12" customHeight="1">
+      <c r="A67" s="9">
+        <v>8022328107065</v>
+      </c>
+      <c r="B67" s="10" t="s">
+        <v>116</v>
+      </c>
+      <c r="C67" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="D67" s="12">
+        <v>27.979991999999999</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4" ht="12" customHeight="1">
+      <c r="A68" s="9">
+        <v>8022328108925</v>
+      </c>
+      <c r="B68" s="10" t="s">
+        <v>118</v>
+      </c>
+      <c r="C68" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="D68" s="12">
+        <v>12.731256</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4" ht="12" customHeight="1">
+      <c r="A69" s="9">
+        <v>8022328115558</v>
+      </c>
+      <c r="B69" s="10" t="s">
+        <v>120</v>
+      </c>
+      <c r="C69" s="11" t="s">
+        <v>121</v>
+      </c>
+      <c r="D69" s="12">
+        <v>12.155832</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4" ht="12" customHeight="1">
+      <c r="A70" s="9">
+        <v>8022328106976</v>
+      </c>
+      <c r="B70" s="10" t="s">
+        <v>122</v>
+      </c>
+      <c r="C70" s="11" t="s">
+        <v>123</v>
+      </c>
+      <c r="D70" s="12">
+        <v>23.664312000000002</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4" ht="12" customHeight="1">
+      <c r="A71" s="9">
+        <v>8022328107003</v>
+      </c>
+      <c r="B71" s="10" t="s">
+        <v>124</v>
+      </c>
+      <c r="C71" s="11" t="s">
+        <v>125</v>
+      </c>
+      <c r="D71" s="12">
+        <v>7.1208720000000003</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4" ht="12" customHeight="1">
+      <c r="A72" s="9">
+        <v>8022328109830</v>
+      </c>
+      <c r="B72" s="10" t="s">
+        <v>126</v>
+      </c>
+      <c r="C72" s="11" t="s">
+        <v>127</v>
+      </c>
+      <c r="D72" s="12">
+        <v>15.032952</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4" ht="12" customHeight="1">
+      <c r="A73" s="9">
+        <v>8022328109786</v>
+      </c>
+      <c r="B73" s="10" t="s">
+        <v>128</v>
+      </c>
+      <c r="C73" s="11" t="s">
+        <v>129</v>
+      </c>
+      <c r="D73" s="12">
+        <v>15.032952</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4" ht="12" customHeight="1">
+      <c r="A74" s="9">
+        <v>8022328114285</v>
+      </c>
+      <c r="B74" s="10" t="s">
+        <v>130</v>
+      </c>
+      <c r="C74" s="11" t="s">
+        <v>131</v>
+      </c>
+      <c r="D74" s="12">
+        <v>19.348632000000002</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4" ht="12" customHeight="1">
+      <c r="A75" s="9">
+        <v>8022328114230</v>
+      </c>
+      <c r="B75" s="10" t="s">
+        <v>132</v>
+      </c>
+      <c r="C75" s="11" t="s">
+        <v>133</v>
+      </c>
+      <c r="D75" s="12">
+        <v>16.471512000000001</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4" ht="12" customHeight="1">
+      <c r="A76" s="9">
+        <v>8022328114247</v>
+      </c>
+      <c r="B76" s="10" t="s">
+        <v>134</v>
+      </c>
+      <c r="C76" s="11" t="s">
+        <v>135</v>
+      </c>
+      <c r="D76" s="12">
+        <v>9.2787120000000005</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4" ht="12" customHeight="1">
+      <c r="A77" s="9">
+        <v>8022328114223</v>
+      </c>
+      <c r="B77" s="10" t="s">
+        <v>136</v>
+      </c>
+      <c r="C77" s="11" t="s">
+        <v>137</v>
+      </c>
+      <c r="D77" s="12">
+        <v>24.383592000000004</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4" ht="12" customHeight="1">
+      <c r="A78" s="9">
+        <v>8022328114780</v>
+      </c>
+      <c r="B78" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C78" s="11" t="s">
+        <v>139</v>
+      </c>
+      <c r="D78" s="12">
+        <v>7.1208720000000003</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4" ht="12" customHeight="1">
+      <c r="A79" s="9">
+        <v>8022328114261</v>
+      </c>
+      <c r="B79" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="C79" s="11" t="s">
+        <v>141</v>
+      </c>
+      <c r="D79" s="12">
+        <v>6.4015919999999999</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4" ht="12" customHeight="1">
+      <c r="A80" s="9">
+        <v>8022328116609</v>
+      </c>
+      <c r="B80" s="10" t="s">
+        <v>142</v>
+      </c>
+      <c r="C80" s="11" t="s">
+        <v>143</v>
+      </c>
+      <c r="D80" s="12">
+        <v>23.3766</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4" ht="12" customHeight="1">
+      <c r="A81" s="9">
+        <v>8022328114278</v>
+      </c>
+      <c r="B81" s="10" t="s">
+        <v>144</v>
+      </c>
+      <c r="C81" s="11" t="s">
+        <v>145</v>
+      </c>
+      <c r="D81" s="12">
+        <v>9.7102800000000009</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4" ht="12" customHeight="1">
+      <c r="A82" s="9">
+        <v>8022328114254</v>
+      </c>
+      <c r="B82" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="C82" s="11" t="s">
+        <v>147</v>
+      </c>
+      <c r="D82" s="12">
+        <v>9.7102800000000009</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4" ht="12" customHeight="1">
+      <c r="A83" s="9">
+        <v>8022328101797</v>
+      </c>
+      <c r="B83" s="10" t="s">
+        <v>148</v>
+      </c>
+      <c r="C83" s="11" t="s">
+        <v>149</v>
+      </c>
+      <c r="D83" s="12">
+        <v>16.471512000000001</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4" ht="12" customHeight="1">
+      <c r="A84" s="9">
+        <v>8022328104705</v>
+      </c>
+      <c r="B84" s="13" t="s">
+        <v>150</v>
+      </c>
+      <c r="C84" s="11" t="s">
+        <v>151</v>
+      </c>
+      <c r="D84" s="12">
+        <v>15.032952</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4" ht="12" customHeight="1">
+      <c r="A85" s="9">
+        <v>8022328110355</v>
+      </c>
+      <c r="B85" s="13" t="s">
+        <v>152</v>
+      </c>
+      <c r="C85" s="11" t="s">
+        <v>153</v>
+      </c>
+      <c r="D85" s="12">
+        <v>10.42956</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4" ht="12" customHeight="1">
+      <c r="A86" s="9">
+        <v>8022328104699</v>
+      </c>
+      <c r="B86" s="13" t="s">
+        <v>154</v>
+      </c>
+      <c r="C86" s="11" t="s">
+        <v>155</v>
+      </c>
+      <c r="D86" s="12">
+        <v>15.032952</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4" ht="12" customHeight="1">
+      <c r="A87" s="9">
+        <v>8022328100073</v>
+      </c>
+      <c r="B87" s="13" t="s">
+        <v>156</v>
+      </c>
+      <c r="C87" s="11" t="s">
+        <v>157</v>
+      </c>
+      <c r="D87" s="12">
+        <v>9.9979920000000018</v>
+      </c>
+    </row>
+    <row r="88" spans="1:4" ht="12" customHeight="1">
+      <c r="A88" s="9">
+        <v>8022328100158</v>
+      </c>
+      <c r="B88" s="13" t="s">
+        <v>158</v>
+      </c>
+      <c r="C88" s="11" t="s">
+        <v>159</v>
+      </c>
+      <c r="D88" s="12">
+        <v>9.9979920000000018</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4" ht="12" customHeight="1">
+      <c r="A89" s="9">
+        <v>8022328100127</v>
+      </c>
+      <c r="B89" s="13" t="s">
+        <v>160</v>
+      </c>
+      <c r="C89" s="11" t="s">
+        <v>161</v>
+      </c>
+      <c r="D89" s="12">
+        <v>9.9979920000000018</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4" ht="12" customHeight="1">
+      <c r="A90" s="9">
+        <v>8022328100592</v>
+      </c>
+      <c r="B90" s="13" t="s">
+        <v>162</v>
+      </c>
+      <c r="C90" s="11" t="s">
+        <v>163</v>
+      </c>
+      <c r="D90" s="12">
+        <v>24.383592000000004</v>
+      </c>
+    </row>
+    <row r="91" spans="1:4" ht="12" customHeight="1">
+      <c r="A91" s="9">
+        <v>8022328106655</v>
+      </c>
+      <c r="B91" s="13" t="s">
+        <v>164</v>
+      </c>
+      <c r="C91" s="11" t="s">
+        <v>165</v>
+      </c>
+      <c r="D91" s="12">
+        <v>15.032952</v>
+      </c>
+    </row>
+    <row r="92" spans="1:4" ht="12" customHeight="1">
+      <c r="A92" s="5">
+        <v>8022328108192</v>
+      </c>
+      <c r="B92" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="C92" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D92" s="14">
+        <v>17.62236</v>
+      </c>
+    </row>
+    <row r="93" spans="1:4" ht="12" customHeight="1">
+      <c r="A93" s="5">
+        <v>8022328118122</v>
+      </c>
+      <c r="B93" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="C93" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="D93" s="14">
+        <v>13.594392000000001</v>
+      </c>
+    </row>
+    <row r="94" spans="1:4" ht="12" customHeight="1">
+      <c r="A94" s="5">
+        <v>8022328107706</v>
+      </c>
+      <c r="B94" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="C94" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="D94" s="14">
+        <v>16.471512000000001</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4" ht="12" customHeight="1">
+      <c r="A95" s="5">
+        <v>8022328118153</v>
+      </c>
+      <c r="B95" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="C95" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="D95" s="14">
+        <v>13.594392000000001</v>
+      </c>
+    </row>
+    <row r="96" spans="1:4" ht="12" customHeight="1">
+      <c r="A96" s="5">
+        <v>8022328106648</v>
+      </c>
+      <c r="B96" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="C96" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="D96" s="14">
+        <v>15.032952</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4" ht="12" customHeight="1">
+      <c r="A97" s="5">
+        <v>8022328118146</v>
+      </c>
+      <c r="B97" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="C97" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="D97" s="14">
+        <v>13.594392000000001</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4" ht="12" customHeight="1">
+      <c r="A98" s="5">
+        <v>8022328118139</v>
+      </c>
+      <c r="B98" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="C98" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="D98" s="14">
+        <v>13.594392000000001</v>
+      </c>
+    </row>
+    <row r="99" spans="1:4" ht="12" customHeight="1">
+      <c r="A99" s="5">
+        <v>8022328106488</v>
+      </c>
+      <c r="B99" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="C99" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="D99" s="14">
+        <v>16.471512000000001</v>
+      </c>
+    </row>
+    <row r="100" spans="1:4" ht="12" customHeight="1">
+      <c r="A100" s="5">
+        <v>8022328115176</v>
+      </c>
+      <c r="B100" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="C100" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D100" s="14">
+        <v>8.559432000000001</v>
+      </c>
+    </row>
+    <row r="101" spans="1:4" ht="12" customHeight="1">
+      <c r="A101" s="5">
+        <v>8022328115152</v>
+      </c>
+      <c r="B101" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="C101" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="D101" s="14">
+        <v>9.2787120000000005</v>
+      </c>
+    </row>
+    <row r="102" spans="1:4" ht="12" customHeight="1">
+      <c r="A102" s="5">
+        <v>8022328115169</v>
+      </c>
+      <c r="B102" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="C102" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D102" s="14">
+        <v>12.875112000000001</v>
+      </c>
+    </row>
+    <row r="103" spans="1:4" ht="12" customHeight="1">
+      <c r="A103" s="5">
+        <v>8022328115251</v>
+      </c>
+      <c r="B103" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="C103" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="D103" s="14">
+        <v>13.594392000000001</v>
+      </c>
+    </row>
+    <row r="104" spans="1:4" ht="12" customHeight="1">
+      <c r="A104" s="5">
+        <v>8022328115145</v>
+      </c>
+      <c r="B104" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="C104" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="D104" s="14">
+        <v>15.032952</v>
+      </c>
+    </row>
+    <row r="105" spans="1:4" ht="12" customHeight="1">
+      <c r="A105" s="5">
+        <v>8022328115138</v>
+      </c>
+      <c r="B105" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="C105" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="D105" s="14">
+        <v>19.060920000000003</v>
+      </c>
+    </row>
+    <row r="106" spans="1:4" ht="12" customHeight="1">
+      <c r="A106" s="5">
+        <v>8022328115237</v>
+      </c>
+      <c r="B106" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="C106" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="D106" s="14">
+        <v>17.910072000000003</v>
+      </c>
+    </row>
+    <row r="107" spans="1:4" ht="12" customHeight="1">
+      <c r="A107" s="5">
+        <v>8022328115275</v>
+      </c>
+      <c r="B107" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="C107" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D107" s="14">
+        <v>25.822152000000003</v>
+      </c>
+    </row>
+    <row r="108" spans="1:4" ht="12" customHeight="1">
+      <c r="A108" s="5">
+        <v>8022328115268</v>
+      </c>
+      <c r="B108" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="C108" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="D108" s="14">
+        <v>14.025960000000001</v>
+      </c>
+    </row>
+    <row r="109" spans="1:4" ht="12" customHeight="1">
+      <c r="A109" s="5">
+        <v>8022328115244</v>
+      </c>
+      <c r="B109" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="C109" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="D109" s="14">
+        <v>12.587400000000001</v>
+      </c>
+    </row>
+    <row r="110" spans="1:4" ht="12" customHeight="1">
+      <c r="A110" s="5">
+        <v>8022328115206</v>
+      </c>
+      <c r="B110" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="C110" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="D110" s="14">
+        <v>32.295672000000003</v>
+      </c>
+    </row>
+    <row r="111" spans="1:4" ht="12" customHeight="1">
+      <c r="A111" s="5">
+        <v>8022328115213</v>
+      </c>
+      <c r="B111" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="C111" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="D111" s="14">
+        <v>30.857112000000004</v>
+      </c>
+    </row>
+    <row r="112" spans="1:4" ht="12" customHeight="1">
+      <c r="A112" s="5">
+        <v>8022328115190</v>
+      </c>
+      <c r="B112" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="C112" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="D112" s="14">
+        <v>23.3766</v>
+      </c>
+    </row>
+    <row r="113" spans="1:4" ht="12" customHeight="1">
+      <c r="A113" s="5">
+        <v>8022328115220</v>
+      </c>
+      <c r="B113" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="C113" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="D113" s="14">
+        <v>12.875112000000001</v>
+      </c>
+    </row>
+    <row r="114" spans="1:4" ht="12" customHeight="1">
+      <c r="A114" s="5">
+        <v>8022328115183</v>
+      </c>
+      <c r="B114" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="C114" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="D114" s="14">
+        <v>4.9630320000000001</v>
+      </c>
+    </row>
+    <row r="115" spans="1:4" ht="12" customHeight="1">
+      <c r="A115" s="5">
+        <v>8022328107768</v>
+      </c>
+      <c r="B115" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="C115" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="D115" s="14">
+        <v>8.559432000000001</v>
+      </c>
+    </row>
+    <row r="116" spans="1:4" ht="12" customHeight="1">
+      <c r="A116" s="5">
+        <v>8022328108833</v>
+      </c>
+      <c r="B116" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="C116" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="D116" s="14">
+        <v>9.2787120000000005</v>
+      </c>
+    </row>
+    <row r="117" spans="1:4" ht="12" customHeight="1">
+      <c r="A117" s="5">
+        <v>8022328107782</v>
+      </c>
+      <c r="B117" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="C117" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="D117" s="14">
+        <v>17.910072000000003</v>
+      </c>
+    </row>
+    <row r="118" spans="1:4" ht="12" customHeight="1">
+      <c r="A118" s="5">
+        <v>8022328107775</v>
+      </c>
+      <c r="B118" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="C118" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="D118" s="14">
+        <v>8.2717200000000002</v>
+      </c>
+    </row>
+    <row r="119" spans="1:4" ht="12" customHeight="1">
+      <c r="A119" s="5">
+        <v>8022328112410</v>
+      </c>
+      <c r="B119" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="C119" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="D119" s="14">
+        <v>16.183800000000002</v>
+      </c>
+    </row>
+    <row r="120" spans="1:4" ht="12" customHeight="1">
+      <c r="A120" s="5">
+        <v>8022328111178</v>
+      </c>
+      <c r="B120" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="C120" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="D120" s="14">
+        <v>12.875112000000001</v>
+      </c>
+    </row>
+    <row r="121" spans="1:4" ht="12" customHeight="1">
+      <c r="A121" s="5">
+        <v>8022328107751</v>
+      </c>
+      <c r="B121" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="C121" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="D121" s="14">
+        <v>23.3766</v>
+      </c>
+    </row>
+    <row r="122" spans="1:4" ht="12" customHeight="1">
+      <c r="A122" s="5">
+        <v>8022328130025</v>
+      </c>
+      <c r="B122" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="C122" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="D122" s="14">
+        <v>17.910072000000003</v>
+      </c>
+    </row>
+    <row r="123" spans="1:4" ht="12" customHeight="1">
+      <c r="A123" s="5">
+        <v>8022328110119</v>
+      </c>
+      <c r="B123" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="C123" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="D123" s="14">
+        <v>27.979991999999999</v>
+      </c>
+    </row>
+    <row r="124" spans="1:4" ht="12" customHeight="1">
+      <c r="A124" s="5">
+        <v>8022328140062</v>
+      </c>
+      <c r="B124" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="C124" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="D124" s="14">
+        <v>27.260712000000002</v>
+      </c>
+    </row>
+    <row r="125" spans="1:4" ht="12" customHeight="1">
+      <c r="A125" s="5">
+        <v>8022328120071</v>
+      </c>
+      <c r="B125" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="C125" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="D125" s="14">
+        <v>17.190792000000002</v>
+      </c>
+    </row>
+    <row r="126" spans="1:4" ht="12" customHeight="1">
+      <c r="A126" s="5">
+        <v>8022328102039</v>
+      </c>
+      <c r="B126" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="C126" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="D126" s="14">
+        <v>15.104880000000001</v>
+      </c>
+    </row>
+    <row r="127" spans="1:4" ht="12" customHeight="1">
+      <c r="A127" s="5">
+        <v>8022328101056</v>
+      </c>
+      <c r="B127" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="C127" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="D127" s="14">
+        <v>27.260712000000002</v>
+      </c>
+    </row>
+    <row r="128" spans="1:4" ht="12" customHeight="1">
+      <c r="A128" s="5">
+        <v>8022328107355</v>
+      </c>
+      <c r="B128" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="C128" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="D128" s="14">
+        <v>31.576392000000002</v>
+      </c>
+    </row>
+    <row r="129" spans="1:4" ht="12" customHeight="1">
+      <c r="A129" s="5">
+        <v>8022328107348</v>
+      </c>
+      <c r="B129" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="C129" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="D129" s="14">
+        <v>17.910072000000003</v>
+      </c>
+    </row>
+    <row r="130" spans="1:4" ht="12" customHeight="1">
+      <c r="A130" s="5">
+        <v>8022328101049</v>
+      </c>
+      <c r="B130" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="C130" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="D130" s="14">
+        <v>30.137832000000003</v>
+      </c>
+    </row>
+    <row r="131" spans="1:4" ht="12" customHeight="1">
+      <c r="A131" s="5">
+        <v>8022328101063</v>
+      </c>
+      <c r="B131" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="C131" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="D131" s="14">
+        <v>30.137832000000003</v>
+      </c>
+    </row>
+    <row r="132" spans="1:4" ht="12" customHeight="1">
+      <c r="A132" s="5">
+        <v>8022328101032</v>
+      </c>
+      <c r="B132" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="C132" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="D132" s="14">
+        <v>32.295672000000003</v>
+      </c>
+    </row>
+    <row r="133" spans="1:4" ht="12" customHeight="1">
+      <c r="A133" s="5">
+        <v>8022328105658</v>
+      </c>
+      <c r="B133" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="C133" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="D133" s="14">
+        <v>17.910072000000003</v>
+      </c>
+    </row>
+    <row r="134" spans="1:4" ht="12" customHeight="1">
+      <c r="A134" s="5">
+        <v>8022328118610</v>
+      </c>
+      <c r="B134" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="C134" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="D134" s="14">
+        <v>32.295672000000003</v>
+      </c>
+    </row>
+    <row r="135" spans="1:4" ht="12" customHeight="1">
+      <c r="A135" s="5">
+        <v>8022328113509</v>
+      </c>
+      <c r="B135" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="C135" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="D135" s="14">
+        <v>8.559432000000001</v>
+      </c>
+    </row>
+    <row r="136" spans="1:4" ht="12" customHeight="1">
+      <c r="A136" s="5">
+        <v>8022328113530</v>
+      </c>
+      <c r="B136" s="2" t="s">
+        <v>254</v>
+      </c>
+      <c r="C136" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="D136" s="14">
+        <v>11.868120000000001</v>
+      </c>
+    </row>
+    <row r="137" spans="1:4" ht="12" customHeight="1">
+      <c r="A137" s="5">
+        <v>8022328113486</v>
+      </c>
+      <c r="B137" s="2" t="s">
+        <v>256</v>
+      </c>
+      <c r="C137" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="D137" s="14">
+        <v>17.910072000000003</v>
+      </c>
+    </row>
+    <row r="138" spans="1:4" ht="12" customHeight="1">
+      <c r="A138" s="5">
+        <v>8022328113493</v>
+      </c>
+      <c r="B138" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="C138" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="D138" s="14">
+        <v>14.313672</v>
+      </c>
+    </row>
+    <row r="139" spans="1:4" ht="12" customHeight="1">
+      <c r="A139" s="5">
+        <v>8022328113523</v>
+      </c>
+      <c r="B139" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="C139" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="D139" s="14">
+        <v>12.875112000000001</v>
+      </c>
+    </row>
+    <row r="140" spans="1:4" ht="12" customHeight="1">
+      <c r="A140" s="5">
+        <v>8022328113516</v>
+      </c>
+      <c r="B140" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="C140" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="D140" s="14">
+        <v>23.3766</v>
+      </c>
+    </row>
+    <row r="141" spans="1:4" ht="12" customHeight="1">
+      <c r="A141" s="5">
+        <v>8022328117859</v>
+      </c>
+      <c r="B141" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="C141" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D141" s="14">
+        <v>5.6823120000000005</v>
+      </c>
+    </row>
+    <row r="142" spans="1:4" ht="12" customHeight="1">
+      <c r="A142" s="5">
+        <v>8022328118054</v>
+      </c>
+      <c r="B142" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="C142" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="D142" s="14">
+        <v>7.1208720000000003</v>
+      </c>
+    </row>
+    <row r="143" spans="1:4" ht="12" customHeight="1">
+      <c r="A143" s="5">
+        <v>8022328117965</v>
+      </c>
+      <c r="B143" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="C143" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="D143" s="14">
+        <v>7.1208720000000003</v>
+      </c>
+    </row>
+    <row r="144" spans="1:4" ht="12" customHeight="1">
+      <c r="A144" s="5">
+        <v>8022328117866</v>
+      </c>
+      <c r="B144" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="C144" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="D144" s="14">
+        <v>12.875112000000001</v>
+      </c>
+    </row>
+    <row r="145" spans="1:4" ht="12" customHeight="1">
+      <c r="A145" s="5">
+        <v>8022328117873</v>
+      </c>
+      <c r="B145" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="C145" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="D145" s="14">
+        <v>22.225752</v>
+      </c>
+    </row>
+    <row r="146" spans="1:4" ht="12" customHeight="1">
+      <c r="A146" s="5">
+        <v>8022328117842</v>
+      </c>
+      <c r="B146" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="C146" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="D146" s="14">
+        <v>8.559432000000001</v>
+      </c>
+    </row>
+    <row r="147" spans="1:4" ht="12" customHeight="1">
+      <c r="A147" s="5">
+        <v>8022328103050</v>
+      </c>
+      <c r="B147" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="C147" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="D147" s="14">
+        <v>8.559432000000001</v>
+      </c>
+    </row>
+    <row r="148" spans="1:4" ht="12" customHeight="1">
+      <c r="A148" s="5">
+        <v>8022328103074</v>
+      </c>
+      <c r="B148" s="2" t="s">
+        <v>278</v>
+      </c>
+      <c r="C148" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="D148" s="14">
+        <v>19.060920000000003</v>
+      </c>
+    </row>
+    <row r="149" spans="1:4" ht="12" customHeight="1">
+      <c r="A149" s="5">
+        <v>8022328116586</v>
+      </c>
+      <c r="B149" s="2" t="s">
+        <v>280</v>
+      </c>
+      <c r="C149" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="D149" s="14">
+        <v>18.629352000000004</v>
+      </c>
+    </row>
+    <row r="150" spans="1:4" ht="12" customHeight="1">
+      <c r="A150" s="5">
+        <v>8022328104125</v>
+      </c>
+      <c r="B150" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="C150" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="D150" s="14">
+        <v>17.190792000000002</v>
+      </c>
+    </row>
+    <row r="151" spans="1:4" ht="12" customHeight="1">
+      <c r="A151" s="5">
+        <v>8022328116760</v>
+      </c>
+      <c r="B151" s="2" t="s">
+        <v>284</v>
+      </c>
+      <c r="C151" s="3" t="s">
+        <v>285</v>
+      </c>
+      <c r="D151" s="14">
+        <v>22.225752</v>
+      </c>
+    </row>
+    <row r="152" spans="1:4" ht="12" customHeight="1">
+      <c r="A152" s="5">
+        <v>8022328103081</v>
+      </c>
+      <c r="B152" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="C152" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="D152" s="14">
+        <v>15.032952</v>
+      </c>
+    </row>
+    <row r="153" spans="1:4" ht="12" customHeight="1">
+      <c r="A153" s="5">
+        <v>8022328103043</v>
+      </c>
+      <c r="B153" s="2" t="s">
+        <v>288</v>
+      </c>
+      <c r="C153" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="D153" s="14">
+        <v>32.295672000000003</v>
+      </c>
+    </row>
+    <row r="154" spans="1:4" ht="12" customHeight="1">
+      <c r="A154" s="5">
+        <v>8022328103036</v>
+      </c>
+      <c r="B154" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="C154" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="D154" s="14">
+        <v>23.3766</v>
+      </c>
+    </row>
+    <row r="155" spans="1:4" ht="12" customHeight="1">
+      <c r="A155" s="5">
+        <v>8022328120019</v>
+      </c>
+      <c r="B155" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="C155" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="D155" s="14">
+        <v>4.9630320000000001</v>
+      </c>
+    </row>
+    <row r="156" spans="1:4" ht="12" customHeight="1">
+      <c r="A156" s="5">
+        <v>8022328109342</v>
+      </c>
+      <c r="B156" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="C156" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="D156" s="14">
+        <v>8.559432000000001</v>
+      </c>
+    </row>
+    <row r="157" spans="1:4" ht="12" customHeight="1">
+      <c r="A157" s="5">
+        <v>8022328102220</v>
+      </c>
+      <c r="B157" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="C157" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="D157" s="14">
+        <v>16.111872000000002</v>
+      </c>
+    </row>
+    <row r="158" spans="1:4" ht="12" customHeight="1">
+      <c r="A158" s="5">
+        <v>8022328104682</v>
+      </c>
+      <c r="B158" s="2" t="s">
+        <v>298</v>
+      </c>
+      <c r="C158" s="3" t="s">
+        <v>299</v>
+      </c>
+      <c r="D158" s="14">
+        <v>20.13984</v>
+      </c>
+    </row>
+    <row r="159" spans="1:4" ht="12" customHeight="1">
+      <c r="A159" s="5">
+        <v>8032841635150</v>
+      </c>
+      <c r="B159" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="C159" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="D159" s="14">
+        <v>10.789200000000001</v>
+      </c>
+    </row>
+    <row r="160" spans="1:4" ht="12" customHeight="1">
+      <c r="A160" s="5">
+        <v>8022328105542</v>
+      </c>
+      <c r="B160" s="2" t="s">
+        <v>302</v>
+      </c>
+      <c r="C160" s="3" t="s">
+        <v>303</v>
+      </c>
+      <c r="D160" s="14">
+        <v>10.06992</v>
+      </c>
+    </row>
+    <row r="161" spans="1:4" ht="12" customHeight="1">
+      <c r="A161" s="5">
+        <v>8022328102213</v>
+      </c>
+      <c r="B161" s="2" t="s">
+        <v>304</v>
+      </c>
+      <c r="C161" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="D161" s="14">
+        <v>8.0559360000000009</v>
+      </c>
+    </row>
+    <row r="162" spans="1:4" ht="12" customHeight="1">
+      <c r="A162" s="5">
+        <v>8022328100097</v>
+      </c>
+      <c r="B162" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="C162" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="D162" s="14">
+        <v>22.225752</v>
+      </c>
+    </row>
+    <row r="163" spans="1:4" ht="12" customHeight="1">
+      <c r="A163" s="5">
+        <v>8022328101896</v>
+      </c>
+      <c r="B163" s="2" t="s">
+        <v>308</v>
+      </c>
+      <c r="C163" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="D163" s="14">
+        <v>13.594392000000001</v>
+      </c>
+    </row>
+    <row r="164" spans="1:4" ht="12" customHeight="1">
+      <c r="A164" s="5">
+        <v>8022328100103</v>
+      </c>
+      <c r="B164" s="2" t="s">
+        <v>310</v>
+      </c>
+      <c r="C164" s="3" t="s">
+        <v>311</v>
+      </c>
+      <c r="D164" s="14">
+        <v>26.541432</v>
+      </c>
+    </row>
+    <row r="165" spans="1:4" ht="12" customHeight="1">
+      <c r="A165" s="5">
+        <v>8022328110560</v>
+      </c>
+      <c r="B165" s="2" t="s">
+        <v>312</v>
+      </c>
+      <c r="C165" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="D165" s="14">
+        <v>40.927032000000004</v>
+      </c>
+    </row>
+    <row r="166" spans="1:4" ht="12" customHeight="1">
+      <c r="A166" s="5">
+        <v>8022328100059</v>
+      </c>
+      <c r="B166" s="2" t="s">
+        <v>314</v>
+      </c>
+      <c r="C166" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="D166" s="14">
+        <v>12.155832</v>
+      </c>
+    </row>
+    <row r="167" spans="1:4" ht="12" customHeight="1">
+      <c r="A167" s="5">
+        <v>8022328103258</v>
+      </c>
+      <c r="B167" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="C167" s="3" t="s">
+        <v>317</v>
+      </c>
+      <c r="D167" s="14">
+        <v>9.7102800000000009</v>
+      </c>
+    </row>
+    <row r="168" spans="1:4" ht="12" customHeight="1">
+      <c r="A168" s="5">
+        <v>8022328103265</v>
+      </c>
+      <c r="B168" s="2" t="s">
+        <v>318</v>
+      </c>
+      <c r="C168" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="D168" s="14">
+        <v>9.7102800000000009</v>
+      </c>
+    </row>
+    <row r="169" spans="1:4" ht="12" customHeight="1">
+      <c r="A169" s="5">
+        <v>8022328107157</v>
+      </c>
+      <c r="B169" s="2" t="s">
+        <v>320</v>
+      </c>
+      <c r="C169" s="3" t="s">
+        <v>321</v>
+      </c>
+      <c r="D169" s="14">
+        <v>9.7102800000000009</v>
+      </c>
+    </row>
+    <row r="170" spans="1:4" ht="12" customHeight="1">
+      <c r="A170" s="5">
+        <v>8022328106365</v>
+      </c>
+      <c r="B170" s="2" t="s">
+        <v>322</v>
+      </c>
+      <c r="C170" s="3" t="s">
+        <v>323</v>
+      </c>
+      <c r="D170" s="14">
+        <v>23.664312000000002</v>
+      </c>
+    </row>
+    <row r="171" spans="1:4" ht="12" customHeight="1">
+      <c r="A171" s="5">
+        <v>8022328103180</v>
+      </c>
+      <c r="B171" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="C171" s="3" t="s">
+        <v>325</v>
+      </c>
+      <c r="D171" s="14">
+        <v>9.2787120000000005</v>
+      </c>
+    </row>
+    <row r="172" spans="1:4" ht="12" customHeight="1">
+      <c r="A172" s="5">
+        <v>8022328104514</v>
+      </c>
+      <c r="B172" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="C172" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="D172" s="14">
+        <v>4.9630320000000001</v>
+      </c>
+    </row>
+    <row r="173" spans="1:4" ht="12" customHeight="1">
+      <c r="A173" s="5">
+        <v>8022328103197</v>
+      </c>
+      <c r="B173" s="2" t="s">
+        <v>328</v>
+      </c>
+      <c r="C173" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="D173" s="14">
+        <v>19.060920000000003</v>
+      </c>
+    </row>
+    <row r="174" spans="1:4" ht="12" customHeight="1">
+      <c r="A174" s="5">
+        <v>8022328104507</v>
+      </c>
+      <c r="B174" s="2" t="s">
+        <v>330</v>
+      </c>
+      <c r="C174" s="3" t="s">
+        <v>331</v>
+      </c>
+      <c r="D174" s="14">
+        <v>15.032952</v>
+      </c>
+    </row>
+    <row r="175" spans="1:4" ht="12" customHeight="1">
+      <c r="A175" s="5">
+        <v>8022328103883</v>
+      </c>
+      <c r="B175" s="2" t="s">
+        <v>332</v>
+      </c>
+      <c r="C175" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="D175" s="14">
+        <v>9.2787120000000005</v>
+      </c>
+    </row>
+    <row r="176" spans="1:4" ht="12" customHeight="1">
+      <c r="A176" s="5">
+        <v>8022328110331</v>
+      </c>
+      <c r="B176" s="2" t="s">
+        <v>334</v>
+      </c>
+      <c r="C176" s="3" t="s">
+        <v>335</v>
+      </c>
+      <c r="D176" s="14">
+        <v>25.102872000000001</v>
+      </c>
+    </row>
+    <row r="177" spans="1:4" ht="12" customHeight="1">
+      <c r="A177" s="5">
+        <v>8022328112519</v>
+      </c>
+      <c r="B177" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="C177" s="3" t="s">
+        <v>337</v>
+      </c>
+      <c r="D177" s="14">
+        <v>27.260712000000002</v>
+      </c>
+    </row>
+    <row r="178" spans="1:4" ht="12" customHeight="1">
+      <c r="A178" s="5">
+        <v>8022328104521</v>
+      </c>
+      <c r="B178" s="2" t="s">
+        <v>338</v>
+      </c>
+      <c r="C178" s="3" t="s">
+        <v>339</v>
+      </c>
+      <c r="D178" s="14">
+        <v>28.699272000000001</v>
+      </c>
+    </row>
+    <row r="179" spans="1:4" ht="12" customHeight="1">
+      <c r="A179" s="5">
+        <v>8022328103357</v>
+      </c>
+      <c r="B179" s="2" t="s">
+        <v>340</v>
+      </c>
+      <c r="C179" s="3" t="s">
+        <v>341</v>
+      </c>
+      <c r="D179" s="14">
+        <v>21.506472000000002</v>
+      </c>
+    </row>
+    <row r="180" spans="1:4" ht="12" customHeight="1">
+      <c r="A180" s="5">
+        <v>8022328103227</v>
+      </c>
+      <c r="B180" s="2" t="s">
+        <v>342</v>
+      </c>
+      <c r="C180" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="D180" s="14">
+        <v>20.067912</v>
+      </c>
+    </row>
+    <row r="181" spans="1:4" ht="12" customHeight="1">
+      <c r="A181" s="5">
+        <v>8022328106761</v>
+      </c>
+      <c r="B181" s="2" t="s">
+        <v>344</v>
+      </c>
+      <c r="C181" s="3" t="s">
+        <v>345</v>
+      </c>
+      <c r="D181" s="14">
+        <v>21.506472000000002</v>
+      </c>
+    </row>
+    <row r="182" spans="1:4" ht="12" customHeight="1">
+      <c r="A182" s="5">
+        <v>8022328104538</v>
+      </c>
+      <c r="B182" s="2" t="s">
+        <v>346</v>
+      </c>
+      <c r="C182" s="3" t="s">
+        <v>347</v>
+      </c>
+      <c r="D182" s="14">
+        <v>4.9630320000000001</v>
+      </c>
+    </row>
+    <row r="183" spans="1:4" ht="12" customHeight="1">
+      <c r="A183" s="5">
+        <v>8022328104545</v>
+      </c>
+      <c r="B183" s="2" t="s">
+        <v>348</v>
+      </c>
+      <c r="C183" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="D183" s="14">
+        <v>8.9909999999999997</v>
+      </c>
+    </row>
+    <row r="184" spans="1:4" ht="12" customHeight="1">
+      <c r="A184" s="5">
+        <v>8022328108154</v>
+      </c>
+      <c r="B184" s="2" t="s">
+        <v>350</v>
+      </c>
+      <c r="C184" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="D184" s="14">
+        <v>8.2717200000000002</v>
+      </c>
+    </row>
+    <row r="185" spans="1:4" ht="12" customHeight="1">
+      <c r="A185" s="5">
+        <v>8022328113301</v>
+      </c>
+      <c r="B185" s="2" t="s">
+        <v>352</v>
+      </c>
+      <c r="C185" s="3" t="s">
+        <v>353</v>
+      </c>
+      <c r="D185" s="14">
+        <v>17.766216</v>
+      </c>
+    </row>
+    <row r="186" spans="1:4" ht="12" customHeight="1">
+      <c r="A186" s="5">
+        <v>8022328111512</v>
+      </c>
+      <c r="B186" s="2" t="s">
+        <v>354</v>
+      </c>
+      <c r="C186" s="3" t="s">
+        <v>355</v>
+      </c>
+      <c r="D186" s="14">
+        <v>12.587400000000001</v>
+      </c>
+    </row>
+    <row r="187" spans="1:4" ht="12" customHeight="1">
+      <c r="A187" s="5">
+        <v>8022328102954</v>
+      </c>
+      <c r="B187" s="2" t="s">
+        <v>356</v>
+      </c>
+      <c r="C187" s="3" t="s">
+        <v>357</v>
+      </c>
+      <c r="D187" s="14">
+        <v>28.699272000000001</v>
+      </c>
+    </row>
+    <row r="188" spans="1:4" ht="12" customHeight="1">
+      <c r="A188" s="5">
+        <v>8022328109335</v>
+      </c>
+      <c r="B188" s="2" t="s">
+        <v>358</v>
+      </c>
+      <c r="C188" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="D188" s="14">
+        <v>12.875112000000001</v>
+      </c>
+    </row>
+    <row r="189" spans="1:4" ht="12" customHeight="1">
+      <c r="A189" s="5">
+        <v>8022328107621</v>
+      </c>
+      <c r="B189" s="2" t="s">
+        <v>360</v>
+      </c>
+      <c r="C189" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="D189" s="14">
+        <v>8.2717200000000002</v>
+      </c>
+    </row>
+    <row r="190" spans="1:4" ht="12" customHeight="1">
+      <c r="A190" s="5">
+        <v>8022328108161</v>
+      </c>
+      <c r="B190" s="2" t="s">
+        <v>362</v>
+      </c>
+      <c r="C190" s="3" t="s">
+        <v>363</v>
+      </c>
+      <c r="D190" s="14">
+        <v>17.910072000000003</v>
+      </c>
+    </row>
+    <row r="191" spans="1:4" ht="12" customHeight="1">
+      <c r="A191" s="5">
+        <v>8022328115503</v>
+      </c>
+      <c r="B191" s="2" t="s">
+        <v>364</v>
+      </c>
+      <c r="C191" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="D191" s="14">
+        <v>4.2437519999999997</v>
+      </c>
+    </row>
+    <row r="192" spans="1:4" ht="12" customHeight="1">
+      <c r="A192" s="5">
+        <v>8022328115664</v>
+      </c>
+      <c r="B192" s="2" t="s">
+        <v>366</v>
+      </c>
+      <c r="C192" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="D192" s="14">
+        <v>9.2787120000000005</v>
+      </c>
+    </row>
+    <row r="193" spans="1:4" ht="12" customHeight="1">
+      <c r="A193" s="5">
+        <v>8022328113554</v>
+      </c>
+      <c r="B193" s="2" t="s">
+        <v>368</v>
+      </c>
+      <c r="C193" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D193" s="14">
+        <v>8.9909999999999997</v>
+      </c>
+    </row>
+    <row r="194" spans="1:4" ht="12" customHeight="1">
+      <c r="A194" s="5">
+        <v>8022328117392</v>
+      </c>
+      <c r="B194" s="2" t="s">
+        <v>370</v>
+      </c>
+      <c r="C194" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="D194" s="14">
+        <v>9.2787120000000005</v>
+      </c>
+    </row>
+    <row r="195" spans="1:4" ht="12" customHeight="1">
+      <c r="A195" s="5">
+        <v>8022328170021</v>
+      </c>
+      <c r="B195" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="C195" s="3" t="s">
+        <v>373</v>
+      </c>
+      <c r="D195" s="14">
+        <v>6.8331600000000003</v>
+      </c>
+    </row>
+    <row r="196" spans="1:4" ht="12" customHeight="1">
+      <c r="A196" s="5">
+        <v>8022328115879</v>
+      </c>
+      <c r="B196" s="2" t="s">
+        <v>374</v>
+      </c>
+      <c r="C196" s="3" t="s">
+        <v>375</v>
+      </c>
+      <c r="D196" s="14">
+        <v>9.9979920000000018</v>
+      </c>
+    </row>
+    <row r="197" spans="1:4" ht="12" customHeight="1">
+      <c r="A197" s="5">
+        <v>8022328113622</v>
+      </c>
+      <c r="B197" s="2" t="s">
+        <v>376</v>
+      </c>
+      <c r="C197" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="D197" s="14">
+        <v>8.2717200000000002</v>
+      </c>
+    </row>
+    <row r="198" spans="1:4" ht="12" customHeight="1">
+      <c r="A198" s="5">
+        <v>8022328107638</v>
+      </c>
+      <c r="B198" s="2" t="s">
+        <v>378</v>
+      </c>
+      <c r="C198" s="3" t="s">
+        <v>379</v>
+      </c>
+      <c r="D198" s="14">
+        <v>15.752232000000001</v>
+      </c>
+    </row>
+    <row r="199" spans="1:4" ht="12" customHeight="1">
+      <c r="A199" s="5">
+        <v>8022328113356</v>
+      </c>
+      <c r="B199" s="2" t="s">
+        <v>380</v>
+      </c>
+      <c r="C199" s="3" t="s">
+        <v>381</v>
+      </c>
+      <c r="D199" s="14">
+        <v>9.7102800000000009</v>
+      </c>
+    </row>
+    <row r="200" spans="1:4" ht="12" customHeight="1">
+      <c r="A200" s="5">
+        <v>8022328106273</v>
+      </c>
+      <c r="B200" s="2" t="s">
+        <v>382</v>
+      </c>
+      <c r="C200" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="D200" s="14">
+        <v>12.587400000000001</v>
+      </c>
+    </row>
+    <row r="201" spans="1:4" ht="12" customHeight="1">
+      <c r="A201" s="5">
+        <v>8022328112793</v>
+      </c>
+      <c r="B201" s="2" t="s">
+        <v>384</v>
+      </c>
+      <c r="C201" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="D201" s="14">
+        <v>32.295672000000003</v>
+      </c>
+    </row>
+    <row r="202" spans="1:4" ht="12" customHeight="1">
+      <c r="A202" s="5">
+        <v>8022328112786</v>
+      </c>
+      <c r="B202" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="C202" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="D202" s="14">
+        <v>23.3766</v>
+      </c>
+    </row>
+    <row r="203" spans="1:4" ht="12" customHeight="1">
+      <c r="A203" s="5">
+        <v>8022328108222</v>
+      </c>
+      <c r="B203" s="2" t="s">
+        <v>388</v>
+      </c>
+      <c r="C203" s="3" t="s">
+        <v>389</v>
+      </c>
+      <c r="D203" s="14">
+        <v>4.9630320000000001</v>
+      </c>
+    </row>
+    <row r="204" spans="1:4" ht="12" customHeight="1">
+      <c r="A204" s="5">
+        <v>8022328115459</v>
+      </c>
+      <c r="B204" s="2" t="s">
+        <v>390</v>
+      </c>
+      <c r="C204" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="D204" s="14">
+        <v>26.973000000000003</v>
+      </c>
+    </row>
+    <row r="205" spans="1:4" ht="12" customHeight="1">
+      <c r="A205" s="5">
+        <v>8022328107607</v>
+      </c>
+      <c r="B205" s="2" t="s">
+        <v>392</v>
+      </c>
+      <c r="C205" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="D205" s="14">
+        <v>9.7102800000000009</v>
+      </c>
+    </row>
+    <row r="206" spans="1:4" ht="12" customHeight="1">
+      <c r="A206" s="5">
+        <v>8022328112540</v>
+      </c>
+      <c r="B206" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="C206" s="3" t="s">
+        <v>395</v>
+      </c>
+      <c r="D206" s="14">
+        <v>8.559432000000001</v>
+      </c>
+    </row>
+    <row r="207" spans="1:4" ht="12" customHeight="1">
+      <c r="A207" s="5">
+        <v>8022328113226</v>
+      </c>
+      <c r="B207" s="2" t="s">
+        <v>396</v>
+      </c>
+      <c r="C207" s="3" t="s">
+        <v>397</v>
+      </c>
+      <c r="D207" s="14">
+        <v>16.903079999999999</v>
+      </c>
+    </row>
+    <row r="208" spans="1:4" ht="12" customHeight="1">
+      <c r="A208" s="5">
+        <v>8022328113219</v>
+      </c>
+      <c r="B208" s="2" t="s">
+        <v>398</v>
+      </c>
+      <c r="C208" s="3" t="s">
+        <v>399</v>
+      </c>
+      <c r="D208" s="14">
+        <v>12.155832</v>
+      </c>
+    </row>
+    <row r="209" spans="1:4" ht="12" customHeight="1">
+      <c r="A209" s="5">
+        <v>8022328113233</v>
+      </c>
+      <c r="B209" s="2" t="s">
+        <v>400</v>
+      </c>
+      <c r="C209" s="3" t="s">
+        <v>401</v>
+      </c>
+      <c r="D209" s="14">
+        <v>17.910072000000003</v>
+      </c>
+    </row>
+    <row r="210" spans="1:4" ht="12" customHeight="1">
+      <c r="A210" s="5">
+        <v>8022328112533</v>
+      </c>
+      <c r="B210" s="2" t="s">
+        <v>402</v>
+      </c>
+      <c r="C210" s="3" t="s">
+        <v>403</v>
+      </c>
+      <c r="D210" s="14">
+        <v>17.910072000000003</v>
+      </c>
+    </row>
+    <row r="211" spans="1:4" ht="12" customHeight="1">
+      <c r="A211" s="5">
+        <v>8022328112557</v>
+      </c>
+      <c r="B211" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="C211" s="3" t="s">
+        <v>405</v>
+      </c>
+      <c r="D211" s="14">
+        <v>9.2787120000000005</v>
+      </c>
+    </row>
+    <row r="212" spans="1:4" ht="12" customHeight="1">
+      <c r="A212" s="5">
+        <v>8022328112526</v>
+      </c>
+      <c r="B212" s="2" t="s">
+        <v>406</v>
+      </c>
+      <c r="C212" s="3" t="s">
+        <v>407</v>
+      </c>
+      <c r="D212" s="14">
+        <v>11.436552000000001</v>
+      </c>
+    </row>
+    <row r="213" spans="1:4" ht="12" customHeight="1">
+      <c r="A213" s="5">
+        <v>8022328112601</v>
+      </c>
+      <c r="B213" s="2" t="s">
+        <v>408</v>
+      </c>
+      <c r="C213" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="D213" s="14">
+        <v>23.664312000000002</v>
+      </c>
+    </row>
+    <row r="214" spans="1:4" ht="12" customHeight="1">
+      <c r="A214" s="5">
+        <v>8022328113240</v>
+      </c>
+      <c r="B214" s="2" t="s">
+        <v>410</v>
+      </c>
+      <c r="C214" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="D214" s="14">
+        <v>12.155832</v>
+      </c>
+    </row>
+    <row r="215" spans="1:4" ht="12" customHeight="1">
+      <c r="A215" s="5">
+        <v>8022328112571</v>
+      </c>
+      <c r="B215" s="2" t="s">
+        <v>412</v>
+      </c>
+      <c r="C215" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="D215" s="14">
+        <v>9.9979920000000018</v>
+      </c>
+    </row>
+    <row r="216" spans="1:4" ht="12" customHeight="1">
+      <c r="A216" s="5">
+        <v>8022328112595</v>
+      </c>
+      <c r="B216" s="2" t="s">
+        <v>414</v>
+      </c>
+      <c r="C216" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="D216" s="14">
+        <v>32.295672000000003</v>
+      </c>
+    </row>
+    <row r="217" spans="1:4" ht="12" customHeight="1">
+      <c r="A217" s="5">
+        <v>8022328112588</v>
+      </c>
+      <c r="B217" s="2" t="s">
+        <v>416</v>
+      </c>
+      <c r="C217" s="3" t="s">
+        <v>417</v>
+      </c>
+      <c r="D217" s="14">
+        <v>23.3766</v>
+      </c>
+    </row>
+    <row r="218" spans="1:4" ht="12" customHeight="1">
+      <c r="A218" s="5">
+        <v>8022328112618</v>
+      </c>
+      <c r="B218" s="2" t="s">
+        <v>418</v>
+      </c>
+      <c r="C218" s="3" t="s">
+        <v>419</v>
+      </c>
+      <c r="D218" s="14">
+        <v>12.587400000000001</v>
+      </c>
+    </row>
+    <row r="219" spans="1:4" ht="12" customHeight="1">
+      <c r="A219" s="5">
+        <v>8022328112564</v>
+      </c>
+      <c r="B219" s="2" t="s">
+        <v>420</v>
+      </c>
+      <c r="C219" s="3" t="s">
+        <v>421</v>
+      </c>
+      <c r="D219" s="14">
+        <v>4.9630320000000001</v>
+      </c>
+    </row>
+    <row r="220" spans="1:4" ht="12" customHeight="1">
+      <c r="A220" s="5">
+        <v>8022328113257</v>
+      </c>
+      <c r="B220" s="2" t="s">
+        <v>422</v>
+      </c>
+      <c r="C220" s="3" t="s">
+        <v>423</v>
+      </c>
+      <c r="D220" s="14">
+        <v>22.225752</v>
+      </c>
+    </row>
+    <row r="221" spans="1:4" ht="12" customHeight="1">
+      <c r="A221" s="5">
+        <v>8022328113264</v>
+      </c>
+      <c r="B221" s="2" t="s">
+        <v>424</v>
+      </c>
+      <c r="C221" s="3" t="s">
+        <v>425</v>
+      </c>
+      <c r="D221" s="14">
+        <v>30.137832000000003</v>
+      </c>
+    </row>
+    <row r="222" spans="1:4" ht="12" customHeight="1">
+      <c r="A222" s="5">
+        <v>8022328116708</v>
+      </c>
+      <c r="B222" s="2" t="s">
+        <v>426</v>
+      </c>
+      <c r="C222" s="3" t="s">
+        <v>427</v>
+      </c>
+      <c r="D222" s="14">
+        <v>2.8051919999999999</v>
+      </c>
+    </row>
+    <row r="223" spans="1:4" ht="12" customHeight="1">
+      <c r="A223" s="5">
+        <v>8022328102329</v>
+      </c>
+      <c r="B223" s="2" t="s">
+        <v>428</v>
+      </c>
+      <c r="C223" s="3" t="s">
+        <v>429</v>
+      </c>
+      <c r="D223" s="14">
+        <v>12.875112000000001</v>
+      </c>
+    </row>
+    <row r="224" spans="1:4" ht="12" customHeight="1">
+      <c r="A224" s="5">
+        <v>8022328101087</v>
+      </c>
+      <c r="B224" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="C224" s="3" t="s">
+        <v>431</v>
+      </c>
+      <c r="D224" s="14">
+        <v>7.8401520000000007</v>
+      </c>
+    </row>
+    <row r="225" spans="1:4" ht="12" customHeight="1">
+      <c r="A225" s="5">
+        <v>8022328103692</v>
+      </c>
+      <c r="B225" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="C225" s="3" t="s">
+        <v>433</v>
+      </c>
+      <c r="D225" s="14">
+        <v>10.717272000000001</v>
+      </c>
+    </row>
+    <row r="226" spans="1:4" ht="12" customHeight="1">
+      <c r="A226" s="5">
+        <v>8022328111499</v>
+      </c>
+      <c r="B226" s="2" t="s">
+        <v>434</v>
+      </c>
+      <c r="C226" s="3" t="s">
+        <v>435</v>
+      </c>
+      <c r="D226" s="14">
+        <v>12.155832</v>
+      </c>
+    </row>
+    <row r="227" spans="1:4" ht="12" customHeight="1">
+      <c r="A227" s="5">
+        <v>8022328115022</v>
+      </c>
+      <c r="B227" s="2" t="s">
+        <v>436</v>
+      </c>
+      <c r="C227" s="3" t="s">
+        <v>437</v>
+      </c>
+      <c r="D227" s="14">
+        <v>7.1208720000000003</v>
+      </c>
+    </row>
+    <row r="228" spans="1:4" ht="12" customHeight="1">
+      <c r="A228" s="5">
+        <v>8022328115039</v>
+      </c>
+      <c r="B228" s="2" t="s">
+        <v>438</v>
+      </c>
+      <c r="C228" s="3" t="s">
+        <v>439</v>
+      </c>
+      <c r="D228" s="14">
+        <v>7.1208720000000003</v>
+      </c>
+    </row>
+    <row r="229" spans="1:4" ht="12" customHeight="1">
+      <c r="A229" s="5">
+        <v>8022328115046</v>
+      </c>
+      <c r="B229" s="2" t="s">
+        <v>440</v>
+      </c>
+      <c r="C229" s="3" t="s">
+        <v>441</v>
+      </c>
+      <c r="D229" s="14">
+        <v>7.1208720000000003</v>
+      </c>
+    </row>
+    <row r="230" spans="1:4" ht="12" customHeight="1">
+      <c r="A230" s="5">
+        <v>8022328112311</v>
+      </c>
+      <c r="B230" s="2" t="s">
+        <v>442</v>
+      </c>
+      <c r="C230" s="3" t="s">
+        <v>443</v>
+      </c>
+      <c r="D230" s="14">
+        <v>12.155832</v>
+      </c>
+    </row>
+    <row r="231" spans="1:4" ht="12" customHeight="1">
+      <c r="A231" s="5">
+        <v>8022328117798</v>
+      </c>
+      <c r="B231" s="2" t="s">
+        <v>444</v>
+      </c>
+      <c r="C231" s="3" t="s">
+        <v>445</v>
+      </c>
+      <c r="D231" s="14">
+        <v>12.155832</v>
+      </c>
+    </row>
+    <row r="232" spans="1:4" ht="12" customHeight="1">
+      <c r="A232" s="5">
+        <v>8022328117781</v>
+      </c>
+      <c r="B232" s="2" t="s">
+        <v>446</v>
+      </c>
+      <c r="C232" s="3" t="s">
+        <v>447</v>
+      </c>
+      <c r="D232" s="14">
+        <v>14.313672</v>
+      </c>
+    </row>
+    <row r="233" spans="1:4" ht="12" customHeight="1">
+      <c r="A233" s="5">
+        <v>8022328117835</v>
+      </c>
+      <c r="B233" s="2" t="s">
+        <v>448</v>
+      </c>
+      <c r="C233" s="3" t="s">
+        <v>449</v>
+      </c>
+      <c r="D233" s="14">
+        <v>17.910072000000003</v>
+      </c>
+    </row>
+    <row r="234" spans="1:4" ht="12" customHeight="1">
+      <c r="A234" s="5">
+        <v>8022328110607</v>
+      </c>
+      <c r="B234" s="2" t="s">
+        <v>450</v>
+      </c>
+      <c r="C234" s="3" t="s">
+        <v>451</v>
+      </c>
+      <c r="D234" s="14">
+        <v>22.945032000000001</v>
+      </c>
+    </row>
+    <row r="235" spans="1:4" ht="12" customHeight="1">
+      <c r="A235" s="5">
+        <v>8022328110614</v>
+      </c>
+      <c r="B235" s="2" t="s">
+        <v>452</v>
+      </c>
+      <c r="C235" s="3" t="s">
+        <v>453</v>
+      </c>
+      <c r="D235" s="14">
+        <v>16.471512000000001</v>
+      </c>
+    </row>
+    <row r="236" spans="1:4" ht="12" customHeight="1">
+      <c r="A236" s="5">
+        <v>8022328110539</v>
+      </c>
+      <c r="B236" s="2" t="s">
+        <v>454</v>
+      </c>
+      <c r="C236" s="3" t="s">
+        <v>455</v>
+      </c>
+      <c r="D236" s="14">
+        <v>18.629352000000004</v>
+      </c>
+    </row>
+    <row r="237" spans="1:4" ht="12" customHeight="1">
+      <c r="A237" s="5">
+        <v>8022328110492</v>
+      </c>
+      <c r="B237" s="2" t="s">
+        <v>456</v>
+      </c>
+      <c r="C237" s="3" t="s">
+        <v>457</v>
+      </c>
+      <c r="D237" s="14">
+        <v>15.680304000000001</v>
+      </c>
+    </row>
+    <row r="238" spans="1:4" ht="12" customHeight="1">
+      <c r="A238" s="5">
+        <v>8022328110522</v>
+      </c>
+      <c r="B238" s="2" t="s">
+        <v>458</v>
+      </c>
+      <c r="C238" s="3" t="s">
+        <v>459</v>
+      </c>
+      <c r="D238" s="14">
+        <v>16.471512000000001</v>
+      </c>
+    </row>
+    <row r="239" spans="1:4" ht="12" customHeight="1">
+      <c r="A239" s="5">
+        <v>8022328110485</v>
+      </c>
+      <c r="B239" s="2" t="s">
+        <v>460</v>
+      </c>
+      <c r="C239" s="3" t="s">
+        <v>461</v>
+      </c>
+      <c r="D239" s="14">
+        <v>19.348632000000002</v>
+      </c>
+    </row>
+    <row r="240" spans="1:4" ht="12" customHeight="1">
+      <c r="A240" s="5">
+        <v>8022328110508</v>
+      </c>
+      <c r="B240" s="2" t="s">
+        <v>462</v>
+      </c>
+      <c r="C240" s="3" t="s">
+        <v>463</v>
+      </c>
+      <c r="D240" s="14">
+        <v>22.153824</v>
+      </c>
+    </row>
+    <row r="241" spans="1:4" ht="12" customHeight="1">
+      <c r="A241" s="5">
+        <v>8022328110515</v>
+      </c>
+      <c r="B241" s="2" t="s">
+        <v>464</v>
+      </c>
+      <c r="C241" s="3" t="s">
+        <v>465</v>
+      </c>
+      <c r="D241" s="14">
+        <v>24.383592000000004</v>
+      </c>
+    </row>
+    <row r="242" spans="1:4" ht="12" customHeight="1">
+      <c r="A242" s="5">
+        <v>8022328117231</v>
+      </c>
+      <c r="B242" s="2" t="s">
+        <v>466</v>
+      </c>
+      <c r="C242" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="D242" s="14">
+        <v>9.7102800000000009</v>
+      </c>
+    </row>
+    <row r="243" spans="1:4" ht="12" customHeight="1">
+      <c r="A243" s="5">
+        <v>8022328117316</v>
+      </c>
+      <c r="B243" s="2" t="s">
+        <v>468</v>
+      </c>
+      <c r="C243" s="3" t="s">
+        <v>469</v>
+      </c>
+      <c r="D243" s="14">
+        <v>29.418552000000002</v>
+      </c>
+    </row>
+    <row r="244" spans="1:4" ht="12" customHeight="1">
+      <c r="A244" s="5">
+        <v>8022328117323</v>
+      </c>
+      <c r="B244" s="2" t="s">
+        <v>470</v>
+      </c>
+      <c r="C244" s="3" t="s">
+        <v>471</v>
+      </c>
+      <c r="D244" s="14">
+        <v>14.313672</v>
+      </c>
+    </row>
+    <row r="245" spans="1:4" ht="12" customHeight="1">
+      <c r="A245" s="5">
+        <v>8022328117286</v>
+      </c>
+      <c r="B245" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="C245" s="3" t="s">
+        <v>473</v>
+      </c>
+      <c r="D245" s="14">
+        <v>25.102872000000001</v>
+      </c>
+    </row>
+    <row r="246" spans="1:4" ht="12" customHeight="1">
+      <c r="A246" s="5">
+        <v>8022328117224</v>
+      </c>
+      <c r="B246" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="C246" s="3" t="s">
+        <v>475</v>
+      </c>
+      <c r="D246" s="14">
+        <v>19.060920000000003</v>
+      </c>
+    </row>
+    <row r="247" spans="1:4" ht="12" customHeight="1">
+      <c r="A247" s="5">
+        <v>8022328117262</v>
+      </c>
+      <c r="B247" s="2" t="s">
+        <v>476</v>
+      </c>
+      <c r="C247" s="3" t="s">
+        <v>477</v>
+      </c>
+      <c r="D247" s="14">
+        <v>21.506472000000002</v>
+      </c>
+    </row>
+    <row r="248" spans="1:4" ht="12" customHeight="1">
+      <c r="A248" s="5">
+        <v>8022328117293</v>
+      </c>
+      <c r="B248" s="2" t="s">
+        <v>478</v>
+      </c>
+      <c r="C248" s="3" t="s">
+        <v>479</v>
+      </c>
+      <c r="D248" s="14">
+        <v>18.629352000000004</v>
+      </c>
+    </row>
+    <row r="249" spans="1:4" ht="12" customHeight="1">
+      <c r="A249" s="5">
+        <v>8022328117309</v>
+      </c>
+      <c r="B249" s="2" t="s">
+        <v>480</v>
+      </c>
+      <c r="C249" s="3" t="s">
+        <v>481</v>
+      </c>
+      <c r="D249" s="14">
+        <v>14.313672</v>
+      </c>
+    </row>
+    <row r="250" spans="1:4" ht="12" customHeight="1">
+      <c r="A250" s="5">
+        <v>8022328117330</v>
+      </c>
+      <c r="B250" s="2" t="s">
+        <v>482</v>
+      </c>
+      <c r="C250" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="D250" s="14">
+        <v>18.629352000000004</v>
+      </c>
+    </row>
+    <row r="251" spans="1:4" ht="12" customHeight="1">
+      <c r="A251" s="5">
+        <v>8022328117217</v>
+      </c>
+      <c r="B251" s="2" t="s">
+        <v>484</v>
+      </c>
+      <c r="C251" s="3" t="s">
+        <v>485</v>
+      </c>
+      <c r="D251" s="14">
+        <v>7.8401520000000007</v>
+      </c>
+    </row>
+    <row r="252" spans="1:4" ht="12" customHeight="1">
+      <c r="A252" s="5">
+        <v>8022328117255</v>
+      </c>
+      <c r="B252" s="2" t="s">
+        <v>486</v>
+      </c>
+      <c r="C252" s="3" t="s">
+        <v>487</v>
+      </c>
+      <c r="D252" s="14">
+        <v>32.295672000000003</v>
+      </c>
+    </row>
+    <row r="253" spans="1:4" ht="12" customHeight="1">
+      <c r="A253" s="5">
+        <v>8022328117279</v>
+      </c>
+      <c r="B253" s="2" t="s">
+        <v>488</v>
+      </c>
+      <c r="C253" s="3" t="s">
+        <v>489</v>
+      </c>
+      <c r="D253" s="14">
+        <v>23.3766</v>
+      </c>
+    </row>
+    <row r="254" spans="1:4" ht="12" customHeight="1">
+      <c r="A254" s="5">
+        <v>8022328117248</v>
+      </c>
+      <c r="B254" s="2" t="s">
+        <v>490</v>
+      </c>
+      <c r="C254" s="3" t="s">
+        <v>491</v>
+      </c>
+      <c r="D254" s="14">
+        <v>14.313672</v>
+      </c>
+    </row>
+    <row r="255" spans="1:4" ht="12" customHeight="1">
+      <c r="A255" s="5">
+        <v>8022328108468</v>
+      </c>
+      <c r="B255" s="2" t="s">
+        <v>492</v>
+      </c>
+      <c r="C255" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="D255" s="14">
+        <v>7.192800000000001</v>
+      </c>
+    </row>
+    <row r="256" spans="1:4" ht="12" customHeight="1">
+      <c r="A256" s="5">
+        <v>8022328108451</v>
+      </c>
+      <c r="B256" s="2" t="s">
+        <v>494</v>
+      </c>
+      <c r="C256" s="3" t="s">
+        <v>495</v>
+      </c>
+      <c r="D256" s="14">
+        <v>7.192800000000001</v>
+      </c>
+    </row>
+    <row r="257" spans="1:4" ht="12" customHeight="1">
+      <c r="A257" s="5">
+        <v>8022328108413</v>
+      </c>
+      <c r="B257" s="2" t="s">
+        <v>496</v>
+      </c>
+      <c r="C257" s="3" t="s">
+        <v>497</v>
+      </c>
+      <c r="D257" s="14">
+        <v>12.155832</v>
+      </c>
+    </row>
+    <row r="258" spans="1:4" ht="12" customHeight="1">
+      <c r="A258" s="5">
+        <v>8022328108420</v>
+      </c>
+      <c r="B258" s="2" t="s">
+        <v>498</v>
+      </c>
+      <c r="C258" s="3" t="s">
+        <v>499</v>
+      </c>
+      <c r="D258" s="14">
+        <v>10.717272000000001</v>
+      </c>
+    </row>
+    <row r="259" spans="1:4" ht="12" customHeight="1">
+      <c r="A259" s="5">
+        <v>8022328108444</v>
+      </c>
+      <c r="B259" s="2" t="s">
+        <v>500</v>
+      </c>
+      <c r="C259" s="3" t="s">
+        <v>501</v>
+      </c>
+      <c r="D259" s="14">
+        <v>12.155832</v>
+      </c>
+    </row>
+    <row r="260" spans="1:4" ht="12" customHeight="1">
+      <c r="A260" s="5">
+        <v>8022328108406</v>
+      </c>
+      <c r="B260" s="2" t="s">
+        <v>502</v>
+      </c>
+      <c r="C260" s="3" t="s">
+        <v>503</v>
+      </c>
+      <c r="D260" s="14">
+        <v>12.155832</v>
+      </c>
+    </row>
+    <row r="261" spans="1:4" ht="12" customHeight="1">
+      <c r="A261" s="5">
+        <v>8022328108437</v>
+      </c>
+      <c r="B261" s="2" t="s">
+        <v>504</v>
+      </c>
+      <c r="C261" s="3" t="s">
+        <v>505</v>
+      </c>
+      <c r="D261" s="14">
+        <v>12.155832</v>
+      </c>
+    </row>
+    <row r="262" spans="1:4" ht="12" customHeight="1">
+      <c r="A262" s="5">
+        <v>8022328111734</v>
+      </c>
+      <c r="B262" s="2" t="s">
+        <v>506</v>
+      </c>
+      <c r="C262" s="3" t="s">
+        <v>507</v>
+      </c>
+      <c r="D262" s="14">
+        <v>8.559432000000001</v>
+      </c>
+    </row>
+    <row r="263" spans="1:4" ht="12" customHeight="1">
+      <c r="A263" s="5">
+        <v>8022328112052</v>
+      </c>
+      <c r="B263" s="2" t="s">
+        <v>508</v>
+      </c>
+      <c r="C263" s="3" t="s">
+        <v>509</v>
+      </c>
+      <c r="D263" s="14">
+        <v>11.868120000000001</v>
+      </c>
+    </row>
+    <row r="264" spans="1:4" ht="12" customHeight="1">
+      <c r="A264" s="5">
+        <v>8022328111727</v>
+      </c>
+      <c r="B264" s="2" t="s">
+        <v>510</v>
+      </c>
+      <c r="C264" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="D264" s="14">
+        <v>17.910072000000003</v>
+      </c>
+    </row>
+    <row r="265" spans="1:4" ht="12" customHeight="1">
+      <c r="A265" s="5">
+        <v>8022328112045</v>
+      </c>
+      <c r="B265" s="2" t="s">
+        <v>512</v>
+      </c>
+      <c r="C265" s="3" t="s">
+        <v>513</v>
+      </c>
+      <c r="D265" s="14">
+        <v>23.664312000000002</v>
+      </c>
+    </row>
+    <row r="266" spans="1:4" ht="12" customHeight="1">
+      <c r="A266" s="5">
+        <v>8022328111987</v>
+      </c>
+      <c r="B266" s="2" t="s">
+        <v>514</v>
+      </c>
+      <c r="C266" s="3" t="s">
+        <v>515</v>
+      </c>
+      <c r="D266" s="14">
+        <v>9.9979920000000018</v>
+      </c>
+    </row>
+    <row r="267" spans="1:4" ht="12" customHeight="1">
+      <c r="A267" s="5">
+        <v>8022328112038</v>
+      </c>
+      <c r="B267" s="2" t="s">
+        <v>516</v>
+      </c>
+      <c r="C267" s="3" t="s">
+        <v>517</v>
+      </c>
+      <c r="D267" s="14">
+        <v>12.155832</v>
+      </c>
+    </row>
+    <row r="268" spans="1:4" ht="12" customHeight="1">
+      <c r="A268" s="5">
+        <v>8022328112021</v>
+      </c>
+      <c r="B268" s="2" t="s">
+        <v>518</v>
+      </c>
+      <c r="C268" s="3" t="s">
+        <v>519</v>
+      </c>
+      <c r="D268" s="14">
+        <v>32.295672000000003</v>
+      </c>
+    </row>
+    <row r="269" spans="1:4" ht="12" customHeight="1">
+      <c r="A269" s="5">
+        <v>8022328111994</v>
+      </c>
+      <c r="B269" s="2" t="s">
+        <v>520</v>
+      </c>
+      <c r="C269" s="3" t="s">
+        <v>521</v>
+      </c>
+      <c r="D269" s="14">
+        <v>23.3766</v>
+      </c>
+    </row>
+    <row r="270" spans="1:4" ht="12" customHeight="1">
+      <c r="A270" s="5">
+        <v>8022328111963</v>
+      </c>
+      <c r="B270" s="2" t="s">
+        <v>522</v>
+      </c>
+      <c r="C270" s="3" t="s">
+        <v>523</v>
+      </c>
+      <c r="D270" s="14">
+        <v>4.9630320000000001</v>
+      </c>
+    </row>
+    <row r="271" spans="1:4" ht="12" customHeight="1">
+      <c r="A271" s="5">
+        <v>8022328112090</v>
+      </c>
+      <c r="B271" s="2" t="s">
+        <v>524</v>
+      </c>
+      <c r="C271" s="3" t="s">
+        <v>525</v>
+      </c>
+      <c r="D271" s="14">
+        <v>8.559432000000001</v>
+      </c>
+    </row>
+    <row r="272" spans="1:4" ht="12" customHeight="1">
+      <c r="A272" s="5">
+        <v>8022328112168</v>
+      </c>
+      <c r="B272" s="2" t="s">
+        <v>526</v>
+      </c>
+      <c r="C272" s="3" t="s">
+        <v>527</v>
+      </c>
+      <c r="D272" s="14">
+        <v>11.868120000000001</v>
+      </c>
+    </row>
+    <row r="273" spans="1:4" ht="12" customHeight="1">
+      <c r="A273" s="5">
+        <v>8022328112069</v>
+      </c>
+      <c r="B273" s="2" t="s">
+        <v>528</v>
+      </c>
+      <c r="C273" s="3" t="s">
+        <v>529</v>
+      </c>
+      <c r="D273" s="14">
+        <v>19.060920000000003</v>
+      </c>
+    </row>
+    <row r="274" spans="1:4" ht="12" customHeight="1">
+      <c r="A274" s="5">
+        <v>8022328112151</v>
+      </c>
+      <c r="B274" s="2" t="s">
+        <v>530</v>
+      </c>
+      <c r="C274" s="3" t="s">
+        <v>531</v>
+      </c>
+      <c r="D274" s="14">
+        <v>23.664312000000002</v>
+      </c>
+    </row>
+    <row r="275" spans="1:4" ht="12" customHeight="1">
+      <c r="A275" s="5">
+        <v>8022328112427</v>
+      </c>
+      <c r="B275" s="2" t="s">
+        <v>532</v>
+      </c>
+      <c r="C275" s="3" t="s">
+        <v>533</v>
+      </c>
+      <c r="D275" s="14">
+        <v>21.506472000000002</v>
+      </c>
+    </row>
+    <row r="276" spans="1:4" ht="12" customHeight="1">
+      <c r="A276" s="5">
+        <v>8022328112113</v>
+      </c>
+      <c r="B276" s="2" t="s">
+        <v>534</v>
+      </c>
+      <c r="C276" s="3" t="s">
+        <v>535</v>
+      </c>
+      <c r="D276" s="14">
+        <v>15.752232000000001</v>
+      </c>
+    </row>
+    <row r="277" spans="1:4" ht="12" customHeight="1">
+      <c r="A277" s="5">
+        <v>8022328112137</v>
+      </c>
+      <c r="B277" s="2" t="s">
+        <v>536</v>
+      </c>
+      <c r="C277" s="3" t="s">
+        <v>537</v>
+      </c>
+      <c r="D277" s="14">
+        <v>32.295672000000003</v>
+      </c>
+    </row>
+    <row r="278" spans="1:4" ht="12" customHeight="1">
+      <c r="A278" s="5">
+        <v>8022328112120</v>
+      </c>
+      <c r="B278" s="2" t="s">
+        <v>538</v>
+      </c>
+      <c r="C278" s="3" t="s">
+        <v>539</v>
+      </c>
+      <c r="D278" s="14">
+        <v>23.3766</v>
+      </c>
+    </row>
+    <row r="279" spans="1:4" ht="12" customHeight="1">
+      <c r="A279" s="5">
+        <v>8022328112144</v>
+      </c>
+      <c r="B279" s="2" t="s">
+        <v>540</v>
+      </c>
+      <c r="C279" s="3" t="s">
+        <v>541</v>
+      </c>
+      <c r="D279" s="14">
+        <v>12.155832</v>
+      </c>
+    </row>
+    <row r="280" spans="1:4" ht="12" customHeight="1">
+      <c r="A280" s="5">
+        <v>8022328112106</v>
+      </c>
+      <c r="B280" s="2" t="s">
+        <v>542</v>
+      </c>
+      <c r="C280" s="3" t="s">
+        <v>543</v>
+      </c>
+      <c r="D280" s="14">
+        <v>4.9630320000000001</v>
+      </c>
+    </row>
+    <row r="281" spans="1:4" ht="12" customHeight="1">
+      <c r="A281" s="5">
+        <v>8022328112267</v>
+      </c>
+      <c r="B281" s="2" t="s">
+        <v>544</v>
+      </c>
+      <c r="C281" s="3" t="s">
+        <v>545</v>
+      </c>
+      <c r="D281" s="14">
+        <v>35.244720000000001</v>
+      </c>
+    </row>
+    <row r="282" spans="1:4" ht="12" customHeight="1">
+      <c r="A282" s="5">
+        <v>8022328114179</v>
+      </c>
+      <c r="B282" s="2" t="s">
+        <v>546</v>
+      </c>
+      <c r="C282" s="3" t="s">
+        <v>547</v>
+      </c>
+      <c r="D282" s="14">
+        <v>35.963999999999999</v>
+      </c>
+    </row>
+    <row r="283" spans="1:4" ht="12" customHeight="1">
+      <c r="A283" s="5">
+        <v>8022328115930</v>
+      </c>
+      <c r="B283" s="2" t="s">
+        <v>548</v>
+      </c>
+      <c r="C283" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="D283" s="14">
+        <v>43.156800000000004</v>
+      </c>
+    </row>
+    <row r="284" spans="1:4" ht="12" customHeight="1">
+      <c r="A284" s="5">
+        <v>8022328117200</v>
+      </c>
+      <c r="B284" s="2" t="s">
+        <v>550</v>
+      </c>
+      <c r="C284" s="3" t="s">
+        <v>551</v>
+      </c>
+      <c r="D284" s="14">
+        <v>43.156800000000004</v>
+      </c>
+    </row>
+    <row r="285" spans="1:4" ht="12" customHeight="1">
+      <c r="A285" s="5">
+        <v>8022328110942</v>
+      </c>
+      <c r="B285" s="2" t="s">
+        <v>552</v>
+      </c>
+      <c r="C285" s="3" t="s">
+        <v>553</v>
+      </c>
+      <c r="D285" s="14">
+        <v>35.244720000000001</v>
+      </c>
+    </row>
+    <row r="286" spans="1:4" ht="12" customHeight="1">
+      <c r="A286" s="5">
+        <v>8022328113288</v>
+      </c>
+      <c r="B286" s="2" t="s">
+        <v>554</v>
+      </c>
+      <c r="C286" s="3" t="s">
+        <v>555</v>
+      </c>
+      <c r="D286" s="14">
+        <v>35.244720000000001</v>
+      </c>
+    </row>
+    <row r="287" spans="1:4" ht="12" customHeight="1">
+      <c r="A287" s="5">
+        <v>8022328115435</v>
+      </c>
+      <c r="B287" s="2" t="s">
+        <v>556</v>
+      </c>
+      <c r="C287" s="3" t="s">
+        <v>557</v>
+      </c>
+      <c r="D287" s="14">
+        <v>57.470472000000001</v>
+      </c>
+    </row>
+    <row r="288" spans="1:4" ht="12" customHeight="1">
+      <c r="A288" s="5">
+        <v>8022328108901</v>
+      </c>
+      <c r="B288" s="2" t="s">
+        <v>558</v>
+      </c>
+      <c r="C288" s="3" t="s">
+        <v>559</v>
+      </c>
+      <c r="D288" s="14">
+        <v>9.7102800000000009</v>
+      </c>
+    </row>
+    <row r="289" spans="1:4" ht="12" customHeight="1">
+      <c r="A289" s="5">
+        <v>8022328108918</v>
+      </c>
+      <c r="B289" s="2" t="s">
+        <v>560</v>
+      </c>
+      <c r="C289" s="3" t="s">
+        <v>561</v>
+      </c>
+      <c r="D289" s="14">
+        <v>17.910072000000003</v>
+      </c>
+    </row>
+    <row r="290" spans="1:4" ht="12" customHeight="1">
+      <c r="A290" s="5">
+        <v>8022328108314</v>
+      </c>
+      <c r="B290" s="2" t="s">
+        <v>562</v>
+      </c>
+      <c r="C290" s="3" t="s">
+        <v>563</v>
+      </c>
+      <c r="D290" s="14">
+        <v>17.910072000000003</v>
+      </c>
+    </row>
+    <row r="291" spans="1:4" ht="12" customHeight="1">
+      <c r="A291" s="5">
+        <v>8022328108956</v>
+      </c>
+      <c r="B291" s="2" t="s">
+        <v>564</v>
+      </c>
+      <c r="C291" s="3" t="s">
+        <v>565</v>
+      </c>
+      <c r="D291" s="14">
+        <v>30.857112000000004</v>
+      </c>
+    </row>
+    <row r="292" spans="1:4" ht="12" customHeight="1">
+      <c r="A292" s="5">
+        <v>8022328108949</v>
+      </c>
+      <c r="B292" s="2" t="s">
+        <v>566</v>
+      </c>
+      <c r="C292" s="3" t="s">
+        <v>567</v>
+      </c>
+      <c r="D292" s="14">
+        <v>23.3766</v>
+      </c>
+    </row>
+    <row r="293" spans="1:4" ht="12" customHeight="1">
+      <c r="A293" s="5">
+        <v>8022328108574</v>
+      </c>
+      <c r="B293" s="2" t="s">
+        <v>568</v>
+      </c>
+      <c r="C293" s="3" t="s">
+        <v>569</v>
+      </c>
+      <c r="D293" s="14">
+        <v>3.5244720000000003</v>
+      </c>
+    </row>
+    <row r="294" spans="1:4" ht="12" customHeight="1">
+      <c r="A294" s="5">
+        <v>8022328108987</v>
+      </c>
+      <c r="B294" s="2" t="s">
+        <v>570</v>
+      </c>
+      <c r="C294" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="D294" s="14">
+        <v>4.9630320000000001</v>
+      </c>
+    </row>
+    <row r="295" spans="1:4" ht="12" customHeight="1">
+      <c r="A295" s="5">
+        <v>8022328116913</v>
+      </c>
+      <c r="B295" s="2" t="s">
+        <v>572</v>
+      </c>
+      <c r="C295" s="3" t="s">
+        <v>573</v>
+      </c>
+      <c r="D295" s="14">
+        <v>11.868120000000001</v>
+      </c>
+    </row>
+    <row r="296" spans="1:4" ht="12" customHeight="1">
+      <c r="A296" s="5">
+        <v>8022328116937</v>
+      </c>
+      <c r="B296" s="2" t="s">
+        <v>574</v>
+      </c>
+      <c r="C296" s="3" t="s">
+        <v>575</v>
+      </c>
+      <c r="D296" s="14">
+        <v>10.42956</v>
+      </c>
+    </row>
+    <row r="297" spans="1:4" ht="12" customHeight="1">
+      <c r="A297" s="5">
+        <v>8022328116906</v>
+      </c>
+      <c r="B297" s="2" t="s">
+        <v>576</v>
+      </c>
+      <c r="C297" s="3" t="s">
+        <v>577</v>
+      </c>
+      <c r="D297" s="14">
+        <v>11.868120000000001</v>
+      </c>
+    </row>
+    <row r="298" spans="1:4" ht="12" customHeight="1">
+      <c r="A298" s="5">
+        <v>8022328116920</v>
+      </c>
+      <c r="B298" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="C298" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="D298" s="14">
+        <v>13.30668</v>
+      </c>
+    </row>
+    <row r="299" spans="1:4" ht="12" customHeight="1">
+      <c r="A299" s="5">
+        <v>8022328101322</v>
+      </c>
+      <c r="B299" s="2" t="s">
+        <v>580</v>
+      </c>
+      <c r="C299" s="3" t="s">
+        <v>581</v>
+      </c>
+      <c r="D299" s="14">
+        <v>8.559432000000001</v>
+      </c>
+    </row>
+    <row r="300" spans="1:4" ht="12" customHeight="1">
+      <c r="A300" s="5">
+        <v>8022328101292</v>
+      </c>
+      <c r="B300" s="2" t="s">
+        <v>582</v>
+      </c>
+      <c r="C300" s="3" t="s">
+        <v>583</v>
+      </c>
+      <c r="D300" s="14">
+        <v>14.313672</v>
+      </c>
+    </row>
+    <row r="301" spans="1:4" ht="12" customHeight="1">
+      <c r="A301" s="5">
+        <v>8022328106457</v>
+      </c>
+      <c r="B301" s="2" t="s">
+        <v>584</v>
+      </c>
+      <c r="C301" s="3" t="s">
+        <v>585</v>
+      </c>
+      <c r="D301" s="14">
+        <v>20.787192000000001</v>
+      </c>
+    </row>
+    <row r="302" spans="1:4" ht="12" customHeight="1">
+      <c r="A302" s="5">
+        <v>8022328101582</v>
+      </c>
+      <c r="B302" s="2" t="s">
+        <v>586</v>
+      </c>
+      <c r="C302" s="3" t="s">
+        <v>587</v>
+      </c>
+      <c r="D302" s="14">
+        <v>3.9560400000000002</v>
+      </c>
+    </row>
+    <row r="303" spans="1:4" ht="12" customHeight="1">
+      <c r="A303" s="5">
+        <v>8022328101117</v>
+      </c>
+      <c r="B303" s="2" t="s">
+        <v>588</v>
+      </c>
+      <c r="C303" s="3" t="s">
+        <v>589</v>
+      </c>
+      <c r="D303" s="14">
+        <v>4.9630320000000001</v>
+      </c>
+    </row>
+    <row r="304" spans="1:4" ht="12" customHeight="1">
+      <c r="A304" s="5">
+        <v>8022328113707</v>
+      </c>
+      <c r="B304" s="2" t="s">
+        <v>590</v>
+      </c>
+      <c r="C304" s="3" t="s">
+        <v>591</v>
+      </c>
+      <c r="D304" s="14">
+        <v>5.6823120000000005</v>
+      </c>
+    </row>
+    <row r="305" spans="1:4" ht="12" customHeight="1">
+      <c r="A305" s="5">
+        <v>8022328113677</v>
+      </c>
+      <c r="B305" s="2" t="s">
+        <v>592</v>
+      </c>
+      <c r="C305" s="3" t="s">
+        <v>593</v>
+      </c>
+      <c r="D305" s="14">
+        <v>8.559432000000001</v>
+      </c>
+    </row>
+    <row r="306" spans="1:4" ht="12" customHeight="1">
+      <c r="A306" s="5">
+        <v>8022328113684</v>
+      </c>
+      <c r="B306" s="2" t="s">
+        <v>594</v>
+      </c>
+      <c r="C306" s="3" t="s">
+        <v>595</v>
+      </c>
+      <c r="D306" s="14">
+        <v>11.436552000000001</v>
+      </c>
+    </row>
+    <row r="307" spans="1:4" ht="12" customHeight="1">
+      <c r="A307" s="5">
+        <v>8022328113721</v>
+      </c>
+      <c r="B307" s="2" t="s">
+        <v>596</v>
+      </c>
+      <c r="C307" s="3" t="s">
+        <v>597</v>
+      </c>
+      <c r="D307" s="14">
+        <v>12.875112000000001</v>
+      </c>
+    </row>
+    <row r="308" spans="1:4" ht="12" customHeight="1">
+      <c r="A308" s="5">
+        <v>8022328113714</v>
+      </c>
+      <c r="B308" s="2" t="s">
+        <v>598</v>
+      </c>
+      <c r="C308" s="3" t="s">
+        <v>599</v>
+      </c>
+      <c r="D308" s="14">
+        <v>22.225752</v>
+      </c>
+    </row>
+    <row r="309" spans="1:4" ht="12" customHeight="1">
+      <c r="A309" s="5">
+        <v>8022328113691</v>
+      </c>
+      <c r="B309" s="2" t="s">
+        <v>600</v>
+      </c>
+      <c r="C309" s="3" t="s">
+        <v>601</v>
+      </c>
+      <c r="D309" s="14">
+        <v>6.4015919999999999</v>
+      </c>
+    </row>
+    <row r="310" spans="1:4" ht="12" customHeight="1">
+      <c r="A310" s="5">
+        <v>8022328113820</v>
+      </c>
+      <c r="B310" s="2" t="s">
+        <v>602</v>
+      </c>
+      <c r="C310" s="3" t="s">
+        <v>601</v>
+      </c>
+      <c r="D310" s="14">
+        <v>7.1208720000000003</v>
+      </c>
+    </row>
+    <row r="311" spans="1:4" ht="12" customHeight="1">
+      <c r="A311" s="5">
+        <v>8022328104064</v>
+      </c>
+      <c r="B311" s="2" t="s">
+        <v>603</v>
+      </c>
+      <c r="C311" s="3" t="s">
+        <v>604</v>
+      </c>
+      <c r="D311" s="14">
+        <v>16.471512000000001</v>
+      </c>
+    </row>
+    <row r="312" spans="1:4" ht="12" customHeight="1">
+      <c r="A312" s="5">
+        <v>8022328104033</v>
+      </c>
+      <c r="B312" s="2" t="s">
+        <v>605</v>
+      </c>
+      <c r="C312" s="3" t="s">
+        <v>606</v>
+      </c>
+      <c r="D312" s="14">
+        <v>6.8331600000000003</v>
+      </c>
+    </row>
+    <row r="313" spans="1:4" ht="12" customHeight="1">
+      <c r="A313" s="5">
+        <v>8022328104057</v>
+      </c>
+      <c r="B313" s="2" t="s">
+        <v>607</v>
+      </c>
+      <c r="C313" s="3" t="s">
+        <v>608</v>
+      </c>
+      <c r="D313" s="14">
+        <v>8.559432000000001</v>
+      </c>
+    </row>
+    <row r="314" spans="1:4" ht="12" customHeight="1">
+      <c r="A314" s="5">
+        <v>8022328104040</v>
+      </c>
+      <c r="B314" s="2" t="s">
+        <v>609</v>
+      </c>
+      <c r="C314" s="3" t="s">
+        <v>610</v>
+      </c>
+      <c r="D314" s="14">
+        <v>13.30668</v>
+      </c>
+    </row>
+    <row r="315" spans="1:4" ht="12" customHeight="1">
+      <c r="A315" s="5">
+        <v>8022328103494</v>
+      </c>
+      <c r="B315" s="2" t="s">
+        <v>611</v>
+      </c>
+      <c r="C315" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="D315" s="14">
+        <v>14.025960000000001</v>
+      </c>
+    </row>
+    <row r="316" spans="1:4" ht="12" customHeight="1">
+      <c r="A316" s="5">
+        <v>8022328104088</v>
+      </c>
+      <c r="B316" s="2" t="s">
+        <v>613</v>
+      </c>
+      <c r="C316" s="3" t="s">
+        <v>614</v>
+      </c>
+      <c r="D316" s="14">
+        <v>3.2367600000000003</v>
+      </c>
+    </row>
+    <row r="317" spans="1:4" ht="12" customHeight="1">
+      <c r="A317" s="5">
+        <v>8022328112397</v>
+      </c>
+      <c r="B317" s="2" t="s">
+        <v>615</v>
+      </c>
+      <c r="C317" s="3" t="s">
+        <v>616</v>
+      </c>
+      <c r="D317" s="14">
+        <v>5.6823120000000005</v>
+      </c>
+    </row>
+    <row r="318" spans="1:4" ht="12" customHeight="1">
+      <c r="A318" s="5">
+        <v>8022328112366</v>
+      </c>
+      <c r="B318" s="2" t="s">
+        <v>617</v>
+      </c>
+      <c r="C318" s="3" t="s">
+        <v>618</v>
+      </c>
+      <c r="D318" s="14">
+        <v>4.9630320000000001</v>
+      </c>
+    </row>
+    <row r="319" spans="1:4" ht="12" customHeight="1">
+      <c r="A319" s="5">
+        <v>8022328112373</v>
+      </c>
+      <c r="B319" s="2" t="s">
+        <v>619</v>
+      </c>
+      <c r="C319" s="3" t="s">
+        <v>620</v>
+      </c>
+      <c r="D319" s="14">
+        <v>8.559432000000001</v>
+      </c>
+    </row>
+    <row r="320" spans="1:4" ht="12" customHeight="1">
+      <c r="A320" s="5">
+        <v>8022328112380</v>
+      </c>
+      <c r="B320" s="2" t="s">
+        <v>621</v>
+      </c>
+      <c r="C320" s="3" t="s">
+        <v>622</v>
+      </c>
+      <c r="D320" s="14">
+        <v>7.1208720000000003</v>
+      </c>
+    </row>
+    <row r="321" spans="1:4" ht="12" customHeight="1">
+      <c r="A321" s="5">
+        <v>8022328112403</v>
+      </c>
+      <c r="B321" s="2" t="s">
+        <v>623</v>
+      </c>
+      <c r="C321" s="3" t="s">
+        <v>624</v>
+      </c>
+      <c r="D321" s="14">
+        <v>12.875112000000001</v>
+      </c>
+    </row>
+    <row r="322" spans="1:4" ht="12" customHeight="1">
+      <c r="A322" s="5">
+        <v>8022328112441</v>
+      </c>
+      <c r="B322" s="2" t="s">
+        <v>625</v>
+      </c>
+      <c r="C322" s="3" t="s">
+        <v>626</v>
+      </c>
+      <c r="D322" s="14">
+        <v>22.225752</v>
+      </c>
+    </row>
+    <row r="323" spans="1:4" ht="12" customHeight="1">
+      <c r="A323" s="5">
+        <v>8022328112458</v>
+      </c>
+      <c r="B323" s="2" t="s">
+        <v>627</v>
+      </c>
+      <c r="C323" s="3" t="s">
+        <v>628</v>
+      </c>
+      <c r="D323" s="14">
+        <v>4.9630320000000001</v>
+      </c>
+    </row>
+    <row r="324" spans="1:4" ht="12" customHeight="1">
+      <c r="A324" s="5">
+        <v>8022328113813</v>
+      </c>
+      <c r="B324" s="2" t="s">
+        <v>629</v>
+      </c>
+      <c r="C324" s="3" t="s">
+        <v>628</v>
+      </c>
+      <c r="D324" s="14">
+        <v>7.1208720000000003</v>
+      </c>
+    </row>
+    <row r="325" spans="1:4" ht="12" customHeight="1">
+      <c r="A325" s="5">
+        <v>8022328101698</v>
+      </c>
+      <c r="B325" s="2" t="s">
+        <v>630</v>
+      </c>
+      <c r="C325" s="3" t="s">
+        <v>631</v>
+      </c>
+      <c r="D325" s="14">
+        <v>25.102872000000001</v>
+      </c>
+    </row>
+    <row r="326" spans="1:4" ht="12" customHeight="1">
+      <c r="A326" s="5">
+        <v>8022328101575</v>
+      </c>
+      <c r="B326" s="2" t="s">
+        <v>632</v>
+      </c>
+      <c r="C326" s="3" t="s">
+        <v>633</v>
+      </c>
+      <c r="D326" s="14">
+        <v>25.102872000000001</v>
+      </c>
+    </row>
+    <row r="327" spans="1:4" ht="12" customHeight="1">
+      <c r="A327" s="5">
+        <v>8022328101551</v>
+      </c>
+      <c r="B327" s="2" t="s">
+        <v>634</v>
+      </c>
+      <c r="C327" s="3" t="s">
+        <v>635</v>
+      </c>
+      <c r="D327" s="14">
+        <v>17.910072000000003</v>
+      </c>
+    </row>
+    <row r="328" spans="1:4" ht="12" customHeight="1">
+      <c r="A328" s="5">
+        <v>8022328101568</v>
+      </c>
+      <c r="B328" s="2" t="s">
+        <v>636</v>
+      </c>
+      <c r="C328" s="3" t="s">
+        <v>637</v>
+      </c>
+      <c r="D328" s="14">
+        <v>30.857112000000004</v>
+      </c>
+    </row>
+    <row r="329" spans="1:4" ht="12" customHeight="1">
+      <c r="A329" s="5">
+        <v>8022328101544</v>
+      </c>
+      <c r="B329" s="2" t="s">
+        <v>638</v>
+      </c>
+      <c r="C329" s="3" t="s">
+        <v>639</v>
+      </c>
+      <c r="D329" s="14">
+        <v>12.155832</v>
+      </c>
+    </row>
+    <row r="330" spans="1:4" ht="12" customHeight="1">
+      <c r="A330" s="5">
+        <v>8022328116623</v>
+      </c>
+      <c r="B330" s="2" t="s">
+        <v>640</v>
+      </c>
+      <c r="C330" s="3" t="s">
+        <v>641</v>
+      </c>
+      <c r="D330" s="14">
+        <v>16.471512000000001</v>
+      </c>
+    </row>
+    <row r="331" spans="1:4" ht="12" customHeight="1">
+      <c r="A331" s="5">
+        <v>8022328116630</v>
+      </c>
+      <c r="B331" s="2" t="s">
+        <v>642</v>
+      </c>
+      <c r="C331" s="3" t="s">
+        <v>643</v>
+      </c>
+      <c r="D331" s="14">
+        <v>21.506472000000002</v>
+      </c>
+    </row>
+    <row r="332" spans="1:4" ht="12" customHeight="1">
+      <c r="A332" s="5">
+        <v>8022328116678</v>
+      </c>
+      <c r="B332" s="2" t="s">
+        <v>644</v>
+      </c>
+      <c r="C332" s="3" t="s">
+        <v>645</v>
+      </c>
+      <c r="D332" s="14">
+        <v>27.979991999999999</v>
+      </c>
+    </row>
+    <row r="333" spans="1:4" ht="12" customHeight="1">
+      <c r="A333" s="5">
+        <v>8022328116654</v>
+      </c>
+      <c r="B333" s="2" t="s">
+        <v>646</v>
+      </c>
+      <c r="C333" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="D333" s="14">
+        <v>27.979991999999999</v>
+      </c>
+    </row>
+    <row r="334" spans="1:4" ht="12" customHeight="1">
+      <c r="A334" s="5">
+        <v>8022328116685</v>
+      </c>
+      <c r="B334" s="2" t="s">
+        <v>648</v>
+      </c>
+      <c r="C334" s="3" t="s">
+        <v>649</v>
+      </c>
+      <c r="D334" s="14">
+        <v>21.506472000000002</v>
+      </c>
+    </row>
+    <row r="335" spans="1:4" ht="12" customHeight="1">
+      <c r="A335" s="5">
+        <v>8022328117903</v>
+      </c>
+      <c r="B335" s="2" t="s">
+        <v>650</v>
+      </c>
+      <c r="C335" s="3" t="s">
+        <v>651</v>
+      </c>
+      <c r="D335" s="14">
+        <v>23.664312000000002</v>
+      </c>
+    </row>
+    <row r="336" spans="1:4" ht="12" customHeight="1">
+      <c r="A336" s="5">
+        <v>8022328117897</v>
+      </c>
+      <c r="B336" s="2" t="s">
+        <v>652</v>
+      </c>
+      <c r="C336" s="3" t="s">
+        <v>653</v>
+      </c>
+      <c r="D336" s="14">
+        <v>30.857112000000004</v>
+      </c>
+    </row>
+    <row r="337" spans="1:4" ht="12" customHeight="1">
+      <c r="A337" s="5">
+        <v>8022328116647</v>
+      </c>
+      <c r="B337" s="2" t="s">
+        <v>654</v>
+      </c>
+      <c r="C337" s="3" t="s">
+        <v>655</v>
+      </c>
+      <c r="D337" s="14">
+        <v>35.172792000000001</v>
+      </c>
+    </row>
+    <row r="338" spans="1:4" ht="12" customHeight="1">
+      <c r="A338" s="5">
+        <v>8022328116661</v>
+      </c>
+      <c r="B338" s="2" t="s">
+        <v>656</v>
+      </c>
+      <c r="C338" s="3" t="s">
+        <v>657</v>
+      </c>
+      <c r="D338" s="14">
+        <v>35.172792000000001</v>
+      </c>
+    </row>
+    <row r="339" spans="1:4" ht="12" customHeight="1">
+      <c r="A339" s="5">
+        <v>8022328116418</v>
+      </c>
+      <c r="B339" s="2" t="s">
+        <v>658</v>
+      </c>
+      <c r="C339" s="3" t="s">
+        <v>659</v>
+      </c>
+      <c r="D339" s="14">
+        <v>1.3666320000000001</v>
+      </c>
+    </row>
+    <row r="340" spans="1:4" ht="12" customHeight="1">
+      <c r="A340" s="5">
+        <v>8022328116135</v>
+      </c>
+      <c r="B340" s="2" t="s">
+        <v>660</v>
+      </c>
+      <c r="C340" s="3" t="s">
+        <v>661</v>
+      </c>
+      <c r="D340" s="14">
+        <v>12.875112000000001</v>
+      </c>
+    </row>
+    <row r="341" spans="1:4" ht="12" customHeight="1">
+      <c r="A341" s="5">
+        <v>8022328109410</v>
+      </c>
+      <c r="B341" s="2" t="s">
+        <v>662</v>
+      </c>
+      <c r="C341" s="3" t="s">
+        <v>663</v>
+      </c>
+      <c r="D341" s="14">
+        <v>9.2787120000000005</v>
+      </c>
+    </row>
+    <row r="342" spans="1:4" ht="12" customHeight="1">
+      <c r="A342" s="5">
+        <v>8022328109700</v>
+      </c>
+      <c r="B342" s="2" t="s">
+        <v>664</v>
+      </c>
+      <c r="C342" s="3" t="s">
+        <v>665</v>
+      </c>
+      <c r="D342" s="14">
+        <v>9.2787120000000005</v>
+      </c>
+    </row>
+    <row r="343" spans="1:4" ht="12" customHeight="1">
+      <c r="A343" s="5">
+        <v>8022328101100</v>
+      </c>
+      <c r="B343" s="2" t="s">
+        <v>666</v>
+      </c>
+      <c r="C343" s="3" t="s">
+        <v>667</v>
+      </c>
+      <c r="D343" s="14">
+        <v>13.594392000000001</v>
+      </c>
+    </row>
+    <row r="344" spans="1:4" ht="12" customHeight="1">
+      <c r="A344" s="5">
+        <v>8022328107737</v>
+      </c>
+      <c r="B344" s="2" t="s">
+        <v>668</v>
+      </c>
+      <c r="C344" s="3" t="s">
+        <v>669</v>
+      </c>
+      <c r="D344" s="14">
+        <v>8.559432000000001</v>
+      </c>
+    </row>
+    <row r="345" spans="1:4" ht="12" customHeight="1">
+      <c r="A345" s="5">
+        <v>8022328113455</v>
+      </c>
+      <c r="B345" s="2" t="s">
+        <v>670</v>
+      </c>
+      <c r="C345" s="3" t="s">
+        <v>671</v>
+      </c>
+      <c r="D345" s="14">
+        <v>15.032952</v>
+      </c>
+    </row>
+    <row r="346" spans="1:4" ht="12" customHeight="1">
+      <c r="A346" s="5">
+        <v>8022328109526</v>
+      </c>
+      <c r="B346" s="2" t="s">
+        <v>672</v>
+      </c>
+      <c r="C346" s="3" t="s">
+        <v>673</v>
+      </c>
+      <c r="D346" s="14">
+        <v>14.313672</v>
+      </c>
+    </row>
+    <row r="347" spans="1:4" ht="12" customHeight="1">
+      <c r="A347" s="5">
+        <v>8022328111161</v>
+      </c>
+      <c r="B347" s="2" t="s">
+        <v>674</v>
+      </c>
+      <c r="C347" s="3" t="s">
+        <v>675</v>
+      </c>
+      <c r="D347" s="14">
+        <v>22.225752</v>
+      </c>
+    </row>
+    <row r="348" spans="1:4" ht="12" customHeight="1">
+      <c r="A348" s="5">
+        <v>8022328102176</v>
+      </c>
+      <c r="B348" s="2" t="s">
+        <v>676</v>
+      </c>
+      <c r="C348" s="3" t="s">
+        <v>677</v>
+      </c>
+      <c r="D348" s="14">
+        <v>15.464520000000002</v>
+      </c>
+    </row>
+    <row r="349" spans="1:4" ht="12" customHeight="1">
+      <c r="A349" s="5">
+        <v>8022328104941</v>
+      </c>
+      <c r="B349" s="2" t="s">
+        <v>678</v>
+      </c>
+      <c r="C349" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="D349" s="14">
+        <v>15.464520000000002</v>
+      </c>
+    </row>
+    <row r="350" spans="1:4" ht="12" customHeight="1">
+      <c r="A350" s="5">
+        <v>8022328101490</v>
+      </c>
+      <c r="B350" s="2" t="s">
+        <v>680</v>
+      </c>
+      <c r="C350" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="D350" s="14">
+        <v>6.8331600000000003</v>
+      </c>
+    </row>
+    <row r="351" spans="1:4" ht="12" customHeight="1">
+      <c r="A351" s="5">
+        <v>8022328101155</v>
+      </c>
+      <c r="B351" s="2" t="s">
+        <v>682</v>
+      </c>
+      <c r="C351" s="3" t="s">
+        <v>683</v>
+      </c>
+      <c r="D351" s="14">
+        <v>11.148840000000002</v>
+      </c>
+    </row>
+    <row r="352" spans="1:4" ht="12" customHeight="1">
+      <c r="A352" s="5">
+        <v>8022328102541</v>
+      </c>
+      <c r="B352" s="2" t="s">
+        <v>684</v>
+      </c>
+      <c r="C352" s="3" t="s">
+        <v>685</v>
+      </c>
+      <c r="D352" s="14">
+        <v>15.752232000000001</v>
+      </c>
+    </row>
+    <row r="353" spans="1:4" ht="12" customHeight="1">
+      <c r="A353" s="5">
+        <v>8022328102558</v>
+      </c>
+      <c r="B353" s="2" t="s">
+        <v>686</v>
+      </c>
+      <c r="C353" s="3" t="s">
+        <v>687</v>
+      </c>
+      <c r="D353" s="14">
+        <v>15.752232000000001</v>
+      </c>
+    </row>
+    <row r="354" spans="1:4" ht="12" customHeight="1">
+      <c r="A354" s="5">
+        <v>8022328102565</v>
+      </c>
+      <c r="B354" s="2" t="s">
+        <v>688</v>
+      </c>
+      <c r="C354" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="D354" s="14">
+        <v>15.752232000000001</v>
+      </c>
+    </row>
+    <row r="355" spans="1:4" ht="12" customHeight="1">
+      <c r="A355" s="5">
+        <v>8022328103500</v>
+      </c>
+      <c r="B355" s="2" t="s">
+        <v>690</v>
+      </c>
+      <c r="C355" s="3" t="s">
+        <v>691</v>
+      </c>
+      <c r="D355" s="14">
+        <v>13.594392000000001</v>
+      </c>
+    </row>
+    <row r="356" spans="1:4" ht="12" customHeight="1">
+      <c r="A356" s="5">
+        <v>8022328100080</v>
+      </c>
+      <c r="B356" s="2" t="s">
+        <v>692</v>
+      </c>
+      <c r="C356" s="3" t="s">
+        <v>693</v>
+      </c>
+      <c r="D356" s="14">
+        <v>22.225752</v>
+      </c>
+    </row>
+    <row r="357" spans="1:4" ht="12" customHeight="1">
+      <c r="A357" s="5">
+        <v>8022328106624</v>
+      </c>
+      <c r="B357" s="2" t="s">
+        <v>694</v>
+      </c>
+      <c r="C357" s="3" t="s">
+        <v>695</v>
+      </c>
+      <c r="D357" s="14">
+        <v>11.436552000000001</v>
+      </c>
+    </row>
+    <row r="358" spans="1:4" ht="12" customHeight="1">
+      <c r="A358" s="5">
+        <v>8022328100196</v>
+      </c>
+      <c r="B358" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="C358" s="3" t="s">
+        <v>697</v>
+      </c>
+      <c r="D358" s="14">
+        <v>17.62236</v>
+      </c>
+    </row>
+    <row r="359" spans="1:4" ht="12" customHeight="1">
+      <c r="A359" s="5">
+        <v>8022328109496</v>
+      </c>
+      <c r="B359" s="2" t="s">
+        <v>698</v>
+      </c>
+      <c r="C359" s="3" t="s">
+        <v>699</v>
+      </c>
+      <c r="D359" s="14">
+        <v>16.471512000000001</v>
+      </c>
+    </row>
+    <row r="360" spans="1:4" ht="12" customHeight="1">
+      <c r="A360" s="5">
+        <v>8022328116487</v>
+      </c>
+      <c r="B360" s="2" t="s">
+        <v>700</v>
+      </c>
+      <c r="C360" s="3" t="s">
+        <v>701</v>
+      </c>
+      <c r="D360" s="14">
+        <v>8.9909999999999997</v>
+      </c>
+    </row>
+    <row r="361" spans="1:4" ht="12" customHeight="1">
+      <c r="A361" s="5">
+        <v>8022328116432</v>
+      </c>
+      <c r="B361" s="2" t="s">
+        <v>702</v>
+      </c>
+      <c r="C361" s="3" t="s">
+        <v>703</v>
+      </c>
+      <c r="D361" s="14">
+        <v>8.9909999999999997</v>
+      </c>
+    </row>
+    <row r="362" spans="1:4" ht="12" customHeight="1">
+      <c r="A362" s="5">
+        <v>8022328116449</v>
+      </c>
+      <c r="B362" s="2" t="s">
+        <v>704</v>
+      </c>
+      <c r="C362" s="3" t="s">
+        <v>705</v>
+      </c>
+      <c r="D362" s="14">
+        <v>8.9909999999999997</v>
+      </c>
+    </row>
+    <row r="363" spans="1:4" ht="12" customHeight="1">
+      <c r="A363" s="5">
+        <v>8022328116463</v>
+      </c>
+      <c r="B363" s="2" t="s">
+        <v>706</v>
+      </c>
+      <c r="C363" s="3" t="s">
+        <v>707</v>
+      </c>
+      <c r="D363" s="14">
+        <v>8.9909999999999997</v>
+      </c>
+    </row>
+    <row r="364" spans="1:4" ht="12" customHeight="1">
+      <c r="A364" s="5">
+        <v>8022328115541</v>
+      </c>
+      <c r="B364" s="2" t="s">
+        <v>708</v>
+      </c>
+      <c r="C364" s="3" t="s">
+        <v>709</v>
+      </c>
+      <c r="D364" s="14">
+        <v>4.2437519999999997</v>
+      </c>
+    </row>
+    <row r="365" spans="1:4" ht="12" customHeight="1">
+      <c r="A365" s="5">
+        <v>8022328101988</v>
+      </c>
+      <c r="B365" s="2" t="s">
+        <v>710</v>
+      </c>
+      <c r="C365" s="3" t="s">
+        <v>711</v>
+      </c>
+      <c r="D365" s="14">
+        <v>9.2787120000000005</v>
+      </c>
+    </row>
+    <row r="366" spans="1:4" ht="12" customHeight="1">
+      <c r="A366" s="5">
+        <v>8022328113585</v>
+      </c>
+      <c r="B366" s="2" t="s">
+        <v>712</v>
+      </c>
+      <c r="C366" s="3" t="s">
+        <v>713</v>
+      </c>
+      <c r="D366" s="14">
+        <v>9.2787120000000005</v>
+      </c>
+    </row>
+    <row r="367" spans="1:4" ht="12" customHeight="1">
+      <c r="A367" s="5">
+        <v>8022328115527</v>
+      </c>
+      <c r="B367" s="2" t="s">
+        <v>714</v>
+      </c>
+      <c r="C367" s="3" t="s">
+        <v>715</v>
+      </c>
+      <c r="D367" s="14">
+        <v>4.2437519999999997</v>
+      </c>
+    </row>
+    <row r="368" spans="1:4" ht="12" customHeight="1">
+      <c r="A368" s="5">
+        <v>8022328116470</v>
+      </c>
+      <c r="B368" s="2" t="s">
+        <v>716</v>
+      </c>
+      <c r="C368" s="3" t="s">
+        <v>717</v>
+      </c>
+      <c r="D368" s="14">
+        <v>8.9909999999999997</v>
+      </c>
+    </row>
+    <row r="369" spans="1:4" ht="12" customHeight="1">
+      <c r="A369" s="5">
+        <v>8022328100288</v>
+      </c>
+      <c r="B369" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="C369" s="3" t="s">
+        <v>719</v>
+      </c>
+      <c r="D369" s="14">
+        <v>9.2787120000000005</v>
+      </c>
+    </row>
+    <row r="370" spans="1:4" ht="12" customHeight="1">
+      <c r="A370" s="5">
+        <v>8022328117408</v>
+      </c>
+      <c r="B370" s="2" t="s">
+        <v>720</v>
+      </c>
+      <c r="C370" s="3" t="s">
+        <v>721</v>
+      </c>
+      <c r="D370" s="14">
+        <v>9.2787120000000005</v>
+      </c>
+    </row>
+    <row r="371" spans="1:4" ht="12" customHeight="1">
+      <c r="A371" s="5">
+        <v>8022328113561</v>
+      </c>
+      <c r="B371" s="2" t="s">
+        <v>722</v>
+      </c>
+      <c r="C371" s="3" t="s">
+        <v>723</v>
+      </c>
+      <c r="D371" s="14">
+        <v>9.2787120000000005</v>
+      </c>
+    </row>
+    <row r="372" spans="1:4" ht="12" customHeight="1">
+      <c r="A372" s="5">
+        <v>8022328116456</v>
+      </c>
+      <c r="B372" s="2" t="s">
+        <v>724</v>
+      </c>
+      <c r="C372" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="D372" s="14">
+        <v>8.9909999999999997</v>
+      </c>
+    </row>
+    <row r="373" spans="1:4" ht="12" customHeight="1">
+      <c r="A373" s="5">
+        <v>8022328117415</v>
+      </c>
+      <c r="B373" s="2" t="s">
+        <v>726</v>
+      </c>
+      <c r="C373" s="3" t="s">
+        <v>727</v>
+      </c>
+      <c r="D373" s="14">
+        <v>9.2787120000000005</v>
+      </c>
+    </row>
+    <row r="374" spans="1:4" ht="12" customHeight="1">
+      <c r="A374" s="5">
+        <v>8022328102886</v>
+      </c>
+      <c r="B374" s="2" t="s">
+        <v>728</v>
+      </c>
+      <c r="C374" s="3" t="s">
+        <v>729</v>
+      </c>
+      <c r="D374" s="14">
+        <v>11.148840000000002</v>
+      </c>
+    </row>
+    <row r="375" spans="1:4" ht="12" customHeight="1">
+      <c r="A375" s="5">
+        <v>8022328105573</v>
+      </c>
+      <c r="B375" s="2" t="s">
+        <v>730</v>
+      </c>
+      <c r="C375" s="3" t="s">
+        <v>731</v>
+      </c>
+      <c r="D375" s="14">
+        <v>20.787192000000001</v>
+      </c>
+    </row>
+    <row r="376" spans="1:4" ht="12" customHeight="1">
+      <c r="A376" s="5">
+        <v>8022328105597</v>
+      </c>
+      <c r="B376" s="2" t="s">
+        <v>732</v>
+      </c>
+      <c r="C376" s="3" t="s">
+        <v>733</v>
+      </c>
+      <c r="D376" s="14">
+        <v>17.910072000000003</v>
+      </c>
+    </row>
+    <row r="377" spans="1:4" ht="12" customHeight="1">
+      <c r="A377" s="5">
+        <v>8022328101971</v>
+      </c>
+      <c r="B377" s="2" t="s">
+        <v>734</v>
+      </c>
+      <c r="C377" s="3" t="s">
+        <v>735</v>
+      </c>
+      <c r="D377" s="14">
+        <v>19.348632000000002</v>
+      </c>
+    </row>
+    <row r="378" spans="1:4" ht="12" customHeight="1">
+      <c r="A378" s="5">
+        <v>8022328102282</v>
+      </c>
+      <c r="B378" s="2" t="s">
+        <v>736</v>
+      </c>
+      <c r="C378" s="3" t="s">
+        <v>737</v>
+      </c>
+      <c r="D378" s="14">
+        <v>12.155832</v>
+      </c>
+    </row>
+    <row r="379" spans="1:4" ht="12" customHeight="1">
+      <c r="A379" s="5">
+        <v>8022328115633</v>
+      </c>
+      <c r="B379" s="2" t="s">
+        <v>738</v>
+      </c>
+      <c r="C379" s="3" t="s">
+        <v>739</v>
+      </c>
+      <c r="D379" s="14">
+        <v>8.9909999999999997</v>
+      </c>
+    </row>
+    <row r="380" spans="1:4" ht="12" customHeight="1">
+      <c r="A380" s="5">
+        <v>8022328102169</v>
+      </c>
+      <c r="B380" s="2" t="s">
+        <v>740</v>
+      </c>
+      <c r="C380" s="3" t="s">
+        <v>741</v>
+      </c>
+      <c r="D380" s="14">
+        <v>15.464520000000002</v>
+      </c>
+    </row>
+    <row r="381" spans="1:4" ht="12" customHeight="1">
+      <c r="A381" s="5">
+        <v>8022328115626</v>
+      </c>
+      <c r="B381" s="2" t="s">
+        <v>742</v>
+      </c>
+      <c r="C381" s="3" t="s">
+        <v>743</v>
+      </c>
+      <c r="D381" s="14">
+        <v>8.9909999999999997</v>
+      </c>
+    </row>
+    <row r="382" spans="1:4" ht="12" customHeight="1">
+      <c r="A382" s="5">
+        <v>8022328115619</v>
+      </c>
+      <c r="B382" s="2" t="s">
+        <v>744</v>
+      </c>
+      <c r="C382" s="3" t="s">
+        <v>745</v>
+      </c>
+      <c r="D382" s="14">
+        <v>8.9909999999999997</v>
+      </c>
+    </row>
+    <row r="383" spans="1:4" ht="12" customHeight="1">
+      <c r="A383" s="5">
+        <v>8022328112328</v>
+      </c>
+      <c r="B383" s="2" t="s">
+        <v>746</v>
+      </c>
+      <c r="C383" s="3" t="s">
+        <v>747</v>
+      </c>
+      <c r="D383" s="14">
+        <v>16.183800000000002</v>
+      </c>
+    </row>
+    <row r="384" spans="1:4" ht="12" customHeight="1">
+      <c r="A384" s="5">
+        <v>8022328111772</v>
+      </c>
+      <c r="B384" s="2" t="s">
+        <v>748</v>
+      </c>
+      <c r="C384" s="3" t="s">
+        <v>749</v>
+      </c>
+      <c r="D384" s="14">
+        <v>12.587400000000001</v>
+      </c>
+    </row>
+    <row r="385" spans="1:4" ht="12" customHeight="1">
+      <c r="A385" s="5">
+        <v>8022328102183</v>
+      </c>
+      <c r="B385" s="2" t="s">
+        <v>750</v>
+      </c>
+      <c r="C385" s="3" t="s">
+        <v>751</v>
+      </c>
+      <c r="D385" s="14">
+        <v>14.745240000000001</v>
+      </c>
+    </row>
+    <row r="386" spans="1:4" ht="12" customHeight="1">
+      <c r="A386" s="5">
+        <v>8022328114803</v>
+      </c>
+      <c r="B386" s="2" t="s">
+        <v>752</v>
+      </c>
+      <c r="C386" s="3" t="s">
+        <v>753</v>
+      </c>
+      <c r="D386" s="14">
+        <v>14.025960000000001</v>
+      </c>
+    </row>
+    <row r="387" spans="1:4" ht="12" customHeight="1">
+      <c r="A387" s="5">
+        <v>8022328115701</v>
+      </c>
+      <c r="B387" s="2" t="s">
+        <v>754</v>
+      </c>
+      <c r="C387" s="3" t="s">
+        <v>755</v>
+      </c>
+      <c r="D387" s="14">
+        <v>20.067912</v>
+      </c>
+    </row>
+    <row r="388" spans="1:4" ht="12" customHeight="1">
+      <c r="A388" s="5">
+        <v>8022328108864</v>
+      </c>
+      <c r="B388" s="2" t="s">
+        <v>756</v>
+      </c>
+      <c r="C388" s="3" t="s">
+        <v>757</v>
+      </c>
+      <c r="D388" s="14">
+        <v>12.731256</v>
+      </c>
+    </row>
+    <row r="389" spans="1:4" ht="12" customHeight="1">
+      <c r="A389" s="5">
+        <v>8022328115718</v>
+      </c>
+      <c r="B389" s="2" t="s">
+        <v>758</v>
+      </c>
+      <c r="C389" s="3" t="s">
+        <v>759</v>
+      </c>
+      <c r="D389" s="14">
+        <v>21.506472000000002</v>
+      </c>
+    </row>
+    <row r="390" spans="1:4" ht="12" customHeight="1">
+      <c r="A390" s="5">
+        <v>8022328100233</v>
+      </c>
+      <c r="B390" s="2" t="s">
+        <v>760</v>
+      </c>
+      <c r="C390" s="3" t="s">
+        <v>761</v>
+      </c>
+      <c r="D390" s="14">
+        <v>17.62236</v>
+      </c>
+    </row>
+    <row r="391" spans="1:4" ht="12" customHeight="1">
+      <c r="A391" s="5">
+        <v>8022328109564</v>
+      </c>
+      <c r="B391" s="2" t="s">
+        <v>762</v>
+      </c>
+      <c r="C391" s="3" t="s">
+        <v>763</v>
+      </c>
+      <c r="D391" s="14">
+        <v>21.21876</v>
+      </c>
+    </row>
+    <row r="392" spans="1:4" ht="12" customHeight="1">
+      <c r="A392" s="5">
+        <v>8022328115695</v>
+      </c>
+      <c r="B392" s="2" t="s">
+        <v>764</v>
+      </c>
+      <c r="C392" s="3" t="s">
+        <v>765</v>
+      </c>
+      <c r="D392" s="14">
+        <v>13.594392000000001</v>
+      </c>
+    </row>
+    <row r="393" spans="1:4" ht="12" customHeight="1">
+      <c r="A393" s="5">
+        <v>8022328102893</v>
+      </c>
+      <c r="B393" s="2" t="s">
+        <v>766</v>
+      </c>
+      <c r="C393" s="3" t="s">
+        <v>767</v>
+      </c>
+      <c r="D393" s="14">
+        <v>14.745240000000001</v>
+      </c>
+    </row>
+    <row r="394" spans="1:4" ht="12" customHeight="1">
+      <c r="A394" s="5">
+        <v>8022328102909</v>
+      </c>
+      <c r="B394" s="2" t="s">
+        <v>768</v>
+      </c>
+      <c r="C394" s="3" t="s">
+        <v>769</v>
+      </c>
+      <c r="D394" s="14">
+        <v>21.21876</v>
+      </c>
+    </row>
+    <row r="395" spans="1:4" ht="12" customHeight="1">
+      <c r="A395" s="5">
+        <v>8022328100165</v>
+      </c>
+      <c r="B395" s="2" t="s">
+        <v>770</v>
+      </c>
+      <c r="C395" s="3" t="s">
+        <v>771</v>
+      </c>
+      <c r="D395" s="14">
+        <v>19.060920000000003</v>
+      </c>
+    </row>
+    <row r="396" spans="1:4" ht="12" customHeight="1">
+      <c r="A396" s="5">
+        <v>8022328109571</v>
+      </c>
+      <c r="B396" s="2" t="s">
+        <v>772</v>
+      </c>
+      <c r="C396" s="3" t="s">
+        <v>773</v>
+      </c>
+      <c r="D396" s="14">
+        <v>21.21876</v>
+      </c>
+    </row>
+    <row r="397" spans="1:4" ht="12" customHeight="1">
+      <c r="A397" s="5">
+        <v>8022328102718</v>
+      </c>
+      <c r="B397" s="2" t="s">
+        <v>774</v>
+      </c>
+      <c r="C397" s="3" t="s">
+        <v>775</v>
+      </c>
+      <c r="D397" s="14">
+        <v>12.875112000000001</v>
+      </c>
+    </row>
+    <row r="398" spans="1:4" ht="12" customHeight="1">
+      <c r="A398" s="5">
+        <v>8022328100240</v>
+      </c>
+      <c r="B398" s="2" t="s">
+        <v>776</v>
+      </c>
+      <c r="C398" s="3" t="s">
+        <v>777</v>
+      </c>
+      <c r="D398" s="14">
+        <v>17.62236</v>
+      </c>
+    </row>
+    <row r="399" spans="1:4" ht="12" customHeight="1">
+      <c r="A399" s="5">
+        <v>8022328109106</v>
+      </c>
+      <c r="B399" s="2" t="s">
+        <v>778</v>
+      </c>
+      <c r="C399" s="3" t="s">
+        <v>779</v>
+      </c>
+      <c r="D399" s="14">
+        <v>12.011976000000001</v>
+      </c>
+    </row>
+    <row r="400" spans="1:4" ht="12" customHeight="1">
+      <c r="A400" s="5">
+        <v>8022328108871</v>
+      </c>
+      <c r="B400" s="2" t="s">
+        <v>780</v>
+      </c>
+      <c r="C400" s="3" t="s">
+        <v>781</v>
+      </c>
+      <c r="D400" s="14">
+        <v>9.134856000000001</v>
+      </c>
+    </row>
+    <row r="401" spans="1:4" ht="12" customHeight="1">
+      <c r="A401" s="5">
+        <v>8022328100189</v>
+      </c>
+      <c r="B401" s="2" t="s">
+        <v>782</v>
+      </c>
+      <c r="C401" s="3" t="s">
+        <v>783</v>
+      </c>
+      <c r="D401" s="14">
+        <v>21.21876</v>
+      </c>
+    </row>
+    <row r="402" spans="1:4" ht="12" customHeight="1">
+      <c r="A402" s="5">
+        <v>8022328100226</v>
+      </c>
+      <c r="B402" s="2" t="s">
+        <v>784</v>
+      </c>
+      <c r="C402" s="3" t="s">
+        <v>785</v>
+      </c>
+      <c r="D402" s="14">
+        <v>12.875112000000001</v>
+      </c>
+    </row>
+    <row r="403" spans="1:4" ht="12" customHeight="1">
+      <c r="A403" s="5">
+        <v>8022328108895</v>
+      </c>
+      <c r="B403" s="2" t="s">
+        <v>786</v>
+      </c>
+      <c r="C403" s="3" t="s">
+        <v>787</v>
+      </c>
+      <c r="D403" s="14">
+        <v>15.464520000000002</v>
+      </c>
+    </row>
+    <row r="404" spans="1:4" ht="12" customHeight="1">
+      <c r="A404" s="5">
+        <v>8022328100172</v>
+      </c>
+      <c r="B404" s="2" t="s">
+        <v>788</v>
+      </c>
+      <c r="C404" s="3" t="s">
+        <v>789</v>
+      </c>
+      <c r="D404" s="14">
+        <v>18.341640000000002</v>
+      </c>
+    </row>
+    <row r="405" spans="1:4" ht="12" customHeight="1">
+      <c r="A405" s="5">
+        <v>8022328100608</v>
+      </c>
+      <c r="B405" s="2" t="s">
+        <v>790</v>
+      </c>
+      <c r="C405" s="3" t="s">
+        <v>791</v>
+      </c>
+      <c r="D405" s="14">
+        <v>14.025960000000001</v>
+      </c>
+    </row>
+    <row r="406" spans="1:4" ht="12" customHeight="1">
+      <c r="A406" s="5">
+        <v>8022328100424</v>
+      </c>
+      <c r="B406" s="2" t="s">
+        <v>792</v>
+      </c>
+      <c r="C406" s="3" t="s">
+        <v>793</v>
+      </c>
+      <c r="D406" s="14">
+        <v>14.025960000000001</v>
+      </c>
+    </row>
+    <row r="407" spans="1:4" ht="12" customHeight="1">
+      <c r="A407" s="5">
+        <v>8022328107720</v>
+      </c>
+      <c r="B407" s="2" t="s">
+        <v>794</v>
+      </c>
+      <c r="C407" s="3" t="s">
+        <v>795</v>
+      </c>
+      <c r="D407" s="14">
+        <v>21.506472000000002</v>
+      </c>
+    </row>
+    <row r="408" spans="1:4" ht="12" customHeight="1">
+      <c r="A408" s="5">
+        <v>8022328107584</v>
+      </c>
+      <c r="B408" s="2" t="s">
+        <v>796</v>
+      </c>
+      <c r="C408" s="3" t="s">
+        <v>797</v>
+      </c>
+      <c r="D408" s="14">
+        <v>22.225752</v>
+      </c>
+    </row>
+    <row r="409" spans="1:4" ht="12" customHeight="1">
+      <c r="A409" s="5">
+        <v>8022328107690</v>
+      </c>
+      <c r="B409" s="2" t="s">
+        <v>798</v>
+      </c>
+      <c r="C409" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="D409" s="14">
+        <v>22.225752</v>
+      </c>
+    </row>
+    <row r="410" spans="1:4" ht="12" customHeight="1">
+      <c r="A410" s="5">
+        <v>8022328105207</v>
+      </c>
+      <c r="B410" s="2" t="s">
+        <v>800</v>
+      </c>
+      <c r="C410" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="D410" s="14">
+        <v>8.559432000000001</v>
+      </c>
+    </row>
+    <row r="411" spans="1:4" ht="12" customHeight="1">
+      <c r="A411" s="5">
+        <v>8022328106334</v>
+      </c>
+      <c r="B411" s="2" t="s">
+        <v>802</v>
+      </c>
+      <c r="C411" s="3" t="s">
+        <v>803</v>
+      </c>
+      <c r="D411" s="14">
+        <v>20.067912</v>
+      </c>
+    </row>
+    <row r="412" spans="1:4" ht="12" customHeight="1">
+      <c r="A412" s="5">
+        <v>8022328107560</v>
+      </c>
+      <c r="B412" s="2" t="s">
+        <v>804</v>
+      </c>
+      <c r="C412" s="3" t="s">
+        <v>805</v>
+      </c>
+      <c r="D412" s="14">
+        <v>21.506472000000002</v>
+      </c>
+    </row>
+    <row r="413" spans="1:4" ht="12" customHeight="1">
+      <c r="A413" s="5">
+        <v>8022328107539</v>
+      </c>
+      <c r="B413" s="2" t="s">
+        <v>806</v>
+      </c>
+      <c r="C413" s="3" t="s">
+        <v>807</v>
+      </c>
+      <c r="D413" s="14">
+        <v>26.253720000000001</v>
+      </c>
+    </row>
+    <row r="414" spans="1:4" ht="12" customHeight="1">
+      <c r="A414" s="5">
+        <v>8022328105191</v>
+      </c>
+      <c r="B414" s="2" t="s">
+        <v>808</v>
+      </c>
+      <c r="C414" s="3" t="s">
+        <v>809</v>
+      </c>
+      <c r="D414" s="14">
+        <v>17.910072000000003</v>
+      </c>
+    </row>
+    <row r="415" spans="1:4" ht="12" customHeight="1">
+      <c r="A415" s="5">
+        <v>8022328105184</v>
+      </c>
+      <c r="B415" s="2" t="s">
+        <v>810</v>
+      </c>
+      <c r="C415" s="3" t="s">
+        <v>811</v>
+      </c>
+      <c r="D415" s="14">
+        <v>16.471512000000001</v>
+      </c>
+    </row>
+    <row r="416" spans="1:4" ht="12" customHeight="1">
+      <c r="A416" s="5">
+        <v>8022328106303</v>
+      </c>
+      <c r="B416" s="2" t="s">
+        <v>812</v>
+      </c>
+      <c r="C416" s="3" t="s">
+        <v>813</v>
+      </c>
+      <c r="D416" s="14">
+        <v>10.717272000000001</v>
+      </c>
+    </row>
+    <row r="417" spans="1:4" ht="12" customHeight="1">
+      <c r="A417" s="5">
+        <v>8022328106211</v>
+      </c>
+      <c r="B417" s="2" t="s">
+        <v>814</v>
+      </c>
+      <c r="C417" s="3" t="s">
+        <v>815</v>
+      </c>
+      <c r="D417" s="14">
+        <v>27.260712000000002</v>
+      </c>
+    </row>
+    <row r="418" spans="1:4" ht="12" customHeight="1">
+      <c r="A418" s="5">
+        <v>8022328106228</v>
+      </c>
+      <c r="B418" s="2" t="s">
+        <v>816</v>
+      </c>
+      <c r="C418" s="3" t="s">
+        <v>817</v>
+      </c>
+      <c r="D418" s="14">
+        <v>23.3766</v>
+      </c>
+    </row>
+    <row r="419" spans="1:4" ht="12" customHeight="1">
+      <c r="A419" s="5">
+        <v>8022328106082</v>
+      </c>
+      <c r="B419" s="2" t="s">
+        <v>818</v>
+      </c>
+      <c r="C419" s="3" t="s">
+        <v>819</v>
+      </c>
+      <c r="D419" s="14">
+        <v>23.664312000000002</v>
+      </c>
+    </row>
+    <row r="420" spans="1:4" ht="12" customHeight="1">
+      <c r="A420" s="5">
+        <v>8022328106204</v>
+      </c>
+      <c r="B420" s="2" t="s">
+        <v>820</v>
+      </c>
+      <c r="C420" s="3" t="s">
+        <v>821</v>
+      </c>
+      <c r="D420" s="14">
+        <v>8.559432000000001</v>
+      </c>
+    </row>
+    <row r="421" spans="1:4" ht="12" customHeight="1">
+      <c r="A421" s="5">
+        <v>8022328106013</v>
+      </c>
+      <c r="B421" s="2" t="s">
+        <v>822</v>
+      </c>
+      <c r="C421" s="3" t="s">
+        <v>823</v>
+      </c>
+      <c r="D421" s="14">
+        <v>16.471512000000001</v>
+      </c>
+    </row>
+    <row r="422" spans="1:4" ht="12" customHeight="1">
+      <c r="A422" s="5">
+        <v>8022328105849</v>
+      </c>
+      <c r="B422" s="2" t="s">
+        <v>824</v>
+      </c>
+      <c r="C422" s="3" t="s">
+        <v>825</v>
+      </c>
+      <c r="D422" s="14">
+        <v>4.9630320000000001</v>
+      </c>
+    </row>
+    <row r="423" spans="1:4" ht="12" customHeight="1">
+      <c r="A423" s="5">
+        <v>8022328107010</v>
+      </c>
+      <c r="B423" s="2" t="s">
+        <v>826</v>
+      </c>
+      <c r="C423" s="3" t="s">
+        <v>827</v>
+      </c>
+      <c r="D423" s="14">
+        <v>9.9979920000000018</v>
+      </c>
+    </row>
+    <row r="424" spans="1:4" ht="12" customHeight="1">
+      <c r="A424" s="5">
+        <v>8022328112724</v>
+      </c>
+      <c r="B424" s="2" t="s">
+        <v>828</v>
+      </c>
+      <c r="C424" s="3" t="s">
+        <v>829</v>
+      </c>
+      <c r="D424" s="14">
+        <v>16.471512000000001</v>
+      </c>
+    </row>
+    <row r="425" spans="1:4" ht="12" customHeight="1">
+      <c r="A425" s="5">
+        <v>8022328112731</v>
+      </c>
+      <c r="B425" s="2" t="s">
+        <v>830</v>
+      </c>
+      <c r="C425" s="3" t="s">
+        <v>831</v>
+      </c>
+      <c r="D425" s="14">
+        <v>23.664312000000002</v>
+      </c>
+    </row>
+    <row r="426" spans="1:4" ht="12" customHeight="1">
+      <c r="A426" s="5">
+        <v>8022328112748</v>
+      </c>
+      <c r="B426" s="2" t="s">
+        <v>832</v>
+      </c>
+      <c r="C426" s="3" t="s">
+        <v>833</v>
+      </c>
+      <c r="D426" s="14">
+        <v>17.910072000000003</v>
+      </c>
+    </row>
+    <row r="427" spans="1:4" ht="12" customHeight="1">
+      <c r="A427" s="5">
+        <v>8022328116494</v>
+      </c>
+      <c r="B427" s="2" t="s">
+        <v>834</v>
+      </c>
+      <c r="C427" s="3" t="s">
+        <v>835</v>
+      </c>
+      <c r="D427" s="14">
+        <v>9.9979920000000018</v>
+      </c>
+    </row>
+    <row r="428" spans="1:4" ht="12" customHeight="1">
+      <c r="A428" s="5">
+        <v>8022328100936</v>
+      </c>
+      <c r="B428" s="2" t="s">
+        <v>836</v>
+      </c>
+      <c r="C428" s="3" t="s">
+        <v>837</v>
+      </c>
+      <c r="D428" s="14">
+        <v>9.9979920000000018</v>
+      </c>
+    </row>
+    <row r="429" spans="1:4" ht="12" customHeight="1">
+      <c r="A429" s="5">
+        <v>8022328120064</v>
+      </c>
+      <c r="B429" s="2" t="s">
+        <v>838</v>
+      </c>
+      <c r="C429" s="3" t="s">
+        <v>839</v>
+      </c>
+      <c r="D429" s="14">
+        <v>6.8331600000000003</v>
+      </c>
+    </row>
+    <row r="430" spans="1:4" ht="12" customHeight="1">
+      <c r="A430" s="5">
+        <v>8022328113745</v>
+      </c>
+      <c r="B430" s="2" t="s">
+        <v>840</v>
+      </c>
+      <c r="C430" s="3" t="s">
+        <v>841</v>
+      </c>
+      <c r="D430" s="14">
+        <v>7.1208720000000003</v>
+      </c>
+    </row>
+    <row r="431" spans="1:4" ht="12" customHeight="1">
+      <c r="A431" s="5">
+        <v>8022328101377</v>
+      </c>
+      <c r="B431" s="2" t="s">
+        <v>842</v>
+      </c>
+      <c r="C431" s="3" t="s">
+        <v>843</v>
+      </c>
+      <c r="D431" s="14">
+        <v>9.9979920000000018</v>
+      </c>
+    </row>
+    <row r="432" spans="1:4" ht="12" customHeight="1">
+      <c r="A432" s="5">
+        <v>8022328105818</v>
+      </c>
+      <c r="B432" s="2" t="s">
+        <v>844</v>
+      </c>
+      <c r="C432" s="3" t="s">
+        <v>845</v>
+      </c>
+      <c r="D432" s="14">
+        <v>7.8401520000000007</v>
+      </c>
+    </row>
+    <row r="433" spans="1:4" ht="12" customHeight="1">
+      <c r="A433" s="5">
+        <v>8022328104583</v>
+      </c>
+      <c r="B433" s="2" t="s">
+        <v>846</v>
+      </c>
+      <c r="C433" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="D433" s="14">
+        <v>16.471512000000001</v>
+      </c>
+    </row>
+    <row r="434" spans="1:4" ht="12" customHeight="1">
+      <c r="A434" s="5">
+        <v>8022328114834</v>
+      </c>
+      <c r="B434" s="2" t="s">
+        <v>848</v>
+      </c>
+      <c r="C434" s="3" t="s">
+        <v>849</v>
+      </c>
+      <c r="D434" s="14">
+        <v>28.699272000000001</v>
+      </c>
+    </row>
+    <row r="435" spans="1:4" ht="12" customHeight="1">
+      <c r="A435" s="5">
+        <v>8022328114889</v>
+      </c>
+      <c r="B435" s="2" t="s">
+        <v>850</v>
+      </c>
+      <c r="C435" s="3" t="s">
+        <v>851</v>
+      </c>
+      <c r="D435" s="14">
+        <v>10.42956</v>
+      </c>
+    </row>
+    <row r="436" spans="1:4" ht="12" customHeight="1">
+      <c r="A436" s="5">
+        <v>8022328100929</v>
+      </c>
+      <c r="B436" s="2" t="s">
+        <v>852</v>
+      </c>
+      <c r="C436" s="3" t="s">
+        <v>853</v>
+      </c>
+      <c r="D436" s="14">
+        <v>10.42956</v>
+      </c>
+    </row>
+    <row r="437" spans="1:4" ht="12" customHeight="1">
+      <c r="A437" s="5">
+        <v>8022328112274</v>
+      </c>
+      <c r="B437" s="2" t="s">
+        <v>854</v>
+      </c>
+      <c r="C437" s="3" t="s">
+        <v>855</v>
+      </c>
+      <c r="D437" s="14">
+        <v>7.1208720000000003</v>
+      </c>
+    </row>
+    <row r="438" spans="1:4" ht="12" customHeight="1">
+      <c r="A438" s="5">
+        <v>8022328106310</v>
+      </c>
+      <c r="B438" s="2" t="s">
+        <v>856</v>
+      </c>
+      <c r="C438" s="3" t="s">
+        <v>857</v>
+      </c>
+      <c r="D438" s="14">
+        <v>10.42956</v>
+      </c>
+    </row>
+    <row r="439" spans="1:4" ht="12" customHeight="1">
+      <c r="A439" s="5">
+        <v>8022328119938</v>
+      </c>
+      <c r="B439" s="2" t="s">
+        <v>858</v>
+      </c>
+      <c r="C439" s="3" t="s">
+        <v>859</v>
+      </c>
+      <c r="D439" s="14">
+        <v>3.2367600000000003</v>
+      </c>
+    </row>
+    <row r="440" spans="1:4" ht="12" customHeight="1">
+      <c r="A440" s="5">
+        <v>8022328106372</v>
+      </c>
+      <c r="B440" s="2" t="s">
+        <v>860</v>
+      </c>
+      <c r="C440" s="3" t="s">
+        <v>861</v>
+      </c>
+      <c r="D440" s="14">
+        <v>12.155832</v>
+      </c>
+    </row>
+    <row r="441" spans="1:4" ht="12" customHeight="1">
+      <c r="A441" s="5">
+        <v>8022328106389</v>
+      </c>
+      <c r="B441" s="2" t="s">
+        <v>862</v>
+      </c>
+      <c r="C441" s="3" t="s">
+        <v>863</v>
+      </c>
+      <c r="D441" s="14">
+        <v>13.594392000000001</v>
+      </c>
+    </row>
+    <row r="442" spans="1:4" ht="12" customHeight="1">
+      <c r="A442" s="5">
+        <v>8022328106396</v>
+      </c>
+      <c r="B442" s="2" t="s">
+        <v>864</v>
+      </c>
+      <c r="C442" s="3" t="s">
+        <v>865</v>
+      </c>
+      <c r="D442" s="14">
+        <v>9.7102800000000009</v>
+      </c>
+    </row>
+    <row r="443" spans="1:4" ht="12" customHeight="1">
+      <c r="A443" s="5">
+        <v>8022328119914</v>
+      </c>
+      <c r="B443" s="2" t="s">
+        <v>866</v>
+      </c>
+      <c r="C443" s="3" t="s">
+        <v>867</v>
+      </c>
+      <c r="D443" s="14">
+        <v>2.5174799999999999</v>
+      </c>
+    </row>
+    <row r="444" spans="1:4" ht="12" customHeight="1">
+      <c r="A444" s="5">
+        <v>8022328106440</v>
+      </c>
+      <c r="B444" s="2" t="s">
+        <v>868</v>
+      </c>
+      <c r="C444" s="3" t="s">
+        <v>869</v>
+      </c>
+      <c r="D444" s="14">
+        <v>10.717272000000001</v>
+      </c>
+    </row>
+    <row r="445" spans="1:4" ht="12" customHeight="1">
+      <c r="A445" s="5">
+        <v>8022328106419</v>
+      </c>
+      <c r="B445" s="2" t="s">
+        <v>870</v>
+      </c>
+      <c r="C445" s="3" t="s">
+        <v>871</v>
+      </c>
+      <c r="D445" s="14">
+        <v>13.594392000000001</v>
+      </c>
+    </row>
+    <row r="446" spans="1:4" ht="12" customHeight="1">
+      <c r="A446" s="5">
+        <v>8022328100479</v>
+      </c>
+      <c r="B446" s="2" t="s">
+        <v>872</v>
+      </c>
+      <c r="C446" s="3" t="s">
+        <v>873</v>
+      </c>
+      <c r="D446" s="14">
+        <v>9.3506400000000003</v>
+      </c>
+    </row>
+    <row r="447" spans="1:4" ht="12" customHeight="1">
+      <c r="A447" s="5">
+        <v>8022328117361</v>
+      </c>
+      <c r="B447" s="2" t="s">
+        <v>874</v>
+      </c>
+      <c r="C447" s="3" t="s">
+        <v>875</v>
+      </c>
+      <c r="D447" s="14">
+        <v>10.42956</v>
+      </c>
+    </row>
+    <row r="448" spans="1:4" ht="12" customHeight="1">
+      <c r="A448" s="5">
+        <v>8022328117347</v>
+      </c>
+      <c r="B448" s="2" t="s">
+        <v>876</v>
+      </c>
+      <c r="C448" s="3" t="s">
+        <v>877</v>
+      </c>
+      <c r="D448" s="14">
+        <v>10.42956</v>
+      </c>
+    </row>
+    <row r="449" spans="1:4" ht="12" customHeight="1">
+      <c r="A449" s="5">
+        <v>8022328117354</v>
+      </c>
+      <c r="B449" s="2" t="s">
+        <v>878</v>
+      </c>
+      <c r="C449" s="3" t="s">
+        <v>879</v>
+      </c>
+      <c r="D449" s="14">
+        <v>10.42956</v>
+      </c>
+    </row>
+    <row r="450" spans="1:4" ht="12" customHeight="1">
+      <c r="A450" s="5">
+        <v>8022328104828</v>
+      </c>
+      <c r="B450" s="2" t="s">
+        <v>880</v>
+      </c>
+      <c r="C450" s="3" t="s">
+        <v>881</v>
+      </c>
+      <c r="D450" s="14">
+        <v>3.0929039999999999</v>
+      </c>
+    </row>
+    <row r="451" spans="1:4" ht="12" customHeight="1">
+      <c r="A451" s="5">
+        <v>8022328104811</v>
+      </c>
+      <c r="B451" s="2" t="s">
+        <v>882</v>
+      </c>
+      <c r="C451" s="3" t="s">
+        <v>883</v>
+      </c>
+      <c r="D451" s="14">
+        <v>3.0929039999999999</v>
+      </c>
+    </row>
+    <row r="452" spans="1:4" ht="12" customHeight="1">
+      <c r="A452" s="5">
+        <v>8022328104804</v>
+      </c>
+      <c r="B452" s="2" t="s">
+        <v>884</v>
+      </c>
+      <c r="C452" s="3" t="s">
+        <v>885</v>
+      </c>
+      <c r="D452" s="14">
+        <v>3.0929039999999999</v>
+      </c>
+    </row>
+    <row r="453" spans="1:4" ht="12" customHeight="1">
+      <c r="A453" s="5">
+        <v>8022328104798</v>
+      </c>
+      <c r="B453" s="2" t="s">
+        <v>886</v>
+      </c>
+      <c r="C453" s="3" t="s">
+        <v>887</v>
+      </c>
+      <c r="D453" s="14">
+        <v>3.0929039999999999</v>
+      </c>
+    </row>
+    <row r="454" spans="1:4" ht="12" customHeight="1">
+      <c r="A454" s="5">
+        <v>8022328109670</v>
+      </c>
+      <c r="B454" s="2" t="s">
+        <v>888</v>
+      </c>
+      <c r="C454" s="3" t="s">
+        <v>889</v>
+      </c>
+      <c r="D454" s="14">
+        <v>7.5524400000000007</v>
+      </c>
+    </row>
+    <row r="455" spans="1:4" ht="12" customHeight="1">
+      <c r="A455" s="5">
+        <v>8022328116722</v>
+      </c>
+      <c r="B455" s="2" t="s">
+        <v>890</v>
+      </c>
+      <c r="C455" s="3" t="s">
+        <v>891</v>
+      </c>
+      <c r="D455" s="14">
+        <v>5.6823120000000005</v>
+      </c>
+    </row>
+    <row r="456" spans="1:4" ht="12" customHeight="1">
+      <c r="A456" s="5">
+        <v>8022328116715</v>
+      </c>
+      <c r="B456" s="2" t="s">
+        <v>892</v>
+      </c>
+      <c r="C456" s="3" t="s">
+        <v>893</v>
+      </c>
+      <c r="D456" s="14">
+        <v>8.559432000000001</v>
+      </c>
+    </row>
+    <row r="457" spans="1:4" ht="12" customHeight="1">
+      <c r="A457" s="5">
+        <v>8022328116753</v>
+      </c>
+      <c r="B457" s="2" t="s">
+        <v>894</v>
+      </c>
+      <c r="C457" s="3" t="s">
+        <v>895</v>
+      </c>
+      <c r="D457" s="14">
+        <v>13.30668</v>
+      </c>
+    </row>
+    <row r="458" spans="1:4" ht="12" customHeight="1">
+      <c r="A458" s="5">
+        <v>8022328116746</v>
+      </c>
+      <c r="B458" s="2" t="s">
+        <v>896</v>
+      </c>
+      <c r="C458" s="3" t="s">
+        <v>897</v>
+      </c>
+      <c r="D458" s="14">
+        <v>10.717272000000001</v>
+      </c>
+    </row>
+    <row r="459" spans="1:4" ht="12" customHeight="1">
+      <c r="A459" s="5">
+        <v>8022328116739</v>
+      </c>
+      <c r="B459" s="2" t="s">
+        <v>898</v>
+      </c>
+      <c r="C459" s="3" t="s">
+        <v>899</v>
+      </c>
+      <c r="D459" s="14">
+        <v>22.225752</v>
+      </c>
+    </row>
+    <row r="460" spans="1:4" ht="12" customHeight="1">
+      <c r="A460" s="5">
+        <v>8022328113318</v>
+      </c>
+      <c r="B460" s="2" t="s">
+        <v>900</v>
+      </c>
+      <c r="C460" s="3" t="s">
+        <v>901</v>
+      </c>
+      <c r="D460" s="14">
+        <v>17.766216</v>
+      </c>
+    </row>
+    <row r="461" spans="1:4" ht="12" customHeight="1">
+      <c r="A461" s="5">
+        <v>8022328102022</v>
+      </c>
+      <c r="B461" s="2" t="s">
+        <v>902</v>
+      </c>
+      <c r="C461" s="3" t="s">
+        <v>903</v>
+      </c>
+      <c r="D461" s="14">
+        <v>8.559432000000001</v>
+      </c>
+    </row>
+    <row r="462" spans="1:4" ht="12" customHeight="1">
+      <c r="A462" s="5">
+        <v>8022328109366</v>
+      </c>
+      <c r="B462" s="2" t="s">
+        <v>904</v>
+      </c>
+      <c r="C462" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="D462" s="14">
+        <v>12.875112000000001</v>
+      </c>
+    </row>
+    <row r="463" spans="1:4" ht="12" customHeight="1">
+      <c r="A463" s="5">
+        <v>8022328102008</v>
+      </c>
+      <c r="B463" s="2" t="s">
+        <v>906</v>
+      </c>
+      <c r="C463" s="3" t="s">
+        <v>907</v>
+      </c>
+      <c r="D463" s="14">
+        <v>17.910072000000003</v>
+      </c>
+    </row>
+    <row r="464" spans="1:4" ht="12" customHeight="1">
+      <c r="A464" s="5">
+        <v>8022328110638</v>
+      </c>
+      <c r="B464" s="2" t="s">
+        <v>908</v>
+      </c>
+      <c r="C464" s="3" t="s">
+        <v>909</v>
+      </c>
+      <c r="D464" s="14">
+        <v>23.664312000000002</v>
+      </c>
+    </row>
+    <row r="465" spans="1:4" ht="12" customHeight="1">
+      <c r="A465" s="5">
+        <v>8022328110164</v>
+      </c>
+      <c r="B465" s="2" t="s">
+        <v>910</v>
+      </c>
+      <c r="C465" s="3" t="s">
+        <v>911</v>
+      </c>
+      <c r="D465" s="14">
+        <v>9.9979920000000018</v>
+      </c>
+    </row>
+    <row r="466" spans="1:4" ht="12" customHeight="1">
+      <c r="A466" s="5">
+        <v>8022328111321</v>
+      </c>
+      <c r="B466" s="2" t="s">
+        <v>912</v>
+      </c>
+      <c r="C466" s="3" t="s">
+        <v>911</v>
+      </c>
+      <c r="D466" s="14">
+        <v>6.8331600000000003</v>
+      </c>
+    </row>
+    <row r="467" spans="1:4" ht="12" customHeight="1">
+      <c r="A467" s="5">
+        <v>8022328102015</v>
+      </c>
+      <c r="B467" s="2" t="s">
+        <v>913</v>
+      </c>
+      <c r="C467" s="3" t="s">
+        <v>914</v>
+      </c>
+      <c r="D467" s="14">
+        <v>20.067912</v>
+      </c>
+    </row>
+    <row r="468" spans="1:4" ht="12" customHeight="1">
+      <c r="A468" s="5">
+        <v>8022328102206</v>
+      </c>
+      <c r="B468" s="2" t="s">
+        <v>915</v>
+      </c>
+      <c r="C468" s="3" t="s">
+        <v>916</v>
+      </c>
+      <c r="D468" s="14">
+        <v>23.3766</v>
+      </c>
+    </row>
+    <row r="469" spans="1:4" ht="12" customHeight="1">
+      <c r="A469" s="5">
+        <v>8022328111529</v>
+      </c>
+      <c r="B469" s="2" t="s">
+        <v>917</v>
+      </c>
+      <c r="C469" s="3" t="s">
+        <v>918</v>
+      </c>
+      <c r="D469" s="14">
+        <v>12.587400000000001</v>
+      </c>
+    </row>
+    <row r="470" spans="1:4" ht="12" customHeight="1">
+      <c r="A470" s="5">
+        <v>8022328116548</v>
+      </c>
+      <c r="B470" s="2" t="s">
+        <v>919</v>
+      </c>
+      <c r="C470" s="3" t="s">
+        <v>920</v>
+      </c>
+      <c r="D470" s="14">
+        <v>9.7102800000000009</v>
+      </c>
+    </row>
+    <row r="471" spans="1:4" ht="12" customHeight="1">
+      <c r="A471" s="5">
+        <v>8022328116579</v>
+      </c>
+      <c r="B471" s="2" t="s">
+        <v>921</v>
+      </c>
+      <c r="C471" s="3" t="s">
+        <v>922</v>
+      </c>
+      <c r="D471" s="14">
+        <v>17.190792000000002</v>
+      </c>
+    </row>
+    <row r="472" spans="1:4" ht="12" customHeight="1">
+      <c r="A472" s="5">
+        <v>8022328116531</v>
+      </c>
+      <c r="B472" s="2" t="s">
+        <v>923</v>
+      </c>
+      <c r="C472" s="3" t="s">
+        <v>924</v>
+      </c>
+      <c r="D472" s="14">
+        <v>17.910072000000003</v>
+      </c>
+    </row>
+    <row r="473" spans="1:4" ht="12" customHeight="1">
+      <c r="A473" s="5">
+        <v>8022328116562</v>
+      </c>
+      <c r="B473" s="2" t="s">
+        <v>925</v>
+      </c>
+      <c r="C473" s="3" t="s">
+        <v>926</v>
+      </c>
+      <c r="D473" s="14">
+        <v>23.3766</v>
+      </c>
+    </row>
+    <row r="474" spans="1:4" ht="12" customHeight="1">
+      <c r="A474" s="5">
+        <v>8022328116555</v>
+      </c>
+      <c r="B474" s="2" t="s">
+        <v>927</v>
+      </c>
+      <c r="C474" s="3" t="s">
+        <v>928</v>
+      </c>
+      <c r="D474" s="14">
+        <v>4.9630320000000001</v>
+      </c>
+    </row>
+    <row r="475" spans="1:4" ht="12" customHeight="1">
+      <c r="A475" s="5">
+        <v>8022328116517</v>
+      </c>
+      <c r="B475" s="2" t="s">
+        <v>929</v>
+      </c>
+      <c r="C475" s="3" t="s">
+        <v>930</v>
+      </c>
+      <c r="D475" s="14">
+        <v>14.025960000000001</v>
+      </c>
+    </row>
+    <row r="476" spans="1:4" ht="12" customHeight="1">
+      <c r="A476" s="5">
+        <v>8022328102619</v>
+      </c>
+      <c r="B476" s="2" t="s">
+        <v>931</v>
+      </c>
+      <c r="C476" s="3" t="s">
+        <v>932</v>
+      </c>
+      <c r="D476" s="14">
+        <v>14.745240000000001</v>
+      </c>
+    </row>
+    <row r="477" spans="1:4" ht="12" customHeight="1">
+      <c r="A477" s="5">
+        <v>8022328105009</v>
+      </c>
+      <c r="B477" s="2" t="s">
+        <v>933</v>
+      </c>
+      <c r="C477" s="3" t="s">
+        <v>934</v>
+      </c>
+      <c r="D477" s="14">
+        <v>8.559432000000001</v>
+      </c>
+    </row>
+    <row r="478" spans="1:4" ht="12" customHeight="1">
+      <c r="A478" s="5">
+        <v>8022328109373</v>
+      </c>
+      <c r="B478" s="2" t="s">
+        <v>935</v>
+      </c>
+      <c r="C478" s="3" t="s">
+        <v>936</v>
+      </c>
+      <c r="D478" s="14">
+        <v>12.875112000000001</v>
+      </c>
+    </row>
+    <row r="479" spans="1:4" ht="12" customHeight="1">
+      <c r="A479" s="5">
+        <v>8022328105016</v>
+      </c>
+      <c r="B479" s="2" t="s">
+        <v>937</v>
+      </c>
+      <c r="C479" s="3" t="s">
+        <v>938</v>
+      </c>
+      <c r="D479" s="14">
+        <v>17.910072000000003</v>
+      </c>
+    </row>
+    <row r="480" spans="1:4" ht="12" customHeight="1">
+      <c r="A480" s="5">
+        <v>8022328111338</v>
+      </c>
+      <c r="B480" s="2" t="s">
+        <v>939</v>
+      </c>
+      <c r="C480" s="3" t="s">
+        <v>940</v>
+      </c>
+      <c r="D480" s="14">
+        <v>6.8331600000000003</v>
+      </c>
+    </row>
+    <row r="481" spans="1:4" ht="12" customHeight="1">
+      <c r="A481" s="5">
+        <v>8022328106716</v>
+      </c>
+      <c r="B481" s="2" t="s">
+        <v>941</v>
+      </c>
+      <c r="C481" s="3" t="s">
+        <v>942</v>
+      </c>
+      <c r="D481" s="14">
+        <v>9.9979920000000018</v>
+      </c>
+    </row>
+    <row r="482" spans="1:4" ht="12" customHeight="1">
+      <c r="A482" s="5">
+        <v>8022328109656</v>
+      </c>
+      <c r="B482" s="2" t="s">
+        <v>943</v>
+      </c>
+      <c r="C482" s="3" t="s">
+        <v>944</v>
+      </c>
+      <c r="D482" s="14">
+        <v>17.910072000000003</v>
+      </c>
+    </row>
+    <row r="483" spans="1:4" ht="12" customHeight="1">
+      <c r="A483" s="5">
+        <v>8022328105023</v>
+      </c>
+      <c r="B483" s="2" t="s">
+        <v>945</v>
+      </c>
+      <c r="C483" s="3" t="s">
+        <v>946</v>
+      </c>
+      <c r="D483" s="14">
+        <v>23.3766</v>
+      </c>
+    </row>
+    <row r="484" spans="1:4" ht="12" customHeight="1">
+      <c r="A484" s="5">
+        <v>8022328105030</v>
+      </c>
+      <c r="B484" s="2" t="s">
+        <v>947</v>
+      </c>
+      <c r="C484" s="3" t="s">
+        <v>948</v>
+      </c>
+      <c r="D484" s="14">
+        <v>4.6753200000000001</v>
+      </c>
+    </row>
+    <row r="485" spans="1:4" ht="12" customHeight="1">
+      <c r="A485" s="5">
+        <v>8022328117927</v>
+      </c>
+      <c r="B485" s="2" t="s">
+        <v>949</v>
+      </c>
+      <c r="C485" s="3" t="s">
+        <v>950</v>
+      </c>
+      <c r="D485" s="14">
+        <v>9.7102800000000009</v>
+      </c>
+    </row>
+    <row r="486" spans="1:4" ht="12" customHeight="1">
+      <c r="A486" s="5">
+        <v>8022328117958</v>
+      </c>
+      <c r="B486" s="2" t="s">
+        <v>951</v>
+      </c>
+      <c r="C486" s="3" t="s">
+        <v>952</v>
+      </c>
+      <c r="D486" s="14">
+        <v>13.30668</v>
+      </c>
+    </row>
+    <row r="487" spans="1:4" ht="12" customHeight="1">
+      <c r="A487" s="5">
+        <v>8022328117910</v>
+      </c>
+      <c r="B487" s="2" t="s">
+        <v>953</v>
+      </c>
+      <c r="C487" s="3" t="s">
+        <v>954</v>
+      </c>
+      <c r="D487" s="14">
+        <v>17.910072000000003</v>
+      </c>
+    </row>
+    <row r="488" spans="1:4" ht="12" customHeight="1">
+      <c r="A488" s="5">
+        <v>8022328117941</v>
+      </c>
+      <c r="B488" s="2" t="s">
+        <v>955</v>
+      </c>
+      <c r="C488" s="3" t="s">
+        <v>956</v>
+      </c>
+      <c r="D488" s="14">
+        <v>23.3766</v>
+      </c>
+    </row>
+    <row r="489" spans="1:4" ht="12" customHeight="1">
+      <c r="A489" s="5">
+        <v>8022328117934</v>
+      </c>
+      <c r="B489" s="2" t="s">
+        <v>957</v>
+      </c>
+      <c r="C489" s="3" t="s">
+        <v>958</v>
+      </c>
+      <c r="D489" s="14">
+        <v>4.9630320000000001</v>
+      </c>
+    </row>
+    <row r="490" spans="1:4" ht="12" customHeight="1">
+      <c r="A490" s="5">
+        <v>8022328103616</v>
+      </c>
+      <c r="B490" s="2" t="s">
+        <v>959</v>
+      </c>
+      <c r="C490" s="3" t="s">
+        <v>960</v>
+      </c>
+      <c r="D490" s="14">
+        <v>8.559432000000001</v>
+      </c>
+    </row>
+    <row r="491" spans="1:4" ht="12" customHeight="1">
+      <c r="A491" s="5">
+        <v>8022328150030</v>
+      </c>
+      <c r="B491" s="2" t="s">
+        <v>961</v>
+      </c>
+      <c r="C491" s="3" t="s">
+        <v>962</v>
+      </c>
+      <c r="D491" s="14">
+        <v>15.752232000000001</v>
+      </c>
+    </row>
+    <row r="492" spans="1:4" ht="12" customHeight="1">
+      <c r="A492" s="5">
+        <v>8022328103630</v>
+      </c>
+      <c r="B492" s="2" t="s">
+        <v>963</v>
+      </c>
+      <c r="C492" s="3" t="s">
+        <v>964</v>
+      </c>
+      <c r="D492" s="14">
+        <v>21.506472000000002</v>
+      </c>
+    </row>
+    <row r="493" spans="1:4" ht="12" customHeight="1">
+      <c r="A493" s="5">
+        <v>8022328113462</v>
+      </c>
+      <c r="B493" s="2" t="s">
+        <v>965</v>
+      </c>
+      <c r="C493" s="3" t="s">
+        <v>966</v>
+      </c>
+      <c r="D493" s="14">
+        <v>16.183800000000002</v>
+      </c>
+    </row>
+    <row r="494" spans="1:4" ht="12" customHeight="1">
+      <c r="A494" s="5">
+        <v>8022328102725</v>
+      </c>
+      <c r="B494" s="2" t="s">
+        <v>967</v>
+      </c>
+      <c r="C494" s="3" t="s">
+        <v>968</v>
+      </c>
+      <c r="D494" s="14">
+        <v>14.025960000000001</v>
+      </c>
+    </row>
+    <row r="495" spans="1:4" ht="12" customHeight="1">
+      <c r="A495" s="5">
+        <v>8022328102305</v>
+      </c>
+      <c r="B495" s="2" t="s">
+        <v>969</v>
+      </c>
+      <c r="C495" s="3" t="s">
+        <v>970</v>
+      </c>
+      <c r="D495" s="14">
+        <v>15.464520000000002</v>
+      </c>
+    </row>
+    <row r="496" spans="1:4" ht="12" customHeight="1">
+      <c r="A496" s="5">
+        <v>8022328111352</v>
+      </c>
+      <c r="B496" s="2" t="s">
+        <v>971</v>
+      </c>
+      <c r="C496" s="3" t="s">
+        <v>972</v>
+      </c>
+      <c r="D496" s="14">
+        <v>8.559432000000001</v>
+      </c>
+    </row>
+    <row r="497" spans="1:4" ht="12" customHeight="1">
+      <c r="A497" s="5">
+        <v>8022328111413</v>
+      </c>
+      <c r="B497" s="2" t="s">
+        <v>973</v>
+      </c>
+      <c r="C497" s="3" t="s">
+        <v>974</v>
+      </c>
+      <c r="D497" s="14">
+        <v>11.148840000000002</v>
+      </c>
+    </row>
+    <row r="498" spans="1:4" ht="12" customHeight="1">
+      <c r="A498" s="5">
+        <v>8022328115749</v>
+      </c>
+      <c r="B498" s="2" t="s">
+        <v>975</v>
+      </c>
+      <c r="C498" s="3" t="s">
+        <v>976</v>
+      </c>
+      <c r="D498" s="14">
+        <v>12.875112000000001</v>
+      </c>
+    </row>
+    <row r="499" spans="1:4" ht="12" customHeight="1">
+      <c r="A499" s="5">
+        <v>8022328111369</v>
+      </c>
+      <c r="B499" s="2" t="s">
+        <v>977</v>
+      </c>
+      <c r="C499" s="3" t="s">
+        <v>978</v>
+      </c>
+      <c r="D499" s="14">
+        <v>19.060920000000003</v>
+      </c>
+    </row>
+    <row r="500" spans="1:4" ht="12" customHeight="1">
+      <c r="A500" s="5">
+        <v>8022328111376</v>
+      </c>
+      <c r="B500" s="2" t="s">
+        <v>979</v>
+      </c>
+      <c r="C500" s="3" t="s">
+        <v>980</v>
+      </c>
+      <c r="D500" s="14">
+        <v>8.2717200000000002</v>
+      </c>
+    </row>
+    <row r="501" spans="1:4" ht="12" customHeight="1">
+      <c r="A501" s="5">
+        <v>8022328111420</v>
+      </c>
+      <c r="B501" s="2" t="s">
+        <v>981</v>
+      </c>
+      <c r="C501" s="3" t="s">
+        <v>982</v>
+      </c>
+      <c r="D501" s="14">
+        <v>21.434544000000002</v>
+      </c>
+    </row>
+    <row r="502" spans="1:4" ht="12" customHeight="1">
+      <c r="A502" s="5">
+        <v>8022328111437</v>
+      </c>
+      <c r="B502" s="2" t="s">
+        <v>983</v>
+      </c>
+      <c r="C502" s="3" t="s">
+        <v>984</v>
+      </c>
+      <c r="D502" s="14">
+        <v>3.9560400000000002</v>
+      </c>
+    </row>
+    <row r="503" spans="1:4" ht="12" customHeight="1">
+      <c r="A503" s="5">
+        <v>8022328114131</v>
+      </c>
+      <c r="B503" s="2" t="s">
+        <v>985</v>
+      </c>
+      <c r="C503" s="3" t="s">
+        <v>986</v>
+      </c>
+      <c r="D503" s="14">
+        <v>23.664312000000002</v>
+      </c>
+    </row>
+    <row r="504" spans="1:4" ht="12" customHeight="1">
+      <c r="A504" s="5">
+        <v>8022328111406</v>
+      </c>
+      <c r="B504" s="2" t="s">
+        <v>987</v>
+      </c>
+      <c r="C504" s="3" t="s">
+        <v>988</v>
+      </c>
+      <c r="D504" s="14">
+        <v>23.3766</v>
+      </c>
+    </row>
+    <row r="505" spans="1:4" ht="12" customHeight="1">
+      <c r="A505" s="5">
+        <v>8022328114827</v>
+      </c>
+      <c r="B505" s="2" t="s">
+        <v>989</v>
+      </c>
+      <c r="C505" s="3" t="s">
+        <v>990</v>
+      </c>
+      <c r="D505" s="14">
+        <v>4.9630320000000001</v>
+      </c>
+    </row>
+    <row r="506" spans="1:4" ht="12" customHeight="1">
+      <c r="A506" s="5">
+        <v>8022328108284</v>
+      </c>
+      <c r="B506" s="2" t="s">
+        <v>991</v>
+      </c>
+      <c r="C506" s="3" t="s">
+        <v>992</v>
+      </c>
+      <c r="D506" s="14">
+        <v>11.436552000000001</v>
+      </c>
+    </row>
+    <row r="507" spans="1:4" ht="12" customHeight="1">
+      <c r="A507" s="5">
+        <v>8022328108291</v>
+      </c>
+      <c r="B507" s="2" t="s">
+        <v>993</v>
+      </c>
+      <c r="C507" s="3" t="s">
+        <v>994</v>
+      </c>
+      <c r="D507" s="14">
+        <v>11.436552000000001</v>
+      </c>
+    </row>
+    <row r="508" spans="1:4" ht="12" customHeight="1">
+      <c r="A508" s="5">
+        <v>8022328108277</v>
+      </c>
+      <c r="B508" s="2" t="s">
+        <v>995</v>
+      </c>
+      <c r="C508" s="3" t="s">
+        <v>996</v>
+      </c>
+      <c r="D508" s="14">
+        <v>22.657320000000002</v>
+      </c>
+    </row>
+    <row r="509" spans="1:4" ht="12" customHeight="1">
+      <c r="A509" s="5">
+        <v>8022328108260</v>
+      </c>
+      <c r="B509" s="2" t="s">
+        <v>997</v>
+      </c>
+      <c r="C509" s="3" t="s">
+        <v>998</v>
+      </c>
+      <c r="D509" s="14">
+        <v>23.664312000000002</v>
+      </c>
+    </row>
+    <row r="510" spans="1:4" ht="12" customHeight="1">
+      <c r="A510" s="5">
+        <v>8022328114018</v>
+      </c>
+      <c r="B510" s="2" t="s">
+        <v>999</v>
+      </c>
+      <c r="C510" s="3" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D510" s="14">
+        <v>9.7102800000000009</v>
+      </c>
+    </row>
+    <row r="511" spans="1:4" ht="12" customHeight="1">
+      <c r="A511" s="5">
+        <v>8022328114001</v>
+      </c>
+      <c r="B511" s="2" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C511" s="3" t="s">
+        <v>1002</v>
+      </c>
+      <c r="D511" s="14">
+        <v>9.2787120000000005</v>
+      </c>
+    </row>
+    <row r="512" spans="1:4" ht="12" customHeight="1">
+      <c r="A512" s="5">
+        <v>8022328114094</v>
+      </c>
+      <c r="B512" s="2" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C512" s="3" t="s">
+        <v>1004</v>
+      </c>
+      <c r="D512" s="14">
+        <v>21.506472000000002</v>
+      </c>
+    </row>
+    <row r="513" spans="1:4" ht="12" customHeight="1">
+      <c r="A513" s="5">
+        <v>8022328114070</v>
+      </c>
+      <c r="B513" s="2" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C513" s="3" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D513" s="14">
+        <v>12.587400000000001</v>
+      </c>
+    </row>
+    <row r="514" spans="1:4" ht="12" customHeight="1">
+      <c r="A514" s="5">
+        <v>8022328113981</v>
+      </c>
+      <c r="B514" s="2" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C514" s="3" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D514" s="14">
+        <v>14.025960000000001</v>
+      </c>
+    </row>
+    <row r="515" spans="1:4" ht="12" customHeight="1">
+      <c r="A515" s="5">
+        <v>8022328116890</v>
+      </c>
+      <c r="B515" s="2" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C515" s="3" t="s">
+        <v>1010</v>
+      </c>
+      <c r="D515" s="14">
+        <v>16.471512000000001</v>
+      </c>
+    </row>
+    <row r="516" spans="1:4" ht="12" customHeight="1">
+      <c r="A516" s="5">
+        <v>8022328113998</v>
+      </c>
+      <c r="B516" s="2" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C516" s="3" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D516" s="14">
+        <v>17.910072000000003</v>
+      </c>
+    </row>
+    <row r="517" spans="1:4" ht="12" customHeight="1">
+      <c r="A517" s="5">
+        <v>8022328114063</v>
+      </c>
+      <c r="B517" s="2" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C517" s="3" t="s">
+        <v>1014</v>
+      </c>
+      <c r="D517" s="14">
+        <v>18.629352000000004</v>
+      </c>
+    </row>
+    <row r="518" spans="1:4" ht="12" customHeight="1">
+      <c r="A518" s="5">
+        <v>8022328116777</v>
+      </c>
+      <c r="B518" s="2" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C518" s="3" t="s">
+        <v>1016</v>
+      </c>
+      <c r="D518" s="14">
+        <v>22.225752</v>
+      </c>
+    </row>
+    <row r="519" spans="1:4" ht="12" customHeight="1">
+      <c r="A519" s="5">
+        <v>8022328114087</v>
+      </c>
+      <c r="B519" s="2" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C519" s="3" t="s">
+        <v>1018</v>
+      </c>
+      <c r="D519" s="14">
+        <v>12.155832</v>
+      </c>
+    </row>
+    <row r="520" spans="1:4" ht="12" customHeight="1">
+      <c r="A520" s="5">
+        <v>8022328114056</v>
+      </c>
+      <c r="B520" s="2" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C520" s="3" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D520" s="14">
+        <v>17.190792000000002</v>
+      </c>
+    </row>
+    <row r="521" spans="1:4" ht="12" customHeight="1">
+      <c r="A521" s="5">
+        <v>8022328114049</v>
+      </c>
+      <c r="B521" s="2" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C521" s="3" t="s">
+        <v>1022</v>
+      </c>
+      <c r="D521" s="14">
+        <v>32.295672000000003</v>
+      </c>
+    </row>
+    <row r="522" spans="1:4" ht="12" customHeight="1">
+      <c r="A522" s="5">
+        <v>8022328114032</v>
+      </c>
+      <c r="B522" s="2" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C522" s="3" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D522" s="14">
+        <v>23.3766</v>
+      </c>
+    </row>
+    <row r="523" spans="1:4" ht="12" customHeight="1">
+      <c r="A523" s="5">
+        <v>8022328114025</v>
+      </c>
+      <c r="B523" s="2" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C523" s="3" t="s">
+        <v>1026</v>
+      </c>
+      <c r="D523" s="14">
+        <v>4.9630320000000001</v>
+      </c>
+    </row>
+    <row r="524" spans="1:4" ht="12" customHeight="1">
+      <c r="A524" s="5">
+        <v>8022328114100</v>
+      </c>
+      <c r="B524" s="2" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C524" s="3" t="s">
+        <v>1028</v>
+      </c>
+      <c r="D524" s="14">
+        <v>25.534440000000004</v>
+      </c>
+    </row>
+    <row r="525" spans="1:4" ht="12" customHeight="1">
+      <c r="A525" s="5">
+        <v>8022328114117</v>
+      </c>
+      <c r="B525" s="2" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C525" s="3" t="s">
+        <v>1030</v>
+      </c>
+      <c r="D525" s="14">
+        <v>34.453512000000003</v>
+      </c>
+    </row>
+    <row r="526" spans="1:4" ht="12" customHeight="1">
+      <c r="A526" s="5">
+        <v>8022328117729</v>
+      </c>
+      <c r="B526" s="2" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C526" s="3" t="s">
+        <v>1032</v>
+      </c>
+      <c r="D526" s="14">
+        <v>8.559432000000001</v>
+      </c>
+    </row>
+    <row r="527" spans="1:4" ht="12" customHeight="1">
+      <c r="A527" s="5">
+        <v>8022328117743</v>
+      </c>
+      <c r="B527" s="2" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C527" s="3" t="s">
+        <v>1034</v>
+      </c>
+      <c r="D527" s="14">
+        <v>17.910072000000003</v>
+      </c>
+    </row>
+    <row r="528" spans="1:4" ht="12" customHeight="1">
+      <c r="A528" s="5">
+        <v>8022328111673</v>
+      </c>
+      <c r="B528" s="2" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C528" s="3" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D528" s="14">
+        <v>14.313672</v>
+      </c>
+    </row>
+    <row r="529" spans="1:4" ht="12" customHeight="1">
+      <c r="A529" s="5">
+        <v>8022328119884</v>
+      </c>
+      <c r="B529" s="2" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C529" s="3" t="s">
+        <v>1038</v>
+      </c>
+      <c r="D529" s="14">
+        <v>14.313672</v>
+      </c>
+    </row>
+    <row r="530" spans="1:4" ht="12" customHeight="1">
+      <c r="A530" s="5">
+        <v>8022328117750</v>
+      </c>
+      <c r="B530" s="2" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C530" s="3" t="s">
+        <v>1040</v>
+      </c>
+      <c r="D530" s="14">
+        <v>15.032952</v>
+      </c>
+    </row>
+    <row r="531" spans="1:4" ht="12" customHeight="1">
+      <c r="A531" s="5">
+        <v>8022328111567</v>
+      </c>
+      <c r="B531" s="2" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C531" s="3" t="s">
+        <v>1042</v>
+      </c>
+      <c r="D531" s="14">
+        <v>23.664312000000002</v>
+      </c>
+    </row>
+    <row r="532" spans="1:4" ht="12" customHeight="1">
+      <c r="A532" s="5">
+        <v>8022328117811</v>
+      </c>
+      <c r="B532" s="2" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C532" s="3" t="s">
+        <v>1044</v>
+      </c>
+      <c r="D532" s="14">
+        <v>8.6313600000000008</v>
+      </c>
+    </row>
+    <row r="533" spans="1:4" ht="12" customHeight="1">
+      <c r="A533" s="5">
+        <v>8022328117767</v>
+      </c>
+      <c r="B533" s="2" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C533" s="3" t="s">
+        <v>1046</v>
+      </c>
+      <c r="D533" s="14">
+        <v>12.587400000000001</v>
+      </c>
+    </row>
+    <row r="534" spans="1:4" ht="12" customHeight="1">
+      <c r="A534" s="5">
+        <v>8022328117804</v>
+      </c>
+      <c r="B534" s="2" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C534" s="3" t="s">
+        <v>1048</v>
+      </c>
+      <c r="D534" s="14">
+        <v>27.260712000000002</v>
+      </c>
+    </row>
+    <row r="535" spans="1:4" ht="12" customHeight="1">
+      <c r="A535" s="5">
+        <v>8022328117774</v>
+      </c>
+      <c r="B535" s="2" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C535" s="3" t="s">
+        <v>1050</v>
+      </c>
+      <c r="D535" s="14">
+        <v>23.3766</v>
+      </c>
+    </row>
+    <row r="536" spans="1:4" ht="12" customHeight="1">
+      <c r="A536" s="5">
+        <v>8022328111802</v>
+      </c>
+      <c r="B536" s="2" t="s">
+        <v>1051</v>
+      </c>
+      <c r="C536" s="3" t="s">
+        <v>1052</v>
+      </c>
+      <c r="D536" s="14">
+        <v>5.4665280000000003</v>
+      </c>
+    </row>
+    <row r="537" spans="1:4" ht="12" customHeight="1">
+      <c r="A537" s="5">
+        <v>8022328117828</v>
+      </c>
+      <c r="B537" s="2" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C537" s="3" t="s">
+        <v>1054</v>
+      </c>
+      <c r="D537" s="14">
+        <v>4.9630320000000001</v>
+      </c>
+    </row>
+    <row r="538" spans="1:4" ht="12" customHeight="1">
+      <c r="A538" s="5">
+        <v>8022328101308</v>
+      </c>
+      <c r="B538" s="2" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C538" s="3" t="s">
+        <v>1056</v>
+      </c>
+      <c r="D538" s="14">
+        <v>7.1208720000000003</v>
+      </c>
+    </row>
+    <row r="539" spans="1:4" ht="12" customHeight="1">
+      <c r="A539" s="5">
+        <v>8022328113608</v>
+      </c>
+      <c r="B539" s="2" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C539" s="3" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D539" s="14">
+        <v>8.2717200000000002</v>
+      </c>
+    </row>
+    <row r="540" spans="1:4" ht="12" customHeight="1">
+      <c r="A540" s="5">
+        <v>8022328101339</v>
+      </c>
+      <c r="B540" s="2" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C540" s="3" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D540" s="14">
+        <v>7.5524400000000007</v>
+      </c>
+    </row>
+    <row r="541" spans="1:4" ht="12" customHeight="1">
+      <c r="A541" s="5">
+        <v>8022328113592</v>
+      </c>
+      <c r="B541" s="2" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C541" s="3" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D541" s="14">
+        <v>8.2717200000000002</v>
+      </c>
+    </row>
+    <row r="542" spans="1:4" ht="12" customHeight="1">
+      <c r="A542" s="5">
+        <v>8022328105061</v>
+      </c>
+      <c r="B542" s="2" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C542" s="3" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D542" s="14">
+        <v>8.559432000000001</v>
+      </c>
+    </row>
+    <row r="543" spans="1:4" ht="12" customHeight="1">
+      <c r="A543" s="5">
+        <v>8022328105085</v>
+      </c>
+      <c r="B543" s="2" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C543" s="3" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D543" s="14">
+        <v>17.190792000000002</v>
+      </c>
+    </row>
+    <row r="544" spans="1:4" ht="12" customHeight="1">
+      <c r="A544" s="5">
+        <v>8022328105092</v>
+      </c>
+      <c r="B544" s="2" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C544" s="3" t="s">
+        <v>1068</v>
+      </c>
+      <c r="D544" s="14">
+        <v>14.025960000000001</v>
+      </c>
+    </row>
+    <row r="545" spans="1:4" ht="12" customHeight="1">
+      <c r="A545" s="5">
+        <v>8022328105054</v>
+      </c>
+      <c r="B545" s="2" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C545" s="3" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D545" s="14">
+        <v>28.699272000000001</v>
+      </c>
+    </row>
+    <row r="546" spans="1:4" ht="12" customHeight="1">
+      <c r="A546" s="5">
+        <v>8022328105047</v>
+      </c>
+      <c r="B546" s="2" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C546" s="3" t="s">
+        <v>1072</v>
+      </c>
+      <c r="D546" s="14">
+        <v>20.787192000000001</v>
+      </c>
+    </row>
+    <row r="547" spans="1:4" ht="12" customHeight="1">
+      <c r="A547" s="5">
+        <v>8022328105122</v>
+      </c>
+      <c r="B547" s="2" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C547" s="3" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D547" s="14">
+        <v>3.9560400000000002</v>
+      </c>
+    </row>
+    <row r="548" spans="1:4" ht="12" customHeight="1">
+      <c r="A548" s="5">
+        <v>8022328105139</v>
+      </c>
+      <c r="B548" s="2" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C548" s="3" t="s">
+        <v>1076</v>
+      </c>
+      <c r="D548" s="14">
+        <v>4.6753200000000001</v>
+      </c>
+    </row>
+    <row r="549" spans="1:4" ht="12" customHeight="1">
+      <c r="A549" s="5">
+        <v>8022328115688</v>
+      </c>
+      <c r="B549" s="2" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C549" s="3" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D549" s="14">
+        <v>11.436552000000001</v>
+      </c>
+    </row>
+    <row r="550" spans="1:4" ht="12" customHeight="1">
+      <c r="A550" s="5">
+        <v>8022328100455</v>
+      </c>
+      <c r="B550" s="2" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C550" s="3" t="s">
+        <v>1080</v>
+      </c>
+      <c r="D550" s="14">
+        <v>9.9979920000000018</v>
+      </c>
+    </row>
+    <row r="551" spans="1:4" ht="12" customHeight="1">
+      <c r="A551" s="5">
+        <v>8022328104217</v>
+      </c>
+      <c r="B551" s="2" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C551" s="3" t="s">
+        <v>1082</v>
+      </c>
+      <c r="D551" s="14">
+        <v>3.5244720000000003</v>
+      </c>
+    </row>
+    <row r="552" spans="1:4" ht="12" customHeight="1">
+      <c r="A552" s="5">
+        <v>8022328111574</v>
+      </c>
+      <c r="B552" s="2" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C552" s="3" t="s">
+        <v>1084</v>
+      </c>
+      <c r="D552" s="14">
+        <v>12.155832</v>
+      </c>
+    </row>
+    <row r="553" spans="1:4" ht="12" customHeight="1">
+      <c r="A553" s="5">
+        <v>8022328160039</v>
+      </c>
+      <c r="B553" s="2" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C553" s="3" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D553" s="14">
+        <v>10.717272000000001</v>
+      </c>
+    </row>
+    <row r="554" spans="1:4" ht="12" customHeight="1">
+      <c r="A554" s="5">
+        <v>8022328160015</v>
+      </c>
+      <c r="B554" s="2" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C554" s="3" t="s">
+        <v>1088</v>
+      </c>
+      <c r="D554" s="14">
+        <v>10.717272000000001</v>
+      </c>
+    </row>
+    <row r="555" spans="1:4" ht="12" customHeight="1">
+      <c r="A555" s="5">
+        <v>8022328160022</v>
+      </c>
+      <c r="B555" s="2" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C555" s="3" t="s">
+        <v>1090</v>
+      </c>
+      <c r="D555" s="14">
+        <v>10.717272000000001</v>
+      </c>
+    </row>
+    <row r="556" spans="1:4" ht="12" customHeight="1">
+      <c r="A556" s="5">
+        <v>8022328110065</v>
+      </c>
+      <c r="B556" s="2" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C556" s="3" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D556" s="14">
+        <v>10.717272000000001</v>
+      </c>
+    </row>
+    <row r="557" spans="1:4" ht="12" customHeight="1">
+      <c r="A557" s="5">
+        <v>8022328110058</v>
+      </c>
+      <c r="B557" s="2" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C557" s="3" t="s">
+        <v>1094</v>
+      </c>
+      <c r="D557" s="14">
+        <v>10.717272000000001</v>
+      </c>
+    </row>
+    <row r="558" spans="1:4" ht="12" customHeight="1">
+      <c r="A558" s="5">
+        <v>8022328110041</v>
+      </c>
+      <c r="B558" s="2" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C558" s="3" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D558" s="14">
+        <v>10.717272000000001</v>
+      </c>
+    </row>
+    <row r="559" spans="1:4" ht="12" customHeight="1">
+      <c r="A559" s="5">
+        <v>8022328101162</v>
+      </c>
+      <c r="B559" s="2" t="s">
+        <v>1097</v>
+      </c>
+      <c r="C559" s="3" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D559" s="14">
+        <v>8.2717200000000002</v>
+      </c>
+    </row>
+    <row r="560" spans="1:4" ht="12" customHeight="1">
+      <c r="A560" s="5">
+        <v>8022328116524</v>
+      </c>
+      <c r="B560" s="2" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C560" s="3" t="s">
+        <v>1100</v>
+      </c>
+      <c r="D560" s="14">
+        <v>7.1208720000000003</v>
+      </c>
+    </row>
+    <row r="561" spans="1:4" ht="12" customHeight="1">
+      <c r="A561" s="5">
+        <v>8022328116593</v>
+      </c>
+      <c r="B561" s="2" t="s">
+        <v>1101</v>
+      </c>
+      <c r="C561" s="3" t="s">
+        <v>1102</v>
+      </c>
+      <c r="D561" s="14">
+        <v>14.313672</v>
+      </c>
+    </row>
+    <row r="562" spans="1:4" ht="12" customHeight="1">
+      <c r="A562" s="5">
+        <v>8022328117538</v>
+      </c>
+      <c r="B562" s="2" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C562" s="3" t="s">
+        <v>1104</v>
+      </c>
+      <c r="D562" s="14">
+        <v>14.745240000000001</v>
+      </c>
+    </row>
+    <row r="563" spans="1:4" ht="12" customHeight="1">
+      <c r="A563" s="5">
+        <v>8022328119891</v>
+      </c>
+      <c r="B563" s="2" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C563" s="3" t="s">
+        <v>1106</v>
+      </c>
+      <c r="D563" s="14">
+        <v>14.313672</v>
+      </c>
+    </row>
+    <row r="564" spans="1:4" ht="12" customHeight="1">
+      <c r="A564" s="5">
+        <v>8022328107553</v>
+      </c>
+      <c r="B564" s="2" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C564" s="3" t="s">
+        <v>1108</v>
+      </c>
+      <c r="D564" s="14">
+        <v>10.789200000000001</v>
+      </c>
+    </row>
+    <row r="565" spans="1:4" ht="12" customHeight="1">
+      <c r="A565" s="5">
+        <v>8022328111390</v>
+      </c>
+      <c r="B565" s="2" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C565" s="3" t="s">
+        <v>1110</v>
+      </c>
+      <c r="D565" s="14">
+        <v>23.664312000000002</v>
+      </c>
+    </row>
+    <row r="566" spans="1:4" ht="12" customHeight="1">
+      <c r="A566" s="5">
+        <v>8022328117583</v>
+      </c>
+      <c r="B566" s="2" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C566" s="3" t="s">
+        <v>1112</v>
+      </c>
+      <c r="D566" s="14">
+        <v>8.6313600000000008</v>
+      </c>
+    </row>
+    <row r="567" spans="1:4" ht="12" customHeight="1">
+      <c r="A567" s="5">
+        <v>8022328117569</v>
+      </c>
+      <c r="B567" s="2" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C567" s="3" t="s">
+        <v>1114</v>
+      </c>
+      <c r="D567" s="14">
+        <v>16.471512000000001</v>
+      </c>
+    </row>
+    <row r="568" spans="1:4" ht="12" customHeight="1">
+      <c r="A568" s="5">
+        <v>8022328117576</v>
+      </c>
+      <c r="B568" s="2" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C568" s="3" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D568" s="14">
+        <v>28.699272000000001</v>
+      </c>
+    </row>
+    <row r="569" spans="1:4" ht="12" customHeight="1">
+      <c r="A569" s="5">
+        <v>8022328111703</v>
+      </c>
+      <c r="B569" s="2" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C569" s="3" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D569" s="14">
+        <v>5.4665280000000003</v>
+      </c>
+    </row>
+    <row r="570" spans="1:4" ht="12" customHeight="1">
+      <c r="A570" s="5">
+        <v>8022328109359</v>
+      </c>
+      <c r="B570" s="2" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C570" s="3" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D570" s="14">
+        <v>10.717272000000001</v>
+      </c>
+    </row>
+    <row r="571" spans="1:4" ht="12" customHeight="1">
+      <c r="A571" s="5">
+        <v>8022328109380</v>
+      </c>
+      <c r="B571" s="2" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C571" s="3" t="s">
+        <v>1122</v>
+      </c>
+      <c r="D571" s="14">
+        <v>7.8401520000000007</v>
+      </c>
+    </row>
+    <row r="572" spans="1:4" ht="12" customHeight="1">
+      <c r="A572" s="5">
+        <v>8022328108475</v>
+      </c>
+      <c r="B572" s="2" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C572" s="3" t="s">
+        <v>1124</v>
+      </c>
+      <c r="D572" s="14">
+        <v>9.9979920000000018</v>
+      </c>
+    </row>
+    <row r="573" spans="1:4" ht="12" customHeight="1">
+      <c r="A573" s="5">
+        <v>8022328108512</v>
+      </c>
+      <c r="B573" s="2" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C573" s="3" t="s">
+        <v>1126</v>
+      </c>
+      <c r="D573" s="14">
+        <v>8.2717200000000002</v>
+      </c>
+    </row>
+    <row r="574" spans="1:4" ht="12" customHeight="1">
+      <c r="A574" s="5">
+        <v>8022328108529</v>
+      </c>
+      <c r="B574" s="2" t="s">
+        <v>1127</v>
+      </c>
+      <c r="C574" s="3" t="s">
+        <v>1128</v>
+      </c>
+      <c r="D574" s="14">
+        <v>10.717272000000001</v>
+      </c>
+    </row>
+    <row r="575" spans="1:4" ht="12" customHeight="1">
+      <c r="A575" s="5">
+        <v>8022328108567</v>
+      </c>
+      <c r="B575" s="2" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C575" s="3" t="s">
+        <v>1130</v>
+      </c>
+      <c r="D575" s="14">
+        <v>3.5244720000000003</v>
+      </c>
+    </row>
+    <row r="576" spans="1:4" ht="12" customHeight="1">
+      <c r="A576" s="5">
+        <v>8022328109588</v>
+      </c>
+      <c r="B576" s="2" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C576" s="3" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D576" s="14">
+        <v>12.587400000000001</v>
+      </c>
+    </row>
+    <row r="577" spans="1:4" ht="12" customHeight="1">
+      <c r="A577" s="5">
+        <v>8022328108482</v>
+      </c>
+      <c r="B577" s="2" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C577" s="3" t="s">
+        <v>1134</v>
+      </c>
+      <c r="D577" s="14">
+        <v>10.717272000000001</v>
+      </c>
+    </row>
+    <row r="578" spans="1:4" ht="12" customHeight="1">
+      <c r="A578" s="5">
+        <v>8022328108499</v>
+      </c>
+      <c r="B578" s="2" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C578" s="3" t="s">
+        <v>1136</v>
+      </c>
+      <c r="D578" s="14">
+        <v>11.436552000000001</v>
+      </c>
+    </row>
+    <row r="579" spans="1:4" ht="12" customHeight="1">
+      <c r="A579" s="5">
+        <v>8022328106402</v>
+      </c>
+      <c r="B579" s="2" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C579" s="3" t="s">
+        <v>1138</v>
+      </c>
+      <c r="D579" s="14">
+        <v>12.155832</v>
+      </c>
+    </row>
+    <row r="580" spans="1:4" ht="12" customHeight="1">
+      <c r="A580" s="5">
+        <v>8022328109595</v>
+      </c>
+      <c r="B580" s="2" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C580" s="3" t="s">
+        <v>1140</v>
+      </c>
+      <c r="D580" s="14">
+        <v>4.9630320000000001</v>
+      </c>
+    </row>
+    <row r="581" spans="1:4" ht="12" customHeight="1">
+      <c r="A581" s="5">
+        <v>8022328113738</v>
+      </c>
+      <c r="B581" s="2" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C581" s="3" t="s">
+        <v>1140</v>
+      </c>
+      <c r="D581" s="14">
+        <v>5.6823120000000005</v>
+      </c>
+    </row>
+    <row r="582" spans="1:4" ht="12" customHeight="1">
+      <c r="A582" s="5">
+        <v>8022328108550</v>
+      </c>
+      <c r="B582" s="2" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C582" s="3" t="s">
+        <v>1143</v>
+      </c>
+      <c r="D582" s="14">
+        <v>9.2787120000000005</v>
+      </c>
+    </row>
+    <row r="583" spans="1:4" ht="12" customHeight="1">
+      <c r="A583" s="5">
+        <v>8022328117453</v>
+      </c>
+      <c r="B583" s="2" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C583" s="3" t="s">
+        <v>1145</v>
+      </c>
+      <c r="D583" s="14">
+        <v>9.7102800000000009</v>
+      </c>
+    </row>
+    <row r="584" spans="1:4" ht="12" customHeight="1">
+      <c r="A584" s="5">
+        <v>8022328117590</v>
+      </c>
+      <c r="B584" s="2" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C584" s="3" t="s">
+        <v>1147</v>
+      </c>
+      <c r="D584" s="14">
+        <v>21.506472000000002</v>
+      </c>
+    </row>
+    <row r="585" spans="1:4" ht="12" customHeight="1">
+      <c r="A585" s="5">
+        <v>8022328117552</v>
+      </c>
+      <c r="B585" s="2" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C585" s="3" t="s">
+        <v>1149</v>
+      </c>
+      <c r="D585" s="14">
+        <v>17.910072000000003</v>
+      </c>
+    </row>
+    <row r="586" spans="1:4" ht="12" customHeight="1">
+      <c r="A586" s="5">
+        <v>8022328117545</v>
+      </c>
+      <c r="B586" s="2" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C586" s="3" t="s">
+        <v>1151</v>
+      </c>
+      <c r="D586" s="14">
+        <v>14.313672</v>
+      </c>
+    </row>
+    <row r="587" spans="1:4" ht="12" customHeight="1">
+      <c r="A587" s="5">
+        <v>8022328117507</v>
+      </c>
+      <c r="B587" s="2" t="s">
+        <v>1152</v>
+      </c>
+      <c r="C587" s="3" t="s">
+        <v>1153</v>
+      </c>
+      <c r="D587" s="14">
+        <v>25.102872000000001</v>
+      </c>
+    </row>
+    <row r="588" spans="1:4" ht="12" customHeight="1">
+      <c r="A588" s="5">
+        <v>8022328117439</v>
+      </c>
+      <c r="B588" s="2" t="s">
+        <v>1154</v>
+      </c>
+      <c r="C588" s="3" t="s">
+        <v>1155</v>
+      </c>
+      <c r="D588" s="14">
+        <v>9.2787120000000005</v>
+      </c>
+    </row>
+    <row r="589" spans="1:4" ht="12" customHeight="1">
+      <c r="A589" s="5">
+        <v>8022328117422</v>
+      </c>
+      <c r="B589" s="2" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C589" s="3" t="s">
+        <v>1157</v>
+      </c>
+      <c r="D589" s="14">
+        <v>17.910072000000003</v>
+      </c>
+    </row>
+    <row r="590" spans="1:4" ht="12" customHeight="1">
+      <c r="A590" s="5">
+        <v>8022328117514</v>
+      </c>
+      <c r="B590" s="2" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C590" s="3" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D590" s="14">
+        <v>18.629352000000004</v>
+      </c>
+    </row>
+    <row r="591" spans="1:4" ht="12" customHeight="1">
+      <c r="A591" s="5">
+        <v>8022328117477</v>
+      </c>
+      <c r="B591" s="2" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C591" s="3" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D591" s="14">
+        <v>9.9979920000000018</v>
+      </c>
+    </row>
+    <row r="592" spans="1:4" ht="12" customHeight="1">
+      <c r="A592" s="5">
+        <v>8022328117521</v>
+      </c>
+      <c r="B592" s="2" t="s">
+        <v>1162</v>
+      </c>
+      <c r="C592" s="3" t="s">
+        <v>1163</v>
+      </c>
+      <c r="D592" s="14">
+        <v>21.506472000000002</v>
+      </c>
+    </row>
+    <row r="593" spans="1:4" ht="12" customHeight="1">
+      <c r="A593" s="5">
+        <v>8022328117491</v>
+      </c>
+      <c r="B593" s="2" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C593" s="3" t="s">
+        <v>1165</v>
+      </c>
+      <c r="D593" s="14">
+        <v>32.295672000000003</v>
+      </c>
+    </row>
+    <row r="594" spans="1:4" ht="12" customHeight="1">
+      <c r="A594" s="5">
+        <v>8022328117484</v>
+      </c>
+      <c r="B594" s="2" t="s">
+        <v>1166</v>
+      </c>
+      <c r="C594" s="3" t="s">
+        <v>1167</v>
+      </c>
+      <c r="D594" s="14">
+        <v>23.3766</v>
+      </c>
+    </row>
+    <row r="595" spans="1:4" ht="12" customHeight="1">
+      <c r="A595" s="5">
+        <v>8022328117460</v>
+      </c>
+      <c r="B595" s="2" t="s">
+        <v>1168</v>
+      </c>
+      <c r="C595" s="3" t="s">
+        <v>1169</v>
+      </c>
+      <c r="D595" s="14">
+        <v>4.9630320000000001</v>
+      </c>
+    </row>
+    <row r="596" spans="1:4" ht="12" customHeight="1">
+      <c r="A596" s="5">
+        <v>8022328117446</v>
+      </c>
+      <c r="B596" s="2" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C596" s="3" t="s">
+        <v>1171</v>
+      </c>
+      <c r="D596" s="14">
+        <v>11.436552000000001</v>
+      </c>
+    </row>
+    <row r="597" spans="1:4" ht="12" customHeight="1">
+      <c r="A597" s="5">
+        <v>8022328111536</v>
+      </c>
+      <c r="B597" s="2" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C597" s="3" t="s">
+        <v>1173</v>
+      </c>
+      <c r="D597" s="14">
+        <v>12.587400000000001</v>
+      </c>
+    </row>
+    <row r="598" spans="1:4" ht="12" customHeight="1">
+      <c r="A598" s="5">
+        <v>8022328111857</v>
+      </c>
+      <c r="B598" s="2" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C598" s="3" t="s">
+        <v>1175</v>
+      </c>
+      <c r="D598" s="14">
+        <v>12.155832</v>
+      </c>
+    </row>
+    <row r="599" spans="1:4" ht="12" customHeight="1">
+      <c r="A599" s="5">
+        <v>8022328109397</v>
+      </c>
+      <c r="B599" s="2" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C599" s="3" t="s">
+        <v>1177</v>
+      </c>
+      <c r="D599" s="14">
+        <v>12.875112000000001</v>
+      </c>
+    </row>
+    <row r="600" spans="1:4" ht="12" customHeight="1">
+      <c r="A600" s="5">
+        <v>8022328150061</v>
+      </c>
+      <c r="B600" s="2" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C600" s="3" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D600" s="14">
+        <v>17.190792000000002</v>
+      </c>
+    </row>
+    <row r="601" spans="1:4" ht="12" customHeight="1">
+      <c r="A601" s="5">
+        <v>8022328115442</v>
+      </c>
+      <c r="B601" s="2" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C601" s="3" t="s">
+        <v>1181</v>
+      </c>
+      <c r="D601" s="14">
+        <v>18.629352000000004</v>
+      </c>
+    </row>
+    <row r="602" spans="1:4" ht="12" customHeight="1">
+      <c r="A602" s="5">
+        <v>8022328111864</v>
+      </c>
+      <c r="B602" s="2" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C602" s="3" t="s">
+        <v>1183</v>
+      </c>
+      <c r="D602" s="14">
+        <v>17.910072000000003</v>
+      </c>
+    </row>
+    <row r="603" spans="1:4" ht="12" customHeight="1">
+      <c r="A603" s="5">
+        <v>8022328116784</v>
+      </c>
+      <c r="B603" s="2" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C603" s="3" t="s">
+        <v>1185</v>
+      </c>
+      <c r="D603" s="14">
+        <v>22.225752</v>
+      </c>
+    </row>
+    <row r="604" spans="1:4" ht="12" customHeight="1">
+      <c r="A604" s="5">
+        <v>8022328111871</v>
+      </c>
+      <c r="B604" s="2" t="s">
+        <v>1186</v>
+      </c>
+      <c r="C604" s="3" t="s">
+        <v>1187</v>
+      </c>
+      <c r="D604" s="14">
+        <v>9.9979920000000018</v>
+      </c>
+    </row>
+    <row r="605" spans="1:4" ht="12" customHeight="1">
+      <c r="A605" s="5">
+        <v>8022328111345</v>
+      </c>
+      <c r="B605" s="2" t="s">
+        <v>1188</v>
+      </c>
+      <c r="C605" s="3" t="s">
+        <v>1187</v>
+      </c>
+      <c r="D605" s="14">
+        <v>6.8331600000000003</v>
+      </c>
+    </row>
+    <row r="606" spans="1:4" ht="12" customHeight="1">
+      <c r="A606" s="5">
+        <v>8022328113769</v>
+      </c>
+      <c r="B606" s="2" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C606" s="3" t="s">
+        <v>1190</v>
+      </c>
+      <c r="D606" s="14">
+        <v>7.1208720000000003</v>
+      </c>
+    </row>
+    <row r="607" spans="1:4" ht="12" customHeight="1">
+      <c r="A607" s="5">
+        <v>8022328111888</v>
+      </c>
+      <c r="B607" s="2" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C607" s="3" t="s">
+        <v>1192</v>
+      </c>
+      <c r="D607" s="14">
+        <v>15.752232000000001</v>
+      </c>
+    </row>
+    <row r="608" spans="1:4" ht="12" customHeight="1">
+      <c r="A608" s="5">
+        <v>8022328106914</v>
+      </c>
+      <c r="B608" s="2" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C608" s="3" t="s">
+        <v>1194</v>
+      </c>
+      <c r="D608" s="14">
+        <v>24.383592000000004</v>
+      </c>
+    </row>
+    <row r="609" spans="1:4" ht="12" customHeight="1">
+      <c r="A609" s="5">
+        <v>8022328111901</v>
+      </c>
+      <c r="B609" s="2" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C609" s="3" t="s">
+        <v>1196</v>
+      </c>
+      <c r="D609" s="14">
+        <v>32.295672000000003</v>
+      </c>
+    </row>
+    <row r="610" spans="1:4" ht="12" customHeight="1">
+      <c r="A610" s="5">
+        <v>8022328111895</v>
+      </c>
+      <c r="B610" s="2" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C610" s="3" t="s">
+        <v>1198</v>
+      </c>
+      <c r="D610" s="14">
+        <v>23.3766</v>
+      </c>
+    </row>
+    <row r="611" spans="1:4" ht="12" customHeight="1">
+      <c r="A611" s="5">
+        <v>8022328111918</v>
+      </c>
+      <c r="B611" s="2" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C611" s="3" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D611" s="14">
+        <v>4.2437519999999997</v>
+      </c>
+    </row>
+    <row r="612" spans="1:4" ht="12" customHeight="1">
+      <c r="A612" s="5">
+        <v>8022328111925</v>
+      </c>
+      <c r="B612" s="2" t="s">
+        <v>1201</v>
+      </c>
+      <c r="C612" s="3" t="s">
+        <v>1202</v>
+      </c>
+      <c r="D612" s="14">
+        <v>4.9630320000000001</v>
+      </c>
+    </row>
+    <row r="613" spans="1:4" ht="12" customHeight="1">
+      <c r="A613" s="5">
+        <v>8022328111949</v>
+      </c>
+      <c r="B613" s="2" t="s">
+        <v>1203</v>
+      </c>
+      <c r="C613" s="3" t="s">
+        <v>1204</v>
+      </c>
+      <c r="D613" s="14">
+        <v>9.7102800000000009</v>
+      </c>
+    </row>
+    <row r="614" spans="1:4" ht="12" customHeight="1">
+      <c r="A614" s="5">
+        <v>8022328113325</v>
+      </c>
+      <c r="B614" s="2" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C614" s="3" t="s">
+        <v>1206</v>
+      </c>
+      <c r="D614" s="14">
+        <v>17.766216</v>
+      </c>
+    </row>
+    <row r="615" spans="1:4" ht="12" customHeight="1">
+      <c r="A615" s="5">
+        <v>8022328111765</v>
+      </c>
+      <c r="B615" s="2" t="s">
+        <v>1207</v>
+      </c>
+      <c r="C615" s="3" t="s">
+        <v>1208</v>
+      </c>
+      <c r="D615" s="14">
+        <v>9.7102800000000009</v>
+      </c>
+    </row>
+    <row r="616" spans="1:4" ht="12" customHeight="1">
+      <c r="A616" s="5">
+        <v>8022328114988</v>
+      </c>
+      <c r="B616" s="2" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C616" s="3" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D616" s="14">
+        <v>5.6823120000000005</v>
+      </c>
+    </row>
+    <row r="617" spans="1:4" ht="12" customHeight="1">
+      <c r="A617" s="5">
+        <v>8022328114971</v>
+      </c>
+      <c r="B617" s="2" t="s">
+        <v>1211</v>
+      </c>
+      <c r="C617" s="3" t="s">
+        <v>1212</v>
+      </c>
+      <c r="D617" s="14">
+        <v>9.7102800000000009</v>
+      </c>
+    </row>
+    <row r="618" spans="1:4" ht="12" customHeight="1">
+      <c r="A618" s="5">
+        <v>8022328114964</v>
+      </c>
+      <c r="B618" s="2" t="s">
+        <v>1213</v>
+      </c>
+      <c r="C618" s="3" t="s">
+        <v>1214</v>
+      </c>
+      <c r="D618" s="14">
+        <v>8.559432000000001</v>
+      </c>
+    </row>
+    <row r="619" spans="1:4" ht="12" customHeight="1">
+      <c r="A619" s="5">
+        <v>8022328114957</v>
+      </c>
+      <c r="B619" s="2" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C619" s="3" t="s">
+        <v>1216</v>
+      </c>
+      <c r="D619" s="14">
+        <v>17.910072000000003</v>
+      </c>
+    </row>
+    <row r="620" spans="1:4" ht="12" customHeight="1">
+      <c r="A620" s="5">
+        <v>8022328114995</v>
+      </c>
+      <c r="B620" s="2" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C620" s="3" t="s">
+        <v>1218</v>
+      </c>
+      <c r="D620" s="14">
+        <v>26.253720000000001</v>
+      </c>
+    </row>
+    <row r="621" spans="1:4" ht="12" customHeight="1">
+      <c r="A621" s="5">
+        <v>8022328102794</v>
+      </c>
+      <c r="B621" s="2" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C621" s="3" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D621" s="14">
+        <v>14.745240000000001</v>
+      </c>
+    </row>
+    <row r="622" spans="1:4" ht="12" customHeight="1">
+      <c r="A622" s="5">
+        <v>8022328102459</v>
+      </c>
+      <c r="B622" s="2" t="s">
+        <v>1221</v>
+      </c>
+      <c r="C622" s="3" t="s">
+        <v>1222</v>
+      </c>
+      <c r="D622" s="14">
+        <v>8.559432000000001</v>
+      </c>
+    </row>
+    <row r="623" spans="1:4" ht="12" customHeight="1">
+      <c r="A623" s="5">
+        <v>8022328110034</v>
+      </c>
+      <c r="B623" s="2" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C623" s="3" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D623" s="14">
+        <v>8.6313600000000008</v>
+      </c>
+    </row>
+    <row r="624" spans="1:4" ht="12" customHeight="1">
+      <c r="A624" s="5">
+        <v>8022328102572</v>
+      </c>
+      <c r="B624" s="2" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C624" s="3" t="s">
+        <v>1226</v>
+      </c>
+      <c r="D624" s="14">
+        <v>16.471512000000001</v>
+      </c>
+    </row>
+    <row r="625" spans="1:4" ht="12" customHeight="1">
+      <c r="A625" s="5">
+        <v>8022328102596</v>
+      </c>
+      <c r="B625" s="2" t="s">
+        <v>1227</v>
+      </c>
+      <c r="C625" s="3" t="s">
+        <v>1228</v>
+      </c>
+      <c r="D625" s="14">
+        <v>21.506472000000002</v>
+      </c>
+    </row>
+    <row r="626" spans="1:4" ht="12" customHeight="1">
+      <c r="A626" s="5">
+        <v>8022328102589</v>
+      </c>
+      <c r="B626" s="2" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C626" s="3" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D626" s="14">
+        <v>21.506472000000002</v>
+      </c>
+    </row>
+    <row r="627" spans="1:4" ht="12" customHeight="1">
+      <c r="A627" s="5">
+        <v>8022328102787</v>
+      </c>
+      <c r="B627" s="2" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C627" s="3" t="s">
+        <v>1232</v>
+      </c>
+      <c r="D627" s="14">
+        <v>17.910072000000003</v>
+      </c>
+    </row>
+    <row r="628" spans="1:4" ht="12" customHeight="1">
+      <c r="A628" s="5">
+        <v>8022328110010</v>
+      </c>
+      <c r="B628" s="2" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C628" s="3" t="s">
+        <v>1234</v>
+      </c>
+      <c r="D628" s="14">
+        <v>7.192800000000001</v>
+      </c>
+    </row>
+    <row r="629" spans="1:4" ht="12" customHeight="1">
+      <c r="A629" s="5">
+        <v>8022328100141</v>
+      </c>
+      <c r="B629" s="2" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C629" s="3" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D629" s="14">
+        <v>14.313672</v>
+      </c>
+    </row>
+    <row r="630" spans="1:4" ht="12" customHeight="1">
+      <c r="A630" s="5">
+        <v>8022328109298</v>
+      </c>
+      <c r="B630" s="2" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C630" s="3" t="s">
+        <v>1238</v>
+      </c>
+      <c r="D630" s="14">
+        <v>14.025960000000001</v>
+      </c>
+    </row>
+    <row r="631" spans="1:4" ht="12" customHeight="1">
+      <c r="A631" s="5">
+        <v>8022328110966</v>
+      </c>
+      <c r="B631" s="2" t="s">
+        <v>1239</v>
+      </c>
+      <c r="C631" s="3" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D631" s="14">
+        <v>15.752232000000001</v>
+      </c>
+    </row>
+    <row r="632" spans="1:4" ht="12" customHeight="1">
+      <c r="A632" s="5">
+        <v>8022328110980</v>
+      </c>
+      <c r="B632" s="2" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C632" s="3" t="s">
+        <v>1242</v>
+      </c>
+      <c r="D632" s="14">
+        <v>3.5244720000000003</v>
+      </c>
+    </row>
+    <row r="633" spans="1:4" ht="12" customHeight="1">
+      <c r="A633" s="5">
+        <v>8022328110973</v>
+      </c>
+      <c r="B633" s="2" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C633" s="3" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D633" s="14">
+        <v>10.717272000000001</v>
+      </c>
+    </row>
+    <row r="634" spans="1:4" ht="12" customHeight="1">
+      <c r="A634" s="5">
+        <v>8022328111093</v>
+      </c>
+      <c r="B634" s="2" t="s">
+        <v>1245</v>
+      </c>
+      <c r="C634" s="3" t="s">
+        <v>1246</v>
+      </c>
+      <c r="D634" s="14">
+        <v>15.752232000000001</v>
+      </c>
+    </row>
+    <row r="635" spans="1:4" ht="12" customHeight="1">
+      <c r="A635" s="5">
+        <v>8022328111079</v>
+      </c>
+      <c r="B635" s="2" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C635" s="3" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D635" s="14">
+        <v>12.155832</v>
+      </c>
+    </row>
+    <row r="636" spans="1:4" ht="12" customHeight="1">
+      <c r="A636" s="5">
+        <v>8022328111086</v>
+      </c>
+      <c r="B636" s="2" t="s">
+        <v>1249</v>
+      </c>
+      <c r="C636" s="3" t="s">
+        <v>1250</v>
+      </c>
+      <c r="D636" s="14">
+        <v>4.2437519999999997</v>
+      </c>
+    </row>
+    <row r="637" spans="1:4" ht="12" customHeight="1">
+      <c r="A637" s="5">
+        <v>8022328110959</v>
+      </c>
+      <c r="B637" s="2" t="s">
+        <v>1251</v>
+      </c>
+      <c r="C637" s="3" t="s">
+        <v>1252</v>
+      </c>
+      <c r="D637" s="14">
+        <v>25.678296</v>
+      </c>
+    </row>
+    <row r="638" spans="1:4" ht="12" customHeight="1">
+      <c r="A638" s="5">
+        <v>8022328111109</v>
+      </c>
+      <c r="B638" s="2" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C638" s="3" t="s">
+        <v>1254</v>
+      </c>
+      <c r="D638" s="14">
+        <v>25.678296</v>
+      </c>
+    </row>
+    <row r="639" spans="1:4" ht="12" customHeight="1">
+      <c r="A639" s="5">
+        <v>8022328111024</v>
+      </c>
+      <c r="B639" s="2" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C639" s="3" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D639" s="14">
+        <v>25.678296</v>
+      </c>
+    </row>
+    <row r="640" spans="1:4" ht="12" customHeight="1">
+      <c r="A640" s="5">
+        <v>8022328111062</v>
+      </c>
+      <c r="B640" s="2" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C640" s="3" t="s">
+        <v>1258</v>
+      </c>
+      <c r="D640" s="14">
+        <v>25.678296</v>
+      </c>
+    </row>
+    <row r="641" spans="1:4" ht="12" customHeight="1">
+      <c r="A641" s="5">
+        <v>8022328111147</v>
+      </c>
+      <c r="B641" s="2" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C641" s="3" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D641" s="14">
+        <v>25.678296</v>
+      </c>
+    </row>
+    <row r="642" spans="1:4" ht="12" customHeight="1">
+      <c r="A642" s="5">
+        <v>8022328111017</v>
+      </c>
+      <c r="B642" s="2" t="s">
+        <v>1261</v>
+      </c>
+      <c r="C642" s="3" t="s">
+        <v>1262</v>
+      </c>
+      <c r="D642" s="14">
+        <v>15.752232000000001</v>
+      </c>
+    </row>
+    <row r="643" spans="1:4" ht="12" customHeight="1">
+      <c r="A643" s="5">
+        <v>8022328111000</v>
+      </c>
+      <c r="B643" s="2" t="s">
+        <v>1263</v>
+      </c>
+      <c r="C643" s="3" t="s">
+        <v>1264</v>
+      </c>
+      <c r="D643" s="14">
+        <v>4.2437519999999997</v>
+      </c>
+    </row>
+    <row r="644" spans="1:4" ht="12" customHeight="1">
+      <c r="A644" s="5">
+        <v>8022328110997</v>
+      </c>
+      <c r="B644" s="2" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C644" s="3" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D644" s="14">
+        <v>12.155832</v>
+      </c>
+    </row>
+    <row r="645" spans="1:4" ht="12" customHeight="1">
+      <c r="A645" s="5">
+        <v>8022328111055</v>
+      </c>
+      <c r="B645" s="2" t="s">
+        <v>1267</v>
+      </c>
+      <c r="C645" s="3" t="s">
+        <v>1268</v>
+      </c>
+      <c r="D645" s="14">
+        <v>15.752232000000001</v>
+      </c>
+    </row>
+    <row r="646" spans="1:4" ht="12" customHeight="1">
+      <c r="A646" s="5">
+        <v>8022328111031</v>
+      </c>
+      <c r="B646" s="2" t="s">
+        <v>1269</v>
+      </c>
+      <c r="C646" s="3" t="s">
+        <v>1270</v>
+      </c>
+      <c r="D646" s="14">
+        <v>12.155832</v>
+      </c>
+    </row>
+    <row r="647" spans="1:4" ht="12" customHeight="1">
+      <c r="A647" s="5">
+        <v>8022328111048</v>
+      </c>
+      <c r="B647" s="2" t="s">
+        <v>1271</v>
+      </c>
+      <c r="C647" s="3" t="s">
+        <v>1272</v>
+      </c>
+      <c r="D647" s="14">
+        <v>4.2437519999999997</v>
+      </c>
+    </row>
+    <row r="648" spans="1:4" ht="12" customHeight="1">
+      <c r="A648" s="5">
+        <v>8022328111116</v>
+      </c>
+      <c r="B648" s="2" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C648" s="3" t="s">
+        <v>1274</v>
+      </c>
+      <c r="D648" s="14">
+        <v>10.717272000000001</v>
+      </c>
+    </row>
+    <row r="649" spans="1:4" ht="12" customHeight="1">
+      <c r="A649" s="5">
+        <v>8022328111130</v>
+      </c>
+      <c r="B649" s="2" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C649" s="3" t="s">
+        <v>1276</v>
+      </c>
+      <c r="D649" s="14">
+        <v>14.313672</v>
+      </c>
+    </row>
+    <row r="650" spans="1:4" ht="12" customHeight="1">
+      <c r="A650" s="5">
+        <v>8022328111123</v>
+      </c>
+      <c r="B650" s="2" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C650" s="3" t="s">
+        <v>1278</v>
+      </c>
+      <c r="D650" s="14">
+        <v>3.5244720000000003</v>
+      </c>
+    </row>
+    <row r="651" spans="1:4" ht="12" customHeight="1">
+      <c r="A651" s="5">
+        <v>8022328117989</v>
+      </c>
+      <c r="B651" s="2" t="s">
+        <v>1279</v>
+      </c>
+      <c r="C651" s="3" t="s">
+        <v>1280</v>
+      </c>
+      <c r="D651" s="14">
+        <v>7.4805120000000009</v>
+      </c>
+    </row>
+    <row r="652" spans="1:4" ht="12" customHeight="1">
+      <c r="A652" s="5">
+        <v>8022328117996</v>
+      </c>
+      <c r="B652" s="2" t="s">
+        <v>1281</v>
+      </c>
+      <c r="C652" s="3" t="s">
+        <v>1282</v>
+      </c>
+      <c r="D652" s="14">
+        <v>7.4805120000000009</v>
+      </c>
+    </row>
+    <row r="653" spans="1:4" ht="12" customHeight="1">
+      <c r="A653" s="5">
+        <v>8022328118009</v>
+      </c>
+      <c r="B653" s="2" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C653" s="3" t="s">
+        <v>1284</v>
+      </c>
+      <c r="D653" s="14">
+        <v>7.4805120000000009</v>
+      </c>
+    </row>
+    <row r="654" spans="1:4" ht="12" customHeight="1">
+      <c r="A654" s="5">
+        <v>8022328118016</v>
+      </c>
+      <c r="B654" s="2" t="s">
+        <v>1285</v>
+      </c>
+      <c r="C654" s="3" t="s">
+        <v>1286</v>
+      </c>
+      <c r="D654" s="14">
+        <v>7.4805120000000009</v>
+      </c>
+    </row>
+    <row r="655" spans="1:4" ht="12" customHeight="1">
+      <c r="A655" s="5">
+        <v>8022328118023</v>
+      </c>
+      <c r="B655" s="2" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C655" s="3" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D655" s="14">
+        <v>7.4805120000000009</v>
+      </c>
+    </row>
+    <row r="656" spans="1:4" ht="12" customHeight="1">
+      <c r="A656" s="5">
+        <v>8022328118030</v>
+      </c>
+      <c r="B656" s="2" t="s">
+        <v>1289</v>
+      </c>
+      <c r="C656" s="3" t="s">
+        <v>1290</v>
+      </c>
+      <c r="D656" s="14">
+        <v>7.4805120000000009</v>
+      </c>
+    </row>
+    <row r="657" spans="1:4" ht="12" customHeight="1">
+      <c r="A657" s="5">
+        <v>8022328190364</v>
+      </c>
+      <c r="B657" s="2" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C657" s="3" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D657" s="14">
+        <v>12.587400000000001</v>
+      </c>
+    </row>
+    <row r="658" spans="1:4" ht="12" customHeight="1">
+      <c r="A658" s="5">
+        <v>8022328108734</v>
+      </c>
+      <c r="B658" s="2" t="s">
+        <v>1293</v>
+      </c>
+      <c r="C658" s="3" t="s">
+        <v>1294</v>
+      </c>
+      <c r="D658" s="14">
+        <v>10.717272000000001</v>
+      </c>
+    </row>
+    <row r="659" spans="1:4" ht="12" customHeight="1">
+      <c r="A659" s="5">
+        <v>8022328108765</v>
+      </c>
+      <c r="B659" s="2" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C659" s="3" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D659" s="14">
+        <v>10.717272000000001</v>
+      </c>
+    </row>
+    <row r="660" spans="1:4" ht="12" customHeight="1">
+      <c r="A660" s="5">
+        <v>8022328108758</v>
+      </c>
+      <c r="B660" s="2" t="s">
+        <v>1297</v>
+      </c>
+      <c r="C660" s="3" t="s">
+        <v>1298</v>
+      </c>
+      <c r="D660" s="14">
+        <v>10.717272000000001</v>
+      </c>
+    </row>
+    <row r="661" spans="1:4" ht="12" customHeight="1">
+      <c r="A661" s="5">
+        <v>8022328108703</v>
+      </c>
+      <c r="B661" s="2" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C661" s="3" t="s">
+        <v>1300</v>
+      </c>
+      <c r="D661" s="14">
+        <v>10.717272000000001</v>
+      </c>
+    </row>
+    <row r="662" spans="1:4" ht="12" customHeight="1">
+      <c r="A662" s="5">
+        <v>8022328105436</v>
+      </c>
+      <c r="B662" s="2" t="s">
+        <v>1301</v>
+      </c>
+      <c r="C662" s="3" t="s">
+        <v>1302</v>
+      </c>
+      <c r="D662" s="14">
+        <v>3.8121840000000002</v>
+      </c>
+    </row>
+    <row r="663" spans="1:4" ht="12" customHeight="1">
+      <c r="A663" s="5">
+        <v>8022328180075</v>
+      </c>
+      <c r="B663" s="2" t="s">
+        <v>1303</v>
+      </c>
+      <c r="C663" s="3" t="s">
+        <v>1304</v>
+      </c>
+      <c r="D663" s="14">
+        <v>7.1208720000000003</v>
+      </c>
+    </row>
+    <row r="664" spans="1:4" ht="12" customHeight="1">
+      <c r="A664" s="5">
+        <v>8022328110188</v>
+      </c>
+      <c r="B664" s="2" t="s">
+        <v>1305</v>
+      </c>
+      <c r="C664" s="3" t="s">
+        <v>1306</v>
+      </c>
+      <c r="D664" s="14">
+        <v>20.067912</v>
+      </c>
+    </row>
+    <row r="665" spans="1:4" ht="12" customHeight="1">
+      <c r="A665" s="5">
+        <v>8022328130087</v>
+      </c>
+      <c r="B665" s="2" t="s">
+        <v>1307</v>
+      </c>
+      <c r="C665" s="3" t="s">
+        <v>1308</v>
+      </c>
+      <c r="D665" s="14">
+        <v>14.313672</v>
+      </c>
+    </row>
+    <row r="666" spans="1:4" ht="12" customHeight="1">
+      <c r="A666" s="5">
+        <v>8022328190074</v>
+      </c>
+      <c r="B666" s="2" t="s">
+        <v>1309</v>
+      </c>
+      <c r="C666" s="3" t="s">
+        <v>1310</v>
+      </c>
+      <c r="D666" s="14">
+        <v>20.499480000000002</v>
+      </c>
+    </row>
+    <row r="667" spans="1:4" ht="12" customHeight="1">
+      <c r="A667" s="5">
+        <v>8022328120125</v>
+      </c>
+      <c r="B667" s="2" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C667" s="3" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D667" s="14">
+        <v>25.102872000000001</v>
+      </c>
+    </row>
+    <row r="668" spans="1:4" ht="12" customHeight="1">
+      <c r="A668" s="5">
+        <v>8022328130117</v>
+      </c>
+      <c r="B668" s="2" t="s">
+        <v>1313</v>
+      </c>
+      <c r="C668" s="3" t="s">
+        <v>1314</v>
+      </c>
+      <c r="D668" s="14">
+        <v>16.471512000000001</v>
+      </c>
+    </row>
+    <row r="669" spans="1:4" ht="12" customHeight="1">
+      <c r="A669" s="5">
+        <v>8022328120088</v>
+      </c>
+      <c r="B669" s="2" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C669" s="3" t="s">
+        <v>1316</v>
+      </c>
+      <c r="D669" s="14">
+        <v>25.102872000000001</v>
+      </c>
+    </row>
+    <row r="670" spans="1:4" ht="12" customHeight="1">
+      <c r="A670" s="5">
+        <v>8022328130070</v>
+      </c>
+      <c r="B670" s="2" t="s">
+        <v>1317</v>
+      </c>
+      <c r="C670" s="3" t="s">
+        <v>1318</v>
+      </c>
+      <c r="D670" s="14">
+        <v>17.62236</v>
+      </c>
+    </row>
+    <row r="671" spans="1:4" ht="12" customHeight="1">
+      <c r="A671" s="5">
+        <v>8022328115817</v>
+      </c>
+      <c r="B671" s="2" t="s">
+        <v>1319</v>
+      </c>
+      <c r="C671" s="3" t="s">
+        <v>1320</v>
+      </c>
+      <c r="D671" s="14">
+        <v>28.699272000000001</v>
+      </c>
+    </row>
+    <row r="672" spans="1:4" ht="12" customHeight="1">
+      <c r="A672" s="5">
+        <v>8022328115824</v>
+      </c>
+      <c r="B672" s="2" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C672" s="3" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D672" s="14">
+        <v>10.717272000000001</v>
+      </c>
+    </row>
+    <row r="673" spans="1:4" ht="12" customHeight="1">
+      <c r="A673" s="5">
+        <v>8022328160077</v>
+      </c>
+      <c r="B673" s="2" t="s">
+        <v>1323</v>
+      </c>
+      <c r="C673" s="3" t="s">
+        <v>1324</v>
+      </c>
+      <c r="D673" s="14">
+        <v>3.5244720000000003</v>
+      </c>
+    </row>
+    <row r="674" spans="1:4" ht="12" customHeight="1">
+      <c r="A674" s="5">
+        <v>8022328190081</v>
+      </c>
+      <c r="B674" s="2" t="s">
+        <v>1325</v>
+      </c>
+      <c r="C674" s="3" t="s">
+        <v>1326</v>
+      </c>
+      <c r="D674" s="14">
+        <v>8.559432000000001</v>
+      </c>
+    </row>
+    <row r="675" spans="1:4" ht="12" customHeight="1">
+      <c r="A675" s="5">
+        <v>8022328107256</v>
+      </c>
+      <c r="B675" s="2" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C675" s="3" t="s">
+        <v>1328</v>
+      </c>
+      <c r="D675" s="14">
+        <v>8.559432000000001</v>
+      </c>
+    </row>
+    <row r="676" spans="1:4" ht="12" customHeight="1">
+      <c r="A676" s="5">
+        <v>8022328107263</v>
+      </c>
+      <c r="B676" s="2" t="s">
+        <v>1329</v>
+      </c>
+      <c r="C676" s="3" t="s">
+        <v>1330</v>
+      </c>
+      <c r="D676" s="14">
+        <v>12.587400000000001</v>
+      </c>
+    </row>
+    <row r="677" spans="1:4" ht="12" customHeight="1">
+      <c r="A677" s="5">
+        <v>8022328119877</v>
+      </c>
+      <c r="B677" s="2" t="s">
+        <v>1331</v>
+      </c>
+      <c r="C677" s="3" t="s">
+        <v>1332</v>
+      </c>
+      <c r="D677" s="14">
+        <v>2.5174799999999999</v>
+      </c>
+    </row>
+    <row r="678" spans="1:4" ht="12" customHeight="1">
+      <c r="A678" s="5">
+        <v>8022328115961</v>
+      </c>
+      <c r="B678" s="2" t="s">
+        <v>1333</v>
+      </c>
+      <c r="C678" s="3" t="s">
+        <v>1334</v>
+      </c>
+      <c r="D678" s="14">
+        <v>9.7102800000000009</v>
+      </c>
+    </row>
+    <row r="679" spans="1:4" ht="12" customHeight="1">
+      <c r="A679" s="5">
+        <v>8022328116166</v>
+      </c>
+      <c r="B679" s="2" t="s">
+        <v>1335</v>
+      </c>
+      <c r="C679" s="3" t="s">
+        <v>1336</v>
+      </c>
+      <c r="D679" s="14">
+        <v>30.569400000000002</v>
+      </c>
+    </row>
+    <row r="680" spans="1:4" ht="12" customHeight="1">
+      <c r="A680" s="5">
+        <v>8022328116142</v>
+      </c>
+      <c r="B680" s="2" t="s">
+        <v>1337</v>
+      </c>
+      <c r="C680" s="3" t="s">
+        <v>1338</v>
+      </c>
+      <c r="D680" s="14">
+        <v>12.875112000000001</v>
+      </c>
+    </row>
+    <row r="681" spans="1:4" ht="12" customHeight="1">
+      <c r="A681" s="5">
+        <v>8022328115954</v>
+      </c>
+      <c r="B681" s="2" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C681" s="3" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D681" s="14">
+        <v>14.025960000000001</v>
+      </c>
+    </row>
+    <row r="682" spans="1:4" ht="12" customHeight="1">
+      <c r="A682" s="5">
+        <v>8022328115947</v>
+      </c>
+      <c r="B682" s="2" t="s">
+        <v>1341</v>
+      </c>
+      <c r="C682" s="3" t="s">
+        <v>1342</v>
+      </c>
+      <c r="D682" s="14">
+        <v>20.067912</v>
+      </c>
+    </row>
+    <row r="683" spans="1:4" ht="12" customHeight="1">
+      <c r="A683" s="5">
+        <v>8022328116005</v>
+      </c>
+      <c r="B683" s="2" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C683" s="3" t="s">
+        <v>1344</v>
+      </c>
+      <c r="D683" s="14">
+        <v>10.42956</v>
+      </c>
+    </row>
+    <row r="684" spans="1:4" ht="12" customHeight="1">
+      <c r="A684" s="5">
+        <v>8022328115992</v>
+      </c>
+      <c r="B684" s="2" t="s">
+        <v>1345</v>
+      </c>
+      <c r="C684" s="3" t="s">
+        <v>1346</v>
+      </c>
+      <c r="D684" s="14">
+        <v>14.313672</v>
+      </c>
+    </row>
+    <row r="685" spans="1:4" ht="12" customHeight="1">
+      <c r="A685" s="5">
+        <v>8022328116159</v>
+      </c>
+      <c r="B685" s="2" t="s">
+        <v>1347</v>
+      </c>
+      <c r="C685" s="3" t="s">
+        <v>1348</v>
+      </c>
+      <c r="D685" s="14">
+        <v>17.190792000000002</v>
+      </c>
+    </row>
+    <row r="686" spans="1:4" ht="12" customHeight="1">
+      <c r="A686" s="5">
+        <v>8022328115985</v>
+      </c>
+      <c r="B686" s="2" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C686" s="3" t="s">
+        <v>1350</v>
+      </c>
+      <c r="D686" s="14">
+        <v>32.295672000000003</v>
+      </c>
+    </row>
+    <row r="687" spans="1:4" ht="12" customHeight="1">
+      <c r="A687" s="5">
+        <v>8022328115978</v>
+      </c>
+      <c r="B687" s="2" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C687" s="3" t="s">
+        <v>1352</v>
+      </c>
+      <c r="D687" s="14">
+        <v>23.3766</v>
+      </c>
+    </row>
+    <row r="688" spans="1:4" ht="12" customHeight="1">
+      <c r="A688" s="5">
+        <v>8022328116425</v>
+      </c>
+      <c r="B688" s="2" t="s">
+        <v>1353</v>
+      </c>
+      <c r="C688" s="3" t="s">
+        <v>1354</v>
+      </c>
+      <c r="D688" s="14">
+        <v>5.6823120000000005</v>
+      </c>
+    </row>
+    <row r="689" spans="1:4" ht="12" customHeight="1">
+      <c r="A689" s="5">
+        <v>8022328111659</v>
+      </c>
+      <c r="B689" s="2" t="s">
+        <v>1355</v>
+      </c>
+      <c r="C689" s="3" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D689" s="14">
+        <v>14.025960000000001</v>
+      </c>
+    </row>
+    <row r="690" spans="1:4" ht="12" customHeight="1">
+      <c r="A690" s="5">
+        <v>8022328103128</v>
+      </c>
+      <c r="B690" s="2" t="s">
+        <v>1357</v>
+      </c>
+      <c r="C690" s="3" t="s">
+        <v>1358</v>
+      </c>
+      <c r="D690" s="14">
+        <v>28.699272000000001</v>
+      </c>
+    </row>
+    <row r="691" spans="1:4" ht="12" customHeight="1">
+      <c r="A691" s="5">
+        <v>8022328109403</v>
+      </c>
+      <c r="B691" s="2" t="s">
+        <v>1359</v>
+      </c>
+      <c r="C691" s="3" t="s">
+        <v>1360</v>
+      </c>
+      <c r="D691" s="14">
+        <v>12.875112000000001</v>
+      </c>
+    </row>
+    <row r="692" spans="1:4" ht="12" customHeight="1">
+      <c r="A692" s="5">
+        <v>8022328107287</v>
+      </c>
+      <c r="B692" s="2" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C692" s="3" t="s">
+        <v>1362</v>
+      </c>
+      <c r="D692" s="14">
+        <v>20.067912</v>
+      </c>
+    </row>
+    <row r="693" spans="1:4" ht="12" customHeight="1">
+      <c r="A693" s="5">
+        <v>8022328119778</v>
+      </c>
+      <c r="B693" s="2" t="s">
+        <v>1363</v>
+      </c>
+      <c r="C693" s="3" t="s">
+        <v>1364</v>
+      </c>
+      <c r="D693" s="14">
+        <v>3.2367600000000003</v>
+      </c>
+    </row>
+    <row r="694" spans="1:4" ht="12" customHeight="1">
+      <c r="A694" s="5">
+        <v>8022328120040</v>
+      </c>
+      <c r="B694" s="2" t="s">
+        <v>1365</v>
+      </c>
+      <c r="C694" s="3" t="s">
+        <v>1366</v>
+      </c>
+      <c r="D694" s="14">
+        <v>6.8331600000000003</v>
+      </c>
+    </row>
+    <row r="695" spans="1:4" ht="12" customHeight="1">
+      <c r="A695" s="5">
+        <v>8022328115886</v>
+      </c>
+      <c r="B695" s="2" t="s">
+        <v>1367</v>
+      </c>
+      <c r="C695" s="3" t="s">
+        <v>1368</v>
+      </c>
+      <c r="D695" s="14">
+        <v>9.9979920000000018</v>
+      </c>
+    </row>
+    <row r="696" spans="1:4" ht="12" customHeight="1">
+      <c r="A696" s="5">
+        <v>8022328104118</v>
+      </c>
+      <c r="B696" s="2" t="s">
+        <v>1369</v>
+      </c>
+      <c r="C696" s="3" t="s">
+        <v>1370</v>
+      </c>
+      <c r="D696" s="14">
+        <v>18.629352000000004</v>
+      </c>
+    </row>
+    <row r="697" spans="1:4" ht="12" customHeight="1">
+      <c r="A697" s="5">
+        <v>8022328116791</v>
+      </c>
+      <c r="B697" s="2" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C697" s="3" t="s">
+        <v>1372</v>
+      </c>
+      <c r="D697" s="14">
+        <v>22.225752</v>
+      </c>
+    </row>
+    <row r="698" spans="1:4" ht="12" customHeight="1">
+      <c r="A698" s="5">
+        <v>8022328107300</v>
+      </c>
+      <c r="B698" s="2" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C698" s="3" t="s">
+        <v>1374</v>
+      </c>
+      <c r="D698" s="14">
+        <v>32.295672000000003</v>
+      </c>
+    </row>
+    <row r="699" spans="1:4" ht="12" customHeight="1">
+      <c r="A699" s="5">
+        <v>8022328107317</v>
+      </c>
+      <c r="B699" s="2" t="s">
+        <v>1375</v>
+      </c>
+      <c r="C699" s="3" t="s">
+        <v>1376</v>
+      </c>
+      <c r="D699" s="14">
+        <v>23.3766</v>
+      </c>
+    </row>
+    <row r="700" spans="1:4" ht="12" customHeight="1">
+      <c r="A700" s="5">
+        <v>8022328109977</v>
+      </c>
+      <c r="B700" s="2" t="s">
+        <v>1377</v>
+      </c>
+      <c r="C700" s="3" t="s">
+        <v>1378</v>
+      </c>
+      <c r="D700" s="14">
+        <v>4.2437519999999997</v>
+      </c>
+    </row>
+    <row r="701" spans="1:4" ht="12" customHeight="1">
+      <c r="A701" s="5">
+        <v>8022328109984</v>
+      </c>
+      <c r="B701" s="2" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C701" s="3" t="s">
+        <v>1380</v>
+      </c>
+      <c r="D701" s="14">
+        <v>5.6823120000000005</v>
+      </c>
+    </row>
+    <row r="702" spans="1:4" ht="12" customHeight="1">
+      <c r="A702" s="5">
+        <v>8022328107324</v>
+      </c>
+      <c r="B702" s="2" t="s">
+        <v>1381</v>
+      </c>
+      <c r="C702" s="3" t="s">
+        <v>1382</v>
+      </c>
+      <c r="D702" s="14">
+        <v>4.9630320000000001</v>
+      </c>
+    </row>
+    <row r="703" spans="1:4" ht="12" customHeight="1">
+      <c r="A703" s="5">
+        <v>8022328115466</v>
+      </c>
+      <c r="B703" s="2" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C703" s="3" t="s">
+        <v>1384</v>
+      </c>
+      <c r="D703" s="14">
+        <v>29.130839999999999</v>
+      </c>
+    </row>
+    <row r="704" spans="1:4" ht="12" customHeight="1">
+      <c r="A704" s="5">
+        <v>8022328111598</v>
+      </c>
+      <c r="B704" s="2" t="s">
+        <v>1385</v>
+      </c>
+      <c r="C704" s="3" t="s">
+        <v>1386</v>
+      </c>
+      <c r="D704" s="14">
+        <v>9.9979920000000018</v>
+      </c>
+    </row>
+    <row r="705" spans="1:4" ht="12" customHeight="1">
+      <c r="A705" s="5">
+        <v>8022328111680</v>
+      </c>
+      <c r="B705" s="2" t="s">
+        <v>1387</v>
+      </c>
+      <c r="C705" s="3" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D705" s="14">
+        <v>11.868120000000001</v>
+      </c>
+    </row>
+    <row r="706" spans="1:4" ht="12" customHeight="1">
+      <c r="A706" s="5">
+        <v>8022328111581</v>
+      </c>
+      <c r="B706" s="2" t="s">
+        <v>1389</v>
+      </c>
+      <c r="C706" s="3" t="s">
+        <v>1390</v>
+      </c>
+      <c r="D706" s="14">
+        <v>4.9630320000000001</v>
+      </c>
+    </row>
+    <row r="707" spans="1:4" ht="12" customHeight="1">
+      <c r="A707" s="5">
+        <v>8022328111710</v>
+      </c>
+      <c r="B707" s="2" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C707" s="3" t="s">
+        <v>1392</v>
+      </c>
+      <c r="D707" s="14">
+        <v>20.067912</v>
+      </c>
+    </row>
+    <row r="708" spans="1:4" ht="12" customHeight="1">
+      <c r="A708" s="5">
+        <v>8022328111604</v>
+      </c>
+      <c r="B708" s="2" t="s">
+        <v>1393</v>
+      </c>
+      <c r="C708" s="3" t="s">
+        <v>1394</v>
+      </c>
+      <c r="D708" s="14">
+        <v>19.348632000000002</v>
+      </c>
+    </row>
+    <row r="709" spans="1:4" ht="12" customHeight="1">
+      <c r="A709" s="5">
+        <v>8022328111666</v>
+      </c>
+      <c r="B709" s="2" t="s">
+        <v>1395</v>
+      </c>
+      <c r="C709" s="3" t="s">
+        <v>1396</v>
+      </c>
+      <c r="D709" s="14">
+        <v>5.6823120000000005</v>
+      </c>
+    </row>
+    <row r="710" spans="1:4" ht="12" customHeight="1">
+      <c r="A710" s="5">
+        <v>8022328112472</v>
+      </c>
+      <c r="B710" s="2" t="s">
+        <v>1397</v>
+      </c>
+      <c r="C710" s="3" t="s">
+        <v>1398</v>
+      </c>
+      <c r="D710" s="14">
+        <v>26.541432</v>
+      </c>
+    </row>
+    <row r="711" spans="1:4" ht="12" customHeight="1">
+      <c r="A711" s="5">
+        <v>8022328112465</v>
+      </c>
+      <c r="B711" s="2" t="s">
+        <v>1399</v>
+      </c>
+      <c r="C711" s="3" t="s">
+        <v>1400</v>
+      </c>
+      <c r="D711" s="14">
+        <v>12.155832</v>
+      </c>
+    </row>
+    <row r="712" spans="1:4" ht="12" customHeight="1">
+      <c r="A712" s="5">
+        <v>8022328113646</v>
+      </c>
+      <c r="B712" s="2" t="s">
+        <v>1401</v>
+      </c>
+      <c r="C712" s="3" t="s">
+        <v>1402</v>
+      </c>
+      <c r="D712" s="14">
+        <v>14.025960000000001</v>
+      </c>
+    </row>
+    <row r="713" spans="1:4" ht="12" customHeight="1">
+      <c r="A713" s="5">
+        <v>8022328113653</v>
+      </c>
+      <c r="B713" s="2" t="s">
+        <v>1403</v>
+      </c>
+      <c r="C713" s="3" t="s">
+        <v>1404</v>
+      </c>
+      <c r="D713" s="14">
+        <v>14.025960000000001</v>
+      </c>
+    </row>
+    <row r="714" spans="1:4" ht="12" customHeight="1">
+      <c r="A714" s="5">
+        <v>8022328113660</v>
+      </c>
+      <c r="B714" s="2" t="s">
+        <v>1405</v>
+      </c>
+      <c r="C714" s="3" t="s">
+        <v>1406</v>
+      </c>
+      <c r="D714" s="14">
+        <v>14.025960000000001</v>
+      </c>
+    </row>
+    <row r="715" spans="1:4" ht="12" customHeight="1">
+      <c r="A715" s="5">
+        <v>8022328111253</v>
+      </c>
+      <c r="B715" s="2" t="s">
+        <v>1407</v>
+      </c>
+      <c r="C715" s="3" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D715" s="14">
+        <v>11.868120000000001</v>
+      </c>
+    </row>
+    <row r="716" spans="1:4" ht="12" customHeight="1">
+      <c r="A716" s="5">
+        <v>8022328111239</v>
+      </c>
+      <c r="B716" s="2" t="s">
+        <v>1409</v>
+      </c>
+      <c r="C716" s="3" t="s">
+        <v>1410</v>
+      </c>
+      <c r="D716" s="14">
+        <v>11.868120000000001</v>
+      </c>
+    </row>
+    <row r="717" spans="1:4" ht="12" customHeight="1">
+      <c r="A717" s="5">
+        <v>8022328111246</v>
+      </c>
+      <c r="B717" s="2" t="s">
+        <v>1411</v>
+      </c>
+      <c r="C717" s="3" t="s">
+        <v>1412</v>
+      </c>
+      <c r="D717" s="14">
+        <v>11.868120000000001</v>
+      </c>
+    </row>
+    <row r="718" spans="1:4" ht="12" customHeight="1">
+      <c r="A718" s="5">
+        <v>8022328101759</v>
+      </c>
+      <c r="B718" s="2" t="s">
+        <v>1413</v>
+      </c>
+      <c r="C718" s="3" t="s">
+        <v>1414</v>
+      </c>
+      <c r="D718" s="14">
+        <v>9.9979920000000018</v>
+      </c>
+    </row>
+    <row r="719" spans="1:4" ht="12" customHeight="1">
+      <c r="A719" s="5">
+        <v>8022328101742</v>
+      </c>
+      <c r="B719" s="2" t="s">
+        <v>1415</v>
+      </c>
+      <c r="C719" s="3" t="s">
+        <v>1416</v>
+      </c>
+      <c r="D719" s="14">
+        <v>9.9979920000000018</v>
+      </c>
+    </row>
+    <row r="720" spans="1:4" ht="12" customHeight="1">
+      <c r="A720" s="5">
+        <v>8022328101773</v>
+      </c>
+      <c r="B720" s="2" t="s">
+        <v>1417</v>
+      </c>
+      <c r="C720" s="3" t="s">
+        <v>1418</v>
+      </c>
+      <c r="D720" s="14">
+        <v>9.9979920000000018</v>
+      </c>
+    </row>
+    <row r="721" spans="1:4" ht="12" customHeight="1">
+      <c r="A721" s="5">
+        <v>8022328119990</v>
+      </c>
+      <c r="B721" s="2" t="s">
+        <v>1419</v>
+      </c>
+      <c r="C721" s="3" t="s">
+        <v>1420</v>
+      </c>
+      <c r="D721" s="14">
+        <v>7.0489440000000005</v>
+      </c>
+    </row>
+    <row r="722" spans="1:4" ht="12" customHeight="1">
+      <c r="A722" s="5">
+        <v>8022328180037</v>
+      </c>
+      <c r="B722" s="2" t="s">
+        <v>1421</v>
+      </c>
+      <c r="C722" s="3" t="s">
+        <v>1422</v>
+      </c>
+      <c r="D722" s="14">
+        <v>6.8331600000000003</v>
+      </c>
+    </row>
+    <row r="723" spans="1:4" ht="12" customHeight="1">
+      <c r="A723" s="5">
+        <v>8022328103135</v>
+      </c>
+      <c r="B723" s="2" t="s">
+        <v>1423</v>
+      </c>
+      <c r="C723" s="3" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D723" s="14">
+        <v>28.699272000000001</v>
+      </c>
+    </row>
+    <row r="724" spans="1:4" ht="12" customHeight="1">
+      <c r="A724" s="5">
+        <v>8022328111628</v>
+      </c>
+      <c r="B724" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="C724" s="3" t="s">
+        <v>1426</v>
+      </c>
+      <c r="D724" s="14">
+        <v>12.155832</v>
+      </c>
+    </row>
+    <row r="725" spans="1:4" ht="12" customHeight="1">
+      <c r="A725" s="5">
+        <v>8022328111635</v>
+      </c>
+      <c r="B725" s="2" t="s">
+        <v>1427</v>
+      </c>
+      <c r="C725" s="3" t="s">
+        <v>1428</v>
+      </c>
+      <c r="D725" s="14">
+        <v>21.506472000000002</v>
+      </c>
+    </row>
+    <row r="726" spans="1:4" ht="12" customHeight="1">
+      <c r="A726" s="5">
+        <v>8022328111642</v>
+      </c>
+      <c r="B726" s="2" t="s">
+        <v>1429</v>
+      </c>
+      <c r="C726" s="3" t="s">
+        <v>1430</v>
+      </c>
+      <c r="D726" s="14">
+        <v>12.875112000000001</v>
+      </c>
+    </row>
+    <row r="727" spans="1:4" ht="12" customHeight="1">
+      <c r="A727" s="5">
+        <v>8022328112281</v>
+      </c>
+      <c r="B727" s="2" t="s">
+        <v>1431</v>
+      </c>
+      <c r="C727" s="3" t="s">
+        <v>1432</v>
+      </c>
+      <c r="D727" s="14">
+        <v>24.383592000000004</v>
+      </c>
+    </row>
+    <row r="728" spans="1:4" ht="12" customHeight="1">
+      <c r="A728" s="5">
+        <v>8022328112298</v>
+      </c>
+      <c r="B728" s="2" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C728" s="3" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D728" s="14">
+        <v>13.594392000000001</v>
+      </c>
+    </row>
+    <row r="729" spans="1:4" ht="12" customHeight="1">
+      <c r="A729" s="5">
+        <v>8022328112304</v>
+      </c>
+      <c r="B729" s="2" t="s">
+        <v>1435</v>
+      </c>
+      <c r="C729" s="3" t="s">
+        <v>1436</v>
+      </c>
+      <c r="D729" s="14">
+        <v>18.629352000000004</v>
+      </c>
+    </row>
+    <row r="730" spans="1:4" ht="12" customHeight="1">
+      <c r="A730" s="5">
+        <v>8022328100462</v>
+      </c>
+      <c r="B730" s="2" t="s">
+        <v>1437</v>
+      </c>
+      <c r="C730" s="3" t="s">
+        <v>1438</v>
+      </c>
+      <c r="D730" s="14">
+        <v>10.717272000000001</v>
+      </c>
+    </row>
+    <row r="731" spans="1:4" ht="12" customHeight="1">
+      <c r="A731" s="5">
+        <v>8022328100011</v>
+      </c>
+      <c r="B731" s="2" t="s">
+        <v>1439</v>
+      </c>
+      <c r="C731" s="3" t="s">
+        <v>1440</v>
+      </c>
+      <c r="D731" s="14">
+        <v>12.155832</v>
+      </c>
+    </row>
+    <row r="732" spans="1:4" ht="12" customHeight="1">
+      <c r="A732" s="5">
+        <v>8022328100028</v>
+      </c>
+      <c r="B732" s="2" t="s">
+        <v>1441</v>
+      </c>
+      <c r="C732" s="3" t="s">
+        <v>1442</v>
+      </c>
+      <c r="D732" s="14">
+        <v>11.868120000000001</v>
+      </c>
+    </row>
+    <row r="733" spans="1:4" ht="12" customHeight="1">
+      <c r="A733" s="5">
+        <v>8022328102152</v>
+      </c>
+      <c r="B733" s="2" t="s">
+        <v>1443</v>
+      </c>
+      <c r="C733" s="3" t="s">
+        <v>1444</v>
+      </c>
+      <c r="D733" s="14">
+        <v>14.745240000000001</v>
+      </c>
+    </row>
+    <row r="734" spans="1:4" ht="12" customHeight="1">
+      <c r="A734" s="5">
+        <v>8022328102732</v>
+      </c>
+      <c r="B734" s="2" t="s">
+        <v>1445</v>
+      </c>
+      <c r="C734" s="3" t="s">
+        <v>1446</v>
+      </c>
+      <c r="D734" s="14">
+        <v>8.559432000000001</v>
+      </c>
+    </row>
+    <row r="735" spans="1:4" ht="12" customHeight="1">
+      <c r="A735" s="5">
+        <v>8022328106556</v>
+      </c>
+      <c r="B735" s="2" t="s">
+        <v>1447</v>
+      </c>
+      <c r="C735" s="3" t="s">
+        <v>1448</v>
+      </c>
+      <c r="D735" s="14">
+        <v>21.506472000000002</v>
+      </c>
+    </row>
+    <row r="736" spans="1:4" ht="12" customHeight="1">
+      <c r="A736" s="5">
+        <v>8022328101599</v>
+      </c>
+      <c r="B736" s="2" t="s">
+        <v>1449</v>
+      </c>
+      <c r="C736" s="3" t="s">
+        <v>1450</v>
+      </c>
+      <c r="D736" s="14">
+        <v>4.2437519999999997</v>
+      </c>
+    </row>
+    <row r="737" spans="1:4" ht="12" customHeight="1">
+      <c r="A737" s="5">
+        <v>8022328102749</v>
+      </c>
+      <c r="B737" s="2" t="s">
+        <v>1451</v>
+      </c>
+      <c r="C737" s="3" t="s">
+        <v>1452</v>
+      </c>
+      <c r="D737" s="14">
+        <v>4.9630320000000001</v>
+      </c>
+    </row>
+    <row r="738" spans="1:4" ht="12" customHeight="1">
+      <c r="A738" s="5">
+        <v>8022328102817</v>
+      </c>
+      <c r="B738" s="2" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C738" s="3" t="s">
+        <v>1454</v>
+      </c>
+      <c r="D738" s="14">
+        <v>12.587400000000001</v>
+      </c>
+    </row>
+    <row r="739" spans="1:4" ht="12" customHeight="1">
+      <c r="A739" s="5">
+        <v>8022328102824</v>
+      </c>
+      <c r="B739" s="2" t="s">
+        <v>1455</v>
+      </c>
+      <c r="C739" s="3" t="s">
+        <v>1456</v>
+      </c>
+      <c r="D739" s="14">
+        <v>10.861128000000001</v>
+      </c>
+    </row>
+    <row r="740" spans="1:4" ht="12" customHeight="1">
+      <c r="A740" s="5">
+        <v>8022328102695</v>
+      </c>
+      <c r="B740" s="2" t="s">
+        <v>1457</v>
+      </c>
+      <c r="C740" s="3" t="s">
+        <v>1458</v>
+      </c>
+      <c r="D740" s="14">
+        <v>7.9840080000000002</v>
+      </c>
+    </row>
+    <row r="741" spans="1:4" ht="12" customHeight="1">
+      <c r="A741" s="5">
+        <v>8022328104323</v>
+      </c>
+      <c r="B741" s="2" t="s">
+        <v>1459</v>
+      </c>
+      <c r="C741" s="3" t="s">
+        <v>1460</v>
+      </c>
+      <c r="D741" s="14">
+        <v>8.559432000000001</v>
+      </c>
+    </row>
+    <row r="742" spans="1:4" ht="12" customHeight="1">
+      <c r="A742" s="5">
+        <v>8022328104484</v>
+      </c>
+      <c r="B742" s="2" t="s">
+        <v>1461</v>
+      </c>
+      <c r="C742" s="3" t="s">
+        <v>1462</v>
+      </c>
+      <c r="D742" s="14">
+        <v>19.060920000000003</v>
+      </c>
+    </row>
+    <row r="743" spans="1:4" ht="12" customHeight="1">
+      <c r="A743" s="5">
+        <v>8022328116883</v>
+      </c>
+      <c r="B743" s="2" t="s">
+        <v>1463</v>
+      </c>
+      <c r="C743" s="3" t="s">
+        <v>1464</v>
+      </c>
+      <c r="D743" s="14">
+        <v>18.629352000000004</v>
+      </c>
+    </row>
+    <row r="744" spans="1:4" ht="12" customHeight="1">
+      <c r="A744" s="5">
+        <v>8022328104347</v>
+      </c>
+      <c r="B744" s="2" t="s">
+        <v>1465</v>
+      </c>
+      <c r="C744" s="3" t="s">
+        <v>1466</v>
+      </c>
+      <c r="D744" s="14">
+        <v>17.910072000000003</v>
+      </c>
+    </row>
+    <row r="745" spans="1:4" ht="12" customHeight="1">
+      <c r="A745" s="5">
+        <v>8022328116807</v>
+      </c>
+      <c r="B745" s="2" t="s">
+        <v>1467</v>
+      </c>
+      <c r="C745" s="3" t="s">
+        <v>1468</v>
+      </c>
+      <c r="D745" s="14">
+        <v>22.225752</v>
+      </c>
+    </row>
+    <row r="746" spans="1:4" ht="12" customHeight="1">
+      <c r="A746" s="5">
+        <v>8022328104354</v>
+      </c>
+      <c r="B746" s="2" t="s">
+        <v>1469</v>
+      </c>
+      <c r="C746" s="3" t="s">
+        <v>1470</v>
+      </c>
+      <c r="D746" s="14">
+        <v>23.3766</v>
+      </c>
+    </row>
+    <row r="747" spans="1:4" ht="12" customHeight="1">
+      <c r="A747" s="5">
+        <v>8022328104392</v>
+      </c>
+      <c r="B747" s="2" t="s">
+        <v>1471</v>
+      </c>
+      <c r="C747" s="3" t="s">
+        <v>1472</v>
+      </c>
+      <c r="D747" s="14">
+        <v>4.9630320000000001</v>
+      </c>
+    </row>
+    <row r="748" spans="1:4" ht="12" customHeight="1">
+      <c r="A748" s="5">
+        <v>8022328130018</v>
+      </c>
+      <c r="B748" s="2" t="s">
+        <v>1473</v>
+      </c>
+      <c r="C748" s="3" t="s">
+        <v>1474</v>
+      </c>
+      <c r="D748" s="14">
+        <v>9.7102800000000009</v>
+      </c>
+    </row>
+    <row r="749" spans="1:4" ht="12" customHeight="1">
+      <c r="A749" s="5">
+        <v>8022328190029</v>
+      </c>
+      <c r="B749" s="2" t="s">
+        <v>1475</v>
+      </c>
+      <c r="C749" s="3" t="s">
+        <v>1476</v>
+      </c>
+      <c r="D749" s="14">
+        <v>14.313672</v>
+      </c>
+    </row>
+    <row r="750" spans="1:4" ht="12" customHeight="1">
+      <c r="A750" s="5">
+        <v>8022328101261</v>
+      </c>
+      <c r="B750" s="2" t="s">
+        <v>1477</v>
+      </c>
+      <c r="C750" s="3" t="s">
+        <v>1478</v>
+      </c>
+      <c r="D750" s="14">
+        <v>17.910072000000003</v>
+      </c>
+    </row>
+    <row r="751" spans="1:4" ht="12" customHeight="1">
+      <c r="A751" s="5">
+        <v>8022328140017</v>
+      </c>
+      <c r="B751" s="2" t="s">
+        <v>1479</v>
+      </c>
+      <c r="C751" s="3" t="s">
+        <v>1480</v>
+      </c>
+      <c r="D751" s="14">
+        <v>23.664312000000002</v>
+      </c>
+    </row>
+    <row r="752" spans="1:4" ht="12" customHeight="1">
+      <c r="A752" s="5">
+        <v>8022328140048</v>
+      </c>
+      <c r="B752" s="2" t="s">
+        <v>1481</v>
+      </c>
+      <c r="C752" s="3" t="s">
+        <v>1482</v>
+      </c>
+      <c r="D752" s="14">
+        <v>23.664312000000002</v>
+      </c>
+    </row>
+    <row r="753" spans="1:4" ht="12" customHeight="1">
+      <c r="A753" s="5">
+        <v>8022328180020</v>
+      </c>
+      <c r="B753" s="2" t="s">
+        <v>1483</v>
+      </c>
+      <c r="C753" s="3" t="s">
+        <v>1484</v>
+      </c>
+      <c r="D753" s="14">
+        <v>27.260712000000002</v>
+      </c>
+    </row>
+    <row r="754" spans="1:4" ht="12" customHeight="1">
+      <c r="A754" s="5">
+        <v>8022328101278</v>
+      </c>
+      <c r="B754" s="2" t="s">
+        <v>1485</v>
+      </c>
+      <c r="C754" s="3" t="s">
+        <v>1486</v>
+      </c>
+      <c r="D754" s="14">
+        <v>23.3766</v>
+      </c>
+    </row>
+    <row r="755" spans="1:4" ht="12" customHeight="1">
+      <c r="A755" s="5">
+        <v>8022328150054</v>
+      </c>
+      <c r="B755" s="2" t="s">
+        <v>1487</v>
+      </c>
+      <c r="C755" s="3" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D755" s="14">
+        <v>6.11388</v>
+      </c>
+    </row>
+    <row r="756" spans="1:4" ht="12" customHeight="1">
+      <c r="A756" s="5">
+        <v>8022328150047</v>
+      </c>
+      <c r="B756" s="2" t="s">
+        <v>1489</v>
+      </c>
+      <c r="C756" s="3" t="s">
+        <v>1490</v>
+      </c>
+      <c r="D756" s="14">
+        <v>4.9630320000000001</v>
+      </c>
+    </row>
+    <row r="757" spans="1:4" ht="12" customHeight="1">
+      <c r="A757" s="5">
+        <v>8022328100394</v>
+      </c>
+      <c r="B757" s="2" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C757" s="3" t="s">
+        <v>1492</v>
+      </c>
+      <c r="D757" s="14">
+        <v>9.2787120000000005</v>
+      </c>
+    </row>
+    <row r="758" spans="1:4" ht="12" customHeight="1">
+      <c r="A758" s="5">
+        <v>8022328103838</v>
+      </c>
+      <c r="B758" s="2" t="s">
+        <v>1493</v>
+      </c>
+      <c r="C758" s="3" t="s">
+        <v>1494</v>
+      </c>
+      <c r="D758" s="14">
+        <v>13.30668</v>
+      </c>
+    </row>
+    <row r="759" spans="1:4" ht="12" customHeight="1">
+      <c r="A759" s="5">
+        <v>8022328103937</v>
+      </c>
+      <c r="B759" s="2" t="s">
+        <v>1495</v>
+      </c>
+      <c r="C759" s="3" t="s">
+        <v>1496</v>
+      </c>
+      <c r="D759" s="14">
+        <v>11.868120000000001</v>
+      </c>
+    </row>
+    <row r="760" spans="1:4" ht="12" customHeight="1">
+      <c r="A760" s="5">
+        <v>8022328103968</v>
+      </c>
+      <c r="B760" s="2" t="s">
+        <v>1497</v>
+      </c>
+      <c r="C760" s="3" t="s">
+        <v>1498</v>
+      </c>
+      <c r="D760" s="14">
+        <v>15.032952</v>
+      </c>
+    </row>
+    <row r="761" spans="1:4" ht="12" customHeight="1">
+      <c r="A761" s="5">
+        <v>8022328101391</v>
+      </c>
+      <c r="B761" s="2" t="s">
+        <v>1499</v>
+      </c>
+      <c r="C761" s="3" t="s">
+        <v>1500</v>
+      </c>
+      <c r="D761" s="14">
+        <v>4.9630320000000001</v>
+      </c>
+    </row>
+    <row r="762" spans="1:4" ht="12" customHeight="1">
+      <c r="A762" s="5">
+        <v>8022328107997</v>
+      </c>
+      <c r="B762" s="2" t="s">
+        <v>1501</v>
+      </c>
+      <c r="C762" s="3" t="s">
+        <v>1502</v>
+      </c>
+      <c r="D762" s="14">
+        <v>16.471512000000001</v>
+      </c>
+    </row>
+    <row r="763" spans="1:4" ht="12" customHeight="1">
+      <c r="A763" s="5">
+        <v>8022328108017</v>
+      </c>
+      <c r="B763" s="2" t="s">
+        <v>1503</v>
+      </c>
+      <c r="C763" s="3" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D763" s="14">
+        <v>10.717272000000001</v>
+      </c>
+    </row>
+    <row r="764" spans="1:4" ht="12" customHeight="1">
+      <c r="A764" s="5">
+        <v>8022328108000</v>
+      </c>
+      <c r="B764" s="2" t="s">
+        <v>1505</v>
+      </c>
+      <c r="C764" s="3" t="s">
+        <v>1506</v>
+      </c>
+      <c r="D764" s="14">
+        <v>10.717272000000001</v>
+      </c>
+    </row>
+    <row r="765" spans="1:4" ht="12" customHeight="1">
+      <c r="A765" s="5">
+        <v>8022328108079</v>
+      </c>
+      <c r="B765" s="2" t="s">
+        <v>1507</v>
+      </c>
+      <c r="C765" s="3" t="s">
+        <v>1508</v>
+      </c>
+      <c r="D765" s="14">
+        <v>9.3506400000000003</v>
+      </c>
+    </row>
+    <row r="766" spans="1:4" ht="12" customHeight="1">
+      <c r="A766" s="5">
+        <v>8022328108086</v>
+      </c>
+      <c r="B766" s="2" t="s">
+        <v>1509</v>
+      </c>
+      <c r="C766" s="3" t="s">
+        <v>1510</v>
+      </c>
+      <c r="D766" s="14">
+        <v>9.3506400000000003</v>
+      </c>
+    </row>
+    <row r="767" spans="1:4" ht="12" customHeight="1">
+      <c r="A767" s="5">
+        <v>8022328108109</v>
+      </c>
+      <c r="B767" s="2" t="s">
+        <v>1511</v>
+      </c>
+      <c r="C767" s="3" t="s">
+        <v>1512</v>
+      </c>
+      <c r="D767" s="14">
+        <v>11.436552000000001</v>
+      </c>
+    </row>
+    <row r="768" spans="1:4" ht="12" customHeight="1">
+      <c r="A768" s="5">
+        <v>8022328108116</v>
+      </c>
+      <c r="B768" s="2" t="s">
+        <v>1513</v>
+      </c>
+      <c r="C768" s="3" t="s">
+        <v>1514</v>
+      </c>
+      <c r="D768" s="14">
+        <v>9.2787120000000005</v>
+      </c>
+    </row>
+    <row r="769" spans="1:4" ht="12" customHeight="1">
+      <c r="A769" s="5">
+        <v>8022328106921</v>
+      </c>
+      <c r="B769" s="2" t="s">
+        <v>1515</v>
+      </c>
+      <c r="C769" s="3" t="s">
+        <v>1516</v>
+      </c>
+      <c r="D769" s="14">
+        <v>11.508480000000002</v>
+      </c>
+    </row>
+    <row r="770" spans="1:4" ht="12" customHeight="1">
+      <c r="A770" s="5">
+        <v>8022328106891</v>
+      </c>
+      <c r="B770" s="2" t="s">
+        <v>1517</v>
+      </c>
+      <c r="C770" s="3" t="s">
+        <v>1518</v>
+      </c>
+      <c r="D770" s="14">
+        <v>11.508480000000002</v>
+      </c>
+    </row>
+    <row r="771" spans="1:4" ht="12" customHeight="1">
+      <c r="A771" s="5">
+        <v>8022328107171</v>
+      </c>
+      <c r="B771" s="2" t="s">
+        <v>1519</v>
+      </c>
+      <c r="C771" s="3" t="s">
+        <v>1520</v>
+      </c>
+      <c r="D771" s="14">
+        <v>8.6313600000000008</v>
+      </c>
+    </row>
+    <row r="772" spans="1:4" ht="12" customHeight="1">
+      <c r="A772" s="5">
+        <v>8022328106051</v>
+      </c>
+      <c r="B772" s="2" t="s">
+        <v>1521</v>
+      </c>
+      <c r="C772" s="3" t="s">
+        <v>1522</v>
+      </c>
+      <c r="D772" s="14">
+        <v>8.559432000000001</v>
+      </c>
+    </row>
+    <row r="773" spans="1:4" ht="12" customHeight="1">
+      <c r="A773" s="5">
+        <v>8022328106075</v>
+      </c>
+      <c r="B773" s="2" t="s">
+        <v>1523</v>
+      </c>
+      <c r="C773" s="3" t="s">
+        <v>1524</v>
+      </c>
+      <c r="D773" s="14">
+        <v>19.348632000000002</v>
+      </c>
+    </row>
+    <row r="774" spans="1:4" ht="12" customHeight="1">
+      <c r="A774" s="5">
+        <v>8022328106105</v>
+      </c>
+      <c r="B774" s="2" t="s">
+        <v>1525</v>
+      </c>
+      <c r="C774" s="3" t="s">
+        <v>1526</v>
+      </c>
+      <c r="D774" s="14">
+        <v>12.875112000000001</v>
+      </c>
+    </row>
+    <row r="775" spans="1:4" ht="12" customHeight="1">
+      <c r="A775" s="5">
+        <v>8022328106112</v>
+      </c>
+      <c r="B775" s="2" t="s">
+        <v>1527</v>
+      </c>
+      <c r="C775" s="3" t="s">
+        <v>1528</v>
+      </c>
+      <c r="D775" s="14">
+        <v>9.2787120000000005</v>
+      </c>
+    </row>
+    <row r="776" spans="1:4" ht="12" customHeight="1">
+      <c r="A776" s="5">
+        <v>8022328114841</v>
+      </c>
+      <c r="B776" s="2" t="s">
+        <v>1529</v>
+      </c>
+      <c r="C776" s="3" t="s">
+        <v>1530</v>
+      </c>
+      <c r="D776" s="14">
+        <v>28.699272000000001</v>
+      </c>
+    </row>
+    <row r="777" spans="1:4" ht="12" customHeight="1">
+      <c r="A777" s="5">
+        <v>8022328114896</v>
+      </c>
+      <c r="B777" s="2" t="s">
+        <v>1531</v>
+      </c>
+      <c r="C777" s="3" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D777" s="14">
+        <v>10.717272000000001</v>
+      </c>
+    </row>
+    <row r="778" spans="1:4" ht="12" customHeight="1">
+      <c r="A778" s="5">
+        <v>8022328115725</v>
+      </c>
+      <c r="B778" s="2" t="s">
+        <v>1533</v>
+      </c>
+      <c r="C778" s="3" t="s">
+        <v>1534</v>
+      </c>
+      <c r="D778" s="14">
+        <v>14.313672</v>
+      </c>
+    </row>
+    <row r="779" spans="1:4" ht="12" customHeight="1">
+      <c r="A779" s="5">
+        <v>8022328112359</v>
+      </c>
+      <c r="B779" s="2" t="s">
+        <v>1535</v>
+      </c>
+      <c r="C779" s="3" t="s">
+        <v>1536</v>
+      </c>
+      <c r="D779" s="14">
+        <v>13.30668</v>
+      </c>
+    </row>
+    <row r="780" spans="1:4" ht="12" customHeight="1">
+      <c r="A780" s="5">
+        <v>8022328107102</v>
+      </c>
+      <c r="B780" s="2" t="s">
+        <v>1537</v>
+      </c>
+      <c r="C780" s="3" t="s">
+        <v>1538</v>
+      </c>
+      <c r="D780" s="14">
+        <v>0.71928000000000014</v>
+      </c>
+    </row>
+    <row r="781" spans="1:4" ht="12" customHeight="1">
+      <c r="A781" s="5">
+        <v>8022328115008</v>
+      </c>
+      <c r="B781" s="2" t="s">
+        <v>1539</v>
+      </c>
+      <c r="C781" s="3" t="s">
+        <v>1538</v>
+      </c>
+      <c r="D781" s="14">
+        <v>1.7982000000000002</v>
+      </c>
+    </row>
+    <row r="782" spans="1:4" ht="12" customHeight="1">
+      <c r="A782" s="5">
+        <v>8022328105702</v>
+      </c>
+      <c r="B782" s="2" t="s">
+        <v>1540</v>
+      </c>
+      <c r="C782" s="3" t="s">
+        <v>1541</v>
+      </c>
+      <c r="D782" s="14">
+        <v>8.559432000000001</v>
+      </c>
+    </row>
+    <row r="783" spans="1:4" ht="12" customHeight="1">
+      <c r="A783" s="5">
+        <v>8022328105719</v>
+      </c>
+      <c r="B783" s="2" t="s">
+        <v>1542</v>
+      </c>
+      <c r="C783" s="3" t="s">
+        <v>1543</v>
+      </c>
+      <c r="D783" s="14">
+        <v>20.067912</v>
+      </c>
+    </row>
+    <row r="784" spans="1:4" ht="12" customHeight="1">
+      <c r="A784" s="5">
+        <v>8022328120057</v>
+      </c>
+      <c r="B784" s="2" t="s">
+        <v>1544</v>
+      </c>
+      <c r="C784" s="3" t="s">
+        <v>1545</v>
+      </c>
+      <c r="D784" s="14">
+        <v>6.8331600000000003</v>
+      </c>
+    </row>
+    <row r="785" spans="1:4" ht="12" customHeight="1">
+      <c r="A785" s="5">
+        <v>8022328103562</v>
+      </c>
+      <c r="B785" s="2" t="s">
+        <v>1546</v>
+      </c>
+      <c r="C785" s="3" t="s">
+        <v>1547</v>
+      </c>
+      <c r="D785" s="14">
+        <v>9.9979920000000018</v>
+      </c>
+    </row>
+    <row r="786" spans="1:4" ht="12" customHeight="1">
+      <c r="A786" s="5">
+        <v>8022328113790</v>
+      </c>
+      <c r="B786" s="2" t="s">
+        <v>1548</v>
+      </c>
+      <c r="C786" s="3" t="s">
+        <v>1547</v>
+      </c>
+      <c r="D786" s="14">
+        <v>7.1208720000000003</v>
+      </c>
+    </row>
+    <row r="787" spans="1:4" ht="12" customHeight="1">
+      <c r="A787" s="5">
+        <v>8022328115923</v>
+      </c>
+      <c r="B787" s="2" t="s">
+        <v>1549</v>
+      </c>
+      <c r="C787" s="3" t="s">
+        <v>1547</v>
+      </c>
+      <c r="D787" s="14">
+        <v>9.9979920000000018</v>
+      </c>
+    </row>
+    <row r="788" spans="1:4" ht="12" customHeight="1">
+      <c r="A788" s="5">
+        <v>8022328105726</v>
+      </c>
+      <c r="B788" s="2" t="s">
+        <v>1550</v>
+      </c>
+      <c r="C788" s="3" t="s">
+        <v>1551</v>
+      </c>
+      <c r="D788" s="14">
+        <v>23.3766</v>
+      </c>
+    </row>
+    <row r="789" spans="1:4" ht="12" customHeight="1">
+      <c r="A789" s="5">
+        <v>8022328113868</v>
+      </c>
+      <c r="B789" s="2" t="s">
+        <v>1552</v>
+      </c>
+      <c r="C789" s="3" t="s">
+        <v>1553</v>
+      </c>
+      <c r="D789" s="14">
+        <v>8.559432000000001</v>
+      </c>
+    </row>
+    <row r="790" spans="1:4" ht="12" customHeight="1">
+      <c r="A790" s="5">
+        <v>8022328113851</v>
+      </c>
+      <c r="B790" s="2" t="s">
+        <v>1554</v>
+      </c>
+      <c r="C790" s="3" t="s">
+        <v>1555</v>
+      </c>
+      <c r="D790" s="14">
+        <v>15.752232000000001</v>
+      </c>
+    </row>
+    <row r="791" spans="1:4" ht="12" customHeight="1">
+      <c r="A791" s="5">
+        <v>8022328113950</v>
+      </c>
+      <c r="B791" s="2" t="s">
+        <v>1556</v>
+      </c>
+      <c r="C791" s="3" t="s">
+        <v>1557</v>
+      </c>
+      <c r="D791" s="14">
+        <v>22.225752</v>
+      </c>
+    </row>
+    <row r="792" spans="1:4" ht="12" customHeight="1">
+      <c r="A792" s="5">
+        <v>8022328113943</v>
+      </c>
+      <c r="B792" s="2" t="s">
+        <v>1558</v>
+      </c>
+      <c r="C792" s="3" t="s">
+        <v>1559</v>
+      </c>
+      <c r="D792" s="14">
+        <v>12.587400000000001</v>
+      </c>
+    </row>
+    <row r="793" spans="1:4" ht="12" customHeight="1">
+      <c r="A793" s="5">
+        <v>8022328113912</v>
+      </c>
+      <c r="B793" s="2" t="s">
+        <v>1560</v>
+      </c>
+      <c r="C793" s="3" t="s">
+        <v>1561</v>
+      </c>
+      <c r="D793" s="14">
+        <v>17.190792000000002</v>
+      </c>
+    </row>
+    <row r="794" spans="1:4" ht="12" customHeight="1">
+      <c r="A794" s="5">
+        <v>8022328113844</v>
+      </c>
+      <c r="B794" s="2" t="s">
+        <v>1562</v>
+      </c>
+      <c r="C794" s="3" t="s">
+        <v>1563</v>
+      </c>
+      <c r="D794" s="14">
+        <v>19.060920000000003</v>
+      </c>
+    </row>
+    <row r="795" spans="1:4" ht="12" customHeight="1">
+      <c r="A795" s="5">
+        <v>8022328113929</v>
+      </c>
+      <c r="B795" s="2" t="s">
+        <v>1564</v>
+      </c>
+      <c r="C795" s="3" t="s">
+        <v>1565</v>
+      </c>
+      <c r="D795" s="14">
+        <v>18.629352000000004</v>
+      </c>
+    </row>
+    <row r="796" spans="1:4" ht="12" customHeight="1">
+      <c r="A796" s="5">
+        <v>8022328113837</v>
+      </c>
+      <c r="B796" s="2" t="s">
+        <v>1566</v>
+      </c>
+      <c r="C796" s="3" t="s">
+        <v>1567</v>
+      </c>
+      <c r="D796" s="14">
+        <v>8.2717200000000002</v>
+      </c>
+    </row>
+    <row r="797" spans="1:4" ht="12" customHeight="1">
+      <c r="A797" s="5">
+        <v>8022328113936</v>
+      </c>
+      <c r="B797" s="2" t="s">
+        <v>1568</v>
+      </c>
+      <c r="C797" s="3" t="s">
+        <v>1569</v>
+      </c>
+      <c r="D797" s="14">
+        <v>12.875112000000001</v>
+      </c>
+    </row>
+    <row r="798" spans="1:4" ht="12" customHeight="1">
+      <c r="A798" s="5">
+        <v>8022328113899</v>
+      </c>
+      <c r="B798" s="2" t="s">
+        <v>1570</v>
+      </c>
+      <c r="C798" s="3" t="s">
+        <v>1571</v>
+      </c>
+      <c r="D798" s="14">
+        <v>30.857112000000004</v>
+      </c>
+    </row>
+    <row r="799" spans="1:4" ht="12" customHeight="1">
+      <c r="A799" s="5">
+        <v>8022328113905</v>
+      </c>
+      <c r="B799" s="2" t="s">
+        <v>1572</v>
+      </c>
+      <c r="C799" s="3" t="s">
+        <v>1573</v>
+      </c>
+      <c r="D799" s="14">
+        <v>23.3766</v>
+      </c>
+    </row>
+    <row r="800" spans="1:4" ht="12" customHeight="1">
+      <c r="A800" s="5">
+        <v>8022328113882</v>
+      </c>
+      <c r="B800" s="2" t="s">
+        <v>1574</v>
+      </c>
+      <c r="C800" s="3" t="s">
+        <v>1575</v>
+      </c>
+      <c r="D800" s="14">
+        <v>4.9630320000000001</v>
+      </c>
+    </row>
+    <row r="801" spans="1:4" ht="12" customHeight="1">
+      <c r="A801" s="5">
+        <v>8022328113875</v>
+      </c>
+      <c r="B801" s="2" t="s">
+        <v>1576</v>
+      </c>
+      <c r="C801" s="3" t="s">
+        <v>1577</v>
+      </c>
+      <c r="D801" s="14">
+        <v>3.5244720000000003</v>
+      </c>
+    </row>
+    <row r="802" spans="1:4" ht="12" customHeight="1">
+      <c r="A802" s="5">
+        <v>8022328113967</v>
+      </c>
+      <c r="B802" s="2" t="s">
+        <v>1578</v>
+      </c>
+      <c r="C802" s="3" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D802" s="14">
+        <v>24.383592000000004</v>
+      </c>
+    </row>
+    <row r="803" spans="1:4" ht="12" customHeight="1">
+      <c r="A803" s="5">
+        <v>8022328113974</v>
+      </c>
+      <c r="B803" s="2" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C803" s="3" t="s">
+        <v>1581</v>
+      </c>
+      <c r="D803" s="14">
+        <v>35.172792000000001</v>
+      </c>
+    </row>
+    <row r="804" spans="1:4" ht="12" customHeight="1">
+      <c r="A804" s="5">
+        <v>8022328107836</v>
+      </c>
+      <c r="B804" s="2" t="s">
+        <v>1582</v>
+      </c>
+      <c r="C804" s="3" t="s">
+        <v>1583</v>
+      </c>
+      <c r="D804" s="14">
+        <v>2.085912</v>
+      </c>
+    </row>
+    <row r="805" spans="1:4" ht="12" customHeight="1">
+      <c r="A805" s="5">
+        <v>8022328101346</v>
+      </c>
+      <c r="B805" s="2" t="s">
+        <v>1584</v>
+      </c>
+      <c r="C805" s="3" t="s">
+        <v>1585</v>
+      </c>
+      <c r="D805" s="14">
+        <v>8.559432000000001</v>
+      </c>
+    </row>
+    <row r="806" spans="1:4" ht="12" customHeight="1">
+      <c r="A806" s="5">
+        <v>8022328106464</v>
+      </c>
+      <c r="B806" s="2" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C806" s="3" t="s">
+        <v>1587</v>
+      </c>
+      <c r="D806" s="14">
+        <v>21.506472000000002</v>
+      </c>
+    </row>
+    <row r="807" spans="1:4" ht="12" customHeight="1">
+      <c r="A807" s="5">
+        <v>8022328101605</v>
+      </c>
+      <c r="B807" s="2" t="s">
+        <v>1588</v>
+      </c>
+      <c r="C807" s="3" t="s">
+        <v>1589</v>
+      </c>
+      <c r="D807" s="14">
+        <v>3.9560400000000002</v>
+      </c>
+    </row>
+    <row r="808" spans="1:4" ht="12" customHeight="1">
+      <c r="A808" s="5">
+        <v>8022328101124</v>
+      </c>
+      <c r="B808" s="2" t="s">
+        <v>1590</v>
+      </c>
+      <c r="C808" s="3" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D808" s="14">
+        <v>4.9630320000000001</v>
+      </c>
+    </row>
+    <row r="809" spans="1:4" ht="12" customHeight="1">
+      <c r="A809" s="5">
+        <v>8022328115831</v>
+      </c>
+      <c r="B809" s="2" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C809" s="3" t="s">
+        <v>1593</v>
+      </c>
+      <c r="D809" s="14">
+        <v>28.699272000000001</v>
+      </c>
+    </row>
+    <row r="810" spans="1:4" ht="12" customHeight="1">
+      <c r="A810" s="5">
+        <v>8022328115848</v>
+      </c>
+      <c r="B810" s="2" t="s">
+        <v>1594</v>
+      </c>
+      <c r="C810" s="3" t="s">
+        <v>1595</v>
+      </c>
+      <c r="D810" s="14">
+        <v>10.717272000000001</v>
+      </c>
+    </row>
+    <row r="811" spans="1:4" ht="12" customHeight="1">
+      <c r="A811" s="5">
+        <v>8022328102701</v>
+      </c>
+      <c r="B811" s="2" t="s">
+        <v>1596</v>
+      </c>
+      <c r="C811" s="3" t="s">
+        <v>1597</v>
+      </c>
+      <c r="D811" s="14">
+        <v>14.313672</v>
+      </c>
+    </row>
+    <row r="812" spans="1:4" ht="12" customHeight="1">
+      <c r="A812" s="5">
+        <v>8022328114858</v>
+      </c>
+      <c r="B812" s="2" t="s">
+        <v>1598</v>
+      </c>
+      <c r="C812" s="3" t="s">
+        <v>1599</v>
+      </c>
+      <c r="D812" s="14">
+        <v>28.699272000000001</v>
+      </c>
+    </row>
+    <row r="813" spans="1:4" ht="12" customHeight="1">
+      <c r="A813" s="5">
+        <v>8022328114902</v>
+      </c>
+      <c r="B813" s="2" t="s">
+        <v>1600</v>
+      </c>
+      <c r="C813" s="3" t="s">
+        <v>1601</v>
+      </c>
+      <c r="D813" s="14">
+        <v>10.717272000000001</v>
+      </c>
+    </row>
+    <row r="814" spans="1:4" ht="12" customHeight="1">
+      <c r="A814" s="5">
+        <v>8022328115329</v>
+      </c>
+      <c r="B814" s="2" t="s">
+        <v>1602</v>
+      </c>
+      <c r="C814" s="3" t="s">
+        <v>1603</v>
+      </c>
+      <c r="D814" s="14">
+        <v>8.559432000000001</v>
+      </c>
+    </row>
+    <row r="815" spans="1:4" ht="12" customHeight="1">
+      <c r="A815" s="5">
+        <v>8022328115404</v>
+      </c>
+      <c r="B815" s="2" t="s">
+        <v>1604</v>
+      </c>
+      <c r="C815" s="3" t="s">
+        <v>1605</v>
+      </c>
+      <c r="D815" s="14">
+        <v>19.348632000000002</v>
+      </c>
+    </row>
+    <row r="816" spans="1:4" ht="12" customHeight="1">
+      <c r="A816" s="5">
+        <v>8022328115398</v>
+      </c>
+      <c r="B816" s="2" t="s">
+        <v>1606</v>
+      </c>
+      <c r="C816" s="3" t="s">
+        <v>1607</v>
+      </c>
+      <c r="D816" s="14">
+        <v>12.875112000000001</v>
+      </c>
+    </row>
+    <row r="817" spans="1:4" ht="12" customHeight="1">
+      <c r="A817" s="5">
+        <v>8022328115305</v>
+      </c>
+      <c r="B817" s="2" t="s">
+        <v>1608</v>
+      </c>
+      <c r="C817" s="3" t="s">
+        <v>1609</v>
+      </c>
+      <c r="D817" s="14">
+        <v>17.910072000000003</v>
+      </c>
+    </row>
+    <row r="818" spans="1:4" ht="12" customHeight="1">
+      <c r="A818" s="5">
+        <v>8022328115282</v>
+      </c>
+      <c r="B818" s="2" t="s">
+        <v>1610</v>
+      </c>
+      <c r="C818" s="3" t="s">
+        <v>1611</v>
+      </c>
+      <c r="D818" s="14">
+        <v>8.2717200000000002</v>
+      </c>
+    </row>
+    <row r="819" spans="1:4" ht="12" customHeight="1">
+      <c r="A819" s="5">
+        <v>8022328115381</v>
+      </c>
+      <c r="B819" s="2" t="s">
+        <v>1612</v>
+      </c>
+      <c r="C819" s="3" t="s">
+        <v>1613</v>
+      </c>
+      <c r="D819" s="14">
+        <v>17.910072000000003</v>
+      </c>
+    </row>
+    <row r="820" spans="1:4" ht="12" customHeight="1">
+      <c r="A820" s="5">
+        <v>8022328115411</v>
+      </c>
+      <c r="B820" s="2" t="s">
+        <v>1614</v>
+      </c>
+      <c r="C820" s="3" t="s">
+        <v>1615</v>
+      </c>
+      <c r="D820" s="14">
+        <v>25.822152000000003</v>
+      </c>
+    </row>
+    <row r="821" spans="1:4" ht="12" customHeight="1">
+      <c r="A821" s="5">
+        <v>8022328115374</v>
+      </c>
+      <c r="B821" s="2" t="s">
+        <v>1616</v>
+      </c>
+      <c r="C821" s="3" t="s">
+        <v>1617</v>
+      </c>
+      <c r="D821" s="14">
+        <v>22.225752</v>
+      </c>
+    </row>
+    <row r="822" spans="1:4" ht="12" customHeight="1">
+      <c r="A822" s="5">
+        <v>8022328115367</v>
+      </c>
+      <c r="B822" s="2" t="s">
+        <v>1618</v>
+      </c>
+      <c r="C822" s="3" t="s">
+        <v>1619</v>
+      </c>
+      <c r="D822" s="14">
+        <v>32.295672000000003</v>
+      </c>
+    </row>
+    <row r="823" spans="1:4" ht="12" customHeight="1">
+      <c r="A823" s="5">
+        <v>8022328115350</v>
+      </c>
+      <c r="B823" s="2" t="s">
+        <v>1620</v>
+      </c>
+      <c r="C823" s="3" t="s">
+        <v>1621</v>
+      </c>
+      <c r="D823" s="14">
+        <v>23.3766</v>
+      </c>
+    </row>
+    <row r="824" spans="1:4" ht="12" customHeight="1">
+      <c r="A824" s="5">
+        <v>8022328115299</v>
+      </c>
+      <c r="B824" s="2" t="s">
+        <v>1622</v>
+      </c>
+      <c r="C824" s="3" t="s">
+        <v>1623</v>
+      </c>
+      <c r="D824" s="14">
+        <v>15.032952</v>
+      </c>
+    </row>
+    <row r="825" spans="1:4" ht="12" customHeight="1">
+      <c r="A825" s="5">
+        <v>8022328115121</v>
+      </c>
+      <c r="B825" s="2" t="s">
+        <v>1624</v>
+      </c>
+      <c r="C825" s="3" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D825" s="14">
+        <v>4.2437519999999997</v>
+      </c>
+    </row>
+    <row r="826" spans="1:4" ht="12" customHeight="1">
+      <c r="A826" s="5">
+        <v>8022328115336</v>
+      </c>
+      <c r="B826" s="2" t="s">
+        <v>1626</v>
+      </c>
+      <c r="C826" s="3" t="s">
+        <v>1627</v>
+      </c>
+      <c r="D826" s="14">
+        <v>4.9630320000000001</v>
+      </c>
+    </row>
+    <row r="827" spans="1:4" ht="12" customHeight="1">
+      <c r="A827" s="5">
+        <v>8022328115343</v>
+      </c>
+      <c r="B827" s="2" t="s">
+        <v>1628</v>
+      </c>
+      <c r="C827" s="3" t="s">
+        <v>1629</v>
+      </c>
+      <c r="D827" s="14">
+        <v>5.3946000000000005</v>
+      </c>
+    </row>
+    <row r="828" spans="1:4" ht="12" customHeight="1">
+      <c r="A828" s="5">
+        <v>8022328115312</v>
+      </c>
+      <c r="B828" s="2" t="s">
+        <v>1630</v>
+      </c>
+      <c r="C828" s="3" t="s">
+        <v>1631</v>
+      </c>
+      <c r="D828" s="14">
+        <v>17.190792000000002</v>
+      </c>
+    </row>
+    <row r="829" spans="1:4" ht="12" customHeight="1">
+      <c r="A829" s="5">
+        <v>8022328101407</v>
+      </c>
+      <c r="B829" s="2" t="s">
+        <v>1632</v>
+      </c>
+      <c r="C829" s="3" t="s">
+        <v>1633</v>
+      </c>
+      <c r="D829" s="14">
+        <v>4.9630320000000001</v>
+      </c>
+    </row>
+    <row r="830" spans="1:4" ht="12" customHeight="1">
+      <c r="A830" s="5">
+        <v>8022328119860</v>
+      </c>
+      <c r="B830" s="2" t="s">
+        <v>1634</v>
+      </c>
+      <c r="C830" s="3" t="s">
+        <v>1635</v>
+      </c>
+      <c r="D830" s="14">
+        <v>2.5174799999999999</v>
+      </c>
+    </row>
+    <row r="831" spans="1:4" ht="12" customHeight="1">
+      <c r="A831" s="5">
+        <v>8022328107126</v>
+      </c>
+      <c r="B831" s="2" t="s">
+        <v>1636</v>
+      </c>
+      <c r="C831" s="3" t="s">
+        <v>1637</v>
+      </c>
+      <c r="D831" s="14">
+        <v>34.165800000000004</v>
+      </c>
+    </row>
+    <row r="832" spans="1:4" ht="12" customHeight="1">
+      <c r="A832" s="5">
+        <v>8022328115510</v>
+      </c>
+      <c r="B832" s="2" t="s">
+        <v>1638</v>
+      </c>
+      <c r="C832" s="3" t="s">
+        <v>1639</v>
+      </c>
+      <c r="D832" s="14">
+        <v>4.2437519999999997</v>
+      </c>
+    </row>
+    <row r="833" spans="1:4" ht="12" customHeight="1">
+      <c r="A833" s="5">
+        <v>8022328119747</v>
+      </c>
+      <c r="B833" s="2" t="s">
+        <v>1640</v>
+      </c>
+      <c r="C833" s="3" t="s">
+        <v>1641</v>
+      </c>
+      <c r="D833" s="14">
+        <v>3.2367600000000003</v>
+      </c>
+    </row>
+    <row r="834" spans="1:4" ht="12" customHeight="1">
+      <c r="A834" s="5">
+        <v>8022328103210</v>
+      </c>
+      <c r="B834" s="2" t="s">
+        <v>1642</v>
+      </c>
+      <c r="C834" s="3" t="s">
+        <v>1643</v>
+      </c>
+      <c r="D834" s="14">
+        <v>21.506472000000002</v>
+      </c>
+    </row>
+    <row r="835" spans="1:4" ht="12" customHeight="1">
+      <c r="A835" s="5">
+        <v>8022328106785</v>
+      </c>
+      <c r="B835" s="2" t="s">
+        <v>1644</v>
+      </c>
+      <c r="C835" s="3" t="s">
+        <v>1645</v>
+      </c>
+      <c r="D835" s="14">
+        <v>22.945032000000001</v>
+      </c>
+    </row>
+    <row r="836" spans="1:4" ht="12" customHeight="1">
+      <c r="A836" s="5">
+        <v>8022328115107</v>
+      </c>
+      <c r="B836" s="2" t="s">
+        <v>1646</v>
+      </c>
+      <c r="C836" s="3" t="s">
+        <v>1647</v>
+      </c>
+      <c r="D836" s="14">
+        <v>12.155832</v>
+      </c>
+    </row>
+    <row r="837" spans="1:4" ht="12" customHeight="1">
+      <c r="A837" s="5">
+        <v>8022328100417</v>
+      </c>
+      <c r="B837" s="2" t="s">
+        <v>1648</v>
+      </c>
+      <c r="C837" s="3" t="s">
+        <v>1649</v>
+      </c>
+      <c r="D837" s="14">
+        <v>10.717272000000001</v>
+      </c>
+    </row>
+    <row r="838" spans="1:4" ht="12" customHeight="1">
+      <c r="A838" s="5">
+        <v>8022328111208</v>
+      </c>
+      <c r="B838" s="2" t="s">
+        <v>1650</v>
+      </c>
+      <c r="C838" s="3" t="s">
+        <v>1651</v>
+      </c>
+      <c r="D838" s="14">
+        <v>15.464520000000002</v>
+      </c>
+    </row>
+    <row r="839" spans="1:4" ht="12" customHeight="1">
+      <c r="A839" s="5">
+        <v>8022328102145</v>
+      </c>
+      <c r="B839" s="2" t="s">
+        <v>1652</v>
+      </c>
+      <c r="C839" s="3" t="s">
+        <v>1653</v>
+      </c>
+      <c r="D839" s="14">
+        <v>14.745240000000001</v>
+      </c>
+    </row>
+    <row r="840" spans="1:4" ht="12" customHeight="1">
+      <c r="A840" s="5">
+        <v>8022328111215</v>
+      </c>
+      <c r="B840" s="2" t="s">
+        <v>1654</v>
+      </c>
+      <c r="C840" s="3" t="s">
+        <v>1655</v>
+      </c>
+      <c r="D840" s="14">
+        <v>16.54344</v>
+      </c>
+    </row>
+    <row r="841" spans="1:4" ht="12" customHeight="1">
+      <c r="A841" s="5">
+        <v>8022328112342</v>
+      </c>
+      <c r="B841" s="2" t="s">
+        <v>1656</v>
+      </c>
+      <c r="C841" s="3" t="s">
+        <v>1657</v>
+      </c>
+      <c r="D841" s="14">
+        <v>16.54344</v>
+      </c>
+    </row>
+    <row r="842" spans="1:4" ht="12" customHeight="1">
+      <c r="A842" s="5">
+        <v>8022328115855</v>
+      </c>
+      <c r="B842" s="2" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C842" s="3" t="s">
+        <v>1659</v>
+      </c>
+      <c r="D842" s="14">
+        <v>28.699272000000001</v>
+      </c>
+    </row>
+    <row r="843" spans="1:4" ht="12" customHeight="1">
+      <c r="A843" s="5">
+        <v>8022328115862</v>
+      </c>
+      <c r="B843" s="2" t="s">
+        <v>1660</v>
+      </c>
+      <c r="C843" s="3" t="s">
+        <v>1661</v>
+      </c>
+      <c r="D843" s="14">
+        <v>10.717272000000001</v>
+      </c>
+    </row>
+    <row r="844" spans="1:4" ht="12" customHeight="1">
+      <c r="A844" s="5">
+        <v>8022328108697</v>
+      </c>
+      <c r="B844" s="2" t="s">
+        <v>1662</v>
+      </c>
+      <c r="C844" s="3" t="s">
+        <v>1663</v>
+      </c>
+      <c r="D844" s="14">
+        <v>16.471512000000001</v>
+      </c>
+    </row>
+    <row r="845" spans="1:4" ht="12" customHeight="1">
+      <c r="A845" s="5">
+        <v>8022328104958</v>
+      </c>
+      <c r="B845" s="2" t="s">
+        <v>1664</v>
+      </c>
+      <c r="C845" s="3" t="s">
+        <v>1665</v>
+      </c>
+      <c r="D845" s="14">
+        <v>23.664312000000002</v>
+      </c>
+    </row>
+    <row r="846" spans="1:4" ht="12" customHeight="1">
+      <c r="A846" s="5">
+        <v>8022328108772</v>
+      </c>
+      <c r="B846" s="2" t="s">
+        <v>1666</v>
+      </c>
+      <c r="C846" s="3" t="s">
+        <v>1667</v>
+      </c>
+      <c r="D846" s="14">
+        <v>2.3016960000000002</v>
+      </c>
+    </row>
+    <row r="847" spans="1:4" ht="12" customHeight="1">
+      <c r="A847" s="5">
+        <v>8022328114865</v>
+      </c>
+      <c r="B847" s="2" t="s">
+        <v>1668</v>
+      </c>
+      <c r="C847" s="3" t="s">
+        <v>1669</v>
+      </c>
+      <c r="D847" s="14">
+        <v>28.699272000000001</v>
+      </c>
+    </row>
+    <row r="848" spans="1:4" ht="12" customHeight="1">
+      <c r="A848" s="5">
+        <v>8022328114919</v>
+      </c>
+      <c r="B848" s="2" t="s">
+        <v>1670</v>
+      </c>
+      <c r="C848" s="3" t="s">
+        <v>1671</v>
+      </c>
+      <c r="D848" s="14">
+        <v>10.717272000000001</v>
+      </c>
+    </row>
+    <row r="849" spans="1:4" ht="12" customHeight="1">
+      <c r="A849" s="5">
+        <v>8022328107645</v>
+      </c>
+      <c r="B849" s="2" t="s">
+        <v>1672</v>
+      </c>
+      <c r="C849" s="3" t="s">
+        <v>1673</v>
+      </c>
+      <c r="D849" s="14">
+        <v>9.7102800000000009</v>
+      </c>
+    </row>
+    <row r="850" spans="1:4" ht="12" customHeight="1">
+      <c r="A850" s="5">
+        <v>8022328107669</v>
+      </c>
+      <c r="B850" s="2" t="s">
+        <v>1674</v>
+      </c>
+      <c r="C850" s="3" t="s">
+        <v>1675</v>
+      </c>
+      <c r="D850" s="14">
+        <v>9.7102800000000009</v>
+      </c>
+    </row>
+    <row r="851" spans="1:4" ht="12" customHeight="1">
+      <c r="A851" s="5">
+        <v>8022328107652</v>
+      </c>
+      <c r="B851" s="2" t="s">
+        <v>1676</v>
+      </c>
+      <c r="C851" s="3" t="s">
+        <v>1677</v>
+      </c>
+      <c r="D851" s="14">
+        <v>17.910072000000003</v>
+      </c>
+    </row>
+    <row r="852" spans="1:4" ht="12" customHeight="1">
+      <c r="A852" s="5">
+        <v>8022328107676</v>
+      </c>
+      <c r="B852" s="2" t="s">
+        <v>1678</v>
+      </c>
+      <c r="C852" s="3" t="s">
+        <v>1679</v>
+      </c>
+      <c r="D852" s="14">
+        <v>18.629352000000004</v>
+      </c>
+    </row>
+    <row r="853" spans="1:4" ht="12" customHeight="1">
+      <c r="A853" s="5">
+        <v>8022328107904</v>
+      </c>
+      <c r="B853" s="2" t="s">
+        <v>1680</v>
+      </c>
+      <c r="C853" s="3" t="s">
+        <v>1681</v>
+      </c>
+      <c r="D853" s="14">
+        <v>28.699272000000001</v>
+      </c>
+    </row>
+    <row r="854" spans="1:4" ht="12" customHeight="1">
+      <c r="A854" s="5">
+        <v>8022328107898</v>
+      </c>
+      <c r="B854" s="2" t="s">
+        <v>1682</v>
+      </c>
+      <c r="C854" s="3" t="s">
+        <v>1683</v>
+      </c>
+      <c r="D854" s="14">
+        <v>22.225752</v>
+      </c>
+    </row>
+    <row r="855" spans="1:4" ht="12" customHeight="1">
+      <c r="A855" s="5">
+        <v>8022328107614</v>
+      </c>
+      <c r="B855" s="2" t="s">
+        <v>1684</v>
+      </c>
+      <c r="C855" s="3" t="s">
+        <v>1685</v>
+      </c>
+      <c r="D855" s="14">
+        <v>3.5244720000000003</v>
+      </c>
+    </row>
+    <row r="856" spans="1:4" ht="12" customHeight="1">
+      <c r="A856" s="5">
+        <v>8022328108796</v>
+      </c>
+      <c r="B856" s="2" t="s">
+        <v>1686</v>
+      </c>
+      <c r="C856" s="3" t="s">
+        <v>1687</v>
+      </c>
+      <c r="D856" s="14">
+        <v>4.2437519999999997</v>
+      </c>
+    </row>
+    <row r="857" spans="1:4" ht="12" customHeight="1">
+      <c r="A857" s="5">
+        <v>8022328107591</v>
+      </c>
+      <c r="B857" s="2" t="s">
+        <v>1688</v>
+      </c>
+      <c r="C857" s="3" t="s">
+        <v>1689</v>
+      </c>
+      <c r="D857" s="14">
+        <v>4.9630320000000001</v>
+      </c>
+    </row>
+    <row r="858" spans="1:4" ht="12" customHeight="1">
+      <c r="A858" s="5">
+        <v>8022328111741</v>
+      </c>
+      <c r="B858" s="2" t="s">
+        <v>1690</v>
+      </c>
+      <c r="C858" s="3" t="s">
+        <v>1691</v>
+      </c>
+      <c r="D858" s="14">
+        <v>8.559432000000001</v>
+      </c>
+    </row>
+    <row r="859" spans="1:4" ht="12" customHeight="1">
+      <c r="A859" s="5">
+        <v>8022328121771</v>
+      </c>
+      <c r="B859" s="2" t="s">
+        <v>1692</v>
+      </c>
+      <c r="C859" s="3" t="s">
+        <v>1693</v>
+      </c>
+      <c r="D859" s="14">
+        <v>9.2787120000000005</v>
+      </c>
+    </row>
+    <row r="860" spans="1:4" ht="12" customHeight="1">
+      <c r="A860" s="5">
+        <v>8022328111840</v>
+      </c>
+      <c r="B860" s="2" t="s">
+        <v>1694</v>
+      </c>
+      <c r="C860" s="3" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D860" s="14">
+        <v>16.471512000000001</v>
+      </c>
+    </row>
+    <row r="861" spans="1:4" ht="12" customHeight="1">
+      <c r="A861" s="5">
+        <v>8022328111789</v>
+      </c>
+      <c r="B861" s="2" t="s">
+        <v>1696</v>
+      </c>
+      <c r="C861" s="3" t="s">
+        <v>1697</v>
+      </c>
+      <c r="D861" s="14">
+        <v>12.155832</v>
+      </c>
+    </row>
+    <row r="862" spans="1:4" ht="12" customHeight="1">
+      <c r="A862" s="5">
+        <v>8022328111758</v>
+      </c>
+      <c r="B862" s="2" t="s">
+        <v>1698</v>
+      </c>
+      <c r="C862" s="3" t="s">
+        <v>1699</v>
+      </c>
+      <c r="D862" s="14">
+        <v>17.910072000000003</v>
+      </c>
+    </row>
+    <row r="863" spans="1:4" ht="12" customHeight="1">
+      <c r="A863" s="5">
+        <v>8022328111796</v>
+      </c>
+      <c r="B863" s="2" t="s">
+        <v>1700</v>
+      </c>
+      <c r="C863" s="3" t="s">
+        <v>1701</v>
+      </c>
+      <c r="D863" s="14">
+        <v>18.629352000000004</v>
+      </c>
+    </row>
+    <row r="864" spans="1:4" ht="12" customHeight="1">
+      <c r="A864" s="5">
+        <v>8022328111819</v>
+      </c>
+      <c r="B864" s="2" t="s">
+        <v>1702</v>
+      </c>
+      <c r="C864" s="3" t="s">
+        <v>1703</v>
+      </c>
+      <c r="D864" s="14">
+        <v>30.857112000000004</v>
+      </c>
+    </row>
+    <row r="865" spans="1:4" ht="12" customHeight="1">
+      <c r="A865" s="5">
+        <v>8022328121801</v>
+      </c>
+      <c r="B865" s="2" t="s">
+        <v>1704</v>
+      </c>
+      <c r="C865" s="3" t="s">
+        <v>1705</v>
+      </c>
+      <c r="D865" s="14">
+        <v>23.3766</v>
+      </c>
+    </row>
+    <row r="866" spans="1:4" ht="12" customHeight="1">
+      <c r="A866" s="5">
+        <v>8022328112991</v>
+      </c>
+      <c r="B866" s="2" t="s">
+        <v>1706</v>
+      </c>
+      <c r="C866" s="3" t="s">
+        <v>1707</v>
+      </c>
+      <c r="D866" s="14">
+        <v>23.664312000000002</v>
+      </c>
+    </row>
+    <row r="867" spans="1:4" ht="12" customHeight="1">
+      <c r="A867" s="5">
+        <v>8022328111833</v>
+      </c>
+      <c r="B867" s="2" t="s">
+        <v>1708</v>
+      </c>
+      <c r="C867" s="3" t="s">
+        <v>1709</v>
+      </c>
+      <c r="D867" s="14">
+        <v>4.2437519999999997</v>
+      </c>
+    </row>
+    <row r="868" spans="1:4" ht="12" customHeight="1">
+      <c r="A868" s="5">
+        <v>8022328111826</v>
+      </c>
+      <c r="B868" s="2" t="s">
+        <v>1710</v>
+      </c>
+      <c r="C868" s="3" t="s">
+        <v>1711</v>
+      </c>
+      <c r="D868" s="14">
+        <v>4.9630320000000001</v>
+      </c>
+    </row>
+    <row r="869" spans="1:4" ht="12" customHeight="1">
+      <c r="A869" s="5">
+        <v>8022328111970</v>
+      </c>
+      <c r="B869" s="2" t="s">
+        <v>1712</v>
+      </c>
+      <c r="C869" s="3" t="s">
+        <v>1713</v>
+      </c>
+      <c r="D869" s="14">
+        <v>6.11388</v>
+      </c>
+    </row>
+    <row r="870" spans="1:4" ht="12" customHeight="1">
+      <c r="A870" s="5">
+        <v>8022328102756</v>
+      </c>
+      <c r="B870" s="2" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C870" s="3" t="s">
+        <v>1715</v>
+      </c>
+      <c r="D870" s="14">
+        <v>5.6823120000000005</v>
+      </c>
+    </row>
+    <row r="871" spans="1:4" ht="12" customHeight="1">
+      <c r="A871" s="5">
+        <v>8022328100998</v>
+      </c>
+      <c r="B871" s="2" t="s">
+        <v>1716</v>
+      </c>
+      <c r="C871" s="3" t="s">
+        <v>1717</v>
+      </c>
+      <c r="D871" s="14">
+        <v>5.6823120000000005</v>
+      </c>
+    </row>
+    <row r="872" spans="1:4" ht="12" customHeight="1">
+      <c r="A872" s="5">
+        <v>8022328111543</v>
+      </c>
+      <c r="B872" s="2" t="s">
+        <v>1718</v>
+      </c>
+      <c r="C872" s="3" t="s">
+        <v>1719</v>
+      </c>
+      <c r="D872" s="14">
+        <v>12.587400000000001</v>
+      </c>
+    </row>
+    <row r="873" spans="1:4" ht="12" customHeight="1">
+      <c r="A873" s="5">
+        <v>8022328115602</v>
+      </c>
+      <c r="B873" s="2" t="s">
+        <v>1720</v>
+      </c>
+      <c r="C873" s="3" t="s">
+        <v>1721</v>
+      </c>
+      <c r="D873" s="14">
+        <v>2.5174799999999999</v>
+      </c>
+    </row>
+    <row r="874" spans="1:4" ht="12" customHeight="1">
+      <c r="A874" s="5">
+        <v>8022328113332</v>
+      </c>
+      <c r="B874" s="2" t="s">
+        <v>1722</v>
+      </c>
+      <c r="C874" s="3" t="s">
+        <v>1723</v>
+      </c>
+      <c r="D874" s="14">
+        <v>17.766216</v>
+      </c>
+    </row>
+    <row r="875" spans="1:4" ht="12" customHeight="1">
+      <c r="A875" s="5">
+        <v>8022328103456</v>
+      </c>
+      <c r="B875" s="2" t="s">
+        <v>1724</v>
+      </c>
+      <c r="C875" s="3" t="s">
+        <v>1725</v>
+      </c>
+      <c r="D875" s="14">
+        <v>8.559432000000001</v>
+      </c>
+    </row>
+    <row r="876" spans="1:4" ht="12" customHeight="1">
+      <c r="A876" s="5">
+        <v>8022328105955</v>
+      </c>
+      <c r="B876" s="2" t="s">
+        <v>1726</v>
+      </c>
+      <c r="C876" s="3" t="s">
+        <v>1727</v>
+      </c>
+      <c r="D876" s="14">
+        <v>10.42956</v>
+      </c>
+    </row>
+    <row r="877" spans="1:4" ht="12" customHeight="1">
+      <c r="A877" s="5">
+        <v>8022328103371</v>
+      </c>
+      <c r="B877" s="2" t="s">
+        <v>1728</v>
+      </c>
+      <c r="C877" s="3" t="s">
+        <v>1729</v>
+      </c>
+      <c r="D877" s="14">
+        <v>28.699272000000001</v>
+      </c>
+    </row>
+    <row r="878" spans="1:4" ht="12" customHeight="1">
+      <c r="A878" s="5">
+        <v>8022328110003</v>
+      </c>
+      <c r="B878" s="2" t="s">
+        <v>1730</v>
+      </c>
+      <c r="C878" s="3" t="s">
+        <v>1731</v>
+      </c>
+      <c r="D878" s="14">
+        <v>12.875112000000001</v>
+      </c>
+    </row>
+    <row r="879" spans="1:4" ht="12" customHeight="1">
+      <c r="A879" s="5">
+        <v>8022328103449</v>
+      </c>
+      <c r="B879" s="2" t="s">
+        <v>1732</v>
+      </c>
+      <c r="C879" s="3" t="s">
+        <v>1733</v>
+      </c>
+      <c r="D879" s="14">
+        <v>14.313672</v>
+      </c>
+    </row>
+    <row r="880" spans="1:4" ht="12" customHeight="1">
+      <c r="A880" s="5">
+        <v>8022328101933</v>
+      </c>
+      <c r="B880" s="2" t="s">
+        <v>1734</v>
+      </c>
+      <c r="C880" s="3" t="s">
+        <v>1735</v>
+      </c>
+      <c r="D880" s="14">
+        <v>17.910072000000003</v>
+      </c>
+    </row>
+    <row r="881" spans="1:4" ht="12" customHeight="1">
+      <c r="A881" s="5">
+        <v>8022328107850</v>
+      </c>
+      <c r="B881" s="2" t="s">
+        <v>1736</v>
+      </c>
+      <c r="C881" s="3" t="s">
+        <v>1737</v>
+      </c>
+      <c r="D881" s="14">
+        <v>3.2367600000000003</v>
+      </c>
+    </row>
+    <row r="882" spans="1:4" ht="12" customHeight="1">
+      <c r="A882" s="5">
+        <v>8022328104224</v>
+      </c>
+      <c r="B882" s="2" t="s">
+        <v>1738</v>
+      </c>
+      <c r="C882" s="3" t="s">
+        <v>1739</v>
+      </c>
+      <c r="D882" s="14">
+        <v>20.499480000000002</v>
+      </c>
+    </row>
+    <row r="883" spans="1:4" ht="12" customHeight="1">
+      <c r="A883" s="5">
+        <v>8022328114940</v>
+      </c>
+      <c r="B883" s="2" t="s">
+        <v>1740</v>
+      </c>
+      <c r="C883" s="3" t="s">
+        <v>1739</v>
+      </c>
+      <c r="D883" s="14">
+        <v>23.664312000000002</v>
+      </c>
+    </row>
+    <row r="884" spans="1:4" ht="12" customHeight="1">
+      <c r="A884" s="5">
+        <v>8022328112434</v>
+      </c>
+      <c r="B884" s="2" t="s">
+        <v>1741</v>
+      </c>
+      <c r="C884" s="3" t="s">
+        <v>1742</v>
+      </c>
+      <c r="D884" s="14">
+        <v>16.471512000000001</v>
+      </c>
+    </row>
+    <row r="885" spans="1:4" ht="12" customHeight="1">
+      <c r="A885" s="5">
+        <v>8022328104309</v>
+      </c>
+      <c r="B885" s="2" t="s">
+        <v>1743</v>
+      </c>
+      <c r="C885" s="3" t="s">
+        <v>1744</v>
+      </c>
+      <c r="D885" s="14">
+        <v>32.295672000000003</v>
+      </c>
+    </row>
+    <row r="886" spans="1:4" ht="12" customHeight="1">
+      <c r="A886" s="5">
+        <v>8022328103432</v>
+      </c>
+      <c r="B886" s="2" t="s">
+        <v>1745</v>
+      </c>
+      <c r="C886" s="3" t="s">
+        <v>1746</v>
+      </c>
+      <c r="D886" s="14">
+        <v>23.3766</v>
+      </c>
+    </row>
+    <row r="887" spans="1:4" ht="12" customHeight="1">
+      <c r="A887" s="5">
+        <v>8022328105962</v>
+      </c>
+      <c r="B887" s="2" t="s">
+        <v>1747</v>
+      </c>
+      <c r="C887" s="3" t="s">
+        <v>1748</v>
+      </c>
+      <c r="D887" s="14">
+        <v>3.5244720000000003</v>
+      </c>
+    </row>
+    <row r="888" spans="1:4" ht="12" customHeight="1">
+      <c r="A888" s="5">
+        <v>8022328110027</v>
+      </c>
+      <c r="B888" s="2" t="s">
+        <v>1749</v>
+      </c>
+      <c r="C888" s="3" t="s">
+        <v>1750</v>
+      </c>
+      <c r="D888" s="14">
+        <v>4.9630320000000001</v>
+      </c>
+    </row>
+    <row r="889" spans="1:4" ht="12" customHeight="1">
+      <c r="A889" s="5">
+        <v>8022328115473</v>
+      </c>
+      <c r="B889" s="2" t="s">
+        <v>1751</v>
+      </c>
+      <c r="C889" s="3" t="s">
+        <v>1752</v>
+      </c>
+      <c r="D889" s="14">
+        <v>27.979991999999999</v>
+      </c>
+    </row>
+    <row r="890" spans="1:4" ht="12" customHeight="1">
+      <c r="A890" s="5">
+        <v>8022328103470</v>
+      </c>
+      <c r="B890" s="2" t="s">
+        <v>1753</v>
+      </c>
+      <c r="C890" s="3" t="s">
+        <v>1754</v>
+      </c>
+      <c r="D890" s="14">
+        <v>8.559432000000001</v>
+      </c>
+    </row>
+    <row r="891" spans="1:4" ht="12" customHeight="1">
+      <c r="A891" s="5">
+        <v>8022328103487</v>
+      </c>
+      <c r="B891" s="2" t="s">
+        <v>1755</v>
+      </c>
+      <c r="C891" s="3" t="s">
+        <v>1756</v>
+      </c>
+      <c r="D891" s="14">
+        <v>17.910072000000003</v>
+      </c>
+    </row>
+    <row r="892" spans="1:4" ht="12" customHeight="1">
+      <c r="A892" s="5">
+        <v>8022328103173</v>
+      </c>
+      <c r="B892" s="2" t="s">
+        <v>1757</v>
+      </c>
+      <c r="C892" s="3" t="s">
+        <v>1758</v>
+      </c>
+      <c r="D892" s="14">
+        <v>23.3766</v>
+      </c>
+    </row>
+    <row r="893" spans="1:4" ht="12" customHeight="1">
+      <c r="A893" s="5">
+        <v>8022328104453</v>
+      </c>
+      <c r="B893" s="2" t="s">
+        <v>1759</v>
+      </c>
+      <c r="C893" s="3" t="s">
+        <v>1760</v>
+      </c>
+      <c r="D893" s="14">
+        <v>19.348632000000002</v>
+      </c>
+    </row>
+    <row r="894" spans="1:4" ht="12" customHeight="1">
+      <c r="A894" s="5">
+        <v>8022328104422</v>
+      </c>
+      <c r="B894" s="2" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C894" s="3" t="s">
+        <v>1762</v>
+      </c>
+      <c r="D894" s="14">
+        <v>8.2717200000000002</v>
+      </c>
+    </row>
+    <row r="895" spans="1:4" ht="12" customHeight="1">
+      <c r="A895" s="5">
+        <v>8022328104439</v>
+      </c>
+      <c r="B895" s="2" t="s">
+        <v>1763</v>
+      </c>
+      <c r="C895" s="3" t="s">
+        <v>1764</v>
+      </c>
+      <c r="D895" s="14">
+        <v>16.183800000000002</v>
+      </c>
+    </row>
+    <row r="896" spans="1:4" ht="12" customHeight="1">
+      <c r="A896" s="5">
+        <v>8022328104446</v>
+      </c>
+      <c r="B896" s="2" t="s">
+        <v>1765</v>
+      </c>
+      <c r="C896" s="3" t="s">
+        <v>1766</v>
+      </c>
+      <c r="D896" s="14">
+        <v>14.025960000000001</v>
+      </c>
+    </row>
+    <row r="897" spans="1:4" ht="12" customHeight="1">
+      <c r="A897" s="5">
+        <v>8022328104477</v>
+      </c>
+      <c r="B897" s="2" t="s">
+        <v>1767</v>
+      </c>
+      <c r="C897" s="3" t="s">
+        <v>1768</v>
+      </c>
+      <c r="D897" s="14">
+        <v>3.2367600000000003</v>
+      </c>
+    </row>
+    <row r="898" spans="1:4" ht="12" customHeight="1">
+      <c r="A898" s="5">
+        <v>8022328105757</v>
+      </c>
+      <c r="B898" s="2" t="s">
+        <v>1769</v>
+      </c>
+      <c r="C898" s="3" t="s">
+        <v>1770</v>
+      </c>
+      <c r="D898" s="14">
+        <v>17.62236</v>
+      </c>
+    </row>
+    <row r="899" spans="1:4" ht="12" customHeight="1">
+      <c r="A899" s="5">
+        <v>8022328105887</v>
+      </c>
+      <c r="B899" s="2" t="s">
+        <v>1771</v>
+      </c>
+      <c r="C899" s="3" t="s">
+        <v>1772</v>
+      </c>
+      <c r="D899" s="14">
+        <v>14.313672</v>
+      </c>
+    </row>
+    <row r="900" spans="1:4" ht="12" customHeight="1">
+      <c r="A900" s="5">
+        <v>8022328114933</v>
+      </c>
+      <c r="B900" s="2" t="s">
+        <v>1773</v>
+      </c>
+      <c r="C900" s="3" t="s">
+        <v>1772</v>
+      </c>
+      <c r="D900" s="14">
+        <v>15.752232000000001</v>
+      </c>
+    </row>
+    <row r="901" spans="1:4" ht="12" customHeight="1">
+      <c r="A901" s="5">
+        <v>8022328105634</v>
+      </c>
+      <c r="B901" s="2" t="s">
+        <v>1774</v>
+      </c>
+      <c r="C901" s="3" t="s">
+        <v>1775</v>
+      </c>
+      <c r="D901" s="14">
+        <v>9.9979920000000018</v>
+      </c>
+    </row>
+    <row r="902" spans="1:4" ht="12" customHeight="1">
+      <c r="A902" s="5">
+        <v>8022328105764</v>
+      </c>
+      <c r="B902" s="2" t="s">
+        <v>1776</v>
+      </c>
+      <c r="C902" s="3" t="s">
+        <v>1777</v>
+      </c>
+      <c r="D902" s="14">
+        <v>32.295672000000003</v>
+      </c>
+    </row>
+    <row r="903" spans="1:4" ht="12" customHeight="1">
+      <c r="A903" s="5">
+        <v>8022328111154</v>
+      </c>
+      <c r="B903" s="2" t="s">
+        <v>1778</v>
+      </c>
+      <c r="C903" s="3" t="s">
+        <v>1779</v>
+      </c>
+      <c r="D903" s="14">
+        <v>23.3766</v>
+      </c>
+    </row>
+    <row r="904" spans="1:4" ht="12" customHeight="1">
+      <c r="A904" s="5">
+        <v>8022328105863</v>
+      </c>
+      <c r="B904" s="2" t="s">
+        <v>1780</v>
+      </c>
+      <c r="C904" s="3" t="s">
+        <v>1781</v>
+      </c>
+      <c r="D904" s="14">
+        <v>4.6753200000000001</v>
+      </c>
+    </row>
+    <row r="905" spans="1:4" ht="12" customHeight="1">
+      <c r="A905" s="5">
+        <v>8022328105733</v>
+      </c>
+      <c r="B905" s="2" t="s">
+        <v>1782</v>
+      </c>
+      <c r="C905" s="3" t="s">
+        <v>1783</v>
+      </c>
+      <c r="D905" s="14">
+        <v>9.7102800000000009</v>
+      </c>
+    </row>
+    <row r="906" spans="1:4" ht="12" customHeight="1">
+      <c r="A906" s="5">
+        <v>8022328105740</v>
+      </c>
+      <c r="B906" s="2" t="s">
+        <v>1784</v>
+      </c>
+      <c r="C906" s="3" t="s">
+        <v>1785</v>
+      </c>
+      <c r="D906" s="14">
+        <v>9.7102800000000009</v>
+      </c>
+    </row>
+    <row r="907" spans="1:4" ht="12" customHeight="1">
+      <c r="A907" s="5">
+        <v>8022328114872</v>
+      </c>
+      <c r="B907" s="2" t="s">
+        <v>1786</v>
+      </c>
+      <c r="C907" s="3" t="s">
+        <v>1787</v>
+      </c>
+      <c r="D907" s="14">
+        <v>28.699272000000001</v>
+      </c>
+    </row>
+    <row r="908" spans="1:4" ht="12" customHeight="1">
+      <c r="A908" s="5">
+        <v>8022328114926</v>
+      </c>
+      <c r="B908" s="2" t="s">
+        <v>1788</v>
+      </c>
+      <c r="C908" s="3" t="s">
+        <v>1789</v>
+      </c>
+      <c r="D908" s="14">
+        <v>10.717272000000001</v>
+      </c>
+    </row>
+    <row r="909" spans="1:4" ht="12" customHeight="1">
+      <c r="A909" s="5">
+        <v>8022328103975</v>
+      </c>
+      <c r="B909" s="2" t="s">
+        <v>1790</v>
+      </c>
+      <c r="C909" s="3" t="s">
+        <v>1791</v>
+      </c>
+      <c r="D909" s="14">
+        <v>12.155832</v>
+      </c>
+    </row>
+    <row r="910" spans="1:4" ht="12" customHeight="1">
+      <c r="A910" s="5">
+        <v>8022328102299</v>
+      </c>
+      <c r="B910" s="2" t="s">
+        <v>1792</v>
+      </c>
+      <c r="C910" s="3" t="s">
+        <v>1793</v>
+      </c>
+      <c r="D910" s="14">
+        <v>15.464520000000002</v>
+      </c>
+    </row>
+    <row r="911" spans="1:4" ht="12" customHeight="1">
+      <c r="A911" s="5">
+        <v>8022328112335</v>
+      </c>
+      <c r="B911" s="2" t="s">
+        <v>1794</v>
+      </c>
+      <c r="C911" s="3" t="s">
+        <v>1795</v>
+      </c>
+      <c r="D911" s="14">
+        <v>15.032952</v>
+      </c>
+    </row>
+    <row r="912" spans="1:4" ht="12" customHeight="1">
+      <c r="A912" s="5">
+        <v>8022328108970</v>
+      </c>
+      <c r="B912" s="2" t="s">
+        <v>1796</v>
+      </c>
+      <c r="C912" s="3" t="s">
+        <v>1797</v>
+      </c>
+      <c r="D912" s="14">
+        <v>11.436552000000001</v>
+      </c>
+    </row>
+    <row r="913" spans="1:4" ht="12" customHeight="1">
+      <c r="A913" s="5">
+        <v>8022328102664</v>
+      </c>
+      <c r="B913" s="2" t="s">
+        <v>1798</v>
+      </c>
+      <c r="C913" s="3" t="s">
+        <v>1799</v>
+      </c>
+      <c r="D913" s="14">
+        <v>6.3296640000000011</v>
+      </c>
+    </row>
+    <row r="914" spans="1:4" ht="12" customHeight="1">
+      <c r="A914" s="5">
+        <v>8022328102671</v>
+      </c>
+      <c r="B914" s="2" t="s">
+        <v>1800</v>
+      </c>
+      <c r="C914" s="3" t="s">
+        <v>1801</v>
+      </c>
+      <c r="D914" s="14">
+        <v>6.905088000000001</v>
+      </c>
+    </row>
+    <row r="915" spans="1:4" ht="12" customHeight="1">
+      <c r="A915" s="5">
+        <v>8022328102688</v>
+      </c>
+      <c r="B915" s="2" t="s">
+        <v>1802</v>
+      </c>
+      <c r="C915" s="3" t="s">
+        <v>1803</v>
+      </c>
+      <c r="D915" s="14">
+        <v>6.617376000000001</v>
+      </c>
+    </row>
+    <row r="916" spans="1:4" ht="12" customHeight="1">
+      <c r="A916" s="5">
+        <v>8022328108727</v>
+      </c>
+      <c r="B916" s="2" t="s">
+        <v>1804</v>
+      </c>
+      <c r="C916" s="3" t="s">
+        <v>1805</v>
+      </c>
+      <c r="D916" s="14">
+        <v>11.436552000000001</v>
+      </c>
+    </row>
+    <row r="917" spans="1:4" ht="12" customHeight="1">
+      <c r="A917" s="5">
+        <v>8022328108741</v>
+      </c>
+      <c r="B917" s="2" t="s">
+        <v>1806</v>
+      </c>
+      <c r="C917" s="3" t="s">
+        <v>1807</v>
+      </c>
+      <c r="D917" s="14">
+        <v>12.155832</v>
+      </c>
+    </row>
+    <row r="918" spans="1:4" ht="12" customHeight="1">
+      <c r="A918" s="5">
+        <v>8022328108642</v>
+      </c>
+      <c r="B918" s="2" t="s">
+        <v>1808</v>
+      </c>
+      <c r="C918" s="3" t="s">
+        <v>1809</v>
+      </c>
+      <c r="D918" s="14">
+        <v>9.7102800000000009</v>
+      </c>
+    </row>
+    <row r="919" spans="1:4" ht="12" customHeight="1">
+      <c r="A919" s="5">
+        <v>8022328115787</v>
+      </c>
+      <c r="B919" s="2" t="s">
+        <v>1810</v>
+      </c>
+      <c r="C919" s="3" t="s">
+        <v>1811</v>
+      </c>
+      <c r="D919" s="14">
+        <v>5.6823120000000005</v>
+      </c>
+    </row>
+    <row r="920" spans="1:4" ht="12" customHeight="1">
+      <c r="A920" s="5">
+        <v>8022328115756</v>
+      </c>
+      <c r="B920" s="2" t="s">
+        <v>1812</v>
+      </c>
+      <c r="C920" s="3" t="s">
+        <v>1813</v>
+      </c>
+      <c r="D920" s="14">
+        <v>4.9630320000000001</v>
+      </c>
+    </row>
+    <row r="921" spans="1:4" ht="12" customHeight="1">
+      <c r="A921" s="5">
+        <v>8022328115763</v>
+      </c>
+      <c r="B921" s="2" t="s">
+        <v>1814</v>
+      </c>
+      <c r="C921" s="3" t="s">
+        <v>1815</v>
+      </c>
+      <c r="D921" s="14">
+        <v>8.559432000000001</v>
+      </c>
+    </row>
+    <row r="922" spans="1:4" ht="12" customHeight="1">
+      <c r="A922" s="5">
+        <v>8022328115800</v>
+      </c>
+      <c r="B922" s="2" t="s">
+        <v>1816</v>
+      </c>
+      <c r="C922" s="3" t="s">
+        <v>1817</v>
+      </c>
+      <c r="D922" s="14">
+        <v>10.717272000000001</v>
+      </c>
+    </row>
+    <row r="923" spans="1:4" ht="12" customHeight="1">
+      <c r="A923" s="5">
+        <v>8022328115794</v>
+      </c>
+      <c r="B923" s="2" t="s">
+        <v>1818</v>
+      </c>
+      <c r="C923" s="3" t="s">
+        <v>1819</v>
+      </c>
+      <c r="D923" s="14">
+        <v>22.225752</v>
+      </c>
+    </row>
+    <row r="924" spans="1:4" ht="12" customHeight="1">
+      <c r="A924" s="5">
+        <v>8022328115770</v>
+      </c>
+      <c r="B924" s="2" t="s">
+        <v>1820</v>
+      </c>
+      <c r="C924" s="3" t="s">
+        <v>1821</v>
+      </c>
+      <c r="D924" s="14">
+        <v>7.1208720000000003</v>
+      </c>
+    </row>
+    <row r="925" spans="1:4" ht="12" customHeight="1">
+      <c r="A925" s="5">
+        <v>8022328109502</v>
+      </c>
+      <c r="B925" s="2" t="s">
+        <v>1822</v>
+      </c>
+      <c r="C925" s="3" t="s">
+        <v>1823</v>
+      </c>
+      <c r="D925" s="14">
+        <v>16.471512000000001</v>
+      </c>
+    </row>
+    <row r="926" spans="1:4" ht="12" customHeight="1">
+      <c r="A926" s="5">
+        <v>8022328106952</v>
+      </c>
+      <c r="B926" s="2" t="s">
+        <v>1824</v>
+      </c>
+      <c r="C926" s="3" t="s">
+        <v>1825</v>
+      </c>
+      <c r="D926" s="14">
+        <v>16.471512000000001</v>
+      </c>
+    </row>
+    <row r="927" spans="1:4" ht="12" customHeight="1">
+      <c r="A927" s="5">
+        <v>8022328106938</v>
+      </c>
+      <c r="B927" s="2" t="s">
+        <v>1826</v>
+      </c>
+      <c r="C927" s="3" t="s">
+        <v>1827</v>
+      </c>
+      <c r="D927" s="14">
+        <v>7.1208720000000003</v>
+      </c>
+    </row>
+    <row r="928" spans="1:4" ht="12" customHeight="1">
+      <c r="A928" s="5">
+        <v>8022328106945</v>
+      </c>
+      <c r="B928" s="2" t="s">
+        <v>1828</v>
+      </c>
+      <c r="C928" s="3" t="s">
+        <v>1829</v>
+      </c>
+      <c r="D928" s="14">
+        <v>14.025960000000001</v>
+      </c>
+    </row>
+    <row r="929" spans="1:4" ht="12" customHeight="1">
+      <c r="A929" s="5">
+        <v>8022328101476</v>
+      </c>
+      <c r="B929" s="2" t="s">
+        <v>1830</v>
+      </c>
+      <c r="C929" s="3" t="s">
+        <v>1831</v>
+      </c>
+      <c r="D929" s="14">
+        <v>7.1208720000000003</v>
+      </c>
+    </row>
+    <row r="930" spans="1:4" ht="12" customHeight="1">
+      <c r="A930" s="5">
+        <v>8022328101414</v>
+      </c>
+      <c r="B930" s="2" t="s">
+        <v>1832</v>
+      </c>
+      <c r="C930" s="3" t="s">
+        <v>1833</v>
+      </c>
+      <c r="D930" s="14">
+        <v>4.9630320000000001</v>
+      </c>
+    </row>
+    <row r="931" spans="1:4" ht="12" customHeight="1">
+      <c r="A931" s="5">
+        <v>8022328106617</v>
+      </c>
+      <c r="B931" s="2" t="s">
+        <v>1834</v>
+      </c>
+      <c r="C931" s="3" t="s">
+        <v>1835</v>
+      </c>
+      <c r="D931" s="14">
+        <v>8.2717200000000002</v>
+      </c>
+    </row>
+    <row r="932" spans="1:4" ht="12" customHeight="1">
+      <c r="A932" s="5">
+        <v>8022328106907</v>
+      </c>
+      <c r="B932" s="2" t="s">
+        <v>1836</v>
+      </c>
+      <c r="C932" s="3" t="s">
+        <v>1837</v>
+      </c>
+      <c r="D932" s="14">
+        <v>21.938040000000001</v>
+      </c>
+    </row>
+    <row r="933" spans="1:4" ht="12" customHeight="1">
+      <c r="A933" s="5">
+        <v>8022328107386</v>
+      </c>
+      <c r="B933" s="2" t="s">
+        <v>1838</v>
+      </c>
+      <c r="C933" s="3" t="s">
+        <v>1839</v>
+      </c>
+      <c r="D933" s="14">
+        <v>20.499480000000002</v>
+      </c>
+    </row>
+    <row r="934" spans="1:4" ht="12" customHeight="1">
+      <c r="A934" s="5">
+        <v>8022328107249</v>
+      </c>
+      <c r="B934" s="2" t="s">
+        <v>1840</v>
+      </c>
+      <c r="C934" s="3" t="s">
+        <v>1841</v>
+      </c>
+      <c r="D934" s="14">
+        <v>27.69228</v>
+      </c>
+    </row>
+    <row r="935" spans="1:4" ht="12" customHeight="1">
+      <c r="A935" s="5">
+        <v>8022328106730</v>
+      </c>
+      <c r="B935" s="2" t="s">
+        <v>1842</v>
+      </c>
+      <c r="C935" s="3" t="s">
+        <v>1843</v>
+      </c>
+      <c r="D935" s="14">
+        <v>16.471512000000001</v>
+      </c>
+    </row>
+    <row r="936" spans="1:4" ht="12" customHeight="1">
+      <c r="A936" s="5">
+        <v>8022328106884</v>
+      </c>
+      <c r="B936" s="2" t="s">
+        <v>1844</v>
+      </c>
+      <c r="C936" s="3" t="s">
+        <v>1845</v>
+      </c>
+      <c r="D936" s="14">
+        <v>20.067912</v>
+      </c>
+    </row>
+    <row r="937" spans="1:4" ht="12" customHeight="1">
+      <c r="A937" s="5">
+        <v>8022328106877</v>
+      </c>
+      <c r="B937" s="2" t="s">
+        <v>1846</v>
+      </c>
+      <c r="C937" s="3" t="s">
+        <v>1847</v>
+      </c>
+      <c r="D937" s="14">
+        <v>9.9979920000000018</v>
+      </c>
+    </row>
+    <row r="938" spans="1:4" ht="12" customHeight="1">
+      <c r="A938" s="5">
+        <v>8022328106570</v>
+      </c>
+      <c r="B938" s="2" t="s">
+        <v>1848</v>
+      </c>
+      <c r="C938" s="3" t="s">
+        <v>1849</v>
+      </c>
+      <c r="D938" s="14">
+        <v>28.699272000000001</v>
+      </c>
+    </row>
+    <row r="939" spans="1:4" ht="12" customHeight="1">
+      <c r="A939" s="5">
+        <v>8022328106594</v>
+      </c>
+      <c r="B939" s="2" t="s">
+        <v>1850</v>
+      </c>
+      <c r="C939" s="3" t="s">
+        <v>1851</v>
+      </c>
+      <c r="D939" s="14">
+        <v>20.787192000000001</v>
+      </c>
+    </row>
+    <row r="940" spans="1:4" ht="12" customHeight="1">
+      <c r="A940" s="5">
+        <v>8022328106341</v>
+      </c>
+      <c r="B940" s="2" t="s">
+        <v>1852</v>
+      </c>
+      <c r="C940" s="3" t="s">
+        <v>1853</v>
+      </c>
+      <c r="D940" s="14">
+        <v>25.102872000000001</v>
+      </c>
+    </row>
+    <row r="941" spans="1:4" ht="12" customHeight="1">
+      <c r="A941" s="5">
+        <v>8022328106563</v>
+      </c>
+      <c r="B941" s="2" t="s">
+        <v>1854</v>
+      </c>
+      <c r="C941" s="3" t="s">
+        <v>1855</v>
+      </c>
+      <c r="D941" s="14">
+        <v>8.559432000000001</v>
+      </c>
+    </row>
+    <row r="942" spans="1:4" ht="12" customHeight="1">
+      <c r="A942" s="5">
+        <v>8022328106525</v>
+      </c>
+      <c r="B942" s="2" t="s">
+        <v>1856</v>
+      </c>
+      <c r="C942" s="3" t="s">
+        <v>1857</v>
+      </c>
+      <c r="D942" s="14">
+        <v>17.62236</v>
+      </c>
+    </row>
+    <row r="943" spans="1:4" ht="12" customHeight="1">
+      <c r="A943" s="5">
+        <v>8022328106846</v>
+      </c>
+      <c r="B943" s="2" t="s">
+        <v>1858</v>
+      </c>
+      <c r="C943" s="3" t="s">
+        <v>1859</v>
+      </c>
+      <c r="D943" s="14">
+        <v>4.6753200000000001</v>
+      </c>
+    </row>
+    <row r="944" spans="1:4" ht="12" customHeight="1">
+      <c r="A944" s="5">
+        <v>8022328102602</v>
+      </c>
+      <c r="B944" s="2" t="s">
+        <v>1860</v>
+      </c>
+      <c r="C944" s="3" t="s">
+        <v>1861</v>
+      </c>
+      <c r="D944" s="14">
+        <v>14.745240000000001</v>
+      </c>
+    </row>
+    <row r="945" spans="1:4" ht="12" customHeight="1">
+      <c r="A945" s="5">
+        <v>8022328106808</v>
+      </c>
+      <c r="B945" s="2" t="s">
+        <v>1862</v>
+      </c>
+      <c r="C945" s="3" t="s">
+        <v>1863</v>
+      </c>
+      <c r="D945" s="14">
+        <v>8.559432000000001</v>
+      </c>
+    </row>
+    <row r="946" spans="1:4" ht="12" customHeight="1">
+      <c r="A946" s="5">
+        <v>8022328106815</v>
+      </c>
+      <c r="B946" s="2" t="s">
+        <v>1864</v>
+      </c>
+      <c r="C946" s="3" t="s">
+        <v>1865</v>
+      </c>
+      <c r="D946" s="14">
+        <v>17.910072000000003</v>
+      </c>
+    </row>
+    <row r="947" spans="1:4" ht="12" customHeight="1">
+      <c r="A947" s="5">
+        <v>8022328106839</v>
+      </c>
+      <c r="B947" s="2" t="s">
+        <v>1866</v>
+      </c>
+      <c r="C947" s="3" t="s">
+        <v>1867</v>
+      </c>
+      <c r="D947" s="14">
+        <v>23.3766</v>
+      </c>
+    </row>
+    <row r="948" spans="1:4" ht="12" customHeight="1">
+      <c r="A948" s="5">
+        <v>8022328103609</v>
+      </c>
+      <c r="B948" s="2" t="s">
+        <v>1868</v>
+      </c>
+      <c r="C948" s="3" t="s">
+        <v>1869</v>
+      </c>
+      <c r="D948" s="14">
+        <v>16.471512000000001</v>
+      </c>
+    </row>
+    <row r="949" spans="1:4" ht="12" customHeight="1">
+      <c r="A949" s="5">
+        <v>8022328109533</v>
+      </c>
+      <c r="B949" s="2" t="s">
+        <v>1870</v>
+      </c>
+      <c r="C949" s="3" t="s">
+        <v>1871</v>
+      </c>
+      <c r="D949" s="14">
+        <v>9.7102800000000009</v>
+      </c>
+    </row>
+    <row r="950" spans="1:4" ht="12" customHeight="1">
+      <c r="A950" s="5">
+        <v>8022328109540</v>
+      </c>
+      <c r="B950" s="2" t="s">
+        <v>1872</v>
+      </c>
+      <c r="C950" s="3" t="s">
+        <v>1873</v>
+      </c>
+      <c r="D950" s="14">
+        <v>7.8401520000000007</v>
+      </c>
+    </row>
+    <row r="951" spans="1:4" ht="12" customHeight="1">
+      <c r="A951" s="5">
+        <v>8022328100370</v>
+      </c>
+      <c r="B951" s="2" t="s">
+        <v>1874</v>
+      </c>
+      <c r="C951" s="3" t="s">
+        <v>1875</v>
+      </c>
+      <c r="D951" s="14">
+        <v>10.717272000000001</v>
+      </c>
+    </row>
+    <row r="952" spans="1:4" ht="12" customHeight="1">
+      <c r="A952" s="5">
+        <v>8022328102435</v>
+      </c>
+      <c r="B952" s="2" t="s">
+        <v>1876</v>
+      </c>
+      <c r="C952" s="3" t="s">
+        <v>1877</v>
+      </c>
+      <c r="D952" s="14">
+        <v>8.559432000000001</v>
+      </c>
+    </row>
+    <row r="953" spans="1:4" ht="12" customHeight="1">
+      <c r="A953" s="5">
+        <v>8022328101285</v>
+      </c>
+      <c r="B953" s="2" t="s">
+        <v>1878</v>
+      </c>
+      <c r="C953" s="3" t="s">
+        <v>1879</v>
+      </c>
+      <c r="D953" s="14">
+        <v>15.752232000000001</v>
+      </c>
+    </row>
+    <row r="954" spans="1:4" ht="12" customHeight="1">
+      <c r="A954" s="5">
+        <v>8022328109991</v>
+      </c>
+      <c r="B954" s="2" t="s">
+        <v>1880</v>
+      </c>
+      <c r="C954" s="3" t="s">
+        <v>1881</v>
+      </c>
+      <c r="D954" s="14">
+        <v>9.2787120000000005</v>
+      </c>
+    </row>
+    <row r="955" spans="1:4" ht="12" customHeight="1">
+      <c r="A955" s="5">
+        <v>8022328110133</v>
+      </c>
+      <c r="B955" s="2" t="s">
+        <v>1882</v>
+      </c>
+      <c r="C955" s="3" t="s">
+        <v>1883</v>
+      </c>
+      <c r="D955" s="14">
+        <v>9.9979920000000018</v>
+      </c>
+    </row>
+    <row r="956" spans="1:4" ht="12" customHeight="1">
+      <c r="A956" s="5">
+        <v>8022328106549</v>
+      </c>
+      <c r="B956" s="2" t="s">
+        <v>1884</v>
+      </c>
+      <c r="C956" s="3" t="s">
+        <v>1885</v>
+      </c>
+      <c r="D956" s="14">
+        <v>21.506472000000002</v>
+      </c>
+    </row>
+    <row r="957" spans="1:4" ht="12" customHeight="1">
+      <c r="A957" s="5">
+        <v>8022328112663</v>
+      </c>
+      <c r="B957" s="2" t="s">
+        <v>1886</v>
+      </c>
+      <c r="C957" s="3" t="s">
+        <v>1887</v>
+      </c>
+      <c r="D957" s="14">
+        <v>8.559432000000001</v>
+      </c>
+    </row>
+    <row r="958" spans="1:4" ht="12" customHeight="1">
+      <c r="A958" s="5">
+        <v>8022328112649</v>
+      </c>
+      <c r="B958" s="2" t="s">
+        <v>1888</v>
+      </c>
+      <c r="C958" s="3" t="s">
+        <v>1889</v>
+      </c>
+      <c r="D958" s="14">
+        <v>9.2787120000000005</v>
+      </c>
+    </row>
+    <row r="959" spans="1:4" ht="12" customHeight="1">
+      <c r="A959" s="5">
+        <v>8022328113158</v>
+      </c>
+      <c r="B959" s="2" t="s">
+        <v>1890</v>
+      </c>
+      <c r="C959" s="3" t="s">
+        <v>1891</v>
+      </c>
+      <c r="D959" s="14">
+        <v>20.787192000000001</v>
+      </c>
+    </row>
+    <row r="960" spans="1:4" ht="12" customHeight="1">
+      <c r="A960" s="5">
+        <v>8022328113141</v>
+      </c>
+      <c r="B960" s="2" t="s">
+        <v>1892</v>
+      </c>
+      <c r="C960" s="3" t="s">
+        <v>1893</v>
+      </c>
+      <c r="D960" s="14">
+        <v>11.868120000000001</v>
+      </c>
+    </row>
+    <row r="961" spans="1:4" ht="12" customHeight="1">
+      <c r="A961" s="5">
+        <v>8022328113134</v>
+      </c>
+      <c r="B961" s="2" t="s">
+        <v>1894</v>
+      </c>
+      <c r="C961" s="3" t="s">
+        <v>1895</v>
+      </c>
+      <c r="D961" s="14">
+        <v>11.868120000000001</v>
+      </c>
+    </row>
+    <row r="962" spans="1:4" ht="12" customHeight="1">
+      <c r="A962" s="5">
+        <v>8022328112632</v>
+      </c>
+      <c r="B962" s="2" t="s">
+        <v>1896</v>
+      </c>
+      <c r="C962" s="3" t="s">
+        <v>1897</v>
+      </c>
+      <c r="D962" s="14">
+        <v>17.910072000000003</v>
+      </c>
+    </row>
+    <row r="963" spans="1:4" ht="12" customHeight="1">
+      <c r="A963" s="5">
+        <v>8022328112625</v>
+      </c>
+      <c r="B963" s="2" t="s">
+        <v>1898</v>
+      </c>
+      <c r="C963" s="3" t="s">
+        <v>1899</v>
+      </c>
+      <c r="D963" s="14">
+        <v>15.752232000000001</v>
+      </c>
+    </row>
+    <row r="964" spans="1:4" ht="12" customHeight="1">
+      <c r="A964" s="5">
+        <v>8022328112779</v>
+      </c>
+      <c r="B964" s="2" t="s">
+        <v>1900</v>
+      </c>
+      <c r="C964" s="3" t="s">
+        <v>1901</v>
+      </c>
+      <c r="D964" s="14">
+        <v>3.9560400000000002</v>
+      </c>
+    </row>
+    <row r="965" spans="1:4" ht="12" customHeight="1">
+      <c r="A965" s="5">
+        <v>8022328112755</v>
+      </c>
+      <c r="B965" s="2" t="s">
+        <v>1902</v>
+      </c>
+      <c r="C965" s="3" t="s">
+        <v>1903</v>
+      </c>
+      <c r="D965" s="14">
+        <v>23.664312000000002</v>
+      </c>
+    </row>
+    <row r="966" spans="1:4" ht="12" customHeight="1">
+      <c r="A966" s="5">
+        <v>8022328112656</v>
+      </c>
+      <c r="B966" s="2" t="s">
+        <v>1904</v>
+      </c>
+      <c r="C966" s="3" t="s">
+        <v>1905</v>
+      </c>
+      <c r="D966" s="14">
+        <v>17.190792000000002</v>
+      </c>
+    </row>
+    <row r="967" spans="1:4" ht="12" customHeight="1">
+      <c r="A967" s="5">
+        <v>8022328112717</v>
+      </c>
+      <c r="B967" s="2" t="s">
+        <v>1906</v>
+      </c>
+      <c r="C967" s="3" t="s">
+        <v>1907</v>
+      </c>
+      <c r="D967" s="14">
+        <v>28.699272000000001</v>
+      </c>
+    </row>
+    <row r="968" spans="1:4" ht="12" customHeight="1">
+      <c r="A968" s="5">
+        <v>8022328112700</v>
+      </c>
+      <c r="B968" s="2" t="s">
+        <v>1908</v>
+      </c>
+      <c r="C968" s="3" t="s">
+        <v>1909</v>
+      </c>
+      <c r="D968" s="14">
+        <v>17.62236</v>
+      </c>
+    </row>
+    <row r="969" spans="1:4" ht="12" customHeight="1">
+      <c r="A969" s="5">
+        <v>8022328112762</v>
+      </c>
+      <c r="B969" s="2" t="s">
+        <v>1910</v>
+      </c>
+      <c r="C969" s="3" t="s">
+        <v>1911</v>
+      </c>
+      <c r="D969" s="14">
+        <v>14.745240000000001</v>
+      </c>
+    </row>
+    <row r="970" spans="1:4" ht="12" customHeight="1">
+      <c r="A970" s="5">
+        <v>8022328112694</v>
+      </c>
+      <c r="B970" s="2" t="s">
+        <v>1912</v>
+      </c>
+      <c r="C970" s="3" t="s">
+        <v>1913</v>
+      </c>
+      <c r="D970" s="14">
+        <v>32.295672000000003</v>
+      </c>
+    </row>
+    <row r="971" spans="1:4" ht="12" customHeight="1">
+      <c r="A971" s="5">
+        <v>8022328112687</v>
+      </c>
+      <c r="B971" s="2" t="s">
+        <v>1914</v>
+      </c>
+      <c r="C971" s="3" t="s">
+        <v>1915</v>
+      </c>
+      <c r="D971" s="14">
+        <v>23.3766</v>
+      </c>
+    </row>
+    <row r="972" spans="1:4" ht="12" customHeight="1">
+      <c r="A972" s="5">
+        <v>8022328112670</v>
+      </c>
+      <c r="B972" s="2" t="s">
+        <v>1916</v>
+      </c>
+      <c r="C972" s="3" t="s">
+        <v>1917</v>
+      </c>
+      <c r="D972" s="14">
+        <v>4.9630320000000001</v>
+      </c>
+    </row>
+    <row r="973" spans="1:4" ht="12" customHeight="1">
+      <c r="A973" s="5">
+        <v>8022328113202</v>
+      </c>
+      <c r="B973" s="2" t="s">
+        <v>1918</v>
+      </c>
+      <c r="C973" s="3" t="s">
+        <v>1919</v>
+      </c>
+      <c r="D973" s="14">
+        <v>29.418552000000002</v>
+      </c>
+    </row>
+    <row r="974" spans="1:4" ht="12" customHeight="1">
+      <c r="A974" s="5">
+        <v>8022328113165</v>
+      </c>
+      <c r="B974" s="2" t="s">
+        <v>1920</v>
+      </c>
+      <c r="C974" s="3" t="s">
+        <v>1921</v>
+      </c>
+      <c r="D974" s="14">
+        <v>22.513464000000003</v>
+      </c>
+    </row>
+    <row r="975" spans="1:4" ht="12" customHeight="1">
+      <c r="A975" s="5">
+        <v>8022328102947</v>
+      </c>
+      <c r="B975" s="2" t="s">
+        <v>1922</v>
+      </c>
+      <c r="C975" s="3" t="s">
+        <v>1923</v>
+      </c>
+      <c r="D975" s="14">
+        <v>4.2437519999999997</v>
+      </c>
+    </row>
+    <row r="976" spans="1:4" ht="12" customHeight="1">
+      <c r="A976" s="5">
+        <v>8022328101094</v>
+      </c>
+      <c r="B976" s="2" t="s">
+        <v>1924</v>
+      </c>
+      <c r="C976" s="3" t="s">
+        <v>1925</v>
+      </c>
+      <c r="D976" s="14">
+        <v>4.9630320000000001</v>
+      </c>
+    </row>
+    <row r="977" spans="1:4" ht="12" customHeight="1">
+      <c r="A977" s="5">
+        <v>8022328104101</v>
+      </c>
+      <c r="B977" s="2" t="s">
+        <v>1926</v>
+      </c>
+      <c r="C977" s="3" t="s">
+        <v>1927</v>
+      </c>
+      <c r="D977" s="14">
+        <v>5.6823120000000005</v>
+      </c>
+    </row>
+    <row r="978" spans="1:4" ht="12" customHeight="1">
+      <c r="A978" s="5">
+        <v>8022328113127</v>
+      </c>
+      <c r="B978" s="2" t="s">
+        <v>1928</v>
+      </c>
+      <c r="C978" s="3" t="s">
+        <v>1929</v>
+      </c>
+      <c r="D978" s="14">
+        <v>14.745240000000001</v>
+      </c>
+    </row>
+    <row r="979" spans="1:4" ht="12" customHeight="1">
+      <c r="A979" s="5">
+        <v>8022328105689</v>
+      </c>
+      <c r="B979" s="2" t="s">
+        <v>1930</v>
+      </c>
+      <c r="C979" s="3" t="s">
+        <v>1931</v>
+      </c>
+      <c r="D979" s="14">
+        <v>4.6753200000000001</v>
+      </c>
+    </row>
+    <row r="980" spans="1:4" ht="12" customHeight="1">
+      <c r="A980" s="5">
+        <v>8022328113417</v>
+      </c>
+      <c r="B980" s="2" t="s">
+        <v>1932</v>
+      </c>
+      <c r="C980" s="3" t="s">
+        <v>1933</v>
+      </c>
+      <c r="D980" s="14">
+        <v>5.6823120000000005</v>
+      </c>
+    </row>
+    <row r="981" spans="1:4" ht="12" customHeight="1">
+      <c r="A981" s="5">
+        <v>8022328107379</v>
+      </c>
+      <c r="B981" s="2" t="s">
+        <v>1934</v>
+      </c>
+      <c r="C981" s="3" t="s">
+        <v>1935</v>
+      </c>
+      <c r="D981" s="14">
+        <v>3.5244720000000003</v>
+      </c>
+    </row>
+    <row r="982" spans="1:4" ht="12" customHeight="1">
+      <c r="A982" s="5">
+        <v>8022328199657</v>
+      </c>
+      <c r="B982" s="2" t="s">
+        <v>1936</v>
+      </c>
+      <c r="C982" s="3" t="s">
+        <v>1937</v>
+      </c>
+      <c r="D982" s="14">
+        <v>17.190792000000002</v>
+      </c>
+    </row>
+    <row r="983" spans="1:4" ht="12" customHeight="1">
+      <c r="A983" s="5">
+        <v>8022328115015</v>
+      </c>
+      <c r="B983" s="2" t="s">
+        <v>1938</v>
+      </c>
+      <c r="C983" s="3" t="s">
+        <v>1939</v>
+      </c>
+      <c r="D983" s="14">
+        <v>1.0789200000000001</v>
+      </c>
+    </row>
+    <row r="984" spans="1:4" ht="12" customHeight="1">
+      <c r="A984" s="5">
+        <v>8022328110447</v>
+      </c>
+      <c r="B984" s="2" t="s">
+        <v>1940</v>
+      </c>
+      <c r="C984" s="3" t="s">
+        <v>1941</v>
+      </c>
+      <c r="D984" s="14">
+        <v>14.313672</v>
+      </c>
+    </row>
+    <row r="985" spans="1:4" ht="12" customHeight="1">
+      <c r="A985" s="5">
+        <v>8022328110362</v>
+      </c>
+      <c r="B985" s="2" t="s">
+        <v>1942</v>
+      </c>
+      <c r="C985" s="3" t="s">
+        <v>1943</v>
+      </c>
+      <c r="D985" s="14">
+        <v>9.2787120000000005</v>
+      </c>
+    </row>
+    <row r="986" spans="1:4" ht="12" customHeight="1">
+      <c r="A986" s="5">
+        <v>8022328110478</v>
+      </c>
+      <c r="B986" s="2" t="s">
+        <v>1944</v>
+      </c>
+      <c r="C986" s="3" t="s">
+        <v>1945</v>
+      </c>
+      <c r="D986" s="14">
+        <v>9.9979920000000018</v>
+      </c>
+    </row>
+    <row r="987" spans="1:4" ht="12" customHeight="1">
+      <c r="A987" s="5">
+        <v>8022328110416</v>
+      </c>
+      <c r="B987" s="2" t="s">
+        <v>1946</v>
+      </c>
+      <c r="C987" s="3" t="s">
+        <v>1947</v>
+      </c>
+      <c r="D987" s="14">
+        <v>8.559432000000001</v>
+      </c>
+    </row>
+    <row r="988" spans="1:4" ht="12" customHeight="1">
+      <c r="A988" s="5">
+        <v>8022328110461</v>
+      </c>
+      <c r="B988" s="2" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C988" s="3" t="s">
+        <v>1949</v>
+      </c>
+      <c r="D988" s="14">
+        <v>14.313672</v>
+      </c>
+    </row>
+    <row r="989" spans="1:4" ht="12" customHeight="1">
+      <c r="A989" s="5">
+        <v>8022328111475</v>
+      </c>
+      <c r="B989" s="2" t="s">
+        <v>1950</v>
+      </c>
+      <c r="C989" s="3" t="s">
+        <v>1951</v>
+      </c>
+      <c r="D989" s="14">
+        <v>12.875112000000001</v>
+      </c>
+    </row>
+    <row r="990" spans="1:4" ht="12" customHeight="1">
+      <c r="A990" s="5">
+        <v>8022328110423</v>
+      </c>
+      <c r="B990" s="2" t="s">
+        <v>1952</v>
+      </c>
+      <c r="C990" s="3" t="s">
+        <v>1953</v>
+      </c>
+      <c r="D990" s="14">
+        <v>20.067912</v>
+      </c>
+    </row>
+    <row r="991" spans="1:4" ht="12" customHeight="1">
+      <c r="A991" s="5">
+        <v>8022328110591</v>
+      </c>
+      <c r="B991" s="2" t="s">
+        <v>1954</v>
+      </c>
+      <c r="C991" s="3" t="s">
+        <v>1955</v>
+      </c>
+      <c r="D991" s="14">
+        <v>4.2437519999999997</v>
+      </c>
+    </row>
+    <row r="992" spans="1:4" ht="12" customHeight="1">
+      <c r="A992" s="5">
+        <v>8022328110454</v>
+      </c>
+      <c r="B992" s="2" t="s">
+        <v>1956</v>
+      </c>
+      <c r="C992" s="3" t="s">
+        <v>1957</v>
+      </c>
+      <c r="D992" s="14">
+        <v>23.664312000000002</v>
+      </c>
+    </row>
+    <row r="993" spans="1:4" ht="12" customHeight="1">
+      <c r="A993" s="5">
+        <v>8022328110430</v>
+      </c>
+      <c r="B993" s="2" t="s">
+        <v>1958</v>
+      </c>
+      <c r="C993" s="3" t="s">
+        <v>1959</v>
+      </c>
+      <c r="D993" s="14">
+        <v>8.2717200000000002</v>
+      </c>
+    </row>
+    <row r="994" spans="1:4" ht="12" customHeight="1">
+      <c r="A994" s="5">
+        <v>8022328110393</v>
+      </c>
+      <c r="B994" s="2" t="s">
+        <v>1960</v>
+      </c>
+      <c r="C994" s="3" t="s">
+        <v>1961</v>
+      </c>
+      <c r="D994" s="14">
+        <v>9.9979920000000018</v>
+      </c>
+    </row>
+    <row r="995" spans="1:4" ht="12" customHeight="1">
+      <c r="A995" s="5">
+        <v>8022328110577</v>
+      </c>
+      <c r="B995" s="2" t="s">
+        <v>1962</v>
+      </c>
+      <c r="C995" s="3" t="s">
+        <v>1963</v>
+      </c>
+      <c r="D995" s="14">
+        <v>14.745240000000001</v>
+      </c>
+    </row>
+    <row r="996" spans="1:4" ht="12" customHeight="1">
+      <c r="A996" s="5">
+        <v>8022328110386</v>
+      </c>
+      <c r="B996" s="2" t="s">
+        <v>1964</v>
+      </c>
+      <c r="C996" s="3" t="s">
+        <v>1965</v>
+      </c>
+      <c r="D996" s="14">
+        <v>32.295672000000003</v>
+      </c>
+    </row>
+    <row r="997" spans="1:4" ht="12" customHeight="1">
+      <c r="A997" s="5">
+        <v>8022328110379</v>
+      </c>
+      <c r="B997" s="2" t="s">
+        <v>1966</v>
+      </c>
+      <c r="C997" s="3" t="s">
+        <v>1967</v>
+      </c>
+      <c r="D997" s="14">
+        <v>23.3766</v>
+      </c>
+    </row>
+    <row r="998" spans="1:4" ht="12" customHeight="1">
+      <c r="A998" s="5">
+        <v>8022328110409</v>
+      </c>
+      <c r="B998" s="2" t="s">
+        <v>1968</v>
+      </c>
+      <c r="C998" s="3" t="s">
+        <v>1969</v>
+      </c>
+      <c r="D998" s="14">
+        <v>4.9630320000000001</v>
+      </c>
+    </row>
+    <row r="999" spans="1:4" ht="12" customHeight="1">
+      <c r="A999" s="5">
+        <v>8022328100356</v>
+      </c>
+      <c r="B999" s="2" t="s">
+        <v>1970</v>
+      </c>
+      <c r="C999" s="3" t="s">
+        <v>1971</v>
+      </c>
+      <c r="D999" s="14">
+        <v>9.7102800000000009</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:4" ht="12" customHeight="1">
+      <c r="A1000" s="5">
+        <v>8022328102534</v>
+      </c>
+      <c r="B1000" s="2" t="s">
+        <v>1972</v>
+      </c>
+      <c r="C1000" s="3" t="s">
+        <v>1973</v>
+      </c>
+      <c r="D1000" s="14">
+        <v>8.2717200000000002</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:4" ht="12" customHeight="1">
+      <c r="A1001" s="5">
+        <v>8022328100349</v>
+      </c>
+      <c r="B1001" s="2" t="s">
+        <v>1974</v>
+      </c>
+      <c r="C1001" s="3" t="s">
+        <v>1975</v>
+      </c>
+      <c r="D1001" s="14">
+        <v>9.7102800000000009</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:4" ht="12" customHeight="1">
+      <c r="A1002" s="5">
+        <v>8022328102442</v>
+      </c>
+      <c r="B1002" s="2" t="s">
+        <v>1976</v>
+      </c>
+      <c r="C1002" s="3" t="s">
+        <v>1977</v>
+      </c>
+      <c r="D1002" s="14">
+        <v>9.7102800000000009</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:4" ht="12" customHeight="1">
+      <c r="A1003" s="5">
+        <v>8022328101001</v>
+      </c>
+      <c r="B1003" s="2" t="s">
+        <v>1978</v>
+      </c>
+      <c r="C1003" s="3" t="s">
+        <v>1979</v>
+      </c>
+      <c r="D1003" s="14">
+        <v>9.7102800000000009</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:4" ht="12" customHeight="1">
+      <c r="A1004" s="5">
+        <v>8022328100387</v>
+      </c>
+      <c r="B1004" s="2" t="s">
+        <v>1980</v>
+      </c>
+      <c r="C1004" s="3" t="s">
+        <v>1981</v>
+      </c>
+      <c r="D1004" s="14">
+        <v>9.7102800000000009</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:4" ht="12" customHeight="1">
+      <c r="A1005" s="5">
+        <v>8022328101025</v>
+      </c>
+      <c r="B1005" s="2" t="s">
+        <v>1982</v>
+      </c>
+      <c r="C1005" s="3" t="s">
+        <v>1983</v>
+      </c>
+      <c r="D1005" s="14">
+        <v>8.559432000000001</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:4" ht="12" customHeight="1">
+      <c r="A1006" s="5">
+        <v>8022328100363</v>
+      </c>
+      <c r="B1006" s="2" t="s">
+        <v>1984</v>
+      </c>
+      <c r="C1006" s="3" t="s">
+        <v>1985</v>
+      </c>
+      <c r="D1006" s="14">
+        <v>9.2787120000000005</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:4" ht="12" customHeight="1">
+      <c r="A1007" s="5">
+        <v>8022328111482</v>
+      </c>
+      <c r="B1007" s="2" t="s">
+        <v>1986</v>
+      </c>
+      <c r="C1007" s="3" t="s">
+        <v>1987</v>
+      </c>
+      <c r="D1007" s="14">
+        <v>10.717272000000001</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:4" ht="12" customHeight="1">
+      <c r="A1008" s="5">
+        <v>8022328115893</v>
+      </c>
+      <c r="B1008" s="2" t="s">
+        <v>1988</v>
+      </c>
+      <c r="C1008" s="3" t="s">
+        <v>1989</v>
+      </c>
+      <c r="D1008" s="14">
+        <v>5.6823120000000005</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:4" ht="12" customHeight="1">
+      <c r="A1009" s="5">
+        <v>8022328115909</v>
+      </c>
+      <c r="B1009" s="2" t="s">
+        <v>1990</v>
+      </c>
+      <c r="C1009" s="3" t="s">
+        <v>1991</v>
+      </c>
+      <c r="D1009" s="14">
+        <v>17.910072000000003</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:4" ht="12" customHeight="1">
+      <c r="A1010" s="5">
+        <v>8022328101384</v>
+      </c>
+      <c r="B1010" s="2" t="s">
+        <v>1992</v>
+      </c>
+      <c r="C1010" s="3" t="s">
+        <v>1993</v>
+      </c>
+      <c r="D1010" s="14">
+        <v>9.7102800000000009</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:4" ht="12" customHeight="1">
+      <c r="A1011" s="5">
+        <v>8022328110584</v>
+      </c>
+      <c r="B1011" s="2" t="s">
+        <v>1994</v>
+      </c>
+      <c r="C1011" s="3" t="s">
+        <v>1995</v>
+      </c>
+      <c r="D1011" s="14">
+        <v>9.7102800000000009</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:4" ht="12" customHeight="1">
+      <c r="A1012" s="5">
+        <v>8022328115053</v>
+      </c>
+      <c r="B1012" s="2" t="s">
+        <v>1996</v>
+      </c>
+      <c r="C1012" s="3" t="s">
+        <v>1997</v>
+      </c>
+      <c r="D1012" s="14">
+        <v>7.1208720000000003</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:4" ht="12" customHeight="1">
+      <c r="A1013" s="5">
+        <v>8022328115060</v>
+      </c>
+      <c r="B1013" s="2" t="s">
+        <v>1998</v>
+      </c>
+      <c r="C1013" s="3" t="s">
+        <v>1999</v>
+      </c>
+      <c r="D1013" s="14">
+        <v>7.1208720000000003</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:4" ht="12" customHeight="1">
+      <c r="A1014" s="5">
+        <v>8022328115077</v>
+      </c>
+      <c r="B1014" s="2" t="s">
+        <v>2000</v>
+      </c>
+      <c r="C1014" s="3" t="s">
+        <v>2001</v>
+      </c>
+      <c r="D1014" s="14">
+        <v>7.1208720000000003</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:4" ht="12" customHeight="1">
+      <c r="A1015" s="5">
+        <v>8022328103548</v>
+      </c>
+      <c r="B1015" s="2" t="s">
+        <v>2002</v>
+      </c>
+      <c r="C1015" s="3" t="s">
+        <v>2003</v>
+      </c>
+      <c r="D1015" s="14">
+        <v>9.9979920000000018</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:4" ht="12" customHeight="1">
+      <c r="A1016" s="5">
+        <v>8022328150016</v>
+      </c>
+      <c r="B1016" s="2" t="s">
+        <v>2004</v>
+      </c>
+      <c r="C1016" s="3" t="s">
+        <v>2005</v>
+      </c>
+      <c r="D1016" s="14">
+        <v>36.611352000000004</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:4" ht="12" customHeight="1">
+      <c r="A1017" s="5">
+        <v>8022328118511</v>
+      </c>
+      <c r="B1017" s="2" t="s">
+        <v>2006</v>
+      </c>
+      <c r="C1017" s="3" t="s">
+        <v>2007</v>
+      </c>
+      <c r="D1017" s="14">
+        <v>28.699272000000001</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:4" ht="12" customHeight="1">
+      <c r="A1018" s="5">
+        <v>8022328118528</v>
+      </c>
+      <c r="B1018" s="2" t="s">
+        <v>2008</v>
+      </c>
+      <c r="C1018" s="3" t="s">
+        <v>2009</v>
+      </c>
+      <c r="D1018" s="14">
+        <v>28.699272000000001</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:4" ht="12" customHeight="1">
+      <c r="A1019" s="5">
+        <v>8022328118535</v>
+      </c>
+      <c r="B1019" s="2" t="s">
+        <v>2010</v>
+      </c>
+      <c r="C1019" s="3" t="s">
+        <v>2011</v>
+      </c>
+      <c r="D1019" s="14">
+        <v>28.699272000000001</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:4" ht="12" customHeight="1">
+      <c r="A1020" s="5">
+        <v>8022328118542</v>
+      </c>
+      <c r="B1020" s="2" t="s">
+        <v>2012</v>
+      </c>
+      <c r="C1020" s="3" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D1020" s="14">
+        <v>28.699272000000001</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:4" ht="12" customHeight="1">
+      <c r="A1021" s="5">
+        <v>8022328101780</v>
+      </c>
+      <c r="B1021" s="2" t="s">
+        <v>2014</v>
+      </c>
+      <c r="C1021" s="3" t="s">
+        <v>2015</v>
+      </c>
+      <c r="D1021" s="14">
+        <v>20.067912</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:4" ht="12" customHeight="1">
+      <c r="A1022" s="5">
+        <v>8022328104972</v>
+      </c>
+      <c r="B1022" s="2" t="s">
+        <v>2016</v>
+      </c>
+      <c r="C1022" s="3" t="s">
+        <v>2017</v>
+      </c>
+      <c r="D1022" s="14">
+        <v>16.471512000000001</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:4" ht="12" customHeight="1">
+      <c r="A1023" s="5">
+        <v>8022328115657</v>
+      </c>
+      <c r="B1023" s="2" t="s">
+        <v>2018</v>
+      </c>
+      <c r="C1023" s="3" t="s">
+        <v>2019</v>
+      </c>
+      <c r="D1023" s="14">
+        <v>6.11388</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:4" ht="12" customHeight="1">
+      <c r="A1024" s="5">
+        <v>8022328116692</v>
+      </c>
+      <c r="B1024" s="2" t="s">
+        <v>2020</v>
+      </c>
+      <c r="C1024" s="3" t="s">
+        <v>2021</v>
+      </c>
+      <c r="D1024" s="14">
+        <v>15.752232000000001</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:4" ht="12" customHeight="1">
+      <c r="A1025" s="5">
+        <v>8022328117972</v>
+      </c>
+      <c r="B1025" s="2" t="s">
+        <v>2022</v>
+      </c>
+      <c r="C1025" s="3" t="s">
+        <v>2023</v>
+      </c>
+      <c r="D1025" s="14">
+        <v>16.471512000000001</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:4" ht="12" customHeight="1">
+      <c r="A1026" s="5">
+        <v>8022328101612</v>
+      </c>
+      <c r="B1026" s="2" t="s">
+        <v>2024</v>
+      </c>
+      <c r="C1026" s="3" t="s">
+        <v>2025</v>
+      </c>
+      <c r="D1026" s="14">
+        <v>4.2437519999999997</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:4" ht="12" customHeight="1">
+      <c r="A1027" s="5">
+        <v>8022328110669</v>
+      </c>
+      <c r="B1027" s="2" t="s">
+        <v>2026</v>
+      </c>
+      <c r="C1027" s="3" t="s">
+        <v>2027</v>
+      </c>
+      <c r="D1027" s="14">
+        <v>11.436552000000001</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:4" ht="12" customHeight="1">
+      <c r="A1028" s="5">
+        <v>8022328113479</v>
+      </c>
+      <c r="B1028" s="2" t="s">
+        <v>2028</v>
+      </c>
+      <c r="C1028" s="3" t="s">
+        <v>2029</v>
+      </c>
+      <c r="D1028" s="14">
+        <v>16.471512000000001</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:4" ht="12" customHeight="1">
+      <c r="A1029" s="5">
+        <v>8022328104729</v>
+      </c>
+      <c r="B1029" s="2" t="s">
+        <v>2030</v>
+      </c>
+      <c r="C1029" s="3" t="s">
+        <v>2031</v>
+      </c>
+      <c r="D1029" s="14">
+        <v>16.471512000000001</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:4" ht="12" customHeight="1">
+      <c r="A1030" s="5">
+        <v>8022328103999</v>
+      </c>
+      <c r="B1030" s="2" t="s">
+        <v>2032</v>
+      </c>
+      <c r="C1030" s="3" t="s">
+        <v>2033</v>
+      </c>
+      <c r="D1030" s="14">
+        <v>7.5524400000000007</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:4" ht="12" customHeight="1">
+      <c r="A1031" s="5">
+        <v>8022328103982</v>
+      </c>
+      <c r="B1031" s="2" t="s">
+        <v>2034</v>
+      </c>
+      <c r="C1031" s="3" t="s">
+        <v>2035</v>
+      </c>
+      <c r="D1031" s="14">
+        <v>11.436552000000001</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:4" ht="12" customHeight="1">
+      <c r="A1032" s="5">
+        <v>8022328110645</v>
+      </c>
+      <c r="B1032" s="2" t="s">
+        <v>2036</v>
+      </c>
+      <c r="C1032" s="3" t="s">
+        <v>2037</v>
+      </c>
+      <c r="D1032" s="14">
+        <v>17.190792000000002</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:4" ht="12" customHeight="1">
+      <c r="A1033" s="5">
+        <v>8022328107430</v>
+      </c>
+      <c r="B1033" s="2" t="s">
+        <v>2038</v>
+      </c>
+      <c r="C1033" s="3" t="s">
+        <v>2039</v>
+      </c>
+      <c r="D1033" s="14">
+        <v>6.8331600000000003</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:4" ht="12" customHeight="1">
+      <c r="A1034" s="5">
+        <v>8022328116104</v>
+      </c>
+      <c r="B1034" s="2" t="s">
+        <v>2040</v>
+      </c>
+      <c r="C1034" s="3" t="s">
+        <v>2041</v>
+      </c>
+      <c r="D1034" s="14">
+        <v>8.559432000000001</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:4" ht="12" customHeight="1">
+      <c r="A1035" s="5">
+        <v>8022328116098</v>
+      </c>
+      <c r="B1035" s="2" t="s">
+        <v>2042</v>
+      </c>
+      <c r="C1035" s="3" t="s">
+        <v>2043</v>
+      </c>
+      <c r="D1035" s="14">
+        <v>15.752232000000001</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:4" ht="12" customHeight="1">
+      <c r="A1036" s="5">
+        <v>8022328116210</v>
+      </c>
+      <c r="B1036" s="2" t="s">
+        <v>2044</v>
+      </c>
+      <c r="C1036" s="3" t="s">
+        <v>2045</v>
+      </c>
+      <c r="D1036" s="14">
+        <v>27.979991999999999</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:4" ht="12" customHeight="1">
+      <c r="A1037" s="5">
+        <v>8022328116203</v>
+      </c>
+      <c r="B1037" s="2" t="s">
+        <v>2046</v>
+      </c>
+      <c r="C1037" s="3" t="s">
+        <v>2047</v>
+      </c>
+      <c r="D1037" s="14">
+        <v>15.464520000000002</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:4" ht="12" customHeight="1">
+      <c r="A1038" s="5">
+        <v>8022328116081</v>
+      </c>
+      <c r="B1038" s="2" t="s">
+        <v>2048</v>
+      </c>
+      <c r="C1038" s="3" t="s">
+        <v>2049</v>
+      </c>
+      <c r="D1038" s="14">
+        <v>19.060920000000003</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:4" ht="12" customHeight="1">
+      <c r="A1039" s="5">
+        <v>8022328116074</v>
+      </c>
+      <c r="B1039" s="2" t="s">
+        <v>2050</v>
+      </c>
+      <c r="C1039" s="3" t="s">
+        <v>2051</v>
+      </c>
+      <c r="D1039" s="14">
+        <v>8.2717200000000002</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:4" ht="12" customHeight="1">
+      <c r="A1040" s="5">
+        <v>8022328116197</v>
+      </c>
+      <c r="B1040" s="2" t="s">
+        <v>2052</v>
+      </c>
+      <c r="C1040" s="3" t="s">
+        <v>2053</v>
+      </c>
+      <c r="D1040" s="14">
+        <v>10.42956</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:4" ht="12" customHeight="1">
+      <c r="A1041" s="5">
+        <v>8022328116128</v>
+      </c>
+      <c r="B1041" s="2" t="s">
+        <v>2054</v>
+      </c>
+      <c r="C1041" s="3" t="s">
+        <v>2055</v>
+      </c>
+      <c r="D1041" s="14">
+        <v>32.295672000000003</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:4" ht="12" customHeight="1">
+      <c r="A1042" s="5">
+        <v>8022328116111</v>
+      </c>
+      <c r="B1042" s="2" t="s">
+        <v>2056</v>
+      </c>
+      <c r="C1042" s="3" t="s">
+        <v>2057</v>
+      </c>
+      <c r="D1042" s="14">
+        <v>23.3766</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:4" ht="12" customHeight="1">
+      <c r="A1043" s="5">
+        <v>8022328103678</v>
+      </c>
+      <c r="B1043" s="2" t="s">
+        <v>2058</v>
+      </c>
+      <c r="C1043" s="3" t="s">
+        <v>2059</v>
+      </c>
+      <c r="D1043" s="14">
+        <v>8.559432000000001</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:4" ht="12" customHeight="1">
+      <c r="A1044" s="5">
+        <v>8022328103685</v>
+      </c>
+      <c r="B1044" s="2" t="s">
+        <v>2060</v>
+      </c>
+      <c r="C1044" s="3" t="s">
+        <v>2061</v>
+      </c>
+      <c r="D1044" s="14">
+        <v>21.506472000000002</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:4" ht="12" customHeight="1">
+      <c r="A1045" s="5">
+        <v>8022328120033</v>
+      </c>
+      <c r="B1045" s="2" t="s">
+        <v>2062</v>
+      </c>
+      <c r="C1045" s="3" t="s">
+        <v>2063</v>
+      </c>
+      <c r="D1045" s="14">
+        <v>4.6753200000000001</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:4" ht="12" customHeight="1">
+      <c r="A1046" s="5">
+        <v>8022328119389</v>
+      </c>
+      <c r="B1046" s="2" t="s">
+        <v>2064</v>
+      </c>
+      <c r="C1046" s="3" t="s">
+        <v>2065</v>
+      </c>
+      <c r="D1046" s="14">
+        <v>13.666320000000001</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:4" ht="12" customHeight="1">
+      <c r="A1047" s="5">
+        <v>8022328109519</v>
+      </c>
+      <c r="B1047" s="2" t="s">
+        <v>2066</v>
+      </c>
+      <c r="C1047" s="3" t="s">
+        <v>2067</v>
+      </c>
+      <c r="D1047" s="14">
+        <v>17.62236</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:4" ht="12" customHeight="1">
+      <c r="A1048" s="5">
+        <v>8022328109618</v>
+      </c>
+      <c r="B1048" s="2" t="s">
+        <v>2068</v>
+      </c>
+      <c r="C1048" s="3" t="s">
+        <v>2069</v>
+      </c>
+      <c r="D1048" s="14">
+        <v>8.2717200000000002</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:4" ht="12" customHeight="1">
+      <c r="A1049" s="5">
+        <v>8022328102114</v>
+      </c>
+      <c r="B1049" s="2" t="s">
+        <v>2070</v>
+      </c>
+      <c r="C1049" s="3" t="s">
+        <v>2071</v>
+      </c>
+      <c r="D1049" s="14">
+        <v>17.910072000000003</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:4" ht="12" customHeight="1">
+      <c r="A1050" s="5">
+        <v>8022328112809</v>
+      </c>
+      <c r="B1050" s="2" t="s">
+        <v>2072</v>
+      </c>
+      <c r="C1050" s="3" t="s">
+        <v>2073</v>
+      </c>
+      <c r="D1050" s="14">
+        <v>23.3766</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:4" ht="12" customHeight="1">
+      <c r="A1051" s="5">
+        <v>8022328112007</v>
+      </c>
+      <c r="B1051" s="2" t="s">
+        <v>2074</v>
+      </c>
+      <c r="C1051" s="3" t="s">
+        <v>2075</v>
+      </c>
+      <c r="D1051" s="14">
+        <v>8.559432000000001</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:4" ht="12" customHeight="1">
+      <c r="A1052" s="5">
+        <v>8022328112076</v>
+      </c>
+      <c r="B1052" s="2" t="s">
+        <v>2076</v>
+      </c>
+      <c r="C1052" s="3" t="s">
+        <v>2077</v>
+      </c>
+      <c r="D1052" s="14">
+        <v>17.910072000000003</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:4" ht="12" customHeight="1">
+      <c r="A1053" s="5">
+        <v>8022328112014</v>
+      </c>
+      <c r="B1053" s="2" t="s">
+        <v>2078</v>
+      </c>
+      <c r="C1053" s="3" t="s">
+        <v>2079</v>
+      </c>
+      <c r="D1053" s="14">
+        <v>23.3766</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:4" ht="12" customHeight="1">
+      <c r="A1054" s="5">
+        <v>8022328110935</v>
+      </c>
+      <c r="B1054" s="2" t="s">
+        <v>2080</v>
+      </c>
+      <c r="C1054" s="3" t="s">
+        <v>2081</v>
+      </c>
+      <c r="D1054" s="14">
+        <v>4.9630320000000001</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:4" ht="12" customHeight="1">
+      <c r="A1055" s="5">
+        <v>8022328112083</v>
+      </c>
+      <c r="B1055" s="2" t="s">
+        <v>2082</v>
+      </c>
+      <c r="C1055" s="3" t="s">
+        <v>2083</v>
+      </c>
+      <c r="D1055" s="14">
+        <v>14.313672</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:4" ht="12" customHeight="1">
+      <c r="A1056" s="5">
+        <v>8022328104279</v>
+      </c>
+      <c r="B1056" s="2" t="s">
+        <v>2084</v>
+      </c>
+      <c r="C1056" s="3" t="s">
+        <v>2085</v>
+      </c>
+      <c r="D1056" s="14">
+        <v>16.471512000000001</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:4" ht="12" customHeight="1">
+      <c r="A1057" s="5">
+        <v>8022328115640</v>
+      </c>
+      <c r="B1057" s="2" t="s">
+        <v>2086</v>
+      </c>
+      <c r="C1057" s="3" t="s">
+        <v>2087</v>
+      </c>
+      <c r="D1057" s="14">
+        <v>6.11388</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:4" ht="12" customHeight="1">
+      <c r="A1058" s="5">
+        <v>8022328107973</v>
+      </c>
+      <c r="B1058" s="2" t="s">
+        <v>2088</v>
+      </c>
+      <c r="C1058" s="3" t="s">
+        <v>2089</v>
+      </c>
+      <c r="D1058" s="14">
+        <v>9.9979920000000018</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:4" ht="12" customHeight="1">
+      <c r="A1059" s="5">
+        <v>8022328101728</v>
+      </c>
+      <c r="B1059" s="2" t="s">
+        <v>2090</v>
+      </c>
+      <c r="C1059" s="3" t="s">
+        <v>2091</v>
+      </c>
+      <c r="D1059" s="14">
+        <v>20.787192000000001</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:4" ht="12" customHeight="1">
+      <c r="A1060" s="5">
+        <v>8022328113783</v>
+      </c>
+      <c r="B1060" s="2" t="s">
+        <v>2092</v>
+      </c>
+      <c r="C1060" s="3" t="s">
+        <v>2093</v>
+      </c>
+      <c r="D1060" s="14">
+        <v>7.1208720000000003</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:4" ht="12" customHeight="1">
+      <c r="A1061" s="5">
+        <v>8022328106778</v>
+      </c>
+      <c r="B1061" s="2" t="s">
+        <v>2094</v>
+      </c>
+      <c r="C1061" s="3" t="s">
+        <v>2095</v>
+      </c>
+      <c r="D1061" s="14">
+        <v>9.9979920000000018</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:4" ht="12" customHeight="1">
+      <c r="A1062" s="5">
+        <v>8022328101711</v>
+      </c>
+      <c r="B1062" s="2" t="s">
+        <v>2096</v>
+      </c>
+      <c r="C1062" s="3" t="s">
+        <v>2097</v>
+      </c>
+      <c r="D1062" s="14">
+        <v>14.745240000000001</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:4" ht="12" customHeight="1">
+      <c r="A1063" s="5">
+        <v>8022328107935</v>
+      </c>
+      <c r="B1063" s="2" t="s">
+        <v>2098</v>
+      </c>
+      <c r="C1063" s="3" t="s">
+        <v>2099</v>
+      </c>
+      <c r="D1063" s="14">
+        <v>15.752232000000001</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:4" ht="12" customHeight="1">
+      <c r="A1064" s="5">
+        <v>8022328119594</v>
+      </c>
+      <c r="B1064" s="2" t="s">
+        <v>2100</v>
+      </c>
+      <c r="C1064" s="3" t="s">
+        <v>2101</v>
+      </c>
+      <c r="D1064" s="14">
+        <v>3.2367600000000003</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:4" ht="12" customHeight="1">
+      <c r="A1065" s="5">
+        <v>8022328107959</v>
+      </c>
+      <c r="B1065" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="C1065" s="3" t="s">
+        <v>2103</v>
+      </c>
+      <c r="D1065" s="14">
+        <v>32.295672000000003</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:4" ht="12" customHeight="1">
+      <c r="A1066" s="5">
+        <v>8022328107942</v>
+      </c>
+      <c r="B1066" s="2" t="s">
+        <v>2104</v>
+      </c>
+      <c r="C1066" s="3" t="s">
+        <v>2105</v>
+      </c>
+      <c r="D1066" s="14">
+        <v>23.3766</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:4" ht="12" customHeight="1">
+      <c r="A1067" s="5">
+        <v>8022328107980</v>
+      </c>
+      <c r="B1067" s="2" t="s">
+        <v>2106</v>
+      </c>
+      <c r="C1067" s="3" t="s">
+        <v>2107</v>
+      </c>
+      <c r="D1067" s="14">
+        <v>4.9630320000000001</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:4" ht="12" customHeight="1">
+      <c r="A1068" s="5">
+        <v>8022328107966</v>
+      </c>
+      <c r="B1068" s="2" t="s">
+        <v>2108</v>
+      </c>
+      <c r="C1068" s="3" t="s">
+        <v>2109</v>
+      </c>
+      <c r="D1068" s="14">
+        <v>9.7102800000000009</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:4" ht="12" customHeight="1">
+      <c r="A1069" s="5">
+        <v>8022328109489</v>
+      </c>
+      <c r="B1069" s="2" t="s">
+        <v>2110</v>
+      </c>
+      <c r="C1069" s="3" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D1069" s="14">
+        <v>2.5174799999999999</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:4" ht="12" customHeight="1">
+      <c r="A1070" s="5">
+        <v>8022328102848</v>
+      </c>
+      <c r="B1070" s="2" t="s">
+        <v>2112</v>
+      </c>
+      <c r="C1070" s="3" t="s">
+        <v>2113</v>
+      </c>
+      <c r="D1070" s="14">
+        <v>8.559432000000001</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:4" ht="12" customHeight="1">
+      <c r="A1071" s="5">
+        <v>8022328113363</v>
+      </c>
+      <c r="B1071" s="2" t="s">
+        <v>2114</v>
+      </c>
+      <c r="C1071" s="3" t="s">
+        <v>2115</v>
+      </c>
+      <c r="D1071" s="14">
+        <v>9.2787120000000005</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:4" ht="12" customHeight="1">
+      <c r="A1072" s="5">
+        <v>8022328102831</v>
+      </c>
+      <c r="B1072" s="2" t="s">
+        <v>2116</v>
+      </c>
+      <c r="C1072" s="3" t="s">
+        <v>2117</v>
+      </c>
+      <c r="D1072" s="14">
+        <v>15.752232000000001</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:4" ht="12" customHeight="1">
+      <c r="A1073" s="5">
+        <v>8022328114155</v>
+      </c>
+      <c r="B1073" s="2" t="s">
+        <v>2118</v>
+      </c>
+      <c r="C1073" s="3" t="s">
+        <v>2119</v>
+      </c>
+      <c r="D1073" s="14">
+        <v>23.664312000000002</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:4" ht="12" customHeight="1">
+      <c r="A1074" s="5">
+        <v>8022328102862</v>
+      </c>
+      <c r="B1074" s="2" t="s">
+        <v>2120</v>
+      </c>
+      <c r="C1074" s="3" t="s">
+        <v>2121</v>
+      </c>
+      <c r="D1074" s="14">
+        <v>21.506472000000002</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:4" ht="12" customHeight="1">
+      <c r="A1075" s="5">
+        <v>8022328102985</v>
+      </c>
+      <c r="B1075" s="2" t="s">
+        <v>2122</v>
+      </c>
+      <c r="C1075" s="3" t="s">
+        <v>2123</v>
+      </c>
+      <c r="D1075" s="14">
+        <v>8.559432000000001</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:4" ht="12" customHeight="1">
+      <c r="A1076" s="5">
+        <v>8022328110140</v>
+      </c>
+      <c r="B1076" s="2" t="s">
+        <v>2124</v>
+      </c>
+      <c r="C1076" s="3" t="s">
+        <v>2125</v>
+      </c>
+      <c r="D1076" s="14">
+        <v>12.875112000000001</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:4" ht="12" customHeight="1">
+      <c r="A1077" s="5">
+        <v>8022328102961</v>
+      </c>
+      <c r="B1077" s="2" t="s">
+        <v>2126</v>
+      </c>
+      <c r="C1077" s="3" t="s">
+        <v>2127</v>
+      </c>
+      <c r="D1077" s="14">
+        <v>15.752232000000001</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:4" ht="12" customHeight="1">
+      <c r="A1078" s="5">
+        <v>8022328103012</v>
+      </c>
+      <c r="B1078" s="2" t="s">
+        <v>2128</v>
+      </c>
+      <c r="C1078" s="3" t="s">
+        <v>2129</v>
+      </c>
+      <c r="D1078" s="14">
+        <v>21.506472000000002</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:4" ht="12" customHeight="1">
+      <c r="A1079" s="5">
+        <v>8022328119334</v>
+      </c>
+      <c r="B1079" s="2" t="s">
+        <v>2130</v>
+      </c>
+      <c r="C1079" s="3" t="s">
+        <v>2131</v>
+      </c>
+      <c r="D1079" s="14">
+        <v>14.025960000000001</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:4" ht="12" customHeight="1">
+      <c r="A1080" s="5">
+        <v>8022328105559</v>
+      </c>
+      <c r="B1080" s="2" t="s">
+        <v>2132</v>
+      </c>
+      <c r="C1080" s="3" t="s">
+        <v>2133</v>
+      </c>
+      <c r="D1080" s="14">
+        <v>13.594392000000001</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:4" ht="12" customHeight="1">
+      <c r="A1081" s="5">
+        <v>8022328114506</v>
+      </c>
+      <c r="B1081" s="2" t="s">
+        <v>2134</v>
+      </c>
+      <c r="C1081" s="3" t="s">
+        <v>2135</v>
+      </c>
+      <c r="D1081" s="14">
+        <v>8.559432000000001</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:4" ht="12" customHeight="1">
+      <c r="A1082" s="5">
+        <v>8022328114544</v>
+      </c>
+      <c r="B1082" s="2" t="s">
+        <v>2136</v>
+      </c>
+      <c r="C1082" s="3" t="s">
+        <v>2137</v>
+      </c>
+      <c r="D1082" s="14">
+        <v>16.471512000000001</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:4" ht="12" customHeight="1">
+      <c r="A1083" s="5">
+        <v>8022328115671</v>
+      </c>
+      <c r="B1083" s="2" t="s">
+        <v>2138</v>
+      </c>
+      <c r="C1083" s="3" t="s">
+        <v>2139</v>
+      </c>
+      <c r="D1083" s="14">
+        <v>12.875112000000001</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:4" ht="12" customHeight="1">
+      <c r="A1084" s="5">
+        <v>8022328114483</v>
+      </c>
+      <c r="B1084" s="2" t="s">
+        <v>2140</v>
+      </c>
+      <c r="C1084" s="3" t="s">
+        <v>2141</v>
+      </c>
+      <c r="D1084" s="14">
+        <v>17.910072000000003</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:4" ht="12" customHeight="1">
+      <c r="A1085" s="5">
+        <v>8022328114513</v>
+      </c>
+      <c r="B1085" s="2" t="s">
+        <v>2142</v>
+      </c>
+      <c r="C1085" s="3" t="s">
+        <v>2143</v>
+      </c>
+      <c r="D1085" s="14">
+        <v>9.9979920000000018</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:4" ht="12" customHeight="1">
+      <c r="A1086" s="5">
+        <v>8022328114537</v>
+      </c>
+      <c r="B1086" s="2" t="s">
+        <v>2144</v>
+      </c>
+      <c r="C1086" s="3" t="s">
+        <v>2145</v>
+      </c>
+      <c r="D1086" s="14">
+        <v>12.587400000000001</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:4" ht="12" customHeight="1">
+      <c r="A1087" s="5">
+        <v>8022328114520</v>
+      </c>
+      <c r="B1087" s="2" t="s">
+        <v>2146</v>
+      </c>
+      <c r="C1087" s="3" t="s">
+        <v>2147</v>
+      </c>
+      <c r="D1087" s="14">
+        <v>23.3766</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:4" ht="12" customHeight="1">
+      <c r="A1088" s="5">
+        <v>8022328114490</v>
+      </c>
+      <c r="B1088" s="2" t="s">
+        <v>2148</v>
+      </c>
+      <c r="C1088" s="3" t="s">
+        <v>2149</v>
+      </c>
+      <c r="D1088" s="14">
+        <v>15.032952</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:4" ht="12" customHeight="1">
+      <c r="A1089" s="5">
+        <v>8022328101704</v>
+      </c>
+      <c r="B1089" s="2" t="s">
+        <v>2150</v>
+      </c>
+      <c r="C1089" s="3" t="s">
+        <v>2151</v>
+      </c>
+      <c r="D1089" s="14">
+        <v>13.30668</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:4" ht="12" customHeight="1">
+      <c r="A1090" s="5">
+        <v>8022328116173</v>
+      </c>
+      <c r="B1090" s="2" t="s">
+        <v>2152</v>
+      </c>
+      <c r="C1090" s="3" t="s">
+        <v>2153</v>
+      </c>
+      <c r="D1090" s="14">
+        <v>14.025960000000001</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:4" ht="12" customHeight="1">
+      <c r="A1091" s="5">
+        <v>8022328116180</v>
+      </c>
+      <c r="B1091" s="2" t="s">
+        <v>2154</v>
+      </c>
+      <c r="C1091" s="3" t="s">
+        <v>2155</v>
+      </c>
+      <c r="D1091" s="14">
+        <v>21.938040000000001</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:4" ht="12" customHeight="1">
+      <c r="A1092" s="5">
+        <v>8022328116036</v>
+      </c>
+      <c r="B1092" s="2" t="s">
+        <v>2156</v>
+      </c>
+      <c r="C1092" s="3" t="s">
+        <v>2157</v>
+      </c>
+      <c r="D1092" s="14">
+        <v>9.9979920000000018</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:4" ht="12" customHeight="1">
+      <c r="A1093" s="5">
+        <v>8022328116043</v>
+      </c>
+      <c r="B1093" s="2" t="s">
+        <v>2158</v>
+      </c>
+      <c r="C1093" s="3" t="s">
+        <v>2159</v>
+      </c>
+      <c r="D1093" s="14">
+        <v>15.752232000000001</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:4" ht="12" customHeight="1">
+      <c r="A1094" s="5">
+        <v>8022328116067</v>
+      </c>
+      <c r="B1094" s="2" t="s">
+        <v>2160</v>
+      </c>
+      <c r="C1094" s="3" t="s">
+        <v>2161</v>
+      </c>
+      <c r="D1094" s="14">
+        <v>32.295672000000003</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:4" ht="12" customHeight="1">
+      <c r="A1095" s="5">
+        <v>8022328116050</v>
+      </c>
+      <c r="B1095" s="2" t="s">
+        <v>2162</v>
+      </c>
+      <c r="C1095" s="3" t="s">
+        <v>2163</v>
+      </c>
+      <c r="D1095" s="14">
+        <v>23.3766</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:4" ht="12" customHeight="1">
+      <c r="A1096" s="5">
+        <v>8022328116029</v>
+      </c>
+      <c r="B1096" s="2" t="s">
+        <v>2164</v>
+      </c>
+      <c r="C1096" s="3" t="s">
+        <v>2165</v>
+      </c>
+      <c r="D1096" s="14">
+        <v>4.9630320000000001</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:4" ht="12" customHeight="1">
+      <c r="A1097" s="5">
+        <v>8022328116012</v>
+      </c>
+      <c r="B1097" s="2" t="s">
+        <v>2166</v>
+      </c>
+      <c r="C1097" s="3" t="s">
+        <v>2167</v>
+      </c>
+      <c r="D1097" s="14">
+        <v>9.7102800000000009</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:4" ht="12" customHeight="1">
+      <c r="A1098" s="5">
+        <v>8022328117880</v>
+      </c>
+      <c r="B1098" s="2" t="s">
+        <v>2168</v>
+      </c>
+      <c r="C1098" s="3" t="s">
+        <v>2169</v>
+      </c>
+      <c r="D1098" s="14">
+        <v>12.155832</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:4" ht="12" customHeight="1">
+      <c r="A1099" s="5">
+        <v>8022328113387</v>
+      </c>
+      <c r="B1099" s="2" t="s">
+        <v>2170</v>
+      </c>
+      <c r="C1099" s="3" t="s">
+        <v>2171</v>
+      </c>
+      <c r="D1099" s="14">
+        <v>17.910072000000003</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:4" ht="12" customHeight="1">
+      <c r="A1100" s="5">
+        <v>8022328115565</v>
+      </c>
+      <c r="B1100" s="2" t="s">
+        <v>2172</v>
+      </c>
+      <c r="C1100" s="3" t="s">
+        <v>2173</v>
+      </c>
+      <c r="D1100" s="14">
+        <v>21.506472000000002</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:4" ht="12" customHeight="1">
+      <c r="A1101" s="5">
+        <v>8022328115572</v>
+      </c>
+      <c r="B1101" s="2" t="s">
+        <v>2174</v>
+      </c>
+      <c r="C1101" s="3" t="s">
+        <v>2175</v>
+      </c>
+      <c r="D1101" s="14">
+        <v>21.506472000000002</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:4" ht="12" customHeight="1">
+      <c r="A1102" s="5">
+        <v>8022328113394</v>
+      </c>
+      <c r="B1102" s="2" t="s">
+        <v>2176</v>
+      </c>
+      <c r="C1102" s="3" t="s">
+        <v>2177</v>
+      </c>
+      <c r="D1102" s="14">
+        <v>32.727240000000002</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:4" ht="12" customHeight="1">
+      <c r="A1103" s="5">
+        <v>8022328113370</v>
+      </c>
+      <c r="B1103" s="2" t="s">
+        <v>2178</v>
+      </c>
+      <c r="C1103" s="3" t="s">
+        <v>2179</v>
+      </c>
+      <c r="D1103" s="14">
+        <v>15.752232000000001</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:4" ht="12" customHeight="1">
+      <c r="A1104" s="5">
+        <v>8022328114216</v>
+      </c>
+      <c r="B1104" s="2" t="s">
+        <v>2180</v>
+      </c>
+      <c r="C1104" s="3" t="s">
+        <v>2181</v>
+      </c>
+      <c r="D1104" s="14">
+        <v>20.787192000000001</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:4" ht="12" customHeight="1">
+      <c r="A1105" s="5">
+        <v>8022328114209</v>
+      </c>
+      <c r="B1105" s="2" t="s">
+        <v>2182</v>
+      </c>
+      <c r="C1105" s="3" t="s">
+        <v>2183</v>
+      </c>
+      <c r="D1105" s="14">
+        <v>28.699272000000001</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:4" ht="12" customHeight="1">
+      <c r="A1106" s="5">
+        <v>8022328115589</v>
+      </c>
+      <c r="B1106" s="2" t="s">
+        <v>2184</v>
+      </c>
+      <c r="C1106" s="3" t="s">
+        <v>2185</v>
+      </c>
+      <c r="D1106" s="14">
+        <v>32.727240000000002</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <ignoredErrors>
+    <ignoredError sqref="B8:B1106" numberStoredAsText="1"/>
+  </ignoredErrors>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Ariana Grande</vt:lpstr>
+      <vt:lpstr>L'Erbolaria</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>Kelter</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <dc:language>en-US</dc:language>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ICV">
+    <vt:lpwstr>3CBB0F0C4C074EB981A901231DB2A819_13</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOProductBuildVer">
+    <vt:lpwstr>1033-12.1.0.27458</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="CalculationRule">
+    <vt:i4>0</vt:i4>
+  </property>
+</Properties>
+</file>